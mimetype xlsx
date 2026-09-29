--- v9 (2026-09-08)
+++ v10 (2026-09-29)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BDC5ADDF-7F8E-4532-BFE5-FB9F334B9400}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{05DC72C6-813C-4CC7-A495-DE22A837872B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F9A221D8-237F-4B3E-A088-2BBA9FF6F2AB}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D314A0D4-3AE5-48FA-9268-DC821A16E9E2}"/>
   </bookViews>
   <sheets>
     <sheet name="elpserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Services Providing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F9F6912-19A9-40C5-98CB-64D10DB5C4ED}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3CD2BD3-7159-4CD9-8D22-04BF75689081}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>158.61416505</v>
+        <v>158.61419891</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>159.00686775</v>
+        <v>159.00686192000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.39270270000000096</v>
+        <v>0.39266301000000681</v>
       </c>
       <c r="D7" s="5">
-        <v>3.0117956988441996</v>
+        <v>3.0114864920245621</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>159.20533309000001</v>
+        <v>159.20533477000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.1984653400000127</v>
+        <v>0.1984728500000017</v>
       </c>
       <c r="D8" s="5">
-        <v>1.5081119200698767</v>
+        <v>1.5081694355898678</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>159.41081421999999</v>
+        <v>159.41077526000001</v>
       </c>
       <c r="C9" s="5">
-        <v>0.20548112999998125</v>
+        <v>0.20544049000000086</v>
       </c>
       <c r="D9" s="5">
-        <v>1.5598427201454212</v>
+        <v>1.5595320054870188</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>160.83766288000001</v>
+        <v>160.83758756</v>
       </c>
       <c r="C10" s="5">
-        <v>1.4268486600000188</v>
+        <v>1.4268122999999946</v>
       </c>
       <c r="D10" s="5">
-        <v>11.28578279136887</v>
+        <v>11.285483791301921</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>161.32800334999999</v>
+        <v>161.32812655000001</v>
       </c>
       <c r="C11" s="5">
-        <v>0.49034046999997827</v>
+        <v>0.49053899000000456</v>
       </c>
       <c r="D11" s="5">
-        <v>3.7203708818867254</v>
+        <v>3.7219042450069129</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>160.94253979999999</v>
+        <v>160.94250674</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.38546354999999721</v>
+        <v>-0.38561981000000856</v>
       </c>
       <c r="D12" s="5">
-        <v>-2.8297991782441079</v>
+        <v>-2.8309291556785854</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>159.95265621999999</v>
+        <v>159.95269905000001</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.98988357999999721</v>
+        <v>-0.98980768999999214</v>
       </c>
       <c r="D13" s="5">
-        <v>-7.1360246057885153</v>
+        <v>-7.1354973059491904</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>160.35166705</v>
+        <v>160.35163352999999</v>
       </c>
       <c r="C14" s="5">
-        <v>0.39901083000000881</v>
+        <v>0.39893447999997989</v>
       </c>
       <c r="D14" s="5">
-        <v>3.0348809591897341</v>
+        <v>3.0342914275201194</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>160.78101333999999</v>
+        <v>160.78100757000001</v>
       </c>
       <c r="C15" s="5">
-        <v>0.42934628999998381</v>
+        <v>0.42937404000002743</v>
       </c>
       <c r="D15" s="5">
-        <v>3.2607765204914596</v>
+        <v>3.2609910799769937</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>161.34965991999999</v>
+        <v>161.34956887999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.56864658000000645</v>
+        <v>0.56856130999997845</v>
       </c>
       <c r="D16" s="5">
-        <v>4.327671433493574</v>
+        <v>4.3270099732100498</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>161.07370404</v>
+        <v>161.07378444</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.27595587999999793</v>
+        <v>-0.27578443999999536</v>
       </c>
       <c r="D17" s="5">
-        <v>-2.0331605720850909</v>
+        <v>-2.0319104396423593</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>161.82395933000001</v>
+        <v>161.82396674</v>
       </c>
       <c r="C18" s="5">
-        <v>0.75025529000001256</v>
+        <v>0.75018230000000585</v>
       </c>
       <c r="D18" s="5">
-        <v>5.7348428148329855</v>
+        <v>5.7342675853310654</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>161.00063836000001</v>
+        <v>161.00054359000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.82332096999999749</v>
+        <v>-0.82342314999999644</v>
       </c>
       <c r="D19" s="5">
-        <v>-5.9373299828127895</v>
+        <v>-5.9380460850768308</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>161.7544321</v>
+        <v>161.75440030999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.75379373999999189</v>
+        <v>0.75385671999998749</v>
       </c>
       <c r="D20" s="5">
-        <v>5.7652730853750667</v>
+        <v>5.7657707318853557</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>162.07902519999999</v>
+        <v>162.07902329000001</v>
       </c>
       <c r="C21" s="5">
-        <v>0.32459309999998709</v>
+        <v>0.3246229800000151</v>
       </c>
       <c r="D21" s="5">
-        <v>2.4347994049856769</v>
+        <v>2.4350265008844962</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>162.36354241000001</v>
+        <v>162.36357719</v>
       </c>
       <c r="C22" s="5">
-        <v>0.28451721000001839</v>
+        <v>0.2845538999999917</v>
       </c>
       <c r="D22" s="5">
-        <v>2.126964750774607</v>
+        <v>2.1272417133538113</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>163.07895807</v>
+        <v>163.07917438000001</v>
       </c>
       <c r="C23" s="5">
-        <v>0.71541565999999079</v>
+        <v>0.7155971900000111</v>
       </c>
       <c r="D23" s="5">
-        <v>5.4175501879981658</v>
+        <v>5.4189571436796591</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>162.72650582</v>
+        <v>162.72659024000001</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.35245224999999891</v>
+        <v>-0.35258414000000471</v>
       </c>
       <c r="D24" s="5">
-        <v>-2.5628769728186285</v>
+        <v>-2.5638212829037887</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>163.58425528999999</v>
+        <v>163.58431279000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.85774946999998747</v>
+        <v>0.85772255000000541</v>
       </c>
       <c r="D25" s="5">
-        <v>6.511972160537427</v>
+        <v>6.5117583481834718</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>163.18144294000001</v>
+        <v>163.18138187</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.4028123499999765</v>
+        <v>-0.40293092000001707</v>
       </c>
       <c r="D26" s="5">
-        <v>-2.9152058326656682</v>
+        <v>-2.9160513367460617</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>163.60549585000001</v>
+        <v>163.60544075999999</v>
       </c>
       <c r="C27" s="5">
-        <v>0.42405291000000034</v>
+        <v>0.42405888999999775</v>
       </c>
       <c r="D27" s="5">
-        <v>3.1633490135484221</v>
+        <v>3.1633954635206907</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>163.54593363999999</v>
+        <v>163.54574934999999</v>
       </c>
       <c r="C28" s="5">
-        <v>-5.9562210000024152E-2</v>
+        <v>-5.9691409999999223E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>-0.43599824895547146</v>
+        <v>-0.43694224901873469</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>164.86746142999999</v>
+        <v>164.86744136999999</v>
       </c>
       <c r="C29" s="5">
-        <v>1.3215277900000046</v>
+        <v>1.3216920200000004</v>
       </c>
       <c r="D29" s="5">
-        <v>10.139323726632178</v>
+        <v>10.140652234977733</v>
       </c>
       <c r="E29" s="5">
-        <v>2.3552928223826486</v>
+        <v>2.3552292778053818</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>165.17356029999999</v>
+        <v>165.17356641000001</v>
       </c>
       <c r="C30" s="5">
-        <v>0.30609886999999958</v>
+        <v>0.30612504000001195</v>
       </c>
       <c r="D30" s="5">
-        <v>2.2508554754844257</v>
+        <v>2.2510501591221477</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>165.72813882</v>
+        <v>165.72802598999999</v>
       </c>
       <c r="C31" s="5">
-        <v>0.55457852000000685</v>
+        <v>0.55445957999998541</v>
       </c>
       <c r="D31" s="5">
-        <v>4.1043020106708017</v>
+        <v>4.1034052949712407</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>166.57532191000001</v>
+        <v>166.57440593999999</v>
       </c>
       <c r="C32" s="5">
-        <v>0.84718309000001568</v>
+        <v>0.84637994999999933</v>
       </c>
       <c r="D32" s="5">
-        <v>6.3097011394702252</v>
+        <v>6.303554871011352</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>166.23946795000001</v>
+        <v>166.23955225</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.33585396000000856</v>
+        <v>-0.33485368999998855</v>
       </c>
       <c r="D33" s="5">
-        <v>-2.3928238753925246</v>
+        <v>-2.3857889377842834</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>166.00808445000001</v>
+        <v>166.00917206</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.23138349999999264</v>
+        <v>-0.23038019000000531</v>
       </c>
       <c r="D34" s="5">
-        <v>-1.6575153205802939</v>
+        <v>-1.6503819739241643</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>166.91944040999999</v>
+        <v>166.91976219</v>
       </c>
       <c r="C35" s="5">
-        <v>0.91135595999998031</v>
+        <v>0.91059013000000277</v>
       </c>
       <c r="D35" s="5">
-        <v>6.7903921299433234</v>
+        <v>6.7844670005658303</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>167.5437331</v>
+        <v>167.54409674999999</v>
       </c>
       <c r="C36" s="5">
-        <v>0.62429269000000431</v>
+        <v>0.6243345599999941</v>
       </c>
       <c r="D36" s="5">
-        <v>4.581583540759282</v>
+        <v>4.5818881513364218</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>166.67067821000001</v>
+        <v>166.67106928999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.8730548899999917</v>
+        <v>-0.87302746000000297</v>
       </c>
       <c r="D37" s="5">
-        <v>-6.0769521756813276</v>
+        <v>-6.0767538719316061</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>167.32195770999999</v>
+        <v>167.32162348</v>
       </c>
       <c r="C38" s="5">
-        <v>0.65127949999998691</v>
+        <v>0.65055419000000825</v>
       </c>
       <c r="D38" s="5">
-        <v>4.79120054485076</v>
+        <v>4.7857381956521783</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>170.3875937</v>
+        <v>170.38737762</v>
       </c>
       <c r="C39" s="5">
-        <v>3.0656359900000041</v>
+        <v>3.0657541399999957</v>
       </c>
       <c r="D39" s="5">
-        <v>24.342727077692583</v>
+        <v>24.343815369756094</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>170.08188285</v>
+        <v>170.08092848000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.30571084999999698</v>
+        <v>-0.3064491399999838</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.1319300121049212</v>
+        <v>-2.1370304724535938</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>169.79686659999999</v>
+        <v>169.79636674</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.28501625000001241</v>
+        <v>-0.28456174000001511</v>
       </c>
       <c r="D41" s="5">
-        <v>-1.9924800565352285</v>
+        <v>-1.9893429275961827</v>
       </c>
       <c r="E41" s="5">
-        <v>2.9899199801125986</v>
+        <v>2.9896293222252179</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>170.38123023</v>
+        <v>170.38163105999999</v>
       </c>
       <c r="C42" s="5">
-        <v>0.58436363000001279</v>
+        <v>0.58526431999999318</v>
       </c>
       <c r="D42" s="5">
-        <v>4.2089302215684077</v>
+        <v>4.2155536432119778</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>171.64783467000001</v>
+        <v>171.64794764000001</v>
       </c>
       <c r="C43" s="5">
-        <v>1.2666044400000089</v>
+        <v>1.2663165800000229</v>
       </c>
       <c r="D43" s="5">
-        <v>9.2946625714828368</v>
+        <v>9.29244033352985</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>171.14440880000001</v>
+        <v>171.14272835</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.50342587000000094</v>
+        <v>-0.50521929000001364</v>
       </c>
       <c r="D44" s="5">
-        <v>-3.4632583907556413</v>
+        <v>-3.4753947275967256</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>172.04707915</v>
+        <v>172.0472886</v>
       </c>
       <c r="C45" s="5">
-        <v>0.90267034999999396</v>
+        <v>0.90456025000000295</v>
       </c>
       <c r="D45" s="5">
-        <v>6.5160521167509255</v>
+        <v>6.5301596292236308</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>172.16488064999999</v>
+        <v>172.16700746999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.11780149999998457</v>
+        <v>0.1197188699999856</v>
       </c>
       <c r="D46" s="5">
-        <v>0.8247473239878067</v>
+        <v>0.83822153476775796</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>172.40596299000001</v>
+        <v>172.40634571999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.24108234000001971</v>
+        <v>0.23933825000000297</v>
       </c>
       <c r="D47" s="5">
-        <v>1.6933611344097876</v>
+        <v>1.6809959143289532</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>173.39988571000001</v>
+        <v>173.40047325</v>
       </c>
       <c r="C48" s="5">
-        <v>0.99392272000000048</v>
+        <v>0.9941275300000143</v>
       </c>
       <c r="D48" s="5">
-        <v>7.1416402682681124</v>
+        <v>7.1431425093042789</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>172.96919574</v>
+        <v>172.96994339</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.43068997000000309</v>
+        <v>-0.43052986000000715</v>
       </c>
       <c r="D49" s="5">
-        <v>-2.940173616632813</v>
+        <v>-2.9390856597783954</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>173.56430610000001</v>
+        <v>173.56379179999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.59511036000000672</v>
+        <v>0.59384840999999255</v>
       </c>
       <c r="D50" s="5">
-        <v>4.2076983069305296</v>
+        <v>4.1985881080643717</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>173.22893869999999</v>
+        <v>173.22865540999999</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.33536740000002396</v>
+        <v>-0.33513639000000239</v>
       </c>
       <c r="D51" s="5">
-        <v>-2.2942012342614726</v>
+        <v>-2.2926443937678065</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>173.41837588000001</v>
+        <v>173.41682111</v>
       </c>
       <c r="C52" s="5">
-        <v>0.18943718000002718</v>
+        <v>0.1881657000000132</v>
       </c>
       <c r="D52" s="5">
-        <v>1.3202002095069609</v>
+        <v>1.3112883347045745</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>173.60099256000001</v>
+        <v>173.60026099999999</v>
       </c>
       <c r="C53" s="5">
-        <v>0.18261667999999531</v>
+        <v>0.18343988999998828</v>
       </c>
       <c r="D53" s="5">
-        <v>1.2709938002545496</v>
+        <v>1.2767681472856562</v>
       </c>
       <c r="E53" s="5">
-        <v>2.2403982100338782</v>
+        <v>2.2402683479233021</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>174.15663377000001</v>
+        <v>174.15735509999999</v>
       </c>
       <c r="C54" s="5">
-        <v>0.55564121000000455</v>
+        <v>0.55709410000000048</v>
       </c>
       <c r="D54" s="5">
-        <v>3.9091551970451777</v>
+        <v>3.9195747458043773</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>174.56871556999999</v>
+        <v>174.56800049</v>
       </c>
       <c r="C55" s="5">
-        <v>0.41208179999998151</v>
+        <v>0.41064539000001332</v>
       </c>
       <c r="D55" s="5">
-        <v>2.8766318368078414</v>
+        <v>2.8664622280824448</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>176.06912299999999</v>
+        <v>176.06664158999999</v>
       </c>
       <c r="C56" s="5">
-        <v>1.5004074299999957</v>
+        <v>1.4986410999999862</v>
       </c>
       <c r="D56" s="5">
-        <v>10.815730631975784</v>
+        <v>10.802437252239372</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>176.03278262000001</v>
+        <v>176.03308777999999</v>
       </c>
       <c r="C57" s="5">
-        <v>-3.6340379999984407E-2</v>
+        <v>-3.3553810000000794E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>-0.2473970754900523</v>
+        <v>-0.22844983430214683</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>176.38973279999999</v>
+        <v>176.39294853000001</v>
       </c>
       <c r="C58" s="5">
-        <v>0.35695017999998413</v>
+        <v>0.35986075000002415</v>
       </c>
       <c r="D58" s="5">
-        <v>2.4606198941243385</v>
+        <v>2.4809055607347474</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>177.81242517999999</v>
+        <v>177.81309576999999</v>
       </c>
       <c r="C59" s="5">
-        <v>1.4226923800000009</v>
+        <v>1.4201472399999773</v>
       </c>
       <c r="D59" s="5">
-        <v>10.119856252860293</v>
+        <v>10.100750798067605</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>178.67446849000001</v>
+        <v>178.67562258000001</v>
       </c>
       <c r="C60" s="5">
-        <v>0.86204331000001844</v>
+        <v>0.86252681000001985</v>
       </c>
       <c r="D60" s="5">
-        <v>5.9753165179117218</v>
+        <v>5.9787346959002452</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>178.24717937</v>
+        <v>178.24870024000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.42728912000001174</v>
+        <v>-0.4269223400000044</v>
       </c>
       <c r="D61" s="5">
-        <v>-2.8322809825206741</v>
+        <v>-2.829863607033567</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>178.40552779000001</v>
+        <v>178.40508796</v>
       </c>
       <c r="C62" s="5">
-        <v>0.15834842000001004</v>
+        <v>0.1563877199999979</v>
       </c>
       <c r="D62" s="5">
-        <v>1.0712612033590752</v>
+        <v>1.0579235028596923</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>180.62417056999999</v>
+        <v>180.62406292</v>
       </c>
       <c r="C63" s="5">
-        <v>2.2186427799999819</v>
+        <v>2.2189749599999971</v>
       </c>
       <c r="D63" s="5">
-        <v>15.987372547518985</v>
+        <v>15.989974431945209</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>181.07285472999999</v>
+        <v>181.07059537000001</v>
       </c>
       <c r="C64" s="5">
-        <v>0.44868415999999911</v>
+        <v>0.44653245000000652</v>
       </c>
       <c r="D64" s="5">
-        <v>3.0219564482992345</v>
+        <v>3.0072685610370131</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>180.24883503000001</v>
+        <v>180.24739461999999</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.82401969999997959</v>
+        <v>-0.82320075000001225</v>
       </c>
       <c r="D65" s="5">
-        <v>-5.3262858876954811</v>
+        <v>-5.3211887696851479</v>
       </c>
       <c r="E65" s="5">
-        <v>3.8293804499432094</v>
+        <v>3.8289882640210937</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>181.19013892999999</v>
+        <v>181.19016816000001</v>
       </c>
       <c r="C66" s="5">
-        <v>0.94130389999997988</v>
+        <v>0.94277354000001878</v>
       </c>
       <c r="D66" s="5">
-        <v>6.4498608071270835</v>
+        <v>6.4602754146693364</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>181.12762753000001</v>
+        <v>181.12501692999999</v>
       </c>
       <c r="C67" s="5">
-        <v>-6.2511399999976902E-2</v>
+        <v>-6.5151230000026317E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-0.41322062957956929</v>
+        <v>-0.43063619799096342</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>180.91582700000001</v>
+        <v>180.91386094000001</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.21180053000000498</v>
+        <v>-0.21115598999998042</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.3942234391683961</v>
+        <v>-1.3900276868730632</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>180.42231247999999</v>
+        <v>180.42306661999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.49351452000001927</v>
+        <v>-0.49079432000002043</v>
       </c>
       <c r="D69" s="5">
-        <v>-3.2247732628642445</v>
+        <v>-3.2072973610533184</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>180.99051949</v>
+        <v>180.99413340999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.56820701000000895</v>
+        <v>0.57106679000000327</v>
       </c>
       <c r="D70" s="5">
-        <v>3.845332264134127</v>
+        <v>3.8650075065343348</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>181.15565749999999</v>
+        <v>181.15802608999999</v>
       </c>
       <c r="C71" s="5">
-        <v>0.16513800999999262</v>
+        <v>0.16389268000000357</v>
       </c>
       <c r="D71" s="5">
-        <v>1.100406206652238</v>
+        <v>1.0920445955266977</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>181.39920515</v>
+        <v>181.40178965000001</v>
       </c>
       <c r="C72" s="5">
-        <v>0.24354765000001066</v>
+        <v>0.2437635600000192</v>
       </c>
       <c r="D72" s="5">
-        <v>1.6252758728104055</v>
+        <v>1.6267059667588457</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>182.00115671</v>
+        <v>182.00334476</v>
       </c>
       <c r="C73" s="5">
-        <v>0.60195156000000338</v>
+        <v>0.60155510999999251</v>
       </c>
       <c r="D73" s="5">
-        <v>4.0555432449422835</v>
+        <v>4.0527645293489289</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>181.95208815000001</v>
+        <v>181.95192614000001</v>
       </c>
       <c r="C74" s="5">
-        <v>-4.9068559999994932E-2</v>
+        <v>-5.1418619999992643E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-0.32304760576109537</v>
+        <v>-0.33849135743009295</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>182.00388909</v>
+        <v>182.00314157</v>
       </c>
       <c r="C75" s="5">
-        <v>5.1800939999992579E-2</v>
+        <v>5.1215429999984963E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>0.34217004334848866</v>
+        <v>0.33829678135832708</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>181.74537816</v>
+        <v>181.7422617</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.25851092999999992</v>
+        <v>-0.26087986999999657</v>
       </c>
       <c r="D76" s="5">
-        <v>-1.6911791111810182</v>
+        <v>-1.7065617080859519</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>182.33258476</v>
+        <v>182.32964390000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.5872066000000018</v>
+        <v>0.58738220000000751</v>
       </c>
       <c r="D77" s="5">
-        <v>3.9467602582052397</v>
+        <v>3.9480304735167948</v>
       </c>
       <c r="E77" s="5">
-        <v>1.1560406088911401</v>
+        <v>1.1552174079352717</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>182.02521555000001</v>
+        <v>182.02183941000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.30736920999999029</v>
+        <v>-0.30780448999999521</v>
       </c>
       <c r="D78" s="5">
-        <v>-2.0042626993994728</v>
+        <v>-2.0071068017735949</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>181.99699466000001</v>
+        <v>181.99034990999999</v>
       </c>
       <c r="C79" s="5">
-        <v>-2.8220890000000054E-2</v>
+        <v>-3.1489500000020598E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-0.18588746455641125</v>
+        <v>-0.20740075176910455</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>183.09443017999999</v>
+        <v>183.09254831999999</v>
       </c>
       <c r="C80" s="5">
-        <v>1.0974355199999763</v>
+        <v>1.1021984099999997</v>
       </c>
       <c r="D80" s="5">
-        <v>7.4808268713818515</v>
+        <v>7.5146664061680246</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>183.34431373999999</v>
+        <v>183.34655131</v>
       </c>
       <c r="C81" s="5">
-        <v>0.24988356000000067</v>
+        <v>0.25400299000000359</v>
       </c>
       <c r="D81" s="5">
-        <v>1.6500850436931724</v>
+        <v>1.6775126258500084</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>183.75482467</v>
+        <v>183.76023885000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.41051093000001515</v>
+        <v>0.41368754000001218</v>
       </c>
       <c r="D82" s="5">
-        <v>2.720154985006018</v>
+        <v>2.7414320883851984</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>183.29252578000001</v>
+        <v>183.29698200999999</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.46229888999999957</v>
+        <v>-0.46325684000001388</v>
       </c>
       <c r="D83" s="5">
-        <v>-2.9775892912531243</v>
+        <v>-2.9835872940533026</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>184.03732403999999</v>
+        <v>184.06317966</v>
       </c>
       <c r="C84" s="5">
-        <v>0.74479825999998184</v>
+        <v>0.76619765000000939</v>
       </c>
       <c r="D84" s="5">
-        <v>4.9865943798428125</v>
+        <v>5.1330512991124344</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>184.67635752000001</v>
+        <v>184.67524295000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.63903348000002325</v>
+        <v>0.61206329000000892</v>
       </c>
       <c r="D85" s="5">
-        <v>4.247268195717524</v>
+        <v>4.0641417823205073</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>184.36726023</v>
+        <v>184.36158716</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.30909729000001107</v>
+        <v>-0.31365579000001276</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.9900828839782836</v>
+        <v>-2.0191706691742084</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>186.91588418000001</v>
+        <v>186.9078106</v>
       </c>
       <c r="C87" s="5">
-        <v>2.5486239500000067</v>
+        <v>2.5462234400000057</v>
       </c>
       <c r="D87" s="5">
-        <v>17.90952506576</v>
+        <v>17.891948006550162</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>187.20437533</v>
+        <v>187.19354651</v>
       </c>
       <c r="C88" s="5">
-        <v>0.2884911499999987</v>
+        <v>0.28573590999999965</v>
       </c>
       <c r="D88" s="5">
-        <v>1.8679167039667988</v>
+        <v>1.8500074598962746</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>187.43142363999999</v>
+        <v>187.42054843</v>
       </c>
       <c r="C89" s="5">
-        <v>0.22704830999998649</v>
+        <v>0.2270019199999922</v>
       </c>
       <c r="D89" s="5">
-        <v>1.4651516431912981</v>
+        <v>1.4649355924148733</v>
       </c>
       <c r="E89" s="5">
-        <v>2.7964496234786917</v>
+        <v>2.7921430772892553</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>187.31302292000001</v>
+        <v>187.30023009000001</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.11840071999998258</v>
+        <v>-0.12031833999998298</v>
       </c>
       <c r="D90" s="5">
-        <v>-0.75541368336380366</v>
+        <v>-0.76764959661999033</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>187.5606315</v>
+        <v>187.54848168000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.24760857999999075</v>
+        <v>0.2482515899999953</v>
       </c>
       <c r="D91" s="5">
-        <v>1.5978606564326148</v>
+        <v>1.6021506240259553</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>188.19077053999999</v>
+        <v>188.19057333000001</v>
       </c>
       <c r="C92" s="5">
-        <v>0.63013903999998888</v>
+        <v>0.64209164999999757</v>
       </c>
       <c r="D92" s="5">
-        <v>4.1069228464421181</v>
+        <v>4.1865729395463847</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>189.09335121999999</v>
+        <v>189.10307716</v>
       </c>
       <c r="C93" s="5">
-        <v>0.9025806799999998</v>
+        <v>0.91250382999999147</v>
       </c>
       <c r="D93" s="5">
-        <v>5.9095832657825031</v>
+        <v>5.9763034160864148</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>189.51095659000001</v>
+        <v>189.52698814999999</v>
       </c>
       <c r="C94" s="5">
-        <v>0.41760537000001818</v>
+        <v>0.42391098999999599</v>
       </c>
       <c r="D94" s="5">
-        <v>2.6825820410111278</v>
+        <v>2.7234465669650376</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>190.66014949999999</v>
+        <v>190.67634389</v>
       </c>
       <c r="C95" s="5">
-        <v>1.1491929099999822</v>
+        <v>1.1493557400000043</v>
       </c>
       <c r="D95" s="5">
-        <v>7.524458753235086</v>
+        <v>7.5249027646578037</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>191.62177656</v>
+        <v>191.73062723000001</v>
       </c>
       <c r="C96" s="5">
-        <v>0.96162706000001208</v>
+        <v>1.054283340000012</v>
       </c>
       <c r="D96" s="5">
-        <v>6.2231550083775344</v>
+        <v>6.8405523244233102</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>191.78446421000001</v>
+        <v>191.74495966000001</v>
       </c>
       <c r="C97" s="5">
-        <v>0.1626876500000094</v>
+        <v>1.4332429999996066E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>1.0235755902359589</v>
+        <v>8.974043007234922E-2</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>193.40118111999999</v>
+        <v>193.35774289</v>
       </c>
       <c r="C98" s="5">
-        <v>1.6167169099999796</v>
+        <v>1.6127832299999909</v>
       </c>
       <c r="D98" s="5">
-        <v>10.59828216113614</v>
+        <v>10.573570732622173</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>192.60301684999999</v>
+        <v>192.58127722</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.7981642700000009</v>
+        <v>-0.77646566999999322</v>
       </c>
       <c r="D99" s="5">
-        <v>-4.841505842802829</v>
+        <v>-4.7138152227015784</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>193.28661836000001</v>
+        <v>193.25746769</v>
       </c>
       <c r="C100" s="5">
-        <v>0.68360151000001679</v>
+        <v>0.67619046999999455</v>
       </c>
       <c r="D100" s="5">
-        <v>4.343266915725974</v>
+        <v>4.2957622712350707</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>193.49341878000001</v>
+        <v>193.47911669999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.20680042000000753</v>
+        <v>0.22164900999999304</v>
       </c>
       <c r="D101" s="5">
-        <v>1.2914812025825118</v>
+        <v>1.3850074845545235</v>
       </c>
       <c r="E101" s="5">
-        <v>3.2342469700509247</v>
+        <v>3.2326062007351553</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>193.75628803999999</v>
+        <v>193.72218599000001</v>
       </c>
       <c r="C102" s="5">
-        <v>0.26286925999997379</v>
+        <v>0.24306929000002242</v>
       </c>
       <c r="D102" s="5">
-        <v>1.6424889699819589</v>
+        <v>1.518029737056259</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>194.15933881000001</v>
+        <v>194.13443074</v>
       </c>
       <c r="C103" s="5">
-        <v>0.40305077000002143</v>
+        <v>0.41224474999998506</v>
       </c>
       <c r="D103" s="5">
-        <v>2.5249919754653405</v>
+        <v>2.5837253259226589</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>194.61272453999999</v>
+        <v>194.61197769</v>
       </c>
       <c r="C104" s="5">
-        <v>0.4533857299999795</v>
+        <v>0.47754695000000424</v>
       </c>
       <c r="D104" s="5">
-        <v>2.8384163613900837</v>
+        <v>2.9921190677717036</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>195.42613460000001</v>
+        <v>195.45038761999999</v>
       </c>
       <c r="C105" s="5">
-        <v>0.8134100600000238</v>
+        <v>0.83840992999998321</v>
       </c>
       <c r="D105" s="5">
-        <v>5.1324806376585652</v>
+        <v>5.2940037903799642</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>195.86649402</v>
+        <v>195.91191479</v>
       </c>
       <c r="C106" s="5">
-        <v>0.44035941999999295</v>
+        <v>0.46152717000001076</v>
       </c>
       <c r="D106" s="5">
-        <v>2.7377595070161576</v>
+        <v>2.8707151449867574</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>196.53201962</v>
+        <v>196.59101619</v>
       </c>
       <c r="C107" s="5">
-        <v>0.66552559999999517</v>
+        <v>0.67910140000000752</v>
       </c>
       <c r="D107" s="5">
-        <v>4.1544932488043917</v>
+        <v>4.2398599137311921</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>196.52139283</v>
+        <v>196.77809680999999</v>
       </c>
       <c r="C108" s="5">
-        <v>-1.0626790000003439E-2</v>
+        <v>0.18708061999998904</v>
       </c>
       <c r="D108" s="5">
-        <v>-6.486656119539802E-2</v>
+        <v>1.1479440086563875</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>197.27554774999999</v>
+        <v>197.15234228</v>
       </c>
       <c r="C109" s="5">
-        <v>0.75415491999999063</v>
+        <v>0.3742454700000053</v>
       </c>
       <c r="D109" s="5">
-        <v>4.7034743128619327</v>
+        <v>2.3062633805590371</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>196.60153829999999</v>
+        <v>196.51301139</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.67400944999999979</v>
+        <v>-0.63933088999999654</v>
       </c>
       <c r="D110" s="5">
-        <v>-4.0237350716648024</v>
+        <v>-3.8227317799940486</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>197.91025884000001</v>
+        <v>197.82439428000001</v>
       </c>
       <c r="C111" s="5">
-        <v>1.3087205400000244</v>
+        <v>1.3113828900000044</v>
       </c>
       <c r="D111" s="5">
-        <v>8.287104709321035</v>
+        <v>8.3084660316544934</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>198.62206628000001</v>
+        <v>198.58199119</v>
       </c>
       <c r="C112" s="5">
-        <v>0.71180744000000118</v>
+        <v>0.75759690999998952</v>
       </c>
       <c r="D112" s="5">
-        <v>4.4023478305248664</v>
+        <v>4.6936153140673786</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>198.27264443000001</v>
+        <v>198.23477499000001</v>
       </c>
       <c r="C113" s="5">
-        <v>-0.34942184999999881</v>
+        <v>-0.3472161999999912</v>
       </c>
       <c r="D113" s="5">
-        <v>-2.0907687512205619</v>
+        <v>-2.0781131267884723</v>
       </c>
       <c r="E113" s="5">
-        <v>2.4699680640993371</v>
+        <v>2.4579698166463659</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>199.16745043</v>
+        <v>199.10330814</v>
       </c>
       <c r="C114" s="5">
-        <v>0.89480599999998844</v>
+        <v>0.86853314999999043</v>
       </c>
       <c r="D114" s="5">
-        <v>5.5520760664085289</v>
+        <v>5.3861661248163051</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>200.17599666999999</v>
+        <v>200.13647083999999</v>
       </c>
       <c r="C115" s="5">
-        <v>1.0085462399999869</v>
+        <v>1.0331626999999912</v>
       </c>
       <c r="D115" s="5">
-        <v>6.248700500463733</v>
+        <v>6.4077194790294278</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>199.56794357000001</v>
+        <v>199.56998616999999</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.60805309999997803</v>
+        <v>-0.56648466999999414</v>
       </c>
       <c r="D116" s="5">
-        <v>-3.5848253912233119</v>
+        <v>-3.3442089546401821</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>200.87406756999999</v>
+        <v>200.92106544999999</v>
       </c>
       <c r="C117" s="5">
-        <v>1.3061239999999827</v>
+        <v>1.3510792799999933</v>
       </c>
       <c r="D117" s="5">
-        <v>8.142672931919126</v>
+        <v>8.4333669153389135</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>200.82901139000001</v>
+        <v>200.92355228</v>
       </c>
       <c r="C118" s="5">
-        <v>-4.5056179999988899E-2</v>
+        <v>2.4868300000093768E-3</v>
       </c>
       <c r="D118" s="5">
-        <v>-0.26882895359615633</v>
+        <v>1.4853590134022987E-2</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>201.88556586999999</v>
+        <v>202.02846514000001</v>
       </c>
       <c r="C119" s="5">
-        <v>1.0565544799999884</v>
+        <v>1.1049128600000131</v>
       </c>
       <c r="D119" s="5">
-        <v>6.4990733732090078</v>
+        <v>6.8022985734788488</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>202.09205059999999</v>
+        <v>202.55805427000001</v>
       </c>
       <c r="C120" s="5">
-        <v>0.20648472999999967</v>
+        <v>0.52958913000000507</v>
       </c>
       <c r="D120" s="5">
-        <v>1.2342649811672324</v>
+        <v>3.1913814462800838</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>202.83127489</v>
+        <v>202.55727529000001</v>
       </c>
       <c r="C121" s="5">
-        <v>0.73922429000000989</v>
+        <v>-7.7898000000686807E-4</v>
       </c>
       <c r="D121" s="5">
-        <v>4.4788243847893483</v>
+        <v>-4.614757146070847E-3</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>202.96321337000001</v>
+        <v>202.79477323</v>
       </c>
       <c r="C122" s="5">
-        <v>0.1319384800000023</v>
+        <v>0.23749793999999724</v>
       </c>
       <c r="D122" s="5">
-        <v>0.78337940508599324</v>
+        <v>1.4161061546352549</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>204.16762242999999</v>
+        <v>204.00262473000001</v>
       </c>
       <c r="C123" s="5">
-        <v>1.204409059999989</v>
+        <v>1.2078515000000039</v>
       </c>
       <c r="D123" s="5">
-        <v>7.3580203845378112</v>
+        <v>7.3860759176246571</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>204.37228426999999</v>
+        <v>204.32067480000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.20466183999999998</v>
+        <v>0.31805006999999819</v>
       </c>
       <c r="D124" s="5">
-        <v>1.2095589767979975</v>
+        <v>1.8869845364449578</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>205.78595537000001</v>
+        <v>205.73276620999999</v>
       </c>
       <c r="C125" s="5">
-        <v>1.4136711000000162</v>
+        <v>1.4120914099999879</v>
       </c>
       <c r="D125" s="5">
-        <v>8.6237490102066836</v>
+        <v>8.6160025056105649</v>
       </c>
       <c r="E125" s="5">
-        <v>3.789383533769608</v>
+        <v>3.7823793632465463</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>206.34650004</v>
+        <v>206.26801631000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.56054466999998454</v>
+        <v>0.53525010000001316</v>
       </c>
       <c r="D126" s="5">
-        <v>3.3181228035393806</v>
+        <v>3.1670750350629495</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>206.82005031</v>
+        <v>206.77832409000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.47355027000000405</v>
+        <v>0.5103077800000051</v>
       </c>
       <c r="D127" s="5">
-        <v>2.7889405284237334</v>
+        <v>3.0095356898214742</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>207.60511721</v>
+        <v>207.61136528</v>
       </c>
       <c r="C128" s="5">
-        <v>0.7850669000000039</v>
+        <v>0.83304118999998877</v>
       </c>
       <c r="D128" s="5">
-        <v>4.6513840363053616</v>
+        <v>4.9429721432557638</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>208.38771438000001</v>
+        <v>208.44635577</v>
       </c>
       <c r="C129" s="5">
-        <v>0.78259717000000251</v>
+        <v>0.83499048999999559</v>
       </c>
       <c r="D129" s="5">
-        <v>4.6185474729592446</v>
+        <v>4.9344737461227917</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>208.54500562000001</v>
+        <v>208.69129333000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.15729124000000638</v>
+        <v>0.24493756000001099</v>
       </c>
       <c r="D130" s="5">
-        <v>0.9095307704757305</v>
+        <v>1.4192242574596614</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>209.38562379999999</v>
+        <v>209.57921307999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.84061817999997857</v>
+        <v>0.88791974999998047</v>
       </c>
       <c r="D131" s="5">
-        <v>4.94573647346499</v>
+        <v>5.2268325490814727</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>210.40131539999999</v>
+        <v>211.02431780000001</v>
       </c>
       <c r="C132" s="5">
-        <v>1.0156915999999967</v>
+        <v>1.4451047200000176</v>
       </c>
       <c r="D132" s="5">
-        <v>5.9788214996964184</v>
+        <v>8.5954414856987071</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>211.11485852999999</v>
+        <v>210.73101460999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.71354313000000502</v>
+        <v>-0.29330319000001737</v>
       </c>
       <c r="D133" s="5">
-        <v>4.1463848545435944</v>
+        <v>-1.6551916092456986</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>210.95500380999999</v>
+        <v>210.77146571</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.15985471999999845</v>
+        <v>4.045110000001273E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>-0.90485723420365982</v>
+        <v>0.23059064563515363</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>211.48917969999999</v>
+        <v>211.23001145999999</v>
       </c>
       <c r="C135" s="5">
-        <v>0.53417589000000021</v>
+        <v>0.45854574999998476</v>
       </c>
       <c r="D135" s="5">
-        <v>3.0812931274698974</v>
+        <v>2.6421365702322674</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>211.92012106000001</v>
+        <v>211.85935114</v>
       </c>
       <c r="C136" s="5">
-        <v>0.43094136000001981</v>
+        <v>0.62933968000001528</v>
       </c>
       <c r="D136" s="5">
-        <v>2.4727728120725878</v>
+        <v>3.6344585825980325</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>212.73079311999999</v>
+        <v>212.64502758</v>
       </c>
       <c r="C137" s="5">
-        <v>0.81067205999997327</v>
+        <v>0.78567644000000314</v>
       </c>
       <c r="D137" s="5">
-        <v>4.6882621925774304</v>
+        <v>4.5420777150618985</v>
       </c>
       <c r="E137" s="5">
-        <v>3.3747870390441692</v>
+        <v>3.3598252224657177</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>212.74829471000001</v>
+        <v>212.68060095999999</v>
       </c>
       <c r="C138" s="5">
-        <v>1.750159000002327E-2</v>
+        <v>3.5573379999988219E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>9.8769968702772104E-2</v>
+        <v>0.20093277259389808</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>212.46002239000001</v>
+        <v>212.44238082000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.28827232000000436</v>
+        <v>-0.23822013999998148</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.6139278018317826</v>
+        <v>-1.3358513654721182</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>213.27522755000001</v>
+        <v>213.30878973</v>
       </c>
       <c r="C140" s="5">
-        <v>0.81520516000000498</v>
+        <v>0.86640890999998987</v>
       </c>
       <c r="D140" s="5">
-        <v>4.7027992959282505</v>
+        <v>5.0052712134845745</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>212.45260492</v>
+        <v>212.52130167000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.82262263000001212</v>
+        <v>-0.78748805999998694</v>
       </c>
       <c r="D141" s="5">
-        <v>-4.5315751396376118</v>
+        <v>-4.3412750876904553</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>213.01151118999999</v>
+        <v>213.16259199000001</v>
       </c>
       <c r="C142" s="5">
-        <v>0.55890626999999427</v>
+        <v>0.64129031999999597</v>
       </c>
       <c r="D142" s="5">
-        <v>3.2029606300441049</v>
+        <v>3.6817461637125071</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>213.79197153999999</v>
+        <v>213.95211709</v>
       </c>
       <c r="C143" s="5">
-        <v>0.78046034999999847</v>
+        <v>0.78952509999999165</v>
       </c>
       <c r="D143" s="5">
-        <v>4.4864143494580011</v>
+        <v>4.5363059654849991</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>211.41596441999999</v>
+        <v>212.10565177999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.376007119999997</v>
+        <v>-1.8464653100000135</v>
       </c>
       <c r="D144" s="5">
-        <v>-12.550639849293333</v>
+        <v>-9.8786203046050236</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>213.6293527</v>
+        <v>213.20852497000001</v>
       </c>
       <c r="C145" s="5">
-        <v>2.2133882800000038</v>
+        <v>1.1028731900000253</v>
       </c>
       <c r="D145" s="5">
-        <v>13.31248177031692</v>
+        <v>6.4211374603940996</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>213.05619967000001</v>
+        <v>212.83097887</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.57315302999998607</v>
+        <v>-0.37754610000001776</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.1724331118661131</v>
+        <v>-2.1043662119608508</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>211.73799801000001</v>
+        <v>211.50510371999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.3182016599999997</v>
+        <v>-1.3258751500000017</v>
       </c>
       <c r="D147" s="5">
-        <v>-7.1770180351835915</v>
+        <v>-7.2247551734429099</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>212.09084005</v>
+        <v>212.0175448</v>
       </c>
       <c r="C148" s="5">
-        <v>0.35284203999998454</v>
+        <v>0.5124410800000021</v>
       </c>
       <c r="D148" s="5">
-        <v>2.0181202742289628</v>
+        <v>2.9464542844978681</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>211.46925863999999</v>
+        <v>211.39825787999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.62158141000000455</v>
+        <v>-0.61928692000000751</v>
       </c>
       <c r="D149" s="5">
-        <v>-3.4607398982986148</v>
+        <v>-3.449342430885538</v>
       </c>
       <c r="E149" s="5">
-        <v>-0.59301921527099566</v>
+        <v>-0.58631500307758655</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>213.91807086</v>
+        <v>213.88672739</v>
       </c>
       <c r="C150" s="5">
-        <v>2.4488122200000078</v>
+        <v>2.4884695100000158</v>
       </c>
       <c r="D150" s="5">
-        <v>14.816093895515859</v>
+        <v>15.077171417773695</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>214.65647344999999</v>
+        <v>214.67306984999999</v>
       </c>
       <c r="C151" s="5">
-        <v>0.73840258999999264</v>
+        <v>0.78634245999998598</v>
       </c>
       <c r="D151" s="5">
-        <v>4.2217114986578874</v>
+        <v>4.5020416259050844</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>215.50222023000001</v>
+        <v>215.55570359000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.84574678000001313</v>
+        <v>0.88263374000001704</v>
       </c>
       <c r="D152" s="5">
-        <v>4.8318149528123078</v>
+        <v>5.0469442049532631</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>216.73172410000001</v>
+        <v>216.78534465999999</v>
       </c>
       <c r="C153" s="5">
-        <v>1.2295038700000021</v>
+        <v>1.2296410699999853</v>
       </c>
       <c r="D153" s="5">
-        <v>7.0653258934743945</v>
+        <v>7.0643306073725709</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>217.26706988000001</v>
+        <v>217.36957810000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.5353457800000001</v>
+        <v>0.58423344000001975</v>
       </c>
       <c r="D154" s="5">
-        <v>3.0047041144002362</v>
+        <v>3.2823517428732796</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>218.13195578</v>
+        <v>218.16163244000001</v>
       </c>
       <c r="C155" s="5">
-        <v>0.86488589999999022</v>
+        <v>0.79205433999999286</v>
       </c>
       <c r="D155" s="5">
-        <v>4.8828863915276077</v>
+        <v>4.4612808168942752</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>217.09625527</v>
+        <v>217.71803919000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.0357005099999981</v>
+        <v>-0.44359324999999217</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.5511948343859752</v>
+        <v>-2.412885640594109</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>219.25288992</v>
+        <v>218.92681820000001</v>
       </c>
       <c r="C157" s="5">
-        <v>2.1566346500000009</v>
+        <v>1.2087790100000007</v>
       </c>
       <c r="D157" s="5">
-        <v>12.594176604672302</v>
+        <v>6.8697050888639311</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>220.70159305000001</v>
+        <v>220.51098124999999</v>
       </c>
       <c r="C158" s="5">
-        <v>1.4487031300000126</v>
+        <v>1.5841630499999724</v>
       </c>
       <c r="D158" s="5">
-        <v>8.2235307828805837</v>
+        <v>9.0372975202717143</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>220.51908560999999</v>
+        <v>220.35671087</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.18250744000002328</v>
+        <v>-0.15427037999998561</v>
       </c>
       <c r="D159" s="5">
-        <v>-0.98782964461472389</v>
+        <v>-0.83630206292064635</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>221.36360747000001</v>
+        <v>221.29744131999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.84452186000001461</v>
+        <v>0.94073044999998956</v>
       </c>
       <c r="D160" s="5">
-        <v>4.6936855320373061</v>
+        <v>5.2449667365202846</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>221.97199223000001</v>
+        <v>221.91802408000001</v>
       </c>
       <c r="C161" s="5">
-        <v>0.60838476000000696</v>
+        <v>0.62058276000001911</v>
       </c>
       <c r="D161" s="5">
-        <v>3.3483326673432234</v>
+        <v>3.4175420441232562</v>
       </c>
       <c r="E161" s="5">
-        <v>4.9665533692911934</v>
+        <v>4.9762785679963173</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>220.17581362999999</v>
+        <v>220.16956454000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.7961786000000188</v>
+        <v>-1.7484595399999989</v>
       </c>
       <c r="D162" s="5">
-        <v>-9.2895837602754661</v>
+        <v>-9.0554917276749141</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>220.19835835999999</v>
+        <v>220.23560406999999</v>
       </c>
       <c r="C163" s="5">
-        <v>2.2544729999992796E-2</v>
+        <v>6.6039529999983415E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>0.12294228201059632</v>
+        <v>0.36053258673049982</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>219.59175667</v>
+        <v>219.65836917999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.60660168999999087</v>
+        <v>-0.57723488999999972</v>
       </c>
       <c r="D164" s="5">
-        <v>-3.2561262484764431</v>
+        <v>-3.1002402472451229</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>220.34684798000001</v>
+        <v>220.38899194999999</v>
       </c>
       <c r="C165" s="5">
-        <v>0.75509131000001162</v>
+        <v>0.73062276999999654</v>
       </c>
       <c r="D165" s="5">
-        <v>4.2052772012149298</v>
+        <v>4.0652477378075869</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>219.96595861</v>
+        <v>219.98651728999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.38088937000000556</v>
+        <v>-0.40247465999999577</v>
       </c>
       <c r="D166" s="5">
-        <v>-2.0547003007781894</v>
+        <v>-2.1695639068116335</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>219.03110498999999</v>
+        <v>218.96517718999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.9348536200000126</v>
+        <v>-1.0213401000000033</v>
       </c>
       <c r="D167" s="5">
-        <v>-4.9824514324595004</v>
+        <v>-5.4312030441830643</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>220.01759519000001</v>
+        <v>220.50043982</v>
       </c>
       <c r="C168" s="5">
-        <v>0.98649020000001997</v>
+        <v>1.5352626300000054</v>
       </c>
       <c r="D168" s="5">
-        <v>5.5405692540611895</v>
+        <v>8.7458984099830328</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>222.15306576</v>
+        <v>221.94211458000001</v>
       </c>
       <c r="C169" s="5">
-        <v>2.1354705699999954</v>
+        <v>1.4416747600000122</v>
       </c>
       <c r="D169" s="5">
-        <v>12.289402194088384</v>
+        <v>8.1342103912559018</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>222.42963884</v>
+        <v>222.23878521</v>
       </c>
       <c r="C170" s="5">
-        <v>0.27657307999999148</v>
+        <v>0.29667062999999416</v>
       </c>
       <c r="D170" s="5">
-        <v>1.5042317403575423</v>
+        <v>1.6158886859744204</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>223.07749845999999</v>
+        <v>223.03314702</v>
       </c>
       <c r="C171" s="5">
-        <v>0.64785961999999131</v>
+        <v>0.79436180999999806</v>
       </c>
       <c r="D171" s="5">
-        <v>3.5517181111442309</v>
+        <v>4.3745688746326117</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>223.37198395999999</v>
+        <v>223.34021333000001</v>
       </c>
       <c r="C172" s="5">
-        <v>0.29448550000000751</v>
+        <v>0.30706631000001039</v>
       </c>
       <c r="D172" s="5">
-        <v>1.5956772248378881</v>
+        <v>1.6646971287057166</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>223.70922413</v>
+        <v>223.69507752999999</v>
       </c>
       <c r="C173" s="5">
-        <v>0.33724017000000117</v>
+        <v>0.3548641999999802</v>
       </c>
       <c r="D173" s="5">
-        <v>1.826843223578889</v>
+        <v>1.9234251242047584</v>
       </c>
       <c r="E173" s="5">
-        <v>0.78263563008431625</v>
+        <v>0.80077022015994093</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>224.60712301999999</v>
+        <v>224.61519322999999</v>
       </c>
       <c r="C174" s="5">
-        <v>0.89789888999999334</v>
+        <v>0.92011569999999665</v>
       </c>
       <c r="D174" s="5">
-        <v>4.9241842205425712</v>
+        <v>5.0491203101702631</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>225.16052515000001</v>
+        <v>225.19139766999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.55340213000002336</v>
+        <v>0.57620443999999793</v>
       </c>
       <c r="D175" s="5">
-        <v>2.9970378022496247</v>
+        <v>3.1221615622948118</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>224.42785800999999</v>
+        <v>224.46667450999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.73266714000001798</v>
+        <v>-0.72472315999999637</v>
       </c>
       <c r="D176" s="5">
-        <v>-3.8356415010807443</v>
+        <v>-3.7942757971608954</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>224.52914564</v>
+        <v>224.54014246</v>
       </c>
       <c r="C177" s="5">
-        <v>0.10128763000000163</v>
+        <v>7.3467950000008386E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>0.54292419252095492</v>
+        <v>0.39346783872813429</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>225.14032294</v>
+        <v>225.11527802000001</v>
       </c>
       <c r="C178" s="5">
-        <v>0.61117730000000847</v>
+        <v>0.57513556000000676</v>
       </c>
       <c r="D178" s="5">
-        <v>3.3157970723156627</v>
+        <v>3.1173443458924588</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>225.68998722000001</v>
+        <v>225.59933099</v>
       </c>
       <c r="C179" s="5">
-        <v>0.54966428000000178</v>
+        <v>0.48405296999999337</v>
       </c>
       <c r="D179" s="5">
-        <v>2.9693774269421658</v>
+        <v>2.6110290652002321</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>227.89671672</v>
+        <v>228.22446117000001</v>
       </c>
       <c r="C180" s="5">
-        <v>2.2067294999999945</v>
+        <v>2.6251301800000135</v>
       </c>
       <c r="D180" s="5">
-        <v>12.385250367516409</v>
+        <v>14.89274236424032</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>226.83257431999999</v>
+        <v>226.72783007000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-1.0641424000000086</v>
+        <v>-1.4966311000000019</v>
       </c>
       <c r="D181" s="5">
-        <v>-5.4616020269149024</v>
+        <v>-7.5915482261789009</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>226.23487452000001</v>
+        <v>226.11381503000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.59769979999998668</v>
+        <v>-0.61401503999999818</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.1165541105219297</v>
+        <v>-3.2018200221584414</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>226.57462473000001</v>
+        <v>226.56266901999999</v>
       </c>
       <c r="C183" s="5">
-        <v>0.33975021000000538</v>
+        <v>0.44885398999997506</v>
       </c>
       <c r="D183" s="5">
-        <v>1.8170701486916796</v>
+        <v>2.4082763237063265</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>226.72306835000001</v>
+        <v>226.71315855</v>
       </c>
       <c r="C184" s="5">
-        <v>0.14844361999999478</v>
+        <v>0.15048953000001575</v>
       </c>
       <c r="D184" s="5">
-        <v>0.78903641958598669</v>
+        <v>0.79999336431466617</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>226.95943507999999</v>
+        <v>226.95904245</v>
       </c>
       <c r="C185" s="5">
-        <v>0.23636672999998609</v>
+        <v>0.24588389999999549</v>
       </c>
       <c r="D185" s="5">
-        <v>1.2582403681286491</v>
+        <v>1.3092628592717981</v>
       </c>
       <c r="E185" s="5">
-        <v>1.4528730152455704</v>
+        <v>1.4591134306754183</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>226.86082929</v>
+        <v>226.86600508000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-9.8605789999993476E-2</v>
+        <v>-9.303736999999046E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-0.52011324577552198</v>
+        <v>-0.49080869464225296</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>227.38661665000001</v>
+        <v>227.40317447000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.52578736000000958</v>
+        <v>0.53716939000000252</v>
       </c>
       <c r="D187" s="5">
-        <v>2.8169254532750765</v>
+        <v>2.8786349867615302</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>227.73368336999999</v>
+        <v>227.750441</v>
       </c>
       <c r="C188" s="5">
-        <v>0.34706671999998662</v>
+        <v>0.34726652999998464</v>
       </c>
       <c r="D188" s="5">
-        <v>1.8470488269639374</v>
+        <v>1.8479854416110442</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>229.34419625000001</v>
+        <v>229.34547173000001</v>
       </c>
       <c r="C189" s="5">
-        <v>1.6105128800000159</v>
+        <v>1.595030730000019</v>
       </c>
       <c r="D189" s="5">
-        <v>8.8242811572396995</v>
+        <v>8.735490389618473</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>229.21574268000001</v>
+        <v>229.18735597</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.1284535700000049</v>
+        <v>-0.15811576000001537</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.67004236668034567</v>
+        <v>-0.82417632067312008</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>231.08334575000001</v>
+        <v>231.03770205000001</v>
       </c>
       <c r="C191" s="5">
-        <v>1.8676030700000013</v>
+        <v>1.8503460800000084</v>
       </c>
       <c r="D191" s="5">
-        <v>10.227627310367705</v>
+        <v>10.130198849289162</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>231.57328716999999</v>
+        <v>231.74383692999999</v>
       </c>
       <c r="C192" s="5">
-        <v>0.48994141999997964</v>
+        <v>0.70613487999997915</v>
       </c>
       <c r="D192" s="5">
-        <v>2.5741114008362098</v>
+        <v>3.7299198982289727</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>232.21393318</v>
+        <v>232.16898899</v>
       </c>
       <c r="C193" s="5">
-        <v>0.64064601000001176</v>
+        <v>0.42515206000001626</v>
       </c>
       <c r="D193" s="5">
-        <v>3.3707740218211546</v>
+        <v>2.223843019572147</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>232.29631247</v>
+        <v>232.21949695000001</v>
       </c>
       <c r="C194" s="5">
-        <v>8.2379290000005767E-2</v>
+        <v>5.0507960000004459E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>0.4265388253610114</v>
+        <v>0.26137050061409983</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>232.32072774</v>
+        <v>232.32389445999999</v>
       </c>
       <c r="C195" s="5">
-        <v>2.4415269999991551E-2</v>
+        <v>0.10439750999998409</v>
       </c>
       <c r="D195" s="5">
-        <v>0.12619772635629189</v>
+        <v>0.54081262965615107</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>232.42803486</v>
+        <v>232.42914386999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.10730712000000153</v>
+        <v>0.10524940999999899</v>
       </c>
       <c r="D196" s="5">
-        <v>0.55568082073642611</v>
+        <v>0.54499113263706267</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>232.76674643000001</v>
+        <v>232.77569367999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.33871157000001517</v>
+        <v>0.34654980999999907</v>
       </c>
       <c r="D197" s="5">
-        <v>1.7628144297603621</v>
+        <v>1.8039347766245051</v>
       </c>
       <c r="E197" s="5">
-        <v>2.5587441861375071</v>
+        <v>2.5628638397526826</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>233.03360545000001</v>
+        <v>233.03563210999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.26685901999999828</v>
+        <v>0.25993843000000538</v>
       </c>
       <c r="D198" s="5">
-        <v>1.3844666390863347</v>
+        <v>1.3482896234684238</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>233.93421262000001</v>
+        <v>233.93758399999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.90060717000000068</v>
+        <v>0.90195188999999232</v>
       </c>
       <c r="D199" s="5">
-        <v>4.7375097859184256</v>
+        <v>4.744692597928668</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>235.24501610999999</v>
+        <v>235.24228783999999</v>
       </c>
       <c r="C200" s="5">
-        <v>1.3108034899999836</v>
+        <v>1.3047038400000019</v>
       </c>
       <c r="D200" s="5">
-        <v>6.935099174171655</v>
+        <v>6.9017288387295928</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>233.6608396</v>
+        <v>233.65294415</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.5841765099999918</v>
+        <v>-1.5893436899999926</v>
       </c>
       <c r="D201" s="5">
-        <v>-7.7883019322361964</v>
+        <v>-7.8128562800438006</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>233.81594047999999</v>
+        <v>233.80912122000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.155100879999992</v>
+        <v>0.15617707000001246</v>
       </c>
       <c r="D202" s="5">
-        <v>0.79945812675350503</v>
+        <v>0.80505299446405054</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>234.25605451999999</v>
+        <v>234.2428396</v>
       </c>
       <c r="C203" s="5">
-        <v>0.44011403999999743</v>
+        <v>0.43371837999998775</v>
       </c>
       <c r="D203" s="5">
-        <v>2.2823035208471065</v>
+        <v>2.2488646675173252</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>234.45503897</v>
+        <v>234.53238726999999</v>
       </c>
       <c r="C204" s="5">
-        <v>0.19898445000001175</v>
+        <v>0.28954766999999038</v>
       </c>
       <c r="D204" s="5">
-        <v>1.0240933204363145</v>
+        <v>1.4934465905435124</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>235.97869331999999</v>
+        <v>235.96690077</v>
       </c>
       <c r="C205" s="5">
-        <v>1.5236543499999868</v>
+        <v>1.4345135000000084</v>
       </c>
       <c r="D205" s="5">
-        <v>8.0833134419422858</v>
+        <v>7.5917995070356792</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>237.16614817999999</v>
+        <v>237.13531965000001</v>
       </c>
       <c r="C206" s="5">
-        <v>1.1874548600000026</v>
+        <v>1.1684188800000186</v>
       </c>
       <c r="D206" s="5">
-        <v>6.2084080341175962</v>
+        <v>6.1064697475802898</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>236.44414463999999</v>
+        <v>236.43605704999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.72200354000000289</v>
+        <v>-0.69926260000002571</v>
       </c>
       <c r="D207" s="5">
-        <v>-3.592602562972369</v>
+        <v>-3.4817206495383002</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>237.50053237</v>
+        <v>237.49398914</v>
       </c>
       <c r="C208" s="5">
-        <v>1.0563877300000115</v>
+        <v>1.0579320900000084</v>
       </c>
       <c r="D208" s="5">
-        <v>5.4950998052690991</v>
+        <v>5.5035248555263649</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>238.53389995000001</v>
+        <v>238.54280797000001</v>
       </c>
       <c r="C209" s="5">
-        <v>1.0333675800000037</v>
+        <v>1.0488188300000161</v>
       </c>
       <c r="D209" s="5">
-        <v>5.3479905702397579</v>
+        <v>5.4300611441444158</v>
       </c>
       <c r="E209" s="5">
-        <v>2.4776535344726902</v>
+        <v>2.4775414472303803</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>238.08730711000001</v>
+        <v>238.08477259</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.44659283999999388</v>
+        <v>-0.45803538000001254</v>
       </c>
       <c r="D210" s="5">
-        <v>-2.2236975547586746</v>
+        <v>-2.2799882675017646</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>238.33746113999999</v>
+        <v>238.33680441999999</v>
       </c>
       <c r="C211" s="5">
-        <v>0.25015402999997605</v>
+        <v>0.25203182999999285</v>
       </c>
       <c r="D211" s="5">
-        <v>1.268129841600607</v>
+        <v>1.2777183263829262</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>239.26585349999999</v>
+        <v>239.26361800000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.92839236000000369</v>
+        <v>0.92681358000001524</v>
       </c>
       <c r="D212" s="5">
-        <v>4.7757972958492045</v>
+        <v>4.7675147411593954</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>239.77228273</v>
+        <v>239.76923431</v>
       </c>
       <c r="C213" s="5">
-        <v>0.50642923000000906</v>
+        <v>0.50561630999999352</v>
       </c>
       <c r="D213" s="5">
-        <v>2.5696930850954036</v>
+        <v>2.565544405304987</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>240.73408616</v>
+        <v>240.73984851</v>
       </c>
       <c r="C214" s="5">
-        <v>0.96180343000000335</v>
+        <v>0.97061419999999998</v>
       </c>
       <c r="D214" s="5">
-        <v>4.921215830095016</v>
+        <v>4.9673705618868746</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>240.78063499999999</v>
+        <v>240.77931144999999</v>
       </c>
       <c r="C215" s="5">
-        <v>4.6548839999985603E-2</v>
+        <v>3.9462939999992841E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>0.23228140370332717</v>
+        <v>0.19688575204939163</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>242.01647088999999</v>
+        <v>242.04037022</v>
       </c>
       <c r="C216" s="5">
-        <v>1.2358358900000042</v>
+        <v>1.2610587700000053</v>
       </c>
       <c r="D216" s="5">
-        <v>6.3360243576115138</v>
+        <v>6.4691248861252104</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>241.89083045000001</v>
+        <v>241.89094793000001</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.12564043999998376</v>
+        <v>-0.14942228999998974</v>
       </c>
       <c r="D217" s="5">
-        <v>-0.62119237848022868</v>
+        <v>-0.73830320845578168</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>243.601348</v>
+        <v>243.58598683</v>
       </c>
       <c r="C218" s="5">
-        <v>1.7105175499999916</v>
+        <v>1.6950388999999859</v>
       </c>
       <c r="D218" s="5">
-        <v>8.8236729917739343</v>
+        <v>8.7407205185562997</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>245.05463415</v>
+        <v>245.05163293999999</v>
       </c>
       <c r="C219" s="5">
-        <v>1.4532861499999967</v>
+        <v>1.4656461099999945</v>
       </c>
       <c r="D219" s="5">
-        <v>7.3986421193421137</v>
+        <v>7.4641496341360414</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>245.31096256000001</v>
+        <v>245.30687936999999</v>
       </c>
       <c r="C220" s="5">
-        <v>0.25632841000000894</v>
+        <v>0.25524642999999969</v>
       </c>
       <c r="D220" s="5">
-        <v>1.262452657441604</v>
+        <v>1.2571086768112139</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>246.8557304</v>
+        <v>246.86116969</v>
       </c>
       <c r="C221" s="5">
-        <v>1.5447678399999916</v>
+        <v>1.5542903200000069</v>
       </c>
       <c r="D221" s="5">
-        <v>7.8239107165821276</v>
+        <v>7.8739687639713063</v>
       </c>
       <c r="E221" s="5">
-        <v>3.488741202715584</v>
+        <v>3.4871567878274279</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>248.59374113999999</v>
+        <v>248.59051006000001</v>
       </c>
       <c r="C222" s="5">
-        <v>1.7380107399999929</v>
+        <v>1.7293403700000169</v>
       </c>
       <c r="D222" s="5">
-        <v>8.7836743868552105</v>
+        <v>8.7379536561610127</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>249.45208883000001</v>
+        <v>249.44950893000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.85834769000001643</v>
+        <v>0.85899886999999353</v>
       </c>
       <c r="D223" s="5">
-        <v>4.222972886370524</v>
+        <v>4.2262937276012824</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>249.28436416</v>
+        <v>249.28138285</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.16772467000001257</v>
+        <v>-0.16812608000000751</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.80386965697595292</v>
+        <v>-0.80579470899891925</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>246.836636</v>
+        <v>246.83260776</v>
       </c>
       <c r="C225" s="5">
-        <v>-2.4477281599999969</v>
+        <v>-2.448775089999998</v>
       </c>
       <c r="D225" s="5">
-        <v>-11.166871235206655</v>
+        <v>-11.171518910538635</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>247.82707478</v>
+        <v>247.83491257</v>
       </c>
       <c r="C226" s="5">
-        <v>0.99043878000000518</v>
+        <v>1.0023048099999983</v>
       </c>
       <c r="D226" s="5">
-        <v>4.9227296219805261</v>
+        <v>4.9831134038546665</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>247.27509759</v>
+        <v>247.27096896</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.55197719000000234</v>
+        <v>-0.56394360999999549</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.6402221089356415</v>
+        <v>-2.6966613945628826</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>247.38019129</v>
+        <v>247.40486823000001</v>
       </c>
       <c r="C228" s="5">
-        <v>0.10509369999999763</v>
+        <v>0.13389927000000057</v>
       </c>
       <c r="D228" s="5">
-        <v>0.51120251126488547</v>
+        <v>0.65174872497133496</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>248.33671996999999</v>
+        <v>248.33427642999999</v>
       </c>
       <c r="C229" s="5">
-        <v>0.95652867999999103</v>
+        <v>0.92940819999998325</v>
       </c>
       <c r="D229" s="5">
-        <v>4.7399195168608133</v>
+        <v>4.6022714436556589</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>247.61227097</v>
+        <v>247.60244438999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.72444899999999279</v>
+        <v>-0.73183204000000046</v>
       </c>
       <c r="D230" s="5">
-        <v>-3.4450214682640423</v>
+        <v>-3.4795971751145127</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>249.14149818000001</v>
+        <v>249.13819647</v>
       </c>
       <c r="C231" s="5">
-        <v>1.5292272100000162</v>
+        <v>1.5357520800000088</v>
       </c>
       <c r="D231" s="5">
-        <v>7.6680631947048994</v>
+        <v>7.7022213985647792</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>248.23780983</v>
+        <v>248.23463230999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.90368835000001013</v>
+        <v>-0.90356416000000195</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.2668586084310123</v>
+        <v>-4.2663392950287875</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>247.75213038000001</v>
+        <v>247.75406455000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.48567944999999213</v>
+        <v>-0.48056775999998536</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.3227102424218993</v>
+        <v>-2.2985529515137437</v>
       </c>
       <c r="E233" s="5">
-        <v>0.36312706962382535</v>
+        <v>0.36169919356749958</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>247.42650275</v>
+        <v>247.42438959</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.32562763000001382</v>
+        <v>-0.32967496000000551</v>
       </c>
       <c r="D234" s="5">
-        <v>-1.5658425035605883</v>
+        <v>-1.5851503648312004</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>246.49243731000001</v>
+        <v>246.49081856000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.93406543999998348</v>
+        <v>-0.93357102999999597</v>
       </c>
       <c r="D235" s="5">
-        <v>-4.4372607902506855</v>
+        <v>-4.4349977238422378</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>245.98912414</v>
+        <v>245.98722975000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.50331317000001263</v>
+        <v>-0.50358880999999656</v>
       </c>
       <c r="D236" s="5">
-        <v>-2.4229499386122733</v>
+        <v>-2.4242777373718938</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>245.9428949</v>
+        <v>245.9402441</v>
       </c>
       <c r="C237" s="5">
-        <v>-4.6229240000002392E-2</v>
+        <v>-4.6985650000010537E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-0.22528550231987188</v>
+        <v>-0.22896954858266927</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>244.90442268000001</v>
+        <v>244.90914817000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.0384722199999885</v>
+        <v>-1.0310959299999922</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.95086505343445</v>
+        <v>-4.9165576548690249</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>246.61536982000001</v>
+        <v>246.61164853</v>
       </c>
       <c r="C239" s="5">
-        <v>1.7109471400000018</v>
+        <v>1.7025003599999877</v>
       </c>
       <c r="D239" s="5">
-        <v>8.7131649515849841</v>
+        <v>8.6683174766983626</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>246.02279354000001</v>
+        <v>246.04120997000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.59257628000000295</v>
+        <v>-0.57043855999998527</v>
       </c>
       <c r="D240" s="5">
-        <v>-2.8456008246069087</v>
+        <v>-2.7406834959352366</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>245.36361400000001</v>
+        <v>245.36094356999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.65917953999999668</v>
+        <v>-0.68026640000002203</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.1682520495576183</v>
+        <v>-3.2678260681490934</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>246.04587645000001</v>
+        <v>246.04316148999999</v>
       </c>
       <c r="C242" s="5">
-        <v>0.68226244999999608</v>
+        <v>0.68221791999999937</v>
       </c>
       <c r="D242" s="5">
-        <v>3.3882475177628324</v>
+        <v>3.3880604202912057</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>246.16420769000001</v>
+        <v>246.16136169999999</v>
       </c>
       <c r="C243" s="5">
-        <v>0.11833124000000339</v>
+        <v>0.1182002099999977</v>
       </c>
       <c r="D243" s="5">
-        <v>0.57864693275342383</v>
+        <v>0.57801088904101405</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>246.83264234999999</v>
+        <v>246.83042383</v>
       </c>
       <c r="C244" s="5">
-        <v>0.6684346599999742</v>
+        <v>0.66906213000001458</v>
       </c>
       <c r="D244" s="5">
-        <v>3.3075894625379965</v>
+        <v>3.3107797599787769</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>246.95679801</v>
+        <v>246.95515166000001</v>
       </c>
       <c r="C245" s="5">
-        <v>0.12415566000001377</v>
+        <v>0.12472783000001186</v>
       </c>
       <c r="D245" s="5">
-        <v>0.60526699602834189</v>
+        <v>0.60806959972981023</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.32101938690906051</v>
+        <v>-0.32246207199509991</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>247.71783944000001</v>
+        <v>247.71675834000001</v>
       </c>
       <c r="C246" s="5">
-        <v>0.7610414300000059</v>
+        <v>0.76160667999999987</v>
       </c>
       <c r="D246" s="5">
-        <v>3.7613409111051821</v>
+        <v>3.7642076571092753</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>248.26941063999999</v>
+        <v>248.26851690000001</v>
       </c>
       <c r="C247" s="5">
-        <v>0.55157119999998372</v>
+        <v>0.55175855999999612</v>
       </c>
       <c r="D247" s="5">
-        <v>2.7048984095005668</v>
+        <v>2.7058404596775221</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>250.50901515999999</v>
+        <v>250.50782616000001</v>
       </c>
       <c r="C248" s="5">
-        <v>2.2396045200000003</v>
+        <v>2.2393092599999989</v>
       </c>
       <c r="D248" s="5">
-        <v>11.378600320030131</v>
+        <v>11.377068035508419</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>250.36326982</v>
+        <v>250.36168728999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.14574533999999062</v>
+        <v>-0.14613887000001569</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.69592645306472134</v>
+        <v>-0.69780281486963025</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>251.94066710999999</v>
+        <v>251.94269833999999</v>
       </c>
       <c r="C250" s="5">
-        <v>1.5773972899999933</v>
+        <v>1.5810110500000008</v>
       </c>
       <c r="D250" s="5">
-        <v>7.8280920211665439</v>
+        <v>7.8467046578449828</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>252.79177713000001</v>
+        <v>252.78943953000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.85111002000002145</v>
+        <v>0.84674119000001724</v>
       </c>
       <c r="D251" s="5">
-        <v>4.1300354569793418</v>
+        <v>4.1084084604150028</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>249.70509573000001</v>
+        <v>249.71674376000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-3.0866814000000034</v>
+        <v>-3.0726957699999957</v>
       </c>
       <c r="D252" s="5">
-        <v>-13.70740189946158</v>
+        <v>-13.649504413721058</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>249.75868663</v>
+        <v>249.75970824999999</v>
       </c>
       <c r="C253" s="5">
-        <v>5.3590899999989006E-2</v>
+        <v>4.2964489999974376E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>0.25784433465507739</v>
+        <v>0.20665896689202601</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>251.39913845000001</v>
+        <v>251.39774401</v>
       </c>
       <c r="C254" s="5">
-        <v>1.6404518200000098</v>
+        <v>1.6380357600000082</v>
       </c>
       <c r="D254" s="5">
-        <v>8.1728312075497467</v>
+        <v>8.1603221936145776</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>251.27989846</v>
+        <v>251.27768419</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.11923999000001118</v>
+        <v>-0.12005981999999449</v>
       </c>
       <c r="D255" s="5">
-        <v>-0.56768415199416333</v>
+        <v>-0.57158015865309553</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>251.82709394</v>
+        <v>251.82515144999999</v>
       </c>
       <c r="C256" s="5">
-        <v>0.54719547999999918</v>
+        <v>0.54746725999999057</v>
       </c>
       <c r="D256" s="5">
-        <v>2.6446860602642674</v>
+        <v>2.6460389949234608</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>252.63744113999999</v>
+        <v>252.63583659</v>
       </c>
       <c r="C257" s="5">
-        <v>0.81034719999999538</v>
+        <v>0.81068514000000391</v>
       </c>
       <c r="D257" s="5">
-        <v>3.9305250360203381</v>
+        <v>3.9322241885553888</v>
       </c>
       <c r="E257" s="5">
-        <v>2.3002578490550318</v>
+        <v>2.3002901100929396</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>253.43483264</v>
+        <v>253.43377737</v>
       </c>
       <c r="C258" s="5">
-        <v>0.79739150000000336</v>
+        <v>0.79794078000000468</v>
       </c>
       <c r="D258" s="5">
-        <v>3.853967804611913</v>
+        <v>3.8566938035010212</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>253.16350421000001</v>
+        <v>253.16289848</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.27132842999998275</v>
+        <v>-0.27087889000000587</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.27718725350634</v>
+        <v>-1.2750888973043883</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>253.47831479999999</v>
+        <v>253.47780635999999</v>
       </c>
       <c r="C260" s="5">
-        <v>0.31481058999997913</v>
+        <v>0.3149078799999927</v>
       </c>
       <c r="D260" s="5">
-        <v>1.5024564667545537</v>
+        <v>1.5029275921978336</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>254.20802151999999</v>
+        <v>254.20776720999999</v>
       </c>
       <c r="C261" s="5">
-        <v>0.72970671999999581</v>
+        <v>0.72996084999999766</v>
       </c>
       <c r="D261" s="5">
-        <v>3.50975321602367</v>
+        <v>3.5110021131281144</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>253.80250379</v>
+        <v>253.8022838</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.40551772999998548</v>
+        <v>-0.405483409999988</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.8975578358250034</v>
+        <v>-1.8974005284714379</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>254.88613795000001</v>
+        <v>254.88571322000001</v>
       </c>
       <c r="C263" s="5">
-        <v>1.0836341600000026</v>
+        <v>1.0834294200000159</v>
       </c>
       <c r="D263" s="5">
-        <v>5.2455584698657853</v>
+        <v>5.2445486520900308</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>255.91683587</v>
+        <v>255.91977618000001</v>
       </c>
       <c r="C264" s="5">
-        <v>1.0306979199999944</v>
+        <v>1.03406296</v>
       </c>
       <c r="D264" s="5">
-        <v>4.9619009954627646</v>
+        <v>4.9784723519886054</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>255.7176187</v>
+        <v>255.72291784999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.19921716999999717</v>
+        <v>-0.19685833000002617</v>
       </c>
       <c r="D265" s="5">
-        <v>-0.93014486146668629</v>
+        <v>-0.91916747690098388</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>256.81065181999998</v>
+        <v>256.81018605999998</v>
       </c>
       <c r="C266" s="5">
-        <v>1.0930331199999728</v>
+        <v>1.0872682099999906</v>
       </c>
       <c r="D266" s="5">
-        <v>5.2515691721508828</v>
+        <v>5.2231095249546611</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>253.61618225999999</v>
+        <v>253.61485646</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.1944695599999875</v>
+        <v>-3.1953295999999796</v>
       </c>
       <c r="D267" s="5">
-        <v>-13.946778944081661</v>
+        <v>-13.950304263560319</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>254.29511572000001</v>
+        <v>254.29373483000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.67893346000002452</v>
+        <v>0.67887837000000673</v>
       </c>
       <c r="D268" s="5">
-        <v>3.260136704619887</v>
+        <v>3.2598855570290963</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>255.25141009999999</v>
+        <v>255.24998631</v>
       </c>
       <c r="C269" s="5">
-        <v>0.95629437999997435</v>
+        <v>0.95625147999999172</v>
       </c>
       <c r="D269" s="5">
-        <v>4.6071994061610999</v>
+        <v>4.6070139678614952</v>
       </c>
       <c r="E269" s="5">
-        <v>1.0346720376064322</v>
+        <v>1.0347501586809527</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>256.03230382999999</v>
+        <v>256.03147206</v>
       </c>
       <c r="C270" s="5">
-        <v>0.78089373000000251</v>
+        <v>0.78148575000000164</v>
       </c>
       <c r="D270" s="5">
-        <v>3.7335807997490811</v>
+        <v>3.7364803715214334</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>257.30357831999999</v>
+        <v>257.30303717999999</v>
       </c>
       <c r="C271" s="5">
-        <v>1.2712744899999961</v>
+        <v>1.2715651199999911</v>
       </c>
       <c r="D271" s="5">
-        <v>6.1237878125538714</v>
+        <v>6.1252466967728347</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>257.86539918</v>
+        <v>257.86501599000002</v>
       </c>
       <c r="C272" s="5">
-        <v>0.56182086000001163</v>
+        <v>0.56197881000002781</v>
       </c>
       <c r="D272" s="5">
-        <v>2.6518896095530486</v>
+        <v>2.6526497850628106</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>258.11659601000002</v>
+        <v>258.11624234999999</v>
       </c>
       <c r="C273" s="5">
-        <v>0.25119683000002624</v>
+        <v>0.25122635999997556</v>
       </c>
       <c r="D273" s="5">
-        <v>1.1752506438944987</v>
+        <v>1.1753913002503058</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>258.72048477999999</v>
+        <v>258.72013261000001</v>
       </c>
       <c r="C274" s="5">
-        <v>0.6038887699999691</v>
+        <v>0.60389026000001422</v>
       </c>
       <c r="D274" s="5">
-        <v>2.8439259318085108</v>
+        <v>2.8439369861988251</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>258.19774554999998</v>
+        <v>258.19715814</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.52273923000001332</v>
+        <v>-0.5229744700000083</v>
       </c>
       <c r="D275" s="5">
-        <v>-2.3978116797377491</v>
+        <v>-2.3988819897837521</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>259.32134502000002</v>
+        <v>259.32194299000003</v>
       </c>
       <c r="C276" s="5">
-        <v>1.1235994700000447</v>
+        <v>1.1247848500000259</v>
       </c>
       <c r="D276" s="5">
-        <v>5.348858677088475</v>
+        <v>5.3546500012482623</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>260.07754383999998</v>
+        <v>260.08375357</v>
       </c>
       <c r="C277" s="5">
-        <v>0.75619881999995187</v>
+        <v>0.76181057999997392</v>
       </c>
       <c r="D277" s="5">
-        <v>3.5559541976599718</v>
+        <v>3.5827624257630752</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>259.80174160000001</v>
+        <v>259.80125422999998</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.27580223999996178</v>
+        <v>-0.28249934000001531</v>
       </c>
       <c r="D278" s="5">
-        <v>-1.2651578362983029</v>
+        <v>-1.2956646803305327</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>260.26573578</v>
+        <v>260.26468419000003</v>
       </c>
       <c r="C279" s="5">
-        <v>0.46399417999998605</v>
+        <v>0.46342996000004177</v>
       </c>
       <c r="D279" s="5">
-        <v>2.1643232360814446</v>
+        <v>2.1616696258645485</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>260.65784351999997</v>
+        <v>260.65690078</v>
       </c>
       <c r="C280" s="5">
-        <v>0.39210773999997173</v>
+        <v>0.39221658999997544</v>
       </c>
       <c r="D280" s="5">
-        <v>1.8229360615277912</v>
+        <v>1.8234537431844666</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>260.82444816999998</v>
+        <v>260.82299081000002</v>
       </c>
       <c r="C281" s="5">
-        <v>0.16660465000001068</v>
+        <v>0.16609003000002076</v>
       </c>
       <c r="D281" s="5">
-        <v>0.7697059951965235</v>
+        <v>0.7673229205365395</v>
       </c>
       <c r="E281" s="5">
-        <v>2.1833525103021501</v>
+        <v>2.1833515372775114</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>259.92230251000001</v>
+        <v>259.92180085000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.90214565999997376</v>
+        <v>-0.90118996000001061</v>
       </c>
       <c r="D282" s="5">
-        <v>-4.0725323541566443</v>
+        <v>-4.0683220184875353</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>261.07948010000001</v>
+        <v>261.07914334999998</v>
       </c>
       <c r="C283" s="5">
-        <v>1.1571775900000034</v>
+        <v>1.1573424999999702</v>
       </c>
       <c r="D283" s="5">
-        <v>5.4751918353901141</v>
+        <v>5.4760021439424822</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>261.60309110999998</v>
+        <v>261.60291415</v>
       </c>
       <c r="C284" s="5">
-        <v>0.52361100999996779</v>
+        <v>0.52377080000002252</v>
       </c>
       <c r="D284" s="5">
-        <v>2.4333993678884225</v>
+        <v>2.4341533539464333</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>261.53280453000002</v>
+        <v>261.53259562</v>
       </c>
       <c r="C285" s="5">
-        <v>-7.0286579999958576E-2</v>
+        <v>-7.031853000000865E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-0.32193568705028985</v>
+        <v>-0.32208202984055356</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>262.14080710000002</v>
+        <v>262.140601</v>
       </c>
       <c r="C286" s="5">
-        <v>0.60800256999999647</v>
+        <v>0.6080053800000087</v>
       </c>
       <c r="D286" s="5">
-        <v>2.8256670006468365</v>
+        <v>2.825682513505523</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>261.72960884000003</v>
+        <v>261.72936713000001</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.41119825999999193</v>
+        <v>-0.41123386999998957</v>
       </c>
       <c r="D287" s="5">
-        <v>-1.8661841239137389</v>
+        <v>-1.8663457993693178</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>262.71185781000003</v>
+        <v>262.71167396999999</v>
       </c>
       <c r="C288" s="5">
-        <v>0.98224897000000055</v>
+        <v>0.98230683999997837</v>
       </c>
       <c r="D288" s="5">
-        <v>4.5976275672342082</v>
+        <v>4.5979083901993789</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>264.11363211000003</v>
+        <v>264.11803469</v>
       </c>
       <c r="C289" s="5">
-        <v>1.4017742999999996</v>
+        <v>1.4063607200000092</v>
       </c>
       <c r="D289" s="5">
-        <v>6.5942320249617215</v>
+        <v>6.6164514401462871</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>264.62932426999998</v>
+        <v>264.62918924000002</v>
       </c>
       <c r="C290" s="5">
-        <v>0.51569215999995777</v>
+        <v>0.51115455000001475</v>
       </c>
       <c r="D290" s="5">
-        <v>2.3683731503144179</v>
+        <v>2.347271815090668</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>265.03452100999999</v>
+        <v>265.03393023000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.40519674000000805</v>
+        <v>0.40474098999999342</v>
       </c>
       <c r="D291" s="5">
-        <v>1.8529764608913091</v>
+        <v>1.8508756921230551</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>265.93884223999999</v>
+        <v>265.93829441000003</v>
       </c>
       <c r="C292" s="5">
-        <v>0.90432122999999365</v>
+        <v>0.90436418000001595</v>
       </c>
       <c r="D292" s="5">
-        <v>4.1722263335989718</v>
+        <v>4.1724376995623924</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>265.84925241000002</v>
+        <v>265.84758943999998</v>
       </c>
       <c r="C293" s="5">
-        <v>-8.9589829999965787E-2</v>
+        <v>-9.0704970000047069E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.40350940495041954</v>
+        <v>-0.40852337776975389</v>
       </c>
       <c r="E293" s="5">
-        <v>1.9265081457106925</v>
+        <v>1.9264400789193337</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>265.77249398999999</v>
+        <v>265.77227562000002</v>
       </c>
       <c r="C294" s="5">
-        <v>-7.6758420000032856E-2</v>
+        <v>-7.5313819999962561E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-0.34592526430564652</v>
+        <v>-0.33942718197713662</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>266.37463235000001</v>
+        <v>266.37450761999997</v>
       </c>
       <c r="C295" s="5">
-        <v>0.6021383600000263</v>
+        <v>0.60223199999995813</v>
       </c>
       <c r="D295" s="5">
-        <v>2.7528740079689973</v>
+        <v>2.753309754060429</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>266.93015169</v>
+        <v>266.93019045</v>
       </c>
       <c r="C296" s="5">
-        <v>0.55551933999998937</v>
+        <v>0.55568283000002339</v>
       </c>
       <c r="D296" s="5">
-        <v>2.5314830949289435</v>
+        <v>2.5322378814804036</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>266.85032796000002</v>
+        <v>266.85029542000001</v>
       </c>
       <c r="C297" s="5">
-        <v>-7.9823729999986881E-2</v>
+        <v>-7.9895029999988765E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-0.35826258390525556</v>
+        <v>-0.35858201193176287</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>267.13023337999999</v>
+        <v>267.13020853</v>
       </c>
       <c r="C298" s="5">
-        <v>0.27990541999997731</v>
+        <v>0.27991310999999541</v>
       </c>
       <c r="D298" s="5">
-        <v>1.2659945091202385</v>
+        <v>1.2660296466837195</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>267.51781267000001</v>
+        <v>267.51790851999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.38757929000001923</v>
+        <v>0.38769998999998734</v>
       </c>
       <c r="D299" s="5">
-        <v>1.7550413028962319</v>
+        <v>1.7555923929532424</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>267.18020796000002</v>
+        <v>267.18038127</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.3376047099999937</v>
+        <v>-0.33752724999999373</v>
       </c>
       <c r="D300" s="5">
-        <v>-1.5039203903421616</v>
+        <v>-1.5035771869243097</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>267.32326490000003</v>
+        <v>267.32520885000002</v>
       </c>
       <c r="C301" s="5">
-        <v>0.14305694000000813</v>
+        <v>0.14482758000002605</v>
       </c>
       <c r="D301" s="5">
-        <v>0.64441440104610059</v>
+        <v>0.65241379739187089</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>266.83570659999998</v>
+        <v>266.83599139</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.48755830000004607</v>
+        <v>-0.48921746000002031</v>
       </c>
       <c r="D302" s="5">
-        <v>-2.1668018539495626</v>
+        <v>-2.1740857678072545</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>267.87371213</v>
+        <v>267.87322889000001</v>
       </c>
       <c r="C303" s="5">
-        <v>1.0380055300000208</v>
+        <v>1.0372375000000034</v>
       </c>
       <c r="D303" s="5">
-        <v>4.7692469407519367</v>
+        <v>4.7656371516155316</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>268.12192489</v>
+        <v>268.12163738999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.24821276000000125</v>
+        <v>0.24840849999998227</v>
       </c>
       <c r="D304" s="5">
-        <v>1.1176086444915301</v>
+        <v>1.1184965161108673</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>269.03501847000001</v>
+        <v>269.03344695999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.91309358000000884</v>
+        <v>0.91180957000000262</v>
       </c>
       <c r="D305" s="5">
-        <v>4.16403890422683</v>
+        <v>4.1580779410469226</v>
       </c>
       <c r="E305" s="5">
-        <v>1.1983355345633218</v>
+        <v>1.1983774337434916</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>269.99064776</v>
+        <v>269.98997687999997</v>
       </c>
       <c r="C306" s="5">
-        <v>0.95562928999999031</v>
+        <v>0.95652991999997994</v>
       </c>
       <c r="D306" s="5">
-        <v>4.3467424896211249</v>
+        <v>4.3509454164862849</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>270.56297241999999</v>
+        <v>270.56361267</v>
       </c>
       <c r="C307" s="5">
-        <v>0.57232465999999249</v>
+        <v>0.57363579000002574</v>
       </c>
       <c r="D307" s="5">
-        <v>2.5736211130557241</v>
+        <v>2.5795925355429628</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>270.96068079999998</v>
+        <v>270.96116283999999</v>
       </c>
       <c r="C308" s="5">
-        <v>0.39770837999998321</v>
+        <v>0.39755016999998816</v>
       </c>
       <c r="D308" s="5">
-        <v>1.7782455598331026</v>
+        <v>1.7775281997522097</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>271.10806883999999</v>
+        <v>271.10793488000002</v>
       </c>
       <c r="C309" s="5">
-        <v>0.14738804000000982</v>
+        <v>0.1467720400000303</v>
       </c>
       <c r="D309" s="5">
-        <v>0.65469180899506707</v>
+        <v>0.65194624129814027</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>271.99991351</v>
+        <v>271.99995840000003</v>
       </c>
       <c r="C310" s="5">
-        <v>0.89184467000001177</v>
+        <v>0.89202352000000928</v>
       </c>
       <c r="D310" s="5">
-        <v>4.0197654043820918</v>
+        <v>4.0205881921942854</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>273.74894761000002</v>
+        <v>273.74938459999998</v>
       </c>
       <c r="C311" s="5">
-        <v>1.7490341000000171</v>
+        <v>1.7494261999999594</v>
       </c>
       <c r="D311" s="5">
-        <v>7.9951639075138026</v>
+        <v>7.9970187773963586</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>273.51250016</v>
+        <v>273.51288104000002</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.23644745000001421</v>
+        <v>-0.23650355999996009</v>
       </c>
       <c r="D312" s="5">
-        <v>-1.0315762168184639</v>
+        <v>-1.0318182129887887</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>273.83751498999999</v>
+        <v>273.83803246999997</v>
       </c>
       <c r="C313" s="5">
-        <v>0.32501482999998643</v>
+        <v>0.3251514299999485</v>
       </c>
       <c r="D313" s="5">
-        <v>1.4353162605302616</v>
+        <v>1.4359214445123669</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>273.75083662999998</v>
+        <v>273.75106461000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-8.6678360000007615E-2</v>
+        <v>-8.6967859999958819E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-0.37917793018683588</v>
+        <v>-0.38044143046410683</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>275.38086922000002</v>
+        <v>275.38079262000002</v>
       </c>
       <c r="C315" s="5">
-        <v>1.6300325900000416</v>
+        <v>1.629728010000008</v>
       </c>
       <c r="D315" s="5">
-        <v>7.3840391408246386</v>
+        <v>7.3826075566024718</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>275.29712111999999</v>
+        <v>275.29650615999998</v>
       </c>
       <c r="C316" s="5">
-        <v>-8.3748100000036629E-2</v>
+        <v>-8.4286460000043917E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-0.36433102096229408</v>
+        <v>-0.36666921981585165</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>275.34958742999999</v>
+        <v>275.34767554000001</v>
       </c>
       <c r="C317" s="5">
-        <v>5.2466309999999794E-2</v>
+        <v>5.1169380000033016E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>0.22893667580490273</v>
+        <v>0.22327223623379577</v>
       </c>
       <c r="E317" s="5">
-        <v>2.3471178569655748</v>
+        <v>2.3470050476433135</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>276.34117412000001</v>
+        <v>276.34065819</v>
       </c>
       <c r="C318" s="5">
-        <v>0.99158669000001964</v>
+        <v>0.99298264999998764</v>
       </c>
       <c r="D318" s="5">
-        <v>4.4080586904741814</v>
+        <v>4.4144192383221315</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>276.53728199</v>
+        <v>276.53901808000001</v>
       </c>
       <c r="C319" s="5">
-        <v>0.19610786999999164</v>
+        <v>0.19835989000000609</v>
       </c>
       <c r="D319" s="5">
-        <v>0.85492196562144684</v>
+        <v>0.86477994181639595</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>277.00200018999999</v>
+        <v>277.00288164</v>
       </c>
       <c r="C320" s="5">
-        <v>0.46471819999999298</v>
+        <v>0.46386355999999296</v>
       </c>
       <c r="D320" s="5">
-        <v>2.0353317892964462</v>
+        <v>2.0315412409401823</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>278.27507115999998</v>
+        <v>278.27511597</v>
       </c>
       <c r="C321" s="5">
-        <v>1.273070969999992</v>
+        <v>1.2722343300000034</v>
       </c>
       <c r="D321" s="5">
-        <v>5.6566335840896098</v>
+        <v>5.6528032951404628</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>278.48915612000002</v>
+        <v>278.48743939000002</v>
       </c>
       <c r="C322" s="5">
-        <v>0.21408496000003652</v>
+        <v>0.21232342000001836</v>
       </c>
       <c r="D322" s="5">
-        <v>0.92711062625481233</v>
+        <v>0.91944995851156452</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>278.87048252</v>
+        <v>278.87134945999998</v>
       </c>
       <c r="C323" s="5">
-        <v>0.38132639999997764</v>
+        <v>0.38391006999995625</v>
       </c>
       <c r="D323" s="5">
-        <v>1.6555530415240938</v>
+        <v>1.6668657507328488</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>280.35828658999998</v>
+        <v>280.35907900000001</v>
       </c>
       <c r="C324" s="5">
-        <v>1.4878040699999815</v>
+        <v>1.4877295400000321</v>
       </c>
       <c r="D324" s="5">
-        <v>6.5933688227965748</v>
+        <v>6.5930076828219386</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>281.25136887999997</v>
+        <v>281.25265968000002</v>
       </c>
       <c r="C325" s="5">
-        <v>0.89308228999999528</v>
+        <v>0.89358068000001367</v>
       </c>
       <c r="D325" s="5">
-        <v>3.8902934624809093</v>
+        <v>3.892491467562964</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>282.17628323000002</v>
+        <v>282.17628536000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.9249143500000514</v>
+        <v>0.92362567999998646</v>
       </c>
       <c r="D326" s="5">
-        <v>4.018447165433825</v>
+        <v>4.0127280600271265</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>280.88335838</v>
+        <v>280.88308881</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.2929248500000199</v>
+        <v>-1.2931965500000047</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.3619016983437291</v>
+        <v>-5.36300018039727</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>280.52757571000001</v>
+        <v>280.52633838000003</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.35578266999999641</v>
+        <v>-0.35675042999997686</v>
       </c>
       <c r="D328" s="5">
-        <v>-1.5094429592628189</v>
+        <v>-1.5135215800334501</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>280.67931289000001</v>
+        <v>280.67719634000002</v>
       </c>
       <c r="C329" s="5">
-        <v>0.15173717999999781</v>
+        <v>0.15085795999999618</v>
       </c>
       <c r="D329" s="5">
-        <v>0.6510136672386313</v>
+        <v>0.64723315823391747</v>
       </c>
       <c r="E329" s="5">
-        <v>1.9356213712704129</v>
+        <v>1.9355604835043394</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>281.6917426</v>
+        <v>281.69056178</v>
       </c>
       <c r="C330" s="5">
-        <v>1.0124297099999922</v>
+        <v>1.0133654399999728</v>
       </c>
       <c r="D330" s="5">
-        <v>4.4153962409712921</v>
+        <v>4.4195925019790749</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>282.48073725</v>
+        <v>282.48396723000002</v>
       </c>
       <c r="C331" s="5">
-        <v>0.78899465000000646</v>
+        <v>0.79340545000002294</v>
       </c>
       <c r="D331" s="5">
-        <v>3.4133624018164221</v>
+        <v>3.4327556746224008</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>282.36475558000001</v>
+        <v>282.36539350999999</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.11598166999999648</v>
+        <v>-0.11857372000002897</v>
       </c>
       <c r="D332" s="5">
-        <v>-0.49158800258702895</v>
+        <v>-0.50254331563368559</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>282.80164531999998</v>
+        <v>282.80190568</v>
       </c>
       <c r="C333" s="5">
-        <v>0.43688973999996961</v>
+        <v>0.43651217000001452</v>
       </c>
       <c r="D333" s="5">
-        <v>1.8725858283777486</v>
+        <v>1.8709494497759938</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>283.15095041000001</v>
+        <v>283.14738900999998</v>
       </c>
       <c r="C334" s="5">
-        <v>0.34930509000002985</v>
+        <v>0.34548332999997911</v>
       </c>
       <c r="D334" s="5">
-        <v>1.4923018471562299</v>
+        <v>1.4758632922722725</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>283.03522292000002</v>
+        <v>283.03654313999999</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.11572748999998339</v>
+        <v>-0.11084586999999146</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.4893546607974697</v>
+        <v>-0.46876299860080239</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>281.75923822999999</v>
+        <v>281.76134760000002</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.2759846900000298</v>
+        <v>-1.2751955399999702</v>
       </c>
       <c r="D336" s="5">
-        <v>-5.2777192789743914</v>
+        <v>-5.2745116605340208</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>282.58772820000002</v>
+        <v>282.59086402999998</v>
       </c>
       <c r="C337" s="5">
-        <v>0.828489970000021</v>
+        <v>0.82951642999995556</v>
       </c>
       <c r="D337" s="5">
-        <v>3.5861287578695222</v>
+        <v>3.5906166741752843</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>283.74338981</v>
+        <v>283.74272718999998</v>
       </c>
       <c r="C338" s="5">
-        <v>1.1556616099999815</v>
+        <v>1.1518631600000049</v>
       </c>
       <c r="D338" s="5">
-        <v>5.0193818577574545</v>
+        <v>5.0024557055580177</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>284.16539498999998</v>
+        <v>284.16480805999998</v>
       </c>
       <c r="C339" s="5">
-        <v>0.4220051799999851</v>
+        <v>0.42208087000000205</v>
       </c>
       <c r="D339" s="5">
-        <v>1.7994048706468035</v>
+        <v>1.7997344906585555</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>284.81491355999998</v>
+        <v>284.81192145</v>
       </c>
       <c r="C340" s="5">
-        <v>0.64951856999999791</v>
+        <v>0.64711339000001544</v>
       </c>
       <c r="D340" s="5">
-        <v>2.7775927469338102</v>
+        <v>2.7671838915175551</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>285.58330652000001</v>
+        <v>285.58341682999998</v>
       </c>
       <c r="C341" s="5">
-        <v>0.76839296000002832</v>
+        <v>0.77149537999997619</v>
       </c>
       <c r="D341" s="5">
-        <v>3.2859139277498395</v>
+        <v>3.2994144086019084</v>
       </c>
       <c r="E341" s="5">
-        <v>1.7471874145287947</v>
+        <v>1.7479939781273712</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>286.51000246000001</v>
+        <v>286.50516706000002</v>
       </c>
       <c r="C342" s="5">
-        <v>0.92669594000000188</v>
+        <v>0.9217502300000433</v>
       </c>
       <c r="D342" s="5">
-        <v>3.9641601050617981</v>
+        <v>3.9426251592711736</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>282.89313242999998</v>
+        <v>282.89781015</v>
       </c>
       <c r="C343" s="5">
-        <v>-3.6168700300000296</v>
+        <v>-3.6073569100000213</v>
       </c>
       <c r="D343" s="5">
-        <v>-14.139899176223969</v>
+        <v>-14.10546698236158</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>283.23407964</v>
+        <v>283.23343118000003</v>
       </c>
       <c r="C344" s="5">
-        <v>0.34094721000002437</v>
+        <v>0.33562103000002708</v>
       </c>
       <c r="D344" s="5">
-        <v>1.455884105888261</v>
+        <v>1.4329682479290895</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>283.27364051000001</v>
+        <v>283.27522673999999</v>
       </c>
       <c r="C345" s="5">
-        <v>3.9560870000002524E-2</v>
+        <v>4.1795559999968646E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>0.16773945624557474</v>
+        <v>0.17722271675792989</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>283.97954600000003</v>
+        <v>283.97521795</v>
       </c>
       <c r="C346" s="5">
-        <v>0.70590549000002056</v>
+        <v>0.69999121000000741</v>
       </c>
       <c r="D346" s="5">
-        <v>3.0316747164107927</v>
+        <v>3.0059112213006056</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>284.32971971000001</v>
+        <v>284.33139418000002</v>
       </c>
       <c r="C347" s="5">
-        <v>0.35017370999997866</v>
+        <v>0.35617623000001686</v>
       </c>
       <c r="D347" s="5">
-        <v>1.4897906104263114</v>
+        <v>1.5155276160098374</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>284.23778191000002</v>
+        <v>284.24058753000003</v>
       </c>
       <c r="C348" s="5">
-        <v>-9.1937799999982417E-2</v>
+        <v>-9.0806649999990441E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>-0.3873297751442295</v>
+        <v>-0.38257041021964033</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>285.88479262999999</v>
+        <v>285.88895937000001</v>
       </c>
       <c r="C349" s="5">
-        <v>1.6470107199999688</v>
+        <v>1.6483718399999816</v>
       </c>
       <c r="D349" s="5">
-        <v>7.1793167324159857</v>
+        <v>7.1853671609307224</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>285.64790340000002</v>
+        <v>285.65090436000003</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.2368892299999743</v>
+        <v>-0.2380550099999823</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.98982225268366975</v>
+        <v>-0.99465665132311143</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>287.44871525999997</v>
+        <v>287.44402079999998</v>
       </c>
       <c r="C351" s="5">
-        <v>1.8008118599999534</v>
+        <v>1.7931164399999489</v>
       </c>
       <c r="D351" s="5">
-        <v>7.8330710251799607</v>
+        <v>7.7983491716255626</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>287.90499605000002</v>
+        <v>287.90104048000001</v>
       </c>
       <c r="C352" s="5">
-        <v>0.45628079000005073</v>
+        <v>0.45701968000003035</v>
       </c>
       <c r="D352" s="5">
-        <v>1.9215342517431733</v>
+        <v>1.9247049069014421</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>288.04220395999999</v>
+        <v>288.04487816</v>
       </c>
       <c r="C353" s="5">
-        <v>0.13720790999997234</v>
+        <v>0.14383767999999009</v>
       </c>
       <c r="D353" s="5">
-        <v>0.57338966797970681</v>
+        <v>0.60117983155103527</v>
       </c>
       <c r="E353" s="5">
-        <v>0.86100881384247874</v>
+        <v>0.86190625398436804</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>291.53472706000002</v>
+        <v>291.52680500000002</v>
       </c>
       <c r="C354" s="5">
-        <v>3.4925231000000281</v>
+        <v>3.4819268400000283</v>
       </c>
       <c r="D354" s="5">
-        <v>15.560664584382277</v>
+        <v>15.510118281359597</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>292.00799181000002</v>
+        <v>292.01270840000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.47326474999999846</v>
+        <v>0.48590339999998378</v>
       </c>
       <c r="D355" s="5">
-        <v>1.9655149656198079</v>
+        <v>2.0185420191160874</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>292.82659770999999</v>
+        <v>292.82408573999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.81860589999996591</v>
+        <v>0.81137733999997863</v>
       </c>
       <c r="D356" s="5">
-        <v>3.4163980855376419</v>
+        <v>3.385712139683017</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>292.87606137</v>
+        <v>292.87961625999998</v>
       </c>
       <c r="C357" s="5">
-        <v>4.9463660000014897E-2</v>
+        <v>5.5530519999990702E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>0.20288993041290837</v>
+        <v>0.22780288143149363</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>292.84754126000001</v>
+        <v>292.84319612000002</v>
       </c>
       <c r="C358" s="5">
-        <v>-2.8520109999988108E-2</v>
+        <v>-3.6420139999961521E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-0.1167927750363118</v>
+        <v>-0.14912027716935672</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>292.76421925</v>
+        <v>292.76735391</v>
       </c>
       <c r="C359" s="5">
-        <v>-8.3322010000017599E-2</v>
+        <v>-7.5842210000018895E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-0.34089442309834794</v>
+        <v>-0.31034057652880032</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>293.20559885</v>
+        <v>293.21126650000002</v>
       </c>
       <c r="C360" s="5">
-        <v>0.44137960000000476</v>
+        <v>0.44391259000002492</v>
       </c>
       <c r="D360" s="5">
-        <v>1.8242309369372656</v>
+        <v>1.8347674888152365</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>294.61450275999999</v>
+        <v>294.61957948000003</v>
       </c>
       <c r="C361" s="5">
-        <v>1.4089039099999923</v>
+        <v>1.4083129800000052</v>
       </c>
       <c r="D361" s="5">
-        <v>5.9210682515596691</v>
+        <v>5.9184013940590807</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>295.11659014999998</v>
+        <v>295.12334153</v>
       </c>
       <c r="C362" s="5">
-        <v>0.50208738999998559</v>
+        <v>0.50376204999997753</v>
       </c>
       <c r="D362" s="5">
-        <v>2.0643398936196489</v>
+        <v>2.0712541388383965</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>296.02475607999997</v>
+        <v>296.01315066000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.90816592999999557</v>
+        <v>0.88980913000000328</v>
       </c>
       <c r="D363" s="5">
-        <v>3.7559214270336261</v>
+        <v>3.6786540587026018</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>296.39221140000001</v>
+        <v>296.38735086000003</v>
       </c>
       <c r="C364" s="5">
-        <v>0.36745532000003323</v>
+        <v>0.37420020000001841</v>
       </c>
       <c r="D364" s="5">
-        <v>1.4997707832661966</v>
+        <v>1.5275520364682604</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>296.63225896</v>
+        <v>296.63698986999998</v>
       </c>
       <c r="C365" s="5">
-        <v>0.24004755999999361</v>
+        <v>0.24963900999995303</v>
       </c>
       <c r="D365" s="5">
-        <v>0.9762188897377122</v>
+        <v>1.0154227504174829</v>
       </c>
       <c r="E365" s="5">
-        <v>2.9822209668944444</v>
+        <v>2.9829073041969911</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>295.92316555999997</v>
+        <v>295.91241518999999</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.70909340000002885</v>
+        <v>-0.72457467999998926</v>
       </c>
       <c r="D366" s="5">
-        <v>-2.8311595837544279</v>
+        <v>-2.8920974168648139</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>295.97638054999999</v>
+        <v>295.97406429</v>
       </c>
       <c r="C367" s="5">
-        <v>5.321499000001495E-2</v>
+        <v>6.1649100000011003E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>0.21600601770435102</v>
+        <v>0.25028942194076365</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>295.96169057999998</v>
+        <v>295.96239072999998</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.4689970000006269E-2</v>
+        <v>-1.1673560000019734E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.9542429463999014E-2</v>
+        <v>-4.7319124631595155E-2</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>260.33386952000001</v>
+        <v>260.33919071999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-35.627821059999974</v>
+        <v>-35.623200010000005</v>
       </c>
       <c r="D369" s="5">
-        <v>-78.54432951678038</v>
+        <v>-78.539675528772179</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>266.63935220000002</v>
+        <v>266.63714254000001</v>
       </c>
       <c r="C370" s="5">
-        <v>6.3054826800000114</v>
+        <v>6.2979518200000371</v>
       </c>
       <c r="D370" s="5">
-        <v>33.267074091331203</v>
+        <v>33.221141960131504</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>276.14992806999999</v>
+        <v>276.15634361999997</v>
       </c>
       <c r="C371" s="5">
-        <v>9.5105758699999683</v>
+        <v>9.5192010799999593</v>
       </c>
       <c r="D371" s="5">
-        <v>52.281892989854398</v>
+        <v>52.339501094770434</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>277.65290088</v>
+        <v>277.66198164999997</v>
       </c>
       <c r="C372" s="5">
-        <v>1.502972810000017</v>
+        <v>1.5056380300000001</v>
       </c>
       <c r="D372" s="5">
-        <v>6.7302115256303141</v>
+        <v>6.7423449860452234</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>280.41813429000001</v>
+        <v>280.42537833</v>
       </c>
       <c r="C373" s="5">
-        <v>2.7652334100000076</v>
+        <v>2.763396680000028</v>
       </c>
       <c r="D373" s="5">
-        <v>12.62804933876318</v>
+        <v>12.618761584178205</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>281.11500529</v>
+        <v>281.1250986</v>
       </c>
       <c r="C374" s="5">
-        <v>0.69687099999998736</v>
+        <v>0.69972027000000026</v>
       </c>
       <c r="D374" s="5">
-        <v>3.0232364280146307</v>
+        <v>3.0356880573686906</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>280.85224060000002</v>
+        <v>280.83230908000002</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.26276468999998315</v>
+        <v>-0.29278951999998526</v>
       </c>
       <c r="D375" s="5">
-        <v>-1.1159191844747229</v>
+        <v>-1.2426560492313943</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>278.68978922000002</v>
+        <v>278.68260336999998</v>
       </c>
       <c r="C376" s="5">
-        <v>-2.1624513799999932</v>
+        <v>-2.1497057100000347</v>
       </c>
       <c r="D376" s="5">
-        <v>-8.8581227306297698</v>
+        <v>-8.8086895324887671</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>281.03330535999999</v>
+        <v>281.03483533000002</v>
       </c>
       <c r="C377" s="5">
-        <v>2.3435161399999629</v>
+        <v>2.3522319600000401</v>
       </c>
       <c r="D377" s="5">
-        <v>10.570891461062182</v>
+        <v>10.612335193048716</v>
       </c>
       <c r="E377" s="5">
-        <v>-5.2586841548152297</v>
+        <v>-5.2596793632640138</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>281.68894755999997</v>
+        <v>281.67559991000002</v>
       </c>
       <c r="C378" s="5">
-        <v>0.65564219999998841</v>
+        <v>0.64076457999999548</v>
       </c>
       <c r="D378" s="5">
-        <v>2.8357666578994412</v>
+        <v>2.7705941061464401</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>282.07664313999999</v>
+        <v>282.06668825000003</v>
       </c>
       <c r="C379" s="5">
-        <v>0.38769558000001325</v>
+        <v>0.39108834000001025</v>
       </c>
       <c r="D379" s="5">
-        <v>1.6641498900011209</v>
+        <v>1.6789045694899807</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>284.67058274999999</v>
+        <v>284.67346764000001</v>
       </c>
       <c r="C380" s="5">
-        <v>2.5939396100000067</v>
+        <v>2.6067793899999856</v>
       </c>
       <c r="D380" s="5">
-        <v>11.610631388061554</v>
+        <v>11.671488459204316</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>284.04604404000003</v>
+        <v>284.05485543999998</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.62453870999996752</v>
+        <v>-0.61861220000002959</v>
       </c>
       <c r="D381" s="5">
-        <v>-2.601143733148259</v>
+        <v>-2.5767288627975393</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>285.98752144000002</v>
+        <v>285.98935291999999</v>
       </c>
       <c r="C382" s="5">
-        <v>1.9414773999999966</v>
+        <v>1.9344974800000045</v>
       </c>
       <c r="D382" s="5">
-        <v>8.5175710903740089</v>
+        <v>8.4855199371107748</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>287.66645928000003</v>
+        <v>287.6795247</v>
       </c>
       <c r="C383" s="5">
-        <v>1.6789378400000032</v>
+        <v>1.6901717800000142</v>
       </c>
       <c r="D383" s="5">
-        <v>7.2767797601715367</v>
+        <v>7.3270145275168286</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>290.28787904000001</v>
+        <v>290.30388068000002</v>
       </c>
       <c r="C384" s="5">
-        <v>2.6214197599999807</v>
+        <v>2.6243559800000185</v>
       </c>
       <c r="D384" s="5">
-        <v>11.500314484884466</v>
+        <v>11.513299522149012</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>291.81116264000002</v>
+        <v>291.82621784000003</v>
       </c>
       <c r="C385" s="5">
-        <v>1.5232836000000134</v>
+        <v>1.5223371600000064</v>
       </c>
       <c r="D385" s="5">
-        <v>6.481947108766839</v>
+        <v>6.4774354900908548</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>292.33917167999999</v>
+        <v>292.35093318999998</v>
       </c>
       <c r="C386" s="5">
-        <v>0.52800903999997217</v>
+        <v>0.52471534999995129</v>
       </c>
       <c r="D386" s="5">
-        <v>2.1930436270858999</v>
+        <v>2.1791144356922976</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>293.23145665999999</v>
+        <v>293.20235735</v>
       </c>
       <c r="C387" s="5">
-        <v>0.89228497999999945</v>
+        <v>0.85142416000002186</v>
       </c>
       <c r="D387" s="5">
-        <v>3.7247862126533304</v>
+        <v>3.5513294920359373</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>295.81814157999997</v>
+        <v>295.8033216</v>
       </c>
       <c r="C388" s="5">
-        <v>2.586684919999982</v>
+        <v>2.6009642500000041</v>
       </c>
       <c r="D388" s="5">
-        <v>11.114556961232203</v>
+        <v>11.180101048344259</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>296.22225680999998</v>
+        <v>296.21415408000001</v>
       </c>
       <c r="C389" s="5">
-        <v>0.40411523000000216</v>
+        <v>0.41083248000001049</v>
       </c>
       <c r="D389" s="5">
-        <v>1.6516854127697433</v>
+        <v>1.6794347567241186</v>
       </c>
       <c r="E389" s="5">
-        <v>5.4046802141629158</v>
+        <v>5.4012232085662859</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>296.17555550999998</v>
+        <v>296.14903614999997</v>
       </c>
       <c r="C390" s="5">
-        <v>-4.6701299999995172E-2</v>
+        <v>-6.5117930000042179E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-0.18902357965570049</v>
+        <v>-0.26348202559037803</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>297.75527319000003</v>
+        <v>297.73376703000002</v>
       </c>
       <c r="C391" s="5">
-        <v>1.5797176800000443</v>
+        <v>1.5847308800000519</v>
       </c>
       <c r="D391" s="5">
-        <v>6.5916040107608431</v>
+        <v>6.6137514716227974</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>298.41852329</v>
+        <v>298.43472872000001</v>
       </c>
       <c r="C392" s="5">
-        <v>0.66325009999997064</v>
+        <v>0.70096168999998554</v>
       </c>
       <c r="D392" s="5">
-        <v>2.7059929107569491</v>
+        <v>2.862059910669057</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>301.09840438999998</v>
+        <v>301.11060839999999</v>
       </c>
       <c r="C393" s="5">
-        <v>2.6798810999999887</v>
+        <v>2.67587967999998</v>
       </c>
       <c r="D393" s="5">
-        <v>11.324851712107042</v>
+        <v>11.306455129319005</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>301.13260416000003</v>
+        <v>301.14551467000001</v>
       </c>
       <c r="C394" s="5">
-        <v>3.4199770000043372E-2</v>
+        <v>3.4906270000021777E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>0.1363852181724523</v>
+        <v>0.13919881974446824</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>301.37993919000002</v>
+        <v>301.40169890999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.24733502999998791</v>
+        <v>0.25618423999998186</v>
       </c>
       <c r="D395" s="5">
-        <v>0.99008373443609798</v>
+        <v>1.0256289244885419</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>303.73416108999999</v>
+        <v>303.76719645999998</v>
       </c>
       <c r="C396" s="5">
-        <v>2.3542218999999704</v>
+        <v>2.3654975499999864</v>
       </c>
       <c r="D396" s="5">
-        <v>9.7871694252128059</v>
+        <v>9.8353464650232638</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>304.61174999999997</v>
+        <v>304.64803656999999</v>
       </c>
       <c r="C397" s="5">
-        <v>0.87758890999998584</v>
+        <v>0.88084011000000828</v>
       </c>
       <c r="D397" s="5">
-        <v>3.5228312259145689</v>
+        <v>3.5357004041085993</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>304.72896366999998</v>
+        <v>304.73792565999997</v>
       </c>
       <c r="C398" s="5">
-        <v>0.11721367000001237</v>
+        <v>8.9889089999985572E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>0.46273483870420407</v>
+        <v>0.35464574283980976</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>305.16950997999999</v>
+        <v>305.12897284000002</v>
       </c>
       <c r="C399" s="5">
-        <v>0.44054631000000199</v>
+        <v>0.39104718000004368</v>
       </c>
       <c r="D399" s="5">
-        <v>1.7486996001292887</v>
+        <v>1.5507840419804353</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>305.59414449000002</v>
+        <v>305.55251472999998</v>
       </c>
       <c r="C400" s="5">
-        <v>0.42463451000003261</v>
+        <v>0.42354188999996722</v>
       </c>
       <c r="D400" s="5">
-        <v>1.6826034687761782</v>
+        <v>1.6784655513741198</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>306.65492605999998</v>
+        <v>306.62686152999999</v>
       </c>
       <c r="C401" s="5">
-        <v>1.0607815699999605</v>
+        <v>1.0743468000000007</v>
       </c>
       <c r="D401" s="5">
-        <v>4.2459052518117657</v>
+        <v>4.3018533539278758</v>
       </c>
       <c r="E401" s="5">
-        <v>3.5219059372340267</v>
+        <v>3.5152633007495604</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>308.14685778</v>
+        <v>308.08976947999997</v>
       </c>
       <c r="C402" s="5">
-        <v>1.4919317200000251</v>
+        <v>1.4629079499999875</v>
       </c>
       <c r="D402" s="5">
-        <v>5.9970005526681192</v>
+        <v>5.877810829561092</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>308.72578774999999</v>
+        <v>308.69357812999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.57892996999999013</v>
+        <v>0.60380865000001904</v>
       </c>
       <c r="D403" s="5">
-        <v>2.27793880707301</v>
+        <v>2.3773327067861061</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>308.73830561</v>
+        <v>308.78076131</v>
       </c>
       <c r="C404" s="5">
-        <v>1.2517860000002656E-2</v>
+        <v>8.7183180000010907E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>4.8667079149367076E-2</v>
+        <v>0.33943848247481867</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>310.31950891999998</v>
+        <v>310.34518628000001</v>
       </c>
       <c r="C405" s="5">
-        <v>1.581203309999978</v>
+        <v>1.5644249700000046</v>
       </c>
       <c r="D405" s="5">
-        <v>6.321906473562855</v>
+        <v>6.252059848433289</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>311.58143452000002</v>
+        <v>311.61150594999998</v>
       </c>
       <c r="C406" s="5">
-        <v>1.2619256000000405</v>
+        <v>1.266319669999973</v>
       </c>
       <c r="D406" s="5">
-        <v>4.9904791696323336</v>
+        <v>5.007824341561351</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>313.48222858999998</v>
+        <v>313.51815885000002</v>
       </c>
       <c r="C407" s="5">
-        <v>1.9007940699999608</v>
+        <v>1.9066529000000401</v>
       </c>
       <c r="D407" s="5">
-        <v>7.5712554220249473</v>
+        <v>7.5946255362678405</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>313.75187454000002</v>
+        <v>313.80879124000001</v>
       </c>
       <c r="C408" s="5">
-        <v>0.2696459500000401</v>
+        <v>0.29063238999998475</v>
       </c>
       <c r="D408" s="5">
-        <v>1.0370933636904445</v>
+        <v>1.1180932193254112</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>315.43606315</v>
+        <v>315.49577446000001</v>
       </c>
       <c r="C409" s="5">
-        <v>1.6841886099999783</v>
+        <v>1.6869832200000019</v>
       </c>
       <c r="D409" s="5">
-        <v>6.6350986484884134</v>
+        <v>6.6451946683853347</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>315.65695696</v>
+        <v>315.66035173</v>
       </c>
       <c r="C410" s="5">
-        <v>0.22089381000000685</v>
+        <v>0.16457726999999522</v>
       </c>
       <c r="D410" s="5">
-        <v>0.84358108894755368</v>
+        <v>0.62777489933349973</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>315.36181816999999</v>
+        <v>315.31035181999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.29513879000000998</v>
+        <v>-0.34999991000000819</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.1162463113002064</v>
+        <v>-1.3224595252760984</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>317.01700261000002</v>
+        <v>316.94486578999999</v>
       </c>
       <c r="C412" s="5">
-        <v>1.6551844400000277</v>
+        <v>1.6345139700000004</v>
       </c>
       <c r="D412" s="5">
-        <v>6.4832591778049897</v>
+        <v>6.4010472664976392</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>317.58431521</v>
+        <v>317.53388794</v>
       </c>
       <c r="C413" s="5">
-        <v>0.56731259999997974</v>
+        <v>0.58902215000000524</v>
       </c>
       <c r="D413" s="5">
-        <v>2.1687030344516911</v>
+        <v>2.2530615301819656</v>
       </c>
       <c r="E413" s="5">
-        <v>3.5640676934247439</v>
+        <v>3.557100756136089</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>320.29342587000002</v>
+        <v>320.17731495999999</v>
       </c>
       <c r="C414" s="5">
-        <v>2.7091106600000217</v>
+        <v>2.6434270199999901</v>
       </c>
       <c r="D414" s="5">
-        <v>10.730625031371787</v>
+        <v>10.460175059503673</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>321.43322423000001</v>
+        <v>321.40640052999998</v>
       </c>
       <c r="C415" s="5">
-        <v>1.1397983599999861</v>
+        <v>1.2290855699999952</v>
       </c>
       <c r="D415" s="5">
-        <v>4.3549078658144724</v>
+        <v>4.7050320816631741</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>322.48327655999998</v>
+        <v>322.54481353</v>
       </c>
       <c r="C416" s="5">
-        <v>1.0500523299999713</v>
+        <v>1.1384130000000141</v>
       </c>
       <c r="D416" s="5">
-        <v>3.9913455799383435</v>
+        <v>4.3341546136539622</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>322.37136901999997</v>
+        <v>322.41417675000002</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.11190754000000425</v>
+        <v>-0.13063677999997481</v>
       </c>
       <c r="D417" s="5">
-        <v>-0.41562787888322905</v>
+        <v>-0.48494160179406443</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>323.59253522</v>
+        <v>323.64268282</v>
       </c>
       <c r="C418" s="5">
-        <v>1.2211662000000274</v>
+        <v>1.2285060699999804</v>
       </c>
       <c r="D418" s="5">
-        <v>4.6416000813875868</v>
+        <v>4.669452852743472</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>324.30652860999999</v>
+        <v>324.35714410000003</v>
       </c>
       <c r="C419" s="5">
-        <v>0.71399338999998463</v>
+        <v>0.71446128000002318</v>
       </c>
       <c r="D419" s="5">
-        <v>2.6801191152554749</v>
+        <v>2.6814762065249909</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>324.16325754000002</v>
+        <v>324.24963843</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.14327106999996886</v>
+        <v>-0.1075056700000232</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.52884584242262056</v>
+        <v>-0.39700649506011487</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>325.59891331</v>
+        <v>325.68386928000001</v>
       </c>
       <c r="C421" s="5">
-        <v>1.4356557699999826</v>
+        <v>1.4342308500000058</v>
       </c>
       <c r="D421" s="5">
-        <v>5.4459504118353319</v>
+        <v>5.4389282033317388</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>325.41486076000001</v>
+        <v>325.41831882999998</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.18405254999998988</v>
+        <v>-0.26555045000003474</v>
       </c>
       <c r="D422" s="5">
-        <v>-0.67622365612384217</v>
+        <v>-0.97405924991031956</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>324.36294250999998</v>
+        <v>324.29312478999998</v>
       </c>
       <c r="C423" s="5">
-        <v>-1.0519182500000284</v>
+        <v>-1.1251940399999967</v>
       </c>
       <c r="D423" s="5">
-        <v>-3.8108262925750647</v>
+        <v>-4.0712175501457892</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>325.95020835000003</v>
+        <v>325.85385380999998</v>
       </c>
       <c r="C424" s="5">
-        <v>1.5872658400000432</v>
+        <v>1.5607290199999966</v>
       </c>
       <c r="D424" s="5">
-        <v>6.0328359882289906</v>
+        <v>5.9306025323644596</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>325.98891921000001</v>
+        <v>325.92774379000002</v>
       </c>
       <c r="C425" s="5">
-        <v>3.8710859999980585E-2</v>
+        <v>7.3889980000046762E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>0.14260885807140244</v>
+        <v>0.27244926693157367</v>
       </c>
       <c r="E425" s="5">
-        <v>2.6464165884396706</v>
+        <v>2.6434519806547652</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>326.72357727000002</v>
+        <v>326.52355949000003</v>
       </c>
       <c r="C426" s="5">
-        <v>0.73465806000001521</v>
+        <v>0.59581570000000283</v>
       </c>
       <c r="D426" s="5">
-        <v>2.7381281748639408</v>
+        <v>2.2158637140608173</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>326.18239407999999</v>
+        <v>326.17980066000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.54118319000002657</v>
+        <v>-0.34375883000001295</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.9696651597625014</v>
+        <v>-1.2560514578384363</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>326.85180650000001</v>
+        <v>326.9175884</v>
       </c>
       <c r="C428" s="5">
-        <v>0.66941242000001466</v>
+        <v>0.73778773999998748</v>
       </c>
       <c r="D428" s="5">
-        <v>2.4907057724818937</v>
+        <v>2.7483089747426526</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>326.70548348</v>
+        <v>326.77195246999997</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.14632302000001118</v>
+        <v>-0.14563593000002584</v>
       </c>
       <c r="D429" s="5">
-        <v>-0.53588792242529326</v>
+        <v>-0.53327065072787949</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>326.10692003000003</v>
+        <v>326.17743191</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.59856344999997191</v>
+        <v>-0.5945205599999781</v>
       </c>
       <c r="D430" s="5">
-        <v>-2.176524038004668</v>
+        <v>-2.1615345439327971</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>326.21363893</v>
+        <v>326.28103227999998</v>
       </c>
       <c r="C431" s="5">
-        <v>0.10671889999997575</v>
+        <v>0.10360036999998101</v>
       </c>
       <c r="D431" s="5">
-        <v>0.39340909819265413</v>
+        <v>0.38181013864628799</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>325.84607140000003</v>
+        <v>325.94905104999998</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.36756752999997389</v>
+        <v>-0.33198122999999669</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.3437751924616159</v>
+        <v>-1.2141547496093752</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>326.28446688000002</v>
+        <v>326.38141710000002</v>
       </c>
       <c r="C433" s="5">
-        <v>0.43839547999999695</v>
+        <v>0.43236605000004147</v>
       </c>
       <c r="D433" s="5">
-        <v>1.6264885382853089</v>
+        <v>1.603444832685641</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>326.33317863000002</v>
+        <v>326.34459291000002</v>
       </c>
       <c r="C434" s="5">
-        <v>4.8711749999995391E-2</v>
+        <v>-3.6824190000004364E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>0.17929790392112732</v>
+        <v>-0.13530677573385663</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>326.58117919</v>
+        <v>326.87334227000002</v>
       </c>
       <c r="C435" s="5">
-        <v>0.24800055999997994</v>
+        <v>0.52874936000000616</v>
       </c>
       <c r="D435" s="5">
-        <v>0.91577490542396056</v>
+        <v>1.9616811269349332</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>326.64595658000002</v>
+        <v>327.02620123000003</v>
       </c>
       <c r="C436" s="5">
-        <v>6.4777390000017476E-2</v>
+        <v>0.15285896000000321</v>
       </c>
       <c r="D436" s="5">
-        <v>0.23827988199351946</v>
+        <v>0.56261325626760783</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>327.59680781999998</v>
+        <v>328.00198266000001</v>
       </c>
       <c r="C437" s="5">
-        <v>0.95085123999996313</v>
+        <v>0.97578142999998363</v>
       </c>
       <c r="D437" s="5">
-        <v>3.5496167110324439</v>
+        <v>3.6399110510762833</v>
       </c>
       <c r="E437" s="5">
-        <v>0.49323413013440121</v>
+        <v>0.63641064914572443</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>328.75594453000002</v>
+        <v>326.83364323000001</v>
       </c>
       <c r="C438" s="5">
-        <v>1.1591367100000411</v>
+        <v>-1.1683394300000032</v>
       </c>
       <c r="D438" s="5">
-        <v>4.3295750219552787</v>
+        <v>-4.1916337993687103</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>328.54123721000002</v>
+        <v>325.66613813999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.21470732000000226</v>
+        <v>-1.1675050900000201</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.78089940718768514</v>
+        <v>-4.2033793006145963</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>329.80617938</v>
+        <v>325.76822900000002</v>
       </c>
       <c r="C440" s="5">
-        <v>1.2649421699999834</v>
+        <v>0.10209086000003254</v>
       </c>
       <c r="D440" s="5">
-        <v>4.7193174504287727</v>
+        <v>0.3768291000317836</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>329.78069400999999</v>
+        <v>325.68669322</v>
       </c>
       <c r="C441" s="5">
-        <v>-2.5485370000012608E-2</v>
+        <v>-8.1535780000024261E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>-9.2689135446599735E-2</v>
+        <v>-0.29993213196107815</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>330.08353690000001</v>
+        <v>326.02488840000001</v>
       </c>
       <c r="C442" s="5">
-        <v>0.30284289000002218</v>
+        <v>0.33819518000001381</v>
       </c>
       <c r="D442" s="5">
-        <v>1.1075620887956106</v>
+        <v>1.2532291952396246</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>331.16193246</v>
+        <v>327.15821104999998</v>
       </c>
       <c r="C443" s="5">
-        <v>1.0783955599999899</v>
+        <v>1.1333226499999682</v>
       </c>
       <c r="D443" s="5">
-        <v>3.9916641572342648</v>
+        <v>4.2521062092271356</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>331.27175118000002</v>
+        <v>327.26847498000001</v>
       </c>
       <c r="C444" s="5">
-        <v>0.10981872000002113</v>
+        <v>0.11026393000003054</v>
       </c>
       <c r="D444" s="5">
-        <v>0.398666252586799</v>
+        <v>0.40519315166605008</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>326.46698024</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.80149474000000964</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-2.8995880400716434</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>