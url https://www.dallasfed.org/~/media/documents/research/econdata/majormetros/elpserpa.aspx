--- v10 (2026-09-29)
+++ v11 (2026-11-08)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{05DC72C6-813C-4CC7-A495-DE22A837872B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{709343DB-4C18-4D7F-B565-7478D46DD364}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D314A0D4-3AE5-48FA-9268-DC821A16E9E2}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DEAE5E41-1375-444F-94BB-84FDE205BB64}"/>
   </bookViews>
   <sheets>
     <sheet name="elpserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3CD2BD3-7159-4CD9-8D22-04BF75689081}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0828870F-E582-4E75-A9E5-DC69AB74704D}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>1.1333226499999682</v>
       </c>
       <c r="D443" s="5">
         <v>4.2521062092271356</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>327.26847498000001</v>
       </c>
       <c r="C444" s="5">
         <v>0.11026393000003054</v>
       </c>
       <c r="D444" s="5">
         <v>0.40519315166605008</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>326.46698024</v>
+        <v>326.57693726999997</v>
       </c>
       <c r="C445" s="5">
-        <v>-0.80149474000000964</v>
+        <v>-0.69153771000003417</v>
       </c>
       <c r="D445" s="5">
-        <v>-2.8995880400716434</v>
+        <v>-2.5064086687856535</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>326.25358569000002</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-0.3233515799999509</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-1.1816995233017269</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>