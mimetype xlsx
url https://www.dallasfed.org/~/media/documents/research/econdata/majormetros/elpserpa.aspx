--- v3 (2026-02-15)
+++ v4 (2026-04-20)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{339D050F-D6A6-4103-AB79-8DB3871BD1FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4E63B544-ED6D-4675-928F-9BF12AAAEAE8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4C27AD37-2DE6-4E84-AC24-BF770DE5C31A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EF47EBDC-DD77-4A4D-B7AE-C0E342CFEC68}"/>
   </bookViews>
   <sheets>
     <sheet name="elpserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Services Providing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6AD8EA32-55D7-48C1-BE11-A1DECE371042}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E7BCC6DB-450F-4CB1-85D3-F99D484625A5}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>158.63261262</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>158.61670605</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>159.02635251000001</v>
+        <v>159.00193625</v>
       </c>
       <c r="C7" s="5">
-        <v>0.3937398900000062</v>
+        <v>0.38523019999999519</v>
       </c>
       <c r="D7" s="5">
-        <v>3.019503256823719</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2.9536705036777189</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>159.14018469999999</v>
+        <v>159.19871828000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.11383218999998235</v>
+        <v>0.19678203000000849</v>
       </c>
       <c r="D8" s="5">
-        <v>0.86235829171454892</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.4952801721633824</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>159.30625297</v>
+        <v>159.40924498999999</v>
       </c>
       <c r="C9" s="5">
-        <v>0.1660682700000109</v>
+        <v>0.21052670999998213</v>
       </c>
       <c r="D9" s="5">
-        <v>1.2594535996213851</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.5984905045877573</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>160.74617910000001</v>
+        <v>160.84354403</v>
       </c>
       <c r="C10" s="5">
-        <v>1.4399261300000035</v>
+        <v>1.4342990400000133</v>
       </c>
       <c r="D10" s="5">
-        <v>11.402267544053512</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>11.347776085985274</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>161.20614954999999</v>
+        <v>161.33648786000001</v>
       </c>
       <c r="C11" s="5">
-        <v>0.45997044999998593</v>
+        <v>0.49294383000000153</v>
       </c>
       <c r="D11" s="5">
-        <v>3.4883242811714288</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3.7403184881210194</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>160.84603851</v>
+        <v>160.94870395000001</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.3601110399999925</v>
+        <v>-0.38778390999999601</v>
       </c>
       <c r="D12" s="5">
-        <v>-2.6479344010168271</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-2.8464613244474357</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>159.82390556999999</v>
+        <v>159.95039548</v>
       </c>
       <c r="C13" s="5">
-        <v>-1.0221329400000059</v>
+        <v>-0.99830847000001199</v>
       </c>
       <c r="D13" s="5">
-        <v>-7.3647151917447973</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-7.1944364140146373</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>160.24570541</v>
+        <v>160.34194059000001</v>
       </c>
       <c r="C14" s="5">
-        <v>0.42179984000000559</v>
+        <v>0.3915451100000098</v>
       </c>
       <c r="D14" s="5">
-        <v>3.2133610389434963</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2.977372654478283</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>160.65317116</v>
+        <v>160.77609577000001</v>
       </c>
       <c r="C15" s="5">
-        <v>0.40746575000000007</v>
+        <v>0.43415518000000475</v>
       </c>
       <c r="D15" s="5">
-        <v>3.0943441436878105</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3.2980474736701071</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>161.14206791000001</v>
+        <v>161.35289517000001</v>
       </c>
       <c r="C16" s="5">
-        <v>0.48889675000000921</v>
+        <v>0.57679939999999874</v>
       </c>
       <c r="D16" s="5">
-        <v>3.7135643161408716</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3910847244649887</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>160.88997423999999</v>
+        <v>161.07800248000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.25209367000002203</v>
+        <v>-0.27489269000000149</v>
       </c>
       <c r="D17" s="5">
-        <v>-1.8612335394227686</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0253603298325595</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>161.64322616999999</v>
+        <v>161.82543631999999</v>
       </c>
       <c r="C18" s="5">
-        <v>0.75325193000000468</v>
+        <v>0.74743383999998514</v>
       </c>
       <c r="D18" s="5">
-        <v>5.7650870906122087</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.712566347895498</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>160.81775619999999</v>
+        <v>160.9966014</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.82546997000000033</v>
+        <v>-0.82883491999999137</v>
       </c>
       <c r="D19" s="5">
-        <v>-5.9588647683105904</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9759271868843999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>161.58596829000001</v>
+        <v>161.74891043</v>
       </c>
       <c r="C20" s="5">
-        <v>0.76821209000002</v>
+        <v>0.75230902999999216</v>
       </c>
       <c r="D20" s="5">
-        <v>5.8853217086437093</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7537721053471325</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>161.97458595000001</v>
+        <v>162.07734826000001</v>
       </c>
       <c r="C21" s="5">
-        <v>0.3886176599999942</v>
+        <v>0.32843783000001281</v>
       </c>
       <c r="D21" s="5">
-        <v>2.9245082337184369</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4640469399560327</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>162.27710356</v>
+        <v>162.36832290999999</v>
       </c>
       <c r="C22" s="5">
-        <v>0.30251760999999533</v>
+        <v>0.29097464999998124</v>
       </c>
       <c r="D22" s="5">
-        <v>2.2643891622185608</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1757390464697712</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>162.95581045</v>
+        <v>163.08573931000001</v>
       </c>
       <c r="C23" s="5">
-        <v>0.67870689000000084</v>
+        <v>0.71741640000001894</v>
       </c>
       <c r="D23" s="5">
-        <v>5.1359483600667</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4329071934621664</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>162.52565425</v>
+        <v>162.73110989</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.43015619999999899</v>
+        <v>-0.35462942000000908</v>
       </c>
       <c r="D24" s="5">
-        <v>-3.1220658542107427</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5784135931825269</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>163.35887617</v>
+        <v>163.58267695000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.83322191999999973</v>
+        <v>0.85156706000000781</v>
       </c>
       <c r="D25" s="5">
-        <v>6.3285198977586443</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4634885991210922</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>162.97294324000001</v>
+        <v>163.1745253</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.38593292999999562</v>
+        <v>-0.40815165000000775</v>
       </c>
       <c r="D26" s="5">
-        <v>-2.7984339919989165</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9533464752017236</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>163.38263187000001</v>
+        <v>163.60261818000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.40968863000000511</v>
+        <v>0.42809288000000834</v>
       </c>
       <c r="D27" s="5">
-        <v>3.0586729577384286</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1940599299772332</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>163.33505840000001</v>
+        <v>163.54865627999999</v>
       </c>
       <c r="C28" s="5">
-        <v>-4.7573470000003226E-2</v>
+        <v>-5.3961900000018659E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>-0.34885487184362907</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.39508498981347673</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>164.68397236000001</v>
+        <v>164.87067923000001</v>
       </c>
       <c r="C29" s="5">
-        <v>1.3489139600000044</v>
+        <v>1.3220229500000187</v>
       </c>
       <c r="D29" s="5">
-        <v>10.373055046132285</v>
+        <v>10.143116842933342</v>
       </c>
       <c r="E29" s="5">
-        <v>2.3581320948815154</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3545590903828684</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>164.99030324</v>
+        <v>165.1733084</v>
       </c>
       <c r="C30" s="5">
-        <v>0.3063308799999902</v>
+        <v>0.30262916999998879</v>
       </c>
       <c r="D30" s="5">
-        <v>2.2551145322162292</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2250395321333993</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>165.44862241999999</v>
+        <v>165.72410517</v>
       </c>
       <c r="C31" s="5">
-        <v>0.4583191799999895</v>
+        <v>0.55079677000000515</v>
       </c>
       <c r="D31" s="5">
-        <v>3.3848296025855706</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0758052486166596</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>166.29890535999999</v>
+        <v>166.57075712</v>
       </c>
       <c r="C32" s="5">
-        <v>0.8502829399999996</v>
+        <v>0.84665194999999471</v>
       </c>
       <c r="D32" s="5">
-        <v>6.3444480113251656</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3057912914803671</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>165.93378659000001</v>
+        <v>166.23798815000001</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.36511876999998094</v>
+        <v>-0.33276896999998939</v>
       </c>
       <c r="D33" s="5">
-        <v>-2.6030852994670561</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3711497732559983</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>165.72670542</v>
+        <v>166.01187744000001</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.20708117000000925</v>
+        <v>-0.22611071000000038</v>
       </c>
       <c r="D34" s="5">
-        <v>-1.4873331883291874</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6200401441549106</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>166.59559626000001</v>
+        <v>166.92542943000001</v>
       </c>
       <c r="C35" s="5">
-        <v>0.86889084000000594</v>
+        <v>0.91355199000000198</v>
       </c>
       <c r="D35" s="5">
-        <v>6.4761267009845414</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.807092585968344</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>167.24193363000001</v>
+        <v>167.54800664000001</v>
       </c>
       <c r="C36" s="5">
-        <v>0.64633736999999769</v>
+        <v>0.62257721000000288</v>
       </c>
       <c r="D36" s="5">
-        <v>4.7562529112993301</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5685672404901956</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>166.34912887999999</v>
+        <v>166.67036565000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.89280475000001047</v>
+        <v>-0.87764099000000328</v>
       </c>
       <c r="D37" s="5">
-        <v>-6.2212997291626877</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.1078087203388591</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>167.00920042999999</v>
+        <v>167.31780319000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.66007154999999784</v>
+        <v>0.64743753999999853</v>
       </c>
       <c r="D38" s="5">
-        <v>4.866890472508012</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7623393792814106</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>170.07037955999999</v>
+        <v>170.38591534</v>
       </c>
       <c r="C39" s="5">
-        <v>3.0611791299999993</v>
+        <v>3.0681121499999904</v>
       </c>
       <c r="D39" s="5">
-        <v>24.353899884864759</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.365080202328325</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>169.76241737999999</v>
+        <v>170.08135430999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.30796218000000408</v>
+        <v>-0.30456103000000212</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.1514399810360296</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.124010916842145</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>169.41398763999999</v>
+        <v>169.79590327</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.34842974000000027</v>
+        <v>-0.2854510399999981</v>
       </c>
       <c r="D41" s="5">
-        <v>-2.435332488761266</v>
+        <v>-1.9954977111979466</v>
       </c>
       <c r="E41" s="5">
-        <v>2.8721770626592313</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.987325619693193</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>169.99902114</v>
+        <v>170.38017246000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.58503350000000864</v>
+        <v>0.58426919000001476</v>
       </c>
       <c r="D42" s="5">
-        <v>4.2235517974158032</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2082614134714591</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>171.27671434999999</v>
+        <v>171.64753679</v>
       </c>
       <c r="C43" s="5">
-        <v>1.2776932099999954</v>
+        <v>1.2673643299999924</v>
       </c>
       <c r="D43" s="5">
-        <v>9.4013873936537262</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3005290434593935</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>170.76369808000001</v>
+        <v>171.14557593000001</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.51301626999998007</v>
+        <v>-0.50196085999999696</v>
       </c>
       <c r="D44" s="5">
-        <v>-3.5356730765917277</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4533474728840052</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>171.64406739</v>
+        <v>172.04787189999999</v>
       </c>
       <c r="C45" s="5">
-        <v>0.88036930999999186</v>
+        <v>0.90229596999998307</v>
       </c>
       <c r="D45" s="5">
-        <v>6.3650506578431854</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.513225048465876</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>171.7876009</v>
+        <v>172.16413763</v>
       </c>
       <c r="C46" s="5">
-        <v>0.14353350999999748</v>
+        <v>0.11626573000000917</v>
       </c>
       <c r="D46" s="5">
-        <v>1.0081012588865734</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.8139513916083807</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>171.97773726</v>
+        <v>172.40473517000001</v>
       </c>
       <c r="C47" s="5">
-        <v>0.19013635999999678</v>
+        <v>0.24059754000001021</v>
       </c>
       <c r="D47" s="5">
-        <v>1.3362879779467818</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6899370356018295</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>172.98983147000001</v>
+        <v>173.40051514999999</v>
       </c>
       <c r="C48" s="5">
-        <v>1.012094210000015</v>
+        <v>0.99577997999998047</v>
       </c>
       <c r="D48" s="5">
-        <v>7.2951620829808883</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1554646032745417</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>172.5517643</v>
+        <v>172.97232556</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.43806717000001072</v>
+        <v>-0.42818958999998813</v>
       </c>
       <c r="D49" s="5">
-        <v>-2.9968262971445947</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9233250699644109</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>173.15442956000001</v>
+        <v>173.56692261000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.60266526000000908</v>
+        <v>0.5945970500000044</v>
       </c>
       <c r="D50" s="5">
-        <v>4.272652426407908</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2039225697205085</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>172.81885865000001</v>
+        <v>173.23133356</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.33557091000000128</v>
+        <v>-0.33558905000001005</v>
       </c>
       <c r="D51" s="5">
-        <v>-2.3009547593401125</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2956671823615049</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>172.99219113999999</v>
+        <v>173.41705808</v>
       </c>
       <c r="C52" s="5">
-        <v>0.17333248999997863</v>
+        <v>0.18572452000000794</v>
       </c>
       <c r="D52" s="5">
-        <v>1.2102280318012637</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2941556857693159</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>173.12059489000001</v>
+        <v>173.59676148</v>
       </c>
       <c r="C53" s="5">
-        <v>0.12840375000001814</v>
+        <v>0.17970339999999396</v>
       </c>
       <c r="D53" s="5">
-        <v>0.89434725393156</v>
+        <v>1.2506115252385541</v>
       </c>
       <c r="E53" s="5">
-        <v>2.1878991821362881</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2384864044429298</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>173.67699718</v>
+        <v>174.15325415999999</v>
       </c>
       <c r="C54" s="5">
-        <v>0.55640228999999408</v>
+        <v>0.55649267999999097</v>
       </c>
       <c r="D54" s="5">
-        <v>3.9256599292560646</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9153487490258376</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>174.09839830999999</v>
+        <v>174.56834499000001</v>
       </c>
       <c r="C55" s="5">
-        <v>0.42140112999999246</v>
+        <v>0.41509083000002533</v>
       </c>
       <c r="D55" s="5">
-        <v>2.9507909586600434</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.897970166895214</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>175.57888976000001</v>
+        <v>176.07129223000001</v>
       </c>
       <c r="C56" s="5">
-        <v>1.4804914500000166</v>
+        <v>1.5029472399999975</v>
       </c>
       <c r="D56" s="5">
-        <v>10.695578498204416</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.834938554982653</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>175.52832233000001</v>
+        <v>176.03358954999999</v>
       </c>
       <c r="C57" s="5">
-        <v>-5.0567430000000968E-2</v>
+        <v>-3.7702680000023747E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>-0.34505793025234599</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.25665722715738637</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>175.81247019</v>
+        <v>176.38734586000001</v>
       </c>
       <c r="C58" s="5">
-        <v>0.28414785999999026</v>
+        <v>0.35375631000002272</v>
       </c>
       <c r="D58" s="5">
-        <v>1.9599672316275241</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4383478883041043</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>177.28395928</v>
+        <v>177.80936351</v>
       </c>
       <c r="C59" s="5">
-        <v>1.4714890900000057</v>
+        <v>1.4220176499999866</v>
       </c>
       <c r="D59" s="5">
-        <v>10.519063581178356</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.114985009020373</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>178.16117446000001</v>
+        <v>178.67359626999999</v>
       </c>
       <c r="C60" s="5">
-        <v>0.87721518000000742</v>
+        <v>0.86423275999999305</v>
       </c>
       <c r="D60" s="5">
-        <v>6.101981961153502</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9910067642708675</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>177.73021181999999</v>
+        <v>178.25050073</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.43096264000001838</v>
+        <v>-0.42309553999999139</v>
       </c>
       <c r="D61" s="5">
-        <v>-2.8644288110633354</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.804858438605462</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>177.79581825</v>
+        <v>178.41086471</v>
       </c>
       <c r="C62" s="5">
-        <v>6.5606430000002547E-2</v>
+        <v>0.16036397999999963</v>
       </c>
       <c r="D62" s="5">
-        <v>0.44386234817670456</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0849441294046747</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>180.02095851999999</v>
+        <v>180.63042519999999</v>
       </c>
       <c r="C63" s="5">
-        <v>2.2251402699999971</v>
+        <v>2.2195604899999921</v>
       </c>
       <c r="D63" s="5">
-        <v>16.096287239724894</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.993932754712281</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>180.44854341000001</v>
+        <v>181.07340432999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.42758489000001987</v>
+        <v>0.44297912999999767</v>
       </c>
       <c r="D64" s="5">
-        <v>2.8877646797116796</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9829077763480649</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>179.67484673999999</v>
+        <v>180.24419044999999</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.77369667000002096</v>
+        <v>-0.82921387999999752</v>
       </c>
       <c r="D65" s="5">
-        <v>-5.0255411170757487</v>
+        <v>-5.3590030706663017</v>
       </c>
       <c r="E65" s="5">
-        <v>3.7859457762171589</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8292355878803974</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>180.61560188000001</v>
+        <v>181.18505542</v>
       </c>
       <c r="C66" s="5">
-        <v>0.94075514000002158</v>
+        <v>0.94086497000000691</v>
       </c>
       <c r="D66" s="5">
-        <v>6.4671810324776091</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4469372928868784</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>180.55936948999999</v>
+        <v>181.12641532999999</v>
       </c>
       <c r="C67" s="5">
-        <v>-5.623239000001945E-2</v>
+        <v>-5.8640090000011469E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-0.37296578650485301</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.38768640895980866</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>180.31400844000001</v>
+        <v>180.91853330000001</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.24536104999998543</v>
+        <v>-0.20788202999997907</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.6185403638501294</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3686007689235002</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>179.80836296999999</v>
+        <v>180.42381186</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.5056454700000188</v>
+        <v>-0.4947214400000064</v>
       </c>
       <c r="D69" s="5">
-        <v>-3.3136803309607887</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2324937850743529</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>180.41474378000001</v>
+        <v>180.98773416</v>
       </c>
       <c r="C70" s="5">
-        <v>0.60638081000001876</v>
+        <v>0.56392230000000154</v>
       </c>
       <c r="D70" s="5">
-        <v>4.1227585505366093</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.815803044383137</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>180.53029273000001</v>
+        <v>181.14948720000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.11554895000000442</v>
+        <v>0.16175304000000779</v>
       </c>
       <c r="D71" s="5">
-        <v>0.77126853999411882</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0777559581504503</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>180.67979152000001</v>
+        <v>181.39372311</v>
       </c>
       <c r="C72" s="5">
-        <v>0.14949878999999555</v>
+        <v>0.24423590999998623</v>
       </c>
       <c r="D72" s="5">
-        <v>0.99826956265838263</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6299589060899899</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>181.27943922</v>
+        <v>182.00154896999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.59964769999999135</v>
+        <v>0.60782585999999128</v>
       </c>
       <c r="D73" s="5">
-        <v>4.05611790547451</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0959786451646885</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>181.24126584000001</v>
+        <v>181.95840188</v>
       </c>
       <c r="C74" s="5">
-        <v>-3.8173379999989265E-2</v>
+        <v>-4.314708999999084E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-0.25240060099569472</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.28411324534367566</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>181.30975058999999</v>
+        <v>182.01393587999999</v>
       </c>
       <c r="C75" s="5">
-        <v>6.8484749999981887E-2</v>
+        <v>5.5533999999994421E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>0.45438167576201671</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.36685735329891056</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>181.03493123999999</v>
+        <v>181.75163405999999</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.27481935000000135</v>
+        <v>-0.26230182000000468</v>
       </c>
       <c r="D76" s="5">
-        <v>-1.8038069785547339</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7156889263495345</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>181.67175111</v>
+        <v>182.33428592999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.63681987000001072</v>
+        <v>0.58265187000000651</v>
       </c>
       <c r="D77" s="5">
-        <v>4.3038288501310085</v>
+        <v>3.9154678732228998</v>
       </c>
       <c r="E77" s="5">
-        <v>1.1113989555197268</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1595910385693076</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>181.25226190999999</v>
+        <v>182.02287016</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.41948920000001522</v>
+        <v>-0.31141576999999643</v>
       </c>
       <c r="D78" s="5">
-        <v>-2.7359404231880768</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.030382981122647</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>181.22370022999999</v>
+        <v>181.99245182999999</v>
       </c>
       <c r="C79" s="5">
-        <v>-2.8561679999995704E-2</v>
+        <v>-3.041833000000338E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-0.18893185852207894</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.2003510050362256</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>182.27502226999999</v>
+        <v>183.09021575</v>
       </c>
       <c r="C80" s="5">
-        <v>1.0513220400000023</v>
+        <v>1.0977639200000056</v>
       </c>
       <c r="D80" s="5">
-        <v>7.187957771820952</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4833332698891919</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>182.50026718999999</v>
+        <v>183.33984636</v>
       </c>
       <c r="C81" s="5">
-        <v>0.22524491999999441</v>
+        <v>0.24963060999999698</v>
       </c>
       <c r="D81" s="5">
-        <v>1.4930107451435637</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.64844039296137</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>182.97709687</v>
+        <v>183.75091302999999</v>
       </c>
       <c r="C82" s="5">
-        <v>0.47682968000000869</v>
+        <v>0.41106666999999675</v>
       </c>
       <c r="D82" s="5">
-        <v>3.180763614758142</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.72395018731455</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>182.47584556000001</v>
+        <v>183.29022384999999</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.50125130999998646</v>
+        <v>-0.46068918000000281</v>
       </c>
       <c r="D83" s="5">
-        <v>-3.2382255277810912</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9674262650233763</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>183.25022229000001</v>
+        <v>184.03724948999999</v>
       </c>
       <c r="C84" s="5">
-        <v>0.77437673000000018</v>
+        <v>0.74702564000000393</v>
       </c>
       <c r="D84" s="5">
-        <v>5.2130242903086543</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0019072980050261</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>183.85336267</v>
+        <v>184.6785892</v>
       </c>
       <c r="C85" s="5">
-        <v>0.60314037999998504</v>
+        <v>0.64133971000001111</v>
       </c>
       <c r="D85" s="5">
-        <v>4.0219063291305535</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2628930508313179</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>183.54474886</v>
+        <v>184.37056716999999</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.3086138099999971</v>
+        <v>-0.30802203000001782</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.9958111933853218</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9831995995369667</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>186.12161817</v>
+        <v>186.92134483999999</v>
       </c>
       <c r="C87" s="5">
-        <v>2.5768693100000064</v>
+        <v>2.5507776700000022</v>
       </c>
       <c r="D87" s="5">
-        <v>18.211102561415803</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.925482936331115</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>186.39549181000001</v>
+        <v>187.20771543999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.27387364000000503</v>
+        <v>0.28637059999999792</v>
       </c>
       <c r="D88" s="5">
-        <v>1.7801330767616141</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8540160886282742</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>186.56847456</v>
+        <v>187.43389497999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.17298274999998853</v>
+        <v>0.22617954000000395</v>
       </c>
       <c r="D89" s="5">
-        <v>1.1193517320443158</v>
+        <v>1.4594819172102591</v>
       </c>
       <c r="E89" s="5">
-        <v>2.6953686635821983</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7968459272425639</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>186.43551428000001</v>
+        <v>187.31356152000001</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.13296027999999183</v>
+        <v>-0.12033345999998346</v>
       </c>
       <c r="D90" s="5">
-        <v>-0.85185040864039774</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.76769124840495584</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>186.68755601000001</v>
+        <v>187.55867358</v>
       </c>
       <c r="C91" s="5">
-        <v>0.25204173000000196</v>
+        <v>0.24511205999999675</v>
       </c>
       <c r="D91" s="5">
-        <v>1.6343940186936745</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5816294814929854</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>187.26222164000001</v>
+        <v>188.18808149</v>
       </c>
       <c r="C92" s="5">
-        <v>0.57466562999999837</v>
+        <v>0.62940790999999763</v>
       </c>
       <c r="D92" s="5">
-        <v>3.7570497817613013</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1021130414302887</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>188.13746416999999</v>
+        <v>189.08994508000001</v>
       </c>
       <c r="C93" s="5">
-        <v>0.87524252999997998</v>
+        <v>0.90186359000000493</v>
       </c>
       <c r="D93" s="5">
-        <v>5.755113345402485</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9048503443078992</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>188.64289957</v>
+        <v>189.50828933</v>
       </c>
       <c r="C94" s="5">
-        <v>0.5054354000000103</v>
+        <v>0.41834424999998987</v>
       </c>
       <c r="D94" s="5">
-        <v>3.271890166249003</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6874353050532429</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>189.7610488</v>
+        <v>190.65859545000001</v>
       </c>
       <c r="C95" s="5">
-        <v>1.1181492300000002</v>
+        <v>1.1503061200000104</v>
       </c>
       <c r="D95" s="5">
-        <v>7.3493219688902656</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5321022232827994</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>190.81301495</v>
+        <v>191.61995469999999</v>
       </c>
       <c r="C96" s="5">
-        <v>1.0519661499999984</v>
+        <v>0.96135924999998679</v>
       </c>
       <c r="D96" s="5">
-        <v>6.8589887587156007</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2214256609202767</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>190.82103832999999</v>
+        <v>191.78274010999999</v>
       </c>
       <c r="C97" s="5">
-        <v>8.0233799999973598E-3</v>
+        <v>0.16278540999999791</v>
       </c>
       <c r="D97" s="5">
-        <v>5.0469738440206413E-2</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0242033229534764</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>192.33910341999999</v>
+        <v>193.40109261000001</v>
       </c>
       <c r="C98" s="5">
-        <v>1.5180650899999932</v>
+        <v>1.6183525000000145</v>
       </c>
       <c r="D98" s="5">
-        <v>9.9755116273933631</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.609606460769117</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>191.60845918000001</v>
+        <v>192.60666046</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.7306442399999753</v>
+        <v>-0.79443215000000578</v>
       </c>
       <c r="D99" s="5">
-        <v>-4.4644309287165225</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.819378702377608</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>192.27099010000001</v>
+        <v>193.29135507999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.66253091999999469</v>
+        <v>0.68469461999998771</v>
       </c>
       <c r="D100" s="5">
-        <v>4.2291054383100102</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3502644377721333</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>192.53013684000001</v>
+        <v>193.49960107999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.25914674000000559</v>
+        <v>0.2082460000000026</v>
       </c>
       <c r="D101" s="5">
-        <v>1.6294280567624719</v>
+        <v>1.3005304408316043</v>
       </c>
       <c r="E101" s="5">
-        <v>3.1954285385351833</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2361842027810672</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>192.76123251000001</v>
+        <v>193.76063626999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.23109567000000197</v>
+        <v>0.26103519000000119</v>
       </c>
       <c r="D102" s="5">
-        <v>1.4499179318016253</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6308914717660938</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>193.17140151999999</v>
+        <v>194.15824291000001</v>
       </c>
       <c r="C103" s="5">
-        <v>0.41016900999997574</v>
+        <v>0.39760664000002066</v>
       </c>
       <c r="D103" s="5">
-        <v>2.5835289769207348</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4904437835719939</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>193.57163621999999</v>
+        <v>194.60752613</v>
       </c>
       <c r="C104" s="5">
-        <v>0.40023469999999861</v>
+        <v>0.44928321999998388</v>
       </c>
       <c r="D104" s="5">
-        <v>2.5148271263761846</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8124209805997058</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>194.36926002999999</v>
+        <v>195.41979401</v>
       </c>
       <c r="C105" s="5">
-        <v>0.7976238100000046</v>
+        <v>0.81226788000000738</v>
       </c>
       <c r="D105" s="5">
-        <v>5.0582887914638608</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.125247497354346</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>194.92468866999999</v>
+        <v>195.86235649</v>
       </c>
       <c r="C106" s="5">
-        <v>0.55542864000000236</v>
+        <v>0.44256247999999232</v>
       </c>
       <c r="D106" s="5">
-        <v>3.48352537528549</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7517175993816201</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>195.58132900999999</v>
+        <v>196.53232023999999</v>
       </c>
       <c r="C107" s="5">
-        <v>0.6566403399999956</v>
+        <v>0.66996374999999375</v>
       </c>
       <c r="D107" s="5">
-        <v>4.1181694507107292</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1828113899853525</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>195.76227885</v>
+        <v>196.52383506000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.18094984000001091</v>
+        <v>-8.485179999979664E-3</v>
       </c>
       <c r="D108" s="5">
-        <v>1.1158945955685118</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.1797070682024771E-2</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>196.13947626000001</v>
+        <v>197.27645064000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.37719741000000795</v>
+        <v>0.75261557999999695</v>
       </c>
       <c r="D109" s="5">
-        <v>2.3368375413964415</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6936111631299182</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>195.49355702</v>
+        <v>196.60107855000001</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.645919240000012</v>
+        <v>-0.67537208999999621</v>
       </c>
       <c r="D110" s="5">
-        <v>-3.8809988763522929</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0316991682364689</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>196.76215858</v>
+        <v>197.91143116000001</v>
       </c>
       <c r="C111" s="5">
-        <v>1.2686015600000076</v>
+        <v>1.3103526099999954</v>
       </c>
       <c r="D111" s="5">
-        <v>8.0710959446147932</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2978412118648315</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>197.49671126999999</v>
+        <v>198.62394624000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.7345526899999868</v>
+        <v>0.71251508000000285</v>
       </c>
       <c r="D112" s="5">
-        <v>4.5729783367127075</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4067848041377422</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>197.17824010999999</v>
+        <v>198.27410255999999</v>
       </c>
       <c r="C113" s="5">
-        <v>-0.31847116000000142</v>
+        <v>-0.34984368000002064</v>
       </c>
       <c r="D113" s="5">
-        <v>-1.9179769159321958</v>
+        <v>-2.0932487528874777</v>
       </c>
       <c r="E113" s="5">
-        <v>2.414221142876305</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4674477122182958</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>198.03535282000001</v>
+        <v>199.16772950999999</v>
       </c>
       <c r="C114" s="5">
-        <v>0.85711271000002398</v>
+        <v>0.89362694999999803</v>
       </c>
       <c r="D114" s="5">
-        <v>5.3428065517239665</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.544536235074693</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>199.06600599999999</v>
+        <v>200.17452664999999</v>
       </c>
       <c r="C115" s="5">
-        <v>1.0306531799999732</v>
+        <v>1.0067971400000033</v>
       </c>
       <c r="D115" s="5">
-        <v>6.4271711015058797</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2375514785526054</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>198.42227149000001</v>
+        <v>199.56593555000001</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.64373450999997317</v>
+        <v>-0.60859109999998395</v>
       </c>
       <c r="D116" s="5">
-        <v>-3.8122494427275888</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5879702745111985</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>199.64548837999999</v>
+        <v>200.87388834000001</v>
       </c>
       <c r="C117" s="5">
-        <v>1.2232168899999749</v>
+        <v>1.3079527900000016</v>
       </c>
       <c r="D117" s="5">
-        <v>7.6537097840452262</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1545731340764824</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>199.74228188000001</v>
+        <v>200.83181314999999</v>
       </c>
       <c r="C118" s="5">
-        <v>9.6793500000018184E-2</v>
+        <v>-4.2075190000019802E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>0.58334614739321555</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.25106350333194971</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>200.82647926999999</v>
+        <v>201.88872182</v>
       </c>
       <c r="C119" s="5">
-        <v>1.0841973899999857</v>
+        <v>1.0569086700000128</v>
       </c>
       <c r="D119" s="5">
-        <v>6.7115950406717362</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5012221713725449</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>201.33886329000001</v>
+        <v>202.09180917</v>
       </c>
       <c r="C120" s="5">
-        <v>0.51238402000001315</v>
+        <v>0.20308735000000411</v>
       </c>
       <c r="D120" s="5">
-        <v>3.1049825029223266</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2138255351566096</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>201.34765920000001</v>
+        <v>202.82712530000001</v>
       </c>
       <c r="C121" s="5">
-        <v>8.7959100000034596E-3</v>
+        <v>0.73531613000000107</v>
       </c>
       <c r="D121" s="5">
-        <v>5.2437112060821356E-2</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4546751543089291</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>201.57359221999999</v>
+        <v>202.95868895000001</v>
       </c>
       <c r="C122" s="5">
-        <v>0.22593301999998516</v>
+        <v>0.13156365000000392</v>
       </c>
       <c r="D122" s="5">
-        <v>1.354866173841085</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.78116195983295444</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>202.84500363000001</v>
+        <v>204.16563980999999</v>
       </c>
       <c r="C123" s="5">
-        <v>1.2714114100000131</v>
+        <v>1.2069508599999779</v>
       </c>
       <c r="D123" s="5">
-        <v>7.8370884619077597</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3742300210780654</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>203.13754270999999</v>
+        <v>204.37333208999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.29253907999998319</v>
+        <v>0.20769228000000339</v>
       </c>
       <c r="D124" s="5">
-        <v>1.744409870626118</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2275813033290284</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>204.47532914000001</v>
+        <v>205.78896843000001</v>
       </c>
       <c r="C125" s="5">
-        <v>1.3377864300000226</v>
+        <v>1.4156363400000203</v>
       </c>
       <c r="D125" s="5">
-        <v>8.1953648510226795</v>
+        <v>8.6361518671601356</v>
       </c>
       <c r="E125" s="5">
-        <v>3.7007577641068323</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7901398987424173</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>204.99199533999999</v>
+        <v>206.34944648999999</v>
       </c>
       <c r="C126" s="5">
-        <v>0.51666619999997465</v>
+        <v>0.56047805999997991</v>
       </c>
       <c r="D126" s="5">
-        <v>3.0746436504860419</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3176732766569517</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>205.49323139000001</v>
+        <v>206.8214576</v>
       </c>
       <c r="C127" s="5">
-        <v>0.50123605000001703</v>
+        <v>0.47201111000001106</v>
       </c>
       <c r="D127" s="5">
-        <v>2.9739624336214909</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7797212169539565</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>206.26107974999999</v>
+        <v>207.60507189</v>
       </c>
       <c r="C128" s="5">
-        <v>0.76784835999998791</v>
+        <v>0.78361429000000271</v>
       </c>
       <c r="D128" s="5">
-        <v>4.5772421639087124</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6425651926799594</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>207.07526308000001</v>
+        <v>208.38794958</v>
       </c>
       <c r="C129" s="5">
-        <v>0.81418333000002008</v>
+        <v>0.7828776899999923</v>
       </c>
       <c r="D129" s="5">
-        <v>4.8410154393243143</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6202384954096898</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>207.41011341999999</v>
+        <v>208.54609933</v>
       </c>
       <c r="C130" s="5">
-        <v>0.33485033999997427</v>
+        <v>0.15814975000000686</v>
       </c>
       <c r="D130" s="5">
-        <v>1.9578071647555761</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91451477608497367</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>208.29297457000001</v>
+        <v>209.38655833999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.88286115000002496</v>
+        <v>0.84045900999998935</v>
       </c>
       <c r="D131" s="5">
-        <v>5.2292116540549882</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9447526401121378</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>209.81006250999999</v>
+        <v>210.40228171999999</v>
       </c>
       <c r="C132" s="5">
-        <v>1.5170879399999819</v>
+        <v>1.0157233799999972</v>
       </c>
       <c r="D132" s="5">
-        <v>9.0988802855629167</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9789861886321516</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>209.42806171999999</v>
+        <v>211.11317761000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.38200079000000642</v>
+        <v>0.71089589000001752</v>
       </c>
       <c r="D133" s="5">
-        <v>-2.1630913883136871</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1306954928202577</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>209.35598347999999</v>
+        <v>210.95079866</v>
       </c>
       <c r="C134" s="5">
-        <v>-7.2078239999996185E-2</v>
+        <v>-0.16237895000000435</v>
       </c>
       <c r="D134" s="5">
-        <v>-0.41221959018858945</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.9190925299901731</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>209.86489915000001</v>
+        <v>211.48576625999999</v>
       </c>
       <c r="C135" s="5">
-        <v>0.50891567000002169</v>
+        <v>0.53496759999998744</v>
       </c>
       <c r="D135" s="5">
-        <v>2.9563531146200361</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0859862183350018</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>210.4788609</v>
+        <v>211.91812526999999</v>
       </c>
       <c r="C136" s="5">
-        <v>0.61396174999998721</v>
+        <v>0.43235900999999899</v>
       </c>
       <c r="D136" s="5">
-        <v>3.567652647128905</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4810395695107346</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>211.2761979</v>
+        <v>212.72920442</v>
       </c>
       <c r="C137" s="5">
-        <v>0.79733699999999885</v>
+        <v>0.81107915000001185</v>
       </c>
       <c r="D137" s="5">
-        <v>4.6417650792959897</v>
+        <v>4.69071135422503</v>
       </c>
       <c r="E137" s="5">
-        <v>3.3260094450531907</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3725014722354896</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>211.29099833000001</v>
+        <v>212.74725040999999</v>
       </c>
       <c r="C138" s="5">
-        <v>1.4800430000008191E-2</v>
+        <v>1.8045989999990297E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>8.4095419662255644E-2</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.10184447671626184</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>211.04555238</v>
+        <v>212.46191540000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.24544595000000413</v>
+        <v>-0.28533500999998296</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.3851068180215198</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5976118166536102</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>211.85224668999999</v>
+        <v>213.28041894</v>
       </c>
       <c r="C140" s="5">
-        <v>0.80669430999998326</v>
+        <v>0.8185035399999947</v>
       </c>
       <c r="D140" s="5">
-        <v>4.684513365858578</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7221891873996835</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>211.06816014</v>
+        <v>212.45891933999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.78408654999998362</v>
+        <v>-0.82149960000000988</v>
       </c>
       <c r="D141" s="5">
-        <v>-4.3520194812023743</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5254113494239796</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>211.76453432</v>
+        <v>213.0167788</v>
       </c>
       <c r="C142" s="5">
-        <v>0.69637417999999229</v>
+        <v>0.55785946000000308</v>
       </c>
       <c r="D142" s="5">
-        <v>4.0317818287947782</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.196778317493254</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>212.60856799999999</v>
+        <v>213.79261080000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.84403367999999546</v>
+        <v>0.77583200000000829</v>
       </c>
       <c r="D143" s="5">
-        <v>4.8891141863388166</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4591609646989605</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>210.69284512999999</v>
+        <v>211.41259507999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.9157228699999962</v>
+        <v>-2.3800157200000172</v>
       </c>
       <c r="D144" s="5">
-        <v>-10.292592739145789</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.570499697656224</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>211.79308366999999</v>
+        <v>213.62337001</v>
       </c>
       <c r="C145" s="5">
-        <v>1.1002385399999923</v>
+        <v>2.2107749300000137</v>
       </c>
       <c r="D145" s="5">
-        <v>6.4495502292750251</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.296073162006561</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>211.43544319</v>
+        <v>213.05113048999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.35764047999998638</v>
+        <v>-0.57223952000001077</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.0076436281207588</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1675384481693381</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>210.12927866999999</v>
+        <v>211.73739523</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.30616452000001</v>
+        <v>-1.3137352599999872</v>
       </c>
       <c r="D147" s="5">
-        <v>-7.1663660216670033</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.1536836953436378</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>210.53996832000001</v>
+        <v>212.09228392</v>
       </c>
       <c r="C148" s="5">
-        <v>0.41068965000002322</v>
+        <v>0.35488868999999568</v>
       </c>
       <c r="D148" s="5">
-        <v>2.3707306226239844</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0299402782471887</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>210.02276886999999</v>
+        <v>211.46942182000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.51719945000002099</v>
+        <v>-0.62286209999999187</v>
       </c>
       <c r="D149" s="5">
-        <v>-2.9083418112097026</v>
+        <v>-3.4677323143612493</v>
       </c>
       <c r="E149" s="5">
-        <v>-0.59326561271860756</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.59220011819005602</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>212.48976601999999</v>
+        <v>213.91678933</v>
       </c>
       <c r="C150" s="5">
-        <v>2.4669971499999974</v>
+        <v>2.4473675099999923</v>
       </c>
       <c r="D150" s="5">
-        <v>15.042858001233528</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.806777060602293</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>213.16139512000001</v>
+        <v>214.65678896</v>
       </c>
       <c r="C151" s="5">
-        <v>0.6716291000000183</v>
+        <v>0.7399996299999998</v>
       </c>
       <c r="D151" s="5">
-        <v>3.8595480214472566</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2310426008846269</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>213.98501031999999</v>
+        <v>215.50435006000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.82361519999997768</v>
+        <v>0.84756110000000717</v>
       </c>
       <c r="D152" s="5">
-        <v>4.7363841188598821</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8423991587686066</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>215.2428448</v>
+        <v>216.73460656</v>
       </c>
       <c r="C153" s="5">
-        <v>1.2578344800000139</v>
+        <v>1.2302564999999959</v>
       </c>
       <c r="D153" s="5">
-        <v>7.286346431842472</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0697154842740861</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>215.83998843000001</v>
+        <v>217.26859679</v>
       </c>
       <c r="C154" s="5">
-        <v>0.59714363000000503</v>
+        <v>0.53399023000000057</v>
       </c>
       <c r="D154" s="5">
-        <v>3.3804047937115778</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9969521046471437</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>216.65502430999999</v>
+        <v>218.13004262999999</v>
       </c>
       <c r="C155" s="5">
-        <v>0.81503587999998217</v>
+        <v>0.86144583999998758</v>
       </c>
       <c r="D155" s="5">
-        <v>4.6266381063038819</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8630044637715253</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>216.12121669999999</v>
+        <v>217.09596475999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.53380760999999666</v>
+        <v>-1.0340778700000044</v>
       </c>
       <c r="D156" s="5">
-        <v>-2.916893033547252</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5427705879768858</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>217.31125091999999</v>
+        <v>219.25380801</v>
       </c>
       <c r="C157" s="5">
-        <v>1.1900342200000011</v>
+        <v>2.1578432500000133</v>
       </c>
       <c r="D157" s="5">
-        <v>6.8114215707755665</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.60164253619207</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>218.93682813999999</v>
+        <v>220.70280120000001</v>
       </c>
       <c r="C158" s="5">
-        <v>1.6255772199999967</v>
+        <v>1.4489931900000101</v>
       </c>
       <c r="D158" s="5">
-        <v>9.3551704904869304</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2252019024885428</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>218.77267237000001</v>
+        <v>220.52122771000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.16415576999997938</v>
+        <v>-0.18157349000000522</v>
       </c>
       <c r="D159" s="5">
-        <v>-0.89604208346079073</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.98279209487588393</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>219.71622281</v>
+        <v>221.36466363</v>
       </c>
       <c r="C160" s="5">
-        <v>0.94355043999999566</v>
+        <v>0.84343591999999035</v>
       </c>
       <c r="D160" s="5">
-        <v>5.3000627405991096</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6874760723741193</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>220.33799486999999</v>
+        <v>221.96910721</v>
       </c>
       <c r="C161" s="5">
-        <v>0.62177205999998364</v>
+        <v>0.60444358000000875</v>
       </c>
       <c r="D161" s="5">
-        <v>3.4492205547723032</v>
+        <v>3.3262989365098417</v>
       </c>
       <c r="E161" s="5">
-        <v>4.9114798626357148</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9651080991450325</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>218.56354902000001</v>
+        <v>220.17005893999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.774445849999978</v>
+        <v>-1.7990482700000143</v>
       </c>
       <c r="D162" s="5">
-        <v>-9.2471872772135981</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.3038856620557997</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>218.62095006000001</v>
+        <v>220.19448911999999</v>
       </c>
       <c r="C163" s="5">
-        <v>5.7401040000002013E-2</v>
+        <v>2.4430179999995971E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>0.31560995182366991</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.13323389175301514</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>217.86745583000001</v>
+        <v>219.59074043999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.75349423000000115</v>
+        <v>-0.60374867999999537</v>
       </c>
       <c r="D164" s="5">
-        <v>-4.0583870150444952</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2410981182962373</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>218.75121461000001</v>
+        <v>220.34769825000001</v>
       </c>
       <c r="C165" s="5">
-        <v>0.88375877999999375</v>
+        <v>0.75695781000001716</v>
       </c>
       <c r="D165" s="5">
-        <v>4.9777679015744258</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.215889921293936</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>218.2218972</v>
+        <v>219.96814058000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.52931741000000443</v>
+        <v>-0.37955766999999696</v>
       </c>
       <c r="D166" s="5">
-        <v>-2.865334551021137</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0475765678744984</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>217.40294846</v>
+        <v>219.03255300999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.81894873999999618</v>
+        <v>-0.93558757000002402</v>
       </c>
       <c r="D167" s="5">
-        <v>-4.4115914146113822</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9862237767908768</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>218.82414019999999</v>
+        <v>220.02016119999999</v>
       </c>
       <c r="C168" s="5">
-        <v>1.4211917399999834</v>
+        <v>0.98760819000000311</v>
       </c>
       <c r="D168" s="5">
-        <v>8.1328404751441763</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5469673321571378</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>220.22440782000001</v>
+        <v>222.15618644</v>
       </c>
       <c r="C169" s="5">
-        <v>1.4002676200000224</v>
+        <v>2.1360252400000093</v>
       </c>
       <c r="D169" s="5">
-        <v>7.9549701199253198</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.292615493712589</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>220.57460083000001</v>
+        <v>222.43234648999999</v>
       </c>
       <c r="C170" s="5">
-        <v>0.35019300999999814</v>
+        <v>0.27616004999998722</v>
       </c>
       <c r="D170" s="5">
-        <v>1.9249749498384539</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5019487197684533</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>221.34151495</v>
+        <v>223.07863922999999</v>
       </c>
       <c r="C171" s="5">
-        <v>0.76691411999999559</v>
+        <v>0.64629274000000692</v>
       </c>
       <c r="D171" s="5">
-        <v>4.2529886098892744</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5429465521063408</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>221.64912208999999</v>
+        <v>223.37181441999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.30760713999998757</v>
+        <v>0.29317518999999947</v>
       </c>
       <c r="D172" s="5">
-        <v>1.6804942319821992</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5885176962489922</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>222.00830966000001</v>
+        <v>223.70875312999999</v>
       </c>
       <c r="C173" s="5">
-        <v>0.35918757000001733</v>
+        <v>0.33693870999999831</v>
       </c>
       <c r="D173" s="5">
-        <v>1.9620541763920807</v>
+        <v>1.82519802800718</v>
       </c>
       <c r="E173" s="5">
-        <v>0.75806934295898909</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.78373335004413569</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>222.91116765000001</v>
+        <v>224.60540409000001</v>
       </c>
       <c r="C174" s="5">
-        <v>0.90285799000000111</v>
+        <v>0.89665096000001654</v>
       </c>
       <c r="D174" s="5">
-        <v>4.9907793028779457</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.917199439220088</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>223.37045398000001</v>
+        <v>225.15784758000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.45928632999999763</v>
+        <v>0.5524434900000017</v>
       </c>
       <c r="D175" s="5">
-        <v>2.5006928469155865</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9917989091773567</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>222.57817937999999</v>
+        <v>224.42362061</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.79227460000001315</v>
+        <v>-0.73422697000000881</v>
       </c>
       <c r="D176" s="5">
-        <v>-4.1742325975755552</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8437064839742408</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>222.70255631000001</v>
+        <v>224.52520138</v>
       </c>
       <c r="C177" s="5">
-        <v>0.12437693000001104</v>
+        <v>0.10158076999999821</v>
       </c>
       <c r="D177" s="5">
-        <v>0.67262606284601567</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.54450970814929889</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>223.2435127</v>
+        <v>225.13779675999999</v>
       </c>
       <c r="C178" s="5">
-        <v>0.54095638999999096</v>
+        <v>0.6125953799999877</v>
       </c>
       <c r="D178" s="5">
-        <v>2.9541230357854609</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.323665607968751</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>223.93957085</v>
+        <v>225.69001184999999</v>
       </c>
       <c r="C179" s="5">
-        <v>0.69605814999999893</v>
+        <v>0.55221509000000424</v>
       </c>
       <c r="D179" s="5">
-        <v>3.8063521651356513</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9833776798664058</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>226.54901570999999</v>
+        <v>227.90139507000001</v>
       </c>
       <c r="C180" s="5">
-        <v>2.6094448599999964</v>
+        <v>2.2113832200000161</v>
       </c>
       <c r="D180" s="5">
-        <v>14.914824026886087</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.412791322591854</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>224.93440588999999</v>
+        <v>226.83895778999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-1.6146098199999983</v>
+        <v>-1.0624372800000117</v>
       </c>
       <c r="D181" s="5">
-        <v>-8.224972141653442</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4529647489070632</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>224.34462010999999</v>
+        <v>226.23897170999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.5897857799999997</v>
+        <v>-0.59998608000000786</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.1014602670625946</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1282156948586937</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>224.75117040000001</v>
+        <v>226.57474400999999</v>
       </c>
       <c r="C183" s="5">
-        <v>0.40655029000001264</v>
+        <v>0.33577230000000213</v>
       </c>
       <c r="D183" s="5">
-        <v>2.1964079579859463</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7955885349349998</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>224.91880302999999</v>
+        <v>226.72077286999999</v>
       </c>
       <c r="C184" s="5">
-        <v>0.16763262999998574</v>
+        <v>0.14602886000000126</v>
       </c>
       <c r="D184" s="5">
-        <v>0.89871127457115119</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.77615507533030925</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>225.07491693</v>
+        <v>226.95934456000001</v>
       </c>
       <c r="C185" s="5">
-        <v>0.15611390000000824</v>
+        <v>0.23857169000001477</v>
       </c>
       <c r="D185" s="5">
-        <v>0.83609503314214795</v>
+        <v>1.2700588807493363</v>
       </c>
       <c r="E185" s="5">
-        <v>1.3813029227133011</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4530461524279614</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>224.96363564999999</v>
+        <v>226.86230943999999</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.11128128000001425</v>
+        <v>-9.703512000001524E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-0.59169189754092466</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.51184815176487097</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>225.48445099</v>
+        <v>227.38678849999999</v>
       </c>
       <c r="C187" s="5">
-        <v>0.52081534000001284</v>
+        <v>0.52447906000000444</v>
       </c>
       <c r="D187" s="5">
-        <v>2.8137794403566785</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8098082567088234</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>225.87157103999999</v>
+        <v>227.73002726000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.38712004999999294</v>
+        <v>0.34323876000001974</v>
       </c>
       <c r="D188" s="5">
-        <v>2.0797698626779715</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8265060527538735</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>227.40764687000001</v>
+        <v>229.33737896</v>
       </c>
       <c r="C189" s="5">
-        <v>1.5360758300000157</v>
+        <v>1.6073516999999811</v>
       </c>
       <c r="D189" s="5">
-        <v>8.4730622134191247</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8064296008629306</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>227.30865419</v>
+        <v>229.20955225</v>
       </c>
       <c r="C190" s="5">
-        <v>-9.8992680000009159E-2</v>
+        <v>-0.12782670999999368</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.52112239760632173</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.66680230281475072</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>229.39420788000001</v>
+        <v>231.08272976000001</v>
       </c>
       <c r="C191" s="5">
-        <v>2.0855536900000118</v>
+        <v>1.873177510000005</v>
       </c>
       <c r="D191" s="5">
-        <v>11.582921214923481</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.259829549237253</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>229.74917393000001</v>
+        <v>231.57799521000001</v>
       </c>
       <c r="C192" s="5">
-        <v>0.35496605000000159</v>
+        <v>0.4952654500000051</v>
       </c>
       <c r="D192" s="5">
-        <v>1.8727728766119611</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6024209956230226</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>230.20021018</v>
+        <v>232.22012101000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.45103624999998715</v>
+        <v>0.6421258000000023</v>
       </c>
       <c r="D193" s="5">
-        <v>2.3814055071857965</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3786093574853959</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>230.24193790999999</v>
+        <v>232.30073107000001</v>
       </c>
       <c r="C194" s="5">
-        <v>4.172772999999097E-2</v>
+        <v>8.0610059999997929E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>0.2177375409423421</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.417349567262848</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>230.29324177000001</v>
+        <v>232.32280385999999</v>
       </c>
       <c r="C195" s="5">
-        <v>5.1303860000018631E-2</v>
+        <v>2.2072789999981524E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>0.26771898589799115</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.11408140882389617</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>230.43844791000001</v>
+        <v>232.42790428999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.1452061399999991</v>
+        <v>0.10510042999999314</v>
       </c>
       <c r="D196" s="5">
-        <v>0.75926202096709972</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.54422034114818274</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>230.792957</v>
+        <v>232.76751375000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.35450908999999342</v>
+        <v>0.33960946000001968</v>
       </c>
       <c r="D197" s="5">
-        <v>1.8617941032266216</v>
+        <v>1.7675260907848989</v>
       </c>
       <c r="E197" s="5">
-        <v>2.5405052450950594</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5591231774396261</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>231.03420251</v>
+        <v>233.03596292</v>
       </c>
       <c r="C198" s="5">
-        <v>0.24124550999999883</v>
+        <v>0.26844916999999668</v>
       </c>
       <c r="D198" s="5">
-        <v>1.2615842358788765</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3927641290673698</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>231.91298019999999</v>
+        <v>233.93414530000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.87877768999999262</v>
+        <v>0.89818238000000861</v>
       </c>
       <c r="D199" s="5">
-        <v>4.6611123377729546</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7244341324753858</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>233.18870637000001</v>
+        <v>235.24063537000001</v>
       </c>
       <c r="C200" s="5">
-        <v>1.2757261700000129</v>
+        <v>1.3064900699999953</v>
       </c>
       <c r="D200" s="5">
-        <v>6.8044814488834149</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.911574631482309</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>231.61622306999999</v>
+        <v>233.65321969999999</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.572483300000016</v>
+        <v>-1.5874156700000128</v>
       </c>
       <c r="D201" s="5">
-        <v>-7.7985934187201567</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.8037803238983683</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>231.72994391</v>
+        <v>233.81070298</v>
       </c>
       <c r="C202" s="5">
-        <v>0.11372084000001337</v>
+        <v>0.15748328000000811</v>
       </c>
       <c r="D202" s="5">
-        <v>0.59077954426822732</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.81181019319025438</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>232.27968401999999</v>
+        <v>234.25386189</v>
       </c>
       <c r="C203" s="5">
-        <v>0.54974010999998768</v>
+        <v>0.44315890999999397</v>
       </c>
       <c r="D203" s="5">
-        <v>2.8842368988467149</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2983103175763908</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>232.42298335999999</v>
+        <v>234.45800717</v>
       </c>
       <c r="C204" s="5">
-        <v>0.14329933999999867</v>
+        <v>0.20414528000000587</v>
       </c>
       <c r="D204" s="5">
-        <v>0.74282812850485769</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0507913713687422</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>233.93171949000001</v>
+        <v>235.98340532</v>
       </c>
       <c r="C205" s="5">
-        <v>1.5087361300000168</v>
+        <v>1.5253981500000009</v>
       </c>
       <c r="D205" s="5">
-        <v>8.0738192567312304</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0927920576294063</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>235.04401788000001</v>
+        <v>237.16953273999999</v>
       </c>
       <c r="C206" s="5">
-        <v>1.1122983900000065</v>
+        <v>1.1861274199999912</v>
       </c>
       <c r="D206" s="5">
-        <v>5.8573632329321779</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2011474920248499</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>234.28523673999999</v>
+        <v>236.44595859</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.75878114000002483</v>
+        <v>-0.72357414999999037</v>
       </c>
       <c r="D207" s="5">
-        <v>-3.8058536870836823</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6002365421734739</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>235.41618782</v>
+        <v>237.50174311000001</v>
       </c>
       <c r="C208" s="5">
-        <v>1.1309510800000169</v>
+        <v>1.0557845200000031</v>
       </c>
       <c r="D208" s="5">
-        <v>5.9489846669959379</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4918414076340794</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>236.46185646999999</v>
+        <v>238.53592653000001</v>
       </c>
       <c r="C209" s="5">
-        <v>1.0456686499999819</v>
+        <v>1.0341834200000051</v>
       </c>
       <c r="D209" s="5">
-        <v>5.4623067371483591</v>
+        <v>5.3522864777647561</v>
       </c>
       <c r="E209" s="5">
-        <v>2.4562705654834982</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4781863616051947</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>235.98009167000001</v>
+        <v>238.09043677</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.48176479999997923</v>
+        <v>-0.44548976000001517</v>
       </c>
       <c r="D210" s="5">
-        <v>-2.4176557832418899</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2182426859492788</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>236.31004103000001</v>
+        <v>238.33766254</v>
       </c>
       <c r="C211" s="5">
-        <v>0.32994936000000052</v>
+        <v>0.24722577000000001</v>
       </c>
       <c r="D211" s="5">
-        <v>1.6908133887634236</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2531838859411115</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>237.03642592</v>
+        <v>239.26267078000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.7263848899999914</v>
+        <v>0.92500824000001103</v>
       </c>
       <c r="D212" s="5">
-        <v>3.7516410292533608</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7580114812845853</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>237.62346769000001</v>
+        <v>239.76432593000001</v>
       </c>
       <c r="C213" s="5">
-        <v>0.58704177000001323</v>
+        <v>0.50165515000000482</v>
       </c>
       <c r="D213" s="5">
-        <v>3.0127237247387084</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5452229678233129</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>238.56230912000001</v>
+        <v>240.73160811</v>
       </c>
       <c r="C214" s="5">
-        <v>0.93884142999999654</v>
+        <v>0.96728217999998378</v>
       </c>
       <c r="D214" s="5">
-        <v>4.8455507837098288</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9500415561973377</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>238.80559217000001</v>
+        <v>240.77913821999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.24328305000000228</v>
+        <v>4.7530109999996739E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>1.2306331271806803</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.2371857604634986</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>239.92592228999999</v>
+        <v>242.01742454000001</v>
       </c>
       <c r="C216" s="5">
-        <v>1.1203301199999771</v>
+        <v>1.2382863200000145</v>
       </c>
       <c r="D216" s="5">
-        <v>5.7772238109540242</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3489855644343285</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>239.86827925</v>
+        <v>241.89184434000001</v>
       </c>
       <c r="C217" s="5">
-        <v>-5.7643039999987877E-2</v>
+        <v>-0.1255802000000017</v>
       </c>
       <c r="D217" s="5">
-        <v>-0.28792352859117187</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.62089294931239047</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>241.47974779</v>
+        <v>243.60178845999999</v>
       </c>
       <c r="C218" s="5">
-        <v>1.6114685400000042</v>
+        <v>1.7099441199999887</v>
       </c>
       <c r="D218" s="5">
-        <v>8.3664203119157232</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8205606003659796</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>242.79562190999999</v>
+        <v>245.05518671999999</v>
       </c>
       <c r="C219" s="5">
-        <v>1.3158741199999895</v>
+        <v>1.4533982600000002</v>
       </c>
       <c r="D219" s="5">
-        <v>6.7386368715876444</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3992179055524465</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>243.13928039000001</v>
+        <v>245.31347916000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.3436584800000162</v>
+        <v>0.2582924400000195</v>
       </c>
       <c r="D220" s="5">
-        <v>1.7117926329804911</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2721790358365848</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>244.67882911000001</v>
+        <v>246.85961674000001</v>
       </c>
       <c r="C221" s="5">
-        <v>1.5395487199999991</v>
+        <v>1.5461375799999928</v>
       </c>
       <c r="D221" s="5">
-        <v>7.8686388610250235</v>
+        <v>7.8310072449529589</v>
       </c>
       <c r="E221" s="5">
-        <v>3.4749674905992789</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4894912188219829</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>246.38118202000001</v>
+        <v>248.59809096999999</v>
       </c>
       <c r="C222" s="5">
-        <v>1.7023529100000019</v>
+        <v>1.73847422999998</v>
       </c>
       <c r="D222" s="5">
-        <v>8.6760113696984664</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7859645475937942</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>247.21252575</v>
+        <v>249.45389881</v>
       </c>
       <c r="C223" s="5">
-        <v>0.83134372999998618</v>
+        <v>0.85580784000001131</v>
       </c>
       <c r="D223" s="5">
-        <v>4.1250560573402151</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2101645077324168</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>247.09160517999999</v>
+        <v>249.28395800000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.12092057000000977</v>
+        <v>-0.16994080999998573</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.58538681110108515</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.81444550497200563</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>244.58786412000001</v>
+        <v>246.83120861</v>
       </c>
       <c r="C225" s="5">
-        <v>-2.5037410599999816</v>
+        <v>-2.4527493900000081</v>
       </c>
       <c r="D225" s="5">
-        <v>-11.504137527644486</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.188570927713338</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>245.57474422999999</v>
+        <v>247.82885812999999</v>
       </c>
       <c r="C226" s="5">
-        <v>0.9868801099999871</v>
+        <v>0.99764951999998175</v>
       </c>
       <c r="D226" s="5">
-        <v>4.9507508678887424</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9594807634737448</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>245.15209075999999</v>
+        <v>247.27294652</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.4226534700000002</v>
+        <v>-0.55591160999998124</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.0458562655051082</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6587908047585707</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>245.08376059</v>
+        <v>247.37597375999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-6.833016999999586E-2</v>
+        <v>0.10302723999998875</v>
       </c>
       <c r="D228" s="5">
-        <v>-0.3339584868329637</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.50113204793114097</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>246.11780904</v>
+        <v>248.32994045000001</v>
       </c>
       <c r="C229" s="5">
-        <v>1.0340484500000002</v>
+        <v>0.95396669000001566</v>
       </c>
       <c r="D229" s="5">
-        <v>5.1821531529103737</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7270358445001381</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>245.29178411999999</v>
+        <v>247.60794399</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.82602492000000893</v>
+        <v>-0.72199646000001394</v>
       </c>
       <c r="D230" s="5">
-        <v>-3.9539428764450379</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4336368404472739</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>246.78226495999999</v>
+        <v>249.14262869000001</v>
       </c>
       <c r="C231" s="5">
-        <v>1.4904808400000036</v>
+        <v>1.5346847000000139</v>
       </c>
       <c r="D231" s="5">
-        <v>7.5403202812050152</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6965075802731597</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>245.88242742</v>
+        <v>248.24417284</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.89983753999999294</v>
+        <v>-0.89845585000000483</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.2888458832642478</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2426219080510474</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>245.37616592000001</v>
+        <v>247.7592994</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.5062614999999937</v>
+        <v>-0.48487344000000121</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.4429608743403497</v>
+        <v>-2.3188381003123038</v>
       </c>
       <c r="E233" s="5">
-        <v>0.28500087749172565</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.36445112889711417</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>245.10847122999999</v>
+        <v>247.42981882000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.26769469000001322</v>
+        <v>-0.32948057999999492</v>
       </c>
       <c r="D234" s="5">
-        <v>-1.3013209073403864</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5841893398891194</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>244.15290114000001</v>
+        <v>246.49227657</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.95557008999998061</v>
+        <v>-0.93754225000000702</v>
       </c>
       <c r="D235" s="5">
-        <v>-4.5792523662649964</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4533761967891277</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>243.59890858</v>
+        <v>245.98942572999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.55399256000001174</v>
+        <v>-0.50285084000000779</v>
       </c>
       <c r="D236" s="5">
-        <v>-2.6891226560909254</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4207507552207019</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>243.50712407</v>
+        <v>245.94058552999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-9.1784509999996544E-2</v>
+        <v>-4.8840200000000777E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-0.45120666120426201</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.2379951163014149</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>242.48003661999999</v>
+        <v>244.90836679</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.0270874500000104</v>
+        <v>-1.0322187399999905</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.9456909385701913</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9217818795398767</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>244.34883223</v>
+        <v>246.61496238999999</v>
       </c>
       <c r="C239" s="5">
-        <v>1.8687956100000065</v>
+        <v>1.7065955999999858</v>
       </c>
       <c r="D239" s="5">
-        <v>9.6506843568443745</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.6900028408480434</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>243.71871558999999</v>
+        <v>246.01847158000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.63011664000001133</v>
+        <v>-0.5964908099999775</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.0509953793616651</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8641540447782665</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>243.03576731999999</v>
+        <v>245.35652537000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.68294826999999714</v>
+        <v>-0.66194620999999643</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.3112941978416299</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1814085615511689</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>243.64029363</v>
+        <v>246.04186111000001</v>
       </c>
       <c r="C242" s="5">
-        <v>0.60452631000001134</v>
+        <v>0.6853357399999993</v>
       </c>
       <c r="D242" s="5">
-        <v>3.026051377025607</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4038451591969165</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>243.71616359000001</v>
+        <v>246.16547632000001</v>
       </c>
       <c r="C243" s="5">
-        <v>7.5869960000005676E-2</v>
+        <v>0.12361520999999698</v>
       </c>
       <c r="D243" s="5">
-        <v>0.37432250780404797</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.60456720398114339</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>244.37309590999999</v>
+        <v>246.83649793000001</v>
       </c>
       <c r="C244" s="5">
-        <v>0.65693231999998147</v>
+        <v>0.67102160999999683</v>
       </c>
       <c r="D244" s="5">
-        <v>3.2829639178786119</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3205655265013956</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>244.5696959</v>
+        <v>246.95927123000001</v>
       </c>
       <c r="C245" s="5">
-        <v>0.19659999000000994</v>
+        <v>0.12277330000000575</v>
       </c>
       <c r="D245" s="5">
-        <v>0.96969221717042586</v>
+        <v>0.5985000795344142</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.32866681121056507</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.32290540534196666</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>245.29892391999999</v>
+        <v>247.71798806999999</v>
       </c>
       <c r="C246" s="5">
-        <v>0.72922801999999365</v>
+        <v>0.75871683999997686</v>
       </c>
       <c r="D246" s="5">
-        <v>3.637277065654998</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7496189395109791</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>245.82937709000001</v>
+        <v>248.27005166999999</v>
       </c>
       <c r="C247" s="5">
-        <v>0.53045317000001546</v>
+        <v>0.55206359999999677</v>
       </c>
       <c r="D247" s="5">
-        <v>2.6260590272824125</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7073411634344069</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>248.01566400999999</v>
+        <v>250.51235439999999</v>
       </c>
       <c r="C248" s="5">
-        <v>2.1862869199999864</v>
+        <v>2.2423027300000058</v>
       </c>
       <c r="D248" s="5">
-        <v>11.210030192626895</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.392966066180898</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>247.84831789</v>
+        <v>250.36549952999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.16734611999999061</v>
+        <v>-0.14685486999999853</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.8066900873574645</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.70119801463576215</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>249.44107509</v>
+        <v>251.94352368</v>
       </c>
       <c r="C250" s="5">
-        <v>1.5927571999999941</v>
+        <v>1.5780241500000045</v>
       </c>
       <c r="D250" s="5">
-        <v>7.9900958816157885</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8312393635846744</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>250.28597558000001</v>
+        <v>252.78966697000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.84490049000001477</v>
+        <v>0.84614329000001476</v>
       </c>
       <c r="D251" s="5">
-        <v>4.1411925735337141</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1054399419950816</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>247.19730838999999</v>
+        <v>249.70055042000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-3.0886671900000238</v>
+        <v>-3.08911655</v>
       </c>
       <c r="D252" s="5">
-        <v>-13.843773582553842</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.717606693212881</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>247.32412780000001</v>
+        <v>249.75423380999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.12681941000002439</v>
+        <v>5.3683389999974906E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>0.6173749936057682</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.25829456953623264</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>248.81936499</v>
+        <v>251.39857748</v>
       </c>
       <c r="C254" s="5">
-        <v>1.4952371899999832</v>
+        <v>1.644343670000012</v>
       </c>
       <c r="D254" s="5">
-        <v>7.5009480636041292</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1930794913103178</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>248.63822303000001</v>
+        <v>251.28178674</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.18114195999999083</v>
+        <v>-0.116790739999999</v>
       </c>
       <c r="D255" s="5">
-        <v>-0.8701175759500468</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.55605464680824612</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>249.25256383000001</v>
+        <v>251.82767304000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.6143408000000079</v>
+        <v>0.54588630000000649</v>
       </c>
       <c r="D256" s="5">
-        <v>3.0056128932919757</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6382627213774157</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>250.03741231000001</v>
+        <v>252.63547636000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.78484847999999374</v>
+        <v>0.80780332000000499</v>
       </c>
       <c r="D257" s="5">
-        <v>3.8447003504939792</v>
+        <v>3.9179584813804791</v>
       </c>
       <c r="E257" s="5">
-        <v>2.2356475481883242</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2984377552335733</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>250.81932810999999</v>
+        <v>253.43180480999999</v>
       </c>
       <c r="C258" s="5">
-        <v>0.78191579999997884</v>
+        <v>0.79632844999997587</v>
       </c>
       <c r="D258" s="5">
-        <v>3.8178555310051543</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8487709060590847</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>250.62066974000001</v>
+        <v>253.16440419</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.19865836999997555</v>
+        <v>-0.26740061999998943</v>
       </c>
       <c r="D259" s="5">
-        <v>-0.94631584464709428</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2588205257787477</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>250.87462898000001</v>
+        <v>253.48338742999999</v>
       </c>
       <c r="C260" s="5">
-        <v>0.25395924000000036</v>
+        <v>0.31898323999999434</v>
       </c>
       <c r="D260" s="5">
-        <v>1.222785404901594</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5225035048434421</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>251.61018959</v>
+        <v>254.21365076000001</v>
       </c>
       <c r="C261" s="5">
-        <v>0.73556060999999318</v>
+        <v>0.73026333000001387</v>
       </c>
       <c r="D261" s="5">
-        <v>3.5756771283806721</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5124015612836956</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>251.22865675</v>
+        <v>253.80474767999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.38153284000000554</v>
+        <v>-0.40890308000001596</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.8045384394586139</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9132171890038019</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>252.26680009</v>
+        <v>254.88325850999999</v>
       </c>
       <c r="C263" s="5">
-        <v>1.0381433400000049</v>
+        <v>1.078510829999999</v>
       </c>
       <c r="D263" s="5">
-        <v>5.0729836963541164</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2201282240955216</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>253.30759623</v>
+        <v>255.91275454999999</v>
       </c>
       <c r="C264" s="5">
-        <v>1.0407961399999976</v>
+        <v>1.0294960399999979</v>
       </c>
       <c r="D264" s="5">
-        <v>5.064835216323571</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9560431077460221</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>253.07346738000001</v>
+        <v>255.71567447999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.23412884999999051</v>
+        <v>-0.19708006999999839</v>
       </c>
       <c r="D265" s="5">
-        <v>-1.1035229932368718</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.92022358140674276</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>254.14406935</v>
+        <v>256.81186829000001</v>
       </c>
       <c r="C266" s="5">
-        <v>1.0706019699999842</v>
+        <v>1.0961938100000168</v>
       </c>
       <c r="D266" s="5">
-        <v>5.1962768915449153</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2671557887858045</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>250.88507895999999</v>
+        <v>253.61796072000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.2589903900000081</v>
+        <v>-3.1939075699999933</v>
       </c>
       <c r="D267" s="5">
-        <v>-14.347855380580965</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.944429083029009</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>251.69592786000001</v>
+        <v>254.29337677999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.81084890000002474</v>
+        <v>0.675416059999975</v>
       </c>
       <c r="D268" s="5">
-        <v>3.948032746538721</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2429754516644982</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>252.53758736</v>
+        <v>255.24707129999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.84165949999999157</v>
+        <v>0.9536945199999991</v>
       </c>
       <c r="D269" s="5">
-        <v>4.0873745197984812</v>
+        <v>4.5944464877238689</v>
       </c>
       <c r="E269" s="5">
-        <v>0.99992038267466832</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0337403826367275</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>253.32798331000001</v>
+        <v>256.02890851000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.79039595000000418</v>
+        <v>0.78183721000002038</v>
       </c>
       <c r="D270" s="5">
-        <v>3.8211092687691517</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7382326136276456</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>254.55569272</v>
+        <v>257.30588647000002</v>
       </c>
       <c r="C271" s="5">
-        <v>1.2277094099999886</v>
+        <v>1.2769779600000106</v>
       </c>
       <c r="D271" s="5">
-        <v>5.9731333419360988</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1521035590232476</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>255.15683285</v>
+        <v>257.87106722999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.60114013000000455</v>
+        <v>0.56518075999997563</v>
       </c>
       <c r="D272" s="5">
-        <v>2.8709305701575705</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6679167752262867</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>255.42658503999999</v>
+        <v>258.12187161999998</v>
       </c>
       <c r="C273" s="5">
-        <v>0.26975218999999129</v>
+        <v>0.25080438999998478</v>
       </c>
       <c r="D273" s="5">
-        <v>1.2760445293990896</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1733788095811715</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>256.06590857999998</v>
+        <v>258.72158138999998</v>
       </c>
       <c r="C274" s="5">
-        <v>0.63932353999999236</v>
+        <v>0.59970977000000403</v>
       </c>
       <c r="D274" s="5">
-        <v>3.0452515608724307</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8239349240668066</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>255.48234715999999</v>
+        <v>258.19470603000002</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.58356141999999522</v>
+        <v>-0.52687535999996271</v>
       </c>
       <c r="D275" s="5">
-        <v>-2.7007212954705317</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4165620454590364</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>256.51780728</v>
+        <v>259.31856886000003</v>
       </c>
       <c r="C276" s="5">
-        <v>1.0354601200000104</v>
+        <v>1.1238628300000073</v>
       </c>
       <c r="D276" s="5">
-        <v>4.9734468092701656</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3502070572994498</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>257.31673013</v>
+        <v>260.07674243999998</v>
       </c>
       <c r="C277" s="5">
-        <v>0.79892284999999674</v>
+        <v>0.75817357999994783</v>
       </c>
       <c r="D277" s="5">
-        <v>3.8020810426818041</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.565428939527715</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>257.03466406000001</v>
+        <v>259.80054772</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.28206606999998485</v>
+        <v>-0.27619471999997813</v>
       </c>
       <c r="D278" s="5">
-        <v>-1.3075171185407686</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2669515959751743</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>257.53539921999999</v>
+        <v>260.26740518999998</v>
       </c>
       <c r="C279" s="5">
-        <v>0.50073515999997653</v>
+        <v>0.46685746999997946</v>
       </c>
       <c r="D279" s="5">
-        <v>2.3629592724377257</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1778215781413923</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>257.84079881000002</v>
+        <v>260.65722383000002</v>
       </c>
       <c r="C280" s="5">
-        <v>0.30539959000003591</v>
+        <v>0.38981864000004407</v>
       </c>
       <c r="D280" s="5">
-        <v>1.432343809242953</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8121943385114525</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>258.00558918000002</v>
+        <v>260.82220294000001</v>
       </c>
       <c r="C281" s="5">
-        <v>0.16479036999999153</v>
+        <v>0.16497910999999021</v>
       </c>
       <c r="D281" s="5">
-        <v>0.76964173932936308</v>
+        <v>0.76217172978223502</v>
       </c>
       <c r="E281" s="5">
-        <v>2.1652229583571714</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1842098370043139</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>257.13122283000001</v>
+        <v>259.92024665000002</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.87436635000000251</v>
+        <v>-0.90195628999998689</v>
       </c>
       <c r="D282" s="5">
-        <v>-3.99178133006729</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0717280656776271</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>258.23524401999998</v>
+        <v>261.08118387000002</v>
       </c>
       <c r="C283" s="5">
-        <v>1.104021189999969</v>
+        <v>1.1609372199999939</v>
       </c>
       <c r="D283" s="5">
-        <v>5.2757618812329543</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4934643301762565</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>258.79259963999999</v>
+        <v>261.60627194</v>
       </c>
       <c r="C284" s="5">
-        <v>0.55735562000000982</v>
+        <v>0.52508806999998114</v>
       </c>
       <c r="D284" s="5">
-        <v>2.6209576685619851</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4403237792812282</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>258.64099443999999</v>
+        <v>261.53382635999998</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.15160520000000588</v>
+        <v>-7.2445580000021437E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-0.70072025951365413</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.33180553308614913</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>259.29865737</v>
+        <v>262.13918345000002</v>
       </c>
       <c r="C286" s="5">
-        <v>0.65766293000001497</v>
+        <v>0.6053570900000409</v>
       </c>
       <c r="D286" s="5">
-        <v>3.0943534734906963</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8132041724323376</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>258.81698046000002</v>
+        <v>261.72722520999997</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.48167690999997603</v>
+        <v>-0.41195824000004677</v>
       </c>
       <c r="D287" s="5">
-        <v>-2.2065028442558754</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8696149441804533</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>259.82110261999998</v>
+        <v>262.71393841000003</v>
       </c>
       <c r="C288" s="5">
-        <v>1.0041221599999517</v>
+        <v>0.9867132000000538</v>
       </c>
       <c r="D288" s="5">
-        <v>4.7562309412289228</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6190014771643639</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>261.24306229000001</v>
+        <v>264.11959730000001</v>
       </c>
       <c r="C289" s="5">
-        <v>1.4219596700000352</v>
+        <v>1.4056588899999838</v>
       </c>
       <c r="D289" s="5">
-        <v>6.7687438443405412</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6129931112519635</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>261.75203277999998</v>
+        <v>264.62795110000002</v>
       </c>
       <c r="C290" s="5">
-        <v>0.50897048999996741</v>
+        <v>0.50835380000000896</v>
       </c>
       <c r="D290" s="5">
-        <v>2.3631322138607302</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3342600886979037</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>262.09646866999998</v>
+        <v>265.03422821999999</v>
       </c>
       <c r="C291" s="5">
-        <v>0.34443588999999974</v>
+        <v>0.40627711999997018</v>
       </c>
       <c r="D291" s="5">
-        <v>1.5905419996917969</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8579685858907791</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>263.01086608999998</v>
+        <v>265.93579491000003</v>
       </c>
       <c r="C292" s="5">
-        <v>0.91439742000000024</v>
+        <v>0.90156669000003831</v>
       </c>
       <c r="D292" s="5">
-        <v>4.2678124372547366</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1592838176249147</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>262.92815495999997</v>
+        <v>265.84667761999998</v>
       </c>
       <c r="C293" s="5">
-        <v>-8.271113000000696E-2</v>
+        <v>-8.9117290000046978E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.37672156219844544</v>
+        <v>-0.40138961366957826</v>
       </c>
       <c r="E293" s="5">
-        <v>1.9079299001409256</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9263983753544878</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>262.79124567000002</v>
+        <v>265.77161985999999</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.13690928999994867</v>
+        <v>-7.5057759999992868E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-0.62306545147847725</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.33827611090925247</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>263.43907755999999</v>
+        <v>266.37536360000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.64783188999996355</v>
+        <v>0.60374374000002717</v>
       </c>
       <c r="D295" s="5">
-        <v>2.9986759136757968</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.760314668290742</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>264.02141524000001</v>
+        <v>266.93160749999998</v>
       </c>
       <c r="C296" s="5">
-        <v>0.58233768000002328</v>
+        <v>0.55624389999996993</v>
       </c>
       <c r="D296" s="5">
-        <v>2.6851145913473262</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5348158657153563</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>263.85944260999997</v>
+        <v>266.84944813999999</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.16197263000003659</v>
+        <v>-8.2159359999991466E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-0.73370059764779061</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.36872554505058552</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>264.19220281000003</v>
+        <v>267.12796034000002</v>
       </c>
       <c r="C298" s="5">
-        <v>0.33276020000005246</v>
+        <v>0.27851220000002286</v>
       </c>
       <c r="D298" s="5">
-        <v>1.5238932543225614</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2596610241117689</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>264.50684054999999</v>
+        <v>267.51750966999998</v>
       </c>
       <c r="C299" s="5">
-        <v>0.31463773999996647</v>
+        <v>0.38954932999996572</v>
       </c>
       <c r="D299" s="5">
-        <v>1.4385294126359138</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7640488649016017</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>264.19903653</v>
+        <v>267.18470131999999</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.30780401999999185</v>
+        <v>-0.33280834999999342</v>
       </c>
       <c r="D300" s="5">
-        <v>-1.3875252718059006</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4827018050956209</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>264.22932369</v>
+        <v>267.33028216999998</v>
       </c>
       <c r="C301" s="5">
-        <v>3.0287160000000313E-2</v>
+        <v>0.14558084999998755</v>
       </c>
       <c r="D301" s="5">
-        <v>0.13765196407005131</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.65580663967428343</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>263.84606043999997</v>
+        <v>266.83088896999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.38326325000002726</v>
+        <v>-0.49939319999998588</v>
       </c>
       <c r="D302" s="5">
-        <v>-1.7267746629559211</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2188015751973933</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>264.83329644000003</v>
+        <v>267.87185531</v>
       </c>
       <c r="C303" s="5">
-        <v>0.98723600000005263</v>
+        <v>1.0409663400000113</v>
       </c>
       <c r="D303" s="5">
-        <v>4.5836194789973028</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7832321891178475</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>265.09934088</v>
+        <v>268.12006941999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.26604443999997329</v>
+        <v>0.24821410999999216</v>
       </c>
       <c r="D304" s="5">
-        <v>1.2121707343050181</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1176225405925999</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>265.92816270999998</v>
+        <v>269.03431927999998</v>
       </c>
       <c r="C305" s="5">
-        <v>0.82882182999998122</v>
+        <v>0.91424985999998398</v>
       </c>
       <c r="D305" s="5">
-        <v>3.816939375653905</v>
+        <v>4.1694406414667373</v>
       </c>
       <c r="E305" s="5">
-        <v>1.1409990498949751</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1990526601789675</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>266.91206281000001</v>
+        <v>269.99232824000001</v>
       </c>
       <c r="C306" s="5">
-        <v>0.98390010000002803</v>
+        <v>0.95800896000002922</v>
       </c>
       <c r="D306" s="5">
-        <v>4.5313174327830774</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3577909911448609</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>267.43754221</v>
+        <v>270.56368734</v>
       </c>
       <c r="C307" s="5">
-        <v>0.52547939999999471</v>
+        <v>0.57135909999999512</v>
       </c>
       <c r="D307" s="5">
-        <v>2.3882329623546195</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.569212358841777</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>267.85725487000002</v>
+        <v>270.95933486000001</v>
       </c>
       <c r="C308" s="5">
-        <v>0.41971266000001606</v>
+        <v>0.39564752000001135</v>
       </c>
       <c r="D308" s="5">
-        <v>1.8996038161414042</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7689520342630383</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>268.01201651999997</v>
+        <v>271.10662339999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.1547616499999549</v>
+        <v>0.14728853999997682</v>
       </c>
       <c r="D309" s="5">
-        <v>0.69553940103339595</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.65425177133195955</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>268.95598075999999</v>
+        <v>271.99923288999997</v>
       </c>
       <c r="C310" s="5">
-        <v>0.94396424000001389</v>
+        <v>0.89260948999998391</v>
       </c>
       <c r="D310" s="5">
-        <v>4.3093590237658796</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.023297141356208</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>270.64215350000001</v>
+        <v>273.75046804999999</v>
       </c>
       <c r="C311" s="5">
-        <v>1.6861727400000177</v>
+        <v>1.7512351600000216</v>
       </c>
       <c r="D311" s="5">
-        <v>7.7880989562292502</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0056050494275333</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>270.33418485999999</v>
+        <v>273.51734570000002</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.30796864000001278</v>
+        <v>-0.23312234999997372</v>
       </c>
       <c r="D312" s="5">
-        <v>-1.3569881455612554</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0171316819493237</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>270.71289230999997</v>
+        <v>273.84231641000002</v>
       </c>
       <c r="C313" s="5">
-        <v>0.37870744999997896</v>
+        <v>0.32497071000000233</v>
       </c>
       <c r="D313" s="5">
-        <v>1.6940765907907274</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4350945542536131</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>270.54569242999997</v>
+        <v>273.74043238000002</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.1671998799999983</v>
+        <v>-0.1018840300000079</v>
       </c>
       <c r="D314" s="5">
-        <v>-0.73864118952632341</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.44555189961756891</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>272.24691285</v>
+        <v>275.37785170000001</v>
       </c>
       <c r="C315" s="5">
-        <v>1.7012204200000269</v>
+        <v>1.6374193199999922</v>
       </c>
       <c r="D315" s="5">
-        <v>7.8122431735873521</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4189007746207736</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>272.19318074</v>
+        <v>275.29722762</v>
       </c>
       <c r="C316" s="5">
-        <v>-5.3732109999998556E-2</v>
+        <v>-8.062408000000687E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-0.2365815108578917</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.3507662493123842</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>272.16423544000003</v>
+        <v>275.35199942999998</v>
       </c>
       <c r="C317" s="5">
-        <v>-2.8945299999975305E-2</v>
+        <v>5.4771809999976995E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-0.12753461282668521</v>
+        <v>0.23900764050852619</v>
       </c>
       <c r="E317" s="5">
-        <v>2.3450215526065188</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3482803855313428</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>273.15372547999999</v>
+        <v>276.34641611000001</v>
       </c>
       <c r="C318" s="5">
-        <v>0.98949003999996421</v>
+        <v>0.99441668000002892</v>
       </c>
       <c r="D318" s="5">
-        <v>4.451066679414839</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4208507397497376</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>273.32228342000002</v>
+        <v>276.53933446999997</v>
       </c>
       <c r="C319" s="5">
-        <v>0.16855794000002788</v>
+        <v>0.19291835999996465</v>
       </c>
       <c r="D319" s="5">
-        <v>0.7430154331262484</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.84094802034000438</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>273.79780602</v>
+        <v>276.99978119999997</v>
       </c>
       <c r="C320" s="5">
-        <v>0.47552259999997659</v>
+        <v>0.46044673000000103</v>
       </c>
       <c r="D320" s="5">
-        <v>2.1078381759898512</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0164372309916523</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>275.07636617999998</v>
+        <v>278.27341951</v>
       </c>
       <c r="C321" s="5">
-        <v>1.2785601599999836</v>
+        <v>1.2736383100000239</v>
       </c>
       <c r="D321" s="5">
-        <v>5.749854371180918</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.659265020570281</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>275.23005895</v>
+        <v>278.48754842</v>
       </c>
       <c r="C322" s="5">
-        <v>0.15369277000002057</v>
+        <v>0.21412890999999945</v>
       </c>
       <c r="D322" s="5">
-        <v>0.67253738035299993</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.92730728835537235</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>275.66883539000003</v>
+        <v>278.87232227999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.43877644000002647</v>
+        <v>0.38477385999999569</v>
       </c>
       <c r="D323" s="5">
-        <v>1.9299239476809227</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6706440521935928</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>277.18581575000002</v>
+        <v>280.36192349999999</v>
       </c>
       <c r="C324" s="5">
-        <v>1.5169803599999909</v>
+        <v>1.4896012199999973</v>
       </c>
       <c r="D324" s="5">
-        <v>6.8070631858399899</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6015236785297748</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>277.88844435999999</v>
+        <v>281.25153571999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.70262860999997656</v>
+        <v>0.88961222000000362</v>
       </c>
       <c r="D325" s="5">
-        <v>3.0846068959501149</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8748618199377916</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>278.86534210999997</v>
+        <v>282.16031213999997</v>
       </c>
       <c r="C326" s="5">
-        <v>0.9768977499999778</v>
+        <v>0.90877641999998104</v>
       </c>
       <c r="D326" s="5">
-        <v>4.3010455080134902</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9470802657077142</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>277.56827564000002</v>
+        <v>280.88170559000002</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.2970664699999475</v>
+        <v>-1.2786065499999495</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.440881200507885</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3042870239540241</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>277.23860087999998</v>
+        <v>280.53141456999998</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.32967476000004581</v>
+        <v>-0.35029102000004286</v>
       </c>
       <c r="D328" s="5">
-        <v>-1.4159961183678238</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.486312362498321</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>277.41421867000003</v>
+        <v>280.68372066000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.17561779000004663</v>
+        <v>0.1523060900000246</v>
       </c>
       <c r="D329" s="5">
-        <v>0.76279825976679483</v>
+        <v>0.65345284489328748</v>
       </c>
       <c r="E329" s="5">
-        <v>1.9289761645252534</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9363292226085571</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>278.39007419000001</v>
+        <v>281.69839671</v>
       </c>
       <c r="C330" s="5">
-        <v>0.97585551999998188</v>
+        <v>1.0146760499999914</v>
       </c>
       <c r="D330" s="5">
-        <v>4.3038549342531374</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4253176756515078</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>279.17411928000001</v>
+        <v>282.48681948000001</v>
       </c>
       <c r="C331" s="5">
-        <v>0.78404509000000644</v>
+        <v>0.78842277000001104</v>
       </c>
       <c r="D331" s="5">
-        <v>3.4324699976582274</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4107683021435298</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>279.05821394999998</v>
+        <v>282.36631791999997</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.11590533000003234</v>
+        <v>-0.12050156000003653</v>
       </c>
       <c r="D332" s="5">
-        <v>-0.49707057034169555</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.51068965068195027</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>279.39621832</v>
+        <v>282.80255099999999</v>
       </c>
       <c r="C333" s="5">
-        <v>0.33800437000002148</v>
+        <v>0.43623308000002226</v>
       </c>
       <c r="D333" s="5">
-        <v>1.4632009204026186</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8697368769055256</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>279.78474455000003</v>
+        <v>283.14923305000002</v>
       </c>
       <c r="C334" s="5">
-        <v>0.38852623000002495</v>
+        <v>0.34668205000002672</v>
       </c>
       <c r="D334" s="5">
-        <v>1.6815328352035364</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4810152535841503</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>279.64971428000001</v>
+        <v>283.03768716000002</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.13503027000001566</v>
+        <v>-0.11154589000000215</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.57761155933213626</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.47171387999707104</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>278.39497547000002</v>
+        <v>281.76812407</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.2547388099999921</v>
+        <v>-1.2695630900000197</v>
       </c>
       <c r="D336" s="5">
-        <v>-5.2532866036212988</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2517655414357378</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>279.05431037</v>
+        <v>282.54440949999997</v>
       </c>
       <c r="C337" s="5">
-        <v>0.65933489999997619</v>
+        <v>0.77628542999997308</v>
       </c>
       <c r="D337" s="5">
-        <v>2.8793256156100844</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3566196056046493</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>280.33778627999999</v>
+        <v>283.73228707999999</v>
       </c>
       <c r="C338" s="5">
-        <v>1.2834759099999928</v>
+        <v>1.1878775800000199</v>
       </c>
       <c r="D338" s="5">
-        <v>5.6610331089263388</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1633668166977564</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>280.77852483999999</v>
+        <v>284.18085127000001</v>
       </c>
       <c r="C339" s="5">
-        <v>0.44073855999999978</v>
+        <v>0.44856419000001324</v>
       </c>
       <c r="D339" s="5">
-        <v>1.9030027120571003</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9137131046071509</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>281.44654406000001</v>
+        <v>284.81936413</v>
       </c>
       <c r="C340" s="5">
-        <v>0.66801922000001923</v>
+        <v>0.63851285999999163</v>
       </c>
       <c r="D340" s="5">
-        <v>2.8926581062650225</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.729794642332406</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>282.22977757000001</v>
+        <v>285.58991093999998</v>
       </c>
       <c r="C341" s="5">
-        <v>0.7832335100000023</v>
+        <v>0.77054680999998482</v>
       </c>
       <c r="D341" s="5">
-        <v>3.3910531210842976</v>
+        <v>3.2952097599656449</v>
       </c>
       <c r="E341" s="5">
-        <v>1.7358731369599978</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7479425840813079</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>282.99327356999999</v>
+        <v>286.51482114999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.76349599999997508</v>
+        <v>0.92491021000000728</v>
       </c>
       <c r="D342" s="5">
-        <v>3.2950127675567487</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9562915170986424</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>282.91374338999998</v>
+        <v>282.90926026</v>
       </c>
       <c r="C343" s="5">
-        <v>-7.9530180000006112E-2</v>
+        <v>-3.6055608899999925</v>
       </c>
       <c r="D343" s="5">
-        <v>-0.33671768732213003</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.098480303321415</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>283.25046533</v>
+        <v>283.24380754999999</v>
       </c>
       <c r="C344" s="5">
-        <v>0.33672194000001809</v>
+        <v>0.33454728999998906</v>
       </c>
       <c r="D344" s="5">
-        <v>1.4376180099484159</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4282957607993252</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>283.30822044000001</v>
+        <v>283.28198875999999</v>
       </c>
       <c r="C345" s="5">
-        <v>5.775511000001643E-2</v>
+        <v>3.8181210000004739E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>0.24495602713117126</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.16187974831427532</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>284.04176809000001</v>
+        <v>283.98185969000002</v>
       </c>
       <c r="C346" s="5">
-        <v>0.73354764999999134</v>
+        <v>0.69987093000003142</v>
       </c>
       <c r="D346" s="5">
-        <v>3.1516963930581232</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0053149576334759</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>284.37846162</v>
+        <v>284.32879299000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.33669352999999091</v>
+        <v>0.34693329999998923</v>
       </c>
       <c r="D347" s="5">
-        <v>1.4317498741086565</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4758996354534482</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>284.30028534000002</v>
+        <v>284.24002707</v>
       </c>
       <c r="C348" s="5">
-        <v>-7.817627999997967E-2</v>
+        <v>-8.8765920000014376E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>-0.32938439094393202</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.37399094295372803</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>285.67994045</v>
+        <v>285.77558053000001</v>
       </c>
       <c r="C349" s="5">
-        <v>1.3796551099999874</v>
+        <v>1.5355534600000169</v>
       </c>
       <c r="D349" s="5">
-        <v>5.9813416286708554</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6789070990019184</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>285.66827339000002</v>
+        <v>285.6431996</v>
       </c>
       <c r="C350" s="5">
-        <v>-1.1667059999979301E-2</v>
+        <v>-0.13238093000001072</v>
       </c>
       <c r="D350" s="5">
-        <v>-4.8996536646206401E-2</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.5544665713671848</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>287.49403788000001</v>
+        <v>287.49678404999997</v>
       </c>
       <c r="C351" s="5">
-        <v>1.8257644899999832</v>
+        <v>1.8535844499999712</v>
       </c>
       <c r="D351" s="5">
-        <v>7.9448663435157219</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0710130797092994</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>287.86337621000001</v>
+        <v>287.91733592999998</v>
       </c>
       <c r="C352" s="5">
-        <v>0.36933833000000504</v>
+        <v>0.42055188000000499</v>
       </c>
       <c r="D352" s="5">
-        <v>1.5525575100862055</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7695583821436767</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>287.99287396</v>
+        <v>288.05292778</v>
       </c>
       <c r="C353" s="5">
-        <v>0.12949774999998453</v>
+        <v>0.13559185000002572</v>
       </c>
       <c r="D353" s="5">
-        <v>0.54116771106893502</v>
+        <v>0.56659432847070423</v>
       </c>
       <c r="E353" s="5">
-        <v>2.0419873620779017</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.86243132045287219</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>287.91227888999998</v>
+        <v>291.53628825999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-8.0595070000015312E-2</v>
+        <v>3.4833604799999875</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.33530469368545646</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.516472131370239</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>288.39115937999998</v>
+        <v>292.0339697</v>
       </c>
       <c r="C355" s="5">
-        <v>0.47888048999999455</v>
+        <v>0.49768144000000802</v>
       </c>
       <c r="D355" s="5">
-        <v>2.0143039631409509</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.067862862794434</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>289.21342697</v>
+        <v>292.84704653</v>
       </c>
       <c r="C356" s="5">
-        <v>0.82226759000002403</v>
+        <v>0.81307682999999997</v>
       </c>
       <c r="D356" s="5">
-        <v>3.4756357001202165</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3926619060749674</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>289.29801923999997</v>
+        <v>292.89111727</v>
       </c>
       <c r="C357" s="5">
-        <v>8.4592269999973269E-2</v>
+        <v>4.4070739999995112E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>0.35155416064203138</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.18073831830169862</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>289.29147518000002</v>
+        <v>292.85617428</v>
       </c>
       <c r="C358" s="5">
-        <v>-6.5440599999533333E-3</v>
+        <v>-3.4942989999990459E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-2.7141198884539364E-2</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.14307052077185967</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>289.22723875999998</v>
+        <v>292.76265933000002</v>
       </c>
       <c r="C359" s="5">
-        <v>-6.4236420000042926E-2</v>
+        <v>-9.351494999998522E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-0.26613170781083495</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.3825122204668796</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>289.68865511000001</v>
+        <v>293.21874334</v>
       </c>
       <c r="C360" s="5">
-        <v>0.46141635000003589</v>
+        <v>0.45608400999998366</v>
       </c>
       <c r="D360" s="5">
-        <v>1.9312977662580444</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8855364189222623</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>290.66908820999998</v>
+        <v>294.40099216999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.98043309999997064</v>
+        <v>1.1822488299999918</v>
       </c>
       <c r="D361" s="5">
-        <v>4.1377833470704006</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9471124768090791</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>291.52462661999999</v>
+        <v>295.12210961</v>
       </c>
       <c r="C362" s="5">
-        <v>0.8555384100000083</v>
+        <v>0.72111744000000044</v>
       </c>
       <c r="D362" s="5">
-        <v>3.5897521045973546</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9792509647902143</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>292.41319361000001</v>
+        <v>296.10620048999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.88856699000001527</v>
+        <v>0.98409087999999656</v>
       </c>
       <c r="D363" s="5">
-        <v>3.7195429640697331</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0756326721543834</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>292.82989650000002</v>
+        <v>296.4117493</v>
       </c>
       <c r="C364" s="5">
-        <v>0.41670289000001048</v>
+        <v>0.30554881000000478</v>
       </c>
       <c r="D364" s="5">
-        <v>1.7235247210962923</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2453189984405366</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>293.05949989999999</v>
+        <v>296.65217302000002</v>
       </c>
       <c r="C365" s="5">
-        <v>0.22960339999997359</v>
+        <v>0.24042372000002388</v>
       </c>
       <c r="D365" s="5">
-        <v>0.94496969820987431</v>
+        <v>0.97769074208475804</v>
       </c>
       <c r="E365" s="5">
-        <v>1.7592886484766757</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.98530041207139</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>292.20287875999998</v>
+        <v>295.92486160999999</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.85662114000001566</v>
+        <v>-0.72731141000002708</v>
       </c>
       <c r="D366" s="5">
-        <v>-3.4517884971495327</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9027274588188545</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>292.24403740000002</v>
+        <v>296.01281073000001</v>
       </c>
       <c r="C367" s="5">
-        <v>4.1158640000048763E-2</v>
+        <v>8.7949120000018866E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>0.16915866605278218</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.35722456333839858</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>292.34158088999999</v>
+        <v>295.99754811000003</v>
       </c>
       <c r="C368" s="5">
-        <v>9.7543489999964095E-2</v>
+        <v>-1.5262619999987237E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>0.40126501033230788</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.1855265557553274E-2</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>256.68619373000001</v>
+        <v>260.35083760999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-35.655387159999975</v>
+        <v>-35.64671050000004</v>
       </c>
       <c r="D369" s="5">
-        <v>-79.003687540317443</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-78.558735829214214</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>262.98819272999998</v>
+        <v>266.65637722999998</v>
       </c>
       <c r="C370" s="5">
-        <v>6.3019989999999666</v>
+        <v>6.3055396199999905</v>
       </c>
       <c r="D370" s="5">
-        <v>33.784218490457249</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>33.264950843727533</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>272.45855356999999</v>
+        <v>276.15662685000001</v>
       </c>
       <c r="C371" s="5">
-        <v>9.4703608400000121</v>
+        <v>9.5002496200000337</v>
       </c>
       <c r="D371" s="5">
-        <v>52.886927654852968</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>52.209562458089032</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>274.03646843000001</v>
+        <v>277.67441998999999</v>
       </c>
       <c r="C372" s="5">
-        <v>1.5779148600000212</v>
+        <v>1.5177931399999807</v>
       </c>
       <c r="D372" s="5">
-        <v>7.1753681323885043</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7984251652439154</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>276.23170020999999</v>
+        <v>280.10252469</v>
       </c>
       <c r="C373" s="5">
-        <v>2.1952317799999719</v>
+        <v>2.4281047000000058</v>
       </c>
       <c r="D373" s="5">
-        <v>10.047923900767808</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.012989851911058</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>277.41178269</v>
+        <v>281.12844027</v>
       </c>
       <c r="C374" s="5">
-        <v>1.18008248000001</v>
+        <v>1.025915580000003</v>
       </c>
       <c r="D374" s="5">
-        <v>5.248675745301834</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4848003351476207</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>277.23627673999999</v>
+        <v>280.94054498000003</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.17550595000000158</v>
+        <v>-0.18789528999997174</v>
       </c>
       <c r="D375" s="5">
-        <v>-0.75654989153244312</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.79909151527062239</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>274.89508298999999</v>
+        <v>278.71970364999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-2.3411937500000022</v>
+        <v>-2.2208413300000416</v>
       </c>
       <c r="D376" s="5">
-        <v>-9.6760401840406356</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.0842737780797869</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>277.32805205</v>
+        <v>281.0687259</v>
       </c>
       <c r="C377" s="5">
-        <v>2.4329690600000049</v>
+        <v>2.3490222500000186</v>
       </c>
       <c r="D377" s="5">
-        <v>11.153195666660443</v>
+        <v>10.595699846745221</v>
       </c>
       <c r="E377" s="5">
-        <v>-5.3680047414835563</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2531039841563487</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>277.89409681000001</v>
+        <v>281.70222856999999</v>
       </c>
       <c r="C378" s="5">
-        <v>0.56604476000001114</v>
+        <v>0.63350266999998439</v>
       </c>
       <c r="D378" s="5">
-        <v>2.4769619670362175</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.738469789836584</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>278.34673385999997</v>
+        <v>282.12174220999998</v>
       </c>
       <c r="C379" s="5">
-        <v>0.45263704999996435</v>
+        <v>0.41951363999999103</v>
       </c>
       <c r="D379" s="5">
-        <v>1.9721789723118999</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8017614415562155</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>280.83731132999998</v>
+        <v>284.72399881000001</v>
       </c>
       <c r="C380" s="5">
-        <v>2.4905774700000052</v>
+        <v>2.6022566000000324</v>
       </c>
       <c r="D380" s="5">
-        <v>11.281795184170228</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.647809957175825</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>280.35085113999997</v>
+        <v>284.06254431000002</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.48646019000000251</v>
+        <v>-0.66145449999999073</v>
       </c>
       <c r="D381" s="5">
-        <v>-2.0589244946849439</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7524255767511163</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>282.27399201999998</v>
+        <v>286.01477849000003</v>
       </c>
       <c r="C382" s="5">
-        <v>1.9231408800000054</v>
+        <v>1.9522341800000049</v>
       </c>
       <c r="D382" s="5">
-        <v>8.5495020538598467</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5660444069463502</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>284.03662516000003</v>
+        <v>287.68991711000001</v>
       </c>
       <c r="C383" s="5">
-        <v>1.7626331400000481</v>
+        <v>1.6751386199999843</v>
       </c>
       <c r="D383" s="5">
-        <v>7.7560698780530402</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2590650115235134</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>286.74303383</v>
+        <v>290.33491681999999</v>
       </c>
       <c r="C384" s="5">
-        <v>2.7064086699999734</v>
+        <v>2.6449997099999791</v>
       </c>
       <c r="D384" s="5">
-        <v>12.05271520770539</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.608053526414253</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>287.32053708000001</v>
+        <v>291.34633321000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.57750325000000657</v>
+        <v>1.0114163900000221</v>
       </c>
       <c r="D385" s="5">
-        <v>2.4437633264651204</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2613758434168592</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>288.51340617</v>
+        <v>292.36248244000001</v>
       </c>
       <c r="C386" s="5">
-        <v>1.1928690899999879</v>
+        <v>1.0161492299999964</v>
       </c>
       <c r="D386" s="5">
-        <v>5.0973926164793681</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2665517054226942</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>289.48867360999998</v>
+        <v>293.33875147999998</v>
       </c>
       <c r="C387" s="5">
-        <v>0.97526743999998189</v>
+        <v>0.97626903999997694</v>
       </c>
       <c r="D387" s="5">
-        <v>4.1326547246298695</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0815091153627803</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>291.94605962999998</v>
+        <v>295.85884761</v>
       </c>
       <c r="C388" s="5">
-        <v>2.4573860200000013</v>
+        <v>2.5200961300000131</v>
       </c>
       <c r="D388" s="5">
-        <v>10.675756464097109</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.810640576745033</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>292.33886712999998</v>
+        <v>296.27367074</v>
       </c>
       <c r="C389" s="5">
-        <v>0.39280750000000353</v>
+        <v>0.41482313000000204</v>
       </c>
       <c r="D389" s="5">
-        <v>1.6265774856831117</v>
+        <v>1.6955533613072449</v>
       </c>
       <c r="E389" s="5">
-        <v>5.4126565881238875</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4096893175549221</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>292.33166255999998</v>
+        <v>296.20473895999999</v>
       </c>
       <c r="C390" s="5">
-        <v>-7.2045699999989665E-3</v>
+        <v>-6.8931780000013987E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-2.9569493537129343E-2</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.2788380354048825</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>293.94448705999997</v>
+        <v>297.81176479999999</v>
       </c>
       <c r="C391" s="5">
-        <v>1.6128244999999879</v>
+        <v>1.6070258400000057</v>
       </c>
       <c r="D391" s="5">
-        <v>6.8251606292162093</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7082929472688235</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>294.47450167</v>
+        <v>298.48991254999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.53001461000002337</v>
+        <v>0.67814774999999372</v>
       </c>
       <c r="D392" s="5">
-        <v>2.1853209761750536</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7670057086678579</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>297.38860742999998</v>
+        <v>301.11401241999999</v>
       </c>
       <c r="C393" s="5">
-        <v>2.914105759999984</v>
+        <v>2.6240998700000091</v>
       </c>
       <c r="D393" s="5">
-        <v>12.543283268317307</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.074837571373241</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>297.2738339</v>
+        <v>301.16790680000003</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.11477352999997947</v>
+        <v>5.3894380000031106E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>-0.46214366772698856</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.21499151885686629</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>297.72338343000001</v>
+        <v>301.42177636000002</v>
       </c>
       <c r="C395" s="5">
-        <v>0.44954953000001296</v>
+        <v>0.25386955999999827</v>
       </c>
       <c r="D395" s="5">
-        <v>1.8298582878842007</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0162432228413287</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>300.24583178</v>
+        <v>303.79335022999999</v>
       </c>
       <c r="C396" s="5">
-        <v>2.5224483499999906</v>
+        <v>2.3715738699999633</v>
       </c>
       <c r="D396" s="5">
-        <v>10.654350524353706</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.8610285210093629</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>299.85989529</v>
+        <v>303.98564752999999</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.38593649000000596</v>
+        <v>0.192297300000007</v>
       </c>
       <c r="D397" s="5">
-        <v>-1.5316236797627947</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.76223465954559089</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>300.73115358000001</v>
+        <v>304.76058506999999</v>
       </c>
       <c r="C398" s="5">
-        <v>0.87125829000001431</v>
+        <v>0.77493753999999626</v>
       </c>
       <c r="D398" s="5">
-        <v>3.5429233799879167</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1023664653814675</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>301.18498116000001</v>
+        <v>305.34431982000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.45382757999999512</v>
+        <v>0.58373475000001918</v>
       </c>
       <c r="D399" s="5">
-        <v>1.8260030470807598</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3228342858281348</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>301.51351271999999</v>
+        <v>305.63103419999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.32853155999998762</v>
+        <v>0.28671437999997806</v>
       </c>
       <c r="D400" s="5">
-        <v>1.3168374955489615</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1326219815345873</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>302.48320568999998</v>
+        <v>306.71882140999998</v>
       </c>
       <c r="C401" s="5">
-        <v>0.96969296999998278</v>
+        <v>1.0877872099999877</v>
       </c>
       <c r="D401" s="5">
-        <v>3.9283038061358244</v>
+        <v>4.355587796740612</v>
       </c>
       <c r="E401" s="5">
-        <v>3.4700615281131553</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5255075632982136</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>304.25007456999998</v>
+        <v>308.19575329000003</v>
       </c>
       <c r="C402" s="5">
-        <v>1.7668688800000041</v>
+        <v>1.4769318800000519</v>
       </c>
       <c r="D402" s="5">
-        <v>7.2390890613249992</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9338316896800025</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>304.84827939000002</v>
+        <v>308.79025645000002</v>
       </c>
       <c r="C403" s="5">
-        <v>0.59820482000003494</v>
+        <v>0.59450315999998793</v>
       </c>
       <c r="D403" s="5">
-        <v>2.3850761290513889</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3394918272456433</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>304.72091380000001</v>
+        <v>308.82057566999998</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.1273655900000108</v>
+        <v>3.0319219999967117E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>-0.50020944501446563</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.11788817031359589</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>306.61716124999998</v>
+        <v>310.33827793</v>
       </c>
       <c r="C405" s="5">
-        <v>1.8962474499999757</v>
+        <v>1.5177022600000214</v>
       </c>
       <c r="D405" s="5">
-        <v>7.7284367320583858</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.059460195968458</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>307.82972885999999</v>
+        <v>311.61207164000001</v>
       </c>
       <c r="C406" s="5">
-        <v>1.2125676100000078</v>
+        <v>1.2737937100000067</v>
       </c>
       <c r="D406" s="5">
-        <v>4.8501884960189923</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0381665291210131</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>309.76586789999999</v>
+        <v>313.51991521999997</v>
       </c>
       <c r="C407" s="5">
-        <v>1.9361390400000005</v>
+        <v>1.9078435799999625</v>
       </c>
       <c r="D407" s="5">
-        <v>7.8142169710799347</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.599514852383682</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>310.34201703000002</v>
+        <v>313.80795201000001</v>
       </c>
       <c r="C408" s="5">
-        <v>0.57614913000003298</v>
+        <v>0.28803679000003513</v>
       </c>
       <c r="D408" s="5">
-        <v>2.2549146931947872</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1080509257671789</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>310.46105051000001</v>
+        <v>314.72094579999998</v>
       </c>
       <c r="C409" s="5">
-        <v>0.11903347999998459</v>
+        <v>0.91299378999997316</v>
       </c>
       <c r="D409" s="5">
-        <v>0.46123915941334026</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5476954601501243</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>311.44306592999999</v>
+        <v>315.66099887000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.98201541999998199</v>
+        <v>0.94005307000003313</v>
       </c>
       <c r="D410" s="5">
-        <v>3.862439832165232</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6438041081867878</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>311.25950540000002</v>
+        <v>315.64010006000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.18356052999996564</v>
+        <v>-2.0898810000005597E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.70497634653219343</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.941887689681959E-2</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>312.63699235000001</v>
+        <v>317.04287119000003</v>
       </c>
       <c r="C412" s="5">
-        <v>1.3774869499999909</v>
+        <v>1.4027711300000192</v>
       </c>
       <c r="D412" s="5">
-        <v>5.4418196871452773</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4653601336844826</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>313.24385917000001</v>
+        <v>317.65500401000003</v>
       </c>
       <c r="C413" s="5">
-        <v>0.60686681999999337</v>
+        <v>0.61213281999999936</v>
       </c>
       <c r="D413" s="5">
-        <v>2.3543775975071402</v>
+        <v>2.3416713628313213</v>
       </c>
       <c r="E413" s="5">
-        <v>3.5574383230479567</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5655401092524963</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>316.01909812999997</v>
+        <v>320.35631480000001</v>
       </c>
       <c r="C414" s="5">
-        <v>2.7752389599999674</v>
+        <v>2.7013107899999795</v>
       </c>
       <c r="D414" s="5">
-        <v>11.165278887485375</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.695777711423137</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>317.07721777</v>
+        <v>321.50488547999998</v>
       </c>
       <c r="C415" s="5">
-        <v>1.0581196400000294</v>
+        <v>1.1485706799999775</v>
       </c>
       <c r="D415" s="5">
-        <v>4.092757445001638</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3882100482587116</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>318.30528620000001</v>
+        <v>322.57164270999999</v>
       </c>
       <c r="C416" s="5">
-        <v>1.2280684300000075</v>
+        <v>1.0667572300000074</v>
       </c>
       <c r="D416" s="5">
-        <v>4.7480021739926492</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0550854329884256</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>318.09488525</v>
+        <v>322.3852278</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.21040095000000747</v>
+        <v>-0.18641490999999633</v>
       </c>
       <c r="D417" s="5">
-        <v>-0.79032699149591545</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.69128284975994436</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>319.15894909000002</v>
+        <v>323.60688141999998</v>
       </c>
       <c r="C418" s="5">
-        <v>1.0640638400000171</v>
+        <v>1.2216536199999837</v>
       </c>
       <c r="D418" s="5">
-        <v>4.0888198424629429</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6432877336782807</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>319.92641493000002</v>
+        <v>324.32397639999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.76746583999999984</v>
+        <v>0.71709498000001304</v>
       </c>
       <c r="D419" s="5">
-        <v>2.9240520695217986</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6917830358792028</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>320.26195232999999</v>
+        <v>324.18670061</v>
       </c>
       <c r="C420" s="5">
-        <v>0.33553739999996424</v>
+        <v>-0.13727578999998968</v>
       </c>
       <c r="D420" s="5">
-        <v>1.2658399149374722</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.50674020923112684</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>320.17969036</v>
+        <v>324.92768660000002</v>
       </c>
       <c r="C421" s="5">
-        <v>-8.226196999999047E-2</v>
+        <v>0.74098599000001286</v>
       </c>
       <c r="D421" s="5">
-        <v>-0.30779499951509859</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.777556606332876</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>320.36787278999998</v>
+        <v>325.36262484000002</v>
       </c>
       <c r="C422" s="5">
-        <v>0.18818242999998347</v>
+        <v>0.43493824000000814</v>
       </c>
       <c r="D422" s="5">
-        <v>0.70757243622774357</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6181618039224466</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>320.0511343</v>
+        <v>324.70429288000003</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.31673848999997745</v>
+        <v>-0.65833195999999816</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.1799753494652343</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4012156119143757</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>321.30679129999999</v>
+        <v>325.96476581000002</v>
       </c>
       <c r="C424" s="5">
-        <v>1.2556569999999851</v>
+        <v>1.2604729299999917</v>
       </c>
       <c r="D424" s="5">
-        <v>4.8108909229165331</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7590474806056049</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>321.24907153999999</v>
+        <v>326.06739335999998</v>
       </c>
       <c r="C425" s="5">
-        <v>-5.7719759999997677E-2</v>
+        <v>0.10262754999996559</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.21535591732328996</v>
+        <v>0.37846587384808839</v>
       </c>
       <c r="E425" s="5">
-        <v>2.5555847738599979</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6482785549744259</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>321.43236647999998</v>
+        <v>326.79376112</v>
       </c>
       <c r="C426" s="5">
-        <v>0.18329493999999613</v>
+        <v>0.72636776000001646</v>
       </c>
       <c r="D426" s="5">
-        <v>0.68683618597407126</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7061904969907902</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>320.83346244000001</v>
+        <v>326.25630197999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.59890403999997943</v>
+        <v>-0.53745914000000994</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.2131108741477945</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9558173385640587</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>321.51671400999999</v>
+        <v>326.94137019999999</v>
       </c>
       <c r="C428" s="5">
-        <v>0.68325156999998171</v>
+        <v>0.68506822000000511</v>
       </c>
       <c r="D428" s="5">
-        <v>2.5856835168739156</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5490471783381041</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>325.81845427000002</v>
+        <v>326.72591288000001</v>
       </c>
       <c r="C429" s="5">
-        <v>4.301740260000031</v>
+        <v>-0.21545731999998452</v>
       </c>
       <c r="D429" s="5">
-        <v>17.291217067895893</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.78795080732373401</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>325.28284136000002</v>
+        <v>326.10749098000002</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.53561290999999756</v>
+        <v>-0.61842189999998709</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.9549413166773499</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2478451354590145</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>323.05275372</v>
+        <v>326.19953699000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.230087640000022</v>
+        <v>9.2046009999990019E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-7.9237741720418526</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.33923429680771111</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>323.59537173000001</v>
+        <v>325.82026114000001</v>
       </c>
       <c r="C432" s="5">
-        <v>0.54261801000001242</v>
+        <v>-0.37927584999999908</v>
       </c>
       <c r="D432" s="5">
-        <v>2.0343140035992802</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3863653898501194</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>323.35117466999998</v>
+        <v>325.7369248</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.24419706000003316</v>
+        <v>-8.3336340000016662E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.90181536180129473</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.30649735153666091</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>324.53661797000001</v>
+        <v>326.20452655000003</v>
       </c>
       <c r="C434" s="5">
-        <v>1.1854433000000313</v>
+        <v>0.46760175000002846</v>
       </c>
       <c r="D434" s="5">
-        <v>4.4891403947942665</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7362895775575593</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>322.66087665999999</v>
+        <v>324.16201260000003</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.8757413100000235</v>
+        <v>-2.04251395</v>
       </c>
       <c r="D435" s="5">
-        <v>-6.7194193120564076</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.2603094668293622</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>322.92847903000001</v>
+        <v>324.73203113</v>
       </c>
       <c r="C436" s="5">
-        <v>0.26760237000002007</v>
+        <v>0.57001852999997027</v>
       </c>
       <c r="D436" s="5">
-        <v>0.99978560063715971</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1306525591432868</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>323.25114113000001</v>
+        <v>325.19744758000002</v>
       </c>
       <c r="C437" s="5">
-        <v>0.32266210000000228</v>
+        <v>0.46541645000002063</v>
       </c>
       <c r="D437" s="5">
-        <v>1.2056212483825712</v>
+        <v>1.7335012140623274</v>
       </c>
       <c r="E437" s="5">
-        <v>0.62321412491639361</v>
+        <v>-0.26679937881415317</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>326.37448623</v>
+      </c>
+      <c r="C438" s="5">
+        <v>1.1770386499999859</v>
+      </c>
+      <c r="D438" s="5">
+        <v>4.4308650170199471</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>325.95593399000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.4185522399999968</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-1.5281070333387659</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpserpa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>