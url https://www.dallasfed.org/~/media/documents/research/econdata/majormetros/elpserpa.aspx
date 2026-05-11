--- v4 (2026-04-20)
+++ v5 (2026-05-11)
@@ -1,98 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4E63B544-ED6D-4675-928F-9BF12AAAEAE8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B13846E6-B56A-4B20-BF18-73557774EB2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EF47EBDC-DD77-4A4D-B7AE-C0E342CFEC68}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{24A41603-89BE-4D52-BAED-AC9555B1586C}"/>
   </bookViews>
   <sheets>
     <sheet name="elpserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6330 +930,6345 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E7BCC6DB-450F-4CB1-85D3-F99D484625A5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73E46333-6722-4B17-8198-F1EC63F2BD15}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>158.61670605</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>159.00193625</v>
       </c>
       <c r="C7" s="5">
         <v>0.38523019999999519</v>
       </c>
       <c r="D7" s="5">
         <v>2.9536705036777189</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>159.19871828000001</v>
       </c>
       <c r="C8" s="5">
         <v>0.19678203000000849</v>
       </c>
       <c r="D8" s="5">
         <v>1.4952801721633824</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>159.40924498999999</v>
       </c>
       <c r="C9" s="5">
         <v>0.21052670999998213</v>
       </c>
       <c r="D9" s="5">
         <v>1.5984905045877573</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>160.84354403</v>
       </c>
       <c r="C10" s="5">
         <v>1.4342990400000133</v>
       </c>
       <c r="D10" s="5">
         <v>11.347776085985274</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>161.33648786000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.49294383000000153</v>
       </c>
       <c r="D11" s="5">
         <v>3.7403184881210194</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>160.94870395000001</v>
       </c>
       <c r="C12" s="5">
         <v>-0.38778390999999601</v>
       </c>
       <c r="D12" s="5">
         <v>-2.8464613244474357</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>159.95039548</v>
       </c>
       <c r="C13" s="5">
         <v>-0.99830847000001199</v>
       </c>
       <c r="D13" s="5">
         <v>-7.1944364140146373</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>160.34194059000001</v>
       </c>
       <c r="C14" s="5">
         <v>0.3915451100000098</v>
       </c>
       <c r="D14" s="5">
         <v>2.977372654478283</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>160.77609577000001</v>
       </c>
       <c r="C15" s="5">
         <v>0.43415518000000475</v>
       </c>
       <c r="D15" s="5">
         <v>3.2980474736701071</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>161.35289517000001</v>
       </c>
       <c r="C16" s="5">
         <v>0.57679939999999874</v>
       </c>
       <c r="D16" s="5">
         <v>4.3910847244649887</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>161.07800248000001</v>
       </c>
       <c r="C17" s="5">
         <v>-0.27489269000000149</v>
       </c>
       <c r="D17" s="5">
         <v>-2.0253603298325595</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>161.82543631999999</v>
       </c>
       <c r="C18" s="5">
         <v>0.74743383999998514</v>
       </c>
       <c r="D18" s="5">
         <v>5.712566347895498</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>160.9966014</v>
       </c>
       <c r="C19" s="5">
         <v>-0.82883491999999137</v>
       </c>
       <c r="D19" s="5">
         <v>-5.9759271868843999</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>161.74891043</v>
       </c>
       <c r="C20" s="5">
         <v>0.75230902999999216</v>
       </c>
       <c r="D20" s="5">
         <v>5.7537721053471325</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>162.07734826000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.32843783000001281</v>
       </c>
       <c r="D21" s="5">
         <v>2.4640469399560327</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>162.36832290999999</v>
       </c>
       <c r="C22" s="5">
         <v>0.29097464999998124</v>
       </c>
       <c r="D22" s="5">
         <v>2.1757390464697712</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>163.08573931000001</v>
       </c>
       <c r="C23" s="5">
         <v>0.71741640000001894</v>
       </c>
       <c r="D23" s="5">
         <v>5.4329071934621664</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>162.73110989</v>
       </c>
       <c r="C24" s="5">
         <v>-0.35462942000000908</v>
       </c>
       <c r="D24" s="5">
         <v>-2.5784135931825269</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>163.58267695000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.85156706000000781</v>
       </c>
       <c r="D25" s="5">
         <v>6.4634885991210922</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>163.1745253</v>
       </c>
       <c r="C26" s="5">
         <v>-0.40815165000000775</v>
       </c>
       <c r="D26" s="5">
         <v>-2.9533464752017236</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>163.60261818000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.42809288000000834</v>
       </c>
       <c r="D27" s="5">
         <v>3.1940599299772332</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>163.54865627999999</v>
       </c>
       <c r="C28" s="5">
         <v>-5.3961900000018659E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-0.39508498981347673</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>164.87067923000001</v>
       </c>
       <c r="C29" s="5">
         <v>1.3220229500000187</v>
       </c>
       <c r="D29" s="5">
         <v>10.143116842933342</v>
       </c>
       <c r="E29" s="5">
         <v>2.3545590903828684</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>165.1733084</v>
       </c>
       <c r="C30" s="5">
         <v>0.30262916999998879</v>
       </c>
       <c r="D30" s="5">
         <v>2.2250395321333993</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>165.72410517</v>
       </c>
       <c r="C31" s="5">
         <v>0.55079677000000515</v>
       </c>
       <c r="D31" s="5">
         <v>4.0758052486166596</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>166.57075712</v>
       </c>
       <c r="C32" s="5">
         <v>0.84665194999999471</v>
       </c>
       <c r="D32" s="5">
         <v>6.3057912914803671</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>166.23798815000001</v>
       </c>
       <c r="C33" s="5">
         <v>-0.33276896999998939</v>
       </c>
       <c r="D33" s="5">
         <v>-2.3711497732559983</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>166.01187744000001</v>
       </c>
       <c r="C34" s="5">
         <v>-0.22611071000000038</v>
       </c>
       <c r="D34" s="5">
         <v>-1.6200401441549106</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>166.92542943000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.91355199000000198</v>
       </c>
       <c r="D35" s="5">
         <v>6.807092585968344</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>167.54800664000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.62257721000000288</v>
       </c>
       <c r="D36" s="5">
         <v>4.5685672404901956</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>166.67036565000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.87764099000000328</v>
       </c>
       <c r="D37" s="5">
         <v>-6.1078087203388591</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>167.31780319000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.64743753999999853</v>
       </c>
       <c r="D38" s="5">
         <v>4.7623393792814106</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>170.38591534</v>
       </c>
       <c r="C39" s="5">
         <v>3.0681121499999904</v>
       </c>
       <c r="D39" s="5">
         <v>24.365080202328325</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>170.08135430999999</v>
       </c>
       <c r="C40" s="5">
         <v>-0.30456103000000212</v>
       </c>
       <c r="D40" s="5">
         <v>-2.124010916842145</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>169.79590327</v>
       </c>
       <c r="C41" s="5">
         <v>-0.2854510399999981</v>
       </c>
       <c r="D41" s="5">
         <v>-1.9954977111979466</v>
       </c>
       <c r="E41" s="5">
         <v>2.987325619693193</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>170.38017246000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.58426919000001476</v>
       </c>
       <c r="D42" s="5">
         <v>4.2082614134714591</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>171.64753679</v>
       </c>
       <c r="C43" s="5">
         <v>1.2673643299999924</v>
       </c>
       <c r="D43" s="5">
         <v>9.3005290434593935</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>171.14557593000001</v>
       </c>
       <c r="C44" s="5">
         <v>-0.50196085999999696</v>
       </c>
       <c r="D44" s="5">
         <v>-3.4533474728840052</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>172.04787189999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.90229596999998307</v>
       </c>
       <c r="D45" s="5">
         <v>6.513225048465876</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>172.16413763</v>
       </c>
       <c r="C46" s="5">
         <v>0.11626573000000917</v>
       </c>
       <c r="D46" s="5">
         <v>0.8139513916083807</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>172.40473517000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.24059754000001021</v>
       </c>
       <c r="D47" s="5">
         <v>1.6899370356018295</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>173.40051514999999</v>
       </c>
       <c r="C48" s="5">
         <v>0.99577997999998047</v>
       </c>
       <c r="D48" s="5">
         <v>7.1554646032745417</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>172.97232556</v>
       </c>
       <c r="C49" s="5">
         <v>-0.42818958999998813</v>
       </c>
       <c r="D49" s="5">
         <v>-2.9233250699644109</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>173.56692261000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.5945970500000044</v>
       </c>
       <c r="D50" s="5">
         <v>4.2039225697205085</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>173.23133356</v>
       </c>
       <c r="C51" s="5">
         <v>-0.33558905000001005</v>
       </c>
       <c r="D51" s="5">
         <v>-2.2956671823615049</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>173.41705808</v>
       </c>
       <c r="C52" s="5">
         <v>0.18572452000000794</v>
       </c>
       <c r="D52" s="5">
         <v>1.2941556857693159</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>173.59676148</v>
       </c>
       <c r="C53" s="5">
         <v>0.17970339999999396</v>
       </c>
       <c r="D53" s="5">
         <v>1.2506115252385541</v>
       </c>
       <c r="E53" s="5">
         <v>2.2384864044429298</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>174.15325415999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.55649267999999097</v>
       </c>
       <c r="D54" s="5">
         <v>3.9153487490258376</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>174.56834499000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.41509083000002533</v>
       </c>
       <c r="D55" s="5">
         <v>2.897970166895214</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>176.07129223000001</v>
       </c>
       <c r="C56" s="5">
         <v>1.5029472399999975</v>
       </c>
       <c r="D56" s="5">
         <v>10.834938554982653</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>176.03358954999999</v>
       </c>
       <c r="C57" s="5">
         <v>-3.7702680000023747E-2</v>
       </c>
       <c r="D57" s="5">
         <v>-0.25665722715738637</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>176.38734586000001</v>
       </c>
       <c r="C58" s="5">
         <v>0.35375631000002272</v>
       </c>
       <c r="D58" s="5">
         <v>2.4383478883041043</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>177.80936351</v>
       </c>
       <c r="C59" s="5">
         <v>1.4220176499999866</v>
       </c>
       <c r="D59" s="5">
         <v>10.114985009020373</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>178.67359626999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.86423275999999305</v>
       </c>
       <c r="D60" s="5">
         <v>5.9910067642708675</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>178.25050073</v>
       </c>
       <c r="C61" s="5">
         <v>-0.42309553999999139</v>
       </c>
       <c r="D61" s="5">
         <v>-2.804858438605462</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>178.41086471</v>
       </c>
       <c r="C62" s="5">
         <v>0.16036397999999963</v>
       </c>
       <c r="D62" s="5">
         <v>1.0849441294046747</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>180.63042519999999</v>
       </c>
       <c r="C63" s="5">
         <v>2.2195604899999921</v>
       </c>
       <c r="D63" s="5">
         <v>15.993932754712281</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>181.07340432999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.44297912999999767</v>
       </c>
       <c r="D64" s="5">
         <v>2.9829077763480649</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>180.24419044999999</v>
       </c>
       <c r="C65" s="5">
         <v>-0.82921387999999752</v>
       </c>
       <c r="D65" s="5">
         <v>-5.3590030706663017</v>
       </c>
       <c r="E65" s="5">
         <v>3.8292355878803974</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>181.18505542</v>
       </c>
       <c r="C66" s="5">
         <v>0.94086497000000691</v>
       </c>
       <c r="D66" s="5">
         <v>6.4469372928868784</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>181.12641532999999</v>
       </c>
       <c r="C67" s="5">
         <v>-5.8640090000011469E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-0.38768640895980866</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>180.91853330000001</v>
       </c>
       <c r="C68" s="5">
         <v>-0.20788202999997907</v>
       </c>
       <c r="D68" s="5">
         <v>-1.3686007689235002</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>180.42381186</v>
       </c>
       <c r="C69" s="5">
         <v>-0.4947214400000064</v>
       </c>
       <c r="D69" s="5">
         <v>-3.2324937850743529</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>180.98773416</v>
       </c>
       <c r="C70" s="5">
         <v>0.56392230000000154</v>
       </c>
       <c r="D70" s="5">
         <v>3.815803044383137</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>181.14948720000001</v>
       </c>
       <c r="C71" s="5">
         <v>0.16175304000000779</v>
       </c>
       <c r="D71" s="5">
         <v>1.0777559581504503</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>181.39372311</v>
       </c>
       <c r="C72" s="5">
         <v>0.24423590999998623</v>
       </c>
       <c r="D72" s="5">
         <v>1.6299589060899899</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>182.00154896999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.60782585999999128</v>
       </c>
       <c r="D73" s="5">
         <v>4.0959786451646885</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>181.95840188</v>
       </c>
       <c r="C74" s="5">
         <v>-4.314708999999084E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-0.28411324534367566</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>182.01393587999999</v>
       </c>
       <c r="C75" s="5">
         <v>5.5533999999994421E-2</v>
       </c>
       <c r="D75" s="5">
         <v>0.36685735329891056</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>181.75163405999999</v>
       </c>
       <c r="C76" s="5">
         <v>-0.26230182000000468</v>
       </c>
       <c r="D76" s="5">
         <v>-1.7156889263495345</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>182.33428592999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.58265187000000651</v>
       </c>
       <c r="D77" s="5">
         <v>3.9154678732228998</v>
       </c>
       <c r="E77" s="5">
         <v>1.1595910385693076</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>182.02287016</v>
       </c>
       <c r="C78" s="5">
         <v>-0.31141576999999643</v>
       </c>
       <c r="D78" s="5">
         <v>-2.030382981122647</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>181.99245182999999</v>
       </c>
       <c r="C79" s="5">
         <v>-3.041833000000338E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-0.2003510050362256</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>183.09021575</v>
       </c>
       <c r="C80" s="5">
         <v>1.0977639200000056</v>
       </c>
       <c r="D80" s="5">
         <v>7.4833332698891919</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>183.33984636</v>
       </c>
       <c r="C81" s="5">
         <v>0.24963060999999698</v>
       </c>
       <c r="D81" s="5">
         <v>1.64844039296137</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>183.75091302999999</v>
       </c>
       <c r="C82" s="5">
         <v>0.41106666999999675</v>
       </c>
       <c r="D82" s="5">
         <v>2.72395018731455</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>183.29022384999999</v>
       </c>
       <c r="C83" s="5">
         <v>-0.46068918000000281</v>
       </c>
       <c r="D83" s="5">
         <v>-2.9674262650233763</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>184.03724948999999</v>
       </c>
       <c r="C84" s="5">
         <v>0.74702564000000393</v>
       </c>
       <c r="D84" s="5">
         <v>5.0019072980050261</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>184.6785892</v>
       </c>
       <c r="C85" s="5">
         <v>0.64133971000001111</v>
       </c>
       <c r="D85" s="5">
         <v>4.2628930508313179</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>184.37056716999999</v>
       </c>
       <c r="C86" s="5">
         <v>-0.30802203000001782</v>
       </c>
       <c r="D86" s="5">
         <v>-1.9831995995369667</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>186.92134483999999</v>
       </c>
       <c r="C87" s="5">
         <v>2.5507776700000022</v>
       </c>
       <c r="D87" s="5">
         <v>17.925482936331115</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>187.20771543999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.28637059999999792</v>
       </c>
       <c r="D88" s="5">
         <v>1.8540160886282742</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>187.43389497999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.22617954000000395</v>
       </c>
       <c r="D89" s="5">
         <v>1.4594819172102591</v>
       </c>
       <c r="E89" s="5">
         <v>2.7968459272425639</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>187.31356152000001</v>
       </c>
       <c r="C90" s="5">
         <v>-0.12033345999998346</v>
       </c>
       <c r="D90" s="5">
         <v>-0.76769124840495584</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>187.55867358</v>
       </c>
       <c r="C91" s="5">
         <v>0.24511205999999675</v>
       </c>
       <c r="D91" s="5">
         <v>1.5816294814929854</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>188.18808149</v>
       </c>
       <c r="C92" s="5">
         <v>0.62940790999999763</v>
       </c>
       <c r="D92" s="5">
         <v>4.1021130414302887</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>189.08994508000001</v>
       </c>
       <c r="C93" s="5">
         <v>0.90186359000000493</v>
       </c>
       <c r="D93" s="5">
         <v>5.9048503443078992</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>189.50828933</v>
       </c>
       <c r="C94" s="5">
         <v>0.41834424999998987</v>
       </c>
       <c r="D94" s="5">
         <v>2.6874353050532429</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>190.65859545000001</v>
       </c>
       <c r="C95" s="5">
         <v>1.1503061200000104</v>
       </c>
       <c r="D95" s="5">
         <v>7.5321022232827994</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>191.61995469999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.96135924999998679</v>
       </c>
       <c r="D96" s="5">
         <v>6.2214256609202767</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>191.78274010999999</v>
       </c>
       <c r="C97" s="5">
         <v>0.16278540999999791</v>
       </c>
       <c r="D97" s="5">
         <v>1.0242033229534764</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>193.40109261000001</v>
       </c>
       <c r="C98" s="5">
         <v>1.6183525000000145</v>
       </c>
       <c r="D98" s="5">
         <v>10.609606460769117</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>192.60666046</v>
       </c>
       <c r="C99" s="5">
         <v>-0.79443215000000578</v>
       </c>
       <c r="D99" s="5">
         <v>-4.819378702377608</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>193.29135507999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.68469461999998771</v>
       </c>
       <c r="D100" s="5">
         <v>4.3502644377721333</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>193.49960107999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.2082460000000026</v>
       </c>
       <c r="D101" s="5">
         <v>1.3005304408316043</v>
       </c>
       <c r="E101" s="5">
         <v>3.2361842027810672</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>193.76063626999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.26103519000000119</v>
       </c>
       <c r="D102" s="5">
         <v>1.6308914717660938</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>194.15824291000001</v>
       </c>
       <c r="C103" s="5">
         <v>0.39760664000002066</v>
       </c>
       <c r="D103" s="5">
         <v>2.4904437835719939</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>194.60752613</v>
       </c>
       <c r="C104" s="5">
         <v>0.44928321999998388</v>
       </c>
       <c r="D104" s="5">
         <v>2.8124209805997058</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>195.41979401</v>
       </c>
       <c r="C105" s="5">
         <v>0.81226788000000738</v>
       </c>
       <c r="D105" s="5">
         <v>5.125247497354346</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>195.86235649</v>
       </c>
       <c r="C106" s="5">
         <v>0.44256247999999232</v>
       </c>
       <c r="D106" s="5">
         <v>2.7517175993816201</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>196.53232023999999</v>
       </c>
       <c r="C107" s="5">
         <v>0.66996374999999375</v>
       </c>
       <c r="D107" s="5">
         <v>4.1828113899853525</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>196.52383506000001</v>
       </c>
       <c r="C108" s="5">
         <v>-8.485179999979664E-3</v>
       </c>
       <c r="D108" s="5">
         <v>-5.1797070682024771E-2</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>197.27645064000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.75261557999999695</v>
       </c>
       <c r="D109" s="5">
         <v>4.6936111631299182</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>196.60107855000001</v>
       </c>
       <c r="C110" s="5">
         <v>-0.67537208999999621</v>
       </c>
       <c r="D110" s="5">
         <v>-4.0316991682364689</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>197.91143116000001</v>
       </c>
       <c r="C111" s="5">
         <v>1.3103526099999954</v>
       </c>
       <c r="D111" s="5">
         <v>8.2978412118648315</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>198.62394624000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.71251508000000285</v>
       </c>
       <c r="D112" s="5">
         <v>4.4067848041377422</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>198.27410255999999</v>
       </c>
       <c r="C113" s="5">
         <v>-0.34984368000002064</v>
       </c>
       <c r="D113" s="5">
         <v>-2.0932487528874777</v>
       </c>
       <c r="E113" s="5">
         <v>2.4674477122182958</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>199.16772950999999</v>
       </c>
       <c r="C114" s="5">
         <v>0.89362694999999803</v>
       </c>
       <c r="D114" s="5">
         <v>5.544536235074693</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>200.17452664999999</v>
       </c>
       <c r="C115" s="5">
         <v>1.0067971400000033</v>
       </c>
       <c r="D115" s="5">
         <v>6.2375514785526054</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>199.56593555000001</v>
       </c>
       <c r="C116" s="5">
         <v>-0.60859109999998395</v>
       </c>
       <c r="D116" s="5">
         <v>-3.5879702745111985</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>200.87388834000001</v>
       </c>
       <c r="C117" s="5">
         <v>1.3079527900000016</v>
       </c>
       <c r="D117" s="5">
         <v>8.1545731340764824</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>200.83181314999999</v>
       </c>
       <c r="C118" s="5">
         <v>-4.2075190000019802E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-0.25106350333194971</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>201.88872182</v>
       </c>
       <c r="C119" s="5">
         <v>1.0569086700000128</v>
       </c>
       <c r="D119" s="5">
         <v>6.5012221713725449</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>202.09180917</v>
       </c>
       <c r="C120" s="5">
         <v>0.20308735000000411</v>
       </c>
       <c r="D120" s="5">
         <v>1.2138255351566096</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>202.82712530000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.73531613000000107</v>
       </c>
       <c r="D121" s="5">
         <v>4.4546751543089291</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>202.95868895000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.13156365000000392</v>
       </c>
       <c r="D122" s="5">
         <v>0.78116195983295444</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>204.16563980999999</v>
       </c>
       <c r="C123" s="5">
         <v>1.2069508599999779</v>
       </c>
       <c r="D123" s="5">
         <v>7.3742300210780654</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>204.37333208999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.20769228000000339</v>
       </c>
       <c r="D124" s="5">
         <v>1.2275813033290284</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>205.78896843000001</v>
       </c>
       <c r="C125" s="5">
         <v>1.4156363400000203</v>
       </c>
       <c r="D125" s="5">
         <v>8.6361518671601356</v>
       </c>
       <c r="E125" s="5">
         <v>3.7901398987424173</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>206.34944648999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.56047805999997991</v>
       </c>
       <c r="D126" s="5">
         <v>3.3176732766569517</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>206.8214576</v>
       </c>
       <c r="C127" s="5">
         <v>0.47201111000001106</v>
       </c>
       <c r="D127" s="5">
         <v>2.7797212169539565</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>207.60507189</v>
       </c>
       <c r="C128" s="5">
         <v>0.78361429000000271</v>
       </c>
       <c r="D128" s="5">
         <v>4.6425651926799594</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>208.38794958</v>
       </c>
       <c r="C129" s="5">
         <v>0.7828776899999923</v>
       </c>
       <c r="D129" s="5">
         <v>4.6202384954096898</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>208.54609933</v>
       </c>
       <c r="C130" s="5">
         <v>0.15814975000000686</v>
       </c>
       <c r="D130" s="5">
         <v>0.91451477608497367</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>209.38655833999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.84045900999998935</v>
       </c>
       <c r="D131" s="5">
         <v>4.9447526401121378</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>210.40228171999999</v>
       </c>
       <c r="C132" s="5">
         <v>1.0157233799999972</v>
       </c>
       <c r="D132" s="5">
         <v>5.9789861886321516</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>211.11317761000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.71089589000001752</v>
       </c>
       <c r="D133" s="5">
         <v>4.1306954928202577</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>210.95079866</v>
       </c>
       <c r="C134" s="5">
         <v>-0.16237895000000435</v>
       </c>
       <c r="D134" s="5">
         <v>-0.9190925299901731</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>211.48576625999999</v>
       </c>
       <c r="C135" s="5">
         <v>0.53496759999998744</v>
       </c>
       <c r="D135" s="5">
         <v>3.0859862183350018</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>211.91812526999999</v>
       </c>
       <c r="C136" s="5">
         <v>0.43235900999999899</v>
       </c>
       <c r="D136" s="5">
         <v>2.4810395695107346</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>212.72920442</v>
       </c>
       <c r="C137" s="5">
         <v>0.81107915000001185</v>
       </c>
       <c r="D137" s="5">
         <v>4.69071135422503</v>
       </c>
       <c r="E137" s="5">
         <v>3.3725014722354896</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>212.74725040999999</v>
       </c>
       <c r="C138" s="5">
         <v>1.8045989999990297E-2</v>
       </c>
       <c r="D138" s="5">
         <v>0.10184447671626184</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>212.46191540000001</v>
       </c>
       <c r="C139" s="5">
         <v>-0.28533500999998296</v>
       </c>
       <c r="D139" s="5">
         <v>-1.5976118166536102</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>213.28041894</v>
       </c>
       <c r="C140" s="5">
         <v>0.8185035399999947</v>
       </c>
       <c r="D140" s="5">
         <v>4.7221891873996835</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>212.45891933999999</v>
       </c>
       <c r="C141" s="5">
         <v>-0.82149960000000988</v>
       </c>
       <c r="D141" s="5">
         <v>-4.5254113494239796</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>213.0167788</v>
       </c>
       <c r="C142" s="5">
         <v>0.55785946000000308</v>
       </c>
       <c r="D142" s="5">
         <v>3.196778317493254</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>213.79261080000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.77583200000000829</v>
       </c>
       <c r="D143" s="5">
         <v>4.4591609646989605</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>211.41259507999999</v>
       </c>
       <c r="C144" s="5">
         <v>-2.3800157200000172</v>
       </c>
       <c r="D144" s="5">
         <v>-12.570499697656224</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>213.62337001</v>
       </c>
       <c r="C145" s="5">
         <v>2.2107749300000137</v>
       </c>
       <c r="D145" s="5">
         <v>13.296073162006561</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>213.05113048999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.57223952000001077</v>
       </c>
       <c r="D146" s="5">
         <v>-3.1675384481693381</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>211.73739523</v>
       </c>
       <c r="C147" s="5">
         <v>-1.3137352599999872</v>
       </c>
       <c r="D147" s="5">
         <v>-7.1536836953436378</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>212.09228392</v>
       </c>
       <c r="C148" s="5">
         <v>0.35488868999999568</v>
       </c>
       <c r="D148" s="5">
         <v>2.0299402782471887</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>211.46942182000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.62286209999999187</v>
       </c>
       <c r="D149" s="5">
         <v>-3.4677323143612493</v>
       </c>
       <c r="E149" s="5">
         <v>-0.59220011819005602</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>213.91678933</v>
       </c>
       <c r="C150" s="5">
         <v>2.4473675099999923</v>
       </c>
       <c r="D150" s="5">
         <v>14.806777060602293</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>214.65678896</v>
       </c>
       <c r="C151" s="5">
         <v>0.7399996299999998</v>
       </c>
       <c r="D151" s="5">
         <v>4.2310426008846269</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>215.50435006000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.84756110000000717</v>
       </c>
       <c r="D152" s="5">
         <v>4.8423991587686066</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>216.73460656</v>
       </c>
       <c r="C153" s="5">
         <v>1.2302564999999959</v>
       </c>
       <c r="D153" s="5">
         <v>7.0697154842740861</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>217.26859679</v>
       </c>
       <c r="C154" s="5">
         <v>0.53399023000000057</v>
       </c>
       <c r="D154" s="5">
         <v>2.9969521046471437</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>218.13004262999999</v>
       </c>
       <c r="C155" s="5">
         <v>0.86144583999998758</v>
       </c>
       <c r="D155" s="5">
         <v>4.8630044637715253</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>217.09596475999999</v>
       </c>
       <c r="C156" s="5">
         <v>-1.0340778700000044</v>
       </c>
       <c r="D156" s="5">
         <v>-5.5427705879768858</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>219.25380801</v>
       </c>
       <c r="C157" s="5">
         <v>2.1578432500000133</v>
       </c>
       <c r="D157" s="5">
         <v>12.60164253619207</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>220.70280120000001</v>
       </c>
       <c r="C158" s="5">
         <v>1.4489931900000101</v>
       </c>
       <c r="D158" s="5">
         <v>8.2252019024885428</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>220.52122771000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.18157349000000522</v>
       </c>
       <c r="D159" s="5">
         <v>-0.98279209487588393</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>221.36466363</v>
       </c>
       <c r="C160" s="5">
         <v>0.84343591999999035</v>
       </c>
       <c r="D160" s="5">
         <v>4.6874760723741193</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>221.96910721</v>
       </c>
       <c r="C161" s="5">
         <v>0.60444358000000875</v>
       </c>
       <c r="D161" s="5">
         <v>3.3262989365098417</v>
       </c>
       <c r="E161" s="5">
         <v>4.9651080991450325</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>220.17005893999999</v>
       </c>
       <c r="C162" s="5">
         <v>-1.7990482700000143</v>
       </c>
       <c r="D162" s="5">
         <v>-9.3038856620557997</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>220.19448911999999</v>
       </c>
       <c r="C163" s="5">
         <v>2.4430179999995971E-2</v>
       </c>
       <c r="D163" s="5">
         <v>0.13323389175301514</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>219.59074043999999</v>
       </c>
       <c r="C164" s="5">
         <v>-0.60374867999999537</v>
       </c>
       <c r="D164" s="5">
         <v>-3.2410981182962373</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>220.34769825000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.75695781000001716</v>
       </c>
       <c r="D165" s="5">
         <v>4.215889921293936</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>219.96814058000001</v>
       </c>
       <c r="C166" s="5">
         <v>-0.37955766999999696</v>
       </c>
       <c r="D166" s="5">
         <v>-2.0475765678744984</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>219.03255300999999</v>
       </c>
       <c r="C167" s="5">
         <v>-0.93558757000002402</v>
       </c>
       <c r="D167" s="5">
         <v>-4.9862237767908768</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>220.02016119999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.98760819000000311</v>
       </c>
       <c r="D168" s="5">
         <v>5.5469673321571378</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>222.15618644</v>
       </c>
       <c r="C169" s="5">
         <v>2.1360252400000093</v>
       </c>
       <c r="D169" s="5">
         <v>12.292615493712589</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>222.43234648999999</v>
       </c>
       <c r="C170" s="5">
         <v>0.27616004999998722</v>
       </c>
       <c r="D170" s="5">
         <v>1.5019487197684533</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>223.07863922999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.64629274000000692</v>
       </c>
       <c r="D171" s="5">
         <v>3.5429465521063408</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>223.37181441999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.29317518999999947</v>
       </c>
       <c r="D172" s="5">
         <v>1.5885176962489922</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>223.70875312999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.33693870999999831</v>
       </c>
       <c r="D173" s="5">
         <v>1.82519802800718</v>
       </c>
       <c r="E173" s="5">
         <v>0.78373335004413569</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>224.60540409000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.89665096000001654</v>
       </c>
       <c r="D174" s="5">
         <v>4.917199439220088</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>225.15784758000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.5524434900000017</v>
       </c>
       <c r="D175" s="5">
         <v>2.9917989091773567</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>224.42362061</v>
       </c>
       <c r="C176" s="5">
         <v>-0.73422697000000881</v>
       </c>
       <c r="D176" s="5">
         <v>-3.8437064839742408</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>224.52520138</v>
       </c>
       <c r="C177" s="5">
         <v>0.10158076999999821</v>
       </c>
       <c r="D177" s="5">
         <v>0.54450970814929889</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>225.13779675999999</v>
       </c>
       <c r="C178" s="5">
         <v>0.6125953799999877</v>
       </c>
       <c r="D178" s="5">
         <v>3.323665607968751</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>225.69001184999999</v>
       </c>
       <c r="C179" s="5">
         <v>0.55221509000000424</v>
       </c>
       <c r="D179" s="5">
         <v>2.9833776798664058</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>227.90139507000001</v>
       </c>
       <c r="C180" s="5">
         <v>2.2113832200000161</v>
       </c>
       <c r="D180" s="5">
         <v>12.412791322591854</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>226.83895778999999</v>
       </c>
       <c r="C181" s="5">
         <v>-1.0624372800000117</v>
       </c>
       <c r="D181" s="5">
         <v>-5.4529647489070632</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>226.23897170999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.59998608000000786</v>
       </c>
       <c r="D182" s="5">
         <v>-3.1282156948586937</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>226.57474400999999</v>
       </c>
       <c r="C183" s="5">
         <v>0.33577230000000213</v>
       </c>
       <c r="D183" s="5">
         <v>1.7955885349349998</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>226.72077286999999</v>
       </c>
       <c r="C184" s="5">
         <v>0.14602886000000126</v>
       </c>
       <c r="D184" s="5">
         <v>0.77615507533030925</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>226.95934456000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.23857169000001477</v>
       </c>
       <c r="D185" s="5">
         <v>1.2700588807493363</v>
       </c>
       <c r="E185" s="5">
         <v>1.4530461524279614</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>226.86230943999999</v>
       </c>
       <c r="C186" s="5">
         <v>-9.703512000001524E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-0.51184815176487097</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>227.38678849999999</v>
       </c>
       <c r="C187" s="5">
         <v>0.52447906000000444</v>
       </c>
       <c r="D187" s="5">
         <v>2.8098082567088234</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>227.73002726000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.34323876000001974</v>
       </c>
       <c r="D188" s="5">
         <v>1.8265060527538735</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>229.33737896</v>
       </c>
       <c r="C189" s="5">
         <v>1.6073516999999811</v>
       </c>
       <c r="D189" s="5">
         <v>8.8064296008629306</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>229.20955225</v>
       </c>
       <c r="C190" s="5">
         <v>-0.12782670999999368</v>
       </c>
       <c r="D190" s="5">
         <v>-0.66680230281475072</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>231.08272976000001</v>
       </c>
       <c r="C191" s="5">
         <v>1.873177510000005</v>
       </c>
       <c r="D191" s="5">
         <v>10.259829549237253</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>231.57799521000001</v>
       </c>
       <c r="C192" s="5">
         <v>0.4952654500000051</v>
       </c>
       <c r="D192" s="5">
         <v>2.6024209956230226</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>232.22012101000001</v>
       </c>
       <c r="C193" s="5">
         <v>0.6421258000000023</v>
       </c>
       <c r="D193" s="5">
         <v>3.3786093574853959</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>232.30073107000001</v>
       </c>
       <c r="C194" s="5">
         <v>8.0610059999997929E-2</v>
       </c>
       <c r="D194" s="5">
         <v>0.417349567262848</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>232.32280385999999</v>
       </c>
       <c r="C195" s="5">
         <v>2.2072789999981524E-2</v>
       </c>
       <c r="D195" s="5">
         <v>0.11408140882389617</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>232.42790428999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.10510042999999314</v>
       </c>
       <c r="D196" s="5">
         <v>0.54422034114818274</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>232.76751375000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.33960946000001968</v>
       </c>
       <c r="D197" s="5">
         <v>1.7675260907848989</v>
       </c>
       <c r="E197" s="5">
         <v>2.5591231774396261</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>233.03596292</v>
       </c>
       <c r="C198" s="5">
         <v>0.26844916999999668</v>
       </c>
       <c r="D198" s="5">
         <v>1.3927641290673698</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>233.93414530000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.89818238000000861</v>
       </c>
       <c r="D199" s="5">
         <v>4.7244341324753858</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>235.24063537000001</v>
       </c>
       <c r="C200" s="5">
         <v>1.3064900699999953</v>
       </c>
       <c r="D200" s="5">
         <v>6.911574631482309</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>233.65321969999999</v>
       </c>
       <c r="C201" s="5">
         <v>-1.5874156700000128</v>
       </c>
       <c r="D201" s="5">
         <v>-7.8037803238983683</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>233.81070298</v>
       </c>
       <c r="C202" s="5">
         <v>0.15748328000000811</v>
       </c>
       <c r="D202" s="5">
         <v>0.81181019319025438</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>234.25386189</v>
       </c>
       <c r="C203" s="5">
         <v>0.44315890999999397</v>
       </c>
       <c r="D203" s="5">
         <v>2.2983103175763908</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>234.45800717</v>
       </c>
       <c r="C204" s="5">
         <v>0.20414528000000587</v>
       </c>
       <c r="D204" s="5">
         <v>1.0507913713687422</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>235.98340532</v>
       </c>
       <c r="C205" s="5">
         <v>1.5253981500000009</v>
       </c>
       <c r="D205" s="5">
         <v>8.0927920576294063</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>237.16953273999999</v>
       </c>
       <c r="C206" s="5">
         <v>1.1861274199999912</v>
       </c>
       <c r="D206" s="5">
         <v>6.2011474920248499</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>236.44595859</v>
       </c>
       <c r="C207" s="5">
         <v>-0.72357414999999037</v>
       </c>
       <c r="D207" s="5">
         <v>-3.6002365421734739</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>237.50174311000001</v>
       </c>
       <c r="C208" s="5">
         <v>1.0557845200000031</v>
       </c>
       <c r="D208" s="5">
         <v>5.4918414076340794</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>238.53592653000001</v>
       </c>
       <c r="C209" s="5">
         <v>1.0341834200000051</v>
       </c>
       <c r="D209" s="5">
         <v>5.3522864777647561</v>
       </c>
       <c r="E209" s="5">
         <v>2.4781863616051947</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>238.09043677</v>
       </c>
       <c r="C210" s="5">
         <v>-0.44548976000001517</v>
       </c>
       <c r="D210" s="5">
         <v>-2.2182426859492788</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>238.33766254</v>
       </c>
       <c r="C211" s="5">
         <v>0.24722577000000001</v>
       </c>
       <c r="D211" s="5">
         <v>1.2531838859411115</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>239.26267078000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.92500824000001103</v>
       </c>
       <c r="D212" s="5">
         <v>4.7580114812845853</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>239.76432593000001</v>
       </c>
       <c r="C213" s="5">
         <v>0.50165515000000482</v>
       </c>
       <c r="D213" s="5">
         <v>2.5452229678233129</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>240.73160811</v>
       </c>
       <c r="C214" s="5">
         <v>0.96728217999998378</v>
       </c>
       <c r="D214" s="5">
         <v>4.9500415561973377</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>240.77913821999999</v>
       </c>
       <c r="C215" s="5">
         <v>4.7530109999996739E-2</v>
       </c>
       <c r="D215" s="5">
         <v>0.2371857604634986</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>242.01742454000001</v>
       </c>
       <c r="C216" s="5">
         <v>1.2382863200000145</v>
       </c>
       <c r="D216" s="5">
         <v>6.3489855644343285</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>241.89184434000001</v>
       </c>
       <c r="C217" s="5">
         <v>-0.1255802000000017</v>
       </c>
       <c r="D217" s="5">
         <v>-0.62089294931239047</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>243.60178845999999</v>
       </c>
       <c r="C218" s="5">
         <v>1.7099441199999887</v>
       </c>
       <c r="D218" s="5">
         <v>8.8205606003659796</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>245.05518671999999</v>
       </c>
       <c r="C219" s="5">
         <v>1.4533982600000002</v>
       </c>
       <c r="D219" s="5">
         <v>7.3992179055524465</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>245.31347916000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.2582924400000195</v>
       </c>
       <c r="D220" s="5">
         <v>1.2721790358365848</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>246.85961674000001</v>
       </c>
       <c r="C221" s="5">
         <v>1.5461375799999928</v>
       </c>
       <c r="D221" s="5">
         <v>7.8310072449529589</v>
       </c>
       <c r="E221" s="5">
         <v>3.4894912188219829</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>248.59809096999999</v>
       </c>
       <c r="C222" s="5">
         <v>1.73847422999998</v>
       </c>
       <c r="D222" s="5">
         <v>8.7859645475937942</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>249.45389881</v>
       </c>
       <c r="C223" s="5">
         <v>0.85580784000001131</v>
       </c>
       <c r="D223" s="5">
         <v>4.2101645077324168</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>249.28395800000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.16994080999998573</v>
       </c>
       <c r="D224" s="5">
         <v>-0.81444550497200563</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>246.83120861</v>
       </c>
       <c r="C225" s="5">
         <v>-2.4527493900000081</v>
       </c>
       <c r="D225" s="5">
         <v>-11.188570927713338</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>247.82885812999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.99764951999998175</v>
       </c>
       <c r="D226" s="5">
         <v>4.9594807634737448</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>247.27294652</v>
       </c>
       <c r="C227" s="5">
         <v>-0.55591160999998124</v>
       </c>
       <c r="D227" s="5">
         <v>-2.6587908047585707</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>247.37597375999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.10302723999998875</v>
       </c>
       <c r="D228" s="5">
         <v>0.50113204793114097</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>248.32994045000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.95396669000001566</v>
       </c>
       <c r="D229" s="5">
         <v>4.7270358445001381</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>247.60794399</v>
       </c>
       <c r="C230" s="5">
         <v>-0.72199646000001394</v>
       </c>
       <c r="D230" s="5">
         <v>-3.4336368404472739</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>249.14262869000001</v>
       </c>
       <c r="C231" s="5">
         <v>1.5346847000000139</v>
       </c>
       <c r="D231" s="5">
         <v>7.6965075802731597</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>248.24417284</v>
       </c>
       <c r="C232" s="5">
         <v>-0.89845585000000483</v>
       </c>
       <c r="D232" s="5">
         <v>-4.2426219080510474</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>247.7592994</v>
       </c>
       <c r="C233" s="5">
         <v>-0.48487344000000121</v>
       </c>
       <c r="D233" s="5">
         <v>-2.3188381003123038</v>
       </c>
       <c r="E233" s="5">
         <v>0.36445112889711417</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>247.42981882000001</v>
       </c>
       <c r="C234" s="5">
         <v>-0.32948057999999492</v>
       </c>
       <c r="D234" s="5">
         <v>-1.5841893398891194</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>246.49227657</v>
       </c>
       <c r="C235" s="5">
         <v>-0.93754225000000702</v>
       </c>
       <c r="D235" s="5">
         <v>-4.4533761967891277</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>245.98942572999999</v>
       </c>
       <c r="C236" s="5">
         <v>-0.50285084000000779</v>
       </c>
       <c r="D236" s="5">
         <v>-2.4207507552207019</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>245.94058552999999</v>
       </c>
       <c r="C237" s="5">
         <v>-4.8840200000000777E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-0.2379951163014149</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>244.90836679</v>
       </c>
       <c r="C238" s="5">
         <v>-1.0322187399999905</v>
       </c>
       <c r="D238" s="5">
         <v>-4.9217818795398767</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>246.61496238999999</v>
       </c>
       <c r="C239" s="5">
         <v>1.7065955999999858</v>
       </c>
       <c r="D239" s="5">
         <v>8.6900028408480434</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>246.01847158000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.5964908099999775</v>
       </c>
       <c r="D240" s="5">
         <v>-2.8641540447782665</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>245.35652537000001</v>
       </c>
       <c r="C241" s="5">
         <v>-0.66194620999999643</v>
       </c>
       <c r="D241" s="5">
         <v>-3.1814085615511689</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>246.04186111000001</v>
       </c>
       <c r="C242" s="5">
         <v>0.6853357399999993</v>
       </c>
       <c r="D242" s="5">
         <v>3.4038451591969165</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>246.16547632000001</v>
       </c>
       <c r="C243" s="5">
         <v>0.12361520999999698</v>
       </c>
       <c r="D243" s="5">
         <v>0.60456720398114339</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>246.83649793000001</v>
       </c>
       <c r="C244" s="5">
         <v>0.67102160999999683</v>
       </c>
       <c r="D244" s="5">
         <v>3.3205655265013956</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>246.95927123000001</v>
       </c>
       <c r="C245" s="5">
         <v>0.12277330000000575</v>
       </c>
       <c r="D245" s="5">
         <v>0.5985000795344142</v>
       </c>
       <c r="E245" s="5">
         <v>-0.32290540534196666</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>247.71798806999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.75871683999997686</v>
       </c>
       <c r="D246" s="5">
         <v>3.7496189395109791</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>248.27005166999999</v>
       </c>
       <c r="C247" s="5">
         <v>0.55206359999999677</v>
       </c>
       <c r="D247" s="5">
         <v>2.7073411634344069</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>250.51235439999999</v>
       </c>
       <c r="C248" s="5">
         <v>2.2423027300000058</v>
       </c>
       <c r="D248" s="5">
         <v>11.392966066180898</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>250.36549952999999</v>
       </c>
       <c r="C249" s="5">
         <v>-0.14685486999999853</v>
       </c>
       <c r="D249" s="5">
         <v>-0.70119801463576215</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>251.94352368</v>
       </c>
       <c r="C250" s="5">
         <v>1.5780241500000045</v>
       </c>
       <c r="D250" s="5">
         <v>7.8312393635846744</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>252.78966697000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.84614329000001476</v>
       </c>
       <c r="D251" s="5">
         <v>4.1054399419950816</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>249.70055042000001</v>
       </c>
       <c r="C252" s="5">
         <v>-3.08911655</v>
       </c>
       <c r="D252" s="5">
         <v>-13.717606693212881</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>249.75423380999999</v>
       </c>
       <c r="C253" s="5">
         <v>5.3683389999974906E-2</v>
       </c>
       <c r="D253" s="5">
         <v>0.25829456953623264</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>251.39857748</v>
       </c>
       <c r="C254" s="5">
         <v>1.644343670000012</v>
       </c>
       <c r="D254" s="5">
         <v>8.1930794913103178</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>251.28178674</v>
       </c>
       <c r="C255" s="5">
         <v>-0.116790739999999</v>
       </c>
       <c r="D255" s="5">
         <v>-0.55605464680824612</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>251.82767304000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.54588630000000649</v>
       </c>
       <c r="D256" s="5">
         <v>2.6382627213774157</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>252.63547636000001</v>
       </c>
       <c r="C257" s="5">
         <v>0.80780332000000499</v>
       </c>
       <c r="D257" s="5">
         <v>3.9179584813804791</v>
       </c>
       <c r="E257" s="5">
         <v>2.2984377552335733</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>253.43180480999999</v>
       </c>
       <c r="C258" s="5">
         <v>0.79632844999997587</v>
       </c>
       <c r="D258" s="5">
         <v>3.8487709060590847</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>253.16440419</v>
       </c>
       <c r="C259" s="5">
         <v>-0.26740061999998943</v>
       </c>
       <c r="D259" s="5">
         <v>-1.2588205257787477</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>253.48338742999999</v>
       </c>
       <c r="C260" s="5">
         <v>0.31898323999999434</v>
       </c>
       <c r="D260" s="5">
         <v>1.5225035048434421</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>254.21365076000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.73026333000001387</v>
       </c>
       <c r="D261" s="5">
         <v>3.5124015612836956</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>253.80474767999999</v>
       </c>
       <c r="C262" s="5">
         <v>-0.40890308000001596</v>
       </c>
       <c r="D262" s="5">
         <v>-1.9132171890038019</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>254.88325850999999</v>
       </c>
       <c r="C263" s="5">
         <v>1.078510829999999</v>
       </c>
       <c r="D263" s="5">
         <v>5.2201282240955216</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>255.91275454999999</v>
       </c>
       <c r="C264" s="5">
         <v>1.0294960399999979</v>
       </c>
       <c r="D264" s="5">
         <v>4.9560431077460221</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>255.71567447999999</v>
       </c>
       <c r="C265" s="5">
         <v>-0.19708006999999839</v>
       </c>
       <c r="D265" s="5">
         <v>-0.92022358140674276</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>256.81186829000001</v>
       </c>
       <c r="C266" s="5">
         <v>1.0961938100000168</v>
       </c>
       <c r="D266" s="5">
         <v>5.2671557887858045</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>253.61796072000001</v>
       </c>
       <c r="C267" s="5">
         <v>-3.1939075699999933</v>
       </c>
       <c r="D267" s="5">
         <v>-13.944429083029009</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>254.29337677999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.675416059999975</v>
       </c>
       <c r="D268" s="5">
         <v>3.2429754516644982</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>255.24707129999999</v>
       </c>
       <c r="C269" s="5">
         <v>0.9536945199999991</v>
       </c>
       <c r="D269" s="5">
         <v>4.5944464877238689</v>
       </c>
       <c r="E269" s="5">
         <v>1.0337403826367275</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>256.02890851000001</v>
       </c>
       <c r="C270" s="5">
         <v>0.78183721000002038</v>
       </c>
       <c r="D270" s="5">
         <v>3.7382326136276456</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>257.30588647000002</v>
       </c>
       <c r="C271" s="5">
         <v>1.2769779600000106</v>
       </c>
       <c r="D271" s="5">
         <v>6.1521035590232476</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>257.87106722999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.56518075999997563</v>
       </c>
       <c r="D272" s="5">
         <v>2.6679167752262867</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>258.12187161999998</v>
       </c>
       <c r="C273" s="5">
         <v>0.25080438999998478</v>
       </c>
       <c r="D273" s="5">
         <v>1.1733788095811715</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>258.72158138999998</v>
       </c>
       <c r="C274" s="5">
         <v>0.59970977000000403</v>
       </c>
       <c r="D274" s="5">
         <v>2.8239349240668066</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>258.19470603000002</v>
       </c>
       <c r="C275" s="5">
         <v>-0.52687535999996271</v>
       </c>
       <c r="D275" s="5">
         <v>-2.4165620454590364</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>259.31856886000003</v>
       </c>
       <c r="C276" s="5">
         <v>1.1238628300000073</v>
       </c>
       <c r="D276" s="5">
         <v>5.3502070572994498</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>260.07674243999998</v>
       </c>
       <c r="C277" s="5">
         <v>0.75817357999994783</v>
       </c>
       <c r="D277" s="5">
         <v>3.565428939527715</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>259.80054772</v>
       </c>
       <c r="C278" s="5">
         <v>-0.27619471999997813</v>
       </c>
       <c r="D278" s="5">
         <v>-1.2669515959751743</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>260.26740518999998</v>
       </c>
       <c r="C279" s="5">
         <v>0.46685746999997946</v>
       </c>
       <c r="D279" s="5">
         <v>2.1778215781413923</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>260.65722383000002</v>
       </c>
       <c r="C280" s="5">
         <v>0.38981864000004407</v>
       </c>
       <c r="D280" s="5">
         <v>1.8121943385114525</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>260.82220294000001</v>
       </c>
       <c r="C281" s="5">
         <v>0.16497910999999021</v>
       </c>
       <c r="D281" s="5">
         <v>0.76217172978223502</v>
       </c>
       <c r="E281" s="5">
         <v>2.1842098370043139</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>259.92024665000002</v>
       </c>
       <c r="C282" s="5">
         <v>-0.90195628999998689</v>
       </c>
       <c r="D282" s="5">
         <v>-4.0717280656776271</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>261.08118387000002</v>
       </c>
       <c r="C283" s="5">
         <v>1.1609372199999939</v>
       </c>
       <c r="D283" s="5">
         <v>5.4934643301762565</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>261.60627194</v>
       </c>
       <c r="C284" s="5">
         <v>0.52508806999998114</v>
       </c>
       <c r="D284" s="5">
         <v>2.4403237792812282</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>261.53382635999998</v>
       </c>
       <c r="C285" s="5">
         <v>-7.2445580000021437E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-0.33180553308614913</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>262.13918345000002</v>
       </c>
       <c r="C286" s="5">
         <v>0.6053570900000409</v>
       </c>
       <c r="D286" s="5">
         <v>2.8132041724323376</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>261.72722520999997</v>
       </c>
       <c r="C287" s="5">
         <v>-0.41195824000004677</v>
       </c>
       <c r="D287" s="5">
         <v>-1.8696149441804533</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>262.71393841000003</v>
       </c>
       <c r="C288" s="5">
         <v>0.9867132000000538</v>
       </c>
       <c r="D288" s="5">
         <v>4.6190014771643639</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>264.11959730000001</v>
       </c>
       <c r="C289" s="5">
         <v>1.4056588899999838</v>
       </c>
       <c r="D289" s="5">
         <v>6.6129931112519635</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>264.62795110000002</v>
       </c>
       <c r="C290" s="5">
         <v>0.50835380000000896</v>
       </c>
       <c r="D290" s="5">
         <v>2.3342600886979037</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>265.03422821999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.40627711999997018</v>
       </c>
       <c r="D291" s="5">
         <v>1.8579685858907791</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>265.93579491000003</v>
       </c>
       <c r="C292" s="5">
         <v>0.90156669000003831</v>
       </c>
       <c r="D292" s="5">
         <v>4.1592838176249147</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>265.84667761999998</v>
       </c>
       <c r="C293" s="5">
         <v>-8.9117290000046978E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.40138961366957826</v>
       </c>
       <c r="E293" s="5">
         <v>1.9263983753544878</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>265.77161985999999</v>
       </c>
       <c r="C294" s="5">
         <v>-7.5057759999992868E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-0.33827611090925247</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>266.37536360000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.60374374000002717</v>
       </c>
       <c r="D295" s="5">
         <v>2.760314668290742</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>266.93160749999998</v>
       </c>
       <c r="C296" s="5">
         <v>0.55624389999996993</v>
       </c>
       <c r="D296" s="5">
         <v>2.5348158657153563</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>266.84944813999999</v>
       </c>
       <c r="C297" s="5">
         <v>-8.2159359999991466E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-0.36872554505058552</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>267.12796034000002</v>
       </c>
       <c r="C298" s="5">
         <v>0.27851220000002286</v>
       </c>
       <c r="D298" s="5">
         <v>1.2596610241117689</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>267.51750966999998</v>
       </c>
       <c r="C299" s="5">
         <v>0.38954932999996572</v>
       </c>
       <c r="D299" s="5">
         <v>1.7640488649016017</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>267.18470131999999</v>
       </c>
       <c r="C300" s="5">
         <v>-0.33280834999999342</v>
       </c>
       <c r="D300" s="5">
         <v>-1.4827018050956209</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>267.33028216999998</v>
       </c>
       <c r="C301" s="5">
         <v>0.14558084999998755</v>
       </c>
       <c r="D301" s="5">
         <v>0.65580663967428343</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>266.83088896999999</v>
       </c>
       <c r="C302" s="5">
         <v>-0.49939319999998588</v>
       </c>
       <c r="D302" s="5">
         <v>-2.2188015751973933</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>267.87185531</v>
       </c>
       <c r="C303" s="5">
         <v>1.0409663400000113</v>
       </c>
       <c r="D303" s="5">
         <v>4.7832321891178475</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>268.12006941999999</v>
       </c>
       <c r="C304" s="5">
         <v>0.24821410999999216</v>
       </c>
       <c r="D304" s="5">
         <v>1.1176225405925999</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>269.03431927999998</v>
       </c>
       <c r="C305" s="5">
         <v>0.91424985999998398</v>
       </c>
       <c r="D305" s="5">
         <v>4.1694406414667373</v>
       </c>
       <c r="E305" s="5">
         <v>1.1990526601789675</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>269.99232824000001</v>
       </c>
       <c r="C306" s="5">
         <v>0.95800896000002922</v>
       </c>
       <c r="D306" s="5">
         <v>4.3577909911448609</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>270.56368734</v>
       </c>
       <c r="C307" s="5">
         <v>0.57135909999999512</v>
       </c>
       <c r="D307" s="5">
         <v>2.569212358841777</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>270.95933486000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.39564752000001135</v>
       </c>
       <c r="D308" s="5">
         <v>1.7689520342630383</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>271.10662339999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.14728853999997682</v>
       </c>
       <c r="D309" s="5">
         <v>0.65425177133195955</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>271.99923288999997</v>
       </c>
       <c r="C310" s="5">
         <v>0.89260948999998391</v>
       </c>
       <c r="D310" s="5">
         <v>4.023297141356208</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>273.75046804999999</v>
       </c>
       <c r="C311" s="5">
         <v>1.7512351600000216</v>
       </c>
       <c r="D311" s="5">
         <v>8.0056050494275333</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>273.51734570000002</v>
       </c>
       <c r="C312" s="5">
         <v>-0.23312234999997372</v>
       </c>
       <c r="D312" s="5">
         <v>-1.0171316819493237</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>273.84231641000002</v>
       </c>
       <c r="C313" s="5">
         <v>0.32497071000000233</v>
       </c>
       <c r="D313" s="5">
         <v>1.4350945542536131</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>273.74043238000002</v>
       </c>
       <c r="C314" s="5">
         <v>-0.1018840300000079</v>
       </c>
       <c r="D314" s="5">
         <v>-0.44555189961756891</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>275.37785170000001</v>
       </c>
       <c r="C315" s="5">
         <v>1.6374193199999922</v>
       </c>
       <c r="D315" s="5">
         <v>7.4189007746207736</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>275.29722762</v>
       </c>
       <c r="C316" s="5">
         <v>-8.062408000000687E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-0.3507662493123842</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>275.35199942999998</v>
       </c>
       <c r="C317" s="5">
         <v>5.4771809999976995E-2</v>
       </c>
       <c r="D317" s="5">
         <v>0.23900764050852619</v>
       </c>
       <c r="E317" s="5">
         <v>2.3482803855313428</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>276.34641611000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.99441668000002892</v>
       </c>
       <c r="D318" s="5">
         <v>4.4208507397497376</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>276.53933446999997</v>
       </c>
       <c r="C319" s="5">
         <v>0.19291835999996465</v>
       </c>
       <c r="D319" s="5">
         <v>0.84094802034000438</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>276.99978119999997</v>
       </c>
       <c r="C320" s="5">
         <v>0.46044673000000103</v>
       </c>
       <c r="D320" s="5">
         <v>2.0164372309916523</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>278.27341951</v>
       </c>
       <c r="C321" s="5">
         <v>1.2736383100000239</v>
       </c>
       <c r="D321" s="5">
         <v>5.659265020570281</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>278.48754842</v>
       </c>
       <c r="C322" s="5">
         <v>0.21412890999999945</v>
       </c>
       <c r="D322" s="5">
         <v>0.92730728835537235</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>278.87232227999999</v>
       </c>
       <c r="C323" s="5">
         <v>0.38477385999999569</v>
       </c>
       <c r="D323" s="5">
         <v>1.6706440521935928</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>280.36192349999999</v>
       </c>
       <c r="C324" s="5">
         <v>1.4896012199999973</v>
       </c>
       <c r="D324" s="5">
         <v>6.6015236785297748</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>281.25153571999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.88961222000000362</v>
       </c>
       <c r="D325" s="5">
         <v>3.8748618199377916</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>282.16031213999997</v>
       </c>
       <c r="C326" s="5">
         <v>0.90877641999998104</v>
       </c>
       <c r="D326" s="5">
         <v>3.9470802657077142</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>280.88170559000002</v>
       </c>
       <c r="C327" s="5">
         <v>-1.2786065499999495</v>
       </c>
       <c r="D327" s="5">
         <v>-5.3042870239540241</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>280.53141456999998</v>
       </c>
       <c r="C328" s="5">
         <v>-0.35029102000004286</v>
       </c>
       <c r="D328" s="5">
         <v>-1.486312362498321</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>280.68372066000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.1523060900000246</v>
       </c>
       <c r="D329" s="5">
         <v>0.65345284489328748</v>
       </c>
       <c r="E329" s="5">
         <v>1.9363292226085571</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>281.69839671</v>
       </c>
       <c r="C330" s="5">
         <v>1.0146760499999914</v>
       </c>
       <c r="D330" s="5">
         <v>4.4253176756515078</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>282.48681948000001</v>
       </c>
       <c r="C331" s="5">
         <v>0.78842277000001104</v>
       </c>
       <c r="D331" s="5">
         <v>3.4107683021435298</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>282.36631791999997</v>
       </c>
       <c r="C332" s="5">
         <v>-0.12050156000003653</v>
       </c>
       <c r="D332" s="5">
         <v>-0.51068965068195027</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>282.80255099999999</v>
       </c>
       <c r="C333" s="5">
         <v>0.43623308000002226</v>
       </c>
       <c r="D333" s="5">
         <v>1.8697368769055256</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>283.14923305000002</v>
       </c>
       <c r="C334" s="5">
         <v>0.34668205000002672</v>
       </c>
       <c r="D334" s="5">
         <v>1.4810152535841503</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>283.03768716000002</v>
       </c>
       <c r="C335" s="5">
         <v>-0.11154589000000215</v>
       </c>
       <c r="D335" s="5">
         <v>-0.47171387999707104</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>281.76812407</v>
       </c>
       <c r="C336" s="5">
         <v>-1.2695630900000197</v>
       </c>
       <c r="D336" s="5">
         <v>-5.2517655414357378</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>282.54440949999997</v>
       </c>
       <c r="C337" s="5">
         <v>0.77628542999997308</v>
       </c>
       <c r="D337" s="5">
         <v>3.3566196056046493</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>283.73228707999999</v>
       </c>
       <c r="C338" s="5">
         <v>1.1878775800000199</v>
       </c>
       <c r="D338" s="5">
         <v>5.1633668166977564</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>284.18085127000001</v>
       </c>
       <c r="C339" s="5">
         <v>0.44856419000001324</v>
       </c>
       <c r="D339" s="5">
         <v>1.9137131046071509</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>284.81936413</v>
       </c>
       <c r="C340" s="5">
         <v>0.63851285999999163</v>
       </c>
       <c r="D340" s="5">
         <v>2.729794642332406</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>285.58991093999998</v>
       </c>
       <c r="C341" s="5">
         <v>0.77054680999998482</v>
       </c>
       <c r="D341" s="5">
         <v>3.2952097599656449</v>
       </c>
       <c r="E341" s="5">
         <v>1.7479425840813079</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>286.51482114999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.92491021000000728</v>
       </c>
       <c r="D342" s="5">
         <v>3.9562915170986424</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>282.90926026</v>
       </c>
       <c r="C343" s="5">
         <v>-3.6055608899999925</v>
       </c>
       <c r="D343" s="5">
         <v>-14.098480303321415</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>283.24380754999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.33454728999998906</v>
       </c>
       <c r="D344" s="5">
         <v>1.4282957607993252</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>283.28198875999999</v>
       </c>
       <c r="C345" s="5">
         <v>3.8181210000004739E-2</v>
       </c>
       <c r="D345" s="5">
         <v>0.16187974831427532</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>283.98185969000002</v>
       </c>
       <c r="C346" s="5">
         <v>0.69987093000003142</v>
       </c>
       <c r="D346" s="5">
         <v>3.0053149576334759</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>284.32879299000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.34693329999998923</v>
       </c>
       <c r="D347" s="5">
         <v>1.4758996354534482</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>284.24002707</v>
       </c>
       <c r="C348" s="5">
         <v>-8.8765920000014376E-2</v>
       </c>
       <c r="D348" s="5">
         <v>-0.37399094295372803</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>285.77558053000001</v>
       </c>
       <c r="C349" s="5">
         <v>1.5355534600000169</v>
       </c>
       <c r="D349" s="5">
         <v>6.6789070990019184</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>285.6431996</v>
       </c>
       <c r="C350" s="5">
         <v>-0.13238093000001072</v>
       </c>
       <c r="D350" s="5">
         <v>-0.5544665713671848</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>287.49678404999997</v>
       </c>
       <c r="C351" s="5">
         <v>1.8535844499999712</v>
       </c>
       <c r="D351" s="5">
         <v>8.0710130797092994</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>287.91733592999998</v>
       </c>
       <c r="C352" s="5">
         <v>0.42055188000000499</v>
       </c>
       <c r="D352" s="5">
         <v>1.7695583821436767</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>288.05292778</v>
       </c>
       <c r="C353" s="5">
         <v>0.13559185000002572</v>
       </c>
       <c r="D353" s="5">
         <v>0.56659432847070423</v>
       </c>
       <c r="E353" s="5">
         <v>0.86243132045287219</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>291.53628825999999</v>
       </c>
       <c r="C354" s="5">
         <v>3.4833604799999875</v>
       </c>
       <c r="D354" s="5">
         <v>15.516472131370239</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>292.0339697</v>
       </c>
       <c r="C355" s="5">
         <v>0.49768144000000802</v>
       </c>
       <c r="D355" s="5">
         <v>2.067862862794434</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>292.84704653</v>
       </c>
       <c r="C356" s="5">
         <v>0.81307682999999997</v>
       </c>
       <c r="D356" s="5">
         <v>3.3926619060749674</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>292.89111727</v>
       </c>
       <c r="C357" s="5">
         <v>4.4070739999995112E-2</v>
       </c>
       <c r="D357" s="5">
         <v>0.18073831830169862</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>292.85617428</v>
       </c>
       <c r="C358" s="5">
         <v>-3.4942989999990459E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-0.14307052077185967</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>292.76265933000002</v>
       </c>
       <c r="C359" s="5">
         <v>-9.351494999998522E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-0.3825122204668796</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>293.21874334</v>
       </c>
       <c r="C360" s="5">
         <v>0.45608400999998366</v>
       </c>
       <c r="D360" s="5">
         <v>1.8855364189222623</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>294.40099216999999</v>
       </c>
       <c r="C361" s="5">
         <v>1.1822488299999918</v>
       </c>
       <c r="D361" s="5">
         <v>4.9471124768090791</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>295.12210961</v>
       </c>
       <c r="C362" s="5">
         <v>0.72111744000000044</v>
       </c>
       <c r="D362" s="5">
         <v>2.9792509647902143</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>296.10620048999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.98409087999999656</v>
       </c>
       <c r="D363" s="5">
         <v>4.0756326721543834</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>296.4117493</v>
       </c>
       <c r="C364" s="5">
         <v>0.30554881000000478</v>
       </c>
       <c r="D364" s="5">
         <v>1.2453189984405366</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>296.65217302000002</v>
       </c>
       <c r="C365" s="5">
         <v>0.24042372000002388</v>
       </c>
       <c r="D365" s="5">
         <v>0.97769074208475804</v>
       </c>
       <c r="E365" s="5">
         <v>2.98530041207139</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>295.92486160999999</v>
       </c>
       <c r="C366" s="5">
         <v>-0.72731141000002708</v>
       </c>
       <c r="D366" s="5">
         <v>-2.9027274588188545</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>296.01281073000001</v>
       </c>
       <c r="C367" s="5">
         <v>8.7949120000018866E-2</v>
       </c>
       <c r="D367" s="5">
         <v>0.35722456333839858</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>295.99754811000003</v>
       </c>
       <c r="C368" s="5">
         <v>-1.5262619999987237E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-6.1855265557553274E-2</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>260.35083760999999</v>
       </c>
       <c r="C369" s="5">
         <v>-35.64671050000004</v>
       </c>
       <c r="D369" s="5">
         <v>-78.558735829214214</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>266.65637722999998</v>
       </c>
       <c r="C370" s="5">
         <v>6.3055396199999905</v>
       </c>
       <c r="D370" s="5">
         <v>33.264950843727533</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>276.15662685000001</v>
       </c>
       <c r="C371" s="5">
         <v>9.5002496200000337</v>
       </c>
       <c r="D371" s="5">
         <v>52.209562458089032</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>277.67441998999999</v>
       </c>
       <c r="C372" s="5">
         <v>1.5177931399999807</v>
       </c>
       <c r="D372" s="5">
         <v>6.7984251652439154</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>280.10252469</v>
       </c>
       <c r="C373" s="5">
         <v>2.4281047000000058</v>
       </c>
       <c r="D373" s="5">
         <v>11.012989851911058</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>281.12844027</v>
       </c>
       <c r="C374" s="5">
         <v>1.025915580000003</v>
       </c>
       <c r="D374" s="5">
         <v>4.4848003351476207</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>280.94054498000003</v>
       </c>
       <c r="C375" s="5">
         <v>-0.18789528999997174</v>
       </c>
       <c r="D375" s="5">
         <v>-0.79909151527062239</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>278.71970364999999</v>
       </c>
       <c r="C376" s="5">
         <v>-2.2208413300000416</v>
       </c>
       <c r="D376" s="5">
         <v>-9.0842737780797869</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>281.0687259</v>
       </c>
       <c r="C377" s="5">
         <v>2.3490222500000186</v>
       </c>
       <c r="D377" s="5">
         <v>10.595699846745221</v>
       </c>
       <c r="E377" s="5">
         <v>-5.2531039841563487</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>281.70222856999999</v>
       </c>
       <c r="C378" s="5">
         <v>0.63350266999998439</v>
       </c>
       <c r="D378" s="5">
         <v>2.738469789836584</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>282.12174220999998</v>
       </c>
       <c r="C379" s="5">
         <v>0.41951363999999103</v>
       </c>
       <c r="D379" s="5">
         <v>1.8017614415562155</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>284.72399881000001</v>
       </c>
       <c r="C380" s="5">
         <v>2.6022566000000324</v>
       </c>
       <c r="D380" s="5">
         <v>11.647809957175825</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>284.06254431000002</v>
       </c>
       <c r="C381" s="5">
         <v>-0.66145449999999073</v>
       </c>
       <c r="D381" s="5">
         <v>-2.7524255767511163</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>286.01477849000003</v>
       </c>
       <c r="C382" s="5">
         <v>1.9522341800000049</v>
       </c>
       <c r="D382" s="5">
         <v>8.5660444069463502</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>287.68991711000001</v>
       </c>
       <c r="C383" s="5">
         <v>1.6751386199999843</v>
       </c>
       <c r="D383" s="5">
         <v>7.2590650115235134</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>290.33491681999999</v>
       </c>
       <c r="C384" s="5">
         <v>2.6449997099999791</v>
       </c>
       <c r="D384" s="5">
         <v>11.608053526414253</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>291.34633321000001</v>
       </c>
       <c r="C385" s="5">
         <v>1.0114163900000221</v>
       </c>
       <c r="D385" s="5">
         <v>4.2613758434168592</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>292.36248244000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.0161492299999964</v>
       </c>
       <c r="D386" s="5">
         <v>4.2665517054226942</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>293.33875147999998</v>
       </c>
       <c r="C387" s="5">
         <v>0.97626903999997694</v>
       </c>
       <c r="D387" s="5">
         <v>4.0815091153627803</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>295.85884761</v>
       </c>
       <c r="C388" s="5">
         <v>2.5200961300000131</v>
       </c>
       <c r="D388" s="5">
         <v>10.810640576745033</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>296.27367074</v>
       </c>
       <c r="C389" s="5">
         <v>0.41482313000000204</v>
       </c>
       <c r="D389" s="5">
         <v>1.6955533613072449</v>
       </c>
       <c r="E389" s="5">
         <v>5.4096893175549221</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>296.20473895999999</v>
       </c>
       <c r="C390" s="5">
         <v>-6.8931780000013987E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-0.2788380354048825</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>297.81176479999999</v>
       </c>
       <c r="C391" s="5">
         <v>1.6070258400000057</v>
       </c>
       <c r="D391" s="5">
         <v>6.7082929472688235</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>298.48991254999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.67814774999999372</v>
       </c>
       <c r="D392" s="5">
         <v>2.7670057086678579</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>301.11401241999999</v>
       </c>
       <c r="C393" s="5">
         <v>2.6240998700000091</v>
       </c>
       <c r="D393" s="5">
         <v>11.074837571373241</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>301.16790680000003</v>
       </c>
       <c r="C394" s="5">
         <v>5.3894380000031106E-2</v>
       </c>
       <c r="D394" s="5">
         <v>0.21499151885686629</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>301.42177636000002</v>
       </c>
       <c r="C395" s="5">
         <v>0.25386955999999827</v>
       </c>
       <c r="D395" s="5">
         <v>1.0162432228413287</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>303.79335022999999</v>
       </c>
       <c r="C396" s="5">
         <v>2.3715738699999633</v>
       </c>
       <c r="D396" s="5">
         <v>9.8610285210093629</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>303.98564752999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.192297300000007</v>
       </c>
       <c r="D397" s="5">
         <v>0.76223465954559089</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>304.76058506999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.77493753999999626</v>
       </c>
       <c r="D398" s="5">
         <v>3.1023664653814675</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>305.34431982000001</v>
       </c>
       <c r="C399" s="5">
         <v>0.58373475000001918</v>
       </c>
       <c r="D399" s="5">
         <v>2.3228342858281348</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>305.63103419999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.28671437999997806</v>
       </c>
       <c r="D400" s="5">
         <v>1.1326219815345873</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>306.71882140999998</v>
       </c>
       <c r="C401" s="5">
         <v>1.0877872099999877</v>
       </c>
       <c r="D401" s="5">
         <v>4.355587796740612</v>
       </c>
       <c r="E401" s="5">
         <v>3.5255075632982136</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>308.19575329000003</v>
       </c>
       <c r="C402" s="5">
         <v>1.4769318800000519</v>
       </c>
       <c r="D402" s="5">
         <v>5.9338316896800025</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>308.79025645000002</v>
       </c>
       <c r="C403" s="5">
         <v>0.59450315999998793</v>
       </c>
       <c r="D403" s="5">
         <v>2.3394918272456433</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>308.82057566999998</v>
       </c>
       <c r="C404" s="5">
         <v>3.0319219999967117E-2</v>
       </c>
       <c r="D404" s="5">
         <v>0.11788817031359589</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>310.33827793</v>
       </c>
       <c r="C405" s="5">
         <v>1.5177022600000214</v>
       </c>
       <c r="D405" s="5">
         <v>6.059460195968458</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>311.61207164000001</v>
       </c>
       <c r="C406" s="5">
         <v>1.2737937100000067</v>
       </c>
       <c r="D406" s="5">
         <v>5.0381665291210131</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>313.51991521999997</v>
       </c>
       <c r="C407" s="5">
         <v>1.9078435799999625</v>
       </c>
       <c r="D407" s="5">
         <v>7.599514852383682</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>313.80795201000001</v>
       </c>
       <c r="C408" s="5">
         <v>0.28803679000003513</v>
       </c>
       <c r="D408" s="5">
         <v>1.1080509257671789</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>314.72094579999998</v>
       </c>
       <c r="C409" s="5">
         <v>0.91299378999997316</v>
       </c>
       <c r="D409" s="5">
         <v>3.5476954601501243</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>315.66099887000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.94005307000003313</v>
       </c>
       <c r="D410" s="5">
         <v>3.6438041081867878</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>315.64010006000001</v>
       </c>
       <c r="C411" s="5">
         <v>-2.0898810000005597E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-7.941887689681959E-2</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>317.04287119000003</v>
       </c>
       <c r="C412" s="5">
         <v>1.4027711300000192</v>
       </c>
       <c r="D412" s="5">
         <v>5.4653601336844826</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>317.65500401000003</v>
       </c>
       <c r="C413" s="5">
         <v>0.61213281999999936</v>
       </c>
       <c r="D413" s="5">
         <v>2.3416713628313213</v>
       </c>
       <c r="E413" s="5">
         <v>3.5655401092524963</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>320.35631480000001</v>
       </c>
       <c r="C414" s="5">
         <v>2.7013107899999795</v>
       </c>
       <c r="D414" s="5">
         <v>10.695777711423137</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>321.50488547999998</v>
       </c>
       <c r="C415" s="5">
         <v>1.1485706799999775</v>
       </c>
       <c r="D415" s="5">
         <v>4.3882100482587116</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>322.57164270999999</v>
       </c>
       <c r="C416" s="5">
         <v>1.0667572300000074</v>
       </c>
       <c r="D416" s="5">
         <v>4.0550854329884256</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>322.3852278</v>
       </c>
       <c r="C417" s="5">
         <v>-0.18641490999999633</v>
       </c>
       <c r="D417" s="5">
         <v>-0.69128284975994436</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>323.60688141999998</v>
       </c>
       <c r="C418" s="5">
         <v>1.2216536199999837</v>
       </c>
       <c r="D418" s="5">
         <v>4.6432877336782807</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>324.32397639999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.71709498000001304</v>
       </c>
       <c r="D419" s="5">
         <v>2.6917830358792028</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>324.18670061</v>
       </c>
       <c r="C420" s="5">
         <v>-0.13727578999998968</v>
       </c>
       <c r="D420" s="5">
         <v>-0.50674020923112684</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>324.92768660000002</v>
       </c>
       <c r="C421" s="5">
         <v>0.74098599000001286</v>
       </c>
       <c r="D421" s="5">
         <v>2.777556606332876</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>325.36262484000002</v>
       </c>
       <c r="C422" s="5">
         <v>0.43493824000000814</v>
       </c>
       <c r="D422" s="5">
         <v>1.6181618039224466</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>324.70429288000003</v>
       </c>
       <c r="C423" s="5">
         <v>-0.65833195999999816</v>
       </c>
       <c r="D423" s="5">
         <v>-2.4012156119143757</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>325.96476581000002</v>
       </c>
       <c r="C424" s="5">
         <v>1.2604729299999917</v>
       </c>
       <c r="D424" s="5">
         <v>4.7590474806056049</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>326.06739335999998</v>
       </c>
       <c r="C425" s="5">
         <v>0.10262754999996559</v>
       </c>
       <c r="D425" s="5">
         <v>0.37846587384808839</v>
       </c>
       <c r="E425" s="5">
         <v>2.6482785549744259</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>326.79376112</v>
       </c>
       <c r="C426" s="5">
         <v>0.72636776000001646</v>
       </c>
       <c r="D426" s="5">
         <v>2.7061904969907902</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>326.25630197999999</v>
       </c>
       <c r="C427" s="5">
         <v>-0.53745914000000994</v>
       </c>
       <c r="D427" s="5">
         <v>-1.9558173385640587</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>326.94137019999999</v>
       </c>
       <c r="C428" s="5">
         <v>0.68506822000000511</v>
       </c>
       <c r="D428" s="5">
         <v>2.5490471783381041</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>326.72591288000001</v>
       </c>
       <c r="C429" s="5">
         <v>-0.21545731999998452</v>
       </c>
       <c r="D429" s="5">
         <v>-0.78795080732373401</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>326.10749098000002</v>
       </c>
       <c r="C430" s="5">
         <v>-0.61842189999998709</v>
       </c>
       <c r="D430" s="5">
         <v>-2.2478451354590145</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>326.19953699000001</v>
       </c>
       <c r="C431" s="5">
         <v>9.2046009999990019E-2</v>
       </c>
       <c r="D431" s="5">
         <v>0.33923429680771111</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>325.82026114000001</v>
       </c>
       <c r="C432" s="5">
         <v>-0.37927584999999908</v>
       </c>
       <c r="D432" s="5">
         <v>-1.3863653898501194</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>325.7369248</v>
       </c>
       <c r="C433" s="5">
         <v>-8.3336340000016662E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-0.30649735153666091</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>326.20452655000003</v>
       </c>
       <c r="C434" s="5">
         <v>0.46760175000002846</v>
       </c>
       <c r="D434" s="5">
         <v>1.7362895775575593</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>324.16201260000003</v>
       </c>
       <c r="C435" s="5">
         <v>-2.04251395</v>
       </c>
       <c r="D435" s="5">
         <v>-7.2603094668293622</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>324.73203113</v>
       </c>
       <c r="C436" s="5">
         <v>0.57001852999997027</v>
       </c>
       <c r="D436" s="5">
         <v>2.1306525591432868</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>325.19744758000002</v>
       </c>
       <c r="C437" s="5">
         <v>0.46541645000002063</v>
       </c>
       <c r="D437" s="5">
         <v>1.7335012140623274</v>
       </c>
       <c r="E437" s="5">
         <v>-0.26679937881415317</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>326.37448623</v>
       </c>
       <c r="C438" s="5">
         <v>1.1770386499999859</v>
       </c>
       <c r="D438" s="5">
         <v>4.4308650170199471</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>325.95593399000001</v>
+        <v>326.19392305000002</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.4185522399999968</v>
+        <v>-0.18056317999997873</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.5281070333387659</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-0.66187074915017297</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-    </row>
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>327.09493739999999</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.90101434999996854</v>
+      </c>
+      <c r="D440" s="5">
+        <v>3.3654685563752951</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpserpa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>