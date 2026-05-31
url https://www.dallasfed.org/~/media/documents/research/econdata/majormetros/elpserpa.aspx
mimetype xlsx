--- v5 (2026-05-11)
+++ v6 (2026-05-31)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B13846E6-B56A-4B20-BF18-73557774EB2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{ED889B1D-A516-4DAD-AB5E-D9B7F7EADA92}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{24A41603-89BE-4D52-BAED-AC9555B1586C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9F42B72A-BCD8-4B02-B63E-4CFB1839A0AF}"/>
   </bookViews>
   <sheets>
     <sheet name="elpserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73E46333-6722-4B17-8198-F1EC63F2BD15}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7FE505A7-E9A9-44C2-B612-E524D920DB25}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>158.61670605</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>159.00193625</v>
       </c>
       <c r="C7" s="5">
         <v>0.38523019999999519</v>
       </c>
       <c r="D7" s="5">
         <v>2.9536705036777189</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>159.19871828000001</v>
       </c>
       <c r="C8" s="5">
         <v>0.19678203000000849</v>
       </c>
       <c r="D8" s="5">
         <v>1.4952801721633824</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>159.40924498999999</v>
       </c>
       <c r="C9" s="5">
         <v>0.21052670999998213</v>
       </c>
       <c r="D9" s="5">
         <v>1.5984905045877573</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>160.84354403</v>
       </c>
       <c r="C10" s="5">
         <v>1.4342990400000133</v>
       </c>
       <c r="D10" s="5">
         <v>11.347776085985274</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>161.33648786000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.49294383000000153</v>
       </c>
       <c r="D11" s="5">
         <v>3.7403184881210194</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>160.94870395000001</v>
       </c>
       <c r="C12" s="5">
         <v>-0.38778390999999601</v>
       </c>
       <c r="D12" s="5">
         <v>-2.8464613244474357</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>159.95039548</v>
       </c>
       <c r="C13" s="5">
         <v>-0.99830847000001199</v>
       </c>
       <c r="D13" s="5">
         <v>-7.1944364140146373</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>160.34194059000001</v>
       </c>
       <c r="C14" s="5">
         <v>0.3915451100000098</v>
       </c>
       <c r="D14" s="5">
         <v>2.977372654478283</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>160.77609577000001</v>
       </c>
       <c r="C15" s="5">
         <v>0.43415518000000475</v>
       </c>
       <c r="D15" s="5">
         <v>3.2980474736701071</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>161.35289517000001</v>
       </c>
       <c r="C16" s="5">
         <v>0.57679939999999874</v>
       </c>
       <c r="D16" s="5">
         <v>4.3910847244649887</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>161.07800248000001</v>
       </c>
       <c r="C17" s="5">
         <v>-0.27489269000000149</v>
       </c>
       <c r="D17" s="5">
         <v>-2.0253603298325595</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>161.82543631999999</v>
       </c>
       <c r="C18" s="5">
         <v>0.74743383999998514</v>
       </c>
       <c r="D18" s="5">
         <v>5.712566347895498</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>160.9966014</v>
       </c>
       <c r="C19" s="5">
         <v>-0.82883491999999137</v>
       </c>
       <c r="D19" s="5">
         <v>-5.9759271868843999</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>161.74891043</v>
       </c>
       <c r="C20" s="5">
         <v>0.75230902999999216</v>
       </c>
       <c r="D20" s="5">
         <v>5.7537721053471325</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>162.07734826000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.32843783000001281</v>
       </c>
       <c r="D21" s="5">
         <v>2.4640469399560327</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>162.36832290999999</v>
       </c>
       <c r="C22" s="5">
         <v>0.29097464999998124</v>
       </c>
       <c r="D22" s="5">
         <v>2.1757390464697712</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>163.08573931000001</v>
       </c>
       <c r="C23" s="5">
         <v>0.71741640000001894</v>
       </c>
       <c r="D23" s="5">
         <v>5.4329071934621664</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>162.73110989</v>
       </c>
       <c r="C24" s="5">
         <v>-0.35462942000000908</v>
       </c>
       <c r="D24" s="5">
         <v>-2.5784135931825269</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>163.58267695000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.85156706000000781</v>
       </c>
       <c r="D25" s="5">
         <v>6.4634885991210922</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>163.1745253</v>
       </c>
       <c r="C26" s="5">
         <v>-0.40815165000000775</v>
       </c>
       <c r="D26" s="5">
         <v>-2.9533464752017236</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>163.60261818000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.42809288000000834</v>
       </c>
       <c r="D27" s="5">
         <v>3.1940599299772332</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>163.54865627999999</v>
       </c>
       <c r="C28" s="5">
         <v>-5.3961900000018659E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-0.39508498981347673</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>164.87067923000001</v>
       </c>
       <c r="C29" s="5">
         <v>1.3220229500000187</v>
       </c>
       <c r="D29" s="5">
         <v>10.143116842933342</v>
       </c>
       <c r="E29" s="5">
         <v>2.3545590903828684</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>165.1733084</v>
       </c>
       <c r="C30" s="5">
         <v>0.30262916999998879</v>
       </c>
       <c r="D30" s="5">
         <v>2.2250395321333993</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>165.72410517</v>
       </c>
       <c r="C31" s="5">
         <v>0.55079677000000515</v>
       </c>
       <c r="D31" s="5">
         <v>4.0758052486166596</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>166.57075712</v>
       </c>
       <c r="C32" s="5">
         <v>0.84665194999999471</v>
       </c>
       <c r="D32" s="5">
         <v>6.3057912914803671</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>166.23798815000001</v>
       </c>
       <c r="C33" s="5">
         <v>-0.33276896999998939</v>
       </c>
       <c r="D33" s="5">
         <v>-2.3711497732559983</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>166.01187744000001</v>
       </c>
       <c r="C34" s="5">
         <v>-0.22611071000000038</v>
       </c>
       <c r="D34" s="5">
         <v>-1.6200401441549106</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>166.92542943000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.91355199000000198</v>
       </c>
       <c r="D35" s="5">
         <v>6.807092585968344</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>167.54800664000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.62257721000000288</v>
       </c>
       <c r="D36" s="5">
         <v>4.5685672404901956</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>166.67036565000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.87764099000000328</v>
       </c>
       <c r="D37" s="5">
         <v>-6.1078087203388591</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>167.31780319000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.64743753999999853</v>
       </c>
       <c r="D38" s="5">
         <v>4.7623393792814106</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>170.38591534</v>
       </c>
       <c r="C39" s="5">
         <v>3.0681121499999904</v>
       </c>
       <c r="D39" s="5">
         <v>24.365080202328325</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>170.08135430999999</v>
       </c>
       <c r="C40" s="5">
         <v>-0.30456103000000212</v>
       </c>
       <c r="D40" s="5">
         <v>-2.124010916842145</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>169.79590327</v>
       </c>
       <c r="C41" s="5">
         <v>-0.2854510399999981</v>
       </c>
       <c r="D41" s="5">
         <v>-1.9954977111979466</v>
       </c>
       <c r="E41" s="5">
         <v>2.987325619693193</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>170.38017246000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.58426919000001476</v>
       </c>
       <c r="D42" s="5">
         <v>4.2082614134714591</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>171.64753679</v>
       </c>
       <c r="C43" s="5">
         <v>1.2673643299999924</v>
       </c>
       <c r="D43" s="5">
         <v>9.3005290434593935</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>171.14557593000001</v>
       </c>
       <c r="C44" s="5">
         <v>-0.50196085999999696</v>
       </c>
       <c r="D44" s="5">
         <v>-3.4533474728840052</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>172.04787189999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.90229596999998307</v>
       </c>
       <c r="D45" s="5">
         <v>6.513225048465876</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>172.16413763</v>
       </c>
       <c r="C46" s="5">
         <v>0.11626573000000917</v>
       </c>
       <c r="D46" s="5">
         <v>0.8139513916083807</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>172.40473517000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.24059754000001021</v>
       </c>
       <c r="D47" s="5">
         <v>1.6899370356018295</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>173.40051514999999</v>
       </c>
       <c r="C48" s="5">
         <v>0.99577997999998047</v>
       </c>
       <c r="D48" s="5">
         <v>7.1554646032745417</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>172.97232556</v>
       </c>
       <c r="C49" s="5">
         <v>-0.42818958999998813</v>
       </c>
       <c r="D49" s="5">
         <v>-2.9233250699644109</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>173.56692261000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.5945970500000044</v>
       </c>
       <c r="D50" s="5">
         <v>4.2039225697205085</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>173.23133356</v>
       </c>
       <c r="C51" s="5">
         <v>-0.33558905000001005</v>
       </c>
       <c r="D51" s="5">
         <v>-2.2956671823615049</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>173.41705808</v>
       </c>
       <c r="C52" s="5">
         <v>0.18572452000000794</v>
       </c>
       <c r="D52" s="5">
         <v>1.2941556857693159</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>173.59676148</v>
       </c>
       <c r="C53" s="5">
         <v>0.17970339999999396</v>
       </c>
       <c r="D53" s="5">
         <v>1.2506115252385541</v>
       </c>
       <c r="E53" s="5">
         <v>2.2384864044429298</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>174.15325415999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.55649267999999097</v>
       </c>
       <c r="D54" s="5">
         <v>3.9153487490258376</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>174.56834499000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.41509083000002533</v>
       </c>
       <c r="D55" s="5">
         <v>2.897970166895214</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>176.07129223000001</v>
       </c>
       <c r="C56" s="5">
         <v>1.5029472399999975</v>
       </c>
       <c r="D56" s="5">
         <v>10.834938554982653</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>176.03358954999999</v>
       </c>
       <c r="C57" s="5">
         <v>-3.7702680000023747E-2</v>
       </c>
       <c r="D57" s="5">
         <v>-0.25665722715738637</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>176.38734586000001</v>
       </c>
       <c r="C58" s="5">
         <v>0.35375631000002272</v>
       </c>
       <c r="D58" s="5">
         <v>2.4383478883041043</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>177.80936351</v>
       </c>
       <c r="C59" s="5">
         <v>1.4220176499999866</v>
       </c>
       <c r="D59" s="5">
         <v>10.114985009020373</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>178.67359626999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.86423275999999305</v>
       </c>
       <c r="D60" s="5">
         <v>5.9910067642708675</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>178.25050073</v>
       </c>
       <c r="C61" s="5">
         <v>-0.42309553999999139</v>
       </c>
       <c r="D61" s="5">
         <v>-2.804858438605462</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>178.41086471</v>
       </c>
       <c r="C62" s="5">
         <v>0.16036397999999963</v>
       </c>
       <c r="D62" s="5">
         <v>1.0849441294046747</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>180.63042519999999</v>
       </c>
       <c r="C63" s="5">
         <v>2.2195604899999921</v>
       </c>
       <c r="D63" s="5">
         <v>15.993932754712281</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>181.07340432999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.44297912999999767</v>
       </c>
       <c r="D64" s="5">
         <v>2.9829077763480649</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>180.24419044999999</v>
       </c>
       <c r="C65" s="5">
         <v>-0.82921387999999752</v>
       </c>
       <c r="D65" s="5">
         <v>-5.3590030706663017</v>
       </c>
       <c r="E65" s="5">
         <v>3.8292355878803974</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>181.18505542</v>
       </c>
       <c r="C66" s="5">
         <v>0.94086497000000691</v>
       </c>
       <c r="D66" s="5">
         <v>6.4469372928868784</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>181.12641532999999</v>
       </c>
       <c r="C67" s="5">
         <v>-5.8640090000011469E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-0.38768640895980866</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>180.91853330000001</v>
       </c>
       <c r="C68" s="5">
         <v>-0.20788202999997907</v>
       </c>
       <c r="D68" s="5">
         <v>-1.3686007689235002</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>180.42381186</v>
       </c>
       <c r="C69" s="5">
         <v>-0.4947214400000064</v>
       </c>
       <c r="D69" s="5">
         <v>-3.2324937850743529</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>180.98773416</v>
       </c>
       <c r="C70" s="5">
         <v>0.56392230000000154</v>
       </c>
       <c r="D70" s="5">
         <v>3.815803044383137</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>181.14948720000001</v>
       </c>
       <c r="C71" s="5">
         <v>0.16175304000000779</v>
       </c>
       <c r="D71" s="5">
         <v>1.0777559581504503</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>181.39372311</v>
       </c>
       <c r="C72" s="5">
         <v>0.24423590999998623</v>
       </c>
       <c r="D72" s="5">
         <v>1.6299589060899899</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>182.00154896999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.60782585999999128</v>
       </c>
       <c r="D73" s="5">
         <v>4.0959786451646885</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>181.95840188</v>
       </c>
       <c r="C74" s="5">
         <v>-4.314708999999084E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-0.28411324534367566</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>182.01393587999999</v>
       </c>
       <c r="C75" s="5">
         <v>5.5533999999994421E-2</v>
       </c>
       <c r="D75" s="5">
         <v>0.36685735329891056</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>181.75163405999999</v>
       </c>
       <c r="C76" s="5">
         <v>-0.26230182000000468</v>
       </c>
       <c r="D76" s="5">
         <v>-1.7156889263495345</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>182.33428592999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.58265187000000651</v>
       </c>
       <c r="D77" s="5">
         <v>3.9154678732228998</v>
       </c>
       <c r="E77" s="5">
         <v>1.1595910385693076</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>182.02287016</v>
       </c>
       <c r="C78" s="5">
         <v>-0.31141576999999643</v>
       </c>
       <c r="D78" s="5">
         <v>-2.030382981122647</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>181.99245182999999</v>
       </c>
       <c r="C79" s="5">
         <v>-3.041833000000338E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-0.2003510050362256</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>183.09021575</v>
       </c>
       <c r="C80" s="5">
         <v>1.0977639200000056</v>
       </c>
       <c r="D80" s="5">
         <v>7.4833332698891919</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>183.33984636</v>
       </c>
       <c r="C81" s="5">
         <v>0.24963060999999698</v>
       </c>
       <c r="D81" s="5">
         <v>1.64844039296137</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>183.75091302999999</v>
       </c>
       <c r="C82" s="5">
         <v>0.41106666999999675</v>
       </c>
       <c r="D82" s="5">
         <v>2.72395018731455</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>183.29022384999999</v>
       </c>
       <c r="C83" s="5">
         <v>-0.46068918000000281</v>
       </c>
       <c r="D83" s="5">
         <v>-2.9674262650233763</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>184.03724948999999</v>
       </c>
       <c r="C84" s="5">
         <v>0.74702564000000393</v>
       </c>
       <c r="D84" s="5">
         <v>5.0019072980050261</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>184.6785892</v>
       </c>
       <c r="C85" s="5">
         <v>0.64133971000001111</v>
       </c>
       <c r="D85" s="5">
         <v>4.2628930508313179</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>184.37056716999999</v>
       </c>
       <c r="C86" s="5">
         <v>-0.30802203000001782</v>
       </c>
       <c r="D86" s="5">
         <v>-1.9831995995369667</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>186.92134483999999</v>
       </c>
       <c r="C87" s="5">
         <v>2.5507776700000022</v>
       </c>
       <c r="D87" s="5">
         <v>17.925482936331115</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>187.20771543999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.28637059999999792</v>
       </c>
       <c r="D88" s="5">
         <v>1.8540160886282742</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>187.43389497999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.22617954000000395</v>
       </c>
       <c r="D89" s="5">
         <v>1.4594819172102591</v>
       </c>
       <c r="E89" s="5">
         <v>2.7968459272425639</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>187.31356152000001</v>
       </c>
       <c r="C90" s="5">
         <v>-0.12033345999998346</v>
       </c>
       <c r="D90" s="5">
         <v>-0.76769124840495584</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>187.55867358</v>
       </c>
       <c r="C91" s="5">
         <v>0.24511205999999675</v>
       </c>
       <c r="D91" s="5">
         <v>1.5816294814929854</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>188.18808149</v>
       </c>
       <c r="C92" s="5">
         <v>0.62940790999999763</v>
       </c>
       <c r="D92" s="5">
         <v>4.1021130414302887</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>189.08994508000001</v>
       </c>
       <c r="C93" s="5">
         <v>0.90186359000000493</v>
       </c>
       <c r="D93" s="5">
         <v>5.9048503443078992</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>189.50828933</v>
       </c>
       <c r="C94" s="5">
         <v>0.41834424999998987</v>
       </c>
       <c r="D94" s="5">
         <v>2.6874353050532429</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>190.65859545000001</v>
       </c>
       <c r="C95" s="5">
         <v>1.1503061200000104</v>
       </c>
       <c r="D95" s="5">
         <v>7.5321022232827994</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>191.61995469999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.96135924999998679</v>
       </c>
       <c r="D96" s="5">
         <v>6.2214256609202767</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>191.78274010999999</v>
       </c>
       <c r="C97" s="5">
         <v>0.16278540999999791</v>
       </c>
       <c r="D97" s="5">
         <v>1.0242033229534764</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>193.40109261000001</v>
       </c>
       <c r="C98" s="5">
         <v>1.6183525000000145</v>
       </c>
       <c r="D98" s="5">
         <v>10.609606460769117</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>192.60666046</v>
       </c>
       <c r="C99" s="5">
         <v>-0.79443215000000578</v>
       </c>
       <c r="D99" s="5">
         <v>-4.819378702377608</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>193.29135507999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.68469461999998771</v>
       </c>
       <c r="D100" s="5">
         <v>4.3502644377721333</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>193.49960107999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.2082460000000026</v>
       </c>
       <c r="D101" s="5">
         <v>1.3005304408316043</v>
       </c>
       <c r="E101" s="5">
         <v>3.2361842027810672</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>193.76063626999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.26103519000000119</v>
       </c>
       <c r="D102" s="5">
         <v>1.6308914717660938</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>194.15824291000001</v>
       </c>
       <c r="C103" s="5">
         <v>0.39760664000002066</v>
       </c>
       <c r="D103" s="5">
         <v>2.4904437835719939</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>194.60752613</v>
       </c>
       <c r="C104" s="5">
         <v>0.44928321999998388</v>
       </c>
       <c r="D104" s="5">
         <v>2.8124209805997058</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>195.41979401</v>
       </c>
       <c r="C105" s="5">
         <v>0.81226788000000738</v>
       </c>
       <c r="D105" s="5">
         <v>5.125247497354346</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>195.86235649</v>
       </c>
       <c r="C106" s="5">
         <v>0.44256247999999232</v>
       </c>
       <c r="D106" s="5">
         <v>2.7517175993816201</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>196.53232023999999</v>
       </c>
       <c r="C107" s="5">
         <v>0.66996374999999375</v>
       </c>
       <c r="D107" s="5">
         <v>4.1828113899853525</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>196.52383506000001</v>
       </c>
       <c r="C108" s="5">
         <v>-8.485179999979664E-3</v>
       </c>
       <c r="D108" s="5">
         <v>-5.1797070682024771E-2</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>197.27645064000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.75261557999999695</v>
       </c>
       <c r="D109" s="5">
         <v>4.6936111631299182</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>196.60107855000001</v>
       </c>
       <c r="C110" s="5">
         <v>-0.67537208999999621</v>
       </c>
       <c r="D110" s="5">
         <v>-4.0316991682364689</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>197.91143116000001</v>
       </c>
       <c r="C111" s="5">
         <v>1.3103526099999954</v>
       </c>
       <c r="D111" s="5">
         <v>8.2978412118648315</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>198.62394624000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.71251508000000285</v>
       </c>
       <c r="D112" s="5">
         <v>4.4067848041377422</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>198.27410255999999</v>
       </c>
       <c r="C113" s="5">
         <v>-0.34984368000002064</v>
       </c>
       <c r="D113" s="5">
         <v>-2.0932487528874777</v>
       </c>
       <c r="E113" s="5">
         <v>2.4674477122182958</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>199.16772950999999</v>
       </c>
       <c r="C114" s="5">
         <v>0.89362694999999803</v>
       </c>
       <c r="D114" s="5">
         <v>5.544536235074693</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>200.17452664999999</v>
       </c>
       <c r="C115" s="5">
         <v>1.0067971400000033</v>
       </c>
       <c r="D115" s="5">
         <v>6.2375514785526054</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>199.56593555000001</v>
       </c>
       <c r="C116" s="5">
         <v>-0.60859109999998395</v>
       </c>
       <c r="D116" s="5">
         <v>-3.5879702745111985</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>200.87388834000001</v>
       </c>
       <c r="C117" s="5">
         <v>1.3079527900000016</v>
       </c>
       <c r="D117" s="5">
         <v>8.1545731340764824</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>200.83181314999999</v>
       </c>
       <c r="C118" s="5">
         <v>-4.2075190000019802E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-0.25106350333194971</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>201.88872182</v>
       </c>
       <c r="C119" s="5">
         <v>1.0569086700000128</v>
       </c>
       <c r="D119" s="5">
         <v>6.5012221713725449</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>202.09180917</v>
       </c>
       <c r="C120" s="5">
         <v>0.20308735000000411</v>
       </c>
       <c r="D120" s="5">
         <v>1.2138255351566096</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>202.82712530000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.73531613000000107</v>
       </c>
       <c r="D121" s="5">
         <v>4.4546751543089291</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>202.95868895000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.13156365000000392</v>
       </c>
       <c r="D122" s="5">
         <v>0.78116195983295444</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>204.16563980999999</v>
       </c>
       <c r="C123" s="5">
         <v>1.2069508599999779</v>
       </c>
       <c r="D123" s="5">
         <v>7.3742300210780654</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>204.37333208999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.20769228000000339</v>
       </c>
       <c r="D124" s="5">
         <v>1.2275813033290284</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>205.78896843000001</v>
       </c>
       <c r="C125" s="5">
         <v>1.4156363400000203</v>
       </c>
       <c r="D125" s="5">
         <v>8.6361518671601356</v>
       </c>
       <c r="E125" s="5">
         <v>3.7901398987424173</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>206.34944648999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.56047805999997991</v>
       </c>
       <c r="D126" s="5">
         <v>3.3176732766569517</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>206.8214576</v>
       </c>
       <c r="C127" s="5">
         <v>0.47201111000001106</v>
       </c>
       <c r="D127" s="5">
         <v>2.7797212169539565</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>207.60507189</v>
       </c>
       <c r="C128" s="5">
         <v>0.78361429000000271</v>
       </c>
       <c r="D128" s="5">
         <v>4.6425651926799594</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>208.38794958</v>
       </c>
       <c r="C129" s="5">
         <v>0.7828776899999923</v>
       </c>
       <c r="D129" s="5">
         <v>4.6202384954096898</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>208.54609933</v>
       </c>
       <c r="C130" s="5">
         <v>0.15814975000000686</v>
       </c>
       <c r="D130" s="5">
         <v>0.91451477608497367</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>209.38655833999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.84045900999998935</v>
       </c>
       <c r="D131" s="5">
         <v>4.9447526401121378</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>210.40228171999999</v>
       </c>
       <c r="C132" s="5">
         <v>1.0157233799999972</v>
       </c>
       <c r="D132" s="5">
         <v>5.9789861886321516</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>211.11317761000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.71089589000001752</v>
       </c>
       <c r="D133" s="5">
         <v>4.1306954928202577</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>210.95079866</v>
       </c>
       <c r="C134" s="5">
         <v>-0.16237895000000435</v>
       </c>
       <c r="D134" s="5">
         <v>-0.9190925299901731</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>211.48576625999999</v>
       </c>
       <c r="C135" s="5">
         <v>0.53496759999998744</v>
       </c>
       <c r="D135" s="5">
         <v>3.0859862183350018</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>211.91812526999999</v>
       </c>
       <c r="C136" s="5">
         <v>0.43235900999999899</v>
       </c>
       <c r="D136" s="5">
         <v>2.4810395695107346</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>212.72920442</v>
       </c>
       <c r="C137" s="5">
         <v>0.81107915000001185</v>
       </c>
       <c r="D137" s="5">
         <v>4.69071135422503</v>
       </c>
       <c r="E137" s="5">
         <v>3.3725014722354896</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>212.74725040999999</v>
       </c>
       <c r="C138" s="5">
         <v>1.8045989999990297E-2</v>
       </c>
       <c r="D138" s="5">
         <v>0.10184447671626184</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>212.46191540000001</v>
       </c>
       <c r="C139" s="5">
         <v>-0.28533500999998296</v>
       </c>
       <c r="D139" s="5">
         <v>-1.5976118166536102</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>213.28041894</v>
       </c>
       <c r="C140" s="5">
         <v>0.8185035399999947</v>
       </c>
       <c r="D140" s="5">
         <v>4.7221891873996835</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>212.45891933999999</v>
       </c>
       <c r="C141" s="5">
         <v>-0.82149960000000988</v>
       </c>
       <c r="D141" s="5">
         <v>-4.5254113494239796</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>213.0167788</v>
       </c>
       <c r="C142" s="5">
         <v>0.55785946000000308</v>
       </c>
       <c r="D142" s="5">
         <v>3.196778317493254</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>213.79261080000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.77583200000000829</v>
       </c>
       <c r="D143" s="5">
         <v>4.4591609646989605</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>211.41259507999999</v>
       </c>
       <c r="C144" s="5">
         <v>-2.3800157200000172</v>
       </c>
       <c r="D144" s="5">
         <v>-12.570499697656224</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>213.62337001</v>
       </c>
       <c r="C145" s="5">
         <v>2.2107749300000137</v>
       </c>
       <c r="D145" s="5">
         <v>13.296073162006561</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>213.05113048999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.57223952000001077</v>
       </c>
       <c r="D146" s="5">
         <v>-3.1675384481693381</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>211.73739523</v>
       </c>
       <c r="C147" s="5">
         <v>-1.3137352599999872</v>
       </c>
       <c r="D147" s="5">
         <v>-7.1536836953436378</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>212.09228392</v>
       </c>
       <c r="C148" s="5">
         <v>0.35488868999999568</v>
       </c>
       <c r="D148" s="5">
         <v>2.0299402782471887</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>211.46942182000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.62286209999999187</v>
       </c>
       <c r="D149" s="5">
         <v>-3.4677323143612493</v>
       </c>
       <c r="E149" s="5">
         <v>-0.59220011819005602</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>213.91678933</v>
       </c>
       <c r="C150" s="5">
         <v>2.4473675099999923</v>
       </c>
       <c r="D150" s="5">
         <v>14.806777060602293</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>214.65678896</v>
       </c>
       <c r="C151" s="5">
         <v>0.7399996299999998</v>
       </c>
       <c r="D151" s="5">
         <v>4.2310426008846269</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>215.50435006000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.84756110000000717</v>
       </c>
       <c r="D152" s="5">
         <v>4.8423991587686066</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>216.73460656</v>
       </c>
       <c r="C153" s="5">
         <v>1.2302564999999959</v>
       </c>
       <c r="D153" s="5">
         <v>7.0697154842740861</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>217.26859679</v>
       </c>
       <c r="C154" s="5">
         <v>0.53399023000000057</v>
       </c>
       <c r="D154" s="5">
         <v>2.9969521046471437</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>218.13004262999999</v>
       </c>
       <c r="C155" s="5">
         <v>0.86144583999998758</v>
       </c>
       <c r="D155" s="5">
         <v>4.8630044637715253</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>217.09596475999999</v>
       </c>
       <c r="C156" s="5">
         <v>-1.0340778700000044</v>
       </c>
       <c r="D156" s="5">
         <v>-5.5427705879768858</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>219.25380801</v>
       </c>
       <c r="C157" s="5">
         <v>2.1578432500000133</v>
       </c>
       <c r="D157" s="5">
         <v>12.60164253619207</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>220.70280120000001</v>
       </c>
       <c r="C158" s="5">
         <v>1.4489931900000101</v>
       </c>
       <c r="D158" s="5">
         <v>8.2252019024885428</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>220.52122771000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.18157349000000522</v>
       </c>
       <c r="D159" s="5">
         <v>-0.98279209487588393</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>221.36466363</v>
       </c>
       <c r="C160" s="5">
         <v>0.84343591999999035</v>
       </c>
       <c r="D160" s="5">
         <v>4.6874760723741193</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>221.96910721</v>
       </c>
       <c r="C161" s="5">
         <v>0.60444358000000875</v>
       </c>
       <c r="D161" s="5">
         <v>3.3262989365098417</v>
       </c>
       <c r="E161" s="5">
         <v>4.9651080991450325</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>220.17005893999999</v>
       </c>
       <c r="C162" s="5">
         <v>-1.7990482700000143</v>
       </c>
       <c r="D162" s="5">
         <v>-9.3038856620557997</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>220.19448911999999</v>
       </c>
       <c r="C163" s="5">
         <v>2.4430179999995971E-2</v>
       </c>
       <c r="D163" s="5">
         <v>0.13323389175301514</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>219.59074043999999</v>
       </c>
       <c r="C164" s="5">
         <v>-0.60374867999999537</v>
       </c>
       <c r="D164" s="5">
         <v>-3.2410981182962373</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>220.34769825000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.75695781000001716</v>
       </c>
       <c r="D165" s="5">
         <v>4.215889921293936</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>219.96814058000001</v>
       </c>
       <c r="C166" s="5">
         <v>-0.37955766999999696</v>
       </c>
       <c r="D166" s="5">
         <v>-2.0475765678744984</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>219.03255300999999</v>
       </c>
       <c r="C167" s="5">
         <v>-0.93558757000002402</v>
       </c>
       <c r="D167" s="5">
         <v>-4.9862237767908768</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>220.02016119999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.98760819000000311</v>
       </c>
       <c r="D168" s="5">
         <v>5.5469673321571378</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>222.15618644</v>
       </c>
       <c r="C169" s="5">
         <v>2.1360252400000093</v>
       </c>
       <c r="D169" s="5">
         <v>12.292615493712589</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>222.43234648999999</v>
       </c>
       <c r="C170" s="5">
         <v>0.27616004999998722</v>
       </c>
       <c r="D170" s="5">
         <v>1.5019487197684533</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>223.07863922999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.64629274000000692</v>
       </c>
       <c r="D171" s="5">
         <v>3.5429465521063408</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>223.37181441999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.29317518999999947</v>
       </c>
       <c r="D172" s="5">
         <v>1.5885176962489922</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>223.70875312999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.33693870999999831</v>
       </c>
       <c r="D173" s="5">
         <v>1.82519802800718</v>
       </c>
       <c r="E173" s="5">
         <v>0.78373335004413569</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>224.60540409000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.89665096000001654</v>
       </c>
       <c r="D174" s="5">
         <v>4.917199439220088</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>225.15784758000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.5524434900000017</v>
       </c>
       <c r="D175" s="5">
         <v>2.9917989091773567</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>224.42362061</v>
       </c>
       <c r="C176" s="5">
         <v>-0.73422697000000881</v>
       </c>
       <c r="D176" s="5">
         <v>-3.8437064839742408</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>224.52520138</v>
       </c>
       <c r="C177" s="5">
         <v>0.10158076999999821</v>
       </c>
       <c r="D177" s="5">
         <v>0.54450970814929889</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>225.13779675999999</v>
       </c>
       <c r="C178" s="5">
         <v>0.6125953799999877</v>
       </c>
       <c r="D178" s="5">
         <v>3.323665607968751</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>225.69001184999999</v>
       </c>
       <c r="C179" s="5">
         <v>0.55221509000000424</v>
       </c>
       <c r="D179" s="5">
         <v>2.9833776798664058</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>227.90139507000001</v>
       </c>
       <c r="C180" s="5">
         <v>2.2113832200000161</v>
       </c>
       <c r="D180" s="5">
         <v>12.412791322591854</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>226.83895778999999</v>
       </c>
       <c r="C181" s="5">
         <v>-1.0624372800000117</v>
       </c>
       <c r="D181" s="5">
         <v>-5.4529647489070632</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>226.23897170999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.59998608000000786</v>
       </c>
       <c r="D182" s="5">
         <v>-3.1282156948586937</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>226.57474400999999</v>
       </c>
       <c r="C183" s="5">
         <v>0.33577230000000213</v>
       </c>
       <c r="D183" s="5">
         <v>1.7955885349349998</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>226.72077286999999</v>
       </c>
       <c r="C184" s="5">
         <v>0.14602886000000126</v>
       </c>
       <c r="D184" s="5">
         <v>0.77615507533030925</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>226.95934456000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.23857169000001477</v>
       </c>
       <c r="D185" s="5">
         <v>1.2700588807493363</v>
       </c>
       <c r="E185" s="5">
         <v>1.4530461524279614</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>226.86230943999999</v>
       </c>
       <c r="C186" s="5">
         <v>-9.703512000001524E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-0.51184815176487097</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>227.38678849999999</v>
       </c>
       <c r="C187" s="5">
         <v>0.52447906000000444</v>
       </c>
       <c r="D187" s="5">
         <v>2.8098082567088234</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>227.73002726000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.34323876000001974</v>
       </c>
       <c r="D188" s="5">
         <v>1.8265060527538735</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>229.33737896</v>
       </c>
       <c r="C189" s="5">
         <v>1.6073516999999811</v>
       </c>
       <c r="D189" s="5">
         <v>8.8064296008629306</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>229.20955225</v>
       </c>
       <c r="C190" s="5">
         <v>-0.12782670999999368</v>
       </c>
       <c r="D190" s="5">
         <v>-0.66680230281475072</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>231.08272976000001</v>
       </c>
       <c r="C191" s="5">
         <v>1.873177510000005</v>
       </c>
       <c r="D191" s="5">
         <v>10.259829549237253</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>231.57799521000001</v>
       </c>
       <c r="C192" s="5">
         <v>0.4952654500000051</v>
       </c>
       <c r="D192" s="5">
         <v>2.6024209956230226</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>232.22012101000001</v>
       </c>
       <c r="C193" s="5">
         <v>0.6421258000000023</v>
       </c>
       <c r="D193" s="5">
         <v>3.3786093574853959</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>232.30073107000001</v>
       </c>
       <c r="C194" s="5">
         <v>8.0610059999997929E-2</v>
       </c>
       <c r="D194" s="5">
         <v>0.417349567262848</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>232.32280385999999</v>
       </c>
       <c r="C195" s="5">
         <v>2.2072789999981524E-2</v>
       </c>
       <c r="D195" s="5">
         <v>0.11408140882389617</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>232.42790428999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.10510042999999314</v>
       </c>
       <c r="D196" s="5">
         <v>0.54422034114818274</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>232.76751375000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.33960946000001968</v>
       </c>
       <c r="D197" s="5">
         <v>1.7675260907848989</v>
       </c>
       <c r="E197" s="5">
         <v>2.5591231774396261</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>233.03596292</v>
       </c>
       <c r="C198" s="5">
         <v>0.26844916999999668</v>
       </c>
       <c r="D198" s="5">
         <v>1.3927641290673698</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>233.93414530000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.89818238000000861</v>
       </c>
       <c r="D199" s="5">
         <v>4.7244341324753858</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>235.24063537000001</v>
       </c>
       <c r="C200" s="5">
         <v>1.3064900699999953</v>
       </c>
       <c r="D200" s="5">
         <v>6.911574631482309</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>233.65321969999999</v>
       </c>
       <c r="C201" s="5">
         <v>-1.5874156700000128</v>
       </c>
       <c r="D201" s="5">
         <v>-7.8037803238983683</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>233.81070298</v>
       </c>
       <c r="C202" s="5">
         <v>0.15748328000000811</v>
       </c>
       <c r="D202" s="5">
         <v>0.81181019319025438</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>234.25386189</v>
       </c>
       <c r="C203" s="5">
         <v>0.44315890999999397</v>
       </c>
       <c r="D203" s="5">
         <v>2.2983103175763908</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>234.45800717</v>
       </c>
       <c r="C204" s="5">
         <v>0.20414528000000587</v>
       </c>
       <c r="D204" s="5">
         <v>1.0507913713687422</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>235.98340532</v>
       </c>
       <c r="C205" s="5">
         <v>1.5253981500000009</v>
       </c>
       <c r="D205" s="5">
         <v>8.0927920576294063</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>237.16953273999999</v>
       </c>
       <c r="C206" s="5">
         <v>1.1861274199999912</v>
       </c>
       <c r="D206" s="5">
         <v>6.2011474920248499</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>236.44595859</v>
       </c>
       <c r="C207" s="5">
         <v>-0.72357414999999037</v>
       </c>
       <c r="D207" s="5">
         <v>-3.6002365421734739</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>237.50174311000001</v>
       </c>
       <c r="C208" s="5">
         <v>1.0557845200000031</v>
       </c>
       <c r="D208" s="5">
         <v>5.4918414076340794</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>238.53592653000001</v>
       </c>
       <c r="C209" s="5">
         <v>1.0341834200000051</v>
       </c>
       <c r="D209" s="5">
         <v>5.3522864777647561</v>
       </c>
       <c r="E209" s="5">
         <v>2.4781863616051947</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>238.09043677</v>
       </c>
       <c r="C210" s="5">
         <v>-0.44548976000001517</v>
       </c>
       <c r="D210" s="5">
         <v>-2.2182426859492788</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>238.33766254</v>
       </c>
       <c r="C211" s="5">
         <v>0.24722577000000001</v>
       </c>
       <c r="D211" s="5">
         <v>1.2531838859411115</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>239.26267078000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.92500824000001103</v>
       </c>
       <c r="D212" s="5">
         <v>4.7580114812845853</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>239.76432593000001</v>
       </c>
       <c r="C213" s="5">
         <v>0.50165515000000482</v>
       </c>
       <c r="D213" s="5">
         <v>2.5452229678233129</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>240.73160811</v>
       </c>
       <c r="C214" s="5">
         <v>0.96728217999998378</v>
       </c>
       <c r="D214" s="5">
         <v>4.9500415561973377</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>240.77913821999999</v>
       </c>
       <c r="C215" s="5">
         <v>4.7530109999996739E-2</v>
       </c>
       <c r="D215" s="5">
         <v>0.2371857604634986</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>242.01742454000001</v>
       </c>
       <c r="C216" s="5">
         <v>1.2382863200000145</v>
       </c>
       <c r="D216" s="5">
         <v>6.3489855644343285</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>241.89184434000001</v>
       </c>
       <c r="C217" s="5">
         <v>-0.1255802000000017</v>
       </c>
       <c r="D217" s="5">
         <v>-0.62089294931239047</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>243.60178845999999</v>
       </c>
       <c r="C218" s="5">
         <v>1.7099441199999887</v>
       </c>
       <c r="D218" s="5">
         <v>8.8205606003659796</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>245.05518671999999</v>
       </c>
       <c r="C219" s="5">
         <v>1.4533982600000002</v>
       </c>
       <c r="D219" s="5">
         <v>7.3992179055524465</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>245.31347916000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.2582924400000195</v>
       </c>
       <c r="D220" s="5">
         <v>1.2721790358365848</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>246.85961674000001</v>
       </c>
       <c r="C221" s="5">
         <v>1.5461375799999928</v>
       </c>
       <c r="D221" s="5">
         <v>7.8310072449529589</v>
       </c>
       <c r="E221" s="5">
         <v>3.4894912188219829</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>248.59809096999999</v>
       </c>
       <c r="C222" s="5">
         <v>1.73847422999998</v>
       </c>
       <c r="D222" s="5">
         <v>8.7859645475937942</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>249.45389881</v>
       </c>
       <c r="C223" s="5">
         <v>0.85580784000001131</v>
       </c>
       <c r="D223" s="5">
         <v>4.2101645077324168</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>249.28395800000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.16994080999998573</v>
       </c>
       <c r="D224" s="5">
         <v>-0.81444550497200563</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>246.83120861</v>
       </c>
       <c r="C225" s="5">
         <v>-2.4527493900000081</v>
       </c>
       <c r="D225" s="5">
         <v>-11.188570927713338</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>247.82885812999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.99764951999998175</v>
       </c>
       <c r="D226" s="5">
         <v>4.9594807634737448</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>247.27294652</v>
       </c>
       <c r="C227" s="5">
         <v>-0.55591160999998124</v>
       </c>
       <c r="D227" s="5">
         <v>-2.6587908047585707</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>247.37597375999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.10302723999998875</v>
       </c>
       <c r="D228" s="5">
         <v>0.50113204793114097</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>248.32994045000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.95396669000001566</v>
       </c>
       <c r="D229" s="5">
         <v>4.7270358445001381</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>247.60794399</v>
       </c>
       <c r="C230" s="5">
         <v>-0.72199646000001394</v>
       </c>
       <c r="D230" s="5">
         <v>-3.4336368404472739</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>249.14262869000001</v>
       </c>
       <c r="C231" s="5">
         <v>1.5346847000000139</v>
       </c>
       <c r="D231" s="5">
         <v>7.6965075802731597</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>248.24417284</v>
       </c>
       <c r="C232" s="5">
         <v>-0.89845585000000483</v>
       </c>
       <c r="D232" s="5">
         <v>-4.2426219080510474</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>247.7592994</v>
       </c>
       <c r="C233" s="5">
         <v>-0.48487344000000121</v>
       </c>
       <c r="D233" s="5">
         <v>-2.3188381003123038</v>
       </c>
       <c r="E233" s="5">
         <v>0.36445112889711417</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>247.42981882000001</v>
       </c>
       <c r="C234" s="5">
         <v>-0.32948057999999492</v>
       </c>
       <c r="D234" s="5">
         <v>-1.5841893398891194</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>246.49227657</v>
       </c>
       <c r="C235" s="5">
         <v>-0.93754225000000702</v>
       </c>
       <c r="D235" s="5">
         <v>-4.4533761967891277</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>245.98942572999999</v>
       </c>
       <c r="C236" s="5">
         <v>-0.50285084000000779</v>
       </c>
       <c r="D236" s="5">
         <v>-2.4207507552207019</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>245.94058552999999</v>
       </c>
       <c r="C237" s="5">
         <v>-4.8840200000000777E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-0.2379951163014149</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>244.90836679</v>
       </c>
       <c r="C238" s="5">
         <v>-1.0322187399999905</v>
       </c>
       <c r="D238" s="5">
         <v>-4.9217818795398767</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>246.61496238999999</v>
       </c>
       <c r="C239" s="5">
         <v>1.7065955999999858</v>
       </c>
       <c r="D239" s="5">
         <v>8.6900028408480434</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>246.01847158000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.5964908099999775</v>
       </c>
       <c r="D240" s="5">
         <v>-2.8641540447782665</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>245.35652537000001</v>
       </c>
       <c r="C241" s="5">
         <v>-0.66194620999999643</v>
       </c>
       <c r="D241" s="5">
         <v>-3.1814085615511689</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>246.04186111000001</v>
       </c>
       <c r="C242" s="5">
         <v>0.6853357399999993</v>
       </c>
       <c r="D242" s="5">
         <v>3.4038451591969165</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>246.16547632000001</v>
       </c>
       <c r="C243" s="5">
         <v>0.12361520999999698</v>
       </c>
       <c r="D243" s="5">
         <v>0.60456720398114339</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>246.83649793000001</v>
       </c>
       <c r="C244" s="5">
         <v>0.67102160999999683</v>
       </c>
       <c r="D244" s="5">
         <v>3.3205655265013956</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>246.95927123000001</v>
       </c>
       <c r="C245" s="5">
         <v>0.12277330000000575</v>
       </c>
       <c r="D245" s="5">
         <v>0.5985000795344142</v>
       </c>
       <c r="E245" s="5">
         <v>-0.32290540534196666</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>247.71798806999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.75871683999997686</v>
       </c>
       <c r="D246" s="5">
         <v>3.7496189395109791</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>248.27005166999999</v>
       </c>
       <c r="C247" s="5">
         <v>0.55206359999999677</v>
       </c>
       <c r="D247" s="5">
         <v>2.7073411634344069</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>250.51235439999999</v>
       </c>
       <c r="C248" s="5">
         <v>2.2423027300000058</v>
       </c>
       <c r="D248" s="5">
         <v>11.392966066180898</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>250.36549952999999</v>
       </c>
       <c r="C249" s="5">
         <v>-0.14685486999999853</v>
       </c>
       <c r="D249" s="5">
         <v>-0.70119801463576215</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>251.94352368</v>
       </c>
       <c r="C250" s="5">
         <v>1.5780241500000045</v>
       </c>
       <c r="D250" s="5">
         <v>7.8312393635846744</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>252.78966697000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.84614329000001476</v>
       </c>
       <c r="D251" s="5">
         <v>4.1054399419950816</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>249.70055042000001</v>
       </c>
       <c r="C252" s="5">
         <v>-3.08911655</v>
       </c>
       <c r="D252" s="5">
         <v>-13.717606693212881</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>249.75423380999999</v>
       </c>
       <c r="C253" s="5">
         <v>5.3683389999974906E-2</v>
       </c>
       <c r="D253" s="5">
         <v>0.25829456953623264</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>251.39857748</v>
       </c>
       <c r="C254" s="5">
         <v>1.644343670000012</v>
       </c>
       <c r="D254" s="5">
         <v>8.1930794913103178</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>251.28178674</v>
       </c>
       <c r="C255" s="5">
         <v>-0.116790739999999</v>
       </c>
       <c r="D255" s="5">
         <v>-0.55605464680824612</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>251.82767304000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.54588630000000649</v>
       </c>
       <c r="D256" s="5">
         <v>2.6382627213774157</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>252.63547636000001</v>
       </c>
       <c r="C257" s="5">
         <v>0.80780332000000499</v>
       </c>
       <c r="D257" s="5">
         <v>3.9179584813804791</v>
       </c>
       <c r="E257" s="5">
         <v>2.2984377552335733</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>253.43180480999999</v>
       </c>
       <c r="C258" s="5">
         <v>0.79632844999997587</v>
       </c>
       <c r="D258" s="5">
         <v>3.8487709060590847</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>253.16440419</v>
       </c>
       <c r="C259" s="5">
         <v>-0.26740061999998943</v>
       </c>
       <c r="D259" s="5">
         <v>-1.2588205257787477</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>253.48338742999999</v>
       </c>
       <c r="C260" s="5">
         <v>0.31898323999999434</v>
       </c>
       <c r="D260" s="5">
         <v>1.5225035048434421</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>254.21365076000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.73026333000001387</v>
       </c>
       <c r="D261" s="5">
         <v>3.5124015612836956</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>253.80474767999999</v>
       </c>
       <c r="C262" s="5">
         <v>-0.40890308000001596</v>
       </c>
       <c r="D262" s="5">
         <v>-1.9132171890038019</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>254.88325850999999</v>
       </c>
       <c r="C263" s="5">
         <v>1.078510829999999</v>
       </c>
       <c r="D263" s="5">
         <v>5.2201282240955216</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>255.91275454999999</v>
       </c>
       <c r="C264" s="5">
         <v>1.0294960399999979</v>
       </c>
       <c r="D264" s="5">
         <v>4.9560431077460221</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>255.71567447999999</v>
       </c>
       <c r="C265" s="5">
         <v>-0.19708006999999839</v>
       </c>
       <c r="D265" s="5">
         <v>-0.92022358140674276</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>256.81186829000001</v>
       </c>
       <c r="C266" s="5">
         <v>1.0961938100000168</v>
       </c>
       <c r="D266" s="5">
         <v>5.2671557887858045</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>253.61796072000001</v>
       </c>
       <c r="C267" s="5">
         <v>-3.1939075699999933</v>
       </c>
       <c r="D267" s="5">
         <v>-13.944429083029009</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>254.29337677999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.675416059999975</v>
       </c>
       <c r="D268" s="5">
         <v>3.2429754516644982</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>255.24707129999999</v>
       </c>
       <c r="C269" s="5">
         <v>0.9536945199999991</v>
       </c>
       <c r="D269" s="5">
         <v>4.5944464877238689</v>
       </c>
       <c r="E269" s="5">
         <v>1.0337403826367275</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>256.02890851000001</v>
       </c>
       <c r="C270" s="5">
         <v>0.78183721000002038</v>
       </c>
       <c r="D270" s="5">
         <v>3.7382326136276456</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>257.30588647000002</v>
       </c>
       <c r="C271" s="5">
         <v>1.2769779600000106</v>
       </c>
       <c r="D271" s="5">
         <v>6.1521035590232476</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>257.87106722999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.56518075999997563</v>
       </c>
       <c r="D272" s="5">
         <v>2.6679167752262867</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>258.12187161999998</v>
       </c>
       <c r="C273" s="5">
         <v>0.25080438999998478</v>
       </c>
       <c r="D273" s="5">
         <v>1.1733788095811715</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>258.72158138999998</v>
       </c>
       <c r="C274" s="5">
         <v>0.59970977000000403</v>
       </c>
       <c r="D274" s="5">
         <v>2.8239349240668066</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>258.19470603000002</v>
       </c>
       <c r="C275" s="5">
         <v>-0.52687535999996271</v>
       </c>
       <c r="D275" s="5">
         <v>-2.4165620454590364</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>259.31856886000003</v>
       </c>
       <c r="C276" s="5">
         <v>1.1238628300000073</v>
       </c>
       <c r="D276" s="5">
         <v>5.3502070572994498</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>260.07674243999998</v>
       </c>
       <c r="C277" s="5">
         <v>0.75817357999994783</v>
       </c>
       <c r="D277" s="5">
         <v>3.565428939527715</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>259.80054772</v>
       </c>
       <c r="C278" s="5">
         <v>-0.27619471999997813</v>
       </c>
       <c r="D278" s="5">
         <v>-1.2669515959751743</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>260.26740518999998</v>
       </c>
       <c r="C279" s="5">
         <v>0.46685746999997946</v>
       </c>
       <c r="D279" s="5">
         <v>2.1778215781413923</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>260.65722383000002</v>
       </c>
       <c r="C280" s="5">
         <v>0.38981864000004407</v>
       </c>
       <c r="D280" s="5">
         <v>1.8121943385114525</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>260.82220294000001</v>
       </c>
       <c r="C281" s="5">
         <v>0.16497910999999021</v>
       </c>
       <c r="D281" s="5">
         <v>0.76217172978223502</v>
       </c>
       <c r="E281" s="5">
         <v>2.1842098370043139</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>259.92024665000002</v>
       </c>
       <c r="C282" s="5">
         <v>-0.90195628999998689</v>
       </c>
       <c r="D282" s="5">
         <v>-4.0717280656776271</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>261.08118387000002</v>
       </c>
       <c r="C283" s="5">
         <v>1.1609372199999939</v>
       </c>
       <c r="D283" s="5">
         <v>5.4934643301762565</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>261.60627194</v>
       </c>
       <c r="C284" s="5">
         <v>0.52508806999998114</v>
       </c>
       <c r="D284" s="5">
         <v>2.4403237792812282</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>261.53382635999998</v>
       </c>
       <c r="C285" s="5">
         <v>-7.2445580000021437E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-0.33180553308614913</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>262.13918345000002</v>
       </c>
       <c r="C286" s="5">
         <v>0.6053570900000409</v>
       </c>
       <c r="D286" s="5">
         <v>2.8132041724323376</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>261.72722520999997</v>
       </c>
       <c r="C287" s="5">
         <v>-0.41195824000004677</v>
       </c>
       <c r="D287" s="5">
         <v>-1.8696149441804533</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>262.71393841000003</v>
       </c>
       <c r="C288" s="5">
         <v>0.9867132000000538</v>
       </c>
       <c r="D288" s="5">
         <v>4.6190014771643639</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>264.11959730000001</v>
       </c>
       <c r="C289" s="5">
         <v>1.4056588899999838</v>
       </c>
       <c r="D289" s="5">
         <v>6.6129931112519635</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>264.62795110000002</v>
       </c>
       <c r="C290" s="5">
         <v>0.50835380000000896</v>
       </c>
       <c r="D290" s="5">
         <v>2.3342600886979037</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>265.03422821999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.40627711999997018</v>
       </c>
       <c r="D291" s="5">
         <v>1.8579685858907791</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>265.93579491000003</v>
       </c>
       <c r="C292" s="5">
         <v>0.90156669000003831</v>
       </c>
       <c r="D292" s="5">
         <v>4.1592838176249147</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>265.84667761999998</v>
       </c>
       <c r="C293" s="5">
         <v>-8.9117290000046978E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.40138961366957826</v>
       </c>
       <c r="E293" s="5">
         <v>1.9263983753544878</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>265.77161985999999</v>
       </c>
       <c r="C294" s="5">
         <v>-7.5057759999992868E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-0.33827611090925247</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>266.37536360000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.60374374000002717</v>
       </c>
       <c r="D295" s="5">
         <v>2.760314668290742</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>266.93160749999998</v>
       </c>
       <c r="C296" s="5">
         <v>0.55624389999996993</v>
       </c>
       <c r="D296" s="5">
         <v>2.5348158657153563</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>266.84944813999999</v>
       </c>
       <c r="C297" s="5">
         <v>-8.2159359999991466E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-0.36872554505058552</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>267.12796034000002</v>
       </c>
       <c r="C298" s="5">
         <v>0.27851220000002286</v>
       </c>
       <c r="D298" s="5">
         <v>1.2596610241117689</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>267.51750966999998</v>
       </c>
       <c r="C299" s="5">
         <v>0.38954932999996572</v>
       </c>
       <c r="D299" s="5">
         <v>1.7640488649016017</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>267.18470131999999</v>
       </c>
       <c r="C300" s="5">
         <v>-0.33280834999999342</v>
       </c>
       <c r="D300" s="5">
         <v>-1.4827018050956209</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>267.33028216999998</v>
       </c>
       <c r="C301" s="5">
         <v>0.14558084999998755</v>
       </c>
       <c r="D301" s="5">
         <v>0.65580663967428343</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>266.83088896999999</v>
       </c>
       <c r="C302" s="5">
         <v>-0.49939319999998588</v>
       </c>
       <c r="D302" s="5">
         <v>-2.2188015751973933</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>267.87185531</v>
       </c>
       <c r="C303" s="5">
         <v>1.0409663400000113</v>
       </c>
       <c r="D303" s="5">
         <v>4.7832321891178475</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>268.12006941999999</v>
       </c>
       <c r="C304" s="5">
         <v>0.24821410999999216</v>
       </c>
       <c r="D304" s="5">
         <v>1.1176225405925999</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>269.03431927999998</v>
       </c>
       <c r="C305" s="5">
         <v>0.91424985999998398</v>
       </c>
       <c r="D305" s="5">
         <v>4.1694406414667373</v>
       </c>
       <c r="E305" s="5">
         <v>1.1990526601789675</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>269.99232824000001</v>
       </c>
       <c r="C306" s="5">
         <v>0.95800896000002922</v>
       </c>
       <c r="D306" s="5">
         <v>4.3577909911448609</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>270.56368734</v>
       </c>
       <c r="C307" s="5">
         <v>0.57135909999999512</v>
       </c>
       <c r="D307" s="5">
         <v>2.569212358841777</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>270.95933486000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.39564752000001135</v>
       </c>
       <c r="D308" s="5">
         <v>1.7689520342630383</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>271.10662339999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.14728853999997682</v>
       </c>
       <c r="D309" s="5">
         <v>0.65425177133195955</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>271.99923288999997</v>
       </c>
       <c r="C310" s="5">
         <v>0.89260948999998391</v>
       </c>
       <c r="D310" s="5">
         <v>4.023297141356208</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>273.75046804999999</v>
       </c>
       <c r="C311" s="5">
         <v>1.7512351600000216</v>
       </c>
       <c r="D311" s="5">
         <v>8.0056050494275333</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>273.51734570000002</v>
       </c>
       <c r="C312" s="5">
         <v>-0.23312234999997372</v>
       </c>
       <c r="D312" s="5">
         <v>-1.0171316819493237</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>273.84231641000002</v>
       </c>
       <c r="C313" s="5">
         <v>0.32497071000000233</v>
       </c>
       <c r="D313" s="5">
         <v>1.4350945542536131</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>273.74043238000002</v>
       </c>
       <c r="C314" s="5">
         <v>-0.1018840300000079</v>
       </c>
       <c r="D314" s="5">
         <v>-0.44555189961756891</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>275.37785170000001</v>
       </c>
       <c r="C315" s="5">
         <v>1.6374193199999922</v>
       </c>
       <c r="D315" s="5">
         <v>7.4189007746207736</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>275.29722762</v>
       </c>
       <c r="C316" s="5">
         <v>-8.062408000000687E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-0.3507662493123842</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>275.35199942999998</v>
       </c>
       <c r="C317" s="5">
         <v>5.4771809999976995E-2</v>
       </c>
       <c r="D317" s="5">
         <v>0.23900764050852619</v>
       </c>
       <c r="E317" s="5">
         <v>2.3482803855313428</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>276.34641611000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.99441668000002892</v>
       </c>
       <c r="D318" s="5">
         <v>4.4208507397497376</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>276.53933446999997</v>
       </c>
       <c r="C319" s="5">
         <v>0.19291835999996465</v>
       </c>
       <c r="D319" s="5">
         <v>0.84094802034000438</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>276.99978119999997</v>
       </c>
       <c r="C320" s="5">
         <v>0.46044673000000103</v>
       </c>
       <c r="D320" s="5">
         <v>2.0164372309916523</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>278.27341951</v>
       </c>
       <c r="C321" s="5">
         <v>1.2736383100000239</v>
       </c>
       <c r="D321" s="5">
         <v>5.659265020570281</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>278.48754842</v>
       </c>
       <c r="C322" s="5">
         <v>0.21412890999999945</v>
       </c>
       <c r="D322" s="5">
         <v>0.92730728835537235</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>278.87232227999999</v>
       </c>
       <c r="C323" s="5">
         <v>0.38477385999999569</v>
       </c>
       <c r="D323" s="5">
         <v>1.6706440521935928</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>280.36192349999999</v>
       </c>
       <c r="C324" s="5">
         <v>1.4896012199999973</v>
       </c>
       <c r="D324" s="5">
         <v>6.6015236785297748</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>281.25153571999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.88961222000000362</v>
       </c>
       <c r="D325" s="5">
         <v>3.8748618199377916</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>282.16031213999997</v>
       </c>
       <c r="C326" s="5">
         <v>0.90877641999998104</v>
       </c>
       <c r="D326" s="5">
         <v>3.9470802657077142</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>280.88170559000002</v>
       </c>
       <c r="C327" s="5">
         <v>-1.2786065499999495</v>
       </c>
       <c r="D327" s="5">
         <v>-5.3042870239540241</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>280.53141456999998</v>
       </c>
       <c r="C328" s="5">
         <v>-0.35029102000004286</v>
       </c>
       <c r="D328" s="5">
         <v>-1.486312362498321</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>280.68372066000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.1523060900000246</v>
       </c>
       <c r="D329" s="5">
         <v>0.65345284489328748</v>
       </c>
       <c r="E329" s="5">
         <v>1.9363292226085571</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>281.69839671</v>
       </c>
       <c r="C330" s="5">
         <v>1.0146760499999914</v>
       </c>
       <c r="D330" s="5">
         <v>4.4253176756515078</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>282.48681948000001</v>
       </c>
       <c r="C331" s="5">
         <v>0.78842277000001104</v>
       </c>
       <c r="D331" s="5">
         <v>3.4107683021435298</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>282.36631791999997</v>
       </c>
       <c r="C332" s="5">
         <v>-0.12050156000003653</v>
       </c>
       <c r="D332" s="5">
         <v>-0.51068965068195027</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>282.80255099999999</v>
       </c>
       <c r="C333" s="5">
         <v>0.43623308000002226</v>
       </c>
       <c r="D333" s="5">
         <v>1.8697368769055256</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>283.14923305000002</v>
       </c>
       <c r="C334" s="5">
         <v>0.34668205000002672</v>
       </c>
       <c r="D334" s="5">
         <v>1.4810152535841503</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>283.03768716000002</v>
       </c>
       <c r="C335" s="5">
         <v>-0.11154589000000215</v>
       </c>
       <c r="D335" s="5">
         <v>-0.47171387999707104</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>281.76812407</v>
       </c>
       <c r="C336" s="5">
         <v>-1.2695630900000197</v>
       </c>
       <c r="D336" s="5">
         <v>-5.2517655414357378</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>282.54440949999997</v>
       </c>
       <c r="C337" s="5">
         <v>0.77628542999997308</v>
       </c>
       <c r="D337" s="5">
         <v>3.3566196056046493</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>283.73228707999999</v>
       </c>
       <c r="C338" s="5">
         <v>1.1878775800000199</v>
       </c>
       <c r="D338" s="5">
         <v>5.1633668166977564</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>284.18085127000001</v>
       </c>
       <c r="C339" s="5">
         <v>0.44856419000001324</v>
       </c>
       <c r="D339" s="5">
         <v>1.9137131046071509</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>284.81936413</v>
       </c>
       <c r="C340" s="5">
         <v>0.63851285999999163</v>
       </c>
       <c r="D340" s="5">
         <v>2.729794642332406</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>285.58991093999998</v>
       </c>
       <c r="C341" s="5">
         <v>0.77054680999998482</v>
       </c>
       <c r="D341" s="5">
         <v>3.2952097599656449</v>
       </c>
       <c r="E341" s="5">
         <v>1.7479425840813079</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>286.51482114999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.92491021000000728</v>
       </c>
       <c r="D342" s="5">
         <v>3.9562915170986424</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>282.90926026</v>
       </c>
       <c r="C343" s="5">
         <v>-3.6055608899999925</v>
       </c>
       <c r="D343" s="5">
         <v>-14.098480303321415</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>283.24380754999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.33454728999998906</v>
       </c>
       <c r="D344" s="5">
         <v>1.4282957607993252</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>283.28198875999999</v>
       </c>
       <c r="C345" s="5">
         <v>3.8181210000004739E-2</v>
       </c>
       <c r="D345" s="5">
         <v>0.16187974831427532</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>283.98185969000002</v>
       </c>
       <c r="C346" s="5">
         <v>0.69987093000003142</v>
       </c>
       <c r="D346" s="5">
         <v>3.0053149576334759</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>284.32879299000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.34693329999998923</v>
       </c>
       <c r="D347" s="5">
         <v>1.4758996354534482</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>284.24002707</v>
       </c>
       <c r="C348" s="5">
         <v>-8.8765920000014376E-2</v>
       </c>
       <c r="D348" s="5">
         <v>-0.37399094295372803</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>285.77558053000001</v>
       </c>
       <c r="C349" s="5">
         <v>1.5355534600000169</v>
       </c>
       <c r="D349" s="5">
         <v>6.6789070990019184</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>285.6431996</v>
       </c>
       <c r="C350" s="5">
         <v>-0.13238093000001072</v>
       </c>
       <c r="D350" s="5">
         <v>-0.5544665713671848</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>287.49678404999997</v>
       </c>
       <c r="C351" s="5">
         <v>1.8535844499999712</v>
       </c>
       <c r="D351" s="5">
         <v>8.0710130797092994</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>287.91733592999998</v>
       </c>
       <c r="C352" s="5">
         <v>0.42055188000000499</v>
       </c>
       <c r="D352" s="5">
         <v>1.7695583821436767</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>288.05292778</v>
       </c>
       <c r="C353" s="5">
         <v>0.13559185000002572</v>
       </c>
       <c r="D353" s="5">
         <v>0.56659432847070423</v>
       </c>
       <c r="E353" s="5">
         <v>0.86243132045287219</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>291.53628825999999</v>
       </c>
       <c r="C354" s="5">
         <v>3.4833604799999875</v>
       </c>
       <c r="D354" s="5">
         <v>15.516472131370239</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>292.0339697</v>
       </c>
       <c r="C355" s="5">
         <v>0.49768144000000802</v>
       </c>
       <c r="D355" s="5">
         <v>2.067862862794434</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>292.84704653</v>
       </c>
       <c r="C356" s="5">
         <v>0.81307682999999997</v>
       </c>
       <c r="D356" s="5">
         <v>3.3926619060749674</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>292.89111727</v>
       </c>
       <c r="C357" s="5">
         <v>4.4070739999995112E-2</v>
       </c>
       <c r="D357" s="5">
         <v>0.18073831830169862</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>292.85617428</v>
       </c>
       <c r="C358" s="5">
         <v>-3.4942989999990459E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-0.14307052077185967</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>292.76265933000002</v>
       </c>
       <c r="C359" s="5">
         <v>-9.351494999998522E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-0.3825122204668796</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>293.21874334</v>
       </c>
       <c r="C360" s="5">
         <v>0.45608400999998366</v>
       </c>
       <c r="D360" s="5">
         <v>1.8855364189222623</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>294.40099216999999</v>
       </c>
       <c r="C361" s="5">
         <v>1.1822488299999918</v>
       </c>
       <c r="D361" s="5">
         <v>4.9471124768090791</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>295.12210961</v>
       </c>
       <c r="C362" s="5">
         <v>0.72111744000000044</v>
       </c>
       <c r="D362" s="5">
         <v>2.9792509647902143</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>296.10620048999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.98409087999999656</v>
       </c>
       <c r="D363" s="5">
         <v>4.0756326721543834</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>296.4117493</v>
       </c>
       <c r="C364" s="5">
         <v>0.30554881000000478</v>
       </c>
       <c r="D364" s="5">
         <v>1.2453189984405366</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>296.65217302000002</v>
       </c>
       <c r="C365" s="5">
         <v>0.24042372000002388</v>
       </c>
       <c r="D365" s="5">
         <v>0.97769074208475804</v>
       </c>
       <c r="E365" s="5">
         <v>2.98530041207139</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>295.92486160999999</v>
       </c>
       <c r="C366" s="5">
         <v>-0.72731141000002708</v>
       </c>
       <c r="D366" s="5">
         <v>-2.9027274588188545</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>296.01281073000001</v>
       </c>
       <c r="C367" s="5">
         <v>8.7949120000018866E-2</v>
       </c>
       <c r="D367" s="5">
         <v>0.35722456333839858</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>295.99754811000003</v>
       </c>
       <c r="C368" s="5">
         <v>-1.5262619999987237E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-6.1855265557553274E-2</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>260.35083760999999</v>
       </c>
       <c r="C369" s="5">
         <v>-35.64671050000004</v>
       </c>
       <c r="D369" s="5">
         <v>-78.558735829214214</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>266.65637722999998</v>
       </c>
       <c r="C370" s="5">
         <v>6.3055396199999905</v>
       </c>
       <c r="D370" s="5">
         <v>33.264950843727533</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>276.15662685000001</v>
       </c>
       <c r="C371" s="5">
         <v>9.5002496200000337</v>
       </c>
       <c r="D371" s="5">
         <v>52.209562458089032</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>277.67441998999999</v>
       </c>
       <c r="C372" s="5">
         <v>1.5177931399999807</v>
       </c>
       <c r="D372" s="5">
         <v>6.7984251652439154</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>280.10252469</v>
       </c>
       <c r="C373" s="5">
         <v>2.4281047000000058</v>
       </c>
       <c r="D373" s="5">
         <v>11.012989851911058</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>281.12844027</v>
       </c>
       <c r="C374" s="5">
         <v>1.025915580000003</v>
       </c>
       <c r="D374" s="5">
         <v>4.4848003351476207</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>280.94054498000003</v>
       </c>
       <c r="C375" s="5">
         <v>-0.18789528999997174</v>
       </c>
       <c r="D375" s="5">
         <v>-0.79909151527062239</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>278.71970364999999</v>
       </c>
       <c r="C376" s="5">
         <v>-2.2208413300000416</v>
       </c>
       <c r="D376" s="5">
         <v>-9.0842737780797869</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>281.0687259</v>
       </c>
       <c r="C377" s="5">
         <v>2.3490222500000186</v>
       </c>
       <c r="D377" s="5">
         <v>10.595699846745221</v>
       </c>
       <c r="E377" s="5">
         <v>-5.2531039841563487</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>281.70222856999999</v>
       </c>
       <c r="C378" s="5">
         <v>0.63350266999998439</v>
       </c>
       <c r="D378" s="5">
         <v>2.738469789836584</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>282.12174220999998</v>
       </c>
       <c r="C379" s="5">
         <v>0.41951363999999103</v>
       </c>
       <c r="D379" s="5">
         <v>1.8017614415562155</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>284.72399881000001</v>
       </c>
       <c r="C380" s="5">
         <v>2.6022566000000324</v>
       </c>
       <c r="D380" s="5">
         <v>11.647809957175825</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>284.06254431000002</v>
       </c>
       <c r="C381" s="5">
         <v>-0.66145449999999073</v>
       </c>
       <c r="D381" s="5">
         <v>-2.7524255767511163</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>286.01477849000003</v>
       </c>
       <c r="C382" s="5">
         <v>1.9522341800000049</v>
       </c>
       <c r="D382" s="5">
         <v>8.5660444069463502</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>287.68991711000001</v>
       </c>
       <c r="C383" s="5">
         <v>1.6751386199999843</v>
       </c>
       <c r="D383" s="5">
         <v>7.2590650115235134</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>290.33491681999999</v>
       </c>
       <c r="C384" s="5">
         <v>2.6449997099999791</v>
       </c>
       <c r="D384" s="5">
         <v>11.608053526414253</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>291.34633321000001</v>
       </c>
       <c r="C385" s="5">
         <v>1.0114163900000221</v>
       </c>
       <c r="D385" s="5">
         <v>4.2613758434168592</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>292.36248244000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.0161492299999964</v>
       </c>
       <c r="D386" s="5">
         <v>4.2665517054226942</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>293.33875147999998</v>
       </c>
       <c r="C387" s="5">
         <v>0.97626903999997694</v>
       </c>
       <c r="D387" s="5">
         <v>4.0815091153627803</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>295.85884761</v>
       </c>
       <c r="C388" s="5">
         <v>2.5200961300000131</v>
       </c>
       <c r="D388" s="5">
         <v>10.810640576745033</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>296.27367074</v>
       </c>
       <c r="C389" s="5">
         <v>0.41482313000000204</v>
       </c>
       <c r="D389" s="5">
         <v>1.6955533613072449</v>
       </c>
       <c r="E389" s="5">
         <v>5.4096893175549221</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>296.20473895999999</v>
       </c>
       <c r="C390" s="5">
         <v>-6.8931780000013987E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-0.2788380354048825</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>297.81176479999999</v>
       </c>
       <c r="C391" s="5">
         <v>1.6070258400000057</v>
       </c>
       <c r="D391" s="5">
         <v>6.7082929472688235</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>298.48991254999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.67814774999999372</v>
       </c>
       <c r="D392" s="5">
         <v>2.7670057086678579</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>301.11401241999999</v>
       </c>
       <c r="C393" s="5">
         <v>2.6240998700000091</v>
       </c>
       <c r="D393" s="5">
         <v>11.074837571373241</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>301.16790680000003</v>
       </c>
       <c r="C394" s="5">
         <v>5.3894380000031106E-2</v>
       </c>
       <c r="D394" s="5">
         <v>0.21499151885686629</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>301.42177636000002</v>
       </c>
       <c r="C395" s="5">
         <v>0.25386955999999827</v>
       </c>
       <c r="D395" s="5">
         <v>1.0162432228413287</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>303.79335022999999</v>
       </c>
       <c r="C396" s="5">
         <v>2.3715738699999633</v>
       </c>
       <c r="D396" s="5">
         <v>9.8610285210093629</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>303.98564752999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.192297300000007</v>
       </c>
       <c r="D397" s="5">
         <v>0.76223465954559089</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>304.76058506999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.77493753999999626</v>
       </c>
       <c r="D398" s="5">
         <v>3.1023664653814675</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>305.34431982000001</v>
       </c>
       <c r="C399" s="5">
         <v>0.58373475000001918</v>
       </c>
       <c r="D399" s="5">
         <v>2.3228342858281348</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>305.63103419999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.28671437999997806</v>
       </c>
       <c r="D400" s="5">
         <v>1.1326219815345873</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>306.71882140999998</v>
       </c>
       <c r="C401" s="5">
         <v>1.0877872099999877</v>
       </c>
       <c r="D401" s="5">
         <v>4.355587796740612</v>
       </c>
       <c r="E401" s="5">
         <v>3.5255075632982136</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>308.19575329000003</v>
       </c>
       <c r="C402" s="5">
         <v>1.4769318800000519</v>
       </c>
       <c r="D402" s="5">
         <v>5.9338316896800025</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>308.79025645000002</v>
       </c>
       <c r="C403" s="5">
         <v>0.59450315999998793</v>
       </c>
       <c r="D403" s="5">
         <v>2.3394918272456433</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>308.82057566999998</v>
       </c>
       <c r="C404" s="5">
         <v>3.0319219999967117E-2</v>
       </c>
       <c r="D404" s="5">
         <v>0.11788817031359589</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>310.33827793</v>
       </c>
       <c r="C405" s="5">
         <v>1.5177022600000214</v>
       </c>
       <c r="D405" s="5">
         <v>6.059460195968458</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>311.61207164000001</v>
       </c>
       <c r="C406" s="5">
         <v>1.2737937100000067</v>
       </c>
       <c r="D406" s="5">
         <v>5.0381665291210131</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>313.51991521999997</v>
       </c>
       <c r="C407" s="5">
         <v>1.9078435799999625</v>
       </c>
       <c r="D407" s="5">
         <v>7.599514852383682</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>313.80795201000001</v>
       </c>
       <c r="C408" s="5">
         <v>0.28803679000003513</v>
       </c>
       <c r="D408" s="5">
         <v>1.1080509257671789</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>314.72094579999998</v>
       </c>
       <c r="C409" s="5">
         <v>0.91299378999997316</v>
       </c>
       <c r="D409" s="5">
         <v>3.5476954601501243</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>315.66099887000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.94005307000003313</v>
       </c>
       <c r="D410" s="5">
         <v>3.6438041081867878</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>315.64010006000001</v>
       </c>
       <c r="C411" s="5">
         <v>-2.0898810000005597E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-7.941887689681959E-2</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>317.04287119000003</v>
       </c>
       <c r="C412" s="5">
         <v>1.4027711300000192</v>
       </c>
       <c r="D412" s="5">
         <v>5.4653601336844826</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>317.65500401000003</v>
       </c>
       <c r="C413" s="5">
         <v>0.61213281999999936</v>
       </c>
       <c r="D413" s="5">
         <v>2.3416713628313213</v>
       </c>
       <c r="E413" s="5">
         <v>3.5655401092524963</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>320.35631480000001</v>
       </c>
       <c r="C414" s="5">
         <v>2.7013107899999795</v>
       </c>
       <c r="D414" s="5">
         <v>10.695777711423137</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>321.50488547999998</v>
       </c>
       <c r="C415" s="5">
         <v>1.1485706799999775</v>
       </c>
       <c r="D415" s="5">
         <v>4.3882100482587116</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>322.57164270999999</v>
       </c>
       <c r="C416" s="5">
         <v>1.0667572300000074</v>
       </c>
       <c r="D416" s="5">
         <v>4.0550854329884256</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>322.3852278</v>
       </c>
       <c r="C417" s="5">
         <v>-0.18641490999999633</v>
       </c>
       <c r="D417" s="5">
         <v>-0.69128284975994436</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>323.60688141999998</v>
       </c>
       <c r="C418" s="5">
         <v>1.2216536199999837</v>
       </c>
       <c r="D418" s="5">
         <v>4.6432877336782807</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>324.32397639999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.71709498000001304</v>
       </c>
       <c r="D419" s="5">
         <v>2.6917830358792028</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>324.18670061</v>
       </c>
       <c r="C420" s="5">
         <v>-0.13727578999998968</v>
       </c>
       <c r="D420" s="5">
         <v>-0.50674020923112684</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>324.92768660000002</v>
       </c>
       <c r="C421" s="5">
         <v>0.74098599000001286</v>
       </c>
       <c r="D421" s="5">
         <v>2.777556606332876</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>325.36262484000002</v>
       </c>
       <c r="C422" s="5">
         <v>0.43493824000000814</v>
       </c>
       <c r="D422" s="5">
         <v>1.6181618039224466</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>324.70429288000003</v>
       </c>
       <c r="C423" s="5">
         <v>-0.65833195999999816</v>
       </c>
       <c r="D423" s="5">
         <v>-2.4012156119143757</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>325.96476581000002</v>
       </c>
       <c r="C424" s="5">
         <v>1.2604729299999917</v>
       </c>
       <c r="D424" s="5">
         <v>4.7590474806056049</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>326.06739335999998</v>
       </c>
       <c r="C425" s="5">
         <v>0.10262754999996559</v>
       </c>
       <c r="D425" s="5">
         <v>0.37846587384808839</v>
       </c>
       <c r="E425" s="5">
         <v>2.6482785549744259</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>326.79376112</v>
       </c>
       <c r="C426" s="5">
         <v>0.72636776000001646</v>
       </c>
       <c r="D426" s="5">
         <v>2.7061904969907902</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>326.25630197999999</v>
       </c>
       <c r="C427" s="5">
         <v>-0.53745914000000994</v>
       </c>
       <c r="D427" s="5">
         <v>-1.9558173385640587</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>326.94137019999999</v>
       </c>
       <c r="C428" s="5">
         <v>0.68506822000000511</v>
       </c>
       <c r="D428" s="5">
         <v>2.5490471783381041</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>326.72591288000001</v>
       </c>
       <c r="C429" s="5">
         <v>-0.21545731999998452</v>
       </c>
       <c r="D429" s="5">
         <v>-0.78795080732373401</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>326.10749098000002</v>
       </c>
       <c r="C430" s="5">
         <v>-0.61842189999998709</v>
       </c>
       <c r="D430" s="5">
         <v>-2.2478451354590145</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>326.19953699000001</v>
       </c>
       <c r="C431" s="5">
         <v>9.2046009999990019E-2</v>
       </c>
       <c r="D431" s="5">
         <v>0.33923429680771111</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>325.82026114000001</v>
       </c>
       <c r="C432" s="5">
         <v>-0.37927584999999908</v>
       </c>
       <c r="D432" s="5">
         <v>-1.3863653898501194</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>325.7369248</v>
       </c>
       <c r="C433" s="5">
         <v>-8.3336340000016662E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-0.30649735153666091</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>326.20452655000003</v>
       </c>
       <c r="C434" s="5">
         <v>0.46760175000002846</v>
       </c>
       <c r="D434" s="5">
         <v>1.7362895775575593</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>324.16201260000003</v>
       </c>
       <c r="C435" s="5">
         <v>-2.04251395</v>
       </c>
       <c r="D435" s="5">
         <v>-7.2603094668293622</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>324.73203113</v>
       </c>
       <c r="C436" s="5">
         <v>0.57001852999997027</v>
       </c>
       <c r="D436" s="5">
         <v>2.1306525591432868</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>325.19744758000002</v>
       </c>
       <c r="C437" s="5">
         <v>0.46541645000002063</v>
       </c>
       <c r="D437" s="5">
         <v>1.7335012140623274</v>
       </c>
       <c r="E437" s="5">
         <v>-0.26679937881415317</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>326.37448623</v>
       </c>
       <c r="C438" s="5">
         <v>1.1770386499999859</v>
       </c>
       <c r="D438" s="5">
         <v>4.4308650170199471</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>326.19392305000002</v>
       </c>
       <c r="C439" s="5">
         <v>-0.18056317999997873</v>
       </c>
       <c r="D439" s="5">
         <v>-0.66187074915017297</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>327.09493739999999</v>
+        <v>327.44745605000003</v>
       </c>
       <c r="C440" s="5">
-        <v>0.90101434999996854</v>
+        <v>1.2535330000000044</v>
       </c>
       <c r="D440" s="5">
-        <v>3.3654685563752951</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7102165119798478</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>327.48026031000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>3.2804259999977603E-2</v>
+      </c>
+      <c r="D441" s="5">
+        <v>0.12028436526092534</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>