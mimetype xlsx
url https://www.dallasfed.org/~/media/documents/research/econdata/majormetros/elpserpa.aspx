--- v6 (2026-05-31)
+++ v7 (2026-07-10)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{ED889B1D-A516-4DAD-AB5E-D9B7F7EADA92}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{28A1A3DE-8656-41FA-A8B7-09386CC03405}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9F42B72A-BCD8-4B02-B63E-4CFB1839A0AF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5DD6C204-278C-47D0-82A7-075BB6F4E1BF}"/>
   </bookViews>
   <sheets>
     <sheet name="elpserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Services Providing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7FE505A7-E9A9-44C2-B612-E524D920DB25}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3F5E69E-8F68-42E6-BC2F-651980CA67AA}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>158.61670605</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>158.61416505</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>159.00193625</v>
+        <v>159.00686775</v>
       </c>
       <c r="C7" s="5">
-        <v>0.38523019999999519</v>
+        <v>0.39270270000000096</v>
       </c>
       <c r="D7" s="5">
-        <v>2.9536705036777189</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>3.0117956988441996</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>159.19871828000001</v>
+        <v>159.20533309000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.19678203000000849</v>
+        <v>0.1984653400000127</v>
       </c>
       <c r="D8" s="5">
-        <v>1.4952801721633824</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>1.5081119200698767</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>159.40924498999999</v>
+        <v>159.41081421999999</v>
       </c>
       <c r="C9" s="5">
-        <v>0.21052670999998213</v>
+        <v>0.20548112999998125</v>
       </c>
       <c r="D9" s="5">
-        <v>1.5984905045877573</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>1.5598427201454212</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>160.84354403</v>
+        <v>160.83766288000001</v>
       </c>
       <c r="C10" s="5">
-        <v>1.4342990400000133</v>
+        <v>1.4268486600000188</v>
       </c>
       <c r="D10" s="5">
-        <v>11.347776085985274</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>11.28578279136887</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>161.33648786000001</v>
+        <v>161.32800334999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.49294383000000153</v>
+        <v>0.49034046999997827</v>
       </c>
       <c r="D11" s="5">
-        <v>3.7403184881210194</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>3.7203708818867254</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>160.94870395000001</v>
+        <v>160.94253979999999</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.38778390999999601</v>
+        <v>-0.38546354999999721</v>
       </c>
       <c r="D12" s="5">
-        <v>-2.8464613244474357</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-2.8297991782441079</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>159.95039548</v>
+        <v>159.95265621999999</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.99830847000001199</v>
+        <v>-0.98988357999999721</v>
       </c>
       <c r="D13" s="5">
-        <v>-7.1944364140146373</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-7.1360246057885153</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>160.34194059000001</v>
+        <v>160.35166705</v>
       </c>
       <c r="C14" s="5">
-        <v>0.3915451100000098</v>
+        <v>0.39901083000000881</v>
       </c>
       <c r="D14" s="5">
-        <v>2.977372654478283</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>3.0348809591897341</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>160.77609577000001</v>
+        <v>160.78101333999999</v>
       </c>
       <c r="C15" s="5">
-        <v>0.43415518000000475</v>
+        <v>0.42934628999998381</v>
       </c>
       <c r="D15" s="5">
-        <v>3.2980474736701071</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>3.2607765204914596</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>161.35289517000001</v>
+        <v>161.34965991999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.57679939999999874</v>
+        <v>0.56864658000000645</v>
       </c>
       <c r="D16" s="5">
-        <v>4.3910847244649887</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>4.327671433493574</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>161.07800248000001</v>
+        <v>161.07370404</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.27489269000000149</v>
+        <v>-0.27595587999999793</v>
       </c>
       <c r="D17" s="5">
-        <v>-2.0253603298325595</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-2.0331605720850909</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>161.82543631999999</v>
+        <v>161.82395933000001</v>
       </c>
       <c r="C18" s="5">
-        <v>0.74743383999998514</v>
+        <v>0.75025529000001256</v>
       </c>
       <c r="D18" s="5">
-        <v>5.712566347895498</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>5.7348428148329855</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>160.9966014</v>
+        <v>161.00063836000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.82883491999999137</v>
+        <v>-0.82332096999999749</v>
       </c>
       <c r="D19" s="5">
-        <v>-5.9759271868843999</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-5.9373299828127895</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>161.74891043</v>
+        <v>161.7544321</v>
       </c>
       <c r="C20" s="5">
-        <v>0.75230902999999216</v>
+        <v>0.75379373999999189</v>
       </c>
       <c r="D20" s="5">
-        <v>5.7537721053471325</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>5.7652730853750667</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>162.07734826000001</v>
+        <v>162.07902519999999</v>
       </c>
       <c r="C21" s="5">
-        <v>0.32843783000001281</v>
+        <v>0.32459309999998709</v>
       </c>
       <c r="D21" s="5">
-        <v>2.4640469399560327</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>2.4347994049856769</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>162.36832290999999</v>
+        <v>162.36354241000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.29097464999998124</v>
+        <v>0.28451721000001839</v>
       </c>
       <c r="D22" s="5">
-        <v>2.1757390464697712</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>2.126964750774607</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>163.08573931000001</v>
+        <v>163.07895807</v>
       </c>
       <c r="C23" s="5">
-        <v>0.71741640000001894</v>
+        <v>0.71541565999999079</v>
       </c>
       <c r="D23" s="5">
-        <v>5.4329071934621664</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>5.4175501879981658</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>162.73110989</v>
+        <v>162.72650582</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.35462942000000908</v>
+        <v>-0.35245224999999891</v>
       </c>
       <c r="D24" s="5">
-        <v>-2.5784135931825269</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-2.5628769728186285</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>163.58267695000001</v>
+        <v>163.58425528999999</v>
       </c>
       <c r="C25" s="5">
-        <v>0.85156706000000781</v>
+        <v>0.85774946999998747</v>
       </c>
       <c r="D25" s="5">
-        <v>6.4634885991210922</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>6.511972160537427</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>163.1745253</v>
+        <v>163.18144294000001</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.40815165000000775</v>
+        <v>-0.4028123499999765</v>
       </c>
       <c r="D26" s="5">
-        <v>-2.9533464752017236</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-2.9152058326656682</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>163.60261818000001</v>
+        <v>163.60549585000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.42809288000000834</v>
+        <v>0.42405291000000034</v>
       </c>
       <c r="D27" s="5">
-        <v>3.1940599299772332</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>3.1633490135484221</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>163.54865627999999</v>
+        <v>163.54593363999999</v>
       </c>
       <c r="C28" s="5">
-        <v>-5.3961900000018659E-2</v>
+        <v>-5.9562210000024152E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>-0.39508498981347673</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-0.43599824895547146</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>164.87067923000001</v>
+        <v>164.86746142999999</v>
       </c>
       <c r="C29" s="5">
-        <v>1.3220229500000187</v>
+        <v>1.3215277900000046</v>
       </c>
       <c r="D29" s="5">
-        <v>10.143116842933342</v>
+        <v>10.139323726632178</v>
       </c>
       <c r="E29" s="5">
-        <v>2.3545590903828684</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>2.3552928223826486</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>165.1733084</v>
+        <v>165.17356029999999</v>
       </c>
       <c r="C30" s="5">
-        <v>0.30262916999998879</v>
+        <v>0.30609886999999958</v>
       </c>
       <c r="D30" s="5">
-        <v>2.2250395321333993</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>2.2508554754844257</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>165.72410517</v>
+        <v>165.72813882</v>
       </c>
       <c r="C31" s="5">
-        <v>0.55079677000000515</v>
+        <v>0.55457852000000685</v>
       </c>
       <c r="D31" s="5">
-        <v>4.0758052486166596</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>4.1043020106708017</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>166.57075712</v>
+        <v>166.57532191000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.84665194999999471</v>
+        <v>0.84718309000001568</v>
       </c>
       <c r="D32" s="5">
-        <v>6.3057912914803671</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>6.3097011394702252</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>166.23798815000001</v>
+        <v>166.23946795000001</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.33276896999998939</v>
+        <v>-0.33585396000000856</v>
       </c>
       <c r="D33" s="5">
-        <v>-2.3711497732559983</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-2.3928238753925246</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>166.01187744000001</v>
+        <v>166.00808445000001</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.22611071000000038</v>
+        <v>-0.23138349999999264</v>
       </c>
       <c r="D34" s="5">
-        <v>-1.6200401441549106</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>-1.6575153205802939</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>166.92542943000001</v>
+        <v>166.91944040999999</v>
       </c>
       <c r="C35" s="5">
-        <v>0.91355199000000198</v>
+        <v>0.91135595999998031</v>
       </c>
       <c r="D35" s="5">
-        <v>6.807092585968344</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>6.7903921299433234</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>167.54800664000001</v>
+        <v>167.5437331</v>
       </c>
       <c r="C36" s="5">
-        <v>0.62257721000000288</v>
+        <v>0.62429269000000431</v>
       </c>
       <c r="D36" s="5">
-        <v>4.5685672404901956</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>4.581583540759282</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>166.67036565000001</v>
+        <v>166.67067821000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.87764099000000328</v>
+        <v>-0.8730548899999917</v>
       </c>
       <c r="D37" s="5">
-        <v>-6.1078087203388591</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-6.0769521756813276</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>167.31780319000001</v>
+        <v>167.32195770999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.64743753999999853</v>
+        <v>0.65127949999998691</v>
       </c>
       <c r="D38" s="5">
-        <v>4.7623393792814106</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>4.79120054485076</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>170.38591534</v>
+        <v>170.3875937</v>
       </c>
       <c r="C39" s="5">
-        <v>3.0681121499999904</v>
+        <v>3.0656359900000041</v>
       </c>
       <c r="D39" s="5">
-        <v>24.365080202328325</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>24.342727077692583</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>170.08135430999999</v>
+        <v>170.08188285</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.30456103000000212</v>
+        <v>-0.30571084999999698</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.124010916842145</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-2.1319300121049212</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>169.79590327</v>
+        <v>169.79686659999999</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.2854510399999981</v>
+        <v>-0.28501625000001241</v>
       </c>
       <c r="D41" s="5">
-        <v>-1.9954977111979466</v>
+        <v>-1.9924800565352285</v>
       </c>
       <c r="E41" s="5">
-        <v>2.987325619693193</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>2.9899199801125986</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>170.38017246000001</v>
+        <v>170.38123023</v>
       </c>
       <c r="C42" s="5">
-        <v>0.58426919000001476</v>
+        <v>0.58436363000001279</v>
       </c>
       <c r="D42" s="5">
-        <v>4.2082614134714591</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>4.2089302215684077</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>171.64753679</v>
+        <v>171.64783467000001</v>
       </c>
       <c r="C43" s="5">
-        <v>1.2673643299999924</v>
+        <v>1.2666044400000089</v>
       </c>
       <c r="D43" s="5">
-        <v>9.3005290434593935</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>9.2946625714828368</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>171.14557593000001</v>
+        <v>171.14440880000001</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.50196085999999696</v>
+        <v>-0.50342587000000094</v>
       </c>
       <c r="D44" s="5">
-        <v>-3.4533474728840052</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-3.4632583907556413</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>172.04787189999999</v>
+        <v>172.04707915</v>
       </c>
       <c r="C45" s="5">
-        <v>0.90229596999998307</v>
+        <v>0.90267034999999396</v>
       </c>
       <c r="D45" s="5">
-        <v>6.513225048465876</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>6.5160521167509255</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>172.16413763</v>
+        <v>172.16488064999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.11626573000000917</v>
+        <v>0.11780149999998457</v>
       </c>
       <c r="D46" s="5">
-        <v>0.8139513916083807</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>0.8247473239878067</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>172.40473517000001</v>
+        <v>172.40596299000001</v>
       </c>
       <c r="C47" s="5">
-        <v>0.24059754000001021</v>
+        <v>0.24108234000001971</v>
       </c>
       <c r="D47" s="5">
-        <v>1.6899370356018295</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>1.6933611344097876</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>173.40051514999999</v>
+        <v>173.39988571000001</v>
       </c>
       <c r="C48" s="5">
-        <v>0.99577997999998047</v>
+        <v>0.99392272000000048</v>
       </c>
       <c r="D48" s="5">
-        <v>7.1554646032745417</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>7.1416402682681124</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>172.97232556</v>
+        <v>172.96919574</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.42818958999998813</v>
+        <v>-0.43068997000000309</v>
       </c>
       <c r="D49" s="5">
-        <v>-2.9233250699644109</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-2.940173616632813</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>173.56692261000001</v>
+        <v>173.56430610000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.5945970500000044</v>
+        <v>0.59511036000000672</v>
       </c>
       <c r="D50" s="5">
-        <v>4.2039225697205085</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>4.2076983069305296</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>173.23133356</v>
+        <v>173.22893869999999</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.33558905000001005</v>
+        <v>-0.33536740000002396</v>
       </c>
       <c r="D51" s="5">
-        <v>-2.2956671823615049</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-2.2942012342614726</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>173.41705808</v>
+        <v>173.41837588000001</v>
       </c>
       <c r="C52" s="5">
-        <v>0.18572452000000794</v>
+        <v>0.18943718000002718</v>
       </c>
       <c r="D52" s="5">
-        <v>1.2941556857693159</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>1.3202002095069609</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>173.59676148</v>
+        <v>173.60099256000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.17970339999999396</v>
+        <v>0.18261667999999531</v>
       </c>
       <c r="D53" s="5">
-        <v>1.2506115252385541</v>
+        <v>1.2709938002545496</v>
       </c>
       <c r="E53" s="5">
-        <v>2.2384864044429298</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.2403982100338782</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>174.15325415999999</v>
+        <v>174.15663377000001</v>
       </c>
       <c r="C54" s="5">
-        <v>0.55649267999999097</v>
+        <v>0.55564121000000455</v>
       </c>
       <c r="D54" s="5">
-        <v>3.9153487490258376</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>3.9091551970451777</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>174.56834499000001</v>
+        <v>174.56871556999999</v>
       </c>
       <c r="C55" s="5">
-        <v>0.41509083000002533</v>
+        <v>0.41208179999998151</v>
       </c>
       <c r="D55" s="5">
-        <v>2.897970166895214</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>2.8766318368078414</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>176.07129223000001</v>
+        <v>176.06912299999999</v>
       </c>
       <c r="C56" s="5">
-        <v>1.5029472399999975</v>
+        <v>1.5004074299999957</v>
       </c>
       <c r="D56" s="5">
-        <v>10.834938554982653</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>10.815730631975784</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>176.03358954999999</v>
+        <v>176.03278262000001</v>
       </c>
       <c r="C57" s="5">
-        <v>-3.7702680000023747E-2</v>
+        <v>-3.6340379999984407E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>-0.25665722715738637</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>-0.2473970754900523</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>176.38734586000001</v>
+        <v>176.38973279999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.35375631000002272</v>
+        <v>0.35695017999998413</v>
       </c>
       <c r="D58" s="5">
-        <v>2.4383478883041043</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>2.4606198941243385</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>177.80936351</v>
+        <v>177.81242517999999</v>
       </c>
       <c r="C59" s="5">
-        <v>1.4220176499999866</v>
+        <v>1.4226923800000009</v>
       </c>
       <c r="D59" s="5">
-        <v>10.114985009020373</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>10.119856252860293</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>178.67359626999999</v>
+        <v>178.67446849000001</v>
       </c>
       <c r="C60" s="5">
-        <v>0.86423275999999305</v>
+        <v>0.86204331000001844</v>
       </c>
       <c r="D60" s="5">
-        <v>5.9910067642708675</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>5.9753165179117218</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>178.25050073</v>
+        <v>178.24717937</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.42309553999999139</v>
+        <v>-0.42728912000001174</v>
       </c>
       <c r="D61" s="5">
-        <v>-2.804858438605462</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-2.8322809825206741</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>178.41086471</v>
+        <v>178.40552779000001</v>
       </c>
       <c r="C62" s="5">
-        <v>0.16036397999999963</v>
+        <v>0.15834842000001004</v>
       </c>
       <c r="D62" s="5">
-        <v>1.0849441294046747</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>1.0712612033590752</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>180.63042519999999</v>
+        <v>180.62417056999999</v>
       </c>
       <c r="C63" s="5">
-        <v>2.2195604899999921</v>
+        <v>2.2186427799999819</v>
       </c>
       <c r="D63" s="5">
-        <v>15.993932754712281</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>15.987372547518985</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>181.07340432999999</v>
+        <v>181.07285472999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.44297912999999767</v>
+        <v>0.44868415999999911</v>
       </c>
       <c r="D64" s="5">
-        <v>2.9829077763480649</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>3.0219564482992345</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>180.24419044999999</v>
+        <v>180.24883503000001</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.82921387999999752</v>
+        <v>-0.82401969999997959</v>
       </c>
       <c r="D65" s="5">
-        <v>-5.3590030706663017</v>
+        <v>-5.3262858876954811</v>
       </c>
       <c r="E65" s="5">
-        <v>3.8292355878803974</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.8293804499432094</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>181.18505542</v>
+        <v>181.19013892999999</v>
       </c>
       <c r="C66" s="5">
-        <v>0.94086497000000691</v>
+        <v>0.94130389999997988</v>
       </c>
       <c r="D66" s="5">
-        <v>6.4469372928868784</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>6.4498608071270835</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>181.12641532999999</v>
+        <v>181.12762753000001</v>
       </c>
       <c r="C67" s="5">
-        <v>-5.8640090000011469E-2</v>
+        <v>-6.2511399999976902E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-0.38768640895980866</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>-0.41322062957956929</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>180.91853330000001</v>
+        <v>180.91582700000001</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.20788202999997907</v>
+        <v>-0.21180053000000498</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.3686007689235002</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-1.3942234391683961</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>180.42381186</v>
+        <v>180.42231247999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.4947214400000064</v>
+        <v>-0.49351452000001927</v>
       </c>
       <c r="D69" s="5">
-        <v>-3.2324937850743529</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-3.2247732628642445</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>180.98773416</v>
+        <v>180.99051949</v>
       </c>
       <c r="C70" s="5">
-        <v>0.56392230000000154</v>
+        <v>0.56820701000000895</v>
       </c>
       <c r="D70" s="5">
-        <v>3.815803044383137</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>3.845332264134127</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>181.14948720000001</v>
+        <v>181.15565749999999</v>
       </c>
       <c r="C71" s="5">
-        <v>0.16175304000000779</v>
+        <v>0.16513800999999262</v>
       </c>
       <c r="D71" s="5">
-        <v>1.0777559581504503</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>1.100406206652238</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>181.39372311</v>
+        <v>181.39920515</v>
       </c>
       <c r="C72" s="5">
-        <v>0.24423590999998623</v>
+        <v>0.24354765000001066</v>
       </c>
       <c r="D72" s="5">
-        <v>1.6299589060899899</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>1.6252758728104055</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>182.00154896999999</v>
+        <v>182.00115671</v>
       </c>
       <c r="C73" s="5">
-        <v>0.60782585999999128</v>
+        <v>0.60195156000000338</v>
       </c>
       <c r="D73" s="5">
-        <v>4.0959786451646885</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>4.0555432449422835</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>181.95840188</v>
+        <v>181.95208815000001</v>
       </c>
       <c r="C74" s="5">
-        <v>-4.314708999999084E-2</v>
+        <v>-4.9068559999994932E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-0.28411324534367566</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>-0.32304760576109537</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>182.01393587999999</v>
+        <v>182.00388909</v>
       </c>
       <c r="C75" s="5">
-        <v>5.5533999999994421E-2</v>
+        <v>5.1800939999992579E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>0.36685735329891056</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>0.34217004334848866</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>181.75163405999999</v>
+        <v>181.74537816</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.26230182000000468</v>
+        <v>-0.25851092999999992</v>
       </c>
       <c r="D76" s="5">
-        <v>-1.7156889263495345</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>-1.6911791111810182</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>182.33428592999999</v>
+        <v>182.33258476</v>
       </c>
       <c r="C77" s="5">
-        <v>0.58265187000000651</v>
+        <v>0.5872066000000018</v>
       </c>
       <c r="D77" s="5">
-        <v>3.9154678732228998</v>
+        <v>3.9467602582052397</v>
       </c>
       <c r="E77" s="5">
-        <v>1.1595910385693076</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>1.1560406088911401</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>182.02287016</v>
+        <v>182.02521555000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.31141576999999643</v>
+        <v>-0.30736920999999029</v>
       </c>
       <c r="D78" s="5">
-        <v>-2.030382981122647</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-2.0042626993994728</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>181.99245182999999</v>
+        <v>181.99699466000001</v>
       </c>
       <c r="C79" s="5">
-        <v>-3.041833000000338E-2</v>
+        <v>-2.8220890000000054E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-0.2003510050362256</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-0.18588746455641125</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>183.09021575</v>
+        <v>183.09443017999999</v>
       </c>
       <c r="C80" s="5">
-        <v>1.0977639200000056</v>
+        <v>1.0974355199999763</v>
       </c>
       <c r="D80" s="5">
-        <v>7.4833332698891919</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>7.4808268713818515</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>183.33984636</v>
+        <v>183.34431373999999</v>
       </c>
       <c r="C81" s="5">
-        <v>0.24963060999999698</v>
+        <v>0.24988356000000067</v>
       </c>
       <c r="D81" s="5">
-        <v>1.64844039296137</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>1.6500850436931724</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>183.75091302999999</v>
+        <v>183.75482467</v>
       </c>
       <c r="C82" s="5">
-        <v>0.41106666999999675</v>
+        <v>0.41051093000001515</v>
       </c>
       <c r="D82" s="5">
-        <v>2.72395018731455</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>2.720154985006018</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>183.29022384999999</v>
+        <v>183.29252578000001</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.46068918000000281</v>
+        <v>-0.46229888999999957</v>
       </c>
       <c r="D83" s="5">
-        <v>-2.9674262650233763</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-2.9775892912531243</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>184.03724948999999</v>
+        <v>184.03732403999999</v>
       </c>
       <c r="C84" s="5">
-        <v>0.74702564000000393</v>
+        <v>0.74479825999998184</v>
       </c>
       <c r="D84" s="5">
-        <v>5.0019072980050261</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>4.9865943798428125</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>184.6785892</v>
+        <v>184.67635752000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.64133971000001111</v>
+        <v>0.63903348000002325</v>
       </c>
       <c r="D85" s="5">
-        <v>4.2628930508313179</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>4.247268195717524</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>184.37056716999999</v>
+        <v>184.36726023</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.30802203000001782</v>
+        <v>-0.30909729000001107</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.9831995995369667</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-1.9900828839782836</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>186.92134483999999</v>
+        <v>186.91588418000001</v>
       </c>
       <c r="C87" s="5">
-        <v>2.5507776700000022</v>
+        <v>2.5486239500000067</v>
       </c>
       <c r="D87" s="5">
-        <v>17.925482936331115</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>17.90952506576</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>187.20771543999999</v>
+        <v>187.20437533</v>
       </c>
       <c r="C88" s="5">
-        <v>0.28637059999999792</v>
+        <v>0.2884911499999987</v>
       </c>
       <c r="D88" s="5">
-        <v>1.8540160886282742</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>1.8679167039667988</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>187.43389497999999</v>
+        <v>187.43142363999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.22617954000000395</v>
+        <v>0.22704830999998649</v>
       </c>
       <c r="D89" s="5">
-        <v>1.4594819172102591</v>
+        <v>1.4651516431912981</v>
       </c>
       <c r="E89" s="5">
-        <v>2.7968459272425639</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>2.7964496234786917</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>187.31356152000001</v>
+        <v>187.31302292000001</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.12033345999998346</v>
+        <v>-0.11840071999998258</v>
       </c>
       <c r="D90" s="5">
-        <v>-0.76769124840495584</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-0.75541368336380366</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>187.55867358</v>
+        <v>187.5606315</v>
       </c>
       <c r="C91" s="5">
-        <v>0.24511205999999675</v>
+        <v>0.24760857999999075</v>
       </c>
       <c r="D91" s="5">
-        <v>1.5816294814929854</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>1.5978606564326148</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>188.18808149</v>
+        <v>188.19077053999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.62940790999999763</v>
+        <v>0.63013903999998888</v>
       </c>
       <c r="D92" s="5">
-        <v>4.1021130414302887</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>4.1069228464421181</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>189.08994508000001</v>
+        <v>189.09335121999999</v>
       </c>
       <c r="C93" s="5">
-        <v>0.90186359000000493</v>
+        <v>0.9025806799999998</v>
       </c>
       <c r="D93" s="5">
-        <v>5.9048503443078992</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>5.9095832657825031</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>189.50828933</v>
+        <v>189.51095659000001</v>
       </c>
       <c r="C94" s="5">
-        <v>0.41834424999998987</v>
+        <v>0.41760537000001818</v>
       </c>
       <c r="D94" s="5">
-        <v>2.6874353050532429</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>2.6825820410111278</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>190.65859545000001</v>
+        <v>190.66014949999999</v>
       </c>
       <c r="C95" s="5">
-        <v>1.1503061200000104</v>
+        <v>1.1491929099999822</v>
       </c>
       <c r="D95" s="5">
-        <v>7.5321022232827994</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>7.524458753235086</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>191.61995469999999</v>
+        <v>191.62177656</v>
       </c>
       <c r="C96" s="5">
-        <v>0.96135924999998679</v>
+        <v>0.96162706000001208</v>
       </c>
       <c r="D96" s="5">
-        <v>6.2214256609202767</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>6.2231550083775344</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>191.78274010999999</v>
+        <v>191.78446421000001</v>
       </c>
       <c r="C97" s="5">
-        <v>0.16278540999999791</v>
+        <v>0.1626876500000094</v>
       </c>
       <c r="D97" s="5">
-        <v>1.0242033229534764</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>1.0235755902359589</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>193.40109261000001</v>
+        <v>193.40118111999999</v>
       </c>
       <c r="C98" s="5">
-        <v>1.6183525000000145</v>
+        <v>1.6167169099999796</v>
       </c>
       <c r="D98" s="5">
-        <v>10.609606460769117</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>10.59828216113614</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>192.60666046</v>
+        <v>192.60301684999999</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.79443215000000578</v>
+        <v>-0.7981642700000009</v>
       </c>
       <c r="D99" s="5">
-        <v>-4.819378702377608</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-4.841505842802829</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>193.29135507999999</v>
+        <v>193.28661836000001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.68469461999998771</v>
+        <v>0.68360151000001679</v>
       </c>
       <c r="D100" s="5">
-        <v>4.3502644377721333</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>4.343266915725974</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>193.49960107999999</v>
+        <v>193.49341878000001</v>
       </c>
       <c r="C101" s="5">
-        <v>0.2082460000000026</v>
+        <v>0.20680042000000753</v>
       </c>
       <c r="D101" s="5">
-        <v>1.3005304408316043</v>
+        <v>1.2914812025825118</v>
       </c>
       <c r="E101" s="5">
-        <v>3.2361842027810672</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>3.2342469700509247</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>193.76063626999999</v>
+        <v>193.75628803999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.26103519000000119</v>
+        <v>0.26286925999997379</v>
       </c>
       <c r="D102" s="5">
-        <v>1.6308914717660938</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>1.6424889699819589</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>194.15824291000001</v>
+        <v>194.15933881000001</v>
       </c>
       <c r="C103" s="5">
-        <v>0.39760664000002066</v>
+        <v>0.40305077000002143</v>
       </c>
       <c r="D103" s="5">
-        <v>2.4904437835719939</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>2.5249919754653405</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>194.60752613</v>
+        <v>194.61272453999999</v>
       </c>
       <c r="C104" s="5">
-        <v>0.44928321999998388</v>
+        <v>0.4533857299999795</v>
       </c>
       <c r="D104" s="5">
-        <v>2.8124209805997058</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>2.8384163613900837</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>195.41979401</v>
+        <v>195.42613460000001</v>
       </c>
       <c r="C105" s="5">
-        <v>0.81226788000000738</v>
+        <v>0.8134100600000238</v>
       </c>
       <c r="D105" s="5">
-        <v>5.125247497354346</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>5.1324806376585652</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>195.86235649</v>
+        <v>195.86649402</v>
       </c>
       <c r="C106" s="5">
-        <v>0.44256247999999232</v>
+        <v>0.44035941999999295</v>
       </c>
       <c r="D106" s="5">
-        <v>2.7517175993816201</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>2.7377595070161576</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>196.53232023999999</v>
+        <v>196.53201962</v>
       </c>
       <c r="C107" s="5">
-        <v>0.66996374999999375</v>
+        <v>0.66552559999999517</v>
       </c>
       <c r="D107" s="5">
-        <v>4.1828113899853525</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>4.1544932488043917</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>196.52383506000001</v>
+        <v>196.52139283</v>
       </c>
       <c r="C108" s="5">
-        <v>-8.485179999979664E-3</v>
+        <v>-1.0626790000003439E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>-5.1797070682024771E-2</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>-6.486656119539802E-2</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>197.27645064000001</v>
+        <v>197.27554774999999</v>
       </c>
       <c r="C109" s="5">
-        <v>0.75261557999999695</v>
+        <v>0.75415491999999063</v>
       </c>
       <c r="D109" s="5">
-        <v>4.6936111631299182</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.7034743128619327</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>196.60107855000001</v>
+        <v>196.60153829999999</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.67537208999999621</v>
+        <v>-0.67400944999999979</v>
       </c>
       <c r="D110" s="5">
-        <v>-4.0316991682364689</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>-4.0237350716648024</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>197.91143116000001</v>
+        <v>197.91025884000001</v>
       </c>
       <c r="C111" s="5">
-        <v>1.3103526099999954</v>
+        <v>1.3087205400000244</v>
       </c>
       <c r="D111" s="5">
-        <v>8.2978412118648315</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>8.287104709321035</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>198.62394624000001</v>
+        <v>198.62206628000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.71251508000000285</v>
+        <v>0.71180744000000118</v>
       </c>
       <c r="D112" s="5">
-        <v>4.4067848041377422</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>4.4023478305248664</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>198.27410255999999</v>
+        <v>198.27264443000001</v>
       </c>
       <c r="C113" s="5">
-        <v>-0.34984368000002064</v>
+        <v>-0.34942184999999881</v>
       </c>
       <c r="D113" s="5">
-        <v>-2.0932487528874777</v>
+        <v>-2.0907687512205619</v>
       </c>
       <c r="E113" s="5">
-        <v>2.4674477122182958</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>2.4699680640993371</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>199.16772950999999</v>
+        <v>199.16745043</v>
       </c>
       <c r="C114" s="5">
-        <v>0.89362694999999803</v>
+        <v>0.89480599999998844</v>
       </c>
       <c r="D114" s="5">
-        <v>5.544536235074693</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>5.5520760664085289</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>200.17452664999999</v>
+        <v>200.17599666999999</v>
       </c>
       <c r="C115" s="5">
-        <v>1.0067971400000033</v>
+        <v>1.0085462399999869</v>
       </c>
       <c r="D115" s="5">
-        <v>6.2375514785526054</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>6.248700500463733</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>199.56593555000001</v>
+        <v>199.56794357000001</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.60859109999998395</v>
+        <v>-0.60805309999997803</v>
       </c>
       <c r="D116" s="5">
-        <v>-3.5879702745111985</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-3.5848253912233119</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>200.87388834000001</v>
+        <v>200.87406756999999</v>
       </c>
       <c r="C117" s="5">
-        <v>1.3079527900000016</v>
+        <v>1.3061239999999827</v>
       </c>
       <c r="D117" s="5">
-        <v>8.1545731340764824</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>8.142672931919126</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>200.83181314999999</v>
+        <v>200.82901139000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-4.2075190000019802E-2</v>
+        <v>-4.5056179999988899E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>-0.25106350333194971</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-0.26882895359615633</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>201.88872182</v>
+        <v>201.88556586999999</v>
       </c>
       <c r="C119" s="5">
-        <v>1.0569086700000128</v>
+        <v>1.0565544799999884</v>
       </c>
       <c r="D119" s="5">
-        <v>6.5012221713725449</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>6.4990733732090078</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>202.09180917</v>
+        <v>202.09205059999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.20308735000000411</v>
+        <v>0.20648472999999967</v>
       </c>
       <c r="D120" s="5">
-        <v>1.2138255351566096</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>1.2342649811672324</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>202.82712530000001</v>
+        <v>202.83127489</v>
       </c>
       <c r="C121" s="5">
-        <v>0.73531613000000107</v>
+        <v>0.73922429000000989</v>
       </c>
       <c r="D121" s="5">
-        <v>4.4546751543089291</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>4.4788243847893483</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>202.95868895000001</v>
+        <v>202.96321337000001</v>
       </c>
       <c r="C122" s="5">
-        <v>0.13156365000000392</v>
+        <v>0.1319384800000023</v>
       </c>
       <c r="D122" s="5">
-        <v>0.78116195983295444</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>0.78337940508599324</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>204.16563980999999</v>
+        <v>204.16762242999999</v>
       </c>
       <c r="C123" s="5">
-        <v>1.2069508599999779</v>
+        <v>1.204409059999989</v>
       </c>
       <c r="D123" s="5">
-        <v>7.3742300210780654</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>7.3580203845378112</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>204.37333208999999</v>
+        <v>204.37228426999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.20769228000000339</v>
+        <v>0.20466183999999998</v>
       </c>
       <c r="D124" s="5">
-        <v>1.2275813033290284</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>1.2095589767979975</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>205.78896843000001</v>
+        <v>205.78595537000001</v>
       </c>
       <c r="C125" s="5">
-        <v>1.4156363400000203</v>
+        <v>1.4136711000000162</v>
       </c>
       <c r="D125" s="5">
-        <v>8.6361518671601356</v>
+        <v>8.6237490102066836</v>
       </c>
       <c r="E125" s="5">
-        <v>3.7901398987424173</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>3.789383533769608</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>206.34944648999999</v>
+        <v>206.34650004</v>
       </c>
       <c r="C126" s="5">
-        <v>0.56047805999997991</v>
+        <v>0.56054466999998454</v>
       </c>
       <c r="D126" s="5">
-        <v>3.3176732766569517</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>3.3181228035393806</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>206.8214576</v>
+        <v>206.82005031</v>
       </c>
       <c r="C127" s="5">
-        <v>0.47201111000001106</v>
+        <v>0.47355027000000405</v>
       </c>
       <c r="D127" s="5">
-        <v>2.7797212169539565</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.7889405284237334</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>207.60507189</v>
+        <v>207.60511721</v>
       </c>
       <c r="C128" s="5">
-        <v>0.78361429000000271</v>
+        <v>0.7850669000000039</v>
       </c>
       <c r="D128" s="5">
-        <v>4.6425651926799594</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>4.6513840363053616</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>208.38794958</v>
+        <v>208.38771438000001</v>
       </c>
       <c r="C129" s="5">
-        <v>0.7828776899999923</v>
+        <v>0.78259717000000251</v>
       </c>
       <c r="D129" s="5">
-        <v>4.6202384954096898</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>4.6185474729592446</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>208.54609933</v>
+        <v>208.54500562000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.15814975000000686</v>
+        <v>0.15729124000000638</v>
       </c>
       <c r="D130" s="5">
-        <v>0.91451477608497367</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>0.9095307704757305</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>209.38655833999999</v>
+        <v>209.38562379999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.84045900999998935</v>
+        <v>0.84061817999997857</v>
       </c>
       <c r="D131" s="5">
-        <v>4.9447526401121378</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>4.94573647346499</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>210.40228171999999</v>
+        <v>210.40131539999999</v>
       </c>
       <c r="C132" s="5">
-        <v>1.0157233799999972</v>
+        <v>1.0156915999999967</v>
       </c>
       <c r="D132" s="5">
-        <v>5.9789861886321516</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>5.9788214996964184</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>211.11317761000001</v>
+        <v>211.11485852999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.71089589000001752</v>
+        <v>0.71354313000000502</v>
       </c>
       <c r="D133" s="5">
-        <v>4.1306954928202577</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>4.1463848545435944</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>210.95079866</v>
+        <v>210.95500380999999</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.16237895000000435</v>
+        <v>-0.15985471999999845</v>
       </c>
       <c r="D134" s="5">
-        <v>-0.9190925299901731</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>-0.90485723420365982</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>211.48576625999999</v>
+        <v>211.48917969999999</v>
       </c>
       <c r="C135" s="5">
-        <v>0.53496759999998744</v>
+        <v>0.53417589000000021</v>
       </c>
       <c r="D135" s="5">
-        <v>3.0859862183350018</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>3.0812931274698974</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>211.91812526999999</v>
+        <v>211.92012106000001</v>
       </c>
       <c r="C136" s="5">
-        <v>0.43235900999999899</v>
+        <v>0.43094136000001981</v>
       </c>
       <c r="D136" s="5">
-        <v>2.4810395695107346</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>2.4727728120725878</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>212.72920442</v>
+        <v>212.73079311999999</v>
       </c>
       <c r="C137" s="5">
-        <v>0.81107915000001185</v>
+        <v>0.81067205999997327</v>
       </c>
       <c r="D137" s="5">
-        <v>4.69071135422503</v>
+        <v>4.6882621925774304</v>
       </c>
       <c r="E137" s="5">
-        <v>3.3725014722354896</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>3.3747870390441692</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>212.74725040999999</v>
+        <v>212.74829471000001</v>
       </c>
       <c r="C138" s="5">
-        <v>1.8045989999990297E-2</v>
+        <v>1.750159000002327E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>0.10184447671626184</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>9.8769968702772104E-2</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>212.46191540000001</v>
+        <v>212.46002239000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.28533500999998296</v>
+        <v>-0.28827232000000436</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.5976118166536102</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-1.6139278018317826</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>213.28041894</v>
+        <v>213.27522755000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.8185035399999947</v>
+        <v>0.81520516000000498</v>
       </c>
       <c r="D140" s="5">
-        <v>4.7221891873996835</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>4.7027992959282505</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>212.45891933999999</v>
+        <v>212.45260492</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.82149960000000988</v>
+        <v>-0.82262263000001212</v>
       </c>
       <c r="D141" s="5">
-        <v>-4.5254113494239796</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-4.5315751396376118</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>213.0167788</v>
+        <v>213.01151118999999</v>
       </c>
       <c r="C142" s="5">
-        <v>0.55785946000000308</v>
+        <v>0.55890626999999427</v>
       </c>
       <c r="D142" s="5">
-        <v>3.196778317493254</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>3.2029606300441049</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>213.79261080000001</v>
+        <v>213.79197153999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.77583200000000829</v>
+        <v>0.78046034999999847</v>
       </c>
       <c r="D143" s="5">
-        <v>4.4591609646989605</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>4.4864143494580011</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>211.41259507999999</v>
+        <v>211.41596441999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.3800157200000172</v>
+        <v>-2.376007119999997</v>
       </c>
       <c r="D144" s="5">
-        <v>-12.570499697656224</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-12.550639849293333</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>213.62337001</v>
+        <v>213.6293527</v>
       </c>
       <c r="C145" s="5">
-        <v>2.2107749300000137</v>
+        <v>2.2133882800000038</v>
       </c>
       <c r="D145" s="5">
-        <v>13.296073162006561</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>13.31248177031692</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>213.05113048999999</v>
+        <v>213.05619967000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.57223952000001077</v>
+        <v>-0.57315302999998607</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.1675384481693381</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-3.1724331118661131</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>211.73739523</v>
+        <v>211.73799801000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.3137352599999872</v>
+        <v>-1.3182016599999997</v>
       </c>
       <c r="D147" s="5">
-        <v>-7.1536836953436378</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-7.1770180351835915</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>212.09228392</v>
+        <v>212.09084005</v>
       </c>
       <c r="C148" s="5">
-        <v>0.35488868999999568</v>
+        <v>0.35284203999998454</v>
       </c>
       <c r="D148" s="5">
-        <v>2.0299402782471887</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>2.0181202742289628</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>211.46942182000001</v>
+        <v>211.46925863999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.62286209999999187</v>
+        <v>-0.62158141000000455</v>
       </c>
       <c r="D149" s="5">
-        <v>-3.4677323143612493</v>
+        <v>-3.4607398982986148</v>
       </c>
       <c r="E149" s="5">
-        <v>-0.59220011819005602</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-0.59301921527099566</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>213.91678933</v>
+        <v>213.91807086</v>
       </c>
       <c r="C150" s="5">
-        <v>2.4473675099999923</v>
+        <v>2.4488122200000078</v>
       </c>
       <c r="D150" s="5">
-        <v>14.806777060602293</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>14.816093895515859</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>214.65678896</v>
+        <v>214.65647344999999</v>
       </c>
       <c r="C151" s="5">
-        <v>0.7399996299999998</v>
+        <v>0.73840258999999264</v>
       </c>
       <c r="D151" s="5">
-        <v>4.2310426008846269</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>4.2217114986578874</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>215.50435006000001</v>
+        <v>215.50222023000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.84756110000000717</v>
+        <v>0.84574678000001313</v>
       </c>
       <c r="D152" s="5">
-        <v>4.8423991587686066</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>4.8318149528123078</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>216.73460656</v>
+        <v>216.73172410000001</v>
       </c>
       <c r="C153" s="5">
-        <v>1.2302564999999959</v>
+        <v>1.2295038700000021</v>
       </c>
       <c r="D153" s="5">
-        <v>7.0697154842740861</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>7.0653258934743945</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>217.26859679</v>
+        <v>217.26706988000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.53399023000000057</v>
+        <v>0.5353457800000001</v>
       </c>
       <c r="D154" s="5">
-        <v>2.9969521046471437</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>3.0047041144002362</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>218.13004262999999</v>
+        <v>218.13195578</v>
       </c>
       <c r="C155" s="5">
-        <v>0.86144583999998758</v>
+        <v>0.86488589999999022</v>
       </c>
       <c r="D155" s="5">
-        <v>4.8630044637715253</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>4.8828863915276077</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>217.09596475999999</v>
+        <v>217.09625527</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.0340778700000044</v>
+        <v>-1.0357005099999981</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.5427705879768858</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-5.5511948343859752</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>219.25380801</v>
+        <v>219.25288992</v>
       </c>
       <c r="C157" s="5">
-        <v>2.1578432500000133</v>
+        <v>2.1566346500000009</v>
       </c>
       <c r="D157" s="5">
-        <v>12.60164253619207</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>12.594176604672302</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>220.70280120000001</v>
+        <v>220.70159305000001</v>
       </c>
       <c r="C158" s="5">
-        <v>1.4489931900000101</v>
+        <v>1.4487031300000126</v>
       </c>
       <c r="D158" s="5">
-        <v>8.2252019024885428</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>8.2235307828805837</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>220.52122771000001</v>
+        <v>220.51908560999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.18157349000000522</v>
+        <v>-0.18250744000002328</v>
       </c>
       <c r="D159" s="5">
-        <v>-0.98279209487588393</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-0.98782964461472389</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>221.36466363</v>
+        <v>221.36360747000001</v>
       </c>
       <c r="C160" s="5">
-        <v>0.84343591999999035</v>
+        <v>0.84452186000001461</v>
       </c>
       <c r="D160" s="5">
-        <v>4.6874760723741193</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>4.6936855320373061</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>221.96910721</v>
+        <v>221.97199223000001</v>
       </c>
       <c r="C161" s="5">
-        <v>0.60444358000000875</v>
+        <v>0.60838476000000696</v>
       </c>
       <c r="D161" s="5">
-        <v>3.3262989365098417</v>
+        <v>3.3483326673432234</v>
       </c>
       <c r="E161" s="5">
-        <v>4.9651080991450325</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>4.9665533692911934</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>220.17005893999999</v>
+        <v>220.17581362999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.7990482700000143</v>
+        <v>-1.7961786000000188</v>
       </c>
       <c r="D162" s="5">
-        <v>-9.3038856620557997</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-9.2895837602754661</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>220.19448911999999</v>
+        <v>220.19835835999999</v>
       </c>
       <c r="C163" s="5">
-        <v>2.4430179999995971E-2</v>
+        <v>2.2544729999992796E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>0.13323389175301514</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>0.12294228201059632</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>219.59074043999999</v>
+        <v>219.59175667</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.60374867999999537</v>
+        <v>-0.60660168999999087</v>
       </c>
       <c r="D164" s="5">
-        <v>-3.2410981182962373</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-3.2561262484764431</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>220.34769825000001</v>
+        <v>220.34684798000001</v>
       </c>
       <c r="C165" s="5">
-        <v>0.75695781000001716</v>
+        <v>0.75509131000001162</v>
       </c>
       <c r="D165" s="5">
-        <v>4.215889921293936</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>4.2052772012149298</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>219.96814058000001</v>
+        <v>219.96595861</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.37955766999999696</v>
+        <v>-0.38088937000000556</v>
       </c>
       <c r="D166" s="5">
-        <v>-2.0475765678744984</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-2.0547003007781894</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>219.03255300999999</v>
+        <v>219.03110498999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.93558757000002402</v>
+        <v>-0.9348536200000126</v>
       </c>
       <c r="D167" s="5">
-        <v>-4.9862237767908768</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-4.9824514324595004</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>220.02016119999999</v>
+        <v>220.01759519000001</v>
       </c>
       <c r="C168" s="5">
-        <v>0.98760819000000311</v>
+        <v>0.98649020000001997</v>
       </c>
       <c r="D168" s="5">
-        <v>5.5469673321571378</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>5.5405692540611895</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>222.15618644</v>
+        <v>222.15306576</v>
       </c>
       <c r="C169" s="5">
-        <v>2.1360252400000093</v>
+        <v>2.1354705699999954</v>
       </c>
       <c r="D169" s="5">
-        <v>12.292615493712589</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>12.289402194088384</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>222.43234648999999</v>
+        <v>222.42963884</v>
       </c>
       <c r="C170" s="5">
-        <v>0.27616004999998722</v>
+        <v>0.27657307999999148</v>
       </c>
       <c r="D170" s="5">
-        <v>1.5019487197684533</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>1.5042317403575423</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>223.07863922999999</v>
+        <v>223.07749845999999</v>
       </c>
       <c r="C171" s="5">
-        <v>0.64629274000000692</v>
+        <v>0.64785961999999131</v>
       </c>
       <c r="D171" s="5">
-        <v>3.5429465521063408</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>3.5517181111442309</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>223.37181441999999</v>
+        <v>223.37198395999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.29317518999999947</v>
+        <v>0.29448550000000751</v>
       </c>
       <c r="D172" s="5">
-        <v>1.5885176962489922</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>1.5956772248378881</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>223.70875312999999</v>
+        <v>223.70922413</v>
       </c>
       <c r="C173" s="5">
-        <v>0.33693870999999831</v>
+        <v>0.33724017000000117</v>
       </c>
       <c r="D173" s="5">
-        <v>1.82519802800718</v>
+        <v>1.826843223578889</v>
       </c>
       <c r="E173" s="5">
-        <v>0.78373335004413569</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0.78263563008431625</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>224.60540409000001</v>
+        <v>224.60712301999999</v>
       </c>
       <c r="C174" s="5">
-        <v>0.89665096000001654</v>
+        <v>0.89789888999999334</v>
       </c>
       <c r="D174" s="5">
-        <v>4.917199439220088</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>4.9241842205425712</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>225.15784758000001</v>
+        <v>225.16052515000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.5524434900000017</v>
+        <v>0.55340213000002336</v>
       </c>
       <c r="D175" s="5">
-        <v>2.9917989091773567</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>2.9970378022496247</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>224.42362061</v>
+        <v>224.42785800999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.73422697000000881</v>
+        <v>-0.73266714000001798</v>
       </c>
       <c r="D176" s="5">
-        <v>-3.8437064839742408</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-3.8356415010807443</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>224.52520138</v>
+        <v>224.52914564</v>
       </c>
       <c r="C177" s="5">
-        <v>0.10158076999999821</v>
+        <v>0.10128763000000163</v>
       </c>
       <c r="D177" s="5">
-        <v>0.54450970814929889</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>0.54292419252095492</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>225.13779675999999</v>
+        <v>225.14032294</v>
       </c>
       <c r="C178" s="5">
-        <v>0.6125953799999877</v>
+        <v>0.61117730000000847</v>
       </c>
       <c r="D178" s="5">
-        <v>3.323665607968751</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>3.3157970723156627</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>225.69001184999999</v>
+        <v>225.68998722000001</v>
       </c>
       <c r="C179" s="5">
-        <v>0.55221509000000424</v>
+        <v>0.54966428000000178</v>
       </c>
       <c r="D179" s="5">
-        <v>2.9833776798664058</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>2.9693774269421658</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>227.90139507000001</v>
+        <v>227.89671672</v>
       </c>
       <c r="C180" s="5">
-        <v>2.2113832200000161</v>
+        <v>2.2067294999999945</v>
       </c>
       <c r="D180" s="5">
-        <v>12.412791322591854</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>12.385250367516409</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>226.83895778999999</v>
+        <v>226.83257431999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-1.0624372800000117</v>
+        <v>-1.0641424000000086</v>
       </c>
       <c r="D181" s="5">
-        <v>-5.4529647489070632</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-5.4616020269149024</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>226.23897170999999</v>
+        <v>226.23487452000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.59998608000000786</v>
+        <v>-0.59769979999998668</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.1282156948586937</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-3.1165541105219297</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>226.57474400999999</v>
+        <v>226.57462473000001</v>
       </c>
       <c r="C183" s="5">
-        <v>0.33577230000000213</v>
+        <v>0.33975021000000538</v>
       </c>
       <c r="D183" s="5">
-        <v>1.7955885349349998</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>1.8170701486916796</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>226.72077286999999</v>
+        <v>226.72306835000001</v>
       </c>
       <c r="C184" s="5">
-        <v>0.14602886000000126</v>
+        <v>0.14844361999999478</v>
       </c>
       <c r="D184" s="5">
-        <v>0.77615507533030925</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.78903641958598669</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>226.95934456000001</v>
+        <v>226.95943507999999</v>
       </c>
       <c r="C185" s="5">
-        <v>0.23857169000001477</v>
+        <v>0.23636672999998609</v>
       </c>
       <c r="D185" s="5">
-        <v>1.2700588807493363</v>
+        <v>1.2582403681286491</v>
       </c>
       <c r="E185" s="5">
-        <v>1.4530461524279614</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.4528730152455704</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>226.86230943999999</v>
+        <v>226.86082929</v>
       </c>
       <c r="C186" s="5">
-        <v>-9.703512000001524E-2</v>
+        <v>-9.8605789999993476E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-0.51184815176487097</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-0.52011324577552198</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>227.38678849999999</v>
+        <v>227.38661665000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.52447906000000444</v>
+        <v>0.52578736000000958</v>
       </c>
       <c r="D187" s="5">
-        <v>2.8098082567088234</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>2.8169254532750765</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>227.73002726000001</v>
+        <v>227.73368336999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.34323876000001974</v>
+        <v>0.34706671999998662</v>
       </c>
       <c r="D188" s="5">
-        <v>1.8265060527538735</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>1.8470488269639374</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>229.33737896</v>
+        <v>229.34419625000001</v>
       </c>
       <c r="C189" s="5">
-        <v>1.6073516999999811</v>
+        <v>1.6105128800000159</v>
       </c>
       <c r="D189" s="5">
-        <v>8.8064296008629306</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>8.8242811572396995</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>229.20955225</v>
+        <v>229.21574268000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.12782670999999368</v>
+        <v>-0.1284535700000049</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.66680230281475072</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-0.67004236668034567</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>231.08272976000001</v>
+        <v>231.08334575000001</v>
       </c>
       <c r="C191" s="5">
-        <v>1.873177510000005</v>
+        <v>1.8676030700000013</v>
       </c>
       <c r="D191" s="5">
-        <v>10.259829549237253</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>10.227627310367705</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>231.57799521000001</v>
+        <v>231.57328716999999</v>
       </c>
       <c r="C192" s="5">
-        <v>0.4952654500000051</v>
+        <v>0.48994141999997964</v>
       </c>
       <c r="D192" s="5">
-        <v>2.6024209956230226</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>2.5741114008362098</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>232.22012101000001</v>
+        <v>232.21393318</v>
       </c>
       <c r="C193" s="5">
-        <v>0.6421258000000023</v>
+        <v>0.64064601000001176</v>
       </c>
       <c r="D193" s="5">
-        <v>3.3786093574853959</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>3.3707740218211546</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>232.30073107000001</v>
+        <v>232.29631247</v>
       </c>
       <c r="C194" s="5">
-        <v>8.0610059999997929E-2</v>
+        <v>8.2379290000005767E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>0.417349567262848</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>0.4265388253610114</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>232.32280385999999</v>
+        <v>232.32072774</v>
       </c>
       <c r="C195" s="5">
-        <v>2.2072789999981524E-2</v>
+        <v>2.4415269999991551E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>0.11408140882389617</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.12619772635629189</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>232.42790428999999</v>
+        <v>232.42803486</v>
       </c>
       <c r="C196" s="5">
-        <v>0.10510042999999314</v>
+        <v>0.10730712000000153</v>
       </c>
       <c r="D196" s="5">
-        <v>0.54422034114818274</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>0.55568082073642611</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>232.76751375000001</v>
+        <v>232.76674643000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.33960946000001968</v>
+        <v>0.33871157000001517</v>
       </c>
       <c r="D197" s="5">
-        <v>1.7675260907848989</v>
+        <v>1.7628144297603621</v>
       </c>
       <c r="E197" s="5">
-        <v>2.5591231774396261</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>2.5587441861375071</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>233.03596292</v>
+        <v>233.03360545000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.26844916999999668</v>
+        <v>0.26685901999999828</v>
       </c>
       <c r="D198" s="5">
-        <v>1.3927641290673698</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>1.3844666390863347</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>233.93414530000001</v>
+        <v>233.93421262000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.89818238000000861</v>
+        <v>0.90060717000000068</v>
       </c>
       <c r="D199" s="5">
-        <v>4.7244341324753858</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>4.7375097859184256</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>235.24063537000001</v>
+        <v>235.24501610999999</v>
       </c>
       <c r="C200" s="5">
-        <v>1.3064900699999953</v>
+        <v>1.3108034899999836</v>
       </c>
       <c r="D200" s="5">
-        <v>6.911574631482309</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>6.935099174171655</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>233.65321969999999</v>
+        <v>233.6608396</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.5874156700000128</v>
+        <v>-1.5841765099999918</v>
       </c>
       <c r="D201" s="5">
-        <v>-7.8037803238983683</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-7.7883019322361964</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>233.81070298</v>
+        <v>233.81594047999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.15748328000000811</v>
+        <v>0.155100879999992</v>
       </c>
       <c r="D202" s="5">
-        <v>0.81181019319025438</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>0.79945812675350503</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>234.25386189</v>
+        <v>234.25605451999999</v>
       </c>
       <c r="C203" s="5">
-        <v>0.44315890999999397</v>
+        <v>0.44011403999999743</v>
       </c>
       <c r="D203" s="5">
-        <v>2.2983103175763908</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>2.2823035208471065</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>234.45800717</v>
+        <v>234.45503897</v>
       </c>
       <c r="C204" s="5">
-        <v>0.20414528000000587</v>
+        <v>0.19898445000001175</v>
       </c>
       <c r="D204" s="5">
-        <v>1.0507913713687422</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>1.0240933204363145</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>235.98340532</v>
+        <v>235.97869331999999</v>
       </c>
       <c r="C205" s="5">
-        <v>1.5253981500000009</v>
+        <v>1.5236543499999868</v>
       </c>
       <c r="D205" s="5">
-        <v>8.0927920576294063</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>8.0833134419422858</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>237.16953273999999</v>
+        <v>237.16614817999999</v>
       </c>
       <c r="C206" s="5">
-        <v>1.1861274199999912</v>
+        <v>1.1874548600000026</v>
       </c>
       <c r="D206" s="5">
-        <v>6.2011474920248499</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>6.2084080341175962</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>236.44595859</v>
+        <v>236.44414463999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.72357414999999037</v>
+        <v>-0.72200354000000289</v>
       </c>
       <c r="D207" s="5">
-        <v>-3.6002365421734739</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-3.592602562972369</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>237.50174311000001</v>
+        <v>237.50053237</v>
       </c>
       <c r="C208" s="5">
-        <v>1.0557845200000031</v>
+        <v>1.0563877300000115</v>
       </c>
       <c r="D208" s="5">
-        <v>5.4918414076340794</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>5.4950998052690991</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>238.53592653000001</v>
+        <v>238.53389995000001</v>
       </c>
       <c r="C209" s="5">
-        <v>1.0341834200000051</v>
+        <v>1.0333675800000037</v>
       </c>
       <c r="D209" s="5">
-        <v>5.3522864777647561</v>
+        <v>5.3479905702397579</v>
       </c>
       <c r="E209" s="5">
-        <v>2.4781863616051947</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.4776535344726902</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>238.09043677</v>
+        <v>238.08730711000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.44548976000001517</v>
+        <v>-0.44659283999999388</v>
       </c>
       <c r="D210" s="5">
-        <v>-2.2182426859492788</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-2.2236975547586746</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>238.33766254</v>
+        <v>238.33746113999999</v>
       </c>
       <c r="C211" s="5">
-        <v>0.24722577000000001</v>
+        <v>0.25015402999997605</v>
       </c>
       <c r="D211" s="5">
-        <v>1.2531838859411115</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>1.268129841600607</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>239.26267078000001</v>
+        <v>239.26585349999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.92500824000001103</v>
+        <v>0.92839236000000369</v>
       </c>
       <c r="D212" s="5">
-        <v>4.7580114812845853</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>4.7757972958492045</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>239.76432593000001</v>
+        <v>239.77228273</v>
       </c>
       <c r="C213" s="5">
-        <v>0.50165515000000482</v>
+        <v>0.50642923000000906</v>
       </c>
       <c r="D213" s="5">
-        <v>2.5452229678233129</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>2.5696930850954036</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>240.73160811</v>
+        <v>240.73408616</v>
       </c>
       <c r="C214" s="5">
-        <v>0.96728217999998378</v>
+        <v>0.96180343000000335</v>
       </c>
       <c r="D214" s="5">
-        <v>4.9500415561973377</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>4.921215830095016</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>240.77913821999999</v>
+        <v>240.78063499999999</v>
       </c>
       <c r="C215" s="5">
-        <v>4.7530109999996739E-2</v>
+        <v>4.6548839999985603E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>0.2371857604634986</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>0.23228140370332717</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>242.01742454000001</v>
+        <v>242.01647088999999</v>
       </c>
       <c r="C216" s="5">
-        <v>1.2382863200000145</v>
+        <v>1.2358358900000042</v>
       </c>
       <c r="D216" s="5">
-        <v>6.3489855644343285</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>6.3360243576115138</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>241.89184434000001</v>
+        <v>241.89083045000001</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.1255802000000017</v>
+        <v>-0.12564043999998376</v>
       </c>
       <c r="D217" s="5">
-        <v>-0.62089294931239047</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-0.62119237848022868</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>243.60178845999999</v>
+        <v>243.601348</v>
       </c>
       <c r="C218" s="5">
-        <v>1.7099441199999887</v>
+        <v>1.7105175499999916</v>
       </c>
       <c r="D218" s="5">
-        <v>8.8205606003659796</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>8.8236729917739343</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>245.05518671999999</v>
+        <v>245.05463415</v>
       </c>
       <c r="C219" s="5">
-        <v>1.4533982600000002</v>
+        <v>1.4532861499999967</v>
       </c>
       <c r="D219" s="5">
-        <v>7.3992179055524465</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>7.3986421193421137</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>245.31347916000001</v>
+        <v>245.31096256000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.2582924400000195</v>
+        <v>0.25632841000000894</v>
       </c>
       <c r="D220" s="5">
-        <v>1.2721790358365848</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>1.262452657441604</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>246.85961674000001</v>
+        <v>246.8557304</v>
       </c>
       <c r="C221" s="5">
-        <v>1.5461375799999928</v>
+        <v>1.5447678399999916</v>
       </c>
       <c r="D221" s="5">
-        <v>7.8310072449529589</v>
+        <v>7.8239107165821276</v>
       </c>
       <c r="E221" s="5">
-        <v>3.4894912188219829</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.488741202715584</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>248.59809096999999</v>
+        <v>248.59374113999999</v>
       </c>
       <c r="C222" s="5">
-        <v>1.73847422999998</v>
+        <v>1.7380107399999929</v>
       </c>
       <c r="D222" s="5">
-        <v>8.7859645475937942</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>8.7836743868552105</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>249.45389881</v>
+        <v>249.45208883000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.85580784000001131</v>
+        <v>0.85834769000001643</v>
       </c>
       <c r="D223" s="5">
-        <v>4.2101645077324168</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>4.222972886370524</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>249.28395800000001</v>
+        <v>249.28436416</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.16994080999998573</v>
+        <v>-0.16772467000001257</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.81444550497200563</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-0.80386965697595292</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>246.83120861</v>
+        <v>246.836636</v>
       </c>
       <c r="C225" s="5">
-        <v>-2.4527493900000081</v>
+        <v>-2.4477281599999969</v>
       </c>
       <c r="D225" s="5">
-        <v>-11.188570927713338</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-11.166871235206655</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>247.82885812999999</v>
+        <v>247.82707478</v>
       </c>
       <c r="C226" s="5">
-        <v>0.99764951999998175</v>
+        <v>0.99043878000000518</v>
       </c>
       <c r="D226" s="5">
-        <v>4.9594807634737448</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>4.9227296219805261</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>247.27294652</v>
+        <v>247.27509759</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.55591160999998124</v>
+        <v>-0.55197719000000234</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.6587908047585707</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-2.6402221089356415</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>247.37597375999999</v>
+        <v>247.38019129</v>
       </c>
       <c r="C228" s="5">
-        <v>0.10302723999998875</v>
+        <v>0.10509369999999763</v>
       </c>
       <c r="D228" s="5">
-        <v>0.50113204793114097</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>0.51120251126488547</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>248.32994045000001</v>
+        <v>248.33671996999999</v>
       </c>
       <c r="C229" s="5">
-        <v>0.95396669000001566</v>
+        <v>0.95652867999999103</v>
       </c>
       <c r="D229" s="5">
-        <v>4.7270358445001381</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>4.7399195168608133</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>247.60794399</v>
+        <v>247.61227097</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.72199646000001394</v>
+        <v>-0.72444899999999279</v>
       </c>
       <c r="D230" s="5">
-        <v>-3.4336368404472739</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-3.4450214682640423</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>249.14262869000001</v>
+        <v>249.14149818000001</v>
       </c>
       <c r="C231" s="5">
-        <v>1.5346847000000139</v>
+        <v>1.5292272100000162</v>
       </c>
       <c r="D231" s="5">
-        <v>7.6965075802731597</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>7.6680631947048994</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>248.24417284</v>
+        <v>248.23780983</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.89845585000000483</v>
+        <v>-0.90368835000001013</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.2426219080510474</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-4.2668586084310123</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>247.7592994</v>
+        <v>247.75213038000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.48487344000000121</v>
+        <v>-0.48567944999999213</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.3188381003123038</v>
+        <v>-2.3227102424218993</v>
       </c>
       <c r="E233" s="5">
-        <v>0.36445112889711417</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>0.36312706962382535</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>247.42981882000001</v>
+        <v>247.42650275</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.32948057999999492</v>
+        <v>-0.32562763000001382</v>
       </c>
       <c r="D234" s="5">
-        <v>-1.5841893398891194</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-1.5658425035605883</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>246.49227657</v>
+        <v>246.49243731000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.93754225000000702</v>
+        <v>-0.93406543999998348</v>
       </c>
       <c r="D235" s="5">
-        <v>-4.4533761967891277</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-4.4372607902506855</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>245.98942572999999</v>
+        <v>245.98912414</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.50285084000000779</v>
+        <v>-0.50331317000001263</v>
       </c>
       <c r="D236" s="5">
-        <v>-2.4207507552207019</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-2.4229499386122733</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>245.94058552999999</v>
+        <v>245.9428949</v>
       </c>
       <c r="C237" s="5">
-        <v>-4.8840200000000777E-2</v>
+        <v>-4.6229240000002392E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-0.2379951163014149</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-0.22528550231987188</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>244.90836679</v>
+        <v>244.90442268000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.0322187399999905</v>
+        <v>-1.0384722199999885</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.9217818795398767</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-4.95086505343445</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>246.61496238999999</v>
+        <v>246.61536982000001</v>
       </c>
       <c r="C239" s="5">
-        <v>1.7065955999999858</v>
+        <v>1.7109471400000018</v>
       </c>
       <c r="D239" s="5">
-        <v>8.6900028408480434</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>8.7131649515849841</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>246.01847158000001</v>
+        <v>246.02279354000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.5964908099999775</v>
+        <v>-0.59257628000000295</v>
       </c>
       <c r="D240" s="5">
-        <v>-2.8641540447782665</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-2.8456008246068976</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>245.35652537000001</v>
+        <v>245.36361400000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.66194620999999643</v>
+        <v>-0.65917953999999668</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.1814085615511689</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-3.1682520495576183</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>246.04186111000001</v>
+        <v>246.04587645000001</v>
       </c>
       <c r="C242" s="5">
-        <v>0.6853357399999993</v>
+        <v>0.68226244999999608</v>
       </c>
       <c r="D242" s="5">
-        <v>3.4038451591969165</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>3.3882475177628324</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>246.16547632000001</v>
+        <v>246.16420769000001</v>
       </c>
       <c r="C243" s="5">
-        <v>0.12361520999999698</v>
+        <v>0.11833124000000339</v>
       </c>
       <c r="D243" s="5">
-        <v>0.60456720398114339</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>0.57864693275342383</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>246.83649793000001</v>
+        <v>246.83264234999999</v>
       </c>
       <c r="C244" s="5">
-        <v>0.67102160999999683</v>
+        <v>0.6684346599999742</v>
       </c>
       <c r="D244" s="5">
-        <v>3.3205655265013956</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>3.3075894625379965</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>246.95927123000001</v>
+        <v>246.95679801</v>
       </c>
       <c r="C245" s="5">
-        <v>0.12277330000000575</v>
+        <v>0.12415566000001377</v>
       </c>
       <c r="D245" s="5">
-        <v>0.5985000795344142</v>
+        <v>0.60526699602834189</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.32290540534196666</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-0.32101938690906051</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>247.71798806999999</v>
+        <v>247.71783944000001</v>
       </c>
       <c r="C246" s="5">
-        <v>0.75871683999997686</v>
+        <v>0.7610414300000059</v>
       </c>
       <c r="D246" s="5">
-        <v>3.7496189395109791</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>3.7613409111051821</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>248.27005166999999</v>
+        <v>248.26941063999999</v>
       </c>
       <c r="C247" s="5">
-        <v>0.55206359999999677</v>
+        <v>0.55157119999998372</v>
       </c>
       <c r="D247" s="5">
-        <v>2.7073411634344069</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>2.7048984095005668</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>250.51235439999999</v>
+        <v>250.50901515999999</v>
       </c>
       <c r="C248" s="5">
-        <v>2.2423027300000058</v>
+        <v>2.2396045200000003</v>
       </c>
       <c r="D248" s="5">
-        <v>11.392966066180898</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>11.378600320030131</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>250.36549952999999</v>
+        <v>250.36326982</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.14685486999999853</v>
+        <v>-0.14574533999999062</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.70119801463576215</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-0.69592645306472134</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>251.94352368</v>
+        <v>251.94066710999999</v>
       </c>
       <c r="C250" s="5">
-        <v>1.5780241500000045</v>
+        <v>1.5773972899999933</v>
       </c>
       <c r="D250" s="5">
-        <v>7.8312393635846744</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>7.8280920211665439</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>252.78966697000001</v>
+        <v>252.79177713000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.84614329000001476</v>
+        <v>0.85111002000002145</v>
       </c>
       <c r="D251" s="5">
-        <v>4.1054399419950816</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>4.1300354569793418</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>249.70055042000001</v>
+        <v>249.70509573000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-3.08911655</v>
+        <v>-3.0866814000000034</v>
       </c>
       <c r="D252" s="5">
-        <v>-13.717606693212881</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-13.70740189946158</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>249.75423380999999</v>
+        <v>249.75868663</v>
       </c>
       <c r="C253" s="5">
-        <v>5.3683389999974906E-2</v>
+        <v>5.3590899999989006E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>0.25829456953623264</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.25784433465507739</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>251.39857748</v>
+        <v>251.39913845000001</v>
       </c>
       <c r="C254" s="5">
-        <v>1.644343670000012</v>
+        <v>1.6404518200000098</v>
       </c>
       <c r="D254" s="5">
-        <v>8.1930794913103178</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>8.1728312075497467</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>251.28178674</v>
+        <v>251.27989846</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.116790739999999</v>
+        <v>-0.11923999000001118</v>
       </c>
       <c r="D255" s="5">
-        <v>-0.55605464680824612</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-0.56768415199416333</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>251.82767304000001</v>
+        <v>251.82709394</v>
       </c>
       <c r="C256" s="5">
-        <v>0.54588630000000649</v>
+        <v>0.54719547999999918</v>
       </c>
       <c r="D256" s="5">
-        <v>2.6382627213774157</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>2.6446860602642674</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>252.63547636000001</v>
+        <v>252.63744113999999</v>
       </c>
       <c r="C257" s="5">
-        <v>0.80780332000000499</v>
+        <v>0.81034719999999538</v>
       </c>
       <c r="D257" s="5">
-        <v>3.9179584813804791</v>
+        <v>3.9305250360203381</v>
       </c>
       <c r="E257" s="5">
-        <v>2.2984377552335733</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.3002578490550318</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>253.43180480999999</v>
+        <v>253.43483264</v>
       </c>
       <c r="C258" s="5">
-        <v>0.79632844999997587</v>
+        <v>0.79739150000000336</v>
       </c>
       <c r="D258" s="5">
-        <v>3.8487709060590847</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>3.853967804611913</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>253.16440419</v>
+        <v>253.16350421000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.26740061999998943</v>
+        <v>-0.27132842999998275</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.2588205257787477</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-1.27718725350634</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>253.48338742999999</v>
+        <v>253.47831479999999</v>
       </c>
       <c r="C260" s="5">
-        <v>0.31898323999999434</v>
+        <v>0.31481058999997913</v>
       </c>
       <c r="D260" s="5">
-        <v>1.5225035048434421</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>1.5024564667545537</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>254.21365076000001</v>
+        <v>254.20802151999999</v>
       </c>
       <c r="C261" s="5">
-        <v>0.73026333000001387</v>
+        <v>0.72970671999999581</v>
       </c>
       <c r="D261" s="5">
-        <v>3.5124015612836956</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>3.50975321602367</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>253.80474767999999</v>
+        <v>253.80250379</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.40890308000001596</v>
+        <v>-0.40551772999998548</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.9132171890038019</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-1.8975578358250034</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>254.88325850999999</v>
+        <v>254.88613795000001</v>
       </c>
       <c r="C263" s="5">
-        <v>1.078510829999999</v>
+        <v>1.0836341600000026</v>
       </c>
       <c r="D263" s="5">
-        <v>5.2201282240955216</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>5.2455584698657853</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>255.91275454999999</v>
+        <v>255.91683587</v>
       </c>
       <c r="C264" s="5">
-        <v>1.0294960399999979</v>
+        <v>1.0306979199999944</v>
       </c>
       <c r="D264" s="5">
-        <v>4.9560431077460221</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>4.9619009954627646</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>255.71567447999999</v>
+        <v>255.7176187</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.19708006999999839</v>
+        <v>-0.19921716999999717</v>
       </c>
       <c r="D265" s="5">
-        <v>-0.92022358140674276</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-0.93014486146668629</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>256.81186829000001</v>
+        <v>256.81065181999998</v>
       </c>
       <c r="C266" s="5">
-        <v>1.0961938100000168</v>
+        <v>1.0930331199999728</v>
       </c>
       <c r="D266" s="5">
-        <v>5.2671557887858045</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>5.2515691721508828</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>253.61796072000001</v>
+        <v>253.61618225999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.1939075699999933</v>
+        <v>-3.1944695599999875</v>
       </c>
       <c r="D267" s="5">
-        <v>-13.944429083029009</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-13.946778944081661</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>254.29337677999999</v>
+        <v>254.29511572000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.675416059999975</v>
+        <v>0.67893346000002452</v>
       </c>
       <c r="D268" s="5">
-        <v>3.2429754516644982</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>3.260136704619887</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>255.24707129999999</v>
+        <v>255.25141009999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.9536945199999991</v>
+        <v>0.95629437999997435</v>
       </c>
       <c r="D269" s="5">
-        <v>4.5944464877238689</v>
+        <v>4.6071994061610999</v>
       </c>
       <c r="E269" s="5">
-        <v>1.0337403826367275</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>1.0346720376064322</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>256.02890851000001</v>
+        <v>256.03230382999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.78183721000002038</v>
+        <v>0.78089373000000251</v>
       </c>
       <c r="D270" s="5">
-        <v>3.7382326136276456</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>3.7335807997490811</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>257.30588647000002</v>
+        <v>257.30357831999999</v>
       </c>
       <c r="C271" s="5">
-        <v>1.2769779600000106</v>
+        <v>1.2712744899999961</v>
       </c>
       <c r="D271" s="5">
-        <v>6.1521035590232476</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>6.1237878125538714</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>257.87106722999999</v>
+        <v>257.86539918</v>
       </c>
       <c r="C272" s="5">
-        <v>0.56518075999997563</v>
+        <v>0.56182086000001163</v>
       </c>
       <c r="D272" s="5">
-        <v>2.6679167752262867</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>2.6518896095530486</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>258.12187161999998</v>
+        <v>258.11659601000002</v>
       </c>
       <c r="C273" s="5">
-        <v>0.25080438999998478</v>
+        <v>0.25119683000002624</v>
       </c>
       <c r="D273" s="5">
-        <v>1.1733788095811715</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>1.1752506438944987</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>258.72158138999998</v>
+        <v>258.72048477999999</v>
       </c>
       <c r="C274" s="5">
-        <v>0.59970977000000403</v>
+        <v>0.6038887699999691</v>
       </c>
       <c r="D274" s="5">
-        <v>2.8239349240668066</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>2.8439259318085108</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>258.19470603000002</v>
+        <v>258.19774554999998</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.52687535999996271</v>
+        <v>-0.52273923000001332</v>
       </c>
       <c r="D275" s="5">
-        <v>-2.4165620454590364</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-2.3978116797377491</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>259.31856886000003</v>
+        <v>259.32134502000002</v>
       </c>
       <c r="C276" s="5">
-        <v>1.1238628300000073</v>
+        <v>1.1235994700000447</v>
       </c>
       <c r="D276" s="5">
-        <v>5.3502070572994498</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>5.348858677088475</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>260.07674243999998</v>
+        <v>260.07754383999998</v>
       </c>
       <c r="C277" s="5">
-        <v>0.75817357999994783</v>
+        <v>0.75619881999995187</v>
       </c>
       <c r="D277" s="5">
-        <v>3.565428939527715</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>3.5559541976599718</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>259.80054772</v>
+        <v>259.80174160000001</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.27619471999997813</v>
+        <v>-0.27580223999996178</v>
       </c>
       <c r="D278" s="5">
-        <v>-1.2669515959751743</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-1.2651578362983029</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>260.26740518999998</v>
+        <v>260.26573578</v>
       </c>
       <c r="C279" s="5">
-        <v>0.46685746999997946</v>
+        <v>0.46399417999998605</v>
       </c>
       <c r="D279" s="5">
-        <v>2.1778215781413923</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.1643232360814446</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>260.65722383000002</v>
+        <v>260.65784351999997</v>
       </c>
       <c r="C280" s="5">
-        <v>0.38981864000004407</v>
+        <v>0.39210773999997173</v>
       </c>
       <c r="D280" s="5">
-        <v>1.8121943385114525</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>1.8229360615277912</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>260.82220294000001</v>
+        <v>260.82444816999998</v>
       </c>
       <c r="C281" s="5">
-        <v>0.16497910999999021</v>
+        <v>0.16660465000001068</v>
       </c>
       <c r="D281" s="5">
-        <v>0.76217172978223502</v>
+        <v>0.7697059951965235</v>
       </c>
       <c r="E281" s="5">
-        <v>2.1842098370043139</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.1833525103021501</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>259.92024665000002</v>
+        <v>259.92230251000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.90195628999998689</v>
+        <v>-0.90214565999997376</v>
       </c>
       <c r="D282" s="5">
-        <v>-4.0717280656776271</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-4.0725323541566443</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>261.08118387000002</v>
+        <v>261.07948010000001</v>
       </c>
       <c r="C283" s="5">
-        <v>1.1609372199999939</v>
+        <v>1.1571775900000034</v>
       </c>
       <c r="D283" s="5">
-        <v>5.4934643301762565</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>5.4751918353901141</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>261.60627194</v>
+        <v>261.60309110999998</v>
       </c>
       <c r="C284" s="5">
-        <v>0.52508806999998114</v>
+        <v>0.52361100999996779</v>
       </c>
       <c r="D284" s="5">
-        <v>2.4403237792812282</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>2.4333993678884225</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>261.53382635999998</v>
+        <v>261.53280453000002</v>
       </c>
       <c r="C285" s="5">
-        <v>-7.2445580000021437E-2</v>
+        <v>-7.0286579999958576E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-0.33180553308614913</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-0.32193568705028985</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>262.13918345000002</v>
+        <v>262.14080710000002</v>
       </c>
       <c r="C286" s="5">
-        <v>0.6053570900000409</v>
+        <v>0.60800256999999647</v>
       </c>
       <c r="D286" s="5">
-        <v>2.8132041724323376</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.8256670006468365</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>261.72722520999997</v>
+        <v>261.72960884000003</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.41195824000004677</v>
+        <v>-0.41119825999999193</v>
       </c>
       <c r="D287" s="5">
-        <v>-1.8696149441804533</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>-1.8661841239137389</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>262.71393841000003</v>
+        <v>262.71185781000003</v>
       </c>
       <c r="C288" s="5">
-        <v>0.9867132000000538</v>
+        <v>0.98224897000000055</v>
       </c>
       <c r="D288" s="5">
-        <v>4.6190014771643639</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>4.5976275672342082</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>264.11959730000001</v>
+        <v>264.11363211000003</v>
       </c>
       <c r="C289" s="5">
-        <v>1.4056588899999838</v>
+        <v>1.4017742999999996</v>
       </c>
       <c r="D289" s="5">
-        <v>6.6129931112519635</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>6.5942320249617215</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>264.62795110000002</v>
+        <v>264.62932426999998</v>
       </c>
       <c r="C290" s="5">
-        <v>0.50835380000000896</v>
+        <v>0.51569215999995777</v>
       </c>
       <c r="D290" s="5">
-        <v>2.3342600886979037</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.3683731503144179</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>265.03422821999999</v>
+        <v>265.03452100999999</v>
       </c>
       <c r="C291" s="5">
-        <v>0.40627711999997018</v>
+        <v>0.40519674000000805</v>
       </c>
       <c r="D291" s="5">
-        <v>1.8579685858907791</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.8529764608913091</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>265.93579491000003</v>
+        <v>265.93884223999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.90156669000003831</v>
+        <v>0.90432122999999365</v>
       </c>
       <c r="D292" s="5">
-        <v>4.1592838176249147</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.1722263335989718</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>265.84667761999998</v>
+        <v>265.84925241000002</v>
       </c>
       <c r="C293" s="5">
-        <v>-8.9117290000046978E-2</v>
+        <v>-8.9589829999965787E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.40138961366957826</v>
+        <v>-0.40350940495041954</v>
       </c>
       <c r="E293" s="5">
-        <v>1.9263983753544878</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>1.9265081457106925</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>265.77161985999999</v>
+        <v>265.77249398999999</v>
       </c>
       <c r="C294" s="5">
-        <v>-7.5057759999992868E-2</v>
+        <v>-7.6758420000032856E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-0.33827611090925247</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-0.34592526430564652</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>266.37536360000001</v>
+        <v>266.37463235000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.60374374000002717</v>
+        <v>0.6021383600000263</v>
       </c>
       <c r="D295" s="5">
-        <v>2.760314668290742</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.7528740079689973</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>266.93160749999998</v>
+        <v>266.93015169</v>
       </c>
       <c r="C296" s="5">
-        <v>0.55624389999996993</v>
+        <v>0.55551933999998937</v>
       </c>
       <c r="D296" s="5">
-        <v>2.5348158657153563</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>2.5314830949289435</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>266.84944813999999</v>
+        <v>266.85032796000002</v>
       </c>
       <c r="C297" s="5">
-        <v>-8.2159359999991466E-2</v>
+        <v>-7.9823729999986881E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-0.36872554505058552</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>-0.35826258390525556</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>267.12796034000002</v>
+        <v>267.13023337999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.27851220000002286</v>
+        <v>0.27990541999997731</v>
       </c>
       <c r="D298" s="5">
-        <v>1.2596610241117689</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>1.2659945091202385</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>267.51750966999998</v>
+        <v>267.51781267000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.38954932999996572</v>
+        <v>0.38757929000001923</v>
       </c>
       <c r="D299" s="5">
-        <v>1.7640488649016017</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.7550413028962319</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>267.18470131999999</v>
+        <v>267.18020796000002</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.33280834999999342</v>
+        <v>-0.3376047099999937</v>
       </c>
       <c r="D300" s="5">
-        <v>-1.4827018050956209</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-1.5039203903421616</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>267.33028216999998</v>
+        <v>267.32326490000003</v>
       </c>
       <c r="C301" s="5">
-        <v>0.14558084999998755</v>
+        <v>0.14305694000000813</v>
       </c>
       <c r="D301" s="5">
-        <v>0.65580663967428343</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>0.64441440104610059</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>266.83088896999999</v>
+        <v>266.83570659999998</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.49939319999998588</v>
+        <v>-0.48755830000004607</v>
       </c>
       <c r="D302" s="5">
-        <v>-2.2188015751973933</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-2.1668018539495626</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>267.87185531</v>
+        <v>267.87371213</v>
       </c>
       <c r="C303" s="5">
-        <v>1.0409663400000113</v>
+        <v>1.0380055300000208</v>
       </c>
       <c r="D303" s="5">
-        <v>4.7832321891178475</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>4.7692469407519367</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>268.12006941999999</v>
+        <v>268.12192489</v>
       </c>
       <c r="C304" s="5">
-        <v>0.24821410999999216</v>
+        <v>0.24821276000000125</v>
       </c>
       <c r="D304" s="5">
-        <v>1.1176225405925999</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>1.1176086444915301</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>269.03431927999998</v>
+        <v>269.03501847000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.91424985999998398</v>
+        <v>0.91309358000000884</v>
       </c>
       <c r="D305" s="5">
-        <v>4.1694406414667373</v>
+        <v>4.16403890422683</v>
       </c>
       <c r="E305" s="5">
-        <v>1.1990526601789675</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>1.1983355345633218</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>269.99232824000001</v>
+        <v>269.99064776</v>
       </c>
       <c r="C306" s="5">
-        <v>0.95800896000002922</v>
+        <v>0.95562928999999031</v>
       </c>
       <c r="D306" s="5">
-        <v>4.3577909911448609</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>4.3467424896211249</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>270.56368734</v>
+        <v>270.56297241999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.57135909999999512</v>
+        <v>0.57232465999999249</v>
       </c>
       <c r="D307" s="5">
-        <v>2.569212358841777</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>2.5736211130557241</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>270.95933486000001</v>
+        <v>270.96068079999998</v>
       </c>
       <c r="C308" s="5">
-        <v>0.39564752000001135</v>
+        <v>0.39770837999998321</v>
       </c>
       <c r="D308" s="5">
-        <v>1.7689520342630383</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>1.7782455598331026</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>271.10662339999999</v>
+        <v>271.10806883999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.14728853999997682</v>
+        <v>0.14738804000000982</v>
       </c>
       <c r="D309" s="5">
-        <v>0.65425177133195955</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>0.65469180899506707</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>271.99923288999997</v>
+        <v>271.99991351</v>
       </c>
       <c r="C310" s="5">
-        <v>0.89260948999998391</v>
+        <v>0.89184467000001177</v>
       </c>
       <c r="D310" s="5">
-        <v>4.023297141356208</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>4.0197654043820918</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>273.75046804999999</v>
+        <v>273.74894761000002</v>
       </c>
       <c r="C311" s="5">
-        <v>1.7512351600000216</v>
+        <v>1.7490341000000171</v>
       </c>
       <c r="D311" s="5">
-        <v>8.0056050494275333</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>7.9951639075138026</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>273.51734570000002</v>
+        <v>273.51250016</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.23312234999997372</v>
+        <v>-0.23644745000001421</v>
       </c>
       <c r="D312" s="5">
-        <v>-1.0171316819493237</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-1.0315762168184639</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>273.84231641000002</v>
+        <v>273.83751498999999</v>
       </c>
       <c r="C313" s="5">
-        <v>0.32497071000000233</v>
+        <v>0.32501482999998643</v>
       </c>
       <c r="D313" s="5">
-        <v>1.4350945542536131</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.4353162605302616</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>273.74043238000002</v>
+        <v>273.75083662999998</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.1018840300000079</v>
+        <v>-8.6678360000007615E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-0.44555189961756891</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-0.37917793018683588</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>275.37785170000001</v>
+        <v>275.38086922000002</v>
       </c>
       <c r="C315" s="5">
-        <v>1.6374193199999922</v>
+        <v>1.6300325900000416</v>
       </c>
       <c r="D315" s="5">
-        <v>7.4189007746207736</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>7.3840391408246386</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>275.29722762</v>
+        <v>275.29712111999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-8.062408000000687E-2</v>
+        <v>-8.3748100000036629E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-0.3507662493123842</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-0.36433102096229408</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>275.35199942999998</v>
+        <v>275.34958742999999</v>
       </c>
       <c r="C317" s="5">
-        <v>5.4771809999976995E-2</v>
+        <v>5.2466309999999794E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>0.23900764050852619</v>
+        <v>0.22893667580490273</v>
       </c>
       <c r="E317" s="5">
-        <v>2.3482803855313428</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.3471178569655748</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>276.34641611000001</v>
+        <v>276.34117412000001</v>
       </c>
       <c r="C318" s="5">
-        <v>0.99441668000002892</v>
+        <v>0.99158669000001964</v>
       </c>
       <c r="D318" s="5">
-        <v>4.4208507397497376</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>4.4080586904741814</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>276.53933446999997</v>
+        <v>276.53728199</v>
       </c>
       <c r="C319" s="5">
-        <v>0.19291835999996465</v>
+        <v>0.19610786999999164</v>
       </c>
       <c r="D319" s="5">
-        <v>0.84094802034000438</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>0.85492196562144684</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>276.99978119999997</v>
+        <v>277.00200018999999</v>
       </c>
       <c r="C320" s="5">
-        <v>0.46044673000000103</v>
+        <v>0.46471819999999298</v>
       </c>
       <c r="D320" s="5">
-        <v>2.0164372309916523</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>2.0353317892964462</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>278.27341951</v>
+        <v>278.27507115999998</v>
       </c>
       <c r="C321" s="5">
-        <v>1.2736383100000239</v>
+        <v>1.273070969999992</v>
       </c>
       <c r="D321" s="5">
-        <v>5.659265020570281</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>5.6566335840896098</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>278.48754842</v>
+        <v>278.48915612000002</v>
       </c>
       <c r="C322" s="5">
-        <v>0.21412890999999945</v>
+        <v>0.21408496000003652</v>
       </c>
       <c r="D322" s="5">
-        <v>0.92730728835537235</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>0.92711062625481233</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>278.87232227999999</v>
+        <v>278.87048252</v>
       </c>
       <c r="C323" s="5">
-        <v>0.38477385999999569</v>
+        <v>0.38132639999997764</v>
       </c>
       <c r="D323" s="5">
-        <v>1.6706440521935928</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>1.6555530415240938</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>280.36192349999999</v>
+        <v>280.35828658999998</v>
       </c>
       <c r="C324" s="5">
-        <v>1.4896012199999973</v>
+        <v>1.4878040699999815</v>
       </c>
       <c r="D324" s="5">
-        <v>6.6015236785297748</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>6.5933688227965748</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>281.25153571999999</v>
+        <v>281.25136887999997</v>
       </c>
       <c r="C325" s="5">
-        <v>0.88961222000000362</v>
+        <v>0.89308228999999528</v>
       </c>
       <c r="D325" s="5">
-        <v>3.8748618199377916</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>3.8902934624809093</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>282.16031213999997</v>
+        <v>282.17628323000002</v>
       </c>
       <c r="C326" s="5">
-        <v>0.90877641999998104</v>
+        <v>0.9249143500000514</v>
       </c>
       <c r="D326" s="5">
-        <v>3.9470802657077142</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>4.018447165433825</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>280.88170559000002</v>
+        <v>280.88335838</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.2786065499999495</v>
+        <v>-1.2929248500000199</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.3042870239540241</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-5.3619016983437291</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>280.53141456999998</v>
+        <v>280.52757571000001</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.35029102000004286</v>
+        <v>-0.35578266999999641</v>
       </c>
       <c r="D328" s="5">
-        <v>-1.486312362498321</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-1.5094429592628189</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>280.68372066000001</v>
+        <v>280.67931289000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.1523060900000246</v>
+        <v>0.15173717999999781</v>
       </c>
       <c r="D329" s="5">
-        <v>0.65345284489328748</v>
+        <v>0.6510136672386313</v>
       </c>
       <c r="E329" s="5">
-        <v>1.9363292226085571</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.9356213712704129</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>281.69839671</v>
+        <v>281.6917426</v>
       </c>
       <c r="C330" s="5">
-        <v>1.0146760499999914</v>
+        <v>1.0124297099999922</v>
       </c>
       <c r="D330" s="5">
-        <v>4.4253176756515078</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>4.4153962409712921</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>282.48681948000001</v>
+        <v>282.48073725</v>
       </c>
       <c r="C331" s="5">
-        <v>0.78842277000001104</v>
+        <v>0.78899465000000646</v>
       </c>
       <c r="D331" s="5">
-        <v>3.4107683021435298</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>3.4133624018164221</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>282.36631791999997</v>
+        <v>282.36475558000001</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.12050156000003653</v>
+        <v>-0.11598166999999648</v>
       </c>
       <c r="D332" s="5">
-        <v>-0.51068965068195027</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>-0.49158800258702895</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>282.80255099999999</v>
+        <v>282.80164531999998</v>
       </c>
       <c r="C333" s="5">
-        <v>0.43623308000002226</v>
+        <v>0.43688973999996961</v>
       </c>
       <c r="D333" s="5">
-        <v>1.8697368769055256</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>1.8725858283777486</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>283.14923305000002</v>
+        <v>283.15095041000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.34668205000002672</v>
+        <v>0.34930509000002985</v>
       </c>
       <c r="D334" s="5">
-        <v>1.4810152535841503</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>1.4923018471562299</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>283.03768716000002</v>
+        <v>283.03522292000002</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.11154589000000215</v>
+        <v>-0.11572748999998339</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.47171387999707104</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-0.4893546607974697</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>281.76812407</v>
+        <v>281.75923822999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.2695630900000197</v>
+        <v>-1.2759846900000298</v>
       </c>
       <c r="D336" s="5">
-        <v>-5.2517655414357378</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-5.2777192789743914</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>282.54440949999997</v>
+        <v>282.58772820000002</v>
       </c>
       <c r="C337" s="5">
-        <v>0.77628542999997308</v>
+        <v>0.828489970000021</v>
       </c>
       <c r="D337" s="5">
-        <v>3.3566196056046493</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>3.5861287578695222</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>283.73228707999999</v>
+        <v>283.74338981</v>
       </c>
       <c r="C338" s="5">
-        <v>1.1878775800000199</v>
+        <v>1.1556616099999815</v>
       </c>
       <c r="D338" s="5">
-        <v>5.1633668166977564</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>5.0193818577574545</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>284.18085127000001</v>
+        <v>284.16539498999998</v>
       </c>
       <c r="C339" s="5">
-        <v>0.44856419000001324</v>
+        <v>0.4220051799999851</v>
       </c>
       <c r="D339" s="5">
-        <v>1.9137131046071509</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>1.7994048706468035</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>284.81936413</v>
+        <v>284.81491355999998</v>
       </c>
       <c r="C340" s="5">
-        <v>0.63851285999999163</v>
+        <v>0.64951856999999791</v>
       </c>
       <c r="D340" s="5">
-        <v>2.729794642332406</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.7775927469338102</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>285.58991093999998</v>
+        <v>285.58330652000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.77054680999998482</v>
+        <v>0.76839296000002832</v>
       </c>
       <c r="D341" s="5">
-        <v>3.2952097599656449</v>
+        <v>3.2859139277498395</v>
       </c>
       <c r="E341" s="5">
-        <v>1.7479425840813079</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.7471874145287947</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>286.51482114999999</v>
+        <v>286.51000246000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.92491021000000728</v>
+        <v>0.92669594000000188</v>
       </c>
       <c r="D342" s="5">
-        <v>3.9562915170986424</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>3.9641601050617981</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>282.90926026</v>
+        <v>282.89313242999998</v>
       </c>
       <c r="C343" s="5">
-        <v>-3.6055608899999925</v>
+        <v>-3.6168700300000296</v>
       </c>
       <c r="D343" s="5">
-        <v>-14.098480303321415</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>-14.139899176223969</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>283.24380754999999</v>
+        <v>283.23407964</v>
       </c>
       <c r="C344" s="5">
-        <v>0.33454728999998906</v>
+        <v>0.34094721000002437</v>
       </c>
       <c r="D344" s="5">
-        <v>1.4282957607993252</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>1.455884105888261</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>283.28198875999999</v>
+        <v>283.27364051000001</v>
       </c>
       <c r="C345" s="5">
-        <v>3.8181210000004739E-2</v>
+        <v>3.9560870000002524E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>0.16187974831427532</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>0.16773945624557474</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>283.98185969000002</v>
+        <v>283.97954600000003</v>
       </c>
       <c r="C346" s="5">
-        <v>0.69987093000003142</v>
+        <v>0.70590549000002056</v>
       </c>
       <c r="D346" s="5">
-        <v>3.0053149576334759</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.0316747164107927</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>284.32879299000001</v>
+        <v>284.32971971000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.34693329999998923</v>
+        <v>0.35017370999997866</v>
       </c>
       <c r="D347" s="5">
-        <v>1.4758996354534482</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>1.4897906104263114</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>284.24002707</v>
+        <v>284.23778191000002</v>
       </c>
       <c r="C348" s="5">
-        <v>-8.8765920000014376E-2</v>
+        <v>-9.1937799999982417E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>-0.37399094295372803</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-0.3873297751442295</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>285.77558053000001</v>
+        <v>285.88479262999999</v>
       </c>
       <c r="C349" s="5">
-        <v>1.5355534600000169</v>
+        <v>1.6470107199999688</v>
       </c>
       <c r="D349" s="5">
-        <v>6.6789070990019184</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>7.1793167324159857</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>285.6431996</v>
+        <v>285.64790340000002</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.13238093000001072</v>
+        <v>-0.2368892299999743</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.5544665713671848</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-0.98982225268366975</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>287.49678404999997</v>
+        <v>287.44871525999997</v>
       </c>
       <c r="C351" s="5">
-        <v>1.8535844499999712</v>
+        <v>1.8008118599999534</v>
       </c>
       <c r="D351" s="5">
-        <v>8.0710130797092994</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>7.8330710251799607</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>287.91733592999998</v>
+        <v>287.90499605000002</v>
       </c>
       <c r="C352" s="5">
-        <v>0.42055188000000499</v>
+        <v>0.45628079000005073</v>
       </c>
       <c r="D352" s="5">
-        <v>1.7695583821436767</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>1.9215342517431733</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>288.05292778</v>
+        <v>288.04220395999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.13559185000002572</v>
+        <v>0.13720790999997234</v>
       </c>
       <c r="D353" s="5">
-        <v>0.56659432847070423</v>
+        <v>0.57338966797970681</v>
       </c>
       <c r="E353" s="5">
-        <v>0.86243132045287219</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>0.86100881384247874</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>291.53628825999999</v>
+        <v>291.53472706000002</v>
       </c>
       <c r="C354" s="5">
-        <v>3.4833604799999875</v>
+        <v>3.4925231000000281</v>
       </c>
       <c r="D354" s="5">
-        <v>15.516472131370239</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>15.560664584382277</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>292.0339697</v>
+        <v>292.00799181000002</v>
       </c>
       <c r="C355" s="5">
-        <v>0.49768144000000802</v>
+        <v>0.47326474999999846</v>
       </c>
       <c r="D355" s="5">
-        <v>2.067862862794434</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>1.9655149656198079</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>292.84704653</v>
+        <v>292.82659770999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.81307682999999997</v>
+        <v>0.81860589999996591</v>
       </c>
       <c r="D356" s="5">
-        <v>3.3926619060749674</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>3.4163980855376419</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>292.89111727</v>
+        <v>292.87606137</v>
       </c>
       <c r="C357" s="5">
-        <v>4.4070739999995112E-2</v>
+        <v>4.9463660000014897E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>0.18073831830169862</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>0.20288993041290837</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>292.85617428</v>
+        <v>292.84754126000001</v>
       </c>
       <c r="C358" s="5">
-        <v>-3.4942989999990459E-2</v>
+        <v>-2.8520109999988108E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-0.14307052077185967</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-0.1167927750363118</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>292.76265933000002</v>
+        <v>292.76421925</v>
       </c>
       <c r="C359" s="5">
-        <v>-9.351494999998522E-2</v>
+        <v>-8.3322010000017599E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-0.3825122204668796</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-0.34089442309834794</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>293.21874334</v>
+        <v>293.20559885</v>
       </c>
       <c r="C360" s="5">
-        <v>0.45608400999998366</v>
+        <v>0.44137960000000476</v>
       </c>
       <c r="D360" s="5">
-        <v>1.8855364189222623</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>1.8242309369372656</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>294.40099216999999</v>
+        <v>294.61450275999999</v>
       </c>
       <c r="C361" s="5">
-        <v>1.1822488299999918</v>
+        <v>1.4089039099999923</v>
       </c>
       <c r="D361" s="5">
-        <v>4.9471124768090791</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>5.9210682515596691</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>295.12210961</v>
+        <v>295.11659014999998</v>
       </c>
       <c r="C362" s="5">
-        <v>0.72111744000000044</v>
+        <v>0.50208738999998559</v>
       </c>
       <c r="D362" s="5">
-        <v>2.9792509647902143</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>2.0643398936196489</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>296.10620048999999</v>
+        <v>296.02475607999997</v>
       </c>
       <c r="C363" s="5">
-        <v>0.98409087999999656</v>
+        <v>0.90816592999999557</v>
       </c>
       <c r="D363" s="5">
-        <v>4.0756326721543834</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>3.7559214270336261</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>296.4117493</v>
+        <v>296.39221140000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.30554881000000478</v>
+        <v>0.36745532000003323</v>
       </c>
       <c r="D364" s="5">
-        <v>1.2453189984405366</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>1.4997707832661966</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>296.65217302000002</v>
+        <v>296.63225896</v>
       </c>
       <c r="C365" s="5">
-        <v>0.24042372000002388</v>
+        <v>0.24004755999999361</v>
       </c>
       <c r="D365" s="5">
-        <v>0.97769074208475804</v>
+        <v>0.9762188897377122</v>
       </c>
       <c r="E365" s="5">
-        <v>2.98530041207139</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.9822209668944444</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>295.92486160999999</v>
+        <v>295.92316555999997</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.72731141000002708</v>
+        <v>-0.70909340000002885</v>
       </c>
       <c r="D366" s="5">
-        <v>-2.9027274588188545</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-2.8311595837544279</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>296.01281073000001</v>
+        <v>295.97638054999999</v>
       </c>
       <c r="C367" s="5">
-        <v>8.7949120000018866E-2</v>
+        <v>5.321499000001495E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>0.35722456333839858</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>0.21600601770435102</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>295.99754811000003</v>
+        <v>295.96169057999998</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.5262619999987237E-2</v>
+        <v>-1.4689970000006269E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-6.1855265557553274E-2</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-5.9542429463999014E-2</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>260.35083760999999</v>
+        <v>260.33386952000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-35.64671050000004</v>
+        <v>-35.627821059999974</v>
       </c>
       <c r="D369" s="5">
-        <v>-78.558735829214214</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-78.54432951678038</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>266.65637722999998</v>
+        <v>266.63935220000002</v>
       </c>
       <c r="C370" s="5">
-        <v>6.3055396199999905</v>
+        <v>6.3054826800000114</v>
       </c>
       <c r="D370" s="5">
-        <v>33.264950843727533</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>33.267074091331203</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>276.15662685000001</v>
+        <v>276.14992806999999</v>
       </c>
       <c r="C371" s="5">
-        <v>9.5002496200000337</v>
+        <v>9.5105758699999683</v>
       </c>
       <c r="D371" s="5">
-        <v>52.209562458089032</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>52.281892989854398</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>277.67441998999999</v>
+        <v>277.65290088</v>
       </c>
       <c r="C372" s="5">
-        <v>1.5177931399999807</v>
+        <v>1.502972810000017</v>
       </c>
       <c r="D372" s="5">
-        <v>6.7984251652439154</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>6.7302115256303141</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>280.10252469</v>
+        <v>280.41813429000001</v>
       </c>
       <c r="C373" s="5">
-        <v>2.4281047000000058</v>
+        <v>2.7652334100000076</v>
       </c>
       <c r="D373" s="5">
-        <v>11.012989851911058</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>12.62804933876318</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>281.12844027</v>
+        <v>281.11500529</v>
       </c>
       <c r="C374" s="5">
-        <v>1.025915580000003</v>
+        <v>0.69687099999998736</v>
       </c>
       <c r="D374" s="5">
-        <v>4.4848003351476207</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>3.0232364280146307</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>280.94054498000003</v>
+        <v>280.85224060000002</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.18789528999997174</v>
+        <v>-0.26276468999998315</v>
       </c>
       <c r="D375" s="5">
-        <v>-0.79909151527062239</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-1.1159191844747229</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>278.71970364999999</v>
+        <v>278.68978922000002</v>
       </c>
       <c r="C376" s="5">
-        <v>-2.2208413300000416</v>
+        <v>-2.1624513799999932</v>
       </c>
       <c r="D376" s="5">
-        <v>-9.0842737780797869</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-8.8581227306297698</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>281.0687259</v>
+        <v>281.03330535999999</v>
       </c>
       <c r="C377" s="5">
-        <v>2.3490222500000186</v>
+        <v>2.3435161399999629</v>
       </c>
       <c r="D377" s="5">
-        <v>10.595699846745221</v>
+        <v>10.570891461062182</v>
       </c>
       <c r="E377" s="5">
-        <v>-5.2531039841563487</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-5.2586841548152297</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>281.70222856999999</v>
+        <v>281.68894755999997</v>
       </c>
       <c r="C378" s="5">
-        <v>0.63350266999998439</v>
+        <v>0.65564219999998841</v>
       </c>
       <c r="D378" s="5">
-        <v>2.738469789836584</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>2.8357666578994412</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>282.12174220999998</v>
+        <v>282.07664313999999</v>
       </c>
       <c r="C379" s="5">
-        <v>0.41951363999999103</v>
+        <v>0.38769558000001325</v>
       </c>
       <c r="D379" s="5">
-        <v>1.8017614415562155</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>1.6641498900011209</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>284.72399881000001</v>
+        <v>284.67058274999999</v>
       </c>
       <c r="C380" s="5">
-        <v>2.6022566000000324</v>
+        <v>2.5939396100000067</v>
       </c>
       <c r="D380" s="5">
-        <v>11.647809957175825</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>11.610631388061554</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>284.06254431000002</v>
+        <v>284.04604404000003</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.66145449999999073</v>
+        <v>-0.62453870999996752</v>
       </c>
       <c r="D381" s="5">
-        <v>-2.7524255767511163</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-2.601143733148259</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>286.01477849000003</v>
+        <v>285.98752144000002</v>
       </c>
       <c r="C382" s="5">
-        <v>1.9522341800000049</v>
+        <v>1.9414773999999966</v>
       </c>
       <c r="D382" s="5">
-        <v>8.5660444069463502</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>8.5175710903740089</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>287.68991711000001</v>
+        <v>287.66645928000003</v>
       </c>
       <c r="C383" s="5">
-        <v>1.6751386199999843</v>
+        <v>1.6789378400000032</v>
       </c>
       <c r="D383" s="5">
-        <v>7.2590650115235134</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>7.2767797601715367</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>290.33491681999999</v>
+        <v>290.28787904000001</v>
       </c>
       <c r="C384" s="5">
-        <v>2.6449997099999791</v>
+        <v>2.6214197599999807</v>
       </c>
       <c r="D384" s="5">
-        <v>11.608053526414253</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>11.500314484884466</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>291.34633321000001</v>
+        <v>291.81116264000002</v>
       </c>
       <c r="C385" s="5">
-        <v>1.0114163900000221</v>
+        <v>1.5232836000000134</v>
       </c>
       <c r="D385" s="5">
-        <v>4.2613758434168592</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>6.481947108766839</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>292.36248244000001</v>
+        <v>292.33917167999999</v>
       </c>
       <c r="C386" s="5">
-        <v>1.0161492299999964</v>
+        <v>0.52800903999997217</v>
       </c>
       <c r="D386" s="5">
-        <v>4.2665517054226942</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>2.1930436270858999</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>293.33875147999998</v>
+        <v>293.23145665999999</v>
       </c>
       <c r="C387" s="5">
-        <v>0.97626903999997694</v>
+        <v>0.89228497999999945</v>
       </c>
       <c r="D387" s="5">
-        <v>4.0815091153627803</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>3.7247862126533304</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>295.85884761</v>
+        <v>295.81814157999997</v>
       </c>
       <c r="C388" s="5">
-        <v>2.5200961300000131</v>
+        <v>2.586684919999982</v>
       </c>
       <c r="D388" s="5">
-        <v>10.810640576745033</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>11.114556961232203</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>296.27367074</v>
+        <v>296.22225680999998</v>
       </c>
       <c r="C389" s="5">
-        <v>0.41482313000000204</v>
+        <v>0.40411523000000216</v>
       </c>
       <c r="D389" s="5">
-        <v>1.6955533613072449</v>
+        <v>1.6516854127697433</v>
       </c>
       <c r="E389" s="5">
-        <v>5.4096893175549221</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>5.4046802141629158</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>296.20473895999999</v>
+        <v>296.17555550999998</v>
       </c>
       <c r="C390" s="5">
-        <v>-6.8931780000013987E-2</v>
+        <v>-4.6701299999995172E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-0.2788380354048825</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-0.18902357965570049</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>297.81176479999999</v>
+        <v>297.75527319000003</v>
       </c>
       <c r="C391" s="5">
-        <v>1.6070258400000057</v>
+        <v>1.5797176800000443</v>
       </c>
       <c r="D391" s="5">
-        <v>6.7082929472688235</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>6.5916040107608431</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>298.48991254999999</v>
+        <v>298.41852329</v>
       </c>
       <c r="C392" s="5">
-        <v>0.67814774999999372</v>
+        <v>0.66325009999997064</v>
       </c>
       <c r="D392" s="5">
-        <v>2.7670057086678579</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>2.7059929107569491</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>301.11401241999999</v>
+        <v>301.09840438999998</v>
       </c>
       <c r="C393" s="5">
-        <v>2.6240998700000091</v>
+        <v>2.6798810999999887</v>
       </c>
       <c r="D393" s="5">
-        <v>11.074837571373241</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>11.324851712107042</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>301.16790680000003</v>
+        <v>301.13260416000003</v>
       </c>
       <c r="C394" s="5">
-        <v>5.3894380000031106E-2</v>
+        <v>3.4199770000043372E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>0.21499151885686629</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>0.1363852181724523</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>301.42177636000002</v>
+        <v>301.37993919000002</v>
       </c>
       <c r="C395" s="5">
-        <v>0.25386955999999827</v>
+        <v>0.24733502999998791</v>
       </c>
       <c r="D395" s="5">
-        <v>1.0162432228413287</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>0.99008373443609798</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>303.79335022999999</v>
+        <v>303.73416108999999</v>
       </c>
       <c r="C396" s="5">
-        <v>2.3715738699999633</v>
+        <v>2.3542218999999704</v>
       </c>
       <c r="D396" s="5">
-        <v>9.8610285210093629</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>9.7871694252128059</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>303.98564752999999</v>
+        <v>304.61174999999997</v>
       </c>
       <c r="C397" s="5">
-        <v>0.192297300000007</v>
+        <v>0.87758890999998584</v>
       </c>
       <c r="D397" s="5">
-        <v>0.76223465954559089</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.5228312259145689</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>304.76058506999999</v>
+        <v>304.72896366999998</v>
       </c>
       <c r="C398" s="5">
-        <v>0.77493753999999626</v>
+        <v>0.11721367000001237</v>
       </c>
       <c r="D398" s="5">
-        <v>3.1023664653814675</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>0.46273483870420407</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>305.34431982000001</v>
+        <v>305.16950997999999</v>
       </c>
       <c r="C399" s="5">
-        <v>0.58373475000001918</v>
+        <v>0.44054631000000199</v>
       </c>
       <c r="D399" s="5">
-        <v>2.3228342858281348</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>1.7486996001292887</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>305.63103419999999</v>
+        <v>305.59414449000002</v>
       </c>
       <c r="C400" s="5">
-        <v>0.28671437999997806</v>
+        <v>0.42463451000003261</v>
       </c>
       <c r="D400" s="5">
-        <v>1.1326219815345873</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>1.6826034687761782</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>306.71882140999998</v>
+        <v>306.65492605999998</v>
       </c>
       <c r="C401" s="5">
-        <v>1.0877872099999877</v>
+        <v>1.0607815699999605</v>
       </c>
       <c r="D401" s="5">
-        <v>4.355587796740612</v>
+        <v>4.2459052518117657</v>
       </c>
       <c r="E401" s="5">
-        <v>3.5255075632982136</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>3.5219059372340267</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>308.19575329000003</v>
+        <v>308.14685778</v>
       </c>
       <c r="C402" s="5">
-        <v>1.4769318800000519</v>
+        <v>1.4919317200000251</v>
       </c>
       <c r="D402" s="5">
-        <v>5.9338316896800025</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>5.9970005526681192</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>308.79025645000002</v>
+        <v>308.72578774999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.59450315999998793</v>
+        <v>0.57892996999999013</v>
       </c>
       <c r="D403" s="5">
-        <v>2.3394918272456433</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>2.27793880707301</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>308.82057566999998</v>
+        <v>308.73830561</v>
       </c>
       <c r="C404" s="5">
-        <v>3.0319219999967117E-2</v>
+        <v>1.2517860000002656E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>0.11788817031359589</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>4.8667079149367076E-2</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>310.33827793</v>
+        <v>310.31950891999998</v>
       </c>
       <c r="C405" s="5">
-        <v>1.5177022600000214</v>
+        <v>1.581203309999978</v>
       </c>
       <c r="D405" s="5">
-        <v>6.059460195968458</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>6.321906473562855</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>311.61207164000001</v>
+        <v>311.58143452000002</v>
       </c>
       <c r="C406" s="5">
-        <v>1.2737937100000067</v>
+        <v>1.2619256000000405</v>
       </c>
       <c r="D406" s="5">
-        <v>5.0381665291210131</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>4.9904791696323336</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>313.51991521999997</v>
+        <v>313.48222858999998</v>
       </c>
       <c r="C407" s="5">
-        <v>1.9078435799999625</v>
+        <v>1.9007940699999608</v>
       </c>
       <c r="D407" s="5">
-        <v>7.599514852383682</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>7.5712554220249473</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>313.80795201000001</v>
+        <v>313.75187454000002</v>
       </c>
       <c r="C408" s="5">
-        <v>0.28803679000003513</v>
+        <v>0.2696459500000401</v>
       </c>
       <c r="D408" s="5">
-        <v>1.1080509257671789</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>1.0370933636904445</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>314.72094579999998</v>
+        <v>315.43606315</v>
       </c>
       <c r="C409" s="5">
-        <v>0.91299378999997316</v>
+        <v>1.6841886099999783</v>
       </c>
       <c r="D409" s="5">
-        <v>3.5476954601501243</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>6.6350986484884134</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>315.66099887000001</v>
+        <v>315.65695696</v>
       </c>
       <c r="C410" s="5">
-        <v>0.94005307000003313</v>
+        <v>0.22089381000000685</v>
       </c>
       <c r="D410" s="5">
-        <v>3.6438041081867878</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>0.84358108894755368</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>315.64010006000001</v>
+        <v>315.36181816999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-2.0898810000005597E-2</v>
+        <v>-0.29513879000000998</v>
       </c>
       <c r="D411" s="5">
-        <v>-7.941887689681959E-2</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-1.1162463113002064</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>317.04287119000003</v>
+        <v>317.01700261000002</v>
       </c>
       <c r="C412" s="5">
-        <v>1.4027711300000192</v>
+        <v>1.6551844400000277</v>
       </c>
       <c r="D412" s="5">
-        <v>5.4653601336844826</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>6.4832591778049897</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>317.65500401000003</v>
+        <v>317.58431521</v>
       </c>
       <c r="C413" s="5">
-        <v>0.61213281999999936</v>
+        <v>0.56731259999997974</v>
       </c>
       <c r="D413" s="5">
-        <v>2.3416713628313213</v>
+        <v>2.1687030344516911</v>
       </c>
       <c r="E413" s="5">
-        <v>3.5655401092524963</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.5640676934247439</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>320.35631480000001</v>
+        <v>320.29342587000002</v>
       </c>
       <c r="C414" s="5">
-        <v>2.7013107899999795</v>
+        <v>2.7091106600000217</v>
       </c>
       <c r="D414" s="5">
-        <v>10.695777711423137</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>10.730625031371787</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>321.50488547999998</v>
+        <v>321.43322423000001</v>
       </c>
       <c r="C415" s="5">
-        <v>1.1485706799999775</v>
+        <v>1.1397983599999861</v>
       </c>
       <c r="D415" s="5">
-        <v>4.3882100482587116</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>4.3549078658144724</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>322.57164270999999</v>
+        <v>322.48327655999998</v>
       </c>
       <c r="C416" s="5">
-        <v>1.0667572300000074</v>
+        <v>1.0500523299999713</v>
       </c>
       <c r="D416" s="5">
-        <v>4.0550854329884256</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>3.9913455799383435</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>322.3852278</v>
+        <v>322.37136901999997</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.18641490999999633</v>
+        <v>-0.11190754000000425</v>
       </c>
       <c r="D417" s="5">
-        <v>-0.69128284975994436</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-0.41562787888322905</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>323.60688141999998</v>
+        <v>323.59253522</v>
       </c>
       <c r="C418" s="5">
-        <v>1.2216536199999837</v>
+        <v>1.2211662000000274</v>
       </c>
       <c r="D418" s="5">
-        <v>4.6432877336782807</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>4.6416000813875868</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>324.32397639999999</v>
+        <v>324.30652860999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.71709498000001304</v>
+        <v>0.71399338999998463</v>
       </c>
       <c r="D419" s="5">
-        <v>2.6917830358792028</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.6801191152554749</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>324.18670061</v>
+        <v>324.16325754000002</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.13727578999998968</v>
+        <v>-0.14327106999996886</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.50674020923112684</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-0.52884584242262056</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>324.92768660000002</v>
+        <v>325.59891331</v>
       </c>
       <c r="C421" s="5">
-        <v>0.74098599000001286</v>
+        <v>1.4356557699999826</v>
       </c>
       <c r="D421" s="5">
-        <v>2.777556606332876</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>5.4459504118353319</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>325.36262484000002</v>
+        <v>325.41486076000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.43493824000000814</v>
+        <v>-0.18405254999998988</v>
       </c>
       <c r="D422" s="5">
-        <v>1.6181618039224466</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-0.67622365612384217</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>324.70429288000003</v>
+        <v>324.36294250999998</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.65833195999999816</v>
+        <v>-1.0519182500000284</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.4012156119143757</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-3.8108262925750647</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>325.96476581000002</v>
+        <v>325.95020835000003</v>
       </c>
       <c r="C424" s="5">
-        <v>1.2604729299999917</v>
+        <v>1.5872658400000432</v>
       </c>
       <c r="D424" s="5">
-        <v>4.7590474806056049</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>6.0328359882289906</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>326.06739335999998</v>
+        <v>325.98891921000001</v>
       </c>
       <c r="C425" s="5">
-        <v>0.10262754999996559</v>
+        <v>3.8710859999980585E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>0.37846587384808839</v>
+        <v>0.14260885807140244</v>
       </c>
       <c r="E425" s="5">
-        <v>2.6482785549744259</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.6464165884396706</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>326.79376112</v>
+        <v>326.72357727000002</v>
       </c>
       <c r="C426" s="5">
-        <v>0.72636776000001646</v>
+        <v>0.73465806000001521</v>
       </c>
       <c r="D426" s="5">
-        <v>2.7061904969907902</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>2.7381281748639408</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>326.25630197999999</v>
+        <v>326.18239407999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.53745914000000994</v>
+        <v>-0.54118319000002657</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.9558173385640587</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-1.9696651597625014</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>326.94137019999999</v>
+        <v>326.85180650000001</v>
       </c>
       <c r="C428" s="5">
-        <v>0.68506822000000511</v>
+        <v>0.66941242000001466</v>
       </c>
       <c r="D428" s="5">
-        <v>2.5490471783381041</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>2.4907057724818937</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>326.72591288000001</v>
+        <v>326.70548348</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.21545731999998452</v>
+        <v>-0.14632302000001118</v>
       </c>
       <c r="D429" s="5">
-        <v>-0.78795080732373401</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-0.53588792242529326</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>326.10749098000002</v>
+        <v>326.10692003000003</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.61842189999998709</v>
+        <v>-0.59856344999997191</v>
       </c>
       <c r="D430" s="5">
-        <v>-2.2478451354590145</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-2.176524038004668</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>326.19953699000001</v>
+        <v>326.21363893</v>
       </c>
       <c r="C431" s="5">
-        <v>9.2046009999990019E-2</v>
+        <v>0.10671889999997575</v>
       </c>
       <c r="D431" s="5">
-        <v>0.33923429680771111</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>0.39340909819265413</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>325.82026114000001</v>
+        <v>325.84607140000003</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.37927584999999908</v>
+        <v>-0.36756752999997389</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.3863653898501194</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-1.3437751924616159</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>325.7369248</v>
+        <v>326.28446688000002</v>
       </c>
       <c r="C433" s="5">
-        <v>-8.3336340000016662E-2</v>
+        <v>0.43839547999999695</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.30649735153666091</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>1.6264885382853089</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>326.20452655000003</v>
+        <v>326.33317863000002</v>
       </c>
       <c r="C434" s="5">
-        <v>0.46760175000002846</v>
+        <v>4.8711749999995391E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>1.7362895775575593</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>0.17929790392112732</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>324.16201260000003</v>
+        <v>326.58117919</v>
       </c>
       <c r="C435" s="5">
-        <v>-2.04251395</v>
+        <v>0.24800055999997994</v>
       </c>
       <c r="D435" s="5">
-        <v>-7.2603094668293622</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>0.91577490542396056</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>324.73203113</v>
+        <v>326.64595658000002</v>
       </c>
       <c r="C436" s="5">
-        <v>0.57001852999997027</v>
+        <v>6.4777390000017476E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>2.1306525591432868</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>0.23827988199351946</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>325.19744758000002</v>
+        <v>327.59680781999998</v>
       </c>
       <c r="C437" s="5">
-        <v>0.46541645000002063</v>
+        <v>0.95085123999996313</v>
       </c>
       <c r="D437" s="5">
-        <v>1.7335012140623274</v>
+        <v>3.5496167110324439</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.26679937881415317</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.49323413013440121</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>326.37448623</v>
+        <v>328.75594453000002</v>
       </c>
       <c r="C438" s="5">
-        <v>1.1770386499999859</v>
+        <v>1.1591367100000411</v>
       </c>
       <c r="D438" s="5">
-        <v>4.4308650170199471</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>4.3295750219552787</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>326.19392305000002</v>
+        <v>328.54123721000002</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.18056317999997873</v>
+        <v>-0.21470732000000226</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.66187074915017297</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-0.78089940718768514</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>327.44745605000003</v>
+        <v>329.80617938</v>
       </c>
       <c r="C440" s="5">
-        <v>1.2535330000000044</v>
+        <v>1.2649421699999834</v>
       </c>
       <c r="D440" s="5">
-        <v>4.7102165119798478</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>4.7193174504287727</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>327.48026031000001</v>
+        <v>329.78069400999999</v>
       </c>
       <c r="C441" s="5">
-        <v>3.2804259999977603E-2</v>
+        <v>-2.5485370000012608E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>0.12028436526092534</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-9.2689135446599735E-2</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>330.09426934999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.31357533999999987</v>
+      </c>
+      <c r="D442" s="5">
+        <v>1.147018498123975</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>