--- v7 (2026-07-10)
+++ v8 (2026-07-30)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{28A1A3DE-8656-41FA-A8B7-09386CC03405}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{96FC38A3-11A1-4A9E-89E5-38FBDE3AA832}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5DD6C204-278C-47D0-82A7-075BB6F4E1BF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FC5837E2-698C-45FB-95DE-7C9505B78C0B}"/>
   </bookViews>
   <sheets>
     <sheet name="elpserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3F5E69E-8F68-42E6-BC2F-651980CA67AA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F75B8783-3F24-4CD1-9299-4E68B4AC1837}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>158.61416505</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>159.00686775</v>
       </c>
       <c r="C7" s="5">
         <v>0.39270270000000096</v>
       </c>
       <c r="D7" s="5">
         <v>3.0117956988441996</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>159.20533309000001</v>
       </c>
       <c r="C8" s="5">
         <v>0.1984653400000127</v>
       </c>
       <c r="D8" s="5">
         <v>1.5081119200698767</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>159.41081421999999</v>
       </c>
       <c r="C9" s="5">
         <v>0.20548112999998125</v>
       </c>
       <c r="D9" s="5">
         <v>1.5598427201454212</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>160.83766288000001</v>
       </c>
       <c r="C10" s="5">
         <v>1.4268486600000188</v>
       </c>
       <c r="D10" s="5">
         <v>11.28578279136887</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>161.32800334999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.49034046999997827</v>
       </c>
       <c r="D11" s="5">
         <v>3.7203708818867254</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>160.94253979999999</v>
       </c>
       <c r="C12" s="5">
         <v>-0.38546354999999721</v>
       </c>
       <c r="D12" s="5">
         <v>-2.8297991782441079</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>159.95265621999999</v>
       </c>
       <c r="C13" s="5">
         <v>-0.98988357999999721</v>
       </c>
       <c r="D13" s="5">
         <v>-7.1360246057885153</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>160.35166705</v>
       </c>
       <c r="C14" s="5">
         <v>0.39901083000000881</v>
       </c>
       <c r="D14" s="5">
         <v>3.0348809591897341</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>160.78101333999999</v>
       </c>
       <c r="C15" s="5">
         <v>0.42934628999998381</v>
       </c>
       <c r="D15" s="5">
         <v>3.2607765204914596</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>161.34965991999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.56864658000000645</v>
       </c>
       <c r="D16" s="5">
         <v>4.327671433493574</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>161.07370404</v>
       </c>
       <c r="C17" s="5">
         <v>-0.27595587999999793</v>
       </c>
       <c r="D17" s="5">
         <v>-2.0331605720850909</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>161.82395933000001</v>
       </c>
       <c r="C18" s="5">
         <v>0.75025529000001256</v>
       </c>
       <c r="D18" s="5">
         <v>5.7348428148329855</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>161.00063836000001</v>
       </c>
       <c r="C19" s="5">
         <v>-0.82332096999999749</v>
       </c>
       <c r="D19" s="5">
         <v>-5.9373299828127895</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>161.7544321</v>
       </c>
       <c r="C20" s="5">
         <v>0.75379373999999189</v>
       </c>
       <c r="D20" s="5">
         <v>5.7652730853750667</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>162.07902519999999</v>
       </c>
       <c r="C21" s="5">
         <v>0.32459309999998709</v>
       </c>
       <c r="D21" s="5">
         <v>2.4347994049856769</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>162.36354241000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.28451721000001839</v>
       </c>
       <c r="D22" s="5">
         <v>2.126964750774607</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>163.07895807</v>
       </c>
       <c r="C23" s="5">
         <v>0.71541565999999079</v>
       </c>
       <c r="D23" s="5">
         <v>5.4175501879981658</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>162.72650582</v>
       </c>
       <c r="C24" s="5">
         <v>-0.35245224999999891</v>
       </c>
       <c r="D24" s="5">
         <v>-2.5628769728186285</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>163.58425528999999</v>
       </c>
       <c r="C25" s="5">
         <v>0.85774946999998747</v>
       </c>
       <c r="D25" s="5">
         <v>6.511972160537427</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>163.18144294000001</v>
       </c>
       <c r="C26" s="5">
         <v>-0.4028123499999765</v>
       </c>
       <c r="D26" s="5">
         <v>-2.9152058326656682</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>163.60549585000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.42405291000000034</v>
       </c>
       <c r="D27" s="5">
         <v>3.1633490135484221</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>163.54593363999999</v>
       </c>
       <c r="C28" s="5">
         <v>-5.9562210000024152E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-0.43599824895547146</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>164.86746142999999</v>
       </c>
       <c r="C29" s="5">
         <v>1.3215277900000046</v>
       </c>
       <c r="D29" s="5">
         <v>10.139323726632178</v>
       </c>
       <c r="E29" s="5">
         <v>2.3552928223826486</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>165.17356029999999</v>
       </c>
       <c r="C30" s="5">
         <v>0.30609886999999958</v>
       </c>
       <c r="D30" s="5">
         <v>2.2508554754844257</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>165.72813882</v>
       </c>
       <c r="C31" s="5">
         <v>0.55457852000000685</v>
       </c>
       <c r="D31" s="5">
         <v>4.1043020106708017</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>166.57532191000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.84718309000001568</v>
       </c>
       <c r="D32" s="5">
         <v>6.3097011394702252</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>166.23946795000001</v>
       </c>
       <c r="C33" s="5">
         <v>-0.33585396000000856</v>
       </c>
       <c r="D33" s="5">
         <v>-2.3928238753925246</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>166.00808445000001</v>
       </c>
       <c r="C34" s="5">
         <v>-0.23138349999999264</v>
       </c>
       <c r="D34" s="5">
         <v>-1.6575153205802939</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>166.91944040999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.91135595999998031</v>
       </c>
       <c r="D35" s="5">
         <v>6.7903921299433234</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>167.5437331</v>
       </c>
       <c r="C36" s="5">
         <v>0.62429269000000431</v>
       </c>
       <c r="D36" s="5">
         <v>4.581583540759282</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>166.67067821000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.8730548899999917</v>
       </c>
       <c r="D37" s="5">
         <v>-6.0769521756813276</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>167.32195770999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.65127949999998691</v>
       </c>
       <c r="D38" s="5">
         <v>4.79120054485076</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>170.3875937</v>
       </c>
       <c r="C39" s="5">
         <v>3.0656359900000041</v>
       </c>
       <c r="D39" s="5">
         <v>24.342727077692583</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>170.08188285</v>
       </c>
       <c r="C40" s="5">
         <v>-0.30571084999999698</v>
       </c>
       <c r="D40" s="5">
         <v>-2.1319300121049212</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>169.79686659999999</v>
       </c>
       <c r="C41" s="5">
         <v>-0.28501625000001241</v>
       </c>
       <c r="D41" s="5">
         <v>-1.9924800565352285</v>
       </c>
       <c r="E41" s="5">
         <v>2.9899199801125986</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>170.38123023</v>
       </c>
       <c r="C42" s="5">
         <v>0.58436363000001279</v>
       </c>
       <c r="D42" s="5">
         <v>4.2089302215684077</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>171.64783467000001</v>
       </c>
       <c r="C43" s="5">
         <v>1.2666044400000089</v>
       </c>
       <c r="D43" s="5">
         <v>9.2946625714828368</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>171.14440880000001</v>
       </c>
       <c r="C44" s="5">
         <v>-0.50342587000000094</v>
       </c>
       <c r="D44" s="5">
         <v>-3.4632583907556413</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>172.04707915</v>
       </c>
       <c r="C45" s="5">
         <v>0.90267034999999396</v>
       </c>
       <c r="D45" s="5">
         <v>6.5160521167509255</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>172.16488064999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.11780149999998457</v>
       </c>
       <c r="D46" s="5">
         <v>0.8247473239878067</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>172.40596299000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.24108234000001971</v>
       </c>
       <c r="D47" s="5">
         <v>1.6933611344097876</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>173.39988571000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.99392272000000048</v>
       </c>
       <c r="D48" s="5">
         <v>7.1416402682681124</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>172.96919574</v>
       </c>
       <c r="C49" s="5">
         <v>-0.43068997000000309</v>
       </c>
       <c r="D49" s="5">
         <v>-2.940173616632813</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>173.56430610000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.59511036000000672</v>
       </c>
       <c r="D50" s="5">
         <v>4.2076983069305296</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>173.22893869999999</v>
       </c>
       <c r="C51" s="5">
         <v>-0.33536740000002396</v>
       </c>
       <c r="D51" s="5">
         <v>-2.2942012342614726</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>173.41837588000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.18943718000002718</v>
       </c>
       <c r="D52" s="5">
         <v>1.3202002095069609</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>173.60099256000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.18261667999999531</v>
       </c>
       <c r="D53" s="5">
         <v>1.2709938002545496</v>
       </c>
       <c r="E53" s="5">
         <v>2.2403982100338782</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>174.15663377000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.55564121000000455</v>
       </c>
       <c r="D54" s="5">
         <v>3.9091551970451777</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>174.56871556999999</v>
       </c>
       <c r="C55" s="5">
         <v>0.41208179999998151</v>
       </c>
       <c r="D55" s="5">
         <v>2.8766318368078414</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>176.06912299999999</v>
       </c>
       <c r="C56" s="5">
         <v>1.5004074299999957</v>
       </c>
       <c r="D56" s="5">
         <v>10.815730631975784</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>176.03278262000001</v>
       </c>
       <c r="C57" s="5">
         <v>-3.6340379999984407E-2</v>
       </c>
       <c r="D57" s="5">
         <v>-0.2473970754900523</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>176.38973279999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.35695017999998413</v>
       </c>
       <c r="D58" s="5">
         <v>2.4606198941243385</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>177.81242517999999</v>
       </c>
       <c r="C59" s="5">
         <v>1.4226923800000009</v>
       </c>
       <c r="D59" s="5">
         <v>10.119856252860293</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>178.67446849000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.86204331000001844</v>
       </c>
       <c r="D60" s="5">
         <v>5.9753165179117218</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>178.24717937</v>
       </c>
       <c r="C61" s="5">
         <v>-0.42728912000001174</v>
       </c>
       <c r="D61" s="5">
         <v>-2.8322809825206741</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>178.40552779000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.15834842000001004</v>
       </c>
       <c r="D62" s="5">
         <v>1.0712612033590752</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>180.62417056999999</v>
       </c>
       <c r="C63" s="5">
         <v>2.2186427799999819</v>
       </c>
       <c r="D63" s="5">
         <v>15.987372547518985</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>181.07285472999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.44868415999999911</v>
       </c>
       <c r="D64" s="5">
         <v>3.0219564482992345</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>180.24883503000001</v>
       </c>
       <c r="C65" s="5">
         <v>-0.82401969999997959</v>
       </c>
       <c r="D65" s="5">
         <v>-5.3262858876954811</v>
       </c>
       <c r="E65" s="5">
         <v>3.8293804499432094</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>181.19013892999999</v>
       </c>
       <c r="C66" s="5">
         <v>0.94130389999997988</v>
       </c>
       <c r="D66" s="5">
         <v>6.4498608071270835</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>181.12762753000001</v>
       </c>
       <c r="C67" s="5">
         <v>-6.2511399999976902E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-0.41322062957956929</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>180.91582700000001</v>
       </c>
       <c r="C68" s="5">
         <v>-0.21180053000000498</v>
       </c>
       <c r="D68" s="5">
         <v>-1.3942234391683961</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>180.42231247999999</v>
       </c>
       <c r="C69" s="5">
         <v>-0.49351452000001927</v>
       </c>
       <c r="D69" s="5">
         <v>-3.2247732628642445</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>180.99051949</v>
       </c>
       <c r="C70" s="5">
         <v>0.56820701000000895</v>
       </c>
       <c r="D70" s="5">
         <v>3.845332264134127</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>181.15565749999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.16513800999999262</v>
       </c>
       <c r="D71" s="5">
         <v>1.100406206652238</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>181.39920515</v>
       </c>
       <c r="C72" s="5">
         <v>0.24354765000001066</v>
       </c>
       <c r="D72" s="5">
         <v>1.6252758728104055</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>182.00115671</v>
       </c>
       <c r="C73" s="5">
         <v>0.60195156000000338</v>
       </c>
       <c r="D73" s="5">
         <v>4.0555432449422835</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>181.95208815000001</v>
       </c>
       <c r="C74" s="5">
         <v>-4.9068559999994932E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-0.32304760576109537</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>182.00388909</v>
       </c>
       <c r="C75" s="5">
         <v>5.1800939999992579E-2</v>
       </c>
       <c r="D75" s="5">
         <v>0.34217004334848866</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>181.74537816</v>
       </c>
       <c r="C76" s="5">
         <v>-0.25851092999999992</v>
       </c>
       <c r="D76" s="5">
         <v>-1.6911791111810182</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>182.33258476</v>
       </c>
       <c r="C77" s="5">
         <v>0.5872066000000018</v>
       </c>
       <c r="D77" s="5">
         <v>3.9467602582052397</v>
       </c>
       <c r="E77" s="5">
         <v>1.1560406088911401</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>182.02521555000001</v>
       </c>
       <c r="C78" s="5">
         <v>-0.30736920999999029</v>
       </c>
       <c r="D78" s="5">
         <v>-2.0042626993994728</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>181.99699466000001</v>
       </c>
       <c r="C79" s="5">
         <v>-2.8220890000000054E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-0.18588746455641125</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>183.09443017999999</v>
       </c>
       <c r="C80" s="5">
         <v>1.0974355199999763</v>
       </c>
       <c r="D80" s="5">
         <v>7.4808268713818515</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>183.34431373999999</v>
       </c>
       <c r="C81" s="5">
         <v>0.24988356000000067</v>
       </c>
       <c r="D81" s="5">
         <v>1.6500850436931724</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>183.75482467</v>
       </c>
       <c r="C82" s="5">
         <v>0.41051093000001515</v>
       </c>
       <c r="D82" s="5">
         <v>2.720154985006018</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>183.29252578000001</v>
       </c>
       <c r="C83" s="5">
         <v>-0.46229888999999957</v>
       </c>
       <c r="D83" s="5">
         <v>-2.9775892912531243</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>184.03732403999999</v>
       </c>
       <c r="C84" s="5">
         <v>0.74479825999998184</v>
       </c>
       <c r="D84" s="5">
         <v>4.9865943798428125</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>184.67635752000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.63903348000002325</v>
       </c>
       <c r="D85" s="5">
         <v>4.247268195717524</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>184.36726023</v>
       </c>
       <c r="C86" s="5">
         <v>-0.30909729000001107</v>
       </c>
       <c r="D86" s="5">
         <v>-1.9900828839782836</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>186.91588418000001</v>
       </c>
       <c r="C87" s="5">
         <v>2.5486239500000067</v>
       </c>
       <c r="D87" s="5">
         <v>17.90952506576</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>187.20437533</v>
       </c>
       <c r="C88" s="5">
         <v>0.2884911499999987</v>
       </c>
       <c r="D88" s="5">
         <v>1.8679167039667988</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>187.43142363999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.22704830999998649</v>
       </c>
       <c r="D89" s="5">
         <v>1.4651516431912981</v>
       </c>
       <c r="E89" s="5">
         <v>2.7964496234786917</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>187.31302292000001</v>
       </c>
       <c r="C90" s="5">
         <v>-0.11840071999998258</v>
       </c>
       <c r="D90" s="5">
         <v>-0.75541368336380366</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>187.5606315</v>
       </c>
       <c r="C91" s="5">
         <v>0.24760857999999075</v>
       </c>
       <c r="D91" s="5">
         <v>1.5978606564326148</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>188.19077053999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.63013903999998888</v>
       </c>
       <c r="D92" s="5">
         <v>4.1069228464421181</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>189.09335121999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.9025806799999998</v>
       </c>
       <c r="D93" s="5">
         <v>5.9095832657825031</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>189.51095659000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.41760537000001818</v>
       </c>
       <c r="D94" s="5">
         <v>2.6825820410111278</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>190.66014949999999</v>
       </c>
       <c r="C95" s="5">
         <v>1.1491929099999822</v>
       </c>
       <c r="D95" s="5">
         <v>7.524458753235086</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>191.62177656</v>
       </c>
       <c r="C96" s="5">
         <v>0.96162706000001208</v>
       </c>
       <c r="D96" s="5">
         <v>6.2231550083775344</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>191.78446421000001</v>
       </c>
       <c r="C97" s="5">
         <v>0.1626876500000094</v>
       </c>
       <c r="D97" s="5">
         <v>1.0235755902359589</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>193.40118111999999</v>
       </c>
       <c r="C98" s="5">
         <v>1.6167169099999796</v>
       </c>
       <c r="D98" s="5">
         <v>10.59828216113614</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>192.60301684999999</v>
       </c>
       <c r="C99" s="5">
         <v>-0.7981642700000009</v>
       </c>
       <c r="D99" s="5">
         <v>-4.841505842802829</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>193.28661836000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.68360151000001679</v>
       </c>
       <c r="D100" s="5">
         <v>4.343266915725974</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>193.49341878000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.20680042000000753</v>
       </c>
       <c r="D101" s="5">
         <v>1.2914812025825118</v>
       </c>
       <c r="E101" s="5">
         <v>3.2342469700509247</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>193.75628803999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.26286925999997379</v>
       </c>
       <c r="D102" s="5">
         <v>1.6424889699819589</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>194.15933881000001</v>
       </c>
       <c r="C103" s="5">
         <v>0.40305077000002143</v>
       </c>
       <c r="D103" s="5">
         <v>2.5249919754653405</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>194.61272453999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.4533857299999795</v>
       </c>
       <c r="D104" s="5">
         <v>2.8384163613900837</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>195.42613460000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.8134100600000238</v>
       </c>
       <c r="D105" s="5">
         <v>5.1324806376585652</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>195.86649402</v>
       </c>
       <c r="C106" s="5">
         <v>0.44035941999999295</v>
       </c>
       <c r="D106" s="5">
         <v>2.7377595070161576</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>196.53201962</v>
       </c>
       <c r="C107" s="5">
         <v>0.66552559999999517</v>
       </c>
       <c r="D107" s="5">
         <v>4.1544932488043917</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>196.52139283</v>
       </c>
       <c r="C108" s="5">
         <v>-1.0626790000003439E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-6.486656119539802E-2</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>197.27554774999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.75415491999999063</v>
       </c>
       <c r="D109" s="5">
         <v>4.7034743128619327</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>196.60153829999999</v>
       </c>
       <c r="C110" s="5">
         <v>-0.67400944999999979</v>
       </c>
       <c r="D110" s="5">
         <v>-4.0237350716648024</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>197.91025884000001</v>
       </c>
       <c r="C111" s="5">
         <v>1.3087205400000244</v>
       </c>
       <c r="D111" s="5">
         <v>8.287104709321035</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>198.62206628000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.71180744000000118</v>
       </c>
       <c r="D112" s="5">
         <v>4.4023478305248664</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>198.27264443000001</v>
       </c>
       <c r="C113" s="5">
         <v>-0.34942184999999881</v>
       </c>
       <c r="D113" s="5">
         <v>-2.0907687512205619</v>
       </c>
       <c r="E113" s="5">
         <v>2.4699680640993371</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>199.16745043</v>
       </c>
       <c r="C114" s="5">
         <v>0.89480599999998844</v>
       </c>
       <c r="D114" s="5">
         <v>5.5520760664085289</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>200.17599666999999</v>
       </c>
       <c r="C115" s="5">
         <v>1.0085462399999869</v>
       </c>
       <c r="D115" s="5">
         <v>6.248700500463733</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>199.56794357000001</v>
       </c>
       <c r="C116" s="5">
         <v>-0.60805309999997803</v>
       </c>
       <c r="D116" s="5">
         <v>-3.5848253912233119</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>200.87406756999999</v>
       </c>
       <c r="C117" s="5">
         <v>1.3061239999999827</v>
       </c>
       <c r="D117" s="5">
         <v>8.142672931919126</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>200.82901139000001</v>
       </c>
       <c r="C118" s="5">
         <v>-4.5056179999988899E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-0.26882895359615633</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>201.88556586999999</v>
       </c>
       <c r="C119" s="5">
         <v>1.0565544799999884</v>
       </c>
       <c r="D119" s="5">
         <v>6.4990733732090078</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>202.09205059999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.20648472999999967</v>
       </c>
       <c r="D120" s="5">
         <v>1.2342649811672324</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>202.83127489</v>
       </c>
       <c r="C121" s="5">
         <v>0.73922429000000989</v>
       </c>
       <c r="D121" s="5">
         <v>4.4788243847893483</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>202.96321337000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.1319384800000023</v>
       </c>
       <c r="D122" s="5">
         <v>0.78337940508599324</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>204.16762242999999</v>
       </c>
       <c r="C123" s="5">
         <v>1.204409059999989</v>
       </c>
       <c r="D123" s="5">
         <v>7.3580203845378112</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>204.37228426999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.20466183999999998</v>
       </c>
       <c r="D124" s="5">
         <v>1.2095589767979975</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>205.78595537000001</v>
       </c>
       <c r="C125" s="5">
         <v>1.4136711000000162</v>
       </c>
       <c r="D125" s="5">
         <v>8.6237490102066836</v>
       </c>
       <c r="E125" s="5">
         <v>3.789383533769608</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>206.34650004</v>
       </c>
       <c r="C126" s="5">
         <v>0.56054466999998454</v>
       </c>
       <c r="D126" s="5">
         <v>3.3181228035393806</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>206.82005031</v>
       </c>
       <c r="C127" s="5">
         <v>0.47355027000000405</v>
       </c>
       <c r="D127" s="5">
         <v>2.7889405284237334</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>207.60511721</v>
       </c>
       <c r="C128" s="5">
         <v>0.7850669000000039</v>
       </c>
       <c r="D128" s="5">
         <v>4.6513840363053616</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>208.38771438000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.78259717000000251</v>
       </c>
       <c r="D129" s="5">
         <v>4.6185474729592446</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>208.54500562000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.15729124000000638</v>
       </c>
       <c r="D130" s="5">
         <v>0.9095307704757305</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>209.38562379999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.84061817999997857</v>
       </c>
       <c r="D131" s="5">
         <v>4.94573647346499</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>210.40131539999999</v>
       </c>
       <c r="C132" s="5">
         <v>1.0156915999999967</v>
       </c>
       <c r="D132" s="5">
         <v>5.9788214996964184</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>211.11485852999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.71354313000000502</v>
       </c>
       <c r="D133" s="5">
         <v>4.1463848545435944</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>210.95500380999999</v>
       </c>
       <c r="C134" s="5">
         <v>-0.15985471999999845</v>
       </c>
       <c r="D134" s="5">
         <v>-0.90485723420365982</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>211.48917969999999</v>
       </c>
       <c r="C135" s="5">
         <v>0.53417589000000021</v>
       </c>
       <c r="D135" s="5">
         <v>3.0812931274698974</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>211.92012106000001</v>
       </c>
       <c r="C136" s="5">
         <v>0.43094136000001981</v>
       </c>
       <c r="D136" s="5">
         <v>2.4727728120725878</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>212.73079311999999</v>
       </c>
       <c r="C137" s="5">
         <v>0.81067205999997327</v>
       </c>
       <c r="D137" s="5">
         <v>4.6882621925774304</v>
       </c>
       <c r="E137" s="5">
         <v>3.3747870390441692</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>212.74829471000001</v>
       </c>
       <c r="C138" s="5">
         <v>1.750159000002327E-2</v>
       </c>
       <c r="D138" s="5">
         <v>9.8769968702772104E-2</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>212.46002239000001</v>
       </c>
       <c r="C139" s="5">
         <v>-0.28827232000000436</v>
       </c>
       <c r="D139" s="5">
         <v>-1.6139278018317826</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>213.27522755000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.81520516000000498</v>
       </c>
       <c r="D140" s="5">
         <v>4.7027992959282505</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>212.45260492</v>
       </c>
       <c r="C141" s="5">
         <v>-0.82262263000001212</v>
       </c>
       <c r="D141" s="5">
         <v>-4.5315751396376118</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>213.01151118999999</v>
       </c>
       <c r="C142" s="5">
         <v>0.55890626999999427</v>
       </c>
       <c r="D142" s="5">
         <v>3.2029606300441049</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>213.79197153999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.78046034999999847</v>
       </c>
       <c r="D143" s="5">
         <v>4.4864143494580011</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>211.41596441999999</v>
       </c>
       <c r="C144" s="5">
         <v>-2.376007119999997</v>
       </c>
       <c r="D144" s="5">
         <v>-12.550639849293333</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>213.6293527</v>
       </c>
       <c r="C145" s="5">
         <v>2.2133882800000038</v>
       </c>
       <c r="D145" s="5">
         <v>13.31248177031692</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>213.05619967000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.57315302999998607</v>
       </c>
       <c r="D146" s="5">
         <v>-3.1724331118661131</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>211.73799801000001</v>
       </c>
       <c r="C147" s="5">
         <v>-1.3182016599999997</v>
       </c>
       <c r="D147" s="5">
         <v>-7.1770180351835915</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>212.09084005</v>
       </c>
       <c r="C148" s="5">
         <v>0.35284203999998454</v>
       </c>
       <c r="D148" s="5">
         <v>2.0181202742289628</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>211.46925863999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.62158141000000455</v>
       </c>
       <c r="D149" s="5">
         <v>-3.4607398982986148</v>
       </c>
       <c r="E149" s="5">
         <v>-0.59301921527099566</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>213.91807086</v>
       </c>
       <c r="C150" s="5">
         <v>2.4488122200000078</v>
       </c>
       <c r="D150" s="5">
         <v>14.816093895515859</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>214.65647344999999</v>
       </c>
       <c r="C151" s="5">
         <v>0.73840258999999264</v>
       </c>
       <c r="D151" s="5">
         <v>4.2217114986578874</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>215.50222023000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.84574678000001313</v>
       </c>
       <c r="D152" s="5">
         <v>4.8318149528123078</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>216.73172410000001</v>
       </c>
       <c r="C153" s="5">
         <v>1.2295038700000021</v>
       </c>
       <c r="D153" s="5">
         <v>7.0653258934743945</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>217.26706988000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.5353457800000001</v>
       </c>
       <c r="D154" s="5">
         <v>3.0047041144002362</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>218.13195578</v>
       </c>
       <c r="C155" s="5">
         <v>0.86488589999999022</v>
       </c>
       <c r="D155" s="5">
         <v>4.8828863915276077</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>217.09625527</v>
       </c>
       <c r="C156" s="5">
         <v>-1.0357005099999981</v>
       </c>
       <c r="D156" s="5">
         <v>-5.5511948343859752</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>219.25288992</v>
       </c>
       <c r="C157" s="5">
         <v>2.1566346500000009</v>
       </c>
       <c r="D157" s="5">
         <v>12.594176604672302</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>220.70159305000001</v>
       </c>
       <c r="C158" s="5">
         <v>1.4487031300000126</v>
       </c>
       <c r="D158" s="5">
         <v>8.2235307828805837</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>220.51908560999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.18250744000002328</v>
       </c>
       <c r="D159" s="5">
         <v>-0.98782964461472389</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>221.36360747000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.84452186000001461</v>
       </c>
       <c r="D160" s="5">
         <v>4.6936855320373061</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>221.97199223000001</v>
       </c>
       <c r="C161" s="5">
         <v>0.60838476000000696</v>
       </c>
       <c r="D161" s="5">
         <v>3.3483326673432234</v>
       </c>
       <c r="E161" s="5">
         <v>4.9665533692911934</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>220.17581362999999</v>
       </c>
       <c r="C162" s="5">
         <v>-1.7961786000000188</v>
       </c>
       <c r="D162" s="5">
         <v>-9.2895837602754661</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>220.19835835999999</v>
       </c>
       <c r="C163" s="5">
         <v>2.2544729999992796E-2</v>
       </c>
       <c r="D163" s="5">
         <v>0.12294228201059632</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>219.59175667</v>
       </c>
       <c r="C164" s="5">
         <v>-0.60660168999999087</v>
       </c>
       <c r="D164" s="5">
         <v>-3.2561262484764431</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>220.34684798000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.75509131000001162</v>
       </c>
       <c r="D165" s="5">
         <v>4.2052772012149298</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>219.96595861</v>
       </c>
       <c r="C166" s="5">
         <v>-0.38088937000000556</v>
       </c>
       <c r="D166" s="5">
         <v>-2.0547003007781894</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>219.03110498999999</v>
       </c>
       <c r="C167" s="5">
         <v>-0.9348536200000126</v>
       </c>
       <c r="D167" s="5">
         <v>-4.9824514324595004</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>220.01759519000001</v>
       </c>
       <c r="C168" s="5">
         <v>0.98649020000001997</v>
       </c>
       <c r="D168" s="5">
         <v>5.5405692540611895</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>222.15306576</v>
       </c>
       <c r="C169" s="5">
         <v>2.1354705699999954</v>
       </c>
       <c r="D169" s="5">
         <v>12.289402194088384</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>222.42963884</v>
       </c>
       <c r="C170" s="5">
         <v>0.27657307999999148</v>
       </c>
       <c r="D170" s="5">
         <v>1.5042317403575423</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>223.07749845999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.64785961999999131</v>
       </c>
       <c r="D171" s="5">
         <v>3.5517181111442309</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>223.37198395999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.29448550000000751</v>
       </c>
       <c r="D172" s="5">
         <v>1.5956772248378881</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>223.70922413</v>
       </c>
       <c r="C173" s="5">
         <v>0.33724017000000117</v>
       </c>
       <c r="D173" s="5">
         <v>1.826843223578889</v>
       </c>
       <c r="E173" s="5">
         <v>0.78263563008431625</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>224.60712301999999</v>
       </c>
       <c r="C174" s="5">
         <v>0.89789888999999334</v>
       </c>
       <c r="D174" s="5">
         <v>4.9241842205425712</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>225.16052515000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.55340213000002336</v>
       </c>
       <c r="D175" s="5">
         <v>2.9970378022496247</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>224.42785800999999</v>
       </c>
       <c r="C176" s="5">
         <v>-0.73266714000001798</v>
       </c>
       <c r="D176" s="5">
         <v>-3.8356415010807443</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>224.52914564</v>
       </c>
       <c r="C177" s="5">
         <v>0.10128763000000163</v>
       </c>
       <c r="D177" s="5">
         <v>0.54292419252095492</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>225.14032294</v>
       </c>
       <c r="C178" s="5">
         <v>0.61117730000000847</v>
       </c>
       <c r="D178" s="5">
         <v>3.3157970723156627</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>225.68998722000001</v>
       </c>
       <c r="C179" s="5">
         <v>0.54966428000000178</v>
       </c>
       <c r="D179" s="5">
         <v>2.9693774269421658</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>227.89671672</v>
       </c>
       <c r="C180" s="5">
         <v>2.2067294999999945</v>
       </c>
       <c r="D180" s="5">
         <v>12.385250367516409</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>226.83257431999999</v>
       </c>
       <c r="C181" s="5">
         <v>-1.0641424000000086</v>
       </c>
       <c r="D181" s="5">
         <v>-5.4616020269149024</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>226.23487452000001</v>
       </c>
       <c r="C182" s="5">
         <v>-0.59769979999998668</v>
       </c>
       <c r="D182" s="5">
         <v>-3.1165541105219297</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>226.57462473000001</v>
       </c>
       <c r="C183" s="5">
         <v>0.33975021000000538</v>
       </c>
       <c r="D183" s="5">
         <v>1.8170701486916796</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>226.72306835000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.14844361999999478</v>
       </c>
       <c r="D184" s="5">
         <v>0.78903641958598669</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>226.95943507999999</v>
       </c>
       <c r="C185" s="5">
         <v>0.23636672999998609</v>
       </c>
       <c r="D185" s="5">
         <v>1.2582403681286491</v>
       </c>
       <c r="E185" s="5">
         <v>1.4528730152455704</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>226.86082929</v>
       </c>
       <c r="C186" s="5">
         <v>-9.8605789999993476E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-0.52011324577552198</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>227.38661665000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.52578736000000958</v>
       </c>
       <c r="D187" s="5">
         <v>2.8169254532750765</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>227.73368336999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.34706671999998662</v>
       </c>
       <c r="D188" s="5">
         <v>1.8470488269639374</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>229.34419625000001</v>
       </c>
       <c r="C189" s="5">
         <v>1.6105128800000159</v>
       </c>
       <c r="D189" s="5">
         <v>8.8242811572396995</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>229.21574268000001</v>
       </c>
       <c r="C190" s="5">
         <v>-0.1284535700000049</v>
       </c>
       <c r="D190" s="5">
         <v>-0.67004236668034567</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>231.08334575000001</v>
       </c>
       <c r="C191" s="5">
         <v>1.8676030700000013</v>
       </c>
       <c r="D191" s="5">
         <v>10.227627310367705</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>231.57328716999999</v>
       </c>
       <c r="C192" s="5">
         <v>0.48994141999997964</v>
       </c>
       <c r="D192" s="5">
         <v>2.5741114008362098</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>232.21393318</v>
       </c>
       <c r="C193" s="5">
         <v>0.64064601000001176</v>
       </c>
       <c r="D193" s="5">
         <v>3.3707740218211546</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>232.29631247</v>
       </c>
       <c r="C194" s="5">
         <v>8.2379290000005767E-2</v>
       </c>
       <c r="D194" s="5">
         <v>0.4265388253610114</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>232.32072774</v>
       </c>
       <c r="C195" s="5">
         <v>2.4415269999991551E-2</v>
       </c>
       <c r="D195" s="5">
         <v>0.12619772635629189</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>232.42803486</v>
       </c>
       <c r="C196" s="5">
         <v>0.10730712000000153</v>
       </c>
       <c r="D196" s="5">
         <v>0.55568082073642611</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>232.76674643000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.33871157000001517</v>
       </c>
       <c r="D197" s="5">
         <v>1.7628144297603621</v>
       </c>
       <c r="E197" s="5">
         <v>2.5587441861375071</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>233.03360545000001</v>
       </c>
       <c r="C198" s="5">
         <v>0.26685901999999828</v>
       </c>
       <c r="D198" s="5">
         <v>1.3844666390863347</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>233.93421262000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.90060717000000068</v>
       </c>
       <c r="D199" s="5">
         <v>4.7375097859184256</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>235.24501610999999</v>
       </c>
       <c r="C200" s="5">
         <v>1.3108034899999836</v>
       </c>
       <c r="D200" s="5">
         <v>6.935099174171655</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>233.6608396</v>
       </c>
       <c r="C201" s="5">
         <v>-1.5841765099999918</v>
       </c>
       <c r="D201" s="5">
         <v>-7.7883019322361964</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>233.81594047999999</v>
       </c>
       <c r="C202" s="5">
         <v>0.155100879999992</v>
       </c>
       <c r="D202" s="5">
         <v>0.79945812675350503</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>234.25605451999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.44011403999999743</v>
       </c>
       <c r="D203" s="5">
         <v>2.2823035208471065</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>234.45503897</v>
       </c>
       <c r="C204" s="5">
         <v>0.19898445000001175</v>
       </c>
       <c r="D204" s="5">
         <v>1.0240933204363145</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>235.97869331999999</v>
       </c>
       <c r="C205" s="5">
         <v>1.5236543499999868</v>
       </c>
       <c r="D205" s="5">
         <v>8.0833134419422858</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>237.16614817999999</v>
       </c>
       <c r="C206" s="5">
         <v>1.1874548600000026</v>
       </c>
       <c r="D206" s="5">
         <v>6.2084080341175962</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>236.44414463999999</v>
       </c>
       <c r="C207" s="5">
         <v>-0.72200354000000289</v>
       </c>
       <c r="D207" s="5">
         <v>-3.592602562972369</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>237.50053237</v>
       </c>
       <c r="C208" s="5">
         <v>1.0563877300000115</v>
       </c>
       <c r="D208" s="5">
         <v>5.4950998052690991</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>238.53389995000001</v>
       </c>
       <c r="C209" s="5">
         <v>1.0333675800000037</v>
       </c>
       <c r="D209" s="5">
         <v>5.3479905702397579</v>
       </c>
       <c r="E209" s="5">
         <v>2.4776535344726902</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>238.08730711000001</v>
       </c>
       <c r="C210" s="5">
         <v>-0.44659283999999388</v>
       </c>
       <c r="D210" s="5">
         <v>-2.2236975547586746</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>238.33746113999999</v>
       </c>
       <c r="C211" s="5">
         <v>0.25015402999997605</v>
       </c>
       <c r="D211" s="5">
         <v>1.268129841600607</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>239.26585349999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.92839236000000369</v>
       </c>
       <c r="D212" s="5">
         <v>4.7757972958492045</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>239.77228273</v>
       </c>
       <c r="C213" s="5">
         <v>0.50642923000000906</v>
       </c>
       <c r="D213" s="5">
         <v>2.5696930850954036</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>240.73408616</v>
       </c>
       <c r="C214" s="5">
         <v>0.96180343000000335</v>
       </c>
       <c r="D214" s="5">
         <v>4.921215830095016</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>240.78063499999999</v>
       </c>
       <c r="C215" s="5">
         <v>4.6548839999985603E-2</v>
       </c>
       <c r="D215" s="5">
         <v>0.23228140370332717</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>242.01647088999999</v>
       </c>
       <c r="C216" s="5">
         <v>1.2358358900000042</v>
       </c>
       <c r="D216" s="5">
         <v>6.3360243576115138</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>241.89083045000001</v>
       </c>
       <c r="C217" s="5">
         <v>-0.12564043999998376</v>
       </c>
       <c r="D217" s="5">
         <v>-0.62119237848022868</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>243.601348</v>
       </c>
       <c r="C218" s="5">
         <v>1.7105175499999916</v>
       </c>
       <c r="D218" s="5">
         <v>8.8236729917739343</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>245.05463415</v>
       </c>
       <c r="C219" s="5">
         <v>1.4532861499999967</v>
       </c>
       <c r="D219" s="5">
         <v>7.3986421193421137</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>245.31096256000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.25632841000000894</v>
       </c>
       <c r="D220" s="5">
         <v>1.262452657441604</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>246.8557304</v>
       </c>
       <c r="C221" s="5">
         <v>1.5447678399999916</v>
       </c>
       <c r="D221" s="5">
         <v>7.8239107165821276</v>
       </c>
       <c r="E221" s="5">
         <v>3.488741202715584</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>248.59374113999999</v>
       </c>
       <c r="C222" s="5">
         <v>1.7380107399999929</v>
       </c>
       <c r="D222" s="5">
         <v>8.7836743868552105</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>249.45208883000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.85834769000001643</v>
       </c>
       <c r="D223" s="5">
         <v>4.222972886370524</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>249.28436416</v>
       </c>
       <c r="C224" s="5">
         <v>-0.16772467000001257</v>
       </c>
       <c r="D224" s="5">
         <v>-0.80386965697595292</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>246.836636</v>
       </c>
       <c r="C225" s="5">
         <v>-2.4477281599999969</v>
       </c>
       <c r="D225" s="5">
         <v>-11.166871235206655</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>247.82707478</v>
       </c>
       <c r="C226" s="5">
         <v>0.99043878000000518</v>
       </c>
       <c r="D226" s="5">
         <v>4.9227296219805261</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>247.27509759</v>
       </c>
       <c r="C227" s="5">
         <v>-0.55197719000000234</v>
       </c>
       <c r="D227" s="5">
         <v>-2.6402221089356415</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>247.38019129</v>
       </c>
       <c r="C228" s="5">
         <v>0.10509369999999763</v>
       </c>
       <c r="D228" s="5">
         <v>0.51120251126488547</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>248.33671996999999</v>
       </c>
       <c r="C229" s="5">
         <v>0.95652867999999103</v>
       </c>
       <c r="D229" s="5">
         <v>4.7399195168608133</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>247.61227097</v>
       </c>
       <c r="C230" s="5">
         <v>-0.72444899999999279</v>
       </c>
       <c r="D230" s="5">
         <v>-3.4450214682640423</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>249.14149818000001</v>
       </c>
       <c r="C231" s="5">
         <v>1.5292272100000162</v>
       </c>
       <c r="D231" s="5">
         <v>7.6680631947048994</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>248.23780983</v>
       </c>
       <c r="C232" s="5">
         <v>-0.90368835000001013</v>
       </c>
       <c r="D232" s="5">
         <v>-4.2668586084310123</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>247.75213038000001</v>
       </c>
       <c r="C233" s="5">
         <v>-0.48567944999999213</v>
       </c>
       <c r="D233" s="5">
         <v>-2.3227102424218993</v>
       </c>
       <c r="E233" s="5">
         <v>0.36312706962382535</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>247.42650275</v>
       </c>
       <c r="C234" s="5">
         <v>-0.32562763000001382</v>
       </c>
       <c r="D234" s="5">
         <v>-1.5658425035605883</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>246.49243731000001</v>
       </c>
       <c r="C235" s="5">
         <v>-0.93406543999998348</v>
       </c>
       <c r="D235" s="5">
         <v>-4.4372607902506855</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>245.98912414</v>
       </c>
       <c r="C236" s="5">
         <v>-0.50331317000001263</v>
       </c>
       <c r="D236" s="5">
         <v>-2.4229499386122733</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>245.9428949</v>
       </c>
       <c r="C237" s="5">
         <v>-4.6229240000002392E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-0.22528550231987188</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>244.90442268000001</v>
       </c>
       <c r="C238" s="5">
         <v>-1.0384722199999885</v>
       </c>
       <c r="D238" s="5">
         <v>-4.95086505343445</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>246.61536982000001</v>
       </c>
       <c r="C239" s="5">
         <v>1.7109471400000018</v>
       </c>
       <c r="D239" s="5">
         <v>8.7131649515849841</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>246.02279354000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.59257628000000295</v>
       </c>
       <c r="D240" s="5">
-        <v>-2.8456008246068976</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8456008246069087</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>245.36361400000001</v>
       </c>
       <c r="C241" s="5">
         <v>-0.65917953999999668</v>
       </c>
       <c r="D241" s="5">
         <v>-3.1682520495576183</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>246.04587645000001</v>
       </c>
       <c r="C242" s="5">
         <v>0.68226244999999608</v>
       </c>
       <c r="D242" s="5">
         <v>3.3882475177628324</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>246.16420769000001</v>
       </c>
       <c r="C243" s="5">
         <v>0.11833124000000339</v>
       </c>
       <c r="D243" s="5">
         <v>0.57864693275342383</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>246.83264234999999</v>
       </c>
       <c r="C244" s="5">
         <v>0.6684346599999742</v>
       </c>
       <c r="D244" s="5">
         <v>3.3075894625379965</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>246.95679801</v>
       </c>
       <c r="C245" s="5">
         <v>0.12415566000001377</v>
       </c>
       <c r="D245" s="5">
         <v>0.60526699602834189</v>
       </c>
       <c r="E245" s="5">
         <v>-0.32101938690906051</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>247.71783944000001</v>
       </c>
       <c r="C246" s="5">
         <v>0.7610414300000059</v>
       </c>
       <c r="D246" s="5">
         <v>3.7613409111051821</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>248.26941063999999</v>
       </c>
       <c r="C247" s="5">
         <v>0.55157119999998372</v>
       </c>
       <c r="D247" s="5">
         <v>2.7048984095005668</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>250.50901515999999</v>
       </c>
       <c r="C248" s="5">
         <v>2.2396045200000003</v>
       </c>
       <c r="D248" s="5">
         <v>11.378600320030131</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>250.36326982</v>
       </c>
       <c r="C249" s="5">
         <v>-0.14574533999999062</v>
       </c>
       <c r="D249" s="5">
         <v>-0.69592645306472134</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>251.94066710999999</v>
       </c>
       <c r="C250" s="5">
         <v>1.5773972899999933</v>
       </c>
       <c r="D250" s="5">
         <v>7.8280920211665439</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>252.79177713000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.85111002000002145</v>
       </c>
       <c r="D251" s="5">
         <v>4.1300354569793418</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>249.70509573000001</v>
       </c>
       <c r="C252" s="5">
         <v>-3.0866814000000034</v>
       </c>
       <c r="D252" s="5">
         <v>-13.70740189946158</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>249.75868663</v>
       </c>
       <c r="C253" s="5">
         <v>5.3590899999989006E-2</v>
       </c>
       <c r="D253" s="5">
         <v>0.25784433465507739</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>251.39913845000001</v>
       </c>
       <c r="C254" s="5">
         <v>1.6404518200000098</v>
       </c>
       <c r="D254" s="5">
         <v>8.1728312075497467</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>251.27989846</v>
       </c>
       <c r="C255" s="5">
         <v>-0.11923999000001118</v>
       </c>
       <c r="D255" s="5">
         <v>-0.56768415199416333</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>251.82709394</v>
       </c>
       <c r="C256" s="5">
         <v>0.54719547999999918</v>
       </c>
       <c r="D256" s="5">
         <v>2.6446860602642674</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>252.63744113999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.81034719999999538</v>
       </c>
       <c r="D257" s="5">
         <v>3.9305250360203381</v>
       </c>
       <c r="E257" s="5">
         <v>2.3002578490550318</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>253.43483264</v>
       </c>
       <c r="C258" s="5">
         <v>0.79739150000000336</v>
       </c>
       <c r="D258" s="5">
         <v>3.853967804611913</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>253.16350421000001</v>
       </c>
       <c r="C259" s="5">
         <v>-0.27132842999998275</v>
       </c>
       <c r="D259" s="5">
         <v>-1.27718725350634</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>253.47831479999999</v>
       </c>
       <c r="C260" s="5">
         <v>0.31481058999997913</v>
       </c>
       <c r="D260" s="5">
         <v>1.5024564667545537</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>254.20802151999999</v>
       </c>
       <c r="C261" s="5">
         <v>0.72970671999999581</v>
       </c>
       <c r="D261" s="5">
         <v>3.50975321602367</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>253.80250379</v>
       </c>
       <c r="C262" s="5">
         <v>-0.40551772999998548</v>
       </c>
       <c r="D262" s="5">
         <v>-1.8975578358250034</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>254.88613795000001</v>
       </c>
       <c r="C263" s="5">
         <v>1.0836341600000026</v>
       </c>
       <c r="D263" s="5">
         <v>5.2455584698657853</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>255.91683587</v>
       </c>
       <c r="C264" s="5">
         <v>1.0306979199999944</v>
       </c>
       <c r="D264" s="5">
         <v>4.9619009954627646</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>255.7176187</v>
       </c>
       <c r="C265" s="5">
         <v>-0.19921716999999717</v>
       </c>
       <c r="D265" s="5">
         <v>-0.93014486146668629</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>256.81065181999998</v>
       </c>
       <c r="C266" s="5">
         <v>1.0930331199999728</v>
       </c>
       <c r="D266" s="5">
         <v>5.2515691721508828</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>253.61618225999999</v>
       </c>
       <c r="C267" s="5">
         <v>-3.1944695599999875</v>
       </c>
       <c r="D267" s="5">
         <v>-13.946778944081661</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>254.29511572000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.67893346000002452</v>
       </c>
       <c r="D268" s="5">
         <v>3.260136704619887</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>255.25141009999999</v>
       </c>
       <c r="C269" s="5">
         <v>0.95629437999997435</v>
       </c>
       <c r="D269" s="5">
         <v>4.6071994061610999</v>
       </c>
       <c r="E269" s="5">
         <v>1.0346720376064322</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>256.03230382999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.78089373000000251</v>
       </c>
       <c r="D270" s="5">
         <v>3.7335807997490811</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>257.30357831999999</v>
       </c>
       <c r="C271" s="5">
         <v>1.2712744899999961</v>
       </c>
       <c r="D271" s="5">
         <v>6.1237878125538714</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>257.86539918</v>
       </c>
       <c r="C272" s="5">
         <v>0.56182086000001163</v>
       </c>
       <c r="D272" s="5">
         <v>2.6518896095530486</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>258.11659601000002</v>
       </c>
       <c r="C273" s="5">
         <v>0.25119683000002624</v>
       </c>
       <c r="D273" s="5">
         <v>1.1752506438944987</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>258.72048477999999</v>
       </c>
       <c r="C274" s="5">
         <v>0.6038887699999691</v>
       </c>
       <c r="D274" s="5">
         <v>2.8439259318085108</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>258.19774554999998</v>
       </c>
       <c r="C275" s="5">
         <v>-0.52273923000001332</v>
       </c>
       <c r="D275" s="5">
         <v>-2.3978116797377491</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>259.32134502000002</v>
       </c>
       <c r="C276" s="5">
         <v>1.1235994700000447</v>
       </c>
       <c r="D276" s="5">
         <v>5.348858677088475</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>260.07754383999998</v>
       </c>
       <c r="C277" s="5">
         <v>0.75619881999995187</v>
       </c>
       <c r="D277" s="5">
         <v>3.5559541976599718</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>259.80174160000001</v>
       </c>
       <c r="C278" s="5">
         <v>-0.27580223999996178</v>
       </c>
       <c r="D278" s="5">
         <v>-1.2651578362983029</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>260.26573578</v>
       </c>
       <c r="C279" s="5">
         <v>0.46399417999998605</v>
       </c>
       <c r="D279" s="5">
         <v>2.1643232360814446</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>260.65784351999997</v>
       </c>
       <c r="C280" s="5">
         <v>0.39210773999997173</v>
       </c>
       <c r="D280" s="5">
         <v>1.8229360615277912</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>260.82444816999998</v>
       </c>
       <c r="C281" s="5">
         <v>0.16660465000001068</v>
       </c>
       <c r="D281" s="5">
         <v>0.7697059951965235</v>
       </c>
       <c r="E281" s="5">
         <v>2.1833525103021501</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>259.92230251000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.90214565999997376</v>
       </c>
       <c r="D282" s="5">
         <v>-4.0725323541566443</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>261.07948010000001</v>
       </c>
       <c r="C283" s="5">
         <v>1.1571775900000034</v>
       </c>
       <c r="D283" s="5">
         <v>5.4751918353901141</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>261.60309110999998</v>
       </c>
       <c r="C284" s="5">
         <v>0.52361100999996779</v>
       </c>
       <c r="D284" s="5">
         <v>2.4333993678884225</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>261.53280453000002</v>
       </c>
       <c r="C285" s="5">
         <v>-7.0286579999958576E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-0.32193568705028985</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>262.14080710000002</v>
       </c>
       <c r="C286" s="5">
         <v>0.60800256999999647</v>
       </c>
       <c r="D286" s="5">
         <v>2.8256670006468365</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>261.72960884000003</v>
       </c>
       <c r="C287" s="5">
         <v>-0.41119825999999193</v>
       </c>
       <c r="D287" s="5">
         <v>-1.8661841239137389</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>262.71185781000003</v>
       </c>
       <c r="C288" s="5">
         <v>0.98224897000000055</v>
       </c>
       <c r="D288" s="5">
         <v>4.5976275672342082</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>264.11363211000003</v>
       </c>
       <c r="C289" s="5">
         <v>1.4017742999999996</v>
       </c>
       <c r="D289" s="5">
         <v>6.5942320249617215</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>264.62932426999998</v>
       </c>
       <c r="C290" s="5">
         <v>0.51569215999995777</v>
       </c>
       <c r="D290" s="5">
         <v>2.3683731503144179</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>265.03452100999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.40519674000000805</v>
       </c>
       <c r="D291" s="5">
         <v>1.8529764608913091</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>265.93884223999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.90432122999999365</v>
       </c>
       <c r="D292" s="5">
         <v>4.1722263335989718</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>265.84925241000002</v>
       </c>
       <c r="C293" s="5">
         <v>-8.9589829999965787E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.40350940495041954</v>
       </c>
       <c r="E293" s="5">
         <v>1.9265081457106925</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>265.77249398999999</v>
       </c>
       <c r="C294" s="5">
         <v>-7.6758420000032856E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-0.34592526430564652</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>266.37463235000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.6021383600000263</v>
       </c>
       <c r="D295" s="5">
         <v>2.7528740079689973</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>266.93015169</v>
       </c>
       <c r="C296" s="5">
         <v>0.55551933999998937</v>
       </c>
       <c r="D296" s="5">
         <v>2.5314830949289435</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>266.85032796000002</v>
       </c>
       <c r="C297" s="5">
         <v>-7.9823729999986881E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-0.35826258390525556</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>267.13023337999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.27990541999997731</v>
       </c>
       <c r="D298" s="5">
         <v>1.2659945091202385</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>267.51781267000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.38757929000001923</v>
       </c>
       <c r="D299" s="5">
         <v>1.7550413028962319</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>267.18020796000002</v>
       </c>
       <c r="C300" s="5">
         <v>-0.3376047099999937</v>
       </c>
       <c r="D300" s="5">
         <v>-1.5039203903421616</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>267.32326490000003</v>
       </c>
       <c r="C301" s="5">
         <v>0.14305694000000813</v>
       </c>
       <c r="D301" s="5">
         <v>0.64441440104610059</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>266.83570659999998</v>
       </c>
       <c r="C302" s="5">
         <v>-0.48755830000004607</v>
       </c>
       <c r="D302" s="5">
         <v>-2.1668018539495626</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>267.87371213</v>
       </c>
       <c r="C303" s="5">
         <v>1.0380055300000208</v>
       </c>
       <c r="D303" s="5">
         <v>4.7692469407519367</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>268.12192489</v>
       </c>
       <c r="C304" s="5">
         <v>0.24821276000000125</v>
       </c>
       <c r="D304" s="5">
         <v>1.1176086444915301</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>269.03501847000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.91309358000000884</v>
       </c>
       <c r="D305" s="5">
         <v>4.16403890422683</v>
       </c>
       <c r="E305" s="5">
         <v>1.1983355345633218</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>269.99064776</v>
       </c>
       <c r="C306" s="5">
         <v>0.95562928999999031</v>
       </c>
       <c r="D306" s="5">
         <v>4.3467424896211249</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>270.56297241999999</v>
       </c>
       <c r="C307" s="5">
         <v>0.57232465999999249</v>
       </c>
       <c r="D307" s="5">
         <v>2.5736211130557241</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>270.96068079999998</v>
       </c>
       <c r="C308" s="5">
         <v>0.39770837999998321</v>
       </c>
       <c r="D308" s="5">
         <v>1.7782455598331026</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>271.10806883999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.14738804000000982</v>
       </c>
       <c r="D309" s="5">
         <v>0.65469180899506707</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>271.99991351</v>
       </c>
       <c r="C310" s="5">
         <v>0.89184467000001177</v>
       </c>
       <c r="D310" s="5">
         <v>4.0197654043820918</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>273.74894761000002</v>
       </c>
       <c r="C311" s="5">
         <v>1.7490341000000171</v>
       </c>
       <c r="D311" s="5">
         <v>7.9951639075138026</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>273.51250016</v>
       </c>
       <c r="C312" s="5">
         <v>-0.23644745000001421</v>
       </c>
       <c r="D312" s="5">
         <v>-1.0315762168184639</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>273.83751498999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.32501482999998643</v>
       </c>
       <c r="D313" s="5">
         <v>1.4353162605302616</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>273.75083662999998</v>
       </c>
       <c r="C314" s="5">
         <v>-8.6678360000007615E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-0.37917793018683588</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>275.38086922000002</v>
       </c>
       <c r="C315" s="5">
         <v>1.6300325900000416</v>
       </c>
       <c r="D315" s="5">
         <v>7.3840391408246386</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>275.29712111999999</v>
       </c>
       <c r="C316" s="5">
         <v>-8.3748100000036629E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-0.36433102096229408</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>275.34958742999999</v>
       </c>
       <c r="C317" s="5">
         <v>5.2466309999999794E-2</v>
       </c>
       <c r="D317" s="5">
         <v>0.22893667580490273</v>
       </c>
       <c r="E317" s="5">
         <v>2.3471178569655748</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>276.34117412000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.99158669000001964</v>
       </c>
       <c r="D318" s="5">
         <v>4.4080586904741814</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>276.53728199</v>
       </c>
       <c r="C319" s="5">
         <v>0.19610786999999164</v>
       </c>
       <c r="D319" s="5">
         <v>0.85492196562144684</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>277.00200018999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.46471819999999298</v>
       </c>
       <c r="D320" s="5">
         <v>2.0353317892964462</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>278.27507115999998</v>
       </c>
       <c r="C321" s="5">
         <v>1.273070969999992</v>
       </c>
       <c r="D321" s="5">
         <v>5.6566335840896098</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>278.48915612000002</v>
       </c>
       <c r="C322" s="5">
         <v>0.21408496000003652</v>
       </c>
       <c r="D322" s="5">
         <v>0.92711062625481233</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>278.87048252</v>
       </c>
       <c r="C323" s="5">
         <v>0.38132639999997764</v>
       </c>
       <c r="D323" s="5">
         <v>1.6555530415240938</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>280.35828658999998</v>
       </c>
       <c r="C324" s="5">
         <v>1.4878040699999815</v>
       </c>
       <c r="D324" s="5">
         <v>6.5933688227965748</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>281.25136887999997</v>
       </c>
       <c r="C325" s="5">
         <v>0.89308228999999528</v>
       </c>
       <c r="D325" s="5">
         <v>3.8902934624809093</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>282.17628323000002</v>
       </c>
       <c r="C326" s="5">
         <v>0.9249143500000514</v>
       </c>
       <c r="D326" s="5">
         <v>4.018447165433825</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>280.88335838</v>
       </c>
       <c r="C327" s="5">
         <v>-1.2929248500000199</v>
       </c>
       <c r="D327" s="5">
         <v>-5.3619016983437291</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>280.52757571000001</v>
       </c>
       <c r="C328" s="5">
         <v>-0.35578266999999641</v>
       </c>
       <c r="D328" s="5">
         <v>-1.5094429592628189</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>280.67931289000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.15173717999999781</v>
       </c>
       <c r="D329" s="5">
         <v>0.6510136672386313</v>
       </c>
       <c r="E329" s="5">
         <v>1.9356213712704129</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>281.6917426</v>
       </c>
       <c r="C330" s="5">
         <v>1.0124297099999922</v>
       </c>
       <c r="D330" s="5">
         <v>4.4153962409712921</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>282.48073725</v>
       </c>
       <c r="C331" s="5">
         <v>0.78899465000000646</v>
       </c>
       <c r="D331" s="5">
         <v>3.4133624018164221</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>282.36475558000001</v>
       </c>
       <c r="C332" s="5">
         <v>-0.11598166999999648</v>
       </c>
       <c r="D332" s="5">
         <v>-0.49158800258702895</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>282.80164531999998</v>
       </c>
       <c r="C333" s="5">
         <v>0.43688973999996961</v>
       </c>
       <c r="D333" s="5">
         <v>1.8725858283777486</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>283.15095041000001</v>
       </c>
       <c r="C334" s="5">
         <v>0.34930509000002985</v>
       </c>
       <c r="D334" s="5">
         <v>1.4923018471562299</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>283.03522292000002</v>
       </c>
       <c r="C335" s="5">
         <v>-0.11572748999998339</v>
       </c>
       <c r="D335" s="5">
         <v>-0.4893546607974697</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>281.75923822999999</v>
       </c>
       <c r="C336" s="5">
         <v>-1.2759846900000298</v>
       </c>
       <c r="D336" s="5">
         <v>-5.2777192789743914</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>282.58772820000002</v>
       </c>
       <c r="C337" s="5">
         <v>0.828489970000021</v>
       </c>
       <c r="D337" s="5">
         <v>3.5861287578695222</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>283.74338981</v>
       </c>
       <c r="C338" s="5">
         <v>1.1556616099999815</v>
       </c>
       <c r="D338" s="5">
         <v>5.0193818577574545</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>284.16539498999998</v>
       </c>
       <c r="C339" s="5">
         <v>0.4220051799999851</v>
       </c>
       <c r="D339" s="5">
         <v>1.7994048706468035</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>284.81491355999998</v>
       </c>
       <c r="C340" s="5">
         <v>0.64951856999999791</v>
       </c>
       <c r="D340" s="5">
         <v>2.7775927469338102</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>285.58330652000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.76839296000002832</v>
       </c>
       <c r="D341" s="5">
         <v>3.2859139277498395</v>
       </c>
       <c r="E341" s="5">
         <v>1.7471874145287947</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>286.51000246000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.92669594000000188</v>
       </c>
       <c r="D342" s="5">
         <v>3.9641601050617981</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>282.89313242999998</v>
       </c>
       <c r="C343" s="5">
         <v>-3.6168700300000296</v>
       </c>
       <c r="D343" s="5">
         <v>-14.139899176223969</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>283.23407964</v>
       </c>
       <c r="C344" s="5">
         <v>0.34094721000002437</v>
       </c>
       <c r="D344" s="5">
         <v>1.455884105888261</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>283.27364051000001</v>
       </c>
       <c r="C345" s="5">
         <v>3.9560870000002524E-2</v>
       </c>
       <c r="D345" s="5">
         <v>0.16773945624557474</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>283.97954600000003</v>
       </c>
       <c r="C346" s="5">
         <v>0.70590549000002056</v>
       </c>
       <c r="D346" s="5">
         <v>3.0316747164107927</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>284.32971971000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.35017370999997866</v>
       </c>
       <c r="D347" s="5">
         <v>1.4897906104263114</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>284.23778191000002</v>
       </c>
       <c r="C348" s="5">
         <v>-9.1937799999982417E-2</v>
       </c>
       <c r="D348" s="5">
         <v>-0.3873297751442295</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>285.88479262999999</v>
       </c>
       <c r="C349" s="5">
         <v>1.6470107199999688</v>
       </c>
       <c r="D349" s="5">
         <v>7.1793167324159857</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>285.64790340000002</v>
       </c>
       <c r="C350" s="5">
         <v>-0.2368892299999743</v>
       </c>
       <c r="D350" s="5">
         <v>-0.98982225268366975</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>287.44871525999997</v>
       </c>
       <c r="C351" s="5">
         <v>1.8008118599999534</v>
       </c>
       <c r="D351" s="5">
         <v>7.8330710251799607</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>287.90499605000002</v>
       </c>
       <c r="C352" s="5">
         <v>0.45628079000005073</v>
       </c>
       <c r="D352" s="5">
         <v>1.9215342517431733</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>288.04220395999999</v>
       </c>
       <c r="C353" s="5">
         <v>0.13720790999997234</v>
       </c>
       <c r="D353" s="5">
         <v>0.57338966797970681</v>
       </c>
       <c r="E353" s="5">
         <v>0.86100881384247874</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>291.53472706000002</v>
       </c>
       <c r="C354" s="5">
         <v>3.4925231000000281</v>
       </c>
       <c r="D354" s="5">
         <v>15.560664584382277</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>292.00799181000002</v>
       </c>
       <c r="C355" s="5">
         <v>0.47326474999999846</v>
       </c>
       <c r="D355" s="5">
         <v>1.9655149656198079</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>292.82659770999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.81860589999996591</v>
       </c>
       <c r="D356" s="5">
         <v>3.4163980855376419</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>292.87606137</v>
       </c>
       <c r="C357" s="5">
         <v>4.9463660000014897E-2</v>
       </c>
       <c r="D357" s="5">
         <v>0.20288993041290837</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>292.84754126000001</v>
       </c>
       <c r="C358" s="5">
         <v>-2.8520109999988108E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-0.1167927750363118</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>292.76421925</v>
       </c>
       <c r="C359" s="5">
         <v>-8.3322010000017599E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-0.34089442309834794</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>293.20559885</v>
       </c>
       <c r="C360" s="5">
         <v>0.44137960000000476</v>
       </c>
       <c r="D360" s="5">
         <v>1.8242309369372656</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>294.61450275999999</v>
       </c>
       <c r="C361" s="5">
         <v>1.4089039099999923</v>
       </c>
       <c r="D361" s="5">
         <v>5.9210682515596691</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>295.11659014999998</v>
       </c>
       <c r="C362" s="5">
         <v>0.50208738999998559</v>
       </c>
       <c r="D362" s="5">
         <v>2.0643398936196489</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>296.02475607999997</v>
       </c>
       <c r="C363" s="5">
         <v>0.90816592999999557</v>
       </c>
       <c r="D363" s="5">
         <v>3.7559214270336261</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>296.39221140000001</v>
       </c>
       <c r="C364" s="5">
         <v>0.36745532000003323</v>
       </c>
       <c r="D364" s="5">
         <v>1.4997707832661966</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>296.63225896</v>
       </c>
       <c r="C365" s="5">
         <v>0.24004755999999361</v>
       </c>
       <c r="D365" s="5">
         <v>0.9762188897377122</v>
       </c>
       <c r="E365" s="5">
         <v>2.9822209668944444</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>295.92316555999997</v>
       </c>
       <c r="C366" s="5">
         <v>-0.70909340000002885</v>
       </c>
       <c r="D366" s="5">
         <v>-2.8311595837544279</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>295.97638054999999</v>
       </c>
       <c r="C367" s="5">
         <v>5.321499000001495E-2</v>
       </c>
       <c r="D367" s="5">
         <v>0.21600601770435102</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>295.96169057999998</v>
       </c>
       <c r="C368" s="5">
         <v>-1.4689970000006269E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-5.9542429463999014E-2</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>260.33386952000001</v>
       </c>
       <c r="C369" s="5">
         <v>-35.627821059999974</v>
       </c>
       <c r="D369" s="5">
         <v>-78.54432951678038</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>266.63935220000002</v>
       </c>
       <c r="C370" s="5">
         <v>6.3054826800000114</v>
       </c>
       <c r="D370" s="5">
         <v>33.267074091331203</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>276.14992806999999</v>
       </c>
       <c r="C371" s="5">
         <v>9.5105758699999683</v>
       </c>
       <c r="D371" s="5">
         <v>52.281892989854398</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>277.65290088</v>
       </c>
       <c r="C372" s="5">
         <v>1.502972810000017</v>
       </c>
       <c r="D372" s="5">
         <v>6.7302115256303141</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>280.41813429000001</v>
       </c>
       <c r="C373" s="5">
         <v>2.7652334100000076</v>
       </c>
       <c r="D373" s="5">
         <v>12.62804933876318</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>281.11500529</v>
       </c>
       <c r="C374" s="5">
         <v>0.69687099999998736</v>
       </c>
       <c r="D374" s="5">
         <v>3.0232364280146307</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>280.85224060000002</v>
       </c>
       <c r="C375" s="5">
         <v>-0.26276468999998315</v>
       </c>
       <c r="D375" s="5">
         <v>-1.1159191844747229</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>278.68978922000002</v>
       </c>
       <c r="C376" s="5">
         <v>-2.1624513799999932</v>
       </c>
       <c r="D376" s="5">
         <v>-8.8581227306297698</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>281.03330535999999</v>
       </c>
       <c r="C377" s="5">
         <v>2.3435161399999629</v>
       </c>
       <c r="D377" s="5">
         <v>10.570891461062182</v>
       </c>
       <c r="E377" s="5">
         <v>-5.2586841548152297</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>281.68894755999997</v>
       </c>
       <c r="C378" s="5">
         <v>0.65564219999998841</v>
       </c>
       <c r="D378" s="5">
         <v>2.8357666578994412</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>282.07664313999999</v>
       </c>
       <c r="C379" s="5">
         <v>0.38769558000001325</v>
       </c>
       <c r="D379" s="5">
         <v>1.6641498900011209</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>284.67058274999999</v>
       </c>
       <c r="C380" s="5">
         <v>2.5939396100000067</v>
       </c>
       <c r="D380" s="5">
         <v>11.610631388061554</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>284.04604404000003</v>
       </c>
       <c r="C381" s="5">
         <v>-0.62453870999996752</v>
       </c>
       <c r="D381" s="5">
         <v>-2.601143733148259</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>285.98752144000002</v>
       </c>
       <c r="C382" s="5">
         <v>1.9414773999999966</v>
       </c>
       <c r="D382" s="5">
         <v>8.5175710903740089</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>287.66645928000003</v>
       </c>
       <c r="C383" s="5">
         <v>1.6789378400000032</v>
       </c>
       <c r="D383" s="5">
         <v>7.2767797601715367</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>290.28787904000001</v>
       </c>
       <c r="C384" s="5">
         <v>2.6214197599999807</v>
       </c>
       <c r="D384" s="5">
         <v>11.500314484884466</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>291.81116264000002</v>
       </c>
       <c r="C385" s="5">
         <v>1.5232836000000134</v>
       </c>
       <c r="D385" s="5">
         <v>6.481947108766839</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>292.33917167999999</v>
       </c>
       <c r="C386" s="5">
         <v>0.52800903999997217</v>
       </c>
       <c r="D386" s="5">
         <v>2.1930436270858999</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>293.23145665999999</v>
       </c>
       <c r="C387" s="5">
         <v>0.89228497999999945</v>
       </c>
       <c r="D387" s="5">
         <v>3.7247862126533304</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>295.81814157999997</v>
       </c>
       <c r="C388" s="5">
         <v>2.586684919999982</v>
       </c>
       <c r="D388" s="5">
         <v>11.114556961232203</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>296.22225680999998</v>
       </c>
       <c r="C389" s="5">
         <v>0.40411523000000216</v>
       </c>
       <c r="D389" s="5">
         <v>1.6516854127697433</v>
       </c>
       <c r="E389" s="5">
         <v>5.4046802141629158</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>296.17555550999998</v>
       </c>
       <c r="C390" s="5">
         <v>-4.6701299999995172E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-0.18902357965570049</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>297.75527319000003</v>
       </c>
       <c r="C391" s="5">
         <v>1.5797176800000443</v>
       </c>
       <c r="D391" s="5">
         <v>6.5916040107608431</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>298.41852329</v>
       </c>
       <c r="C392" s="5">
         <v>0.66325009999997064</v>
       </c>
       <c r="D392" s="5">
         <v>2.7059929107569491</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>301.09840438999998</v>
       </c>
       <c r="C393" s="5">
         <v>2.6798810999999887</v>
       </c>
       <c r="D393" s="5">
         <v>11.324851712107042</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>301.13260416000003</v>
       </c>
       <c r="C394" s="5">
         <v>3.4199770000043372E-2</v>
       </c>
       <c r="D394" s="5">
         <v>0.1363852181724523</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>301.37993919000002</v>
       </c>
       <c r="C395" s="5">
         <v>0.24733502999998791</v>
       </c>
       <c r="D395" s="5">
         <v>0.99008373443609798</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>303.73416108999999</v>
       </c>
       <c r="C396" s="5">
         <v>2.3542218999999704</v>
       </c>
       <c r="D396" s="5">
         <v>9.7871694252128059</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>304.61174999999997</v>
       </c>
       <c r="C397" s="5">
         <v>0.87758890999998584</v>
       </c>
       <c r="D397" s="5">
         <v>3.5228312259145689</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>304.72896366999998</v>
       </c>
       <c r="C398" s="5">
         <v>0.11721367000001237</v>
       </c>
       <c r="D398" s="5">
         <v>0.46273483870420407</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>305.16950997999999</v>
       </c>
       <c r="C399" s="5">
         <v>0.44054631000000199</v>
       </c>
       <c r="D399" s="5">
         <v>1.7486996001292887</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>305.59414449000002</v>
       </c>
       <c r="C400" s="5">
         <v>0.42463451000003261</v>
       </c>
       <c r="D400" s="5">
         <v>1.6826034687761782</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>306.65492605999998</v>
       </c>
       <c r="C401" s="5">
         <v>1.0607815699999605</v>
       </c>
       <c r="D401" s="5">
         <v>4.2459052518117657</v>
       </c>
       <c r="E401" s="5">
         <v>3.5219059372340267</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>308.14685778</v>
       </c>
       <c r="C402" s="5">
         <v>1.4919317200000251</v>
       </c>
       <c r="D402" s="5">
         <v>5.9970005526681192</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>308.72578774999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.57892996999999013</v>
       </c>
       <c r="D403" s="5">
         <v>2.27793880707301</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>308.73830561</v>
       </c>
       <c r="C404" s="5">
         <v>1.2517860000002656E-2</v>
       </c>
       <c r="D404" s="5">
         <v>4.8667079149367076E-2</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>310.31950891999998</v>
       </c>
       <c r="C405" s="5">
         <v>1.581203309999978</v>
       </c>
       <c r="D405" s="5">
         <v>6.321906473562855</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>311.58143452000002</v>
       </c>
       <c r="C406" s="5">
         <v>1.2619256000000405</v>
       </c>
       <c r="D406" s="5">
         <v>4.9904791696323336</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>313.48222858999998</v>
       </c>
       <c r="C407" s="5">
         <v>1.9007940699999608</v>
       </c>
       <c r="D407" s="5">
         <v>7.5712554220249473</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>313.75187454000002</v>
       </c>
       <c r="C408" s="5">
         <v>0.2696459500000401</v>
       </c>
       <c r="D408" s="5">
         <v>1.0370933636904445</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>315.43606315</v>
       </c>
       <c r="C409" s="5">
         <v>1.6841886099999783</v>
       </c>
       <c r="D409" s="5">
         <v>6.6350986484884134</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>315.65695696</v>
       </c>
       <c r="C410" s="5">
         <v>0.22089381000000685</v>
       </c>
       <c r="D410" s="5">
         <v>0.84358108894755368</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>315.36181816999999</v>
       </c>
       <c r="C411" s="5">
         <v>-0.29513879000000998</v>
       </c>
       <c r="D411" s="5">
         <v>-1.1162463113002064</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>317.01700261000002</v>
       </c>
       <c r="C412" s="5">
         <v>1.6551844400000277</v>
       </c>
       <c r="D412" s="5">
         <v>6.4832591778049897</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>317.58431521</v>
       </c>
       <c r="C413" s="5">
         <v>0.56731259999997974</v>
       </c>
       <c r="D413" s="5">
         <v>2.1687030344516911</v>
       </c>
       <c r="E413" s="5">
         <v>3.5640676934247439</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>320.29342587000002</v>
       </c>
       <c r="C414" s="5">
         <v>2.7091106600000217</v>
       </c>
       <c r="D414" s="5">
         <v>10.730625031371787</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>321.43322423000001</v>
       </c>
       <c r="C415" s="5">
         <v>1.1397983599999861</v>
       </c>
       <c r="D415" s="5">
         <v>4.3549078658144724</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>322.48327655999998</v>
       </c>
       <c r="C416" s="5">
         <v>1.0500523299999713</v>
       </c>
       <c r="D416" s="5">
         <v>3.9913455799383435</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>322.37136901999997</v>
       </c>
       <c r="C417" s="5">
         <v>-0.11190754000000425</v>
       </c>
       <c r="D417" s="5">
         <v>-0.41562787888322905</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>323.59253522</v>
       </c>
       <c r="C418" s="5">
         <v>1.2211662000000274</v>
       </c>
       <c r="D418" s="5">
         <v>4.6416000813875868</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>324.30652860999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.71399338999998463</v>
       </c>
       <c r="D419" s="5">
         <v>2.6801191152554749</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>324.16325754000002</v>
       </c>
       <c r="C420" s="5">
         <v>-0.14327106999996886</v>
       </c>
       <c r="D420" s="5">
         <v>-0.52884584242262056</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>325.59891331</v>
       </c>
       <c r="C421" s="5">
         <v>1.4356557699999826</v>
       </c>
       <c r="D421" s="5">
         <v>5.4459504118353319</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>325.41486076000001</v>
       </c>
       <c r="C422" s="5">
         <v>-0.18405254999998988</v>
       </c>
       <c r="D422" s="5">
         <v>-0.67622365612384217</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>324.36294250999998</v>
       </c>
       <c r="C423" s="5">
         <v>-1.0519182500000284</v>
       </c>
       <c r="D423" s="5">
         <v>-3.8108262925750647</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>325.95020835000003</v>
       </c>
       <c r="C424" s="5">
         <v>1.5872658400000432</v>
       </c>
       <c r="D424" s="5">
         <v>6.0328359882289906</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>325.98891921000001</v>
       </c>
       <c r="C425" s="5">
         <v>3.8710859999980585E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.14260885807140244</v>
       </c>
       <c r="E425" s="5">
         <v>2.6464165884396706</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>326.72357727000002</v>
       </c>
       <c r="C426" s="5">
         <v>0.73465806000001521</v>
       </c>
       <c r="D426" s="5">
         <v>2.7381281748639408</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>326.18239407999999</v>
       </c>
       <c r="C427" s="5">
         <v>-0.54118319000002657</v>
       </c>
       <c r="D427" s="5">
         <v>-1.9696651597625014</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>326.85180650000001</v>
       </c>
       <c r="C428" s="5">
         <v>0.66941242000001466</v>
       </c>
       <c r="D428" s="5">
         <v>2.4907057724818937</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>326.70548348</v>
       </c>
       <c r="C429" s="5">
         <v>-0.14632302000001118</v>
       </c>
       <c r="D429" s="5">
         <v>-0.53588792242529326</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>326.10692003000003</v>
       </c>
       <c r="C430" s="5">
         <v>-0.59856344999997191</v>
       </c>
       <c r="D430" s="5">
         <v>-2.176524038004668</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>326.21363893</v>
       </c>
       <c r="C431" s="5">
         <v>0.10671889999997575</v>
       </c>
       <c r="D431" s="5">
         <v>0.39340909819265413</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>325.84607140000003</v>
       </c>
       <c r="C432" s="5">
         <v>-0.36756752999997389</v>
       </c>
       <c r="D432" s="5">
         <v>-1.3437751924616159</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>326.28446688000002</v>
       </c>
       <c r="C433" s="5">
         <v>0.43839547999999695</v>
       </c>
       <c r="D433" s="5">
         <v>1.6264885382853089</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>326.33317863000002</v>
       </c>
       <c r="C434" s="5">
         <v>4.8711749999995391E-2</v>
       </c>
       <c r="D434" s="5">
         <v>0.17929790392112732</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>326.58117919</v>
       </c>
       <c r="C435" s="5">
         <v>0.24800055999997994</v>
       </c>
       <c r="D435" s="5">
         <v>0.91577490542396056</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>326.64595658000002</v>
       </c>
       <c r="C436" s="5">
         <v>6.4777390000017476E-2</v>
       </c>
       <c r="D436" s="5">
         <v>0.23827988199351946</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>327.59680781999998</v>
       </c>
       <c r="C437" s="5">
         <v>0.95085123999996313</v>
       </c>
       <c r="D437" s="5">
         <v>3.5496167110324439</v>
       </c>
       <c r="E437" s="5">
         <v>0.49323413013440121</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>328.75594453000002</v>
       </c>
       <c r="C438" s="5">
         <v>1.1591367100000411</v>
       </c>
       <c r="D438" s="5">
         <v>4.3295750219552787</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>328.54123721000002</v>
       </c>
       <c r="C439" s="5">
         <v>-0.21470732000000226</v>
       </c>
       <c r="D439" s="5">
         <v>-0.78089940718768514</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>329.80617938</v>
       </c>
       <c r="C440" s="5">
         <v>1.2649421699999834</v>
       </c>
       <c r="D440" s="5">
         <v>4.7193174504287727</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>329.78069400999999</v>
       </c>
       <c r="C441" s="5">
         <v>-2.5485370000012608E-2</v>
       </c>
       <c r="D441" s="5">
         <v>-9.2689135446599735E-2</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>330.09426934999999</v>
+        <v>330.08353690000001</v>
       </c>
       <c r="C442" s="5">
-        <v>0.31357533999999987</v>
+        <v>0.30284289000002218</v>
       </c>
       <c r="D442" s="5">
-        <v>1.147018498123975</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1075620887956106</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>331.05095547000002</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.96741857000000664</v>
+      </c>
+      <c r="D443" s="5">
+        <v>3.5742453582821687</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C8AAFC3-EB6B-4E81-B1BB-A8423A301D3D}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77AF9B6C-D789-4EA0-BE4B-8F732CC55976}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87DA3FB2-51DA-4770-9FD9-6854E8F77263}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpserpa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>