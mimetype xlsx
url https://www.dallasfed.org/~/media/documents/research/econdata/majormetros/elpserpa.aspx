--- v8 (2026-07-30)
+++ v9 (2026-09-08)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{96FC38A3-11A1-4A9E-89E5-38FBDE3AA832}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BDC5ADDF-7F8E-4532-BFE5-FB9F334B9400}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FC5837E2-698C-45FB-95DE-7C9505B78C0B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F9A221D8-237F-4B3E-A088-2BBA9FF6F2AB}"/>
   </bookViews>
   <sheets>
     <sheet name="elpserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F75B8783-3F24-4CD1-9299-4E68B4AC1837}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F9F6912-19A9-40C5-98CB-64D10DB5C4ED}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>158.61416505</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>159.00686775</v>
       </c>
       <c r="C7" s="5">
         <v>0.39270270000000096</v>
       </c>
       <c r="D7" s="5">
         <v>3.0117956988441996</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>159.20533309000001</v>
       </c>
       <c r="C8" s="5">
         <v>0.1984653400000127</v>
       </c>
       <c r="D8" s="5">
         <v>1.5081119200698767</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>159.41081421999999</v>
       </c>
       <c r="C9" s="5">
         <v>0.20548112999998125</v>
       </c>
       <c r="D9" s="5">
         <v>1.5598427201454212</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>160.83766288000001</v>
       </c>
       <c r="C10" s="5">
         <v>1.4268486600000188</v>
       </c>
       <c r="D10" s="5">
         <v>11.28578279136887</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>161.32800334999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.49034046999997827</v>
       </c>
       <c r="D11" s="5">
         <v>3.7203708818867254</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>160.94253979999999</v>
       </c>
       <c r="C12" s="5">
         <v>-0.38546354999999721</v>
       </c>
       <c r="D12" s="5">
         <v>-2.8297991782441079</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>159.95265621999999</v>
       </c>
       <c r="C13" s="5">
         <v>-0.98988357999999721</v>
       </c>
       <c r="D13" s="5">
         <v>-7.1360246057885153</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>160.35166705</v>
       </c>
       <c r="C14" s="5">
         <v>0.39901083000000881</v>
       </c>
       <c r="D14" s="5">
         <v>3.0348809591897341</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>160.78101333999999</v>
       </c>
       <c r="C15" s="5">
         <v>0.42934628999998381</v>
       </c>
       <c r="D15" s="5">
         <v>3.2607765204914596</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>161.34965991999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.56864658000000645</v>
       </c>
       <c r="D16" s="5">
         <v>4.327671433493574</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>161.07370404</v>
       </c>
       <c r="C17" s="5">
         <v>-0.27595587999999793</v>
       </c>
       <c r="D17" s="5">
         <v>-2.0331605720850909</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>161.82395933000001</v>
       </c>
       <c r="C18" s="5">
         <v>0.75025529000001256</v>
       </c>
       <c r="D18" s="5">
         <v>5.7348428148329855</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>161.00063836000001</v>
       </c>
       <c r="C19" s="5">
         <v>-0.82332096999999749</v>
       </c>
       <c r="D19" s="5">
         <v>-5.9373299828127895</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>161.7544321</v>
       </c>
       <c r="C20" s="5">
         <v>0.75379373999999189</v>
       </c>
       <c r="D20" s="5">
         <v>5.7652730853750667</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>162.07902519999999</v>
       </c>
       <c r="C21" s="5">
         <v>0.32459309999998709</v>
       </c>
       <c r="D21" s="5">
         <v>2.4347994049856769</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>162.36354241000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.28451721000001839</v>
       </c>
       <c r="D22" s="5">
         <v>2.126964750774607</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>163.07895807</v>
       </c>
       <c r="C23" s="5">
         <v>0.71541565999999079</v>
       </c>
       <c r="D23" s="5">
         <v>5.4175501879981658</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>162.72650582</v>
       </c>
       <c r="C24" s="5">
         <v>-0.35245224999999891</v>
       </c>
       <c r="D24" s="5">
         <v>-2.5628769728186285</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>163.58425528999999</v>
       </c>
       <c r="C25" s="5">
         <v>0.85774946999998747</v>
       </c>
       <c r="D25" s="5">
         <v>6.511972160537427</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>163.18144294000001</v>
       </c>
       <c r="C26" s="5">
         <v>-0.4028123499999765</v>
       </c>
       <c r="D26" s="5">
         <v>-2.9152058326656682</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>163.60549585000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.42405291000000034</v>
       </c>
       <c r="D27" s="5">
         <v>3.1633490135484221</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>163.54593363999999</v>
       </c>
       <c r="C28" s="5">
         <v>-5.9562210000024152E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-0.43599824895547146</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>164.86746142999999</v>
       </c>
       <c r="C29" s="5">
         <v>1.3215277900000046</v>
       </c>
       <c r="D29" s="5">
         <v>10.139323726632178</v>
       </c>
       <c r="E29" s="5">
         <v>2.3552928223826486</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>165.17356029999999</v>
       </c>
       <c r="C30" s="5">
         <v>0.30609886999999958</v>
       </c>
       <c r="D30" s="5">
         <v>2.2508554754844257</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>165.72813882</v>
       </c>
       <c r="C31" s="5">
         <v>0.55457852000000685</v>
       </c>
       <c r="D31" s="5">
         <v>4.1043020106708017</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>166.57532191000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.84718309000001568</v>
       </c>
       <c r="D32" s="5">
         <v>6.3097011394702252</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>166.23946795000001</v>
       </c>
       <c r="C33" s="5">
         <v>-0.33585396000000856</v>
       </c>
       <c r="D33" s="5">
         <v>-2.3928238753925246</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>166.00808445000001</v>
       </c>
       <c r="C34" s="5">
         <v>-0.23138349999999264</v>
       </c>
       <c r="D34" s="5">
         <v>-1.6575153205802939</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>166.91944040999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.91135595999998031</v>
       </c>
       <c r="D35" s="5">
         <v>6.7903921299433234</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>167.5437331</v>
       </c>
       <c r="C36" s="5">
         <v>0.62429269000000431</v>
       </c>
       <c r="D36" s="5">
         <v>4.581583540759282</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>166.67067821000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.8730548899999917</v>
       </c>
       <c r="D37" s="5">
         <v>-6.0769521756813276</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>167.32195770999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.65127949999998691</v>
       </c>
       <c r="D38" s="5">
         <v>4.79120054485076</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>170.3875937</v>
       </c>
       <c r="C39" s="5">
         <v>3.0656359900000041</v>
       </c>
       <c r="D39" s="5">
         <v>24.342727077692583</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>170.08188285</v>
       </c>
       <c r="C40" s="5">
         <v>-0.30571084999999698</v>
       </c>
       <c r="D40" s="5">
         <v>-2.1319300121049212</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>169.79686659999999</v>
       </c>
       <c r="C41" s="5">
         <v>-0.28501625000001241</v>
       </c>
       <c r="D41" s="5">
         <v>-1.9924800565352285</v>
       </c>
       <c r="E41" s="5">
         <v>2.9899199801125986</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>170.38123023</v>
       </c>
       <c r="C42" s="5">
         <v>0.58436363000001279</v>
       </c>
       <c r="D42" s="5">
         <v>4.2089302215684077</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>171.64783467000001</v>
       </c>
       <c r="C43" s="5">
         <v>1.2666044400000089</v>
       </c>
       <c r="D43" s="5">
         <v>9.2946625714828368</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>171.14440880000001</v>
       </c>
       <c r="C44" s="5">
         <v>-0.50342587000000094</v>
       </c>
       <c r="D44" s="5">
         <v>-3.4632583907556413</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>172.04707915</v>
       </c>
       <c r="C45" s="5">
         <v>0.90267034999999396</v>
       </c>
       <c r="D45" s="5">
         <v>6.5160521167509255</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>172.16488064999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.11780149999998457</v>
       </c>
       <c r="D46" s="5">
         <v>0.8247473239878067</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>172.40596299000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.24108234000001971</v>
       </c>
       <c r="D47" s="5">
         <v>1.6933611344097876</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>173.39988571000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.99392272000000048</v>
       </c>
       <c r="D48" s="5">
         <v>7.1416402682681124</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>172.96919574</v>
       </c>
       <c r="C49" s="5">
         <v>-0.43068997000000309</v>
       </c>
       <c r="D49" s="5">
         <v>-2.940173616632813</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>173.56430610000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.59511036000000672</v>
       </c>
       <c r="D50" s="5">
         <v>4.2076983069305296</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>173.22893869999999</v>
       </c>
       <c r="C51" s="5">
         <v>-0.33536740000002396</v>
       </c>
       <c r="D51" s="5">
         <v>-2.2942012342614726</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>173.41837588000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.18943718000002718</v>
       </c>
       <c r="D52" s="5">
         <v>1.3202002095069609</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>173.60099256000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.18261667999999531</v>
       </c>
       <c r="D53" s="5">
         <v>1.2709938002545496</v>
       </c>
       <c r="E53" s="5">
         <v>2.2403982100338782</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>174.15663377000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.55564121000000455</v>
       </c>
       <c r="D54" s="5">
         <v>3.9091551970451777</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>174.56871556999999</v>
       </c>
       <c r="C55" s="5">
         <v>0.41208179999998151</v>
       </c>
       <c r="D55" s="5">
         <v>2.8766318368078414</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>176.06912299999999</v>
       </c>
       <c r="C56" s="5">
         <v>1.5004074299999957</v>
       </c>
       <c r="D56" s="5">
         <v>10.815730631975784</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>176.03278262000001</v>
       </c>
       <c r="C57" s="5">
         <v>-3.6340379999984407E-2</v>
       </c>
       <c r="D57" s="5">
         <v>-0.2473970754900523</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>176.38973279999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.35695017999998413</v>
       </c>
       <c r="D58" s="5">
         <v>2.4606198941243385</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>177.81242517999999</v>
       </c>
       <c r="C59" s="5">
         <v>1.4226923800000009</v>
       </c>
       <c r="D59" s="5">
         <v>10.119856252860293</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>178.67446849000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.86204331000001844</v>
       </c>
       <c r="D60" s="5">
         <v>5.9753165179117218</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>178.24717937</v>
       </c>
       <c r="C61" s="5">
         <v>-0.42728912000001174</v>
       </c>
       <c r="D61" s="5">
         <v>-2.8322809825206741</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>178.40552779000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.15834842000001004</v>
       </c>
       <c r="D62" s="5">
         <v>1.0712612033590752</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>180.62417056999999</v>
       </c>
       <c r="C63" s="5">
         <v>2.2186427799999819</v>
       </c>
       <c r="D63" s="5">
         <v>15.987372547518985</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>181.07285472999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.44868415999999911</v>
       </c>
       <c r="D64" s="5">
         <v>3.0219564482992345</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>180.24883503000001</v>
       </c>
       <c r="C65" s="5">
         <v>-0.82401969999997959</v>
       </c>
       <c r="D65" s="5">
         <v>-5.3262858876954811</v>
       </c>
       <c r="E65" s="5">
         <v>3.8293804499432094</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>181.19013892999999</v>
       </c>
       <c r="C66" s="5">
         <v>0.94130389999997988</v>
       </c>
       <c r="D66" s="5">
         <v>6.4498608071270835</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>181.12762753000001</v>
       </c>
       <c r="C67" s="5">
         <v>-6.2511399999976902E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-0.41322062957956929</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>180.91582700000001</v>
       </c>
       <c r="C68" s="5">
         <v>-0.21180053000000498</v>
       </c>
       <c r="D68" s="5">
         <v>-1.3942234391683961</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>180.42231247999999</v>
       </c>
       <c r="C69" s="5">
         <v>-0.49351452000001927</v>
       </c>
       <c r="D69" s="5">
         <v>-3.2247732628642445</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>180.99051949</v>
       </c>
       <c r="C70" s="5">
         <v>0.56820701000000895</v>
       </c>
       <c r="D70" s="5">
         <v>3.845332264134127</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>181.15565749999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.16513800999999262</v>
       </c>
       <c r="D71" s="5">
         <v>1.100406206652238</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>181.39920515</v>
       </c>
       <c r="C72" s="5">
         <v>0.24354765000001066</v>
       </c>
       <c r="D72" s="5">
         <v>1.6252758728104055</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>182.00115671</v>
       </c>
       <c r="C73" s="5">
         <v>0.60195156000000338</v>
       </c>
       <c r="D73" s="5">
         <v>4.0555432449422835</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>181.95208815000001</v>
       </c>
       <c r="C74" s="5">
         <v>-4.9068559999994932E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-0.32304760576109537</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>182.00388909</v>
       </c>
       <c r="C75" s="5">
         <v>5.1800939999992579E-2</v>
       </c>
       <c r="D75" s="5">
         <v>0.34217004334848866</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>181.74537816</v>
       </c>
       <c r="C76" s="5">
         <v>-0.25851092999999992</v>
       </c>
       <c r="D76" s="5">
         <v>-1.6911791111810182</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>182.33258476</v>
       </c>
       <c r="C77" s="5">
         <v>0.5872066000000018</v>
       </c>
       <c r="D77" s="5">
         <v>3.9467602582052397</v>
       </c>
       <c r="E77" s="5">
         <v>1.1560406088911401</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>182.02521555000001</v>
       </c>
       <c r="C78" s="5">
         <v>-0.30736920999999029</v>
       </c>
       <c r="D78" s="5">
         <v>-2.0042626993994728</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>181.99699466000001</v>
       </c>
       <c r="C79" s="5">
         <v>-2.8220890000000054E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-0.18588746455641125</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>183.09443017999999</v>
       </c>
       <c r="C80" s="5">
         <v>1.0974355199999763</v>
       </c>
       <c r="D80" s="5">
         <v>7.4808268713818515</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>183.34431373999999</v>
       </c>
       <c r="C81" s="5">
         <v>0.24988356000000067</v>
       </c>
       <c r="D81" s="5">
         <v>1.6500850436931724</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>183.75482467</v>
       </c>
       <c r="C82" s="5">
         <v>0.41051093000001515</v>
       </c>
       <c r="D82" s="5">
         <v>2.720154985006018</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>183.29252578000001</v>
       </c>
       <c r="C83" s="5">
         <v>-0.46229888999999957</v>
       </c>
       <c r="D83" s="5">
         <v>-2.9775892912531243</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>184.03732403999999</v>
       </c>
       <c r="C84" s="5">
         <v>0.74479825999998184</v>
       </c>
       <c r="D84" s="5">
         <v>4.9865943798428125</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>184.67635752000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.63903348000002325</v>
       </c>
       <c r="D85" s="5">
         <v>4.247268195717524</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>184.36726023</v>
       </c>
       <c r="C86" s="5">
         <v>-0.30909729000001107</v>
       </c>
       <c r="D86" s="5">
         <v>-1.9900828839782836</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>186.91588418000001</v>
       </c>
       <c r="C87" s="5">
         <v>2.5486239500000067</v>
       </c>
       <c r="D87" s="5">
         <v>17.90952506576</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>187.20437533</v>
       </c>
       <c r="C88" s="5">
         <v>0.2884911499999987</v>
       </c>
       <c r="D88" s="5">
         <v>1.8679167039667988</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>187.43142363999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.22704830999998649</v>
       </c>
       <c r="D89" s="5">
         <v>1.4651516431912981</v>
       </c>
       <c r="E89" s="5">
         <v>2.7964496234786917</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>187.31302292000001</v>
       </c>
       <c r="C90" s="5">
         <v>-0.11840071999998258</v>
       </c>
       <c r="D90" s="5">
         <v>-0.75541368336380366</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>187.5606315</v>
       </c>
       <c r="C91" s="5">
         <v>0.24760857999999075</v>
       </c>
       <c r="D91" s="5">
         <v>1.5978606564326148</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>188.19077053999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.63013903999998888</v>
       </c>
       <c r="D92" s="5">
         <v>4.1069228464421181</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>189.09335121999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.9025806799999998</v>
       </c>
       <c r="D93" s="5">
         <v>5.9095832657825031</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>189.51095659000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.41760537000001818</v>
       </c>
       <c r="D94" s="5">
         <v>2.6825820410111278</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>190.66014949999999</v>
       </c>
       <c r="C95" s="5">
         <v>1.1491929099999822</v>
       </c>
       <c r="D95" s="5">
         <v>7.524458753235086</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>191.62177656</v>
       </c>
       <c r="C96" s="5">
         <v>0.96162706000001208</v>
       </c>
       <c r="D96" s="5">
         <v>6.2231550083775344</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>191.78446421000001</v>
       </c>
       <c r="C97" s="5">
         <v>0.1626876500000094</v>
       </c>
       <c r="D97" s="5">
         <v>1.0235755902359589</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>193.40118111999999</v>
       </c>
       <c r="C98" s="5">
         <v>1.6167169099999796</v>
       </c>
       <c r="D98" s="5">
         <v>10.59828216113614</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>192.60301684999999</v>
       </c>
       <c r="C99" s="5">
         <v>-0.7981642700000009</v>
       </c>
       <c r="D99" s="5">
         <v>-4.841505842802829</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>193.28661836000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.68360151000001679</v>
       </c>
       <c r="D100" s="5">
         <v>4.343266915725974</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>193.49341878000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.20680042000000753</v>
       </c>
       <c r="D101" s="5">
         <v>1.2914812025825118</v>
       </c>
       <c r="E101" s="5">
         <v>3.2342469700509247</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>193.75628803999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.26286925999997379</v>
       </c>
       <c r="D102" s="5">
         <v>1.6424889699819589</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>194.15933881000001</v>
       </c>
       <c r="C103" s="5">
         <v>0.40305077000002143</v>
       </c>
       <c r="D103" s="5">
         <v>2.5249919754653405</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>194.61272453999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.4533857299999795</v>
       </c>
       <c r="D104" s="5">
         <v>2.8384163613900837</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>195.42613460000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.8134100600000238</v>
       </c>
       <c r="D105" s="5">
         <v>5.1324806376585652</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>195.86649402</v>
       </c>
       <c r="C106" s="5">
         <v>0.44035941999999295</v>
       </c>
       <c r="D106" s="5">
         <v>2.7377595070161576</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>196.53201962</v>
       </c>
       <c r="C107" s="5">
         <v>0.66552559999999517</v>
       </c>
       <c r="D107" s="5">
         <v>4.1544932488043917</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>196.52139283</v>
       </c>
       <c r="C108" s="5">
         <v>-1.0626790000003439E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-6.486656119539802E-2</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>197.27554774999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.75415491999999063</v>
       </c>
       <c r="D109" s="5">
         <v>4.7034743128619327</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>196.60153829999999</v>
       </c>
       <c r="C110" s="5">
         <v>-0.67400944999999979</v>
       </c>
       <c r="D110" s="5">
         <v>-4.0237350716648024</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>197.91025884000001</v>
       </c>
       <c r="C111" s="5">
         <v>1.3087205400000244</v>
       </c>
       <c r="D111" s="5">
         <v>8.287104709321035</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>198.62206628000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.71180744000000118</v>
       </c>
       <c r="D112" s="5">
         <v>4.4023478305248664</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>198.27264443000001</v>
       </c>
       <c r="C113" s="5">
         <v>-0.34942184999999881</v>
       </c>
       <c r="D113" s="5">
         <v>-2.0907687512205619</v>
       </c>
       <c r="E113" s="5">
         <v>2.4699680640993371</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>199.16745043</v>
       </c>
       <c r="C114" s="5">
         <v>0.89480599999998844</v>
       </c>
       <c r="D114" s="5">
         <v>5.5520760664085289</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>200.17599666999999</v>
       </c>
       <c r="C115" s="5">
         <v>1.0085462399999869</v>
       </c>
       <c r="D115" s="5">
         <v>6.248700500463733</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>199.56794357000001</v>
       </c>
       <c r="C116" s="5">
         <v>-0.60805309999997803</v>
       </c>
       <c r="D116" s="5">
         <v>-3.5848253912233119</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>200.87406756999999</v>
       </c>
       <c r="C117" s="5">
         <v>1.3061239999999827</v>
       </c>
       <c r="D117" s="5">
         <v>8.142672931919126</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>200.82901139000001</v>
       </c>
       <c r="C118" s="5">
         <v>-4.5056179999988899E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-0.26882895359615633</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>201.88556586999999</v>
       </c>
       <c r="C119" s="5">
         <v>1.0565544799999884</v>
       </c>
       <c r="D119" s="5">
         <v>6.4990733732090078</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>202.09205059999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.20648472999999967</v>
       </c>
       <c r="D120" s="5">
         <v>1.2342649811672324</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>202.83127489</v>
       </c>
       <c r="C121" s="5">
         <v>0.73922429000000989</v>
       </c>
       <c r="D121" s="5">
         <v>4.4788243847893483</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>202.96321337000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.1319384800000023</v>
       </c>
       <c r="D122" s="5">
         <v>0.78337940508599324</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>204.16762242999999</v>
       </c>
       <c r="C123" s="5">
         <v>1.204409059999989</v>
       </c>
       <c r="D123" s="5">
         <v>7.3580203845378112</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>204.37228426999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.20466183999999998</v>
       </c>
       <c r="D124" s="5">
         <v>1.2095589767979975</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>205.78595537000001</v>
       </c>
       <c r="C125" s="5">
         <v>1.4136711000000162</v>
       </c>
       <c r="D125" s="5">
         <v>8.6237490102066836</v>
       </c>
       <c r="E125" s="5">
         <v>3.789383533769608</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>206.34650004</v>
       </c>
       <c r="C126" s="5">
         <v>0.56054466999998454</v>
       </c>
       <c r="D126" s="5">
         <v>3.3181228035393806</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>206.82005031</v>
       </c>
       <c r="C127" s="5">
         <v>0.47355027000000405</v>
       </c>
       <c r="D127" s="5">
         <v>2.7889405284237334</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>207.60511721</v>
       </c>
       <c r="C128" s="5">
         <v>0.7850669000000039</v>
       </c>
       <c r="D128" s="5">
         <v>4.6513840363053616</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>208.38771438000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.78259717000000251</v>
       </c>
       <c r="D129" s="5">
         <v>4.6185474729592446</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>208.54500562000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.15729124000000638</v>
       </c>
       <c r="D130" s="5">
         <v>0.9095307704757305</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>209.38562379999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.84061817999997857</v>
       </c>
       <c r="D131" s="5">
         <v>4.94573647346499</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>210.40131539999999</v>
       </c>
       <c r="C132" s="5">
         <v>1.0156915999999967</v>
       </c>
       <c r="D132" s="5">
         <v>5.9788214996964184</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>211.11485852999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.71354313000000502</v>
       </c>
       <c r="D133" s="5">
         <v>4.1463848545435944</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>210.95500380999999</v>
       </c>
       <c r="C134" s="5">
         <v>-0.15985471999999845</v>
       </c>
       <c r="D134" s="5">
         <v>-0.90485723420365982</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>211.48917969999999</v>
       </c>
       <c r="C135" s="5">
         <v>0.53417589000000021</v>
       </c>
       <c r="D135" s="5">
         <v>3.0812931274698974</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>211.92012106000001</v>
       </c>
       <c r="C136" s="5">
         <v>0.43094136000001981</v>
       </c>
       <c r="D136" s="5">
         <v>2.4727728120725878</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>212.73079311999999</v>
       </c>
       <c r="C137" s="5">
         <v>0.81067205999997327</v>
       </c>
       <c r="D137" s="5">
         <v>4.6882621925774304</v>
       </c>
       <c r="E137" s="5">
         <v>3.3747870390441692</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>212.74829471000001</v>
       </c>
       <c r="C138" s="5">
         <v>1.750159000002327E-2</v>
       </c>
       <c r="D138" s="5">
         <v>9.8769968702772104E-2</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>212.46002239000001</v>
       </c>
       <c r="C139" s="5">
         <v>-0.28827232000000436</v>
       </c>
       <c r="D139" s="5">
         <v>-1.6139278018317826</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>213.27522755000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.81520516000000498</v>
       </c>
       <c r="D140" s="5">
         <v>4.7027992959282505</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>212.45260492</v>
       </c>
       <c r="C141" s="5">
         <v>-0.82262263000001212</v>
       </c>
       <c r="D141" s="5">
         <v>-4.5315751396376118</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>213.01151118999999</v>
       </c>
       <c r="C142" s="5">
         <v>0.55890626999999427</v>
       </c>
       <c r="D142" s="5">
         <v>3.2029606300441049</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>213.79197153999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.78046034999999847</v>
       </c>
       <c r="D143" s="5">
         <v>4.4864143494580011</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>211.41596441999999</v>
       </c>
       <c r="C144" s="5">
         <v>-2.376007119999997</v>
       </c>
       <c r="D144" s="5">
         <v>-12.550639849293333</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>213.6293527</v>
       </c>
       <c r="C145" s="5">
         <v>2.2133882800000038</v>
       </c>
       <c r="D145" s="5">
         <v>13.31248177031692</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>213.05619967000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.57315302999998607</v>
       </c>
       <c r="D146" s="5">
         <v>-3.1724331118661131</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>211.73799801000001</v>
       </c>
       <c r="C147" s="5">
         <v>-1.3182016599999997</v>
       </c>
       <c r="D147" s="5">
         <v>-7.1770180351835915</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>212.09084005</v>
       </c>
       <c r="C148" s="5">
         <v>0.35284203999998454</v>
       </c>
       <c r="D148" s="5">
         <v>2.0181202742289628</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>211.46925863999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.62158141000000455</v>
       </c>
       <c r="D149" s="5">
         <v>-3.4607398982986148</v>
       </c>
       <c r="E149" s="5">
         <v>-0.59301921527099566</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>213.91807086</v>
       </c>
       <c r="C150" s="5">
         <v>2.4488122200000078</v>
       </c>
       <c r="D150" s="5">
         <v>14.816093895515859</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>214.65647344999999</v>
       </c>
       <c r="C151" s="5">
         <v>0.73840258999999264</v>
       </c>
       <c r="D151" s="5">
         <v>4.2217114986578874</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>215.50222023000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.84574678000001313</v>
       </c>
       <c r="D152" s="5">
         <v>4.8318149528123078</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>216.73172410000001</v>
       </c>
       <c r="C153" s="5">
         <v>1.2295038700000021</v>
       </c>
       <c r="D153" s="5">
         <v>7.0653258934743945</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>217.26706988000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.5353457800000001</v>
       </c>
       <c r="D154" s="5">
         <v>3.0047041144002362</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>218.13195578</v>
       </c>
       <c r="C155" s="5">
         <v>0.86488589999999022</v>
       </c>
       <c r="D155" s="5">
         <v>4.8828863915276077</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>217.09625527</v>
       </c>
       <c r="C156" s="5">
         <v>-1.0357005099999981</v>
       </c>
       <c r="D156" s="5">
         <v>-5.5511948343859752</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>219.25288992</v>
       </c>
       <c r="C157" s="5">
         <v>2.1566346500000009</v>
       </c>
       <c r="D157" s="5">
         <v>12.594176604672302</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>220.70159305000001</v>
       </c>
       <c r="C158" s="5">
         <v>1.4487031300000126</v>
       </c>
       <c r="D158" s="5">
         <v>8.2235307828805837</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>220.51908560999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.18250744000002328</v>
       </c>
       <c r="D159" s="5">
         <v>-0.98782964461472389</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>221.36360747000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.84452186000001461</v>
       </c>
       <c r="D160" s="5">
         <v>4.6936855320373061</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>221.97199223000001</v>
       </c>
       <c r="C161" s="5">
         <v>0.60838476000000696</v>
       </c>
       <c r="D161" s="5">
         <v>3.3483326673432234</v>
       </c>
       <c r="E161" s="5">
         <v>4.9665533692911934</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>220.17581362999999</v>
       </c>
       <c r="C162" s="5">
         <v>-1.7961786000000188</v>
       </c>
       <c r="D162" s="5">
         <v>-9.2895837602754661</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>220.19835835999999</v>
       </c>
       <c r="C163" s="5">
         <v>2.2544729999992796E-2</v>
       </c>
       <c r="D163" s="5">
         <v>0.12294228201059632</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>219.59175667</v>
       </c>
       <c r="C164" s="5">
         <v>-0.60660168999999087</v>
       </c>
       <c r="D164" s="5">
         <v>-3.2561262484764431</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>220.34684798000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.75509131000001162</v>
       </c>
       <c r="D165" s="5">
         <v>4.2052772012149298</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>219.96595861</v>
       </c>
       <c r="C166" s="5">
         <v>-0.38088937000000556</v>
       </c>
       <c r="D166" s="5">
         <v>-2.0547003007781894</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>219.03110498999999</v>
       </c>
       <c r="C167" s="5">
         <v>-0.9348536200000126</v>
       </c>
       <c r="D167" s="5">
         <v>-4.9824514324595004</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>220.01759519000001</v>
       </c>
       <c r="C168" s="5">
         <v>0.98649020000001997</v>
       </c>
       <c r="D168" s="5">
         <v>5.5405692540611895</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>222.15306576</v>
       </c>
       <c r="C169" s="5">
         <v>2.1354705699999954</v>
       </c>
       <c r="D169" s="5">
         <v>12.289402194088384</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>222.42963884</v>
       </c>
       <c r="C170" s="5">
         <v>0.27657307999999148</v>
       </c>
       <c r="D170" s="5">
         <v>1.5042317403575423</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>223.07749845999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.64785961999999131</v>
       </c>
       <c r="D171" s="5">
         <v>3.5517181111442309</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>223.37198395999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.29448550000000751</v>
       </c>
       <c r="D172" s="5">
         <v>1.5956772248378881</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>223.70922413</v>
       </c>
       <c r="C173" s="5">
         <v>0.33724017000000117</v>
       </c>
       <c r="D173" s="5">
         <v>1.826843223578889</v>
       </c>
       <c r="E173" s="5">
         <v>0.78263563008431625</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>224.60712301999999</v>
       </c>
       <c r="C174" s="5">
         <v>0.89789888999999334</v>
       </c>
       <c r="D174" s="5">
         <v>4.9241842205425712</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>225.16052515000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.55340213000002336</v>
       </c>
       <c r="D175" s="5">
         <v>2.9970378022496247</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>224.42785800999999</v>
       </c>
       <c r="C176" s="5">
         <v>-0.73266714000001798</v>
       </c>
       <c r="D176" s="5">
         <v>-3.8356415010807443</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>224.52914564</v>
       </c>
       <c r="C177" s="5">
         <v>0.10128763000000163</v>
       </c>
       <c r="D177" s="5">
         <v>0.54292419252095492</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>225.14032294</v>
       </c>
       <c r="C178" s="5">
         <v>0.61117730000000847</v>
       </c>
       <c r="D178" s="5">
         <v>3.3157970723156627</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>225.68998722000001</v>
       </c>
       <c r="C179" s="5">
         <v>0.54966428000000178</v>
       </c>
       <c r="D179" s="5">
         <v>2.9693774269421658</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>227.89671672</v>
       </c>
       <c r="C180" s="5">
         <v>2.2067294999999945</v>
       </c>
       <c r="D180" s="5">
         <v>12.385250367516409</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>226.83257431999999</v>
       </c>
       <c r="C181" s="5">
         <v>-1.0641424000000086</v>
       </c>
       <c r="D181" s="5">
         <v>-5.4616020269149024</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>226.23487452000001</v>
       </c>
       <c r="C182" s="5">
         <v>-0.59769979999998668</v>
       </c>
       <c r="D182" s="5">
         <v>-3.1165541105219297</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>226.57462473000001</v>
       </c>
       <c r="C183" s="5">
         <v>0.33975021000000538</v>
       </c>
       <c r="D183" s="5">
         <v>1.8170701486916796</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>226.72306835000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.14844361999999478</v>
       </c>
       <c r="D184" s="5">
         <v>0.78903641958598669</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>226.95943507999999</v>
       </c>
       <c r="C185" s="5">
         <v>0.23636672999998609</v>
       </c>
       <c r="D185" s="5">
         <v>1.2582403681286491</v>
       </c>
       <c r="E185" s="5">
         <v>1.4528730152455704</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>226.86082929</v>
       </c>
       <c r="C186" s="5">
         <v>-9.8605789999993476E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-0.52011324577552198</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>227.38661665000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.52578736000000958</v>
       </c>
       <c r="D187" s="5">
         <v>2.8169254532750765</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>227.73368336999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.34706671999998662</v>
       </c>
       <c r="D188" s="5">
         <v>1.8470488269639374</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>229.34419625000001</v>
       </c>
       <c r="C189" s="5">
         <v>1.6105128800000159</v>
       </c>
       <c r="D189" s="5">
         <v>8.8242811572396995</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>229.21574268000001</v>
       </c>
       <c r="C190" s="5">
         <v>-0.1284535700000049</v>
       </c>
       <c r="D190" s="5">
         <v>-0.67004236668034567</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>231.08334575000001</v>
       </c>
       <c r="C191" s="5">
         <v>1.8676030700000013</v>
       </c>
       <c r="D191" s="5">
         <v>10.227627310367705</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>231.57328716999999</v>
       </c>
       <c r="C192" s="5">
         <v>0.48994141999997964</v>
       </c>
       <c r="D192" s="5">
         <v>2.5741114008362098</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>232.21393318</v>
       </c>
       <c r="C193" s="5">
         <v>0.64064601000001176</v>
       </c>
       <c r="D193" s="5">
         <v>3.3707740218211546</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>232.29631247</v>
       </c>
       <c r="C194" s="5">
         <v>8.2379290000005767E-2</v>
       </c>
       <c r="D194" s="5">
         <v>0.4265388253610114</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>232.32072774</v>
       </c>
       <c r="C195" s="5">
         <v>2.4415269999991551E-2</v>
       </c>
       <c r="D195" s="5">
         <v>0.12619772635629189</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>232.42803486</v>
       </c>
       <c r="C196" s="5">
         <v>0.10730712000000153</v>
       </c>
       <c r="D196" s="5">
         <v>0.55568082073642611</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>232.76674643000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.33871157000001517</v>
       </c>
       <c r="D197" s="5">
         <v>1.7628144297603621</v>
       </c>
       <c r="E197" s="5">
         <v>2.5587441861375071</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>233.03360545000001</v>
       </c>
       <c r="C198" s="5">
         <v>0.26685901999999828</v>
       </c>
       <c r="D198" s="5">
         <v>1.3844666390863347</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>233.93421262000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.90060717000000068</v>
       </c>
       <c r="D199" s="5">
         <v>4.7375097859184256</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>235.24501610999999</v>
       </c>
       <c r="C200" s="5">
         <v>1.3108034899999836</v>
       </c>
       <c r="D200" s="5">
         <v>6.935099174171655</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>233.6608396</v>
       </c>
       <c r="C201" s="5">
         <v>-1.5841765099999918</v>
       </c>
       <c r="D201" s="5">
         <v>-7.7883019322361964</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>233.81594047999999</v>
       </c>
       <c r="C202" s="5">
         <v>0.155100879999992</v>
       </c>
       <c r="D202" s="5">
         <v>0.79945812675350503</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>234.25605451999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.44011403999999743</v>
       </c>
       <c r="D203" s="5">
         <v>2.2823035208471065</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>234.45503897</v>
       </c>
       <c r="C204" s="5">
         <v>0.19898445000001175</v>
       </c>
       <c r="D204" s="5">
         <v>1.0240933204363145</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>235.97869331999999</v>
       </c>
       <c r="C205" s="5">
         <v>1.5236543499999868</v>
       </c>
       <c r="D205" s="5">
         <v>8.0833134419422858</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>237.16614817999999</v>
       </c>
       <c r="C206" s="5">
         <v>1.1874548600000026</v>
       </c>
       <c r="D206" s="5">
         <v>6.2084080341175962</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>236.44414463999999</v>
       </c>
       <c r="C207" s="5">
         <v>-0.72200354000000289</v>
       </c>
       <c r="D207" s="5">
         <v>-3.592602562972369</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>237.50053237</v>
       </c>
       <c r="C208" s="5">
         <v>1.0563877300000115</v>
       </c>
       <c r="D208" s="5">
         <v>5.4950998052690991</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>238.53389995000001</v>
       </c>
       <c r="C209" s="5">
         <v>1.0333675800000037</v>
       </c>
       <c r="D209" s="5">
         <v>5.3479905702397579</v>
       </c>
       <c r="E209" s="5">
         <v>2.4776535344726902</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>238.08730711000001</v>
       </c>
       <c r="C210" s="5">
         <v>-0.44659283999999388</v>
       </c>
       <c r="D210" s="5">
         <v>-2.2236975547586746</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>238.33746113999999</v>
       </c>
       <c r="C211" s="5">
         <v>0.25015402999997605</v>
       </c>
       <c r="D211" s="5">
         <v>1.268129841600607</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>239.26585349999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.92839236000000369</v>
       </c>
       <c r="D212" s="5">
         <v>4.7757972958492045</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>239.77228273</v>
       </c>
       <c r="C213" s="5">
         <v>0.50642923000000906</v>
       </c>
       <c r="D213" s="5">
         <v>2.5696930850954036</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>240.73408616</v>
       </c>
       <c r="C214" s="5">
         <v>0.96180343000000335</v>
       </c>
       <c r="D214" s="5">
         <v>4.921215830095016</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>240.78063499999999</v>
       </c>
       <c r="C215" s="5">
         <v>4.6548839999985603E-2</v>
       </c>
       <c r="D215" s="5">
         <v>0.23228140370332717</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>242.01647088999999</v>
       </c>
       <c r="C216" s="5">
         <v>1.2358358900000042</v>
       </c>
       <c r="D216" s="5">
         <v>6.3360243576115138</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>241.89083045000001</v>
       </c>
       <c r="C217" s="5">
         <v>-0.12564043999998376</v>
       </c>
       <c r="D217" s="5">
         <v>-0.62119237848022868</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>243.601348</v>
       </c>
       <c r="C218" s="5">
         <v>1.7105175499999916</v>
       </c>
       <c r="D218" s="5">
         <v>8.8236729917739343</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>245.05463415</v>
       </c>
       <c r="C219" s="5">
         <v>1.4532861499999967</v>
       </c>
       <c r="D219" s="5">
         <v>7.3986421193421137</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>245.31096256000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.25632841000000894</v>
       </c>
       <c r="D220" s="5">
         <v>1.262452657441604</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>246.8557304</v>
       </c>
       <c r="C221" s="5">
         <v>1.5447678399999916</v>
       </c>
       <c r="D221" s="5">
         <v>7.8239107165821276</v>
       </c>
       <c r="E221" s="5">
         <v>3.488741202715584</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>248.59374113999999</v>
       </c>
       <c r="C222" s="5">
         <v>1.7380107399999929</v>
       </c>
       <c r="D222" s="5">
         <v>8.7836743868552105</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>249.45208883000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.85834769000001643</v>
       </c>
       <c r="D223" s="5">
         <v>4.222972886370524</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>249.28436416</v>
       </c>
       <c r="C224" s="5">
         <v>-0.16772467000001257</v>
       </c>
       <c r="D224" s="5">
         <v>-0.80386965697595292</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>246.836636</v>
       </c>
       <c r="C225" s="5">
         <v>-2.4477281599999969</v>
       </c>
       <c r="D225" s="5">
         <v>-11.166871235206655</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>247.82707478</v>
       </c>
       <c r="C226" s="5">
         <v>0.99043878000000518</v>
       </c>
       <c r="D226" s="5">
         <v>4.9227296219805261</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>247.27509759</v>
       </c>
       <c r="C227" s="5">
         <v>-0.55197719000000234</v>
       </c>
       <c r="D227" s="5">
         <v>-2.6402221089356415</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>247.38019129</v>
       </c>
       <c r="C228" s="5">
         <v>0.10509369999999763</v>
       </c>
       <c r="D228" s="5">
         <v>0.51120251126488547</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>248.33671996999999</v>
       </c>
       <c r="C229" s="5">
         <v>0.95652867999999103</v>
       </c>
       <c r="D229" s="5">
         <v>4.7399195168608133</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>247.61227097</v>
       </c>
       <c r="C230" s="5">
         <v>-0.72444899999999279</v>
       </c>
       <c r="D230" s="5">
         <v>-3.4450214682640423</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>249.14149818000001</v>
       </c>
       <c r="C231" s="5">
         <v>1.5292272100000162</v>
       </c>
       <c r="D231" s="5">
         <v>7.6680631947048994</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>248.23780983</v>
       </c>
       <c r="C232" s="5">
         <v>-0.90368835000001013</v>
       </c>
       <c r="D232" s="5">
         <v>-4.2668586084310123</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>247.75213038000001</v>
       </c>
       <c r="C233" s="5">
         <v>-0.48567944999999213</v>
       </c>
       <c r="D233" s="5">
         <v>-2.3227102424218993</v>
       </c>
       <c r="E233" s="5">
         <v>0.36312706962382535</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>247.42650275</v>
       </c>
       <c r="C234" s="5">
         <v>-0.32562763000001382</v>
       </c>
       <c r="D234" s="5">
         <v>-1.5658425035605883</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>246.49243731000001</v>
       </c>
       <c r="C235" s="5">
         <v>-0.93406543999998348</v>
       </c>
       <c r="D235" s="5">
         <v>-4.4372607902506855</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>245.98912414</v>
       </c>
       <c r="C236" s="5">
         <v>-0.50331317000001263</v>
       </c>
       <c r="D236" s="5">
         <v>-2.4229499386122733</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>245.9428949</v>
       </c>
       <c r="C237" s="5">
         <v>-4.6229240000002392E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-0.22528550231987188</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>244.90442268000001</v>
       </c>
       <c r="C238" s="5">
         <v>-1.0384722199999885</v>
       </c>
       <c r="D238" s="5">
         <v>-4.95086505343445</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>246.61536982000001</v>
       </c>
       <c r="C239" s="5">
         <v>1.7109471400000018</v>
       </c>
       <c r="D239" s="5">
         <v>8.7131649515849841</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>246.02279354000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.59257628000000295</v>
       </c>
       <c r="D240" s="5">
         <v>-2.8456008246069087</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>245.36361400000001</v>
       </c>
       <c r="C241" s="5">
         <v>-0.65917953999999668</v>
       </c>
       <c r="D241" s="5">
         <v>-3.1682520495576183</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>246.04587645000001</v>
       </c>
       <c r="C242" s="5">
         <v>0.68226244999999608</v>
       </c>
       <c r="D242" s="5">
         <v>3.3882475177628324</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>246.16420769000001</v>
       </c>
       <c r="C243" s="5">
         <v>0.11833124000000339</v>
       </c>
       <c r="D243" s="5">
         <v>0.57864693275342383</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>246.83264234999999</v>
       </c>
       <c r="C244" s="5">
         <v>0.6684346599999742</v>
       </c>
       <c r="D244" s="5">
         <v>3.3075894625379965</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>246.95679801</v>
       </c>
       <c r="C245" s="5">
         <v>0.12415566000001377</v>
       </c>
       <c r="D245" s="5">
         <v>0.60526699602834189</v>
       </c>
       <c r="E245" s="5">
         <v>-0.32101938690906051</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>247.71783944000001</v>
       </c>
       <c r="C246" s="5">
         <v>0.7610414300000059</v>
       </c>
       <c r="D246" s="5">
         <v>3.7613409111051821</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>248.26941063999999</v>
       </c>
       <c r="C247" s="5">
         <v>0.55157119999998372</v>
       </c>
       <c r="D247" s="5">
         <v>2.7048984095005668</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>250.50901515999999</v>
       </c>
       <c r="C248" s="5">
         <v>2.2396045200000003</v>
       </c>
       <c r="D248" s="5">
         <v>11.378600320030131</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>250.36326982</v>
       </c>
       <c r="C249" s="5">
         <v>-0.14574533999999062</v>
       </c>
       <c r="D249" s="5">
         <v>-0.69592645306472134</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>251.94066710999999</v>
       </c>
       <c r="C250" s="5">
         <v>1.5773972899999933</v>
       </c>
       <c r="D250" s="5">
         <v>7.8280920211665439</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>252.79177713000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.85111002000002145</v>
       </c>
       <c r="D251" s="5">
         <v>4.1300354569793418</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>249.70509573000001</v>
       </c>
       <c r="C252" s="5">
         <v>-3.0866814000000034</v>
       </c>
       <c r="D252" s="5">
         <v>-13.70740189946158</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>249.75868663</v>
       </c>
       <c r="C253" s="5">
         <v>5.3590899999989006E-2</v>
       </c>
       <c r="D253" s="5">
         <v>0.25784433465507739</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>251.39913845000001</v>
       </c>
       <c r="C254" s="5">
         <v>1.6404518200000098</v>
       </c>
       <c r="D254" s="5">
         <v>8.1728312075497467</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>251.27989846</v>
       </c>
       <c r="C255" s="5">
         <v>-0.11923999000001118</v>
       </c>
       <c r="D255" s="5">
         <v>-0.56768415199416333</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>251.82709394</v>
       </c>
       <c r="C256" s="5">
         <v>0.54719547999999918</v>
       </c>
       <c r="D256" s="5">
         <v>2.6446860602642674</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>252.63744113999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.81034719999999538</v>
       </c>
       <c r="D257" s="5">
         <v>3.9305250360203381</v>
       </c>
       <c r="E257" s="5">
         <v>2.3002578490550318</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>253.43483264</v>
       </c>
       <c r="C258" s="5">
         <v>0.79739150000000336</v>
       </c>
       <c r="D258" s="5">
         <v>3.853967804611913</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>253.16350421000001</v>
       </c>
       <c r="C259" s="5">
         <v>-0.27132842999998275</v>
       </c>
       <c r="D259" s="5">
         <v>-1.27718725350634</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>253.47831479999999</v>
       </c>
       <c r="C260" s="5">
         <v>0.31481058999997913</v>
       </c>
       <c r="D260" s="5">
         <v>1.5024564667545537</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>254.20802151999999</v>
       </c>
       <c r="C261" s="5">
         <v>0.72970671999999581</v>
       </c>
       <c r="D261" s="5">
         <v>3.50975321602367</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>253.80250379</v>
       </c>
       <c r="C262" s="5">
         <v>-0.40551772999998548</v>
       </c>
       <c r="D262" s="5">
         <v>-1.8975578358250034</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>254.88613795000001</v>
       </c>
       <c r="C263" s="5">
         <v>1.0836341600000026</v>
       </c>
       <c r="D263" s="5">
         <v>5.2455584698657853</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>255.91683587</v>
       </c>
       <c r="C264" s="5">
         <v>1.0306979199999944</v>
       </c>
       <c r="D264" s="5">
         <v>4.9619009954627646</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>255.7176187</v>
       </c>
       <c r="C265" s="5">
         <v>-0.19921716999999717</v>
       </c>
       <c r="D265" s="5">
         <v>-0.93014486146668629</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>256.81065181999998</v>
       </c>
       <c r="C266" s="5">
         <v>1.0930331199999728</v>
       </c>
       <c r="D266" s="5">
         <v>5.2515691721508828</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>253.61618225999999</v>
       </c>
       <c r="C267" s="5">
         <v>-3.1944695599999875</v>
       </c>
       <c r="D267" s="5">
         <v>-13.946778944081661</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>254.29511572000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.67893346000002452</v>
       </c>
       <c r="D268" s="5">
         <v>3.260136704619887</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>255.25141009999999</v>
       </c>
       <c r="C269" s="5">
         <v>0.95629437999997435</v>
       </c>
       <c r="D269" s="5">
         <v>4.6071994061610999</v>
       </c>
       <c r="E269" s="5">
         <v>1.0346720376064322</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>256.03230382999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.78089373000000251</v>
       </c>
       <c r="D270" s="5">
         <v>3.7335807997490811</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>257.30357831999999</v>
       </c>
       <c r="C271" s="5">
         <v>1.2712744899999961</v>
       </c>
       <c r="D271" s="5">
         <v>6.1237878125538714</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>257.86539918</v>
       </c>
       <c r="C272" s="5">
         <v>0.56182086000001163</v>
       </c>
       <c r="D272" s="5">
         <v>2.6518896095530486</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>258.11659601000002</v>
       </c>
       <c r="C273" s="5">
         <v>0.25119683000002624</v>
       </c>
       <c r="D273" s="5">
         <v>1.1752506438944987</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>258.72048477999999</v>
       </c>
       <c r="C274" s="5">
         <v>0.6038887699999691</v>
       </c>
       <c r="D274" s="5">
         <v>2.8439259318085108</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>258.19774554999998</v>
       </c>
       <c r="C275" s="5">
         <v>-0.52273923000001332</v>
       </c>
       <c r="D275" s="5">
         <v>-2.3978116797377491</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>259.32134502000002</v>
       </c>
       <c r="C276" s="5">
         <v>1.1235994700000447</v>
       </c>
       <c r="D276" s="5">
         <v>5.348858677088475</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>260.07754383999998</v>
       </c>
       <c r="C277" s="5">
         <v>0.75619881999995187</v>
       </c>
       <c r="D277" s="5">
         <v>3.5559541976599718</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>259.80174160000001</v>
       </c>
       <c r="C278" s="5">
         <v>-0.27580223999996178</v>
       </c>
       <c r="D278" s="5">
         <v>-1.2651578362983029</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>260.26573578</v>
       </c>
       <c r="C279" s="5">
         <v>0.46399417999998605</v>
       </c>
       <c r="D279" s="5">
         <v>2.1643232360814446</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>260.65784351999997</v>
       </c>
       <c r="C280" s="5">
         <v>0.39210773999997173</v>
       </c>
       <c r="D280" s="5">
         <v>1.8229360615277912</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>260.82444816999998</v>
       </c>
       <c r="C281" s="5">
         <v>0.16660465000001068</v>
       </c>
       <c r="D281" s="5">
         <v>0.7697059951965235</v>
       </c>
       <c r="E281" s="5">
         <v>2.1833525103021501</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>259.92230251000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.90214565999997376</v>
       </c>
       <c r="D282" s="5">
         <v>-4.0725323541566443</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>261.07948010000001</v>
       </c>
       <c r="C283" s="5">
         <v>1.1571775900000034</v>
       </c>
       <c r="D283" s="5">
         <v>5.4751918353901141</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>261.60309110999998</v>
       </c>
       <c r="C284" s="5">
         <v>0.52361100999996779</v>
       </c>
       <c r="D284" s="5">
         <v>2.4333993678884225</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>261.53280453000002</v>
       </c>
       <c r="C285" s="5">
         <v>-7.0286579999958576E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-0.32193568705028985</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>262.14080710000002</v>
       </c>
       <c r="C286" s="5">
         <v>0.60800256999999647</v>
       </c>
       <c r="D286" s="5">
         <v>2.8256670006468365</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>261.72960884000003</v>
       </c>
       <c r="C287" s="5">
         <v>-0.41119825999999193</v>
       </c>
       <c r="D287" s="5">
         <v>-1.8661841239137389</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>262.71185781000003</v>
       </c>
       <c r="C288" s="5">
         <v>0.98224897000000055</v>
       </c>
       <c r="D288" s="5">
         <v>4.5976275672342082</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>264.11363211000003</v>
       </c>
       <c r="C289" s="5">
         <v>1.4017742999999996</v>
       </c>
       <c r="D289" s="5">
         <v>6.5942320249617215</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>264.62932426999998</v>
       </c>
       <c r="C290" s="5">
         <v>0.51569215999995777</v>
       </c>
       <c r="D290" s="5">
         <v>2.3683731503144179</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>265.03452100999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.40519674000000805</v>
       </c>
       <c r="D291" s="5">
         <v>1.8529764608913091</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>265.93884223999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.90432122999999365</v>
       </c>
       <c r="D292" s="5">
         <v>4.1722263335989718</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>265.84925241000002</v>
       </c>
       <c r="C293" s="5">
         <v>-8.9589829999965787E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.40350940495041954</v>
       </c>
       <c r="E293" s="5">
         <v>1.9265081457106925</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>265.77249398999999</v>
       </c>
       <c r="C294" s="5">
         <v>-7.6758420000032856E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-0.34592526430564652</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>266.37463235000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.6021383600000263</v>
       </c>
       <c r="D295" s="5">
         <v>2.7528740079689973</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>266.93015169</v>
       </c>
       <c r="C296" s="5">
         <v>0.55551933999998937</v>
       </c>
       <c r="D296" s="5">
         <v>2.5314830949289435</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>266.85032796000002</v>
       </c>
       <c r="C297" s="5">
         <v>-7.9823729999986881E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-0.35826258390525556</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>267.13023337999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.27990541999997731</v>
       </c>
       <c r="D298" s="5">
         <v>1.2659945091202385</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>267.51781267000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.38757929000001923</v>
       </c>
       <c r="D299" s="5">
         <v>1.7550413028962319</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>267.18020796000002</v>
       </c>
       <c r="C300" s="5">
         <v>-0.3376047099999937</v>
       </c>
       <c r="D300" s="5">
         <v>-1.5039203903421616</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>267.32326490000003</v>
       </c>
       <c r="C301" s="5">
         <v>0.14305694000000813</v>
       </c>
       <c r="D301" s="5">
         <v>0.64441440104610059</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>266.83570659999998</v>
       </c>
       <c r="C302" s="5">
         <v>-0.48755830000004607</v>
       </c>
       <c r="D302" s="5">
         <v>-2.1668018539495626</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>267.87371213</v>
       </c>
       <c r="C303" s="5">
         <v>1.0380055300000208</v>
       </c>
       <c r="D303" s="5">
         <v>4.7692469407519367</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>268.12192489</v>
       </c>
       <c r="C304" s="5">
         <v>0.24821276000000125</v>
       </c>
       <c r="D304" s="5">
         <v>1.1176086444915301</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>269.03501847000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.91309358000000884</v>
       </c>
       <c r="D305" s="5">
         <v>4.16403890422683</v>
       </c>
       <c r="E305" s="5">
         <v>1.1983355345633218</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>269.99064776</v>
       </c>
       <c r="C306" s="5">
         <v>0.95562928999999031</v>
       </c>
       <c r="D306" s="5">
         <v>4.3467424896211249</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>270.56297241999999</v>
       </c>
       <c r="C307" s="5">
         <v>0.57232465999999249</v>
       </c>
       <c r="D307" s="5">
         <v>2.5736211130557241</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>270.96068079999998</v>
       </c>
       <c r="C308" s="5">
         <v>0.39770837999998321</v>
       </c>
       <c r="D308" s="5">
         <v>1.7782455598331026</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>271.10806883999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.14738804000000982</v>
       </c>
       <c r="D309" s="5">
         <v>0.65469180899506707</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>271.99991351</v>
       </c>
       <c r="C310" s="5">
         <v>0.89184467000001177</v>
       </c>
       <c r="D310" s="5">
         <v>4.0197654043820918</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>273.74894761000002</v>
       </c>
       <c r="C311" s="5">
         <v>1.7490341000000171</v>
       </c>
       <c r="D311" s="5">
         <v>7.9951639075138026</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>273.51250016</v>
       </c>
       <c r="C312" s="5">
         <v>-0.23644745000001421</v>
       </c>
       <c r="D312" s="5">
         <v>-1.0315762168184639</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>273.83751498999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.32501482999998643</v>
       </c>
       <c r="D313" s="5">
         <v>1.4353162605302616</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>273.75083662999998</v>
       </c>
       <c r="C314" s="5">
         <v>-8.6678360000007615E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-0.37917793018683588</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>275.38086922000002</v>
       </c>
       <c r="C315" s="5">
         <v>1.6300325900000416</v>
       </c>
       <c r="D315" s="5">
         <v>7.3840391408246386</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>275.29712111999999</v>
       </c>
       <c r="C316" s="5">
         <v>-8.3748100000036629E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-0.36433102096229408</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>275.34958742999999</v>
       </c>
       <c r="C317" s="5">
         <v>5.2466309999999794E-2</v>
       </c>
       <c r="D317" s="5">
         <v>0.22893667580490273</v>
       </c>
       <c r="E317" s="5">
         <v>2.3471178569655748</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>276.34117412000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.99158669000001964</v>
       </c>
       <c r="D318" s="5">
         <v>4.4080586904741814</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>276.53728199</v>
       </c>
       <c r="C319" s="5">
         <v>0.19610786999999164</v>
       </c>
       <c r="D319" s="5">
         <v>0.85492196562144684</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>277.00200018999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.46471819999999298</v>
       </c>
       <c r="D320" s="5">
         <v>2.0353317892964462</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>278.27507115999998</v>
       </c>
       <c r="C321" s="5">
         <v>1.273070969999992</v>
       </c>
       <c r="D321" s="5">
         <v>5.6566335840896098</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>278.48915612000002</v>
       </c>
       <c r="C322" s="5">
         <v>0.21408496000003652</v>
       </c>
       <c r="D322" s="5">
         <v>0.92711062625481233</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>278.87048252</v>
       </c>
       <c r="C323" s="5">
         <v>0.38132639999997764</v>
       </c>
       <c r="D323" s="5">
         <v>1.6555530415240938</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>280.35828658999998</v>
       </c>
       <c r="C324" s="5">
         <v>1.4878040699999815</v>
       </c>
       <c r="D324" s="5">
         <v>6.5933688227965748</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>281.25136887999997</v>
       </c>
       <c r="C325" s="5">
         <v>0.89308228999999528</v>
       </c>
       <c r="D325" s="5">
         <v>3.8902934624809093</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>282.17628323000002</v>
       </c>
       <c r="C326" s="5">
         <v>0.9249143500000514</v>
       </c>
       <c r="D326" s="5">
         <v>4.018447165433825</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>280.88335838</v>
       </c>
       <c r="C327" s="5">
         <v>-1.2929248500000199</v>
       </c>
       <c r="D327" s="5">
         <v>-5.3619016983437291</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>280.52757571000001</v>
       </c>
       <c r="C328" s="5">
         <v>-0.35578266999999641</v>
       </c>
       <c r="D328" s="5">
         <v>-1.5094429592628189</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>280.67931289000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.15173717999999781</v>
       </c>
       <c r="D329" s="5">
         <v>0.6510136672386313</v>
       </c>
       <c r="E329" s="5">
         <v>1.9356213712704129</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>281.6917426</v>
       </c>
       <c r="C330" s="5">
         <v>1.0124297099999922</v>
       </c>
       <c r="D330" s="5">
         <v>4.4153962409712921</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>282.48073725</v>
       </c>
       <c r="C331" s="5">
         <v>0.78899465000000646</v>
       </c>
       <c r="D331" s="5">
         <v>3.4133624018164221</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>282.36475558000001</v>
       </c>
       <c r="C332" s="5">
         <v>-0.11598166999999648</v>
       </c>
       <c r="D332" s="5">
         <v>-0.49158800258702895</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>282.80164531999998</v>
       </c>
       <c r="C333" s="5">
         <v>0.43688973999996961</v>
       </c>
       <c r="D333" s="5">
         <v>1.8725858283777486</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>283.15095041000001</v>
       </c>
       <c r="C334" s="5">
         <v>0.34930509000002985</v>
       </c>
       <c r="D334" s="5">
         <v>1.4923018471562299</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>283.03522292000002</v>
       </c>
       <c r="C335" s="5">
         <v>-0.11572748999998339</v>
       </c>
       <c r="D335" s="5">
         <v>-0.4893546607974697</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>281.75923822999999</v>
       </c>
       <c r="C336" s="5">
         <v>-1.2759846900000298</v>
       </c>
       <c r="D336" s="5">
         <v>-5.2777192789743914</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>282.58772820000002</v>
       </c>
       <c r="C337" s="5">
         <v>0.828489970000021</v>
       </c>
       <c r="D337" s="5">
         <v>3.5861287578695222</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>283.74338981</v>
       </c>
       <c r="C338" s="5">
         <v>1.1556616099999815</v>
       </c>
       <c r="D338" s="5">
         <v>5.0193818577574545</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>284.16539498999998</v>
       </c>
       <c r="C339" s="5">
         <v>0.4220051799999851</v>
       </c>
       <c r="D339" s="5">
         <v>1.7994048706468035</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>284.81491355999998</v>
       </c>
       <c r="C340" s="5">
         <v>0.64951856999999791</v>
       </c>
       <c r="D340" s="5">
         <v>2.7775927469338102</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>285.58330652000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.76839296000002832</v>
       </c>
       <c r="D341" s="5">
         <v>3.2859139277498395</v>
       </c>
       <c r="E341" s="5">
         <v>1.7471874145287947</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>286.51000246000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.92669594000000188</v>
       </c>
       <c r="D342" s="5">
         <v>3.9641601050617981</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>282.89313242999998</v>
       </c>
       <c r="C343" s="5">
         <v>-3.6168700300000296</v>
       </c>
       <c r="D343" s="5">
         <v>-14.139899176223969</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>283.23407964</v>
       </c>
       <c r="C344" s="5">
         <v>0.34094721000002437</v>
       </c>
       <c r="D344" s="5">
         <v>1.455884105888261</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>283.27364051000001</v>
       </c>
       <c r="C345" s="5">
         <v>3.9560870000002524E-2</v>
       </c>
       <c r="D345" s="5">
         <v>0.16773945624557474</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>283.97954600000003</v>
       </c>
       <c r="C346" s="5">
         <v>0.70590549000002056</v>
       </c>
       <c r="D346" s="5">
         <v>3.0316747164107927</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>284.32971971000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.35017370999997866</v>
       </c>
       <c r="D347" s="5">
         <v>1.4897906104263114</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>284.23778191000002</v>
       </c>
       <c r="C348" s="5">
         <v>-9.1937799999982417E-2</v>
       </c>
       <c r="D348" s="5">
         <v>-0.3873297751442295</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>285.88479262999999</v>
       </c>
       <c r="C349" s="5">
         <v>1.6470107199999688</v>
       </c>
       <c r="D349" s="5">
         <v>7.1793167324159857</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>285.64790340000002</v>
       </c>
       <c r="C350" s="5">
         <v>-0.2368892299999743</v>
       </c>
       <c r="D350" s="5">
         <v>-0.98982225268366975</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>287.44871525999997</v>
       </c>
       <c r="C351" s="5">
         <v>1.8008118599999534</v>
       </c>
       <c r="D351" s="5">
         <v>7.8330710251799607</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>287.90499605000002</v>
       </c>
       <c r="C352" s="5">
         <v>0.45628079000005073</v>
       </c>
       <c r="D352" s="5">
         <v>1.9215342517431733</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>288.04220395999999</v>
       </c>
       <c r="C353" s="5">
         <v>0.13720790999997234</v>
       </c>
       <c r="D353" s="5">
         <v>0.57338966797970681</v>
       </c>
       <c r="E353" s="5">
         <v>0.86100881384247874</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>291.53472706000002</v>
       </c>
       <c r="C354" s="5">
         <v>3.4925231000000281</v>
       </c>
       <c r="D354" s="5">
         <v>15.560664584382277</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>292.00799181000002</v>
       </c>
       <c r="C355" s="5">
         <v>0.47326474999999846</v>
       </c>
       <c r="D355" s="5">
         <v>1.9655149656198079</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>292.82659770999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.81860589999996591</v>
       </c>
       <c r="D356" s="5">
         <v>3.4163980855376419</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>292.87606137</v>
       </c>
       <c r="C357" s="5">
         <v>4.9463660000014897E-2</v>
       </c>
       <c r="D357" s="5">
         <v>0.20288993041290837</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>292.84754126000001</v>
       </c>
       <c r="C358" s="5">
         <v>-2.8520109999988108E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-0.1167927750363118</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>292.76421925</v>
       </c>
       <c r="C359" s="5">
         <v>-8.3322010000017599E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-0.34089442309834794</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>293.20559885</v>
       </c>
       <c r="C360" s="5">
         <v>0.44137960000000476</v>
       </c>
       <c r="D360" s="5">
         <v>1.8242309369372656</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>294.61450275999999</v>
       </c>
       <c r="C361" s="5">
         <v>1.4089039099999923</v>
       </c>
       <c r="D361" s="5">
         <v>5.9210682515596691</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>295.11659014999998</v>
       </c>
       <c r="C362" s="5">
         <v>0.50208738999998559</v>
       </c>
       <c r="D362" s="5">
         <v>2.0643398936196489</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>296.02475607999997</v>
       </c>
       <c r="C363" s="5">
         <v>0.90816592999999557</v>
       </c>
       <c r="D363" s="5">
         <v>3.7559214270336261</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>296.39221140000001</v>
       </c>
       <c r="C364" s="5">
         <v>0.36745532000003323</v>
       </c>
       <c r="D364" s="5">
         <v>1.4997707832661966</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>296.63225896</v>
       </c>
       <c r="C365" s="5">
         <v>0.24004755999999361</v>
       </c>
       <c r="D365" s="5">
         <v>0.9762188897377122</v>
       </c>
       <c r="E365" s="5">
         <v>2.9822209668944444</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>295.92316555999997</v>
       </c>
       <c r="C366" s="5">
         <v>-0.70909340000002885</v>
       </c>
       <c r="D366" s="5">
         <v>-2.8311595837544279</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>295.97638054999999</v>
       </c>
       <c r="C367" s="5">
         <v>5.321499000001495E-2</v>
       </c>
       <c r="D367" s="5">
         <v>0.21600601770435102</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>295.96169057999998</v>
       </c>
       <c r="C368" s="5">
         <v>-1.4689970000006269E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-5.9542429463999014E-2</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>260.33386952000001</v>
       </c>
       <c r="C369" s="5">
         <v>-35.627821059999974</v>
       </c>
       <c r="D369" s="5">
         <v>-78.54432951678038</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>266.63935220000002</v>
       </c>
       <c r="C370" s="5">
         <v>6.3054826800000114</v>
       </c>
       <c r="D370" s="5">
         <v>33.267074091331203</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>276.14992806999999</v>
       </c>
       <c r="C371" s="5">
         <v>9.5105758699999683</v>
       </c>
       <c r="D371" s="5">
         <v>52.281892989854398</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>277.65290088</v>
       </c>
       <c r="C372" s="5">
         <v>1.502972810000017</v>
       </c>
       <c r="D372" s="5">
         <v>6.7302115256303141</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>280.41813429000001</v>
       </c>
       <c r="C373" s="5">
         <v>2.7652334100000076</v>
       </c>
       <c r="D373" s="5">
         <v>12.62804933876318</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>281.11500529</v>
       </c>
       <c r="C374" s="5">
         <v>0.69687099999998736</v>
       </c>
       <c r="D374" s="5">
         <v>3.0232364280146307</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>280.85224060000002</v>
       </c>
       <c r="C375" s="5">
         <v>-0.26276468999998315</v>
       </c>
       <c r="D375" s="5">
         <v>-1.1159191844747229</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>278.68978922000002</v>
       </c>
       <c r="C376" s="5">
         <v>-2.1624513799999932</v>
       </c>
       <c r="D376" s="5">
         <v>-8.8581227306297698</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>281.03330535999999</v>
       </c>
       <c r="C377" s="5">
         <v>2.3435161399999629</v>
       </c>
       <c r="D377" s="5">
         <v>10.570891461062182</v>
       </c>
       <c r="E377" s="5">
         <v>-5.2586841548152297</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>281.68894755999997</v>
       </c>
       <c r="C378" s="5">
         <v>0.65564219999998841</v>
       </c>
       <c r="D378" s="5">
         <v>2.8357666578994412</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>282.07664313999999</v>
       </c>
       <c r="C379" s="5">
         <v>0.38769558000001325</v>
       </c>
       <c r="D379" s="5">
         <v>1.6641498900011209</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>284.67058274999999</v>
       </c>
       <c r="C380" s="5">
         <v>2.5939396100000067</v>
       </c>
       <c r="D380" s="5">
         <v>11.610631388061554</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>284.04604404000003</v>
       </c>
       <c r="C381" s="5">
         <v>-0.62453870999996752</v>
       </c>
       <c r="D381" s="5">
         <v>-2.601143733148259</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>285.98752144000002</v>
       </c>
       <c r="C382" s="5">
         <v>1.9414773999999966</v>
       </c>
       <c r="D382" s="5">
         <v>8.5175710903740089</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>287.66645928000003</v>
       </c>
       <c r="C383" s="5">
         <v>1.6789378400000032</v>
       </c>
       <c r="D383" s="5">
         <v>7.2767797601715367</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>290.28787904000001</v>
       </c>
       <c r="C384" s="5">
         <v>2.6214197599999807</v>
       </c>
       <c r="D384" s="5">
         <v>11.500314484884466</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>291.81116264000002</v>
       </c>
       <c r="C385" s="5">
         <v>1.5232836000000134</v>
       </c>
       <c r="D385" s="5">
         <v>6.481947108766839</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>292.33917167999999</v>
       </c>
       <c r="C386" s="5">
         <v>0.52800903999997217</v>
       </c>
       <c r="D386" s="5">
         <v>2.1930436270858999</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>293.23145665999999</v>
       </c>
       <c r="C387" s="5">
         <v>0.89228497999999945</v>
       </c>
       <c r="D387" s="5">
         <v>3.7247862126533304</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>295.81814157999997</v>
       </c>
       <c r="C388" s="5">
         <v>2.586684919999982</v>
       </c>
       <c r="D388" s="5">
         <v>11.114556961232203</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>296.22225680999998</v>
       </c>
       <c r="C389" s="5">
         <v>0.40411523000000216</v>
       </c>
       <c r="D389" s="5">
         <v>1.6516854127697433</v>
       </c>
       <c r="E389" s="5">
         <v>5.4046802141629158</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>296.17555550999998</v>
       </c>
       <c r="C390" s="5">
         <v>-4.6701299999995172E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-0.18902357965570049</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>297.75527319000003</v>
       </c>
       <c r="C391" s="5">
         <v>1.5797176800000443</v>
       </c>
       <c r="D391" s="5">
         <v>6.5916040107608431</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>298.41852329</v>
       </c>
       <c r="C392" s="5">
         <v>0.66325009999997064</v>
       </c>
       <c r="D392" s="5">
         <v>2.7059929107569491</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>301.09840438999998</v>
       </c>
       <c r="C393" s="5">
         <v>2.6798810999999887</v>
       </c>
       <c r="D393" s="5">
         <v>11.324851712107042</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>301.13260416000003</v>
       </c>
       <c r="C394" s="5">
         <v>3.4199770000043372E-2</v>
       </c>
       <c r="D394" s="5">
         <v>0.1363852181724523</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>301.37993919000002</v>
       </c>
       <c r="C395" s="5">
         <v>0.24733502999998791</v>
       </c>
       <c r="D395" s="5">
         <v>0.99008373443609798</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>303.73416108999999</v>
       </c>
       <c r="C396" s="5">
         <v>2.3542218999999704</v>
       </c>
       <c r="D396" s="5">
         <v>9.7871694252128059</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>304.61174999999997</v>
       </c>
       <c r="C397" s="5">
         <v>0.87758890999998584</v>
       </c>
       <c r="D397" s="5">
         <v>3.5228312259145689</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>304.72896366999998</v>
       </c>
       <c r="C398" s="5">
         <v>0.11721367000001237</v>
       </c>
       <c r="D398" s="5">
         <v>0.46273483870420407</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>305.16950997999999</v>
       </c>
       <c r="C399" s="5">
         <v>0.44054631000000199</v>
       </c>
       <c r="D399" s="5">
         <v>1.7486996001292887</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>305.59414449000002</v>
       </c>
       <c r="C400" s="5">
         <v>0.42463451000003261</v>
       </c>
       <c r="D400" s="5">
         <v>1.6826034687761782</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>306.65492605999998</v>
       </c>
       <c r="C401" s="5">
         <v>1.0607815699999605</v>
       </c>
       <c r="D401" s="5">
         <v>4.2459052518117657</v>
       </c>
       <c r="E401" s="5">
         <v>3.5219059372340267</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>308.14685778</v>
       </c>
       <c r="C402" s="5">
         <v>1.4919317200000251</v>
       </c>
       <c r="D402" s="5">
         <v>5.9970005526681192</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>308.72578774999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.57892996999999013</v>
       </c>
       <c r="D403" s="5">
         <v>2.27793880707301</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>308.73830561</v>
       </c>
       <c r="C404" s="5">
         <v>1.2517860000002656E-2</v>
       </c>
       <c r="D404" s="5">
         <v>4.8667079149367076E-2</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>310.31950891999998</v>
       </c>
       <c r="C405" s="5">
         <v>1.581203309999978</v>
       </c>
       <c r="D405" s="5">
         <v>6.321906473562855</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>311.58143452000002</v>
       </c>
       <c r="C406" s="5">
         <v>1.2619256000000405</v>
       </c>
       <c r="D406" s="5">
         <v>4.9904791696323336</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>313.48222858999998</v>
       </c>
       <c r="C407" s="5">
         <v>1.9007940699999608</v>
       </c>
       <c r="D407" s="5">
         <v>7.5712554220249473</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>313.75187454000002</v>
       </c>
       <c r="C408" s="5">
         <v>0.2696459500000401</v>
       </c>
       <c r="D408" s="5">
         <v>1.0370933636904445</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>315.43606315</v>
       </c>
       <c r="C409" s="5">
         <v>1.6841886099999783</v>
       </c>
       <c r="D409" s="5">
         <v>6.6350986484884134</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>315.65695696</v>
       </c>
       <c r="C410" s="5">
         <v>0.22089381000000685</v>
       </c>
       <c r="D410" s="5">
         <v>0.84358108894755368</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>315.36181816999999</v>
       </c>
       <c r="C411" s="5">
         <v>-0.29513879000000998</v>
       </c>
       <c r="D411" s="5">
         <v>-1.1162463113002064</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>317.01700261000002</v>
       </c>
       <c r="C412" s="5">
         <v>1.6551844400000277</v>
       </c>
       <c r="D412" s="5">
         <v>6.4832591778049897</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>317.58431521</v>
       </c>
       <c r="C413" s="5">
         <v>0.56731259999997974</v>
       </c>
       <c r="D413" s="5">
         <v>2.1687030344516911</v>
       </c>
       <c r="E413" s="5">
         <v>3.5640676934247439</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>320.29342587000002</v>
       </c>
       <c r="C414" s="5">
         <v>2.7091106600000217</v>
       </c>
       <c r="D414" s="5">
         <v>10.730625031371787</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>321.43322423000001</v>
       </c>
       <c r="C415" s="5">
         <v>1.1397983599999861</v>
       </c>
       <c r="D415" s="5">
         <v>4.3549078658144724</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>322.48327655999998</v>
       </c>
       <c r="C416" s="5">
         <v>1.0500523299999713</v>
       </c>
       <c r="D416" s="5">
         <v>3.9913455799383435</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>322.37136901999997</v>
       </c>
       <c r="C417" s="5">
         <v>-0.11190754000000425</v>
       </c>
       <c r="D417" s="5">
         <v>-0.41562787888322905</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>323.59253522</v>
       </c>
       <c r="C418" s="5">
         <v>1.2211662000000274</v>
       </c>
       <c r="D418" s="5">
         <v>4.6416000813875868</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>324.30652860999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.71399338999998463</v>
       </c>
       <c r="D419" s="5">
         <v>2.6801191152554749</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>324.16325754000002</v>
       </c>
       <c r="C420" s="5">
         <v>-0.14327106999996886</v>
       </c>
       <c r="D420" s="5">
         <v>-0.52884584242262056</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>325.59891331</v>
       </c>
       <c r="C421" s="5">
         <v>1.4356557699999826</v>
       </c>
       <c r="D421" s="5">
         <v>5.4459504118353319</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>325.41486076000001</v>
       </c>
       <c r="C422" s="5">
         <v>-0.18405254999998988</v>
       </c>
       <c r="D422" s="5">
         <v>-0.67622365612384217</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>324.36294250999998</v>
       </c>
       <c r="C423" s="5">
         <v>-1.0519182500000284</v>
       </c>
       <c r="D423" s="5">
         <v>-3.8108262925750647</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>325.95020835000003</v>
       </c>
       <c r="C424" s="5">
         <v>1.5872658400000432</v>
       </c>
       <c r="D424" s="5">
         <v>6.0328359882289906</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>325.98891921000001</v>
       </c>
       <c r="C425" s="5">
         <v>3.8710859999980585E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.14260885807140244</v>
       </c>
       <c r="E425" s="5">
         <v>2.6464165884396706</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>326.72357727000002</v>
       </c>
       <c r="C426" s="5">
         <v>0.73465806000001521</v>
       </c>
       <c r="D426" s="5">
         <v>2.7381281748639408</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>326.18239407999999</v>
       </c>
       <c r="C427" s="5">
         <v>-0.54118319000002657</v>
       </c>
       <c r="D427" s="5">
         <v>-1.9696651597625014</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>326.85180650000001</v>
       </c>
       <c r="C428" s="5">
         <v>0.66941242000001466</v>
       </c>
       <c r="D428" s="5">
         <v>2.4907057724818937</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>326.70548348</v>
       </c>
       <c r="C429" s="5">
         <v>-0.14632302000001118</v>
       </c>
       <c r="D429" s="5">
         <v>-0.53588792242529326</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>326.10692003000003</v>
       </c>
       <c r="C430" s="5">
         <v>-0.59856344999997191</v>
       </c>
       <c r="D430" s="5">
         <v>-2.176524038004668</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>326.21363893</v>
       </c>
       <c r="C431" s="5">
         <v>0.10671889999997575</v>
       </c>
       <c r="D431" s="5">
         <v>0.39340909819265413</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>325.84607140000003</v>
       </c>
       <c r="C432" s="5">
         <v>-0.36756752999997389</v>
       </c>
       <c r="D432" s="5">
         <v>-1.3437751924616159</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>326.28446688000002</v>
       </c>
       <c r="C433" s="5">
         <v>0.43839547999999695</v>
       </c>
       <c r="D433" s="5">
         <v>1.6264885382853089</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>326.33317863000002</v>
       </c>
       <c r="C434" s="5">
         <v>4.8711749999995391E-2</v>
       </c>
       <c r="D434" s="5">
         <v>0.17929790392112732</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>326.58117919</v>
       </c>
       <c r="C435" s="5">
         <v>0.24800055999997994</v>
       </c>
       <c r="D435" s="5">
         <v>0.91577490542396056</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>326.64595658000002</v>
       </c>
       <c r="C436" s="5">
         <v>6.4777390000017476E-2</v>
       </c>
       <c r="D436" s="5">
         <v>0.23827988199351946</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>327.59680781999998</v>
       </c>
       <c r="C437" s="5">
         <v>0.95085123999996313</v>
       </c>
       <c r="D437" s="5">
         <v>3.5496167110324439</v>
       </c>
       <c r="E437" s="5">
         <v>0.49323413013440121</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>328.75594453000002</v>
       </c>
       <c r="C438" s="5">
         <v>1.1591367100000411</v>
       </c>
       <c r="D438" s="5">
         <v>4.3295750219552787</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>328.54123721000002</v>
       </c>
       <c r="C439" s="5">
         <v>-0.21470732000000226</v>
       </c>
       <c r="D439" s="5">
         <v>-0.78089940718768514</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>329.80617938</v>
       </c>
       <c r="C440" s="5">
         <v>1.2649421699999834</v>
       </c>
       <c r="D440" s="5">
         <v>4.7193174504287727</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>329.78069400999999</v>
       </c>
       <c r="C441" s="5">
         <v>-2.5485370000012608E-2</v>
       </c>
       <c r="D441" s="5">
         <v>-9.2689135446599735E-2</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>330.08353690000001</v>
       </c>
       <c r="C442" s="5">
         <v>0.30284289000002218</v>
       </c>
       <c r="D442" s="5">
         <v>1.1075620887956106</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>331.05095547000002</v>
+        <v>331.16193246</v>
       </c>
       <c r="C443" s="5">
-        <v>0.96741857000000664</v>
+        <v>1.0783955599999899</v>
       </c>
       <c r="D443" s="5">
-        <v>3.5742453582821687</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>3.9916641572342648</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>331.27175118000002</v>
+      </c>
+      <c r="C444" s="5">
+        <v>0.10981872000002113</v>
+      </c>
+      <c r="D444" s="5">
+        <v>0.398666252586799</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87DA3FB2-51DA-4770-9FD9-6854E8F77263}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpserpa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>