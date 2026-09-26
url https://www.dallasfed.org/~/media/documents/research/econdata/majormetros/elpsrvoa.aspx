--- v9 (2026-09-05)
+++ v10 (2026-09-26)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{307194E1-7EAF-4509-B66D-FAC716B70190}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7F7D14F3-69B3-4C07-869A-AF9AAA8F5B2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{172E6D63-E334-40F6-93F8-7147A24FC2E5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{345F9A8D-0A94-421C-95F3-F23F7A080878}"/>
   </bookViews>
   <sheets>
     <sheet name="elpsrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Other Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B6D5C6A-499A-46B0-8A26-3328F9DBCAB4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01998D63-8476-4698-AAD3-73F40AB57FCA}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>7.2558632728000001</v>
+        <v>7.2558510264000002</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>7.3561056170999999</v>
+        <v>7.3560952856000004</v>
       </c>
       <c r="C7" s="5">
-        <v>0.10024234429999979</v>
+        <v>0.10024425920000013</v>
       </c>
       <c r="D7" s="5">
-        <v>17.897986506538309</v>
+        <v>17.898387333773158</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>7.3802926802000002</v>
+        <v>7.3802845377999997</v>
       </c>
       <c r="C8" s="5">
-        <v>2.4187063100000294E-2</v>
+        <v>2.4189252199999345E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>4.0177718342357061</v>
+        <v>4.0181478185446817</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>7.3969268519</v>
+        <v>7.3969211101000001</v>
       </c>
       <c r="C9" s="5">
-        <v>1.6634171699999811E-2</v>
+        <v>1.6636572300000374E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>2.7384166147711664</v>
+        <v>2.7388197876182296</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>7.2956236937999996</v>
+        <v>7.2956204180000004</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.10130315810000035</v>
+        <v>-0.1013006920999997</v>
       </c>
       <c r="D10" s="5">
-        <v>-15.2512671449193</v>
+        <v>-15.250934353707068</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>7.2643354922999999</v>
+        <v>7.2643347519999999</v>
       </c>
       <c r="C11" s="5">
-        <v>-3.1288201499999779E-2</v>
+        <v>-3.1285666000000489E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>-5.0266806209153136</v>
+        <v>-5.0262850370390026</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>7.2245207532000002</v>
+        <v>7.2245269282000004</v>
       </c>
       <c r="C12" s="5">
-        <v>-3.9814739099999663E-2</v>
+        <v>-3.9807823799999476E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-6.3823366608995009</v>
+        <v>-6.3812619578955783</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>7.2421366240999996</v>
+        <v>7.2421403237000002</v>
       </c>
       <c r="C13" s="5">
-        <v>1.7615870899999386E-2</v>
+        <v>1.761339549999974E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>2.9655746314091402</v>
+        <v>2.9651497336934396</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>7.4241275866000001</v>
+        <v>7.4241383663000002</v>
       </c>
       <c r="C14" s="5">
-        <v>0.18199096250000046</v>
+        <v>0.18199804260000008</v>
       </c>
       <c r="D14" s="5">
-        <v>34.692854989502095</v>
+        <v>34.694376171907138</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>7.3019717971000002</v>
+        <v>7.3019821617999998</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.12215578949999983</v>
+        <v>-0.12215620450000042</v>
       </c>
       <c r="D15" s="5">
-        <v>-18.052314325343644</v>
+        <v>-18.052346327701585</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>7.3736837413999998</v>
+        <v>7.3736765935999999</v>
       </c>
       <c r="C16" s="5">
-        <v>7.1711944299999608E-2</v>
+        <v>7.1694431800000125E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>12.442959024493817</v>
+        <v>12.439735820131004</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>7.4711376339999997</v>
+        <v>7.4711551266000003</v>
       </c>
       <c r="C17" s="5">
-        <v>9.7453892599999925E-2</v>
+        <v>9.7478533000000311E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>17.064917858958029</v>
+        <v>17.069568782593649</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>7.5689743144000001</v>
+        <v>7.5689611357000004</v>
       </c>
       <c r="C18" s="5">
-        <v>9.7836680400000375E-2</v>
+        <v>9.7806009100000146E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>16.897044800916806</v>
+        <v>16.891318150579139</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>7.5648611089999998</v>
+        <v>7.5648500139000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-4.1132054000003748E-3</v>
+        <v>-4.1111218000002836E-3</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.65017007532656157</v>
+        <v>-0.64984283421547495</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>7.5909261439</v>
+        <v>7.5909178744999997</v>
       </c>
       <c r="C20" s="5">
-        <v>2.6065034900000228E-2</v>
+        <v>2.6067860599999548E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>4.2139089912419658</v>
+        <v>4.2143808107499181</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>7.4928130911000004</v>
+        <v>7.4928082165000003</v>
       </c>
       <c r="C21" s="5">
-        <v>-9.81130527999996E-2</v>
+        <v>-9.8109657999999378E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-14.453627397773072</v>
+        <v>-14.453176933452671</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>7.5886167684999997</v>
+        <v>7.5886138643000001</v>
       </c>
       <c r="C22" s="5">
-        <v>9.5803677399999287E-2</v>
+        <v>9.5805647799999782E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>16.469621234970909</v>
+        <v>16.469995613787745</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>7.5580268980999996</v>
+        <v>7.5580265489</v>
       </c>
       <c r="C23" s="5">
-        <v>-3.0589870400000052E-2</v>
+        <v>-3.0587315400000037E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-4.7314084898998354</v>
+        <v>-4.7310237918878117</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>7.6191070562999998</v>
+        <v>7.6191131365000002</v>
       </c>
       <c r="C24" s="5">
-        <v>6.1080158200000234E-2</v>
+        <v>6.1086587600000186E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>10.140669635557531</v>
+        <v>10.141785439645767</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>7.6337336658000003</v>
+        <v>7.6337374978000003</v>
       </c>
       <c r="C25" s="5">
-        <v>1.4626609500000498E-2</v>
+        <v>1.462436130000011E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>2.3281526813742071</v>
+        <v>2.3277891664657879</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>7.6170725190999997</v>
+        <v>7.6170828631000003</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.6661146700000629E-2</v>
+        <v>-1.6654634700000059E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-2.587870027415351</v>
+        <v>-2.5868693828604572</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>7.8053021444999997</v>
+        <v>7.8053120051000002</v>
       </c>
       <c r="C27" s="5">
-        <v>0.18822962539999999</v>
+        <v>0.18822914199999996</v>
       </c>
       <c r="D27" s="5">
-        <v>34.035410175821966</v>
+        <v>34.035257888333057</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>7.7771846492999996</v>
+        <v>7.7771788103999997</v>
       </c>
       <c r="C28" s="5">
-        <v>-2.8117495200000064E-2</v>
+        <v>-2.813319470000053E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>-4.2382020541677834</v>
+        <v>-4.2405165044098192</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>7.7670839556000004</v>
+        <v>7.7670995616000003</v>
       </c>
       <c r="C29" s="5">
-        <v>-1.0100693699999219E-2</v>
+        <v>-1.0079248799999441E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.5474269227059745</v>
+        <v>-1.544166096447297</v>
       </c>
       <c r="E29" s="5">
-        <v>3.9611948821983267</v>
+        <v>3.9611603558642683</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>7.8857046302000002</v>
+        <v>7.8856912182999999</v>
       </c>
       <c r="C30" s="5">
-        <v>0.11862067459999981</v>
+        <v>0.1185916566999996</v>
       </c>
       <c r="D30" s="5">
-        <v>19.947189660003595</v>
+        <v>19.941849680762868</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>7.7842496062000004</v>
+        <v>7.7842382722999997</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.10145502399999984</v>
+        <v>-0.10145294600000021</v>
       </c>
       <c r="D31" s="5">
-        <v>-14.39187817819445</v>
+        <v>-14.391626713174066</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>7.8006967360999999</v>
+        <v>7.8006885931000003</v>
       </c>
       <c r="C32" s="5">
-        <v>1.6447129899999524E-2</v>
+        <v>1.645032080000064E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>2.5651198900781713</v>
+        <v>2.5656271253921448</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>7.7977423259999998</v>
+        <v>7.7977388332000004</v>
       </c>
       <c r="C33" s="5">
-        <v>-2.9544101000000822E-3</v>
+        <v>-2.9497598999999042E-3</v>
       </c>
       <c r="D33" s="5">
-        <v>-0.45353851429018599</v>
+        <v>-0.45282660677345987</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>7.7708631564999999</v>
+        <v>7.7708608928</v>
       </c>
       <c r="C34" s="5">
-        <v>-2.6879169499999911E-2</v>
+        <v>-2.6877940400000355E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>-4.0589262623038636</v>
+        <v>-4.0587459484173971</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>7.8516520386000002</v>
+        <v>7.8516522556000004</v>
       </c>
       <c r="C35" s="5">
-        <v>8.0788882100000237E-2</v>
+        <v>8.0791362800000321E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>13.214330513258865</v>
+        <v>13.214763822001263</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>8.0033770724999993</v>
+        <v>8.0033826555999994</v>
       </c>
       <c r="C36" s="5">
-        <v>0.15172503389999914</v>
+        <v>0.15173039999999904</v>
       </c>
       <c r="D36" s="5">
-        <v>25.819167919269127</v>
+        <v>25.820179441930936</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>7.8125132929000003</v>
+        <v>7.8125170779999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.19086377959999901</v>
+        <v>-0.19086557759999945</v>
       </c>
       <c r="D37" s="5">
-        <v>-25.146883650894225</v>
+        <v>-25.147075065865586</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>7.7123591491000001</v>
+        <v>7.7123676656000004</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.10015414380000021</v>
+        <v>-0.10014941239999953</v>
       </c>
       <c r="D38" s="5">
-        <v>-14.344014634147173</v>
+        <v>-14.343377583492313</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>7.8090147603000002</v>
+        <v>7.8090238106000003</v>
       </c>
       <c r="C39" s="5">
-        <v>9.6655611200000102E-2</v>
+        <v>9.665614499999986E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>16.120254107041166</v>
+        <v>16.120330312850474</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>7.8891066293999996</v>
+        <v>7.8891018624999996</v>
       </c>
       <c r="C40" s="5">
-        <v>8.0091869099999435E-2</v>
+        <v>8.0078051899999281E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>13.026163879659446</v>
+        <v>13.023772461415728</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>7.7588889092000004</v>
+        <v>7.7589025289000002</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.13021772019999922</v>
+        <v>-0.13019933359999936</v>
       </c>
       <c r="D41" s="5">
-        <v>-18.104414455274529</v>
+        <v>-18.102095528423025</v>
       </c>
       <c r="E41" s="5">
-        <v>-0.10550995002560626</v>
+        <v>-0.10553531128306703</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>8.2131125839999992</v>
+        <v>8.2131008434999995</v>
       </c>
       <c r="C42" s="5">
-        <v>0.45422367479999881</v>
+        <v>0.45419831459999926</v>
       </c>
       <c r="D42" s="5">
-        <v>97.92420464237135</v>
+        <v>97.916640481953337</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>8.3088843808000004</v>
+        <v>8.3088738786</v>
       </c>
       <c r="C43" s="5">
-        <v>9.5771796800001141E-2</v>
+        <v>9.577303510000057E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>14.926260486526189</v>
+        <v>14.926488744511811</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>8.2088294331</v>
+        <v>8.2088218300999998</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.10005494770000034</v>
+        <v>-0.10005204850000027</v>
       </c>
       <c r="D44" s="5">
-        <v>-13.530650374891861</v>
+        <v>-13.530299888094588</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>8.3008732437999999</v>
+        <v>8.3008710889999993</v>
       </c>
       <c r="C45" s="5">
-        <v>9.2043810699999895E-2</v>
+        <v>9.2049258899999487E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>14.316943509989887</v>
+        <v>14.31785797293832</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>8.2523839913000003</v>
+        <v>8.2523820345000001</v>
       </c>
       <c r="C46" s="5">
-        <v>-4.848925249999958E-2</v>
+        <v>-4.8489054499999185E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-6.788875089677826</v>
+        <v>-6.7888499586947653</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>8.2446880443000001</v>
+        <v>8.2446882759999998</v>
       </c>
       <c r="C47" s="5">
-        <v>-7.6959470000002028E-3</v>
+        <v>-7.6937585000003139E-3</v>
       </c>
       <c r="D47" s="5">
-        <v>-1.1133649327500827</v>
+        <v>-1.1130502089245931</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>8.1808512943</v>
+        <v>8.1808561093000005</v>
       </c>
       <c r="C48" s="5">
-        <v>-6.3836750000000109E-2</v>
+        <v>-6.3832166699999249E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>-8.9056906590585747</v>
+        <v>-8.9050779933609885</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>8.2869814178999999</v>
+        <v>8.2869849308999992</v>
       </c>
       <c r="C49" s="5">
-        <v>0.10613012359999985</v>
+        <v>0.1061288215999987</v>
       </c>
       <c r="D49" s="5">
-        <v>16.727826504606981</v>
+        <v>16.727595871835256</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>8.1038490248000006</v>
+        <v>8.1038554116999997</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.18313239309999929</v>
+        <v>-0.18312951919999954</v>
       </c>
       <c r="D50" s="5">
-        <v>-23.521437243526201</v>
+        <v>-23.521102988484387</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>7.9238641486999999</v>
+        <v>7.9238722231000001</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.17998487610000069</v>
+        <v>-0.17998318859999962</v>
       </c>
       <c r="D51" s="5">
-        <v>-23.625539460640098</v>
+        <v>-23.62532787323266</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>7.8062318419999999</v>
+        <v>7.8062273046000001</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.11763230670000002</v>
+        <v>-0.11764491849999992</v>
       </c>
       <c r="D52" s="5">
-        <v>-16.429482303048324</v>
+        <v>-16.431087093280482</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>7.7515747355000002</v>
+        <v>7.7515874161999996</v>
       </c>
       <c r="C53" s="5">
-        <v>-5.4657106499999664E-2</v>
+        <v>-5.4639888400000558E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-8.0859470663580346</v>
+        <v>-8.0835015986738039</v>
       </c>
       <c r="E53" s="5">
-        <v>-9.426831322880691E-2</v>
+        <v>-9.4280249980638331E-2</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>7.6448884328000002</v>
+        <v>7.6448777941000001</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.10668630270000001</v>
+        <v>-0.10670962209999946</v>
       </c>
       <c r="D54" s="5">
-        <v>-15.321226465741844</v>
+        <v>-15.324302785809662</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>7.4293595832000001</v>
+        <v>7.4293503409000001</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.21552884960000007</v>
+        <v>-0.2155274532</v>
       </c>
       <c r="D55" s="5">
-        <v>-29.048313316952413</v>
+        <v>-29.048187659137092</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>7.4015304738000003</v>
+        <v>7.4015239696000004</v>
       </c>
       <c r="C56" s="5">
-        <v>-2.782910939999983E-2</v>
+        <v>-2.7826371299999764E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>-4.4035350692307347</v>
+        <v>-4.4031160575700223</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>7.6015416842999999</v>
+        <v>7.6015408340999997</v>
       </c>
       <c r="C57" s="5">
-        <v>0.20001121049999959</v>
+        <v>0.20001686449999934</v>
       </c>
       <c r="D57" s="5">
-        <v>37.708832905605206</v>
+        <v>37.710100249428095</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>7.5373238608999999</v>
+        <v>7.5373226433999996</v>
       </c>
       <c r="C58" s="5">
-        <v>-6.4217823399999929E-2</v>
+        <v>-6.4218190700000122E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>-9.6795819945166066</v>
+        <v>-9.6796358439891979</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>7.5441740149000003</v>
+        <v>7.5441745773999997</v>
       </c>
       <c r="C59" s="5">
-        <v>6.8501540000003303E-3</v>
+        <v>6.8519340000001705E-3</v>
       </c>
       <c r="D59" s="5">
-        <v>1.0960652428090745</v>
+        <v>1.096351656863126</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>7.4619660412000002</v>
+        <v>7.4619698200000002</v>
       </c>
       <c r="C60" s="5">
-        <v>-8.2207973700000103E-2</v>
+        <v>-8.2204757399999551E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>-12.32034118425489</v>
+        <v>-12.319886812577652</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>7.4697668065</v>
+        <v>7.4697697108999996</v>
       </c>
       <c r="C61" s="5">
-        <v>7.8007652999998456E-3</v>
+        <v>7.7998908999994399E-3</v>
       </c>
       <c r="D61" s="5">
-        <v>1.2617223069937511</v>
+        <v>1.2615794219408061</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>7.4889579551000001</v>
+        <v>7.4889619745999996</v>
       </c>
       <c r="C62" s="5">
-        <v>1.9191148600000041E-2</v>
+        <v>1.9192263699999934E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>3.1269513335488552</v>
+        <v>3.1271343668435758</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>7.5361647642999996</v>
+        <v>7.5361704667999998</v>
       </c>
       <c r="C63" s="5">
-        <v>4.7206809199999533E-2</v>
+        <v>4.7208492200000229E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>7.8320622342294977</v>
+        <v>7.8323468607127911</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>7.6321824196000003</v>
+        <v>7.6321795731000002</v>
       </c>
       <c r="C64" s="5">
-        <v>9.6017655300000726E-2</v>
+        <v>9.6009106300000369E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>16.407318569225126</v>
+        <v>16.405740593175942</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>7.6371459243000004</v>
+        <v>7.6371543899000001</v>
       </c>
       <c r="C65" s="5">
-        <v>4.9635047000000654E-3</v>
+        <v>4.9748167999998927E-3</v>
       </c>
       <c r="D65" s="5">
-        <v>0.7832040821797559</v>
+        <v>0.78499574515820125</v>
       </c>
       <c r="E65" s="5">
-        <v>-1.4762008379529457</v>
+        <v>-1.4762528003083197</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>7.6778309294999998</v>
+        <v>7.6778237316000002</v>
       </c>
       <c r="C66" s="5">
-        <v>4.0685005199999402E-2</v>
+        <v>4.0669341700000139E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>6.5833748551046956</v>
+        <v>6.5807580930272724</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>7.6422131809999998</v>
+        <v>7.6422064752000001</v>
       </c>
       <c r="C67" s="5">
-        <v>-3.561774849999999E-2</v>
+        <v>-3.561725640000013E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-5.4269826336872828</v>
+        <v>-5.4269145149103188</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>7.7831050679000002</v>
+        <v>7.7831002812000003</v>
       </c>
       <c r="C68" s="5">
-        <v>0.14089188690000043</v>
+        <v>0.14089380600000023</v>
       </c>
       <c r="D68" s="5">
-        <v>24.51020262592607</v>
+        <v>24.510594769297356</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>7.5939764175000004</v>
+        <v>7.5939765832999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.18912865039999982</v>
+        <v>-0.18912369790000039</v>
       </c>
       <c r="D69" s="5">
-        <v>-25.561740364474474</v>
+        <v>-25.561171494792678</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>7.7354481262999997</v>
+        <v>7.7354473502000003</v>
       </c>
       <c r="C70" s="5">
-        <v>0.14147170879999926</v>
+        <v>0.14147076690000038</v>
       </c>
       <c r="D70" s="5">
-        <v>24.794316745982226</v>
+        <v>24.79413380250972</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>7.5421422948999997</v>
+        <v>7.5421427411000002</v>
       </c>
       <c r="C71" s="5">
-        <v>-0.19330583140000002</v>
+        <v>-0.19330460910000014</v>
       </c>
       <c r="D71" s="5">
-        <v>-26.190727515404745</v>
+        <v>-26.190586252085435</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>7.6563561522999999</v>
+        <v>7.6563587137000004</v>
       </c>
       <c r="C72" s="5">
-        <v>0.11421385740000023</v>
+        <v>0.11421597260000027</v>
       </c>
       <c r="D72" s="5">
-        <v>19.764709926449207</v>
+        <v>19.765105703386364</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>7.6703837910999999</v>
+        <v>7.6703858838999999</v>
       </c>
       <c r="C73" s="5">
-        <v>1.402763880000002E-2</v>
+        <v>1.4027170199999439E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>2.2208779042273807</v>
+        <v>2.2208022151100071</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>7.5732226345999996</v>
+        <v>7.5732249727000003</v>
       </c>
       <c r="C74" s="5">
-        <v>-9.7161156500000345E-2</v>
+        <v>-9.7160911199999589E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-14.184931120679046</v>
+        <v>-14.184894160944017</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>7.5490309769000001</v>
+        <v>7.5490339960000004</v>
       </c>
       <c r="C75" s="5">
-        <v>-2.4191657699999425E-2</v>
+        <v>-2.4190976699999922E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-3.7666068968468913</v>
+        <v>-3.7665015794409062</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>7.4495096034000001</v>
+        <v>7.449508249</v>
       </c>
       <c r="C76" s="5">
-        <v>-9.952137350000001E-2</v>
+        <v>-9.9525747000000386E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>-14.721859374802737</v>
+        <v>-14.722454691940811</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>7.5246932251</v>
+        <v>7.5246973598000002</v>
       </c>
       <c r="C77" s="5">
-        <v>7.5183621699999925E-2</v>
+        <v>7.5189110800000236E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>12.806304939682246</v>
+        <v>12.807294879842201</v>
       </c>
       <c r="E77" s="5">
-        <v>-1.4724440296760122</v>
+        <v>-1.4724991058020498</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>7.3950772579999997</v>
+        <v>7.3950734434000003</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.12961596710000034</v>
+        <v>-0.12962391639999993</v>
       </c>
       <c r="D78" s="5">
-        <v>-18.820382574242178</v>
+        <v>-18.821420348821015</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>7.444603088</v>
+        <v>7.4445992601000004</v>
       </c>
       <c r="C79" s="5">
-        <v>4.9525830000000326E-2</v>
+        <v>4.9525816700000114E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>8.3392915000220178</v>
+        <v>8.3392936387312488</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>7.3518389135</v>
+        <v>7.3518359605999999</v>
       </c>
       <c r="C80" s="5">
-        <v>-9.2764174500000074E-2</v>
+        <v>-9.2763299500000507E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-13.969348026071071</v>
+        <v>-13.96923185363601</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>7.3919557102000004</v>
+        <v>7.3919563275</v>
       </c>
       <c r="C81" s="5">
-        <v>4.0116796700000457E-2</v>
+        <v>4.0120366900000093E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>6.7481805442805021</v>
+        <v>6.7488020310775498</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>7.4415726282000003</v>
+        <v>7.4415723150000002</v>
       </c>
       <c r="C82" s="5">
-        <v>4.9616917999999899E-2</v>
+        <v>4.961598750000018E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>8.3588590986054747</v>
+        <v>8.3586957834097753</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>7.4444687875</v>
+        <v>7.4444692132999997</v>
       </c>
       <c r="C83" s="5">
-        <v>2.8961592999996455E-3</v>
+        <v>2.8968982999995063E-3</v>
       </c>
       <c r="D83" s="5">
-        <v>0.46802472497295966</v>
+        <v>0.46814442430265224</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>7.5633399995000001</v>
+        <v>7.5633413719</v>
       </c>
       <c r="C84" s="5">
-        <v>0.11887121200000017</v>
+        <v>0.11887215860000033</v>
       </c>
       <c r="D84" s="5">
-        <v>20.936926352653895</v>
+        <v>20.937106680459582</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>7.5849402392999998</v>
+        <v>7.5849415813999999</v>
       </c>
       <c r="C85" s="5">
-        <v>2.1600239799999699E-2</v>
+        <v>2.1600209499999856E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>3.4814423420260754</v>
+        <v>3.481436739749566</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>7.4665122105000004</v>
+        <v>7.4665131786999996</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.11842802879999947</v>
+        <v>-0.11842840270000021</v>
       </c>
       <c r="D86" s="5">
-        <v>-17.208186562124826</v>
+        <v>-17.208233525330428</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>7.3490202361000003</v>
+        <v>7.349020855</v>
       </c>
       <c r="C87" s="5">
-        <v>-0.11749197440000003</v>
+        <v>-0.11749232369999962</v>
       </c>
       <c r="D87" s="5">
-        <v>-17.331518002116585</v>
+        <v>-17.331563096451085</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>7.3584408536000003</v>
+        <v>7.3584411703999999</v>
       </c>
       <c r="C88" s="5">
-        <v>9.4206175000000059E-3</v>
+        <v>9.420315399999879E-3</v>
       </c>
       <c r="D88" s="5">
-        <v>1.5491568837385339</v>
+        <v>1.5491067232931366</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>7.3067733169000002</v>
+        <v>7.3067731546000001</v>
       </c>
       <c r="C89" s="5">
-        <v>-5.1667536700000127E-2</v>
+        <v>-5.16680157999998E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-8.1079439787713028</v>
+        <v>-8.1080159466146444</v>
       </c>
       <c r="E89" s="5">
-        <v>-2.8960636889898472</v>
+        <v>-2.8961192029361871</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>7.4020321596</v>
+        <v>7.4020315859999997</v>
       </c>
       <c r="C90" s="5">
-        <v>9.5258842699999846E-2</v>
+        <v>9.5258431399999566E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>16.816449460416671</v>
+        <v>16.816371969126308</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>7.3382675964999997</v>
+        <v>7.3382663531999999</v>
       </c>
       <c r="C91" s="5">
-        <v>-6.3764563100000338E-2</v>
+        <v>-6.3765232799999794E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>-9.8613760142305829</v>
+        <v>-9.8614754565709219</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>7.4317548241000004</v>
+        <v>7.4317534679000001</v>
       </c>
       <c r="C92" s="5">
-        <v>9.3487227600000722E-2</v>
+        <v>9.3487114700000262E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>16.405620126600297</v>
+        <v>16.405601883127964</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>7.3872576836999997</v>
+        <v>7.3872580858000001</v>
       </c>
       <c r="C93" s="5">
-        <v>-4.4497140400000745E-2</v>
+        <v>-4.4495382100000036E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>-6.9529740113407401</v>
+        <v>-6.9527094759286978</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>7.2578913356000001</v>
+        <v>7.2578910944999997</v>
       </c>
       <c r="C94" s="5">
-        <v>-0.12936634809999958</v>
+        <v>-0.1293669913000004</v>
       </c>
       <c r="D94" s="5">
-        <v>-19.104091017643889</v>
+        <v>-19.104176104478697</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>7.2434460908</v>
+        <v>7.2434462372999997</v>
       </c>
       <c r="C95" s="5">
-        <v>-1.444524480000009E-2</v>
+        <v>-1.4444857199999994E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-2.3623660852654216</v>
+        <v>-2.3623034672683452</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>7.1747638137000003</v>
+        <v>7.1747644188999997</v>
       </c>
       <c r="C96" s="5">
-        <v>-6.8682277099999745E-2</v>
+        <v>-6.8681818399999983E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>-10.803354422236344</v>
+        <v>-10.803285784293571</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>7.1028063603999998</v>
+        <v>7.1028071979999998</v>
       </c>
       <c r="C97" s="5">
-        <v>-7.1957453300000473E-2</v>
+        <v>-7.1957220899999896E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-11.392927107084571</v>
+        <v>-11.392891408342919</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>7.1641718552000002</v>
+        <v>7.1641720758999998</v>
       </c>
       <c r="C98" s="5">
-        <v>6.136549480000042E-2</v>
+        <v>6.1364877900000003E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>10.874645331851717</v>
+        <v>10.874529420266676</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>7.2491306598999996</v>
+        <v>7.2491306992000002</v>
       </c>
       <c r="C99" s="5">
-        <v>8.4958804699999391E-2</v>
+        <v>8.4958623300000369E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>15.196474762543932</v>
+        <v>15.19643967176898</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>7.1542440811999999</v>
+        <v>7.1542441033999999</v>
       </c>
       <c r="C100" s="5">
-        <v>-9.4886578699999724E-2</v>
+        <v>-9.4886595800000251E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>-14.624373643342759</v>
+        <v>-14.624376018444817</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>7.2041546206999998</v>
+        <v>7.2041545014999997</v>
       </c>
       <c r="C101" s="5">
-        <v>4.9910539499999906E-2</v>
+        <v>4.9910398099999753E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>8.7004319918533071</v>
+        <v>8.7004063615187199</v>
       </c>
       <c r="E101" s="5">
-        <v>-1.4044324594366664</v>
+        <v>-1.4044319007686212</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>7.0996821529999998</v>
+        <v>7.0996819172999999</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.10447246769999996</v>
+        <v>-0.10447258419999983</v>
       </c>
       <c r="D102" s="5">
-        <v>-16.079015682637866</v>
+        <v>-16.079032452729379</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>7.1265950461000003</v>
+        <v>7.1265946949999996</v>
       </c>
       <c r="C103" s="5">
-        <v>2.6912893100000446E-2</v>
+        <v>2.6912777699999779E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>4.6449092558554339</v>
+        <v>4.6448890792782027</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>7.115932001</v>
+        <v>7.1159314513999998</v>
       </c>
       <c r="C104" s="5">
-        <v>-1.0663045100000268E-2</v>
+        <v>-1.0663243599999817E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>-1.7807772748262174</v>
+        <v>-1.7808102399151093</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>7.0741525653000004</v>
+        <v>7.0741525725000001</v>
       </c>
       <c r="C105" s="5">
-        <v>-4.1779435699999645E-2</v>
+        <v>-4.1778878899999761E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>-6.8223850820635645</v>
+        <v>-6.822297584963577</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>7.0705754395999998</v>
+        <v>7.0705753628999997</v>
       </c>
       <c r="C106" s="5">
-        <v>-3.5771257000005718E-3</v>
+        <v>-3.5772096000004083E-3</v>
       </c>
       <c r="D106" s="5">
-        <v>-0.60510891241331022</v>
+        <v>-0.60512306492856993</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>7.1425178198000001</v>
+        <v>7.1425180304999998</v>
       </c>
       <c r="C107" s="5">
-        <v>7.1942380200000322E-2</v>
+        <v>7.1942667600000121E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>12.916879246740587</v>
+        <v>12.916933917277863</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>7.1000011054999996</v>
+        <v>7.1000017101999999</v>
       </c>
       <c r="C108" s="5">
-        <v>-4.251671430000048E-2</v>
+        <v>-4.2516320299999855E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>-6.9138635569335634</v>
+        <v>-6.9138013721010916</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>7.1197199173000003</v>
+        <v>7.1197203075999997</v>
       </c>
       <c r="C109" s="5">
-        <v>1.971881180000068E-2</v>
+        <v>1.9718597399999815E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>3.3841389538526778</v>
+        <v>3.3841013020677213</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>7.1643860653999996</v>
+        <v>7.1643860565999997</v>
       </c>
       <c r="C110" s="5">
-        <v>4.4666148099999248E-2</v>
+        <v>4.4665748999999977E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>7.7935699083437004</v>
+        <v>7.7934974091701914</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>7.1485797500999997</v>
+        <v>7.1485795982999996</v>
       </c>
       <c r="C111" s="5">
-        <v>-1.5806315299999874E-2</v>
+        <v>-1.5806458300000159E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-2.6155911113149743</v>
+        <v>-2.6156144913879742</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>7.1465105585000002</v>
+        <v>7.1465104583999999</v>
       </c>
       <c r="C112" s="5">
-        <v>-2.0691915999995203E-3</v>
+        <v>-2.0691398999996835E-3</v>
       </c>
       <c r="D112" s="5">
-        <v>-0.34679346519641552</v>
+        <v>-0.3467848214943503</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>7.1023602800000001</v>
+        <v>7.1023601340000004</v>
       </c>
       <c r="C113" s="5">
-        <v>-4.4150278500000084E-2</v>
+        <v>-4.4150324399999441E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>-7.166674006623774</v>
+        <v>-7.1666813030007663</v>
       </c>
       <c r="E113" s="5">
-        <v>-1.4129949461038738</v>
+        <v>-1.4129953414908636</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>7.0965824523999999</v>
+        <v>7.0965822699999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-5.7778276000002293E-3</v>
+        <v>-5.7778640000005765E-3</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.97185368995981181</v>
+        <v>-0.97185980510553494</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>7.2155394336000001</v>
+        <v>7.2155392057999999</v>
       </c>
       <c r="C115" s="5">
-        <v>0.1189569812000002</v>
+        <v>0.1189569358</v>
       </c>
       <c r="D115" s="5">
-        <v>22.077216279251545</v>
+        <v>22.077207682712952</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>7.0077925395999996</v>
+        <v>7.0077923097000001</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.20774689400000046</v>
+        <v>-0.20774689609999974</v>
       </c>
       <c r="D116" s="5">
-        <v>-29.571379348352146</v>
+        <v>-29.571380392598989</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>7.0603551513999996</v>
+        <v>7.0603551369000002</v>
       </c>
       <c r="C117" s="5">
-        <v>5.2562611799999992E-2</v>
+        <v>5.2562827200000051E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>9.3814645838387278</v>
+        <v>9.3815049490404423</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>7.0726943252999996</v>
+        <v>7.0726939612999997</v>
       </c>
       <c r="C118" s="5">
-        <v>1.2339173900000056E-2</v>
+        <v>1.2338824399999559E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>2.1174811337910437</v>
+        <v>2.1174205840871707</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>7.2334356248000002</v>
+        <v>7.2334361127999998</v>
       </c>
       <c r="C119" s="5">
-        <v>0.1607412995000006</v>
+        <v>0.16074215150000004</v>
       </c>
       <c r="D119" s="5">
-        <v>30.953401669596236</v>
+        <v>30.953588561214794</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>7.1298618137999998</v>
+        <v>7.1298627875999996</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.1035738110000004</v>
+        <v>-0.10357332520000018</v>
       </c>
       <c r="D120" s="5">
-        <v>-15.891884214389119</v>
+        <v>-15.891814455765452</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>7.1326519126000001</v>
+        <v>7.1326522054000003</v>
       </c>
       <c r="C121" s="5">
-        <v>2.7900988000002513E-3</v>
+        <v>2.7894178000007486E-3</v>
       </c>
       <c r="D121" s="5">
-        <v>0.47060296313945482</v>
+        <v>0.4704877879323055</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>7.1718845185999998</v>
+        <v>7.1718845244000002</v>
       </c>
       <c r="C122" s="5">
-        <v>3.923260599999967E-2</v>
+        <v>3.9232318999999904E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>6.8038957184651583</v>
+        <v>6.8038441425311014</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>7.2558021149999998</v>
+        <v>7.2558019464000001</v>
       </c>
       <c r="C123" s="5">
-        <v>8.3917596400000072E-2</v>
+        <v>8.3917421999999853E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>14.980899743088717</v>
+        <v>14.980866566104512</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>7.3348705031000003</v>
+        <v>7.3348701975999999</v>
       </c>
       <c r="C124" s="5">
-        <v>7.9068388100000497E-2</v>
+        <v>7.9068251199999828E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>13.889648167603831</v>
+        <v>13.889623001933016</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>7.4073197504000001</v>
+        <v>7.4073193377999997</v>
       </c>
       <c r="C125" s="5">
-        <v>7.2449247299999797E-2</v>
+        <v>7.2449140199999817E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>12.518438491876417</v>
+        <v>12.518419519514667</v>
       </c>
       <c r="E125" s="5">
-        <v>4.2937764120296151</v>
+        <v>4.2937727466130005</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>7.3905078863</v>
+        <v>7.3905074556999999</v>
       </c>
       <c r="C126" s="5">
-        <v>-1.6811864100000129E-2</v>
+        <v>-1.6811882099999842E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.689812105061673</v>
+        <v>-2.6898150970770529</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>7.4045102016</v>
+        <v>7.4045098346999998</v>
       </c>
       <c r="C127" s="5">
-        <v>1.4002315299999957E-2</v>
+        <v>1.4002378999999898E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>2.2974039636779908</v>
+        <v>2.2974146595414524</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>7.3973772987000004</v>
+        <v>7.3973771201999998</v>
       </c>
       <c r="C128" s="5">
-        <v>-7.1329028999995714E-3</v>
+        <v>-7.1327144999999703E-3</v>
       </c>
       <c r="D128" s="5">
-        <v>-1.1498773382014438</v>
+        <v>-1.1498471841162039</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>7.4500054058999998</v>
+        <v>7.4500056294999997</v>
       </c>
       <c r="C129" s="5">
-        <v>5.2628107199999441E-2</v>
+        <v>5.2628509299999848E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>8.8794234055378674</v>
+        <v>8.8794941470150093</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>7.2653570082999996</v>
+        <v>7.2653565012000003</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.18464839760000018</v>
+        <v>-0.18464912829999935</v>
       </c>
       <c r="D130" s="5">
-        <v>-26.004644344452586</v>
+        <v>-26.004732970459553</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>7.4226788075999997</v>
+        <v>7.4226797087999996</v>
       </c>
       <c r="C131" s="5">
-        <v>0.15732179930000001</v>
+        <v>0.15732320759999929</v>
       </c>
       <c r="D131" s="5">
-        <v>29.31368944296193</v>
+        <v>29.313986154086578</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>7.5570016154999999</v>
+        <v>7.5570032132999998</v>
       </c>
       <c r="C132" s="5">
-        <v>0.13432280790000029</v>
+        <v>0.13432350450000019</v>
       </c>
       <c r="D132" s="5">
-        <v>24.012699545963969</v>
+        <v>24.012833511531916</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>7.5405062600999999</v>
+        <v>7.5405066436999997</v>
       </c>
       <c r="C133" s="5">
-        <v>-1.6495355400000022E-2</v>
+        <v>-1.6496569600000122E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>-2.5881307210685489</v>
+        <v>-2.5883184076010091</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>7.5924755331</v>
+        <v>7.5924752242000002</v>
       </c>
       <c r="C134" s="5">
-        <v>5.1969273000000094E-2</v>
+        <v>5.1968580500000527E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>8.5912306204336986</v>
+        <v>8.5911113131392547</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>7.5579454020999997</v>
+        <v>7.5579455180000004</v>
       </c>
       <c r="C135" s="5">
-        <v>-3.4530131000000353E-2</v>
+        <v>-3.4529706199999843E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-5.3230648548208581</v>
+        <v>-5.3230012093200436</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>7.5335209875000002</v>
+        <v>7.5335208400999996</v>
       </c>
       <c r="C136" s="5">
-        <v>-2.4424414599999444E-2</v>
+        <v>-2.4424677900000802E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>-3.8097559641662948</v>
+        <v>-3.809796249486197</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>7.5083750365000004</v>
+        <v>7.5083732527000002</v>
       </c>
       <c r="C137" s="5">
-        <v>-2.5145950999999833E-2</v>
+        <v>-2.5147587399999338E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-3.9327286790927007</v>
+        <v>-3.9329800009489047</v>
       </c>
       <c r="E137" s="5">
-        <v>1.3642625066177638</v>
+        <v>1.36424407118938</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>7.5874400382999996</v>
+        <v>7.5874395024999997</v>
       </c>
       <c r="C138" s="5">
-        <v>7.9065001799999202E-2</v>
+        <v>7.9066249799999433E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>13.394444654663706</v>
+        <v>13.394671840248296</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>7.5908239951000001</v>
+        <v>7.5908231731000004</v>
       </c>
       <c r="C139" s="5">
-        <v>3.3839568000004761E-3</v>
+        <v>3.3836706000007766E-3</v>
       </c>
       <c r="D139" s="5">
-        <v>0.53650821039430419</v>
+        <v>0.53646276154168948</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>7.5922167385000003</v>
+        <v>7.5922156036999997</v>
       </c>
       <c r="C140" s="5">
-        <v>1.3927434000002847E-3</v>
+        <v>1.3924305999992725E-3</v>
       </c>
       <c r="D140" s="5">
-        <v>0.22039499997044132</v>
+        <v>0.2203454747970568</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>7.6426413099000001</v>
+        <v>7.6426431989000001</v>
       </c>
       <c r="C141" s="5">
-        <v>5.0424571399999785E-2</v>
+        <v>5.0427595200000397E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>8.2676120265097843</v>
+        <v>8.2681273400400777</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>7.6561910107999998</v>
+        <v>7.6561911211</v>
       </c>
       <c r="C142" s="5">
-        <v>1.3549700899999628E-2</v>
+        <v>1.3547922199999896E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>2.1483579831555133</v>
+        <v>2.1480726719296905</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>7.6104125867999999</v>
+        <v>7.6104141219999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-4.5778423999999873E-2</v>
+        <v>-4.5776999100000104E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>-6.9438018727463913</v>
+        <v>-6.9435927004602433</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>7.5722694647999997</v>
+        <v>7.5722713652999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-3.814312200000014E-2</v>
+        <v>-3.8142756700000113E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>-5.8513062405120326</v>
+        <v>-5.8512505896636373</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>7.7415474513999998</v>
+        <v>7.7415477893000002</v>
       </c>
       <c r="C145" s="5">
-        <v>0.16927798660000004</v>
+        <v>0.16927642400000042</v>
       </c>
       <c r="D145" s="5">
-        <v>30.382900563162817</v>
+        <v>30.382576169984389</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>7.7111963972000002</v>
+        <v>7.7111952965999997</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.0351054199999616E-2</v>
+        <v>-3.0352492700000511E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.6045170919509655</v>
+        <v>-4.6047304438721621</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>7.6604075953999997</v>
+        <v>7.6604075803000002</v>
       </c>
       <c r="C147" s="5">
-        <v>-5.0788801800000449E-2</v>
+        <v>-5.0787716299999452E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>-7.623529178508937</v>
+        <v>-7.623373147463508</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>7.7423702519999997</v>
+        <v>7.7423699092999998</v>
       </c>
       <c r="C148" s="5">
-        <v>8.1962656600000017E-2</v>
+        <v>8.1962328999999556E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>13.622592624940255</v>
+        <v>13.62253496136503</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>7.7112201431000003</v>
+        <v>7.7112166027000004</v>
       </c>
       <c r="C149" s="5">
-        <v>-3.1150108899999474E-2</v>
+        <v>-3.1153306599999375E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.7225802388978781</v>
+        <v>-4.7230545596184452</v>
       </c>
       <c r="E149" s="5">
-        <v>2.7015846386724274</v>
+        <v>2.7015618852866519</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>7.7859315364999997</v>
+        <v>7.7859304324999998</v>
       </c>
       <c r="C150" s="5">
-        <v>7.4711393399999437E-2</v>
+        <v>7.4713829799999409E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>12.266386917633888</v>
+        <v>12.266814423116458</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>7.7823363743999998</v>
+        <v>7.7823380839</v>
       </c>
       <c r="C151" s="5">
-        <v>-3.5951620999998823E-3</v>
+        <v>-3.5923485999997951E-3</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.55269621687399351</v>
+        <v>-0.55226486329177371</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>7.8954569082999999</v>
+        <v>7.8954544104000002</v>
       </c>
       <c r="C152" s="5">
-        <v>0.1131205339000001</v>
+        <v>0.11311632650000014</v>
       </c>
       <c r="D152" s="5">
-        <v>18.906947832954145</v>
+        <v>18.906182974632422</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>7.8293660353999996</v>
+        <v>7.8293694285999997</v>
       </c>
       <c r="C153" s="5">
-        <v>-6.6090872900000264E-2</v>
+        <v>-6.6084981800000442E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-9.5951023417810468</v>
+        <v>-9.594288948189222</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>7.9471948014000002</v>
+        <v>7.9471961662000004</v>
       </c>
       <c r="C154" s="5">
-        <v>0.11782876600000058</v>
+        <v>0.11782673760000062</v>
       </c>
       <c r="D154" s="5">
-        <v>19.631936479089095</v>
+        <v>19.631560844489073</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>7.8929620428999998</v>
+        <v>7.8929645565</v>
       </c>
       <c r="C155" s="5">
-        <v>-5.4232758500000422E-2</v>
+        <v>-5.4231609700000405E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>-7.888496997920436</v>
+        <v>-7.8883348144712873</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>7.7909343460000002</v>
+        <v>7.7909361780999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.10202769689999958</v>
+        <v>-0.10202837840000001</v>
       </c>
       <c r="D156" s="5">
-        <v>-14.455052648890621</v>
+        <v>-14.455138162628156</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>7.7432116532000004</v>
+        <v>7.7432113188000002</v>
       </c>
       <c r="C157" s="5">
-        <v>-4.7722692799999855E-2</v>
+        <v>-4.77248592999997E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-7.1078466553787356</v>
+        <v>-7.1081569266752016</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>7.7212746488999997</v>
+        <v>7.7212715319000003</v>
       </c>
       <c r="C158" s="5">
-        <v>-2.1937004300000673E-2</v>
+        <v>-2.193978689999998E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>-3.3471991363355547</v>
+        <v>-3.3476172597267762</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>7.6476591424000002</v>
+        <v>7.6476576393000002</v>
       </c>
       <c r="C159" s="5">
-        <v>-7.3615506499999483E-2</v>
+        <v>-7.3613892600000064E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-10.859663700313682</v>
+        <v>-10.859442119179041</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>7.7519337975999996</v>
+        <v>7.7519308912999998</v>
       </c>
       <c r="C160" s="5">
-        <v>0.10427465519999934</v>
+        <v>0.10427325199999959</v>
       </c>
       <c r="D160" s="5">
-        <v>17.64633011637391</v>
+        <v>17.646078302929723</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>7.7066017458999996</v>
+        <v>7.7065942529000004</v>
       </c>
       <c r="C161" s="5">
-        <v>-4.5332051699999987E-2</v>
+        <v>-4.5336638399999352E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-6.7960460295285348</v>
+        <v>-6.7967141549544641</v>
       </c>
       <c r="E161" s="5">
-        <v>-5.9891912230425337E-2</v>
+        <v>-5.9943197528411485E-2</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>7.5953437811000004</v>
+        <v>7.5953512514000003</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.11125796479999916</v>
+        <v>-0.1112430015000001</v>
       </c>
       <c r="D162" s="5">
-        <v>-16.012581961219109</v>
+        <v>-16.010610766773205</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>7.5880779356000003</v>
+        <v>7.5880815460999997</v>
       </c>
       <c r="C163" s="5">
-        <v>-7.2658455000000899E-3</v>
+        <v>-7.2697053000005951E-3</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.1419214959709656</v>
+        <v>-1.1425238058274778</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>7.5131907194999998</v>
+        <v>7.5131850832999998</v>
       </c>
       <c r="C164" s="5">
-        <v>-7.4887216100000487E-2</v>
+        <v>-7.4896462799999952E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-11.220730524182621</v>
+        <v>-11.222036620609433</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>7.4181332900000001</v>
+        <v>7.4181389592000002</v>
       </c>
       <c r="C165" s="5">
-        <v>-9.5057429499999735E-2</v>
+        <v>-9.5046124099999574E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-14.169304892069457</v>
+        <v>-14.167745084224082</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>7.3385796607999998</v>
+        <v>7.3385829507000002</v>
       </c>
       <c r="C166" s="5">
-        <v>-7.9553629200000309E-2</v>
+        <v>-7.9556008499999997E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-12.136486804558066</v>
+        <v>-12.136819911928608</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>7.3738437859000001</v>
+        <v>7.3738472535000001</v>
       </c>
       <c r="C167" s="5">
-        <v>3.5264125100000321E-2</v>
+        <v>3.5264302799999925E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>5.9212360007039999</v>
+        <v>5.9212639064072592</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>7.3998383663</v>
+        <v>7.3998424026</v>
       </c>
       <c r="C168" s="5">
-        <v>2.5994580399999911E-2</v>
+        <v>2.5995149099999892E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>4.3132817015806069</v>
+        <v>4.3133758352383422</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>7.3474794812999997</v>
+        <v>7.3474768800000003</v>
       </c>
       <c r="C169" s="5">
-        <v>-5.2358885000000299E-2</v>
+        <v>-5.2365522599999714E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>-8.168055591737911</v>
+        <v>-8.1690468176978115</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>7.3213446958999997</v>
+        <v>7.3213375217000003</v>
       </c>
       <c r="C170" s="5">
-        <v>-2.6134785400000027E-2</v>
+        <v>-2.6139358300000026E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-4.1858460969566575</v>
+        <v>-4.1865656921975081</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>7.5273807487999997</v>
+        <v>7.5273748314000004</v>
       </c>
       <c r="C171" s="5">
-        <v>0.20603605290000004</v>
+        <v>0.20603730970000012</v>
       </c>
       <c r="D171" s="5">
-        <v>39.519964171809406</v>
+        <v>39.520288615356058</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>7.4480081451000002</v>
+        <v>7.4480001586000002</v>
       </c>
       <c r="C172" s="5">
-        <v>-7.9372603699999544E-2</v>
+        <v>-7.9374672800000212E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-11.944779909083525</v>
+        <v>-11.945082308129729</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>7.4904522380999996</v>
+        <v>7.4904407099999997</v>
       </c>
       <c r="C173" s="5">
-        <v>4.2444092999999405E-2</v>
+        <v>4.2440551399999471E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>7.0569224637627492</v>
+        <v>7.0563228527953603</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.8047317731838661</v>
+        <v>-2.804786859236319</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>7.7202165587999998</v>
+        <v>7.7202325303999997</v>
       </c>
       <c r="C174" s="5">
-        <v>0.22976432070000019</v>
+        <v>0.22979182040000001</v>
       </c>
       <c r="D174" s="5">
-        <v>43.700184082546414</v>
+        <v>43.706405585118155</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>7.8008858959999996</v>
+        <v>7.8008958600999998</v>
       </c>
       <c r="C175" s="5">
-        <v>8.0669337199999802E-2</v>
+        <v>8.0663329700000119E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>13.285235504041569</v>
+        <v>13.284159529927342</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>7.8488882289999999</v>
+        <v>7.8488820457999999</v>
       </c>
       <c r="C176" s="5">
-        <v>4.8002333000000341E-2</v>
+        <v>4.7986185700000128E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>7.6392416654310402</v>
+        <v>7.6365742902161582</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>7.2140177041999998</v>
+        <v>7.2140258473000003</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.63487052480000017</v>
+        <v>-0.63485619849999964</v>
       </c>
       <c r="D177" s="5">
-        <v>-63.656335875739543</v>
+        <v>-63.655500004664219</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>7.2356176010000004</v>
+        <v>7.2356240316999996</v>
       </c>
       <c r="C178" s="5">
-        <v>2.1599896800000629E-2</v>
+        <v>2.1598184399999276E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>3.6527509496519617</v>
+        <v>3.6524523903223027</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>7.2561154727000003</v>
+        <v>7.2561212519999998</v>
       </c>
       <c r="C179" s="5">
-        <v>2.0497871699999948E-2</v>
+        <v>2.049722030000023E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>3.4529659993479234</v>
+        <v>3.45285143584948</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>7.2973058049999997</v>
+        <v>7.2973132430999996</v>
       </c>
       <c r="C180" s="5">
-        <v>4.1190332299999355E-2</v>
+        <v>4.1191991099999825E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>7.0287201706632496</v>
+        <v>7.0290063497499444</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>7.3498741403999999</v>
+        <v>7.3498696210999999</v>
       </c>
       <c r="C181" s="5">
-        <v>5.2568335400000166E-2</v>
+        <v>5.2556378000000237E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>8.9954252514687472</v>
+        <v>8.9932878613109288</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>7.3095588393000002</v>
+        <v>7.3095467850000002</v>
       </c>
       <c r="C182" s="5">
-        <v>-4.0315301099999701E-2</v>
+        <v>-4.0322836099999648E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-6.3872142744460074</v>
+        <v>-6.3883760780697463</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>7.3066102713000003</v>
+        <v>7.306596206</v>
       </c>
       <c r="C183" s="5">
-        <v>-2.9485679999998737E-3</v>
+        <v>-2.9505790000001753E-3</v>
       </c>
       <c r="D183" s="5">
-        <v>-0.48298975706508873</v>
+        <v>-0.48331923291883294</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>7.3362096822999998</v>
+        <v>7.3361880414999998</v>
       </c>
       <c r="C184" s="5">
-        <v>2.959941099999952E-2</v>
+        <v>2.9591835499999775E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>4.9710430710765419</v>
+        <v>4.969752119898363</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>7.4737402421999999</v>
+        <v>7.4737095246000003</v>
       </c>
       <c r="C185" s="5">
-        <v>0.13753055990000007</v>
+        <v>0.13752148310000045</v>
       </c>
       <c r="D185" s="5">
-        <v>24.966948070590767</v>
+        <v>24.965208222574308</v>
       </c>
       <c r="E185" s="5">
-        <v>-0.22311063963527111</v>
+        <v>-0.2233671695400119</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>7.5502150214999997</v>
+        <v>7.5502556047000002</v>
       </c>
       <c r="C186" s="5">
-        <v>7.6474779299999796E-2</v>
+        <v>7.6546080099999969E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>12.9941208010389</v>
+        <v>13.006982754067486</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>7.4142169381</v>
+        <v>7.4142384991999997</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.13599808339999964</v>
+        <v>-0.13601710550000057</v>
       </c>
       <c r="D187" s="5">
-        <v>-19.597115330020987</v>
+        <v>-19.599495560922943</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>7.5861999713000001</v>
+        <v>7.5861957823999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.17198303320000008</v>
+        <v>0.17195728320000025</v>
       </c>
       <c r="D188" s="5">
-        <v>31.676406782518306</v>
+        <v>31.670939304880676</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>7.7201673602999996</v>
+        <v>7.7201815411999997</v>
       </c>
       <c r="C189" s="5">
-        <v>0.13396738899999949</v>
+        <v>0.13398575879999974</v>
       </c>
       <c r="D189" s="5">
-        <v>23.375562283135622</v>
+        <v>23.379099318457698</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>7.7332035560000003</v>
+        <v>7.7332137758000004</v>
       </c>
       <c r="C190" s="5">
-        <v>1.3036195700000697E-2</v>
+        <v>1.3032234600000692E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>2.0452328769464012</v>
+        <v>2.0446018530509313</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>7.7457595005000002</v>
+        <v>7.7457660637999997</v>
       </c>
       <c r="C191" s="5">
-        <v>1.255594449999986E-2</v>
+        <v>1.2552287999999301E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>1.9658624042220518</v>
+        <v>1.9652821714080781</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>7.5841473446999998</v>
+        <v>7.5841565099999997</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.16161215580000032</v>
+        <v>-0.16160955379999997</v>
       </c>
       <c r="D192" s="5">
-        <v>-22.355080845677477</v>
+        <v>-22.354744356859225</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>7.6481171310000002</v>
+        <v>7.6481091737</v>
       </c>
       <c r="C193" s="5">
-        <v>6.3969786300000386E-2</v>
+        <v>6.3952663700000301E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>10.604608788678949</v>
+        <v>10.601623955087792</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>7.6946137552999998</v>
+        <v>7.6945960286000004</v>
       </c>
       <c r="C194" s="5">
-        <v>4.6496624299999567E-2</v>
+        <v>4.6486854900000374E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>7.5443323933281015</v>
+        <v>7.5427020037684089</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>7.7026548988999997</v>
+        <v>7.7026312843999998</v>
       </c>
       <c r="C195" s="5">
-        <v>8.041143599999856E-3</v>
+        <v>8.035255799999419E-3</v>
       </c>
       <c r="D195" s="5">
-        <v>1.2612754748473787</v>
+        <v>1.2603495668491282</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>7.5176694788000002</v>
+        <v>7.5176344346999997</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.18498542009999941</v>
+        <v>-0.18499684970000008</v>
       </c>
       <c r="D196" s="5">
-        <v>-25.30123117814329</v>
+        <v>-25.302661624397672</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>7.4586014339000002</v>
+        <v>7.4585542011000001</v>
       </c>
       <c r="C197" s="5">
-        <v>-5.9068044900000061E-2</v>
+        <v>-5.9080233599999588E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-9.0317013684972238</v>
+        <v>-9.0335255628863909</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.20256000087505166</v>
+        <v>-0.20278181069408596</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>7.2767113701000001</v>
+        <v>7.2767679878999996</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.18189006380000006</v>
+        <v>-0.18178621320000055</v>
       </c>
       <c r="D198" s="5">
-        <v>-25.641095250120948</v>
+        <v>-25.628500756565742</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>7.3182447725999999</v>
+        <v>7.3182806862999996</v>
       </c>
       <c r="C199" s="5">
-        <v>4.1533402499999816E-2</v>
+        <v>4.1512698400000048E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>7.0684180804063468</v>
+        <v>7.0647265358982692</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>7.3121224090999997</v>
+        <v>7.3121252929000002</v>
       </c>
       <c r="C200" s="5">
-        <v>-6.122363500000283E-3</v>
+        <v>-6.155393399999376E-3</v>
       </c>
       <c r="D200" s="5">
-        <v>-0.99930051032373068</v>
+        <v>-1.0046618728740908</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>7.5341487535000002</v>
+        <v>7.5341687856000004</v>
       </c>
       <c r="C201" s="5">
-        <v>0.22202634440000057</v>
+        <v>0.22204349270000012</v>
       </c>
       <c r="D201" s="5">
-        <v>43.182140282261642</v>
+        <v>43.186031082220566</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>7.5328247415999998</v>
+        <v>7.5328385649999996</v>
       </c>
       <c r="C202" s="5">
-        <v>-1.3240119000004213E-3</v>
+        <v>-1.3302206000007644E-3</v>
       </c>
       <c r="D202" s="5">
-        <v>-0.21067801773216877</v>
+        <v>-0.21166443051764405</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>7.5384309417999997</v>
+        <v>7.5384383596999998</v>
       </c>
       <c r="C203" s="5">
-        <v>5.6062001999999111E-3</v>
+        <v>5.5997947000001602E-3</v>
       </c>
       <c r="D203" s="5">
-        <v>0.89674807559747549</v>
+        <v>0.89571763106108815</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>7.7740577103000001</v>
+        <v>7.7740658919000003</v>
       </c>
       <c r="C204" s="5">
-        <v>0.23562676850000042</v>
+        <v>0.23562753220000054</v>
       </c>
       <c r="D204" s="5">
-        <v>44.677699639725788</v>
+        <v>44.677818412344749</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>7.6488221532000003</v>
+        <v>7.6488115648999999</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.12523555709999989</v>
+        <v>-0.12525432700000039</v>
       </c>
       <c r="D205" s="5">
-        <v>-17.707239082042502</v>
+        <v>-17.709645348166337</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>7.6818234462000001</v>
+        <v>7.6818006820000004</v>
       </c>
       <c r="C206" s="5">
-        <v>3.3001292999999876E-2</v>
+        <v>3.298911710000052E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>5.3021165811535154</v>
+        <v>5.3001212297330458</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>7.8107811969999998</v>
+        <v>7.8107497318999997</v>
       </c>
       <c r="C207" s="5">
-        <v>0.12895775079999972</v>
+        <v>0.12894904989999922</v>
       </c>
       <c r="D207" s="5">
-        <v>22.112973976531713</v>
+        <v>22.111413327231631</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>7.7957907322000004</v>
+        <v>7.7957437693999996</v>
       </c>
       <c r="C208" s="5">
-        <v>-1.4990464799999437E-2</v>
+        <v>-1.5005962500000081E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>-2.2788869151537772</v>
+        <v>-2.2812271674567786</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>7.7580663148999998</v>
+        <v>7.7580036749000003</v>
       </c>
       <c r="C209" s="5">
-        <v>-3.7724417300000646E-2</v>
+        <v>-3.7740094499999266E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-5.654806309205096</v>
+        <v>-5.6571272501567016</v>
       </c>
       <c r="E209" s="5">
-        <v>4.0150272628713735</v>
+        <v>4.0148461179760231</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>7.5892626552999998</v>
+        <v>7.5893358667999999</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.16880365959999999</v>
+        <v>-0.16866780810000037</v>
       </c>
       <c r="D210" s="5">
-        <v>-23.201426877109064</v>
+        <v>-23.185093877232344</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>7.5133636376000004</v>
+        <v>7.5134088866999997</v>
       </c>
       <c r="C211" s="5">
-        <v>-7.5899017699999405E-2</v>
+        <v>-7.5926980100000208E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-11.362417613774323</v>
+        <v>-11.366272424836598</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>7.6121578110000003</v>
+        <v>7.6121674396000003</v>
       </c>
       <c r="C212" s="5">
-        <v>9.8794173399999963E-2</v>
+        <v>9.8758552900000574E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>16.971617401783412</v>
+        <v>16.964939588095042</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>7.6514066355999999</v>
+        <v>7.6514317017</v>
       </c>
       <c r="C213" s="5">
-        <v>3.9248824599999566E-2</v>
+        <v>3.9264262099999669E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>6.365797307730281</v>
+        <v>6.3683642983484168</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>7.7334414500999999</v>
+        <v>7.7334569098000001</v>
       </c>
       <c r="C214" s="5">
-        <v>8.2034814500000053E-2</v>
+        <v>8.2025208100000135E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>13.652298426183407</v>
+        <v>13.650556917015045</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>7.8355559121000002</v>
+        <v>7.8355617927000001</v>
       </c>
       <c r="C215" s="5">
-        <v>0.10211446200000029</v>
+        <v>0.10210488289999997</v>
       </c>
       <c r="D215" s="5">
-        <v>17.04803991346693</v>
+        <v>17.04628621803068</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>7.9634427026000001</v>
+        <v>7.963449196</v>
       </c>
       <c r="C216" s="5">
-        <v>0.12788679049999985</v>
+        <v>0.12788740329999992</v>
       </c>
       <c r="D216" s="5">
-        <v>21.44301711201997</v>
+        <v>21.443111690575201</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>8.0555140622000003</v>
+        <v>8.0555006132999996</v>
       </c>
       <c r="C217" s="5">
-        <v>9.2071359600000235E-2</v>
+        <v>9.2051417299999549E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>14.791255473507615</v>
+        <v>14.787832546569991</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>8.1910510096000007</v>
+        <v>8.1910250878999999</v>
       </c>
       <c r="C218" s="5">
-        <v>0.13553694740000033</v>
+        <v>0.13552447460000039</v>
       </c>
       <c r="D218" s="5">
-        <v>22.167713196319717</v>
+        <v>22.165521361524654</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>8.1251314975</v>
+        <v>8.1250972966999999</v>
       </c>
       <c r="C219" s="5">
-        <v>-6.5919512100000688E-2</v>
+        <v>-6.592779120000003E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>-9.2411019647611887</v>
+        <v>-9.2422396694298534</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>8.2792387169000001</v>
+        <v>8.2791911676000005</v>
       </c>
       <c r="C220" s="5">
-        <v>0.15410721940000016</v>
+        <v>0.1540938709000006</v>
       </c>
       <c r="D220" s="5">
-        <v>25.291058482227989</v>
+        <v>25.288752230368662</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>8.3612695921999993</v>
+        <v>8.3612095506999999</v>
       </c>
       <c r="C221" s="5">
-        <v>8.2030875299999195E-2</v>
+        <v>8.2018383099999426E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>12.559423685683724</v>
+        <v>12.557481756241673</v>
       </c>
       <c r="E221" s="5">
-        <v>7.7751755761806152</v>
+        <v>7.7752718492721584</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>8.7847360663000007</v>
+        <v>8.7848014362000004</v>
       </c>
       <c r="C222" s="5">
-        <v>0.42346647410000138</v>
+        <v>0.42359188550000049</v>
       </c>
       <c r="D222" s="5">
-        <v>80.916382281523298</v>
+        <v>80.948129835045805</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>8.8916339549999996</v>
+        <v>8.8916811608999993</v>
       </c>
       <c r="C223" s="5">
-        <v>0.10689788869999894</v>
+        <v>0.10687972469999885</v>
       </c>
       <c r="D223" s="5">
-        <v>15.62035372868622</v>
+        <v>15.617395364760256</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>8.8928543995999991</v>
+        <v>8.8928703975999994</v>
       </c>
       <c r="C224" s="5">
-        <v>1.2204445999994817E-3</v>
+        <v>1.1892367000001514E-3</v>
       </c>
       <c r="D224" s="5">
-        <v>0.16483355417122869</v>
+        <v>0.16061465299572752</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>9.3680362344999999</v>
+        <v>9.3680619156000002</v>
       </c>
       <c r="C225" s="5">
-        <v>0.47518183490000077</v>
+        <v>0.47519151800000081</v>
       </c>
       <c r="D225" s="5">
-        <v>86.762019339986878</v>
+        <v>86.764131359263914</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>9.4479091946999993</v>
+        <v>9.4479255545999994</v>
       </c>
       <c r="C226" s="5">
-        <v>7.9872960199999454E-2</v>
+        <v>7.9863638999999154E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>10.725024289435181</v>
+        <v>10.723682626639564</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>9.4371455802999993</v>
+        <v>9.4371507639000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.0763614400000066E-2</v>
+        <v>-1.0774790699999315E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.3585768859975533</v>
+        <v>-1.3599763751590888</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>9.3563879893999999</v>
+        <v>9.3563920320000005</v>
       </c>
       <c r="C228" s="5">
-        <v>-8.0757590899999343E-2</v>
+        <v>-8.0758731899999603E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-9.7991111052056379</v>
+        <v>-9.7992379720410856</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>9.3610267304000008</v>
+        <v>9.3610142357000008</v>
       </c>
       <c r="C229" s="5">
-        <v>4.6387410000008344E-3</v>
+        <v>4.6222037000003269E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>0.59656494229372026</v>
+        <v>0.59443212457299666</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>9.3040500603999998</v>
+        <v>9.3040231923000007</v>
       </c>
       <c r="C230" s="5">
-        <v>-5.6976670000000951E-2</v>
+        <v>-5.6991043400000052E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>-7.0642866342011228</v>
+        <v>-7.0660186028727701</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>9.2384731551999995</v>
+        <v>9.2384419701000002</v>
       </c>
       <c r="C231" s="5">
-        <v>-6.5576905200000368E-2</v>
+        <v>-6.5581222200000511E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-8.1375650307837546</v>
+        <v>-8.1381027383276798</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>9.2817345527999997</v>
+        <v>9.2816911595999994</v>
       </c>
       <c r="C232" s="5">
-        <v>4.3261397600000251E-2</v>
+        <v>4.3249189499999119E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>5.7663002481524117</v>
+        <v>5.7646508725887058</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>9.2747281927999996</v>
+        <v>9.2746719156000008</v>
       </c>
       <c r="C233" s="5">
-        <v>-7.0063600000001003E-3</v>
+        <v>-7.0192439999985368E-3</v>
       </c>
       <c r="D233" s="5">
-        <v>-0.90207424754132903</v>
+        <v>-0.90373038646323067</v>
       </c>
       <c r="E233" s="5">
-        <v>10.924879176867353</v>
+        <v>10.925002648971116</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>9.2629062886</v>
+        <v>9.2629635739000005</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.1821904199999622E-2</v>
+        <v>-1.1708341700000346E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>-1.5188858535237881</v>
+        <v>-1.5044054934411633</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>9.2630806719999992</v>
+        <v>9.2631238807000003</v>
       </c>
       <c r="C235" s="5">
-        <v>1.7438339999920061E-4</v>
+        <v>1.6030679999978759E-4</v>
       </c>
       <c r="D235" s="5">
-        <v>2.2593529745917884E-2</v>
+        <v>2.0769429775113757E-2</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>9.2652687590999996</v>
+        <v>9.2652863413999995</v>
       </c>
       <c r="C236" s="5">
-        <v>2.1880871000004021E-3</v>
+        <v>2.1624606999992579E-3</v>
       </c>
       <c r="D236" s="5">
-        <v>0.2838276576804466</v>
+        <v>0.28049795059506</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>9.1793021734</v>
+        <v>9.1793261445999992</v>
       </c>
       <c r="C237" s="5">
-        <v>-8.5966585699999598E-2</v>
+        <v>-8.5960196800000332E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-10.583072714256026</v>
+        <v>-10.582306820700039</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>9.1651354314999995</v>
+        <v>9.1651504802999995</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.4166741900000446E-2</v>
+        <v>-1.4175664299999724E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.8363626256790111</v>
+        <v>-1.8375046273787055</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>9.1404565563000002</v>
+        <v>9.1404590360999993</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.4678875199999339E-2</v>
+        <v>-2.4691444200000134E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.1838019514360605</v>
+        <v>-3.1853943644458593</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>9.1537946613999992</v>
+        <v>9.1537951150999994</v>
       </c>
       <c r="C240" s="5">
-        <v>1.3338105099998998E-2</v>
+        <v>1.3336079000000112E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>1.7652085377392046</v>
+        <v>1.764937758979368</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>9.0582170504999997</v>
+        <v>9.0582058300000003</v>
       </c>
       <c r="C241" s="5">
-        <v>-9.5577610899999499E-2</v>
+        <v>-9.5589285099999088E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-11.834498519043358</v>
+        <v>-11.835861484878041</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>9.0199181883000001</v>
+        <v>9.0198931890999994</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.8298862199999562E-2</v>
+        <v>-3.8312640900000972E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.9573566508840479</v>
+        <v>-4.959104866589426</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>9.1501776912999997</v>
+        <v>9.1501544459000002</v>
       </c>
       <c r="C243" s="5">
-        <v>0.13025950299999955</v>
+        <v>0.13026125680000078</v>
       </c>
       <c r="D243" s="5">
-        <v>18.774484264668455</v>
+        <v>18.774813684940248</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>9.1980777241999991</v>
+        <v>9.1980481285</v>
       </c>
       <c r="C244" s="5">
-        <v>4.7900032899999445E-2</v>
+        <v>4.7893682599999821E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>6.465908875598636</v>
+        <v>6.4650437372012703</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>9.0858065365999998</v>
+        <v>9.0857697967999993</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.11227118759999932</v>
+        <v>-0.11227833170000068</v>
       </c>
       <c r="D245" s="5">
-        <v>-13.70275696977915</v>
+        <v>-13.703612400162035</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.0369508655429969</v>
+        <v>-2.0367525721558755</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>9.1372049441000005</v>
+        <v>9.1372382455000007</v>
       </c>
       <c r="C246" s="5">
-        <v>5.1398407500000687E-2</v>
+        <v>5.1468448700001446E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>7.0036447608289976</v>
+        <v>7.0135172563840609</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>9.2398276750000008</v>
+        <v>9.2398596072999997</v>
       </c>
       <c r="C247" s="5">
-        <v>0.10262273090000029</v>
+        <v>0.10262136179999892</v>
       </c>
       <c r="D247" s="5">
-        <v>14.342074199591215</v>
+        <v>14.341815349551545</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>9.1425005892000009</v>
+        <v>9.1425166367999999</v>
       </c>
       <c r="C248" s="5">
-        <v>-9.7327085799999935E-2</v>
+        <v>-9.7342970499999737E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>-11.932938673564875</v>
+        <v>-11.934735922820982</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>9.0865117848000008</v>
+        <v>9.0865299733999993</v>
       </c>
       <c r="C249" s="5">
-        <v>-5.5988804400000092E-2</v>
+        <v>-5.598666340000058E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-7.1062775740756701</v>
+        <v>-7.1060028619573279</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>9.0824908214000004</v>
+        <v>9.0825035083000003</v>
       </c>
       <c r="C250" s="5">
-        <v>-4.0209634000003547E-3</v>
+        <v>-4.0264650999990437E-3</v>
       </c>
       <c r="D250" s="5">
-        <v>-0.52973349340317277</v>
+        <v>-0.53045547865488984</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>9.0403907972000006</v>
+        <v>9.0403923296999995</v>
       </c>
       <c r="C251" s="5">
-        <v>-4.2100024199999808E-2</v>
+        <v>-4.2111178600000798E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-5.422715034011194</v>
+        <v>-5.4241079593643775</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>8.9545349984999998</v>
+        <v>8.9545333615999994</v>
       </c>
       <c r="C252" s="5">
-        <v>-8.5855798700000818E-2</v>
+        <v>-8.5858968100000155E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-10.81947917010131</v>
+        <v>-10.819856208393031</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>9.0532620574999996</v>
+        <v>9.0532544692000005</v>
       </c>
       <c r="C253" s="5">
-        <v>9.8727058999999784E-2</v>
+        <v>9.872110760000119E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>14.062961170170251</v>
+        <v>14.062064114354955</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>9.0229649445</v>
+        <v>9.0229418326000008</v>
       </c>
       <c r="C254" s="5">
-        <v>-3.0297112999999598E-2</v>
+        <v>-3.031263659999972E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-3.9427519849890791</v>
+        <v>-3.9447383574041206</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>9.1557176869999992</v>
+        <v>9.1557039244999991</v>
       </c>
       <c r="C255" s="5">
-        <v>0.13275274249999924</v>
+        <v>0.13276209189999832</v>
       </c>
       <c r="D255" s="5">
-        <v>19.156427524215893</v>
+        <v>19.157940767101202</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>9.1133747860999996</v>
+        <v>9.1133586112000007</v>
       </c>
       <c r="C256" s="5">
-        <v>-4.2342900899999592E-2</v>
+        <v>-4.2345313299998466E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-5.4106902455404278</v>
+        <v>-5.4109986375768804</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>9.2023036154</v>
+        <v>9.2022848058999998</v>
       </c>
       <c r="C257" s="5">
-        <v>8.8928829300000345E-2</v>
+        <v>8.8926194699999073E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>12.359015462392065</v>
+        <v>12.358652570354556</v>
       </c>
       <c r="E257" s="5">
-        <v>1.2821875342680755</v>
+        <v>1.2823900638671004</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>9.3158509964</v>
+        <v>9.3158686305000007</v>
       </c>
       <c r="C258" s="5">
-        <v>0.11354738100000006</v>
+        <v>0.11358382460000094</v>
       </c>
       <c r="D258" s="5">
-        <v>15.854179602180096</v>
+        <v>15.859653025172449</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>9.3318516421000002</v>
+        <v>9.3318699639999991</v>
       </c>
       <c r="C259" s="5">
-        <v>1.6000645700000149E-2</v>
+        <v>1.6001333499998438E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>2.0806687725381634</v>
+        <v>2.080755082328789</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>9.3302168213000005</v>
+        <v>9.3302275870999996</v>
       </c>
       <c r="C260" s="5">
-        <v>-1.6348207999996589E-3</v>
+        <v>-1.6423768999995758E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>-0.21002218004064765</v>
+        <v>-0.21099154389782049</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>9.3883067552000004</v>
+        <v>9.3883183538000008</v>
       </c>
       <c r="C261" s="5">
-        <v>5.8089933899999835E-2</v>
+        <v>5.809076670000124E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>7.7324214282484593</v>
+        <v>7.7325268765633393</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>9.2911218566000002</v>
+        <v>9.2911310241000002</v>
       </c>
       <c r="C262" s="5">
-        <v>-9.7184898600000125E-2</v>
+        <v>-9.7187329700000546E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-11.738639791926076</v>
+        <v>-11.73890323638237</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>9.3415312742999994</v>
+        <v>9.3415319122000007</v>
       </c>
       <c r="C263" s="5">
-        <v>5.0409417699999182E-2</v>
+        <v>5.0400888100000429E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>6.7084944879596486</v>
+        <v>6.7073184716147871</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>9.3478979935000002</v>
+        <v>9.3478960352999998</v>
       </c>
       <c r="C264" s="5">
-        <v>6.3667192000007589E-3</v>
+        <v>6.3641230999991194E-3</v>
       </c>
       <c r="D264" s="5">
-        <v>0.82093255789252861</v>
+        <v>0.82059650205799084</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>9.4488644374999993</v>
+        <v>9.4488596586</v>
       </c>
       <c r="C265" s="5">
-        <v>0.1009664439999991</v>
+        <v>0.10096362330000019</v>
       </c>
       <c r="D265" s="5">
-        <v>13.75954419494192</v>
+        <v>13.75913973360905</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>9.5235555032000008</v>
+        <v>9.5235361384000008</v>
       </c>
       <c r="C266" s="5">
-        <v>7.4691065700001502E-2</v>
+        <v>7.4676479800000806E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>9.9091850501036749</v>
+        <v>9.9071703069954609</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>9.4585680748000005</v>
+        <v>9.4585619916999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-6.4987428400000269E-2</v>
+        <v>-6.4974146700000901E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-7.8881891910128621</v>
+        <v>-7.8866525001562993</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>9.4261891871000003</v>
+        <v>9.426184847</v>
       </c>
       <c r="C268" s="5">
-        <v>-3.2378887700000192E-2</v>
+        <v>-3.237714469999986E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-4.0314137668878924</v>
+        <v>-4.0312033636244244</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>9.5157668459</v>
+        <v>9.5157649125999999</v>
       </c>
       <c r="C269" s="5">
-        <v>8.9577658799999682E-2</v>
+        <v>8.958006559999987E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>12.018998631374146</v>
+        <v>12.019344450664926</v>
       </c>
       <c r="E269" s="5">
-        <v>3.4063560995251319</v>
+        <v>3.406546453539594</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>9.5032974163000006</v>
+        <v>9.5032990899000005</v>
       </c>
       <c r="C270" s="5">
-        <v>-1.2469429599999415E-2</v>
+        <v>-1.2465822699999407E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-1.5611922923297161</v>
+        <v>-1.560744266325631</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>9.5267103023999997</v>
+        <v>9.5267168024999993</v>
       </c>
       <c r="C271" s="5">
-        <v>2.3412886099999142E-2</v>
+        <v>2.3417712599998808E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>2.996781315690078</v>
+        <v>2.9974069552700211</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>9.5234752848999999</v>
+        <v>9.5234811446999998</v>
       </c>
       <c r="C272" s="5">
-        <v>-3.2350174999997705E-3</v>
+        <v>-3.2356577999994585E-3</v>
       </c>
       <c r="D272" s="5">
-        <v>-0.40672790567921613</v>
+        <v>-0.40680798108236882</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>9.5893609085999998</v>
+        <v>9.5893663141999994</v>
       </c>
       <c r="C273" s="5">
-        <v>6.588562369999984E-2</v>
+        <v>6.5885169499999563E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>8.6251681246733103</v>
+        <v>8.6251008737567645</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>9.5960655430999999</v>
+        <v>9.5960763486000005</v>
       </c>
       <c r="C274" s="5">
-        <v>6.7046345000001395E-3</v>
+        <v>6.7100344000010637E-3</v>
       </c>
       <c r="D274" s="5">
-        <v>0.84224304089095536</v>
+        <v>0.84292351762154105</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>9.6423558437000008</v>
+        <v>9.6423567452000007</v>
       </c>
       <c r="C275" s="5">
-        <v>4.6290300600000833E-2</v>
+        <v>4.6280396600000273E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>5.9447375421539439</v>
+        <v>5.9434248440952908</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>9.6398573394000007</v>
+        <v>9.6398554026000003</v>
       </c>
       <c r="C276" s="5">
-        <v>-2.4985043000000928E-3</v>
+        <v>-2.5013426000004557E-3</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.31049839003596258</v>
+        <v>-0.31085058397122278</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>9.6504083697999992</v>
+        <v>9.6504068643000007</v>
       </c>
       <c r="C277" s="5">
-        <v>1.0551030399998496E-2</v>
+        <v>1.0551461700000431E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>1.3213612780277773</v>
+        <v>1.3214158846838631</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>9.6168000728000003</v>
+        <v>9.6167838444000004</v>
       </c>
       <c r="C278" s="5">
-        <v>-3.3608296999998899E-2</v>
+        <v>-3.3623019900000273E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>-4.0999681419533367</v>
+        <v>-4.1017305798088817</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>9.5671437181000005</v>
+        <v>9.5671418873</v>
       </c>
       <c r="C279" s="5">
-        <v>-4.9656354699999739E-2</v>
+        <v>-4.9641957100000411E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-6.0232272488296772</v>
+        <v>-6.021540001042947</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>9.5362714413000003</v>
+        <v>9.5362667230000007</v>
       </c>
       <c r="C280" s="5">
-        <v>-3.0872276800000265E-2</v>
+        <v>-3.0875164299999369E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>-3.8042962099295585</v>
+        <v>-3.8046464512061617</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>9.5264022718000003</v>
+        <v>9.5264023075999997</v>
       </c>
       <c r="C281" s="5">
-        <v>-9.8691694999999413E-3</v>
+        <v>-9.8644154000009365E-3</v>
       </c>
       <c r="D281" s="5">
-        <v>-1.2348458338756751</v>
+        <v>-1.2342549808091352</v>
       </c>
       <c r="E281" s="5">
-        <v>0.11176635653471489</v>
+        <v>0.11178707227113005</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>9.3923736932999997</v>
+        <v>9.3923754968999997</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.13402857850000061</v>
+        <v>-0.1340268107</v>
       </c>
       <c r="D282" s="5">
-        <v>-15.635961103047292</v>
+        <v>-15.635770504079726</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>9.4247822840000008</v>
+        <v>9.4247843959999997</v>
       </c>
       <c r="C283" s="5">
-        <v>3.2408590700001128E-2</v>
+        <v>3.2408899099999999E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>4.2201173587422813</v>
+        <v>4.2201574567092059</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>9.3154592795000006</v>
+        <v>9.3154639622000008</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.10932300450000021</v>
+        <v>-0.1093204337999989</v>
       </c>
       <c r="D284" s="5">
-        <v>-13.064863271956728</v>
+        <v>-13.064572639967054</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>9.3870006377999999</v>
+        <v>9.3870052499999996</v>
       </c>
       <c r="C285" s="5">
-        <v>7.1541358299999303E-2</v>
+        <v>7.1541287799998798E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>9.6152320173101593</v>
+        <v>9.6152170989356236</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>9.4878448121000005</v>
+        <v>9.4878594122000006</v>
       </c>
       <c r="C286" s="5">
-        <v>0.10084417430000059</v>
+        <v>0.10085416220000099</v>
       </c>
       <c r="D286" s="5">
-        <v>13.681213803406589</v>
+        <v>13.682642759909246</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>9.5442605909000005</v>
+        <v>9.5442626668999999</v>
       </c>
       <c r="C287" s="5">
-        <v>5.6415778799999927E-2</v>
+        <v>5.6403254699999295E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>7.3733719885114679</v>
+        <v>7.3716695231562213</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>9.5370483910000008</v>
+        <v>9.5370451531999993</v>
       </c>
       <c r="C288" s="5">
-        <v>-7.2121998999996606E-3</v>
+        <v>-7.2175137000005662E-3</v>
       </c>
       <c r="D288" s="5">
-        <v>-0.90303072914299509</v>
+        <v>-0.90369310299521777</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>9.5675649641000007</v>
+        <v>9.5675530899000005</v>
       </c>
       <c r="C289" s="5">
-        <v>3.0516573099999889E-2</v>
+        <v>3.0507936700001181E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>3.9080518403363795</v>
+        <v>3.9069276535515396</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>9.6141684047999991</v>
+        <v>9.6141570578</v>
       </c>
       <c r="C290" s="5">
-        <v>4.6603440699998444E-2</v>
+        <v>4.6603967899999432E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>6.0043442496376276</v>
+        <v>6.0044216563642117</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>9.3782057517999995</v>
+        <v>9.3782053250999997</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.23596265299999963</v>
+        <v>-0.23595173270000025</v>
       </c>
       <c r="D291" s="5">
-        <v>-25.784199081673918</v>
+        <v>-25.783188488144248</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>9.5421046877000002</v>
+        <v>9.5420975049999992</v>
       </c>
       <c r="C292" s="5">
-        <v>0.16389893590000071</v>
+        <v>0.16389217989999949</v>
       </c>
       <c r="D292" s="5">
-        <v>23.109918451785472</v>
+        <v>23.108873639077476</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>9.4296608132999999</v>
+        <v>9.4296625674999994</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.11244387440000025</v>
+        <v>-0.11243493749999978</v>
       </c>
       <c r="D293" s="5">
-        <v>-13.259337880588262</v>
+        <v>-13.258360723014139</v>
       </c>
       <c r="E293" s="5">
-        <v>-1.015508853603353</v>
+        <v>-1.0154908114978878</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>9.4783024997999998</v>
+        <v>9.4783064954</v>
       </c>
       <c r="C294" s="5">
-        <v>4.8641686499999892E-2</v>
+        <v>4.8643927900000605E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>6.368717917442912</v>
+        <v>6.3690185441812819</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>9.4241372514999995</v>
+        <v>9.4241385045000001</v>
       </c>
       <c r="C295" s="5">
-        <v>-5.4165248300000357E-2</v>
+        <v>-5.4167990899999907E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-6.6461037016273483</v>
+        <v>-6.6464269994966907</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>9.3993403494999992</v>
+        <v>9.3993479794999999</v>
       </c>
       <c r="C296" s="5">
-        <v>-2.4796902000000287E-2</v>
+        <v>-2.479052500000023E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-3.1121590503488172</v>
+        <v>-3.1113698348573027</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>9.3801678665000008</v>
+        <v>9.3801750705</v>
       </c>
       <c r="C297" s="5">
-        <v>-1.9172482999998408E-2</v>
+        <v>-1.9172908999999905E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-2.420448306916001</v>
+        <v>-2.4204995428950937</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>9.3718837106000006</v>
+        <v>9.3719033367000009</v>
       </c>
       <c r="C298" s="5">
-        <v>-8.2841559000002007E-3</v>
+        <v>-8.2717337999991258E-3</v>
       </c>
       <c r="D298" s="5">
-        <v>-1.0546551117153524</v>
+        <v>-1.0530805127794363</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>9.3548916753999993</v>
+        <v>9.3548934151999994</v>
       </c>
       <c r="C299" s="5">
-        <v>-1.6992035200001254E-2</v>
+        <v>-1.7009921500001468E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-2.1541382441867762</v>
+        <v>-2.1563786935010265</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>9.4460664611999992</v>
+        <v>9.4460595771999998</v>
       </c>
       <c r="C300" s="5">
-        <v>9.1174785799999825E-2</v>
+        <v>9.1166162000000384E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>12.343204341656232</v>
+        <v>12.341971161421327</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>9.4030637803000001</v>
+        <v>9.4030372005</v>
       </c>
       <c r="C301" s="5">
-        <v>-4.3002680899999035E-2</v>
+        <v>-4.3022376699999754E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-5.3282030999481034</v>
+        <v>-5.3305864722877576</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>9.4184784630999996</v>
+        <v>9.4184687956000008</v>
       </c>
       <c r="C302" s="5">
-        <v>1.5414682799999468E-2</v>
+        <v>1.5431595100000806E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>1.9850247145946964</v>
+        <v>1.9872279585333219</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>9.3755687589000001</v>
+        <v>9.3755704989000002</v>
       </c>
       <c r="C303" s="5">
-        <v>-4.290970419999951E-2</v>
+        <v>-4.2898296700000671E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>-5.3321551858198752</v>
+        <v>-5.3307782938092458</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>9.4350674204999994</v>
+        <v>9.4350603911000004</v>
       </c>
       <c r="C304" s="5">
-        <v>5.9498661599999281E-2</v>
+        <v>5.9489892200000227E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>7.8868755315266048</v>
+        <v>7.8856707204742804</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>9.4266758515000006</v>
+        <v>9.4266811964000006</v>
       </c>
       <c r="C305" s="5">
-        <v>-8.3915689999987109E-3</v>
+        <v>-8.3791946999998146E-3</v>
       </c>
       <c r="D305" s="5">
-        <v>-1.0620771569525234</v>
+        <v>-1.0605194344932789</v>
       </c>
       <c r="E305" s="5">
-        <v>-3.1655028310129119E-2</v>
+        <v>-3.1616943646262108E-2</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>9.4584389123000001</v>
+        <v>9.4584443432</v>
       </c>
       <c r="C306" s="5">
-        <v>3.1763060799999465E-2</v>
+        <v>3.1763146799999475E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>4.1191650291748649</v>
+        <v>4.1191740104916219</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>9.5320217434999996</v>
+        <v>9.5320204092999994</v>
       </c>
       <c r="C307" s="5">
-        <v>7.3582831199999532E-2</v>
+        <v>7.3576066099999338E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>9.7455028496651117</v>
+        <v>9.7445623490304722</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>9.4841220551000003</v>
+        <v>9.4841289626999998</v>
       </c>
       <c r="C308" s="5">
-        <v>-4.7899688399999363E-2</v>
+        <v>-4.7891446599999554E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-5.8662583747125741</v>
+        <v>-5.8652775301115234</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>9.4669794348000007</v>
+        <v>9.4669890056000003</v>
       </c>
       <c r="C309" s="5">
-        <v>-1.7142620299999578E-2</v>
+        <v>-1.7139957099999492E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-2.1475754597935603</v>
+        <v>-2.1472435830399261</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>9.3543369613999996</v>
+        <v>9.3543637929999992</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.11264247340000111</v>
+        <v>-0.11262521260000113</v>
       </c>
       <c r="D310" s="5">
-        <v>-13.37985319027224</v>
+        <v>-13.377922520894925</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>9.4793700823000009</v>
+        <v>9.4793851538999991</v>
       </c>
       <c r="C311" s="5">
-        <v>0.12503312090000129</v>
+        <v>0.12502136089999993</v>
       </c>
       <c r="D311" s="5">
-        <v>17.272889485540755</v>
+        <v>17.271090411755718</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>9.4631186818999993</v>
+        <v>9.4631050475999992</v>
       </c>
       <c r="C312" s="5">
-        <v>-1.6251400400001614E-2</v>
+        <v>-1.6280106299999986E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>-2.0379879909125043</v>
+        <v>-2.0415506707921804</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>9.4433679495000007</v>
+        <v>9.4433420286</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.9750732399998583E-2</v>
+        <v>-1.9763018999999105E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-2.4760014626062365</v>
+        <v>-2.4775276215060482</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>9.4211650990999996</v>
+        <v>9.4211263756000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-2.220285040000114E-2</v>
+        <v>-2.2215652999999946E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.785189635539953</v>
+        <v>-2.7867824589731138</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>9.4619514638000002</v>
+        <v>9.4619535474000003</v>
       </c>
       <c r="C315" s="5">
-        <v>4.0786364700000632E-2</v>
+        <v>4.0827171800000173E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>5.3205738532443592</v>
+        <v>5.3260470632515045</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>9.4204693393000003</v>
+        <v>9.4204513808999994</v>
       </c>
       <c r="C316" s="5">
-        <v>-4.1482124499999884E-2</v>
+        <v>-4.1502166500000826E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-5.1358994059662599</v>
+        <v>-5.1383201479078711</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>9.5126035054999996</v>
+        <v>9.5126399058000004</v>
       </c>
       <c r="C317" s="5">
-        <v>9.2134166199999257E-2</v>
+        <v>9.2188524900000957E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>12.388599332784755</v>
+        <v>12.396331276217133</v>
       </c>
       <c r="E317" s="5">
-        <v>0.91153716701020127</v>
+        <v>0.91186609167208665</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>9.5398075314999993</v>
+        <v>9.5398321607999996</v>
       </c>
       <c r="C318" s="5">
-        <v>2.7204025999999715E-2</v>
+        <v>2.7192254999999221E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>3.4862403923462182</v>
+        <v>3.4846945799769991</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>9.6448386004</v>
+        <v>9.6447890744000002</v>
       </c>
       <c r="C319" s="5">
-        <v>0.10503106890000069</v>
+        <v>0.10495691360000059</v>
       </c>
       <c r="D319" s="5">
-        <v>14.041841077331085</v>
+        <v>14.03128121326378</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>9.5811895089999997</v>
+        <v>9.5812083684000005</v>
       </c>
       <c r="C320" s="5">
-        <v>-6.3649091400000302E-2</v>
+        <v>-6.3580705999999765E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-7.6379443394683388</v>
+        <v>-7.6300710289148199</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>9.5507912886999993</v>
+        <v>9.5508162905000002</v>
       </c>
       <c r="C321" s="5">
-        <v>-3.0398220300000389E-2</v>
+        <v>-3.0392077900000203E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>-3.7414994682369196</v>
+        <v>-3.7407493496790845</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>9.5444636536999994</v>
+        <v>9.5445122132000009</v>
       </c>
       <c r="C322" s="5">
-        <v>-6.3276349999998871E-3</v>
+        <v>-6.3040772999993777E-3</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.79213901436385736</v>
+        <v>-0.78919853108014859</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>9.5096997779999999</v>
+        <v>9.5097375189999998</v>
       </c>
       <c r="C323" s="5">
-        <v>-3.4763875699999502E-2</v>
+        <v>-3.4774694200001122E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-4.2842656211920733</v>
+        <v>-4.285550911115898</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>9.2847209445000001</v>
+        <v>9.2846955779999991</v>
       </c>
       <c r="C324" s="5">
-        <v>-0.22497883349999981</v>
+        <v>-0.22504194100000063</v>
       </c>
       <c r="D324" s="5">
-        <v>-24.971789619034425</v>
+        <v>-24.977822319626242</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>9.2750485844000004</v>
+        <v>9.2750042605999994</v>
       </c>
       <c r="C325" s="5">
-        <v>-9.6723600999997217E-3</v>
+        <v>-9.6913173999997326E-3</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.2429624724351274</v>
+        <v>-1.2453880258941563</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>9.3181063397999999</v>
+        <v>9.3179978742999996</v>
       </c>
       <c r="C326" s="5">
-        <v>4.3057755399999564E-2</v>
+        <v>4.2993613700000211E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>5.7152473068032617</v>
+        <v>5.7065432459586285</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>9.2347706406000007</v>
+        <v>9.2347458028999991</v>
       </c>
       <c r="C327" s="5">
-        <v>-8.3335699199999169E-2</v>
+        <v>-8.325207140000046E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-10.219625204887951</v>
+        <v>-10.209981441405535</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>9.2006873169999999</v>
+        <v>9.2006534795999997</v>
       </c>
       <c r="C328" s="5">
-        <v>-3.4083323600000881E-2</v>
+        <v>-3.409232329999945E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-4.3401058139192594</v>
+        <v>-4.3412400906194026</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>9.1881995113000006</v>
+        <v>9.1883024228999997</v>
       </c>
       <c r="C329" s="5">
-        <v>-1.2487805699999299E-2</v>
+        <v>-1.2351056700000029E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-1.6166190037360639</v>
+        <v>-1.5990523926111666</v>
       </c>
       <c r="E329" s="5">
-        <v>-3.410254553471459</v>
+        <v>-3.4095423154012927</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>9.2324797884999992</v>
+        <v>9.2326030633999991</v>
       </c>
       <c r="C330" s="5">
-        <v>4.4280277199998608E-2</v>
+        <v>4.4300640499999488E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>5.9388818784221531</v>
+        <v>5.9416175145173167</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>9.1641658228999994</v>
+        <v>9.1641781961</v>
       </c>
       <c r="C331" s="5">
-        <v>-6.8313965599999804E-2</v>
+        <v>-6.8424867299999192E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-8.5265874662044041</v>
+        <v>-8.5397609351113282</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>9.1975403131999993</v>
+        <v>9.1973393449999996</v>
       </c>
       <c r="C332" s="5">
-        <v>3.3374490299999948E-2</v>
+        <v>3.316114889999966E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>4.4588239963668563</v>
+        <v>4.4297459290826957</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>9.1396403757000009</v>
+        <v>9.1397550822000007</v>
       </c>
       <c r="C333" s="5">
-        <v>-5.7899937499998444E-2</v>
+        <v>-5.7584262799998953E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-7.298045612702575</v>
+        <v>-7.259769444525821</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>9.1402037097999997</v>
+        <v>9.1403143335999992</v>
       </c>
       <c r="C334" s="5">
-        <v>5.6333409999886896E-4</v>
+        <v>5.5925139999857265E-4</v>
       </c>
       <c r="D334" s="5">
-        <v>7.3988702351690527E-2</v>
+        <v>7.3451374989996765E-2</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>9.0357399591000007</v>
+        <v>9.0358189018000008</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.10446375069999903</v>
+        <v>-0.10449543179999843</v>
       </c>
       <c r="D335" s="5">
-        <v>-12.884750478877937</v>
+        <v>-12.888269416696051</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>9.0009700816000002</v>
+        <v>9.0009148272000008</v>
       </c>
       <c r="C336" s="5">
-        <v>-3.476987750000049E-2</v>
+        <v>-3.4904074600000001E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.5211604069120392</v>
+        <v>-4.5382023324203384</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>8.9907398548999993</v>
+        <v>8.9906584027999994</v>
       </c>
       <c r="C337" s="5">
-        <v>-1.0230226700000955E-2</v>
+        <v>-1.0256424400001407E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.3553896229085427</v>
+        <v>-1.3588470884767112</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>9.0047909291000003</v>
+        <v>9.0046085907000002</v>
       </c>
       <c r="C338" s="5">
-        <v>1.4051074200001068E-2</v>
+        <v>1.3950187900000799E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>1.891610711877223</v>
+        <v>1.8779300499578655</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>9.1025555570000005</v>
+        <v>9.1025424452999992</v>
       </c>
       <c r="C339" s="5">
-        <v>9.7764627900000178E-2</v>
+        <v>9.7933854599999037E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>13.835167909543088</v>
+        <v>13.860864051682054</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>9.0819027480999992</v>
+        <v>9.0814810369999996</v>
       </c>
       <c r="C340" s="5">
-        <v>-2.0652808900001318E-2</v>
+        <v>-2.1061408299999584E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-2.6889621155579024</v>
+        <v>-2.741489890208193</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>9.0647010028999997</v>
+        <v>9.0649962033999998</v>
       </c>
       <c r="C341" s="5">
-        <v>-1.7201745199999507E-2</v>
+        <v>-1.648483359999986E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-2.2493534912826907</v>
+        <v>-2.1566411062809765</v>
       </c>
       <c r="E341" s="5">
-        <v>-1.3440991159162086</v>
+        <v>-1.3419913039941278</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>9.0410075074999998</v>
+        <v>9.0413601808999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.3693495399999875E-2</v>
+        <v>-2.3636022499999854E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-3.0918828300263712</v>
+        <v>-3.0843911236974608</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>8.9845618728000005</v>
+        <v>8.9847443279999997</v>
       </c>
       <c r="C343" s="5">
-        <v>-5.6445634699999303E-2</v>
+        <v>-5.6615852900000263E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>-7.2399684936500508</v>
+        <v>-7.2607815177969881</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>9.0252381028999995</v>
+        <v>9.0248833220000009</v>
       </c>
       <c r="C344" s="5">
-        <v>4.0676230099998989E-2</v>
+        <v>4.0138994000001205E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>5.5701583375156849</v>
+        <v>5.4946586822501198</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>9.0328789443000002</v>
+        <v>9.0331199831000006</v>
       </c>
       <c r="C345" s="5">
-        <v>7.640841400000653E-3</v>
+        <v>8.2366610999997647E-3</v>
       </c>
       <c r="D345" s="5">
-        <v>1.020673844446951</v>
+        <v>1.1007077064854709</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>9.0409010934000005</v>
+        <v>9.0410897753999997</v>
       </c>
       <c r="C346" s="5">
-        <v>8.0221491000003198E-3</v>
+        <v>7.9697922999990567E-3</v>
       </c>
       <c r="D346" s="5">
-        <v>1.070947618620699</v>
+        <v>1.0638955661585126</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>9.0533391363</v>
+        <v>9.0534884758</v>
       </c>
       <c r="C347" s="5">
-        <v>1.2438042899999502E-2</v>
+        <v>1.2398700400000351E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>1.6634523330270712</v>
+        <v>1.658116087639061</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>9.0064172466999999</v>
+        <v>9.0062374071000004</v>
       </c>
       <c r="C348" s="5">
-        <v>-4.69218896000001E-2</v>
+        <v>-4.7251068699999621E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>-6.0451325007805146</v>
+        <v>-6.0862346092949497</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>9.1961523200999995</v>
+        <v>9.1959944986999993</v>
       </c>
       <c r="C349" s="5">
-        <v>0.18973507339999962</v>
+        <v>0.18975709159999887</v>
       </c>
       <c r="D349" s="5">
-        <v>28.42486485098852</v>
+        <v>28.429189730883952</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>9.2934131089999994</v>
+        <v>9.2931120038999993</v>
       </c>
       <c r="C350" s="5">
-        <v>9.7260788899999895E-2</v>
+        <v>9.7117505199999954E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>13.456410698474453</v>
+        <v>13.43566567409864</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>9.8639484140999993</v>
+        <v>9.8637394313000009</v>
       </c>
       <c r="C351" s="5">
-        <v>0.57053530509999995</v>
+        <v>0.57062742740000161</v>
       </c>
       <c r="D351" s="5">
-        <v>104.41209773820384</v>
+        <v>104.43960597086468</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>9.9623666576000005</v>
+        <v>9.9611964562999997</v>
       </c>
       <c r="C352" s="5">
-        <v>9.8418243500001168E-2</v>
+        <v>9.7457024999998865E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>12.652478399412459</v>
+        <v>12.522396246812505</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>9.0495022518999999</v>
+        <v>9.0494639531000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.9128644057000006</v>
+        <v>-0.91173250319999966</v>
       </c>
       <c r="D353" s="5">
-        <v>-68.439341910976779</v>
+        <v>-68.396426777509419</v>
       </c>
       <c r="E353" s="5">
-        <v>-0.16766963405784319</v>
+        <v>-0.17134315284295099</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>9.0594133466999995</v>
+        <v>9.0619080683999993</v>
       </c>
       <c r="C354" s="5">
-        <v>9.9110947999996313E-3</v>
+        <v>1.2444115299999225E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>1.3221961556733941</v>
+        <v>1.6626838985798642</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>9.0018069605999997</v>
+        <v>9.0016762705000009</v>
       </c>
       <c r="C355" s="5">
-        <v>-5.7606386099999796E-2</v>
+        <v>-6.023179789999844E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-7.3691942574796387</v>
+        <v>-7.690827301253222</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>9.0610412749000009</v>
+        <v>9.0600954435999999</v>
       </c>
       <c r="C356" s="5">
-        <v>5.9234314300001145E-2</v>
+        <v>5.8419173099999E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>8.1884649835001646</v>
+        <v>8.0718511226441905</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>9.1284937414999998</v>
+        <v>9.1292859616000008</v>
       </c>
       <c r="C357" s="5">
-        <v>6.7452466599998928E-2</v>
+        <v>6.9190518000000978E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>9.3080536296126013</v>
+        <v>9.5591004787433995</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>9.1386805686999999</v>
+        <v>9.1387516476999995</v>
       </c>
       <c r="C358" s="5">
-        <v>1.0186827200000081E-2</v>
+        <v>9.4656860999986492E-3</v>
       </c>
       <c r="D358" s="5">
-        <v>1.3473745681658489</v>
+        <v>1.2513380945349706</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>9.164303919</v>
+        <v>9.1643861267000002</v>
       </c>
       <c r="C359" s="5">
-        <v>2.562335030000007E-2</v>
+        <v>2.5634479000000709E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>3.4169755540331748</v>
+        <v>3.4184555810200301</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>9.2037218582999998</v>
+        <v>9.2033741826999993</v>
       </c>
       <c r="C360" s="5">
-        <v>3.9417939299999816E-2</v>
+        <v>3.8988055999999105E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>5.2853695522254718</v>
+        <v>5.2263252645524672</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>9.1907071416000008</v>
+        <v>9.1904962560999994</v>
       </c>
       <c r="C361" s="5">
-        <v>-1.3014716699998985E-2</v>
+        <v>-1.2877926599999867E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-1.6837499380658594</v>
+        <v>-1.6662514546569751</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>9.1834658848000004</v>
+        <v>9.1830326798000002</v>
       </c>
       <c r="C362" s="5">
-        <v>-7.2412568000004285E-3</v>
+        <v>-7.463576299999275E-3</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.94138043164586627</v>
+        <v>-0.97017569204015386</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>9.1394635399999995</v>
+        <v>9.1390278518999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-4.400234480000087E-2</v>
+        <v>-4.4004827900000265E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>-5.6006395588037545</v>
+        <v>-5.6012046239929836</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>9.1497728154000004</v>
+        <v>9.1478198105999997</v>
       </c>
       <c r="C364" s="5">
-        <v>1.0309275400000928E-2</v>
+        <v>8.7919586999998245E-3</v>
       </c>
       <c r="D364" s="5">
-        <v>1.3620241427223956</v>
+        <v>1.1605559445982516</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>9.1474015693999995</v>
+        <v>9.1469763587999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.3712460000009372E-3</v>
+        <v>-8.434517999997837E-4</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.31054790787505837</v>
+        <v>-0.11058690130426596</v>
       </c>
       <c r="E365" s="5">
-        <v>1.0818199142327956</v>
+        <v>1.0775489709155206</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>9.0759396364999994</v>
+        <v>9.0805101841999996</v>
       </c>
       <c r="C366" s="5">
-        <v>-7.1461932900000136E-2</v>
+        <v>-6.6466174600000372E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>-8.982218513810869</v>
+        <v>-8.3795714772637027</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>9.1068868203999997</v>
+        <v>9.1063884139999995</v>
       </c>
       <c r="C367" s="5">
-        <v>3.0947183900000397E-2</v>
+        <v>2.5878229799999986E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>4.1693815394036715</v>
+        <v>3.4739541340364832</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>8.9887830153999992</v>
+        <v>8.9875685566999994</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.11810380500000051</v>
+        <v>-0.11881985730000011</v>
       </c>
       <c r="D368" s="5">
-        <v>-14.498941348517603</v>
+        <v>-14.581380032164759</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>6.9261703400999997</v>
+        <v>6.9275424675000004</v>
       </c>
       <c r="C369" s="5">
-        <v>-2.0626126752999996</v>
+        <v>-2.0600260891999991</v>
       </c>
       <c r="D369" s="5">
-        <v>-95.61966570330533</v>
+        <v>-95.602116027644925</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>7.3330275637</v>
+        <v>7.3330457576999999</v>
       </c>
       <c r="C370" s="5">
-        <v>0.40685722360000032</v>
+        <v>0.40550329019999953</v>
       </c>
       <c r="D370" s="5">
-        <v>98.372647879103624</v>
+        <v>97.907557145152069</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>7.7697012673000003</v>
+        <v>7.7698537920000001</v>
       </c>
       <c r="C371" s="5">
-        <v>0.43667370360000035</v>
+        <v>0.43680803430000026</v>
       </c>
       <c r="D371" s="5">
-        <v>100.19445533905373</v>
+        <v>100.2356581805639</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>7.7986794996000004</v>
+        <v>7.7983719174999999</v>
       </c>
       <c r="C372" s="5">
-        <v>2.8978232300000073E-2</v>
+        <v>2.8518125499999769E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>4.5685334391427412</v>
+        <v>4.4944353780077551</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>7.9843697286999999</v>
+        <v>7.9837393647999999</v>
       </c>
       <c r="C373" s="5">
-        <v>0.18569022909999955</v>
+        <v>0.18536744729999999</v>
       </c>
       <c r="D373" s="5">
-        <v>32.627872087892108</v>
+        <v>32.565002606039741</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>8.0783359717999996</v>
+        <v>8.0778373506999994</v>
       </c>
       <c r="C374" s="5">
-        <v>9.396624309999968E-2</v>
+        <v>9.4097985899999514E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>15.073483719177606</v>
+        <v>15.097275604466741</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>8.1270867011999997</v>
+        <v>8.1264267139000008</v>
       </c>
       <c r="C375" s="5">
-        <v>4.8750729400000026E-2</v>
+        <v>4.8589363200001401E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>7.4869601387441476</v>
+        <v>7.4618285430569919</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>8.0489592516999995</v>
+        <v>8.0467455087000008</v>
       </c>
       <c r="C376" s="5">
-        <v>-7.8127449500000168E-2</v>
+        <v>-7.9681205199999994E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>-10.945056962399114</v>
+        <v>-11.15198739960357</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>8.1555875479999997</v>
+        <v>8.1525485887000002</v>
       </c>
       <c r="C377" s="5">
-        <v>0.10662829630000026</v>
+        <v>0.10580307999999938</v>
       </c>
       <c r="D377" s="5">
-        <v>17.107929955341849</v>
+        <v>16.970825503670216</v>
       </c>
       <c r="E377" s="5">
-        <v>-10.842576592655861</v>
+        <v>-10.871655627963817</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>8.1847262769999993</v>
+        <v>8.1916672540000004</v>
       </c>
       <c r="C378" s="5">
-        <v>2.9138728999999586E-2</v>
+        <v>3.9118665300000188E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>4.3726880125295464</v>
+        <v>5.9124184011189573</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>8.3038576976999998</v>
+        <v>8.3034680750999996</v>
       </c>
       <c r="C379" s="5">
-        <v>0.11913142070000049</v>
+        <v>0.11180082109999923</v>
       </c>
       <c r="D379" s="5">
-        <v>18.934776155567533</v>
+        <v>17.66481270358835</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>8.4028254103000002</v>
+        <v>8.4018248287000006</v>
       </c>
       <c r="C380" s="5">
-        <v>9.8967712600000368E-2</v>
+        <v>9.8356753600000957E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>15.277700197146382</v>
+        <v>15.177919206930856</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>8.5246950062</v>
+        <v>8.5271410308999993</v>
       </c>
       <c r="C381" s="5">
-        <v>0.12186959589999979</v>
+        <v>0.12531620219999873</v>
       </c>
       <c r="D381" s="5">
-        <v>18.861749354948685</v>
+        <v>19.442223399825465</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>8.5143099209000006</v>
+        <v>8.5147484079000009</v>
       </c>
       <c r="C382" s="5">
-        <v>-1.0385085299999375E-2</v>
+        <v>-1.2392622999998437E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>-1.4521271129330549</v>
+        <v>-1.7301054318882736</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>8.6692273774000004</v>
+        <v>8.6696375549999996</v>
       </c>
       <c r="C383" s="5">
-        <v>0.15491745649999977</v>
+        <v>0.15488914709999868</v>
       </c>
       <c r="D383" s="5">
-        <v>24.157017802319093</v>
+        <v>24.150781910073849</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>8.8048964188000003</v>
+        <v>8.8047999995000001</v>
       </c>
       <c r="C384" s="5">
-        <v>0.13566904139999991</v>
+        <v>0.13516244450000059</v>
       </c>
       <c r="D384" s="5">
-        <v>20.483143314126195</v>
+        <v>20.398935098980854</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>8.7803993557000002</v>
+        <v>8.7792259605999998</v>
       </c>
       <c r="C385" s="5">
-        <v>-2.4497063100000105E-2</v>
+        <v>-2.5574038900000318E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-3.2880332475331064</v>
+        <v>-3.4303228020746035</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>8.8773700618000007</v>
+        <v>8.8763429610000006</v>
       </c>
       <c r="C386" s="5">
-        <v>9.697070610000047E-2</v>
+        <v>9.7117000400000819E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>14.088182185065801</v>
+        <v>14.112747755042276</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>9.0247550354000001</v>
+        <v>9.0232823394999997</v>
       </c>
       <c r="C387" s="5">
-        <v>0.14738497359999947</v>
+        <v>0.14693937849999905</v>
       </c>
       <c r="D387" s="5">
-        <v>21.846533452766927</v>
+        <v>21.77711258136441</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>9.0583447185000008</v>
+        <v>9.0553989707000007</v>
       </c>
       <c r="C388" s="5">
-        <v>3.3589683100000656E-2</v>
+        <v>3.2116631200000967E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>4.5589125497511818</v>
+        <v>4.3557814946564521</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>9.0684782899999998</v>
+        <v>9.0626574610000006</v>
       </c>
       <c r="C389" s="5">
-        <v>1.013357149999905E-2</v>
+        <v>7.2584902999999201E-3</v>
       </c>
       <c r="D389" s="5">
-        <v>1.3507308799757034</v>
+        <v>0.96612981626122973</v>
       </c>
       <c r="E389" s="5">
-        <v>11.19343930314216</v>
+        <v>11.163489090533908</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>8.9861142176000008</v>
+        <v>8.9932642483999992</v>
       </c>
       <c r="C390" s="5">
-        <v>-8.2364072399998989E-2</v>
+        <v>-6.9393212600001419E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-10.370659497971291</v>
+        <v>-8.8112067039562092</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>9.1001150300999996</v>
+        <v>9.1016020908000002</v>
       </c>
       <c r="C391" s="5">
-        <v>0.11400081249999872</v>
+        <v>0.10833784240000099</v>
       </c>
       <c r="D391" s="5">
-        <v>16.332047578862195</v>
+        <v>15.453176103787293</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>9.1011022290000003</v>
+        <v>9.1018317224</v>
       </c>
       <c r="C392" s="5">
-        <v>9.8719890000076305E-4</v>
+        <v>2.2963159999989102E-4</v>
       </c>
       <c r="D392" s="5">
-        <v>0.13025612838328815</v>
+        <v>3.0279961479195983E-2</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>9.3172707541000008</v>
+        <v>9.3197517319000003</v>
       </c>
       <c r="C393" s="5">
-        <v>0.21616852510000051</v>
+        <v>0.21792000950000023</v>
       </c>
       <c r="D393" s="5">
-        <v>32.536860895376726</v>
+        <v>32.833158089866579</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>9.2914435341000008</v>
+        <v>9.2934732214999993</v>
       </c>
       <c r="C394" s="5">
-        <v>-2.582722000000004E-2</v>
+        <v>-2.6278510400000954E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>-3.2761196000292925</v>
+        <v>-3.3316062967001292</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>9.2679695918</v>
+        <v>9.2696815947999998</v>
       </c>
       <c r="C395" s="5">
-        <v>-2.3473942300000772E-2</v>
+        <v>-2.3791626699999568E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-2.9899118903398247</v>
+        <v>-3.0291553067144483</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>9.3157376214000003</v>
+        <v>9.3165723365000002</v>
       </c>
       <c r="C396" s="5">
-        <v>4.7768029600000261E-2</v>
+        <v>4.6890741700000405E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>6.3632930231968254</v>
+        <v>6.2419717687482557</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>9.3882106074999996</v>
+        <v>9.3867962017999993</v>
       </c>
       <c r="C397" s="5">
-        <v>7.2472986099999304E-2</v>
+        <v>7.0223865299999133E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>9.7455467922590522</v>
+        <v>9.4295828308417207</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>9.3779367490999999</v>
+        <v>9.3762986589999997</v>
       </c>
       <c r="C398" s="5">
-        <v>-1.0273858399999725E-2</v>
+        <v>-1.0497542799999593E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>-1.3053281872628553</v>
+        <v>-1.3337732083347209</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>9.4228667636000001</v>
+        <v>9.4192307320000008</v>
       </c>
       <c r="C399" s="5">
-        <v>4.4930014500000226E-2</v>
+        <v>4.2932073000001125E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>5.9031830345416481</v>
+        <v>5.6350489479338739</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>9.5720755804</v>
+        <v>9.5656683633000004</v>
       </c>
       <c r="C400" s="5">
-        <v>0.14920881679999987</v>
+        <v>0.14643763129999954</v>
       </c>
       <c r="D400" s="5">
-        <v>20.747132204699103</v>
+        <v>20.336843402495507</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>9.5771085939000002</v>
+        <v>9.5636159860000003</v>
       </c>
       <c r="C401" s="5">
-        <v>5.033013500000294E-3</v>
+        <v>-2.0523773000000745E-3</v>
       </c>
       <c r="D401" s="5">
-        <v>0.63278991267377016</v>
+        <v>-0.2571643116693223</v>
       </c>
       <c r="E401" s="5">
-        <v>5.6087723610793505</v>
+        <v>5.5277221626858442</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>9.6837650985000003</v>
+        <v>9.6938961643999999</v>
       </c>
       <c r="C402" s="5">
-        <v>0.10665650460000009</v>
+        <v>0.13028017839999961</v>
       </c>
       <c r="D402" s="5">
-        <v>14.213650016315826</v>
+        <v>17.629109820479847</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>9.7011772489000005</v>
+        <v>9.7061001044000008</v>
       </c>
       <c r="C403" s="5">
-        <v>1.7412150400000215E-2</v>
+        <v>1.2203940000000912E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>2.1791585271140779</v>
+        <v>1.5212208065755073</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>9.6955852798999995</v>
+        <v>9.7009035333</v>
       </c>
       <c r="C404" s="5">
-        <v>-5.5919690000010291E-3</v>
+        <v>-5.1965711000008241E-3</v>
       </c>
       <c r="D404" s="5">
-        <v>-0.68951730894777352</v>
+        <v>-0.64058225624951115</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>9.6068632280999999</v>
+        <v>9.6105327291999991</v>
       </c>
       <c r="C405" s="5">
-        <v>-8.8722051799999591E-2</v>
+        <v>-9.0370804100000868E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-10.444775894946101</v>
+        <v>-10.623506202726796</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>9.6665477450000008</v>
+        <v>9.6705441192000006</v>
       </c>
       <c r="C406" s="5">
-        <v>5.9684516900000872E-2</v>
+        <v>6.0011390000001441E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>7.7153287641619439</v>
+        <v>7.7559804157606216</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>9.6641574218000006</v>
+        <v>9.6669135207999997</v>
       </c>
       <c r="C407" s="5">
-        <v>-2.3903232000002106E-3</v>
+        <v>-3.6305984000009062E-3</v>
       </c>
       <c r="D407" s="5">
-        <v>-0.29633019366513969</v>
+        <v>-0.4495851810111029</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>9.7317454173000009</v>
+        <v>9.7329431962000008</v>
       </c>
       <c r="C408" s="5">
-        <v>6.7587995500000275E-2</v>
+        <v>6.6029675400001153E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>8.7228737471863447</v>
+        <v>8.5116240250866948</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>9.8955369452999999</v>
+        <v>9.8934395219999995</v>
       </c>
       <c r="C409" s="5">
-        <v>0.16379152799999908</v>
+        <v>0.16049632579999873</v>
       </c>
       <c r="D409" s="5">
-        <v>22.175325305554772</v>
+        <v>21.685091993641016</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>9.8798100462999994</v>
+        <v>9.8763253760000005</v>
       </c>
       <c r="C410" s="5">
-        <v>-1.5726899000000572E-2</v>
+        <v>-1.7114145999999053E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-1.8905679506197259</v>
+        <v>-2.0561813007950125</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>9.8271531388</v>
+        <v>9.8199404425000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-5.2656907499999406E-2</v>
+        <v>-5.63849335000004E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-6.2115088476740414</v>
+        <v>-6.6398429407058757</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>9.8842489159000007</v>
+        <v>9.8728934568</v>
       </c>
       <c r="C412" s="5">
-        <v>5.7095777100000689E-2</v>
+        <v>5.2953014299999879E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>7.1991641563724063</v>
+        <v>6.6662822531953658</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>9.8793880997999999</v>
+        <v>9.8596554931</v>
       </c>
       <c r="C413" s="5">
-        <v>-4.8608161000007755E-3</v>
+        <v>-1.3237963699999966E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.58853519503737628</v>
+        <v>-1.5971942417476015</v>
       </c>
       <c r="E413" s="5">
-        <v>3.1562710492030188</v>
+        <v>3.0954767269343098</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>10.079373683</v>
+        <v>10.092174817</v>
       </c>
       <c r="C414" s="5">
-        <v>0.19998558320000015</v>
+        <v>0.23251932390000007</v>
       </c>
       <c r="D414" s="5">
-        <v>27.186788254367734</v>
+        <v>32.27454958883402</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>10.10390078</v>
+        <v>10.114463896</v>
       </c>
       <c r="C415" s="5">
-        <v>2.4527096999999998E-2</v>
+        <v>2.22890790000001E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>2.9594739934118763</v>
+        <v>2.6826917226478786</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>10.188043587999999</v>
+        <v>10.200016905</v>
       </c>
       <c r="C416" s="5">
-        <v>8.4142807999999292E-2</v>
+        <v>8.5553008999999847E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>10.463972841817949</v>
+        <v>10.635951803923005</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>10.198988902</v>
+        <v>10.202847768</v>
       </c>
       <c r="C417" s="5">
-        <v>1.094531400000065E-2</v>
+        <v>2.8308629999997947E-3</v>
       </c>
       <c r="D417" s="5">
-        <v>1.296840147631606</v>
+        <v>0.33355099444236647</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>10.251547911999999</v>
+        <v>10.257302000999999</v>
       </c>
       <c r="C418" s="5">
-        <v>5.2559009999999518E-2</v>
+        <v>5.4454232999999519E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>6.3623486675835395</v>
+        <v>6.5959802580833671</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>10.359617831</v>
+        <v>10.363222211</v>
       </c>
       <c r="C419" s="5">
-        <v>0.10806991900000007</v>
+        <v>0.10592021000000074</v>
       </c>
       <c r="D419" s="5">
-        <v>13.410029750384943</v>
+        <v>13.120161614366378</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>10.142354536999999</v>
+        <v>10.143660811</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.21726329400000033</v>
+        <v>-0.21956139999999991</v>
       </c>
       <c r="D420" s="5">
-        <v>-22.45734998283314</v>
+        <v>-22.660938576434553</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>10.202824069</v>
+        <v>10.199650401</v>
       </c>
       <c r="C421" s="5">
-        <v>6.0469532000000825E-2</v>
+        <v>5.5989589999999367E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>7.3938282044813119</v>
+        <v>6.8284217811246384</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>10.175534506</v>
+        <v>10.170129344999999</v>
       </c>
       <c r="C422" s="5">
-        <v>-2.7289563000000072E-2</v>
+        <v>-2.9521056000000101E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>-3.1628498443024955</v>
+        <v>-3.4184256101374877</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>10.232026827</v>
+        <v>10.221028536</v>
       </c>
       <c r="C423" s="5">
-        <v>5.6492321000000345E-2</v>
+        <v>5.0899191000000954E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>6.8693739771902296</v>
+        <v>6.1738322374470078</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>10.198857525999999</v>
+        <v>10.181922191</v>
       </c>
       <c r="C424" s="5">
-        <v>-3.3169301000000928E-2</v>
+        <v>-3.9106345000000431E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-3.8214429262455996</v>
+        <v>-4.4958866136195041</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>10.178668237</v>
+        <v>10.15109786</v>
       </c>
       <c r="C425" s="5">
-        <v>-2.0189288999999278E-2</v>
+        <v>-3.0824330999999816E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-2.3497832029313104</v>
+        <v>-3.5729483884524571</v>
       </c>
       <c r="E425" s="5">
-        <v>3.029338802937187</v>
+        <v>2.955908217117309</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>10.076037202</v>
+        <v>10.093528883999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.10263103499999993</v>
+        <v>-5.756897600000066E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-11.450597124465766</v>
+        <v>-6.597137248387785</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>10.006790598</v>
+        <v>10.023818235</v>
       </c>
       <c r="C427" s="5">
-        <v>-6.9246603999999934E-2</v>
+        <v>-6.9710648999999236E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-7.9421994558968141</v>
+        <v>-7.9800839961511443</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>10.082843820000001</v>
+        <v>10.102052223999999</v>
       </c>
       <c r="C428" s="5">
-        <v>7.6053222000000531E-2</v>
+        <v>7.8233988999999227E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>9.5112509283375779</v>
+        <v>9.7784558351260209</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>10.193645597</v>
+        <v>10.198319905</v>
       </c>
       <c r="C429" s="5">
-        <v>0.11080177699999894</v>
+        <v>9.6267681000000493E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>14.013921276216434</v>
+        <v>12.054231047993547</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>10.142419681</v>
+        <v>10.149118684999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-5.1225915999999927E-2</v>
+        <v>-4.920122000000049E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-5.8664230916114164</v>
+        <v>-5.6381594930764445</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>10.152403604</v>
+        <v>10.155816817</v>
       </c>
       <c r="C431" s="5">
-        <v>9.9839230000000612E-3</v>
+        <v>6.6981320000003564E-3</v>
       </c>
       <c r="D431" s="5">
-        <v>1.1876638363384595</v>
+        <v>0.79484719270921378</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>10.151842462999999</v>
+        <v>10.152147527</v>
       </c>
       <c r="C432" s="5">
-        <v>-5.6114100000037581E-4</v>
+        <v>-3.6692899999994921E-3</v>
       </c>
       <c r="D432" s="5">
-        <v>-6.630592748186892E-2</v>
+        <v>-0.43269870935893628</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>10.1065387</v>
+        <v>10.101664357000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-4.5303762999999719E-2</v>
+        <v>-5.0483169999999689E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-5.225634987498939</v>
+        <v>-5.8066657285451351</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>10.174845806</v>
+        <v>10.166715483000001</v>
       </c>
       <c r="C434" s="5">
-        <v>6.8307106000000672E-2</v>
+        <v>6.5051126000000181E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>8.4188302962534767</v>
+        <v>8.0072297869932427</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>10.18599648</v>
+        <v>10.178065581</v>
       </c>
       <c r="C435" s="5">
-        <v>1.1150673999999583E-2</v>
+        <v>1.135009799999942E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>1.3230428257502203</v>
+        <v>1.3479338234855032</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>10.142440001000001</v>
+        <v>10.135837862000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-4.3556478999999371E-2</v>
+        <v>-4.2227718999999553E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-5.0123581786294285</v>
+        <v>-4.8666218918095634</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>10.242237927</v>
+        <v>10.224960531000001</v>
       </c>
       <c r="C437" s="5">
-        <v>9.9797925999999038E-2</v>
+        <v>8.9122668999999988E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>12.467995840189406</v>
+        <v>11.076919387850293</v>
       </c>
       <c r="E437" s="5">
-        <v>0.62453838282026108</v>
+        <v>0.72763234104020746</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>10.214754557999999</v>
+        <v>10.133274610999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-2.7483369000000479E-2</v>
+        <v>-9.1685920000001531E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>-3.1729041442508876</v>
+        <v>-10.245121661302337</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>10.198428061</v>
+        <v>10.141347156</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.6326496999999662E-2</v>
+        <v>8.0725450000009857E-3</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.9012187977256345</v>
+        <v>0.96016452363099081</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>10.222857453</v>
+        <v>10.124353965999999</v>
       </c>
       <c r="C440" s="5">
-        <v>2.442939200000005E-2</v>
+        <v>-1.699319000000088E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>2.9126637831622837</v>
+        <v>-1.9923332231405522</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>10.173339669000001</v>
+        <v>10.071473531000001</v>
       </c>
       <c r="C441" s="5">
-        <v>-4.9517783999998954E-2</v>
+        <v>-5.2880434999998727E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>-5.6602155392712739</v>
+        <v>-6.0907563949721748</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>10.154717741000001</v>
+        <v>10.027190965999999</v>
       </c>
       <c r="C442" s="5">
-        <v>-1.8621927999999954E-2</v>
+        <v>-4.4282565000001384E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>-2.174576760235658</v>
+        <v>-5.1504565895325927</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>10.153697222</v>
+        <v>10.026815072</v>
       </c>
       <c r="C443" s="5">
-        <v>-1.0205190000007747E-3</v>
+        <v>-3.7589399999937712E-4</v>
       </c>
       <c r="D443" s="5">
-        <v>-0.12052980374757105</v>
+        <v>-4.4975687655168795E-2</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>10.184033713</v>
+        <v>10.096875536000001</v>
       </c>
       <c r="C444" s="5">
-        <v>3.033649099999991E-2</v>
+        <v>7.0060464000000877E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>3.6447799986645713</v>
+        <v>8.7146247039280755</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>9.9209882332999992</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.17588730270000141</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-19.013024283622382</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>