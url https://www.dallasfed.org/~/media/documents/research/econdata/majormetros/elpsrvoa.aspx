--- v10 (2026-09-26)
+++ v11 (2026-11-06)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7F7D14F3-69B3-4C07-869A-AF9AAA8F5B2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{165133D7-B650-467D-AB85-F31254C3C0E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{345F9A8D-0A94-421C-95F3-F23F7A080878}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{734B7A91-3F4F-48C7-8DD1-B98B6400FD48}"/>
   </bookViews>
   <sheets>
     <sheet name="elpsrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01998D63-8476-4698-AAD3-73F40AB57FCA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA62E34C-97B1-4A3B-BCF2-8C73DC19CC0B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>-3.7589399999937712E-4</v>
       </c>
       <c r="D443" s="5">
         <v>-4.4975687655168795E-2</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>10.096875536000001</v>
       </c>
       <c r="C444" s="5">
         <v>7.0060464000000877E-2</v>
       </c>
       <c r="D444" s="5">
         <v>8.7146247039280755</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>9.9209882332999992</v>
+        <v>9.9224946072000009</v>
       </c>
       <c r="C445" s="5">
-        <v>-0.17588730270000141</v>
+        <v>-0.17438092879999978</v>
       </c>
       <c r="D445" s="5">
-        <v>-19.013024283622382</v>
+        <v>-18.865339079204457</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>10.003540001999999</v>
+      </c>
+      <c r="C446" s="5">
+        <v>8.1045394799998505E-2</v>
+      </c>
+      <c r="D446" s="5">
+        <v>10.253935121579239</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>