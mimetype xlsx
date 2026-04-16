--- v3 (2026-02-15)
+++ v4 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{777B0519-B9DF-4BA3-BA57-614241ABE582}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B55209EF-2801-4884-B64B-4E1C8F5C2BE2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5D567E30-BDBE-44A5-98AD-0ADB13755971}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0AA4BC4A-E7C3-4F84-A6E5-921A5B5F75DE}"/>
   </bookViews>
   <sheets>
     <sheet name="elpsrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Other Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A88FAF43-845E-4267-A2DB-E2CB449FA29C}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57E1C59F-4F63-4B82-B5BF-4C6AE809560D}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>7.2560587055000001</v>
+        <v>7.2559011030000002</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>7.3562704524999996</v>
+        <v>7.3561375303999998</v>
       </c>
       <c r="C7" s="5">
-        <v>0.10021174699999946</v>
+        <v>0.10023642739999961</v>
       </c>
       <c r="D7" s="5">
-        <v>17.891582882434864</v>
+        <v>17.896748023636345</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>7.3804225404999997</v>
+        <v>7.3803178292</v>
       </c>
       <c r="C8" s="5">
-        <v>2.4152088000000127E-2</v>
+        <v>2.4180298800000166E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>4.0117651988323733</v>
+        <v>4.0166100666139792</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>7.3970183608999998</v>
+        <v>7.3969445831999998</v>
       </c>
       <c r="C9" s="5">
-        <v>1.6595820400000072E-2</v>
+        <v>1.6626753999999799E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>2.7319760403694771</v>
+        <v>2.7371708552630825</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>7.2956758159000001</v>
+        <v>7.2956338060999997</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.10134254499999962</v>
+        <v>-0.10131077710000014</v>
       </c>
       <c r="D10" s="5">
-        <v>-15.256582626610914</v>
+        <v>-15.252295348637169</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>7.2643471153999997</v>
+        <v>7.2643377702</v>
       </c>
       <c r="C11" s="5">
-        <v>-3.1328700500000473E-2</v>
+        <v>-3.129603589999963E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>-5.0329990805850873</v>
+        <v>-5.0279029237006228</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>7.2244220479000001</v>
+        <v>7.2245016702999996</v>
       </c>
       <c r="C12" s="5">
-        <v>-3.9925067499999578E-2</v>
+        <v>-3.9836099900000477E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-6.3994813388565603</v>
+        <v>-6.385656265910411</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>7.2420772847999997</v>
+        <v>7.2421251818999997</v>
       </c>
       <c r="C13" s="5">
-        <v>1.7655236899999593E-2</v>
+        <v>1.7623511600000086E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>2.9723322548781628</v>
+        <v>2.9668861672902613</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>7.4239555037000002</v>
+        <v>7.4240942841999997</v>
       </c>
       <c r="C14" s="5">
-        <v>0.18187821890000055</v>
+        <v>0.18196910230000007</v>
       </c>
       <c r="D14" s="5">
-        <v>34.668635907945536</v>
+        <v>34.688158450893816</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>7.3018060842999999</v>
+        <v>7.3019397649000002</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.12214941940000035</v>
+        <v>-0.12215451929999954</v>
       </c>
       <c r="D15" s="5">
-        <v>-18.051837753188671</v>
+        <v>-18.052217058444143</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>7.3737995948000004</v>
+        <v>7.3737059046000004</v>
       </c>
       <c r="C16" s="5">
-        <v>7.1993510500000468E-2</v>
+        <v>7.1766139700000231E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>12.494792951445444</v>
+        <v>12.452934293850682</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>7.4708581191999999</v>
+        <v>7.4710835805000002</v>
       </c>
       <c r="C17" s="5">
-        <v>9.7058524399999513E-2</v>
+        <v>9.7377675899999794E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>16.990312852546687</v>
+        <v>17.050532803345831</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>7.5691845770999997</v>
+        <v>7.5690150225000004</v>
       </c>
       <c r="C18" s="5">
-        <v>9.8326457899999831E-2</v>
+        <v>9.7931442000000146E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>16.988530279627323</v>
+        <v>16.914739591212612</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>7.5650381067000003</v>
+        <v>7.5648953799000003</v>
       </c>
       <c r="C19" s="5">
-        <v>-4.1464703999993802E-3</v>
+        <v>-4.1196426000000841E-3</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.65539425460072742</v>
+        <v>-0.65118106098727147</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>7.5910581428999997</v>
+        <v>7.5909516911999999</v>
       </c>
       <c r="C20" s="5">
-        <v>2.6020036199999375E-2</v>
+        <v>2.6056311299999635E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>4.2063956356211074</v>
+        <v>4.2124523845646022</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>7.4928907054999998</v>
+        <v>7.4928281409000004</v>
       </c>
       <c r="C21" s="5">
-        <v>-9.8167437399999891E-2</v>
+        <v>-9.8123550299999529E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-14.460844237491921</v>
+        <v>-14.455020358533034</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>7.5886629503999998</v>
+        <v>7.5886257321999997</v>
       </c>
       <c r="C22" s="5">
-        <v>9.5772244900000025E-2</v>
+        <v>9.5797591299999318E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>16.463649575846539</v>
+        <v>16.468464893059085</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>7.5580322875999997</v>
+        <v>7.5580279682000002</v>
       </c>
       <c r="C23" s="5">
-        <v>-3.0630662800000152E-2</v>
+        <v>-3.0597763999999472E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-4.737550349104902</v>
+        <v>-4.7325969979688853</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>7.6190098812000002</v>
+        <v>7.6190882674999996</v>
       </c>
       <c r="C24" s="5">
-        <v>6.0977593600000546E-2</v>
+        <v>6.1060299299999343E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>10.122871509236852</v>
+        <v>10.137223257918148</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>7.6336722385</v>
+        <v>7.6337218159000004</v>
       </c>
       <c r="C25" s="5">
-        <v>1.4662357299999762E-2</v>
+        <v>1.4633548400000862E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>2.3339331886149672</v>
+        <v>2.3292746609078652</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>7.6169074128999998</v>
+        <v>7.6170405639999998</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.6764825600000144E-2</v>
+        <v>-1.6681251900000582E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-2.6038005032641975</v>
+        <v>-2.590959378524027</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>7.8051445322999999</v>
+        <v>7.8052716722</v>
       </c>
       <c r="C27" s="5">
-        <v>0.1882371194000001</v>
+        <v>0.18823110820000011</v>
       </c>
       <c r="D27" s="5">
-        <v>34.037795286865858</v>
+        <v>34.035878460355875</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>7.7772794227000004</v>
+        <v>7.7772027602999998</v>
       </c>
       <c r="C28" s="5">
-        <v>-2.7865109599999549E-2</v>
+        <v>-2.806891190000016E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>-4.2009865669825235</v>
+        <v>-4.2310394271102503</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>7.7668345962999998</v>
+        <v>7.7670357321000001</v>
       </c>
       <c r="C29" s="5">
-        <v>-1.0444826400000551E-2</v>
+        <v>-1.0167028199999706E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.599739945213452</v>
+        <v>-1.5575128155074225</v>
       </c>
       <c r="E29" s="5">
-        <v>3.961746728121418</v>
+        <v>3.9613015757507197</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>7.8859185677000001</v>
+        <v>7.8857460561000003</v>
       </c>
       <c r="C30" s="5">
-        <v>0.11908397140000027</v>
+        <v>0.11871032400000026</v>
       </c>
       <c r="D30" s="5">
-        <v>20.032480195497946</v>
+        <v>19.963688806709268</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>7.7844303961000003</v>
+        <v>7.7842846133999997</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.10148817159999979</v>
+        <v>-0.10146144270000068</v>
       </c>
       <c r="D31" s="5">
-        <v>-14.395889269942685</v>
+        <v>-14.392654917901581</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>7.8008268294000001</v>
+        <v>7.8007218989</v>
       </c>
       <c r="C32" s="5">
-        <v>1.6396433299999735E-2</v>
+        <v>1.6437285500000343E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>2.5570612699535866</v>
+        <v>2.5635550041928079</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>7.7977978442999998</v>
+        <v>7.7977531042999999</v>
       </c>
       <c r="C33" s="5">
-        <v>-3.0289851000002699E-3</v>
+        <v>-2.968794600000102E-3</v>
       </c>
       <c r="D33" s="5">
-        <v>-0.46495452465371567</v>
+        <v>-0.4557406259355079</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>7.7708991129999996</v>
+        <v>7.7708701410999996</v>
       </c>
       <c r="C34" s="5">
-        <v>-2.68987313000002E-2</v>
+        <v>-2.6882963200000276E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>-4.0617960296090221</v>
+        <v>-4.0594828115494757</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>7.8516484694999997</v>
+        <v>7.8516513646000003</v>
       </c>
       <c r="C35" s="5">
-        <v>8.0749356500000147E-2</v>
+        <v>8.0781223500000721E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>13.207426938805632</v>
+        <v>13.212992789041289</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>8.0032878132</v>
+        <v>8.0033598184999999</v>
       </c>
       <c r="C36" s="5">
-        <v>0.15163934370000032</v>
+        <v>0.15170845389999954</v>
       </c>
       <c r="D36" s="5">
-        <v>25.803016492729558</v>
+        <v>25.816042609260759</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>7.8124526261999998</v>
+        <v>7.8125015885</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.19083518700000024</v>
+        <v>-0.19085822999999991</v>
       </c>
       <c r="D37" s="5">
-        <v>-25.143840888721957</v>
+        <v>-25.146292895345812</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>7.7122232647000004</v>
+        <v>7.7123328422000004</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.10022936149999939</v>
+        <v>-0.10016874629999961</v>
       </c>
       <c r="D38" s="5">
-        <v>-14.35414252529209</v>
+        <v>-14.345980775802259</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>7.8088701061999997</v>
+        <v>7.8089867922999998</v>
       </c>
       <c r="C39" s="5">
-        <v>9.6646841499999248E-2</v>
+        <v>9.6653950099999442E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>16.118993103276114</v>
+        <v>16.120016529738802</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>7.8891840723</v>
+        <v>7.8891214182000002</v>
       </c>
       <c r="C40" s="5">
-        <v>8.03139661000003E-2</v>
+        <v>8.0134625900000422E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>13.064609095854918</v>
+        <v>13.033564294729771</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>7.7586712737000001</v>
+        <v>7.7588468224999998</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.13051279859999987</v>
+        <v>-0.13027459570000044</v>
       </c>
       <c r="D41" s="5">
-        <v>-18.141619298119139</v>
+        <v>-18.111587131422002</v>
       </c>
       <c r="E41" s="5">
-        <v>-0.10510488537877061</v>
+        <v>-0.10543159427163218</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>8.2132998256</v>
+        <v>8.2131488451999992</v>
       </c>
       <c r="C42" s="5">
-        <v>0.45462855189999996</v>
+        <v>0.45430202269999942</v>
       </c>
       <c r="D42" s="5">
-        <v>98.045009730992064</v>
+        <v>97.947575399068228</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>8.3090518868000007</v>
+        <v>8.3089168175000001</v>
       </c>
       <c r="C43" s="5">
-        <v>9.5752061200000682E-2</v>
+        <v>9.5767972300000892E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>14.922622490412163</v>
+        <v>14.925555515458289</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>8.2089510191000006</v>
+        <v>8.2088529332999993</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.10010086770000015</v>
+        <v>-0.10006388420000079</v>
       </c>
       <c r="D44" s="5">
-        <v>-13.536199620420797</v>
+        <v>-13.531730603857683</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>8.3009073649000005</v>
+        <v>8.3008798860000006</v>
       </c>
       <c r="C45" s="5">
-        <v>9.1956345799999895E-2</v>
+        <v>9.2026952700001274E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>14.302264829362187</v>
+        <v>14.31411404858518</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>8.2524150424999991</v>
+        <v>8.2523900269000006</v>
       </c>
       <c r="C46" s="5">
-        <v>-4.8492322400001342E-2</v>
+        <v>-4.8489859100000032E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-6.7892641679989429</v>
+        <v>-6.7889520495455606</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>8.2446843049999998</v>
+        <v>8.2446873280999995</v>
       </c>
       <c r="C47" s="5">
-        <v>-7.7307374999993073E-3</v>
+        <v>-7.7026988000010732E-3</v>
       </c>
       <c r="D47" s="5">
-        <v>-1.1183679494390253</v>
+        <v>-1.1143358891171129</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>8.1807743263999999</v>
+        <v>8.1808364171000001</v>
       </c>
       <c r="C48" s="5">
-        <v>-6.3909978599999917E-2</v>
+        <v>-6.38509109999994E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>-8.9154789125490694</v>
+        <v>-8.9075835860043302</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>8.2869251427999995</v>
+        <v>8.2869705587000002</v>
       </c>
       <c r="C49" s="5">
-        <v>0.10615081639999957</v>
+        <v>0.10613414160000012</v>
       </c>
       <c r="D49" s="5">
-        <v>16.731493034914834</v>
+        <v>16.72853828613221</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>8.1037471610999994</v>
+        <v>8.1038292976000008</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.1831779817000001</v>
+        <v>-0.1831412610999994</v>
       </c>
       <c r="D50" s="5">
-        <v>-23.526740754152829</v>
+        <v>-23.52246869631276</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>7.9237350584000001</v>
+        <v>7.9238391948000002</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.18001210269999923</v>
+        <v>-0.17999010280000061</v>
       </c>
       <c r="D51" s="5">
-        <v>-23.62895020045621</v>
+        <v>-23.626194668596789</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>7.8063054832000001</v>
+        <v>7.8062459151999999</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.11742957520000008</v>
+        <v>-0.11759327960000032</v>
       </c>
       <c r="D52" s="5">
-        <v>-16.403680039222856</v>
+        <v>-16.424516033133262</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>7.7513720693000003</v>
+        <v>7.7515355480999997</v>
       </c>
       <c r="C53" s="5">
-        <v>-5.4933413899999728E-2</v>
+        <v>-5.4710367100000212E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-8.125181326766473</v>
+        <v>-8.0935111772613801</v>
       </c>
       <c r="E53" s="5">
-        <v>-9.4078021126409173E-2</v>
+        <v>-9.4231456906690436E-2</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>7.6450580498000003</v>
+        <v>7.6449212871999999</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.10631401950000008</v>
+        <v>-0.10661426089999981</v>
       </c>
       <c r="D54" s="5">
-        <v>-15.272099640624681</v>
+        <v>-15.311721946496903</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>7.4295069466000001</v>
+        <v>7.4293881247</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.21555110320000015</v>
+        <v>-0.21553316249999988</v>
       </c>
       <c r="D55" s="5">
-        <v>-29.050315536242699</v>
+        <v>-29.048701431630207</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>7.4016344908000002</v>
+        <v>7.4015505766</v>
       </c>
       <c r="C56" s="5">
-        <v>-2.7872455799999862E-2</v>
+        <v>-2.7837548099999943E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>-4.4101673985743055</v>
+        <v>-4.4048263938266219</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>7.6015549791000003</v>
+        <v>7.6015442950000001</v>
       </c>
       <c r="C57" s="5">
-        <v>0.19992048830000009</v>
+        <v>0.19999371840000002</v>
       </c>
       <c r="D57" s="5">
-        <v>37.68850133405985</v>
+        <v>37.704912249253098</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>7.5373431236000004</v>
+        <v>7.5373276121000004</v>
       </c>
       <c r="C58" s="5">
-        <v>-6.421185549999997E-2</v>
+        <v>-6.4216682899999711E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>-9.6787076751981616</v>
+        <v>-9.679414822412669</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>7.5441651019</v>
+        <v>7.5441722831</v>
       </c>
       <c r="C59" s="5">
-        <v>6.8219782999996426E-3</v>
+        <v>6.8446709999996358E-3</v>
       </c>
       <c r="D59" s="5">
-        <v>1.0915316946022546</v>
+        <v>1.0951829961044046</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>7.4619057254000003</v>
+        <v>7.4619543742000003</v>
       </c>
       <c r="C60" s="5">
-        <v>-8.2259376499999703E-2</v>
+        <v>-8.2217908899999692E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>-12.327602535485783</v>
+        <v>-12.321744723258842</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>7.4697203889999999</v>
+        <v>7.4697578389999997</v>
       </c>
       <c r="C61" s="5">
-        <v>7.814663599999605E-3</v>
+        <v>7.8034647999993823E-3</v>
       </c>
       <c r="D61" s="5">
-        <v>1.263993505200256</v>
+        <v>1.262163432504404</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>7.4888939458000001</v>
+        <v>7.4889455468000001</v>
       </c>
       <c r="C62" s="5">
-        <v>1.9173556800000213E-2</v>
+        <v>1.9187707800000453E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>3.1240640772819184</v>
+        <v>3.1263865615681619</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>7.5360735269000001</v>
+        <v>7.5361471338000001</v>
       </c>
       <c r="C63" s="5">
-        <v>4.7179581099999979E-2</v>
+        <v>4.7201586999999989E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>7.8274564085666576</v>
+        <v>7.8311789967876022</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>7.6322286917</v>
+        <v>7.6321912526000002</v>
       </c>
       <c r="C64" s="5">
-        <v>9.6155164799999859E-2</v>
+        <v>9.6044118800000078E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>16.432701985088659</v>
+        <v>16.412203296060813</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>7.6370105774999999</v>
+        <v>7.6371197584999999</v>
       </c>
       <c r="C65" s="5">
-        <v>4.7818857999999409E-3</v>
+        <v>4.9285058999997133E-3</v>
       </c>
       <c r="D65" s="5">
-        <v>0.75444256000125609</v>
+        <v>0.77766100024971863</v>
       </c>
       <c r="E65" s="5">
-        <v>-1.4753709508144919</v>
+        <v>-1.4760403134324029</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>7.6779455677000001</v>
+        <v>7.6778531475999996</v>
       </c>
       <c r="C66" s="5">
-        <v>4.0934990200000243E-2</v>
+        <v>4.0733389099999684E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>6.6251466020917693</v>
+        <v>6.5914583470318089</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>7.6423199635000003</v>
+        <v>7.6422338768999998</v>
       </c>
       <c r="C67" s="5">
-        <v>-3.5625604199999827E-2</v>
+        <v>-3.5619270699999817E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-5.4280702164760104</v>
+        <v>-5.4271933749792449</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>7.7831815968000004</v>
+        <v>7.7831198575</v>
       </c>
       <c r="C68" s="5">
-        <v>0.14086163330000012</v>
+        <v>0.14088598060000024</v>
       </c>
       <c r="D68" s="5">
-        <v>24.50401715027828</v>
+        <v>24.508995556245594</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>7.5939734837000001</v>
+        <v>7.5939758878000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.1892081131000003</v>
+        <v>-0.18914396969999991</v>
       </c>
       <c r="D69" s="5">
-        <v>-25.570868001374556</v>
+        <v>-25.563500036727284</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>7.7354604052999996</v>
+        <v>7.7354505187000004</v>
       </c>
       <c r="C70" s="5">
-        <v>0.14148692159999943</v>
+        <v>0.14147463090000034</v>
       </c>
       <c r="D70" s="5">
-        <v>24.797272457948317</v>
+        <v>24.79488435690136</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>7.5421353562000002</v>
+        <v>7.5421409316999997</v>
       </c>
       <c r="C71" s="5">
-        <v>-0.19332504909999937</v>
+        <v>-0.19330958700000078</v>
       </c>
       <c r="D71" s="5">
-        <v>-26.192948276698726</v>
+        <v>-26.191161532015528</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>7.6563154933000002</v>
+        <v>7.6563482647000001</v>
       </c>
       <c r="C72" s="5">
-        <v>0.11418013709999997</v>
+        <v>0.11420733300000041</v>
       </c>
       <c r="D72" s="5">
-        <v>19.758400150887034</v>
+        <v>19.763489110183684</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>7.6703505578</v>
+        <v>7.6703773496999998</v>
       </c>
       <c r="C73" s="5">
-        <v>1.4035064499999805E-2</v>
+        <v>1.4029084999999775E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>2.2220773507107605</v>
+        <v>2.2211114925962061</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>7.5731855342000003</v>
+        <v>7.5732154292000002</v>
       </c>
       <c r="C74" s="5">
-        <v>-9.7165023599999678E-2</v>
+        <v>-9.716192049999961E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-14.185514198157067</v>
+        <v>-14.185046101614729</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>7.5489826185000002</v>
+        <v>7.5490216369000001</v>
       </c>
       <c r="C75" s="5">
-        <v>-2.4202915700000105E-2</v>
+        <v>-2.4193792300000183E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-3.7683471943889768</v>
+        <v>-3.7669369545419329</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>7.4495317318999996</v>
+        <v>7.4495138145000004</v>
       </c>
       <c r="C76" s="5">
-        <v>-9.9450886600000565E-2</v>
+        <v>-9.9507822399999668E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>-14.712263623382448</v>
+        <v>-14.720014756919431</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>7.5246271127000002</v>
+        <v>7.5246804432000003</v>
       </c>
       <c r="C77" s="5">
-        <v>7.5095380800000555E-2</v>
+        <v>7.5166628699999904E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>12.790391496704556</v>
+        <v>12.803240330785082</v>
       </c>
       <c r="E77" s="5">
-        <v>-1.4715635608925526</v>
+        <v>-1.4722738264626001</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>7.3951379184999997</v>
+        <v>7.3950890215999996</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.12948919420000049</v>
+        <v>-0.1295914216000007</v>
       </c>
       <c r="D78" s="5">
-        <v>-18.803831072144806</v>
+        <v>-18.817178129380473</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>7.4446634514000003</v>
+        <v>7.4446148449000003</v>
       </c>
       <c r="C79" s="5">
-        <v>4.9525532900000613E-2</v>
+        <v>4.952582330000066E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>8.3391686728788059</v>
+        <v>8.3392765720173188</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>7.3518852078999997</v>
+        <v>7.3518479592999997</v>
       </c>
       <c r="C80" s="5">
-        <v>-9.2778243500000634E-2</v>
+        <v>-9.276688560000057E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-13.971217983361207</v>
+        <v>-13.969708154115645</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>7.3919457521999998</v>
+        <v>7.3919537971000002</v>
       </c>
       <c r="C81" s="5">
-        <v>4.0060544300000167E-2</v>
+        <v>4.0105837800000543E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>6.7383890636143695</v>
+        <v>6.7462729018757939</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>7.4415777408999997</v>
+        <v>7.4415736083999997</v>
       </c>
       <c r="C82" s="5">
-        <v>4.9631988699999852E-2</v>
+        <v>4.9619811299999483E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>8.3615041963167371</v>
+        <v>8.3593669056399875</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>7.4444631129000003</v>
+        <v>7.4444675752</v>
       </c>
       <c r="C83" s="5">
-        <v>2.8853720000006078E-3</v>
+        <v>2.8939668000003138E-3</v>
       </c>
       <c r="D83" s="5">
-        <v>0.46627743697249535</v>
+        <v>0.4676695929823893</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>7.5633185983000004</v>
+        <v>7.5633358088999998</v>
       </c>
       <c r="C84" s="5">
-        <v>0.11885548540000013</v>
+        <v>0.11886823369999977</v>
       </c>
       <c r="D84" s="5">
-        <v>20.933926172640447</v>
+        <v>20.936358596061268</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>7.5849192530999998</v>
+        <v>7.5849361380999998</v>
       </c>
       <c r="C85" s="5">
-        <v>2.1600654799999397E-2</v>
+        <v>2.160032919999999E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>3.4815202908065501</v>
+        <v>3.4814589376146898</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>7.4664970684999998</v>
+        <v>7.4665092474000003</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.11842218459999998</v>
+        <v>-0.11842689069999945</v>
       </c>
       <c r="D86" s="5">
-        <v>-17.207452521925926</v>
+        <v>-17.208043645664585</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>7.3490102187000002</v>
+        <v>7.3490183098999999</v>
       </c>
       <c r="C87" s="5">
-        <v>-0.11748684979999968</v>
+        <v>-0.11749093750000039</v>
       </c>
       <c r="D87" s="5">
-        <v>-17.330858407930517</v>
+        <v>-17.331384328027621</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>7.3584359378000004</v>
+        <v>7.3584398865000002</v>
       </c>
       <c r="C88" s="5">
-        <v>9.4257191000002294E-3</v>
+        <v>9.4215766000003143E-3</v>
       </c>
       <c r="D88" s="5">
-        <v>1.5500038618853074</v>
+        <v>1.5493161239414022</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>7.3067758025999998</v>
+        <v>7.3067738073999999</v>
       </c>
       <c r="C89" s="5">
-        <v>-5.1660135200000568E-2</v>
+        <v>-5.1666079100000317E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-8.1068321805397243</v>
+        <v>-8.1077250290003668</v>
       </c>
       <c r="E89" s="5">
-        <v>-2.8951774863675728</v>
+        <v>-2.8958922235285178</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>7.4020409311000002</v>
+        <v>7.4020338926999996</v>
       </c>
       <c r="C90" s="5">
-        <v>9.5265128500000351E-2</v>
+        <v>9.5260085299999631E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>16.817633733689298</v>
+        <v>16.816683573270552</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>7.3382859345</v>
+        <v>7.3382712932</v>
       </c>
       <c r="C91" s="5">
-        <v>-6.3754996600000169E-2</v>
+        <v>-6.3762599499999517E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>-9.8599547619977912</v>
+        <v>-9.8610843778168302</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>7.4317742469999999</v>
+        <v>7.4317588161000003</v>
       </c>
       <c r="C92" s="5">
-        <v>9.3488312499999893E-2</v>
+        <v>9.3487522900000286E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>16.405780132225665</v>
+        <v>16.405666779061455</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>7.3872507986000002</v>
+        <v>7.3872563920000003</v>
       </c>
       <c r="C93" s="5">
-        <v>-4.4523448399999666E-2</v>
+        <v>-4.4502424100000049E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>-6.9569327304596973</v>
+        <v>-6.9537690122753792</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>7.2578959898999997</v>
+        <v>7.2578921419000002</v>
       </c>
       <c r="C94" s="5">
-        <v>-0.12935480870000049</v>
+        <v>-0.12936425010000008</v>
       </c>
       <c r="D94" s="5">
-        <v>-19.102563722334054</v>
+        <v>-19.103813432862637</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>7.2434473226999998</v>
+        <v>7.2434459828</v>
       </c>
       <c r="C95" s="5">
-        <v>-1.4448667199999932E-2</v>
+        <v>-1.4446159100000244E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-2.3629181697351953</v>
+        <v>-2.3625137166507826</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>7.1747545838000004</v>
+        <v>7.1747619852</v>
       </c>
       <c r="C96" s="5">
-        <v>-6.8692738899999384E-2</v>
+        <v>-6.8683997599999991E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>-10.804913399738581</v>
+        <v>-10.803611245693634</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>7.1027934842000002</v>
+        <v>7.1028038229000003</v>
       </c>
       <c r="C97" s="5">
-        <v>-7.1961099600000189E-2</v>
+        <v>-7.1958162299999628E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-11.393486812103692</v>
+        <v>-11.393035989083844</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>7.1641687029999996</v>
+        <v>7.1641712091</v>
       </c>
       <c r="C98" s="5">
-        <v>6.1375218799999409E-2</v>
+        <v>6.1367386199999707E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>10.876471903702246</v>
+        <v>10.875000665703061</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>7.2491299064000003</v>
+        <v>7.2491305282000003</v>
       </c>
       <c r="C99" s="5">
-        <v>8.4961203400000684E-2</v>
+        <v>8.4959319100000208E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>15.19693930702697</v>
+        <v>15.196574316105615</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>7.1542438192000004</v>
+        <v>7.1542440246999996</v>
       </c>
       <c r="C100" s="5">
-        <v>-9.4886087199999913E-2</v>
+        <v>-9.4886503500000607E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>-14.624304671538614</v>
+        <v>-14.624363121357431</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>7.2041563310000001</v>
+        <v>7.2041549762999999</v>
       </c>
       <c r="C101" s="5">
-        <v>4.991251179999967E-2</v>
+        <v>4.9910951600000253E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>8.7007894337257206</v>
+        <v>8.7005066792702035</v>
       </c>
       <c r="E101" s="5">
-        <v>-1.4044425937290161</v>
+        <v>-1.4044342113898711</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>7.0996851922999999</v>
+        <v>7.0996828125000002</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.10447113870000013</v>
+        <v>-0.10447216379999968</v>
       </c>
       <c r="D102" s="5">
-        <v>-16.078823652898024</v>
+        <v>-16.078971844580614</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>7.1265979692999997</v>
+        <v>7.1265958717000002</v>
       </c>
       <c r="C103" s="5">
-        <v>2.6912776999999721E-2</v>
+        <v>2.6913059199999978E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>4.6448867684355966</v>
+        <v>4.6449380829345577</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>7.1159366431000004</v>
+        <v>7.1159333248000003</v>
       </c>
       <c r="C104" s="5">
-        <v>-1.0661326199999266E-2</v>
+        <v>-1.0662546899999903E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>-1.7804918441592488</v>
+        <v>-1.7806945520133954</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>7.0741508787000003</v>
+        <v>7.0741523693000001</v>
       </c>
       <c r="C105" s="5">
-        <v>-4.1785764400000147E-2</v>
+        <v>-4.1780955500000161E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>-6.8233810747667878</v>
+        <v>-6.822624070865146</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>7.0705773064999997</v>
+        <v>7.0705756912000002</v>
       </c>
       <c r="C106" s="5">
-        <v>-3.573572200000541E-3</v>
+        <v>-3.5766780999999526E-3</v>
       </c>
       <c r="D106" s="5">
-        <v>-0.60450961289698624</v>
+        <v>-0.60503342324934595</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>7.1425197937</v>
+        <v>7.1425176759999998</v>
       </c>
       <c r="C107" s="5">
-        <v>7.1942487200000294E-2</v>
+        <v>7.1941984799999581E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>12.916895942012484</v>
+        <v>12.916803750024819</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>7.0999977287</v>
+        <v>7.0999999090000001</v>
       </c>
       <c r="C108" s="5">
-        <v>-4.2522064999999998E-2</v>
+        <v>-4.2517766999999651E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>-6.9147035230782468</v>
+        <v>-6.9140293113497346</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>7.1197144498</v>
+        <v>7.1197187743999999</v>
       </c>
       <c r="C109" s="5">
-        <v>1.9716721100000001E-2</v>
+        <v>1.9718865399999785E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>3.383776284417106</v>
+        <v>3.3841488726814584</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>7.1643871736999998</v>
+        <v>7.1643861715000003</v>
       </c>
       <c r="C110" s="5">
-        <v>4.4672723899999767E-2</v>
+        <v>4.466739710000045E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>7.7947633624991131</v>
+        <v>7.793796708867573</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>7.1485821073000002</v>
+        <v>7.1485801973000003</v>
       </c>
       <c r="C111" s="5">
-        <v>-1.5805066399999568E-2</v>
+        <v>-1.5805974200000072E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-2.6153865477024252</v>
+        <v>-2.6155353117679248</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>7.1465110701999999</v>
+        <v>7.1465107580999998</v>
       </c>
       <c r="C112" s="5">
-        <v>-2.0710371000003391E-3</v>
+        <v>-2.0694392000004669E-3</v>
       </c>
       <c r="D112" s="5">
-        <v>-0.34710216132320948</v>
+        <v>-0.34683487487972009</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>7.1023598143999997</v>
+        <v>7.1023604733000001</v>
       </c>
       <c r="C113" s="5">
-        <v>-4.4151255800000122E-2</v>
+        <v>-4.4150284799999717E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>-7.1668267994384083</v>
+        <v>-7.1666748013624488</v>
       </c>
       <c r="E113" s="5">
-        <v>-1.4130248140502233</v>
+        <v>-1.4129971292244581</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>7.0965811261000002</v>
+        <v>7.0965826237999998</v>
       </c>
       <c r="C114" s="5">
-        <v>-5.7786882999995015E-3</v>
+        <v>-5.777849500000265E-3</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.97199787933578419</v>
+        <v>-0.97185733082894021</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>7.2155370165999999</v>
+        <v>7.2155395824999999</v>
       </c>
       <c r="C115" s="5">
-        <v>0.11895589049999966</v>
+        <v>0.11895695870000011</v>
       </c>
       <c r="D115" s="5">
-        <v>22.076999354941318</v>
+        <v>22.077211127906505</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>7.0077899981999998</v>
+        <v>7.0077927201000003</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.20774701840000009</v>
+        <v>-0.20774686239999962</v>
       </c>
       <c r="D116" s="5">
-        <v>-29.571402743565901</v>
+        <v>-29.571375020352818</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>7.0603534781999997</v>
+        <v>7.0603550508000001</v>
       </c>
       <c r="C117" s="5">
-        <v>5.2563479999999885E-2</v>
+        <v>5.2562330699999826E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>9.3816295332530775</v>
+        <v>9.3814120733773052</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>7.0727016629000001</v>
+        <v>7.0726952937999998</v>
       </c>
       <c r="C118" s="5">
-        <v>1.2348184700000431E-2</v>
+        <v>1.2340242999999695E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>2.1190428562786412</v>
+        <v>2.1176663958825559</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>7.2334381805000003</v>
+        <v>7.2334351716</v>
       </c>
       <c r="C119" s="5">
-        <v>0.16073651760000018</v>
+        <v>0.16073987780000021</v>
       </c>
       <c r="D119" s="5">
-        <v>30.952326593759594</v>
+        <v>30.953088028346265</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>7.1298622580000002</v>
+        <v>7.1298605316000003</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.10357592250000014</v>
+        <v>-0.10357463999999972</v>
       </c>
       <c r="D120" s="5">
-        <v>-15.892177935742879</v>
+        <v>-15.892002485494617</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>7.1326508493</v>
+        <v>7.1326513515999999</v>
       </c>
       <c r="C121" s="5">
-        <v>2.7885912999998652E-3</v>
+        <v>2.7908199999995276E-3</v>
       </c>
       <c r="D121" s="5">
-        <v>0.4703481181564495</v>
+        <v>0.47072495400350967</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>7.1718865953000002</v>
+        <v>7.1718846714</v>
       </c>
       <c r="C122" s="5">
-        <v>3.9235746000000127E-2</v>
+        <v>3.923331980000011E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>6.8044578966413249</v>
+        <v>6.8040238291241284</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>7.2558088893999999</v>
+        <v>7.2558028627000004</v>
       </c>
       <c r="C123" s="5">
-        <v>8.3922294099999739E-2</v>
+        <v>8.3918191300000444E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>14.981788444668599</v>
+        <v>14.981012529944437</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>7.3348686428000001</v>
+        <v>7.3348707718000004</v>
       </c>
       <c r="C124" s="5">
-        <v>7.9059753400000154E-2</v>
+        <v>7.9067909099999945E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>13.888025557113037</v>
+        <v>13.889557399416198</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>7.4073147037</v>
+        <v>7.407319931</v>
       </c>
       <c r="C125" s="5">
-        <v>7.2446060899999942E-2</v>
+        <v>7.2449159199999613E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>12.517861019045862</v>
+        <v>12.518421949045688</v>
       </c>
       <c r="E125" s="5">
-        <v>4.2937121924139232</v>
+        <v>4.2937761163550858</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>7.3905006996999996</v>
+        <v>7.3905079370999998</v>
       </c>
       <c r="C126" s="5">
-        <v>-1.6814004000000438E-2</v>
+        <v>-1.6811993900000211E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.690152025109005</v>
+        <v>-2.6898325490811392</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>7.4045021626</v>
+        <v>7.4045101184000002</v>
       </c>
       <c r="C127" s="5">
-        <v>1.4001462900000483E-2</v>
+        <v>1.4002181300000416E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>2.2972649044479709</v>
+        <v>2.2973817323145296</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>7.3973707307999996</v>
+        <v>7.3973771283999996</v>
       </c>
       <c r="C128" s="5">
-        <v>-7.1314318000004207E-3</v>
+        <v>-7.1329900000005608E-3</v>
       </c>
       <c r="D128" s="5">
-        <v>-1.1496426822413142</v>
+        <v>-1.149891317915086</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>7.4500023238999997</v>
+        <v>7.4500049079000004</v>
       </c>
       <c r="C129" s="5">
-        <v>5.2631593100000096E-2</v>
+        <v>5.2627779500000749E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>8.880042946112642</v>
+        <v>8.8793661472776009</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>7.2653719152000003</v>
+        <v>7.2653586823999996</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.18463040869999947</v>
+        <v>-0.18464622550000076</v>
       </c>
       <c r="D130" s="5">
-        <v>-26.002455114776811</v>
+        <v>-26.004380386718541</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>7.4226842587000004</v>
+        <v>7.4226780276</v>
       </c>
       <c r="C131" s="5">
-        <v>0.15731234350000012</v>
+        <v>0.15731934520000035</v>
       </c>
       <c r="D131" s="5">
-        <v>29.311645177675551</v>
+        <v>29.313168818409974</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>7.5570075853000001</v>
+        <v>7.5569999890000004</v>
       </c>
       <c r="C132" s="5">
-        <v>0.13432332659999968</v>
+        <v>0.13432196140000041</v>
       </c>
       <c r="D132" s="5">
-        <v>24.0127822647773</v>
+        <v>24.01253562976575</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>7.5405110097000003</v>
+        <v>7.5405060916000002</v>
       </c>
       <c r="C133" s="5">
-        <v>-1.649657559999973E-2</v>
+        <v>-1.6493897400000179E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>-2.5883178582266075</v>
+        <v>-2.5879052494531929</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>7.5924847177999997</v>
+        <v>7.5924765179999998</v>
       </c>
       <c r="C134" s="5">
-        <v>5.1973708099999349E-2</v>
+        <v>5.1970426399999603E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>8.5919861993423616</v>
+        <v>8.591428777685417</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>7.5579560785000002</v>
+        <v>7.5579460234000004</v>
       </c>
       <c r="C135" s="5">
-        <v>-3.4528639299999497E-2</v>
+        <v>-3.4530494599999351E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-5.322834340799365</v>
+        <v>-5.3231188384397115</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>7.5335134172</v>
+        <v>7.5335206355000004</v>
       </c>
       <c r="C136" s="5">
-        <v>-2.4442661300000168E-2</v>
+        <v>-2.442538790000004E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>-3.812546388455329</v>
+        <v>-3.8099047850315038</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>7.5083745118999996</v>
+        <v>7.5083772497999997</v>
       </c>
       <c r="C137" s="5">
-        <v>-2.5138905300000403E-2</v>
+        <v>-2.5143385700000742E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-3.9316507822324431</v>
+        <v>-3.9323349923551021</v>
       </c>
       <c r="E137" s="5">
-        <v>1.364324485221613</v>
+        <v>1.3642899151293575</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>7.5874167808999999</v>
+        <v>7.5874390925000004</v>
       </c>
       <c r="C138" s="5">
-        <v>7.9042269000000331E-2</v>
+        <v>7.9061842700000717E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>13.390368806369546</v>
+        <v>13.393873922580779</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>7.5907942574999998</v>
+        <v>7.5908229656000001</v>
       </c>
       <c r="C139" s="5">
-        <v>3.3774765999998735E-3</v>
+        <v>3.3838730999997679E-3</v>
       </c>
       <c r="D139" s="5">
-        <v>0.53547993816462913</v>
+        <v>0.53649497468044594</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>7.5921822368000003</v>
+        <v>7.5922157996999999</v>
       </c>
       <c r="C140" s="5">
-        <v>1.3879793000004526E-3</v>
+        <v>1.3928340999997957E-3</v>
       </c>
       <c r="D140" s="5">
-        <v>0.21964120686137623</v>
+        <v>0.22040939722354214</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>7.6426582387000002</v>
+        <v>7.6426401503000001</v>
       </c>
       <c r="C141" s="5">
-        <v>5.0476001899999901E-2</v>
+        <v>5.0424350600000167E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>8.2763942782111855</v>
+        <v>8.267575551543981</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>7.6562265838999997</v>
+        <v>7.6561933773000002</v>
       </c>
       <c r="C142" s="5">
-        <v>1.3568345199999499E-2</v>
+        <v>1.3553227000000057E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>2.1513382223513844</v>
+        <v>2.1489228535394922</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>7.6104277696000002</v>
+        <v>7.6104117132000004</v>
       </c>
       <c r="C143" s="5">
-        <v>-4.5798814299999435E-2</v>
+        <v>-4.578166409999973E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>-6.9467624710262132</v>
+        <v>-6.9442752145294051</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>7.5722819790000004</v>
+        <v>7.5722679337000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-3.8145790599999785E-2</v>
+        <v>-3.8143779500000363E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>-5.851693041248252</v>
+        <v>-5.8514049928914851</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>7.7415570281999999</v>
+        <v>7.7415476855999996</v>
       </c>
       <c r="C145" s="5">
-        <v>0.16927504919999947</v>
+        <v>0.16927975189999955</v>
       </c>
       <c r="D145" s="5">
-        <v>30.382250367078246</v>
+        <v>30.383264254777686</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>7.7112134228000002</v>
+        <v>7.7111988888000003</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.0343605399999696E-2</v>
+        <v>-3.0348796799999356E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.6034057211479018</v>
+        <v>-4.6041818386121314</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>7.6604220512000003</v>
+        <v>7.6604086107000002</v>
       </c>
       <c r="C147" s="5">
-        <v>-5.0791371599999913E-2</v>
+        <v>-5.079027810000003E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>-7.6238848191251147</v>
+        <v>-7.6237404350151916</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>7.7423578009999998</v>
+        <v>7.7423697642000002</v>
       </c>
       <c r="C148" s="5">
-        <v>8.1935749799999513E-2</v>
+        <v>8.1961153499999995E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>13.617827061870557</v>
+        <v>13.622326008574181</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>7.7112263054000003</v>
+        <v>7.7112249884999997</v>
       </c>
       <c r="C149" s="5">
-        <v>-3.1131495599999504E-2</v>
+        <v>-3.1144775700000515E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.7198278642228146</v>
+        <v>-4.7217897826544615</v>
       </c>
       <c r="E149" s="5">
-        <v>2.7016738866515233</v>
+        <v>2.7016188978171485</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>7.7858957561000004</v>
+        <v>7.7859303787999998</v>
       </c>
       <c r="C150" s="5">
-        <v>7.4669450700000084E-2</v>
+        <v>7.4705390300000118E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>12.259119479708191</v>
+        <v>12.265340085805732</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>7.7822559580000004</v>
+        <v>7.7823288527000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-3.6397981000000357E-3</v>
+        <v>-3.6015260999997523E-3</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.5595431887031932</v>
+        <v>-0.55367217013962966</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>7.8953991603000002</v>
+        <v>7.8954560053999998</v>
       </c>
       <c r="C152" s="5">
-        <v>0.11314320229999986</v>
+        <v>0.11312715269999973</v>
       </c>
       <c r="D152" s="5">
-        <v>18.911255874754886</v>
+        <v>18.908163761827289</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>7.8294068428000001</v>
+        <v>7.8293646688000003</v>
       </c>
       <c r="C153" s="5">
-        <v>-6.5992317500000119E-2</v>
+        <v>-6.6091336599999551E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-9.5815121757152237</v>
+        <v>-9.5951676405810602</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>7.9472462533000003</v>
+        <v>7.9471967176999998</v>
       </c>
       <c r="C154" s="5">
-        <v>0.11783941050000024</v>
+        <v>0.11783204889999954</v>
       </c>
       <c r="D154" s="5">
-        <v>19.633748369890203</v>
+        <v>19.6325332196134</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>7.8929863786999999</v>
+        <v>7.8929605966</v>
       </c>
       <c r="C155" s="5">
-        <v>-5.4259874600000479E-2</v>
+        <v>-5.4236121099999757E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>-7.8922450981427472</v>
+        <v>-7.8889660671384139</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>7.7909598530000004</v>
+        <v>7.7909337108000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.10202652569999948</v>
+        <v>-0.10202688579999997</v>
       </c>
       <c r="D156" s="5">
-        <v>-14.454856882506073</v>
+        <v>-14.454948240996712</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>7.7432321703999998</v>
+        <v>7.7432134890000004</v>
       </c>
       <c r="C157" s="5">
-        <v>-4.7727682600000598E-2</v>
+        <v>-4.7720221799999685E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-7.1085424855643726</v>
+        <v>-7.1074914918974219</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>7.7213097470000003</v>
+        <v>7.7212808809000002</v>
       </c>
       <c r="C158" s="5">
-        <v>-2.1922423399999502E-2</v>
+        <v>-2.1932608100000195E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>-3.3450001513482097</v>
+        <v>-3.3465379880451951</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>7.6476721456999996</v>
+        <v>7.6476619613999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-7.3637601300000632E-2</v>
+        <v>-7.3618919500000324E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-10.862707250864389</v>
+        <v>-10.860132767124774</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>7.7519337478999999</v>
+        <v>7.7519373887</v>
       </c>
       <c r="C160" s="5">
-        <v>0.10426160220000025</v>
+        <v>0.10427542730000017</v>
       </c>
       <c r="D160" s="5">
-        <v>17.643920685970382</v>
+        <v>17.646463728685234</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>7.7066297956999996</v>
+        <v>7.7066131121000003</v>
       </c>
       <c r="C161" s="5">
-        <v>-4.5303952200000275E-2</v>
+        <v>-4.5324276599999713E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-6.7919679519953142</v>
+        <v>-6.7949145875390027</v>
       </c>
       <c r="E161" s="5">
-        <v>-5.9608024949053817E-2</v>
+        <v>-5.9807312156978654E-2</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>7.5952487504999997</v>
+        <v>7.5953275044000002</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.11138104519999992</v>
+        <v>-0.11128560770000018</v>
       </c>
       <c r="D162" s="5">
-        <v>-16.028858630973652</v>
+        <v>-16.016228129187525</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>7.5879524418999997</v>
+        <v>7.5880651422999996</v>
       </c>
       <c r="C163" s="5">
-        <v>-7.2963085999999677E-3</v>
+        <v>-7.2623621000005301E-3</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.1466981702974666</v>
+        <v>-1.141379343581983</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>7.5131088665999997</v>
+        <v>7.5131923477000004</v>
       </c>
       <c r="C164" s="5">
-        <v>-7.4843575300000076E-2</v>
+        <v>-7.4872794599999182E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-11.21471770111464</v>
+        <v>-11.218703470770652</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>7.4181961468999997</v>
+        <v>7.4181305385999998</v>
       </c>
       <c r="C165" s="5">
-        <v>-9.4912719699999926E-2</v>
+        <v>-9.5061809100000616E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-14.149354152500571</v>
+        <v>-14.169910113927308</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>7.3386466602000002</v>
+        <v>7.3385801268000002</v>
       </c>
       <c r="C166" s="5">
-        <v>-7.9549486699999505E-2</v>
+        <v>-7.9550411799999665E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-12.135794789688493</v>
+        <v>-12.136028786303221</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>7.3738821014999996</v>
+        <v>7.3738419740000003</v>
       </c>
       <c r="C167" s="5">
-        <v>3.5235441299999337E-2</v>
+        <v>3.526184720000014E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>5.9162363331022094</v>
+        <v>5.920842965943196</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>7.3998411738999996</v>
+        <v>7.3998333888000003</v>
       </c>
       <c r="C168" s="5">
-        <v>2.5959072400000061E-2</v>
+        <v>2.5991414800000001E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>4.3072524975075632</v>
+        <v>4.3127472891357765</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>7.3475250071999998</v>
+        <v>7.3474857713999997</v>
       </c>
       <c r="C169" s="5">
-        <v>-5.2316166699999833E-2</v>
+        <v>-5.2347617400000601E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>-8.1616454703826946</v>
+        <v>-8.1663709311862291</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>7.3214109219000001</v>
+        <v>7.3213580940999998</v>
       </c>
       <c r="C170" s="5">
-        <v>-2.6114085299999701E-2</v>
+        <v>-2.6127677299999874E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-4.1825698182972655</v>
+        <v>-4.1847262971235306</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>7.5274113783000001</v>
+        <v>7.5273903762999996</v>
       </c>
       <c r="C171" s="5">
-        <v>0.20600045639999998</v>
+        <v>0.20603228219999981</v>
       </c>
       <c r="D171" s="5">
-        <v>39.511632575141256</v>
+        <v>39.519041634013604</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>7.4480388689000003</v>
+        <v>7.4480203095000004</v>
       </c>
       <c r="C172" s="5">
-        <v>-7.9372509399999736E-2</v>
+        <v>-7.937006679999925E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-11.944720709971024</v>
+        <v>-11.944405591701447</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>7.4905025024</v>
+        <v>7.4904703210000001</v>
       </c>
       <c r="C173" s="5">
-        <v>4.2463633499999709E-2</v>
+        <v>4.2450011499999718E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>7.0602438480421803</v>
+        <v>7.0579256556103198</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.8044333129974675</v>
+        <v>-2.8046404815708081</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>7.7200741342999999</v>
+        <v>7.7201861633000002</v>
       </c>
       <c r="C174" s="5">
-        <v>0.22957163189999985</v>
+        <v>0.22971584230000008</v>
       </c>
       <c r="D174" s="5">
-        <v>43.656806656239212</v>
+        <v>43.689232369797892</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>7.8006892117</v>
+        <v>7.8008607455999996</v>
       </c>
       <c r="C175" s="5">
-        <v>8.0615077400000068E-2</v>
+        <v>8.0674582299999464E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>13.276039425335885</v>
+        <v>13.286204897600928</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>7.8487986498</v>
+        <v>7.8488902917000001</v>
       </c>
       <c r="C176" s="5">
-        <v>4.8109438100000013E-2</v>
+        <v>4.8029546100000431E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>7.6570686462856141</v>
+        <v>7.6437456233622303</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>7.2140733338</v>
+        <v>7.2140111735000003</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.63472531599999993</v>
+        <v>-0.63487911819999976</v>
       </c>
       <c r="D177" s="5">
-        <v>-63.647994337734005</v>
+        <v>-63.656845300336016</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>7.2356734711000001</v>
+        <v>7.2356130850999998</v>
       </c>
       <c r="C178" s="5">
-        <v>2.16001373000001E-2</v>
+        <v>2.1601911599999468E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>3.6527636595113711</v>
+        <v>3.6531006644827224</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>7.2561521508000002</v>
+        <v>7.2561103358999999</v>
       </c>
       <c r="C179" s="5">
-        <v>2.0478679700000058E-2</v>
+        <v>2.0497250800000089E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>3.4496554701110904</v>
+        <v>3.4528619594365262</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>7.2972765266000001</v>
+        <v>7.2972941731000001</v>
       </c>
       <c r="C180" s="5">
-        <v>4.1124375799999946E-2</v>
+        <v>4.1183837200000184E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>7.0170756509334353</v>
+        <v>7.027582153243106</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>7.3499439530000004</v>
+        <v>7.3498842839999998</v>
       </c>
       <c r="C181" s="5">
-        <v>5.2667426400000217E-2</v>
+        <v>5.2590110899999765E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>9.013097884348408</v>
+        <v>8.9993152867406945</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>7.3096665037999999</v>
+        <v>7.3095810769999998</v>
       </c>
       <c r="C182" s="5">
-        <v>-4.0277449200000426E-2</v>
+        <v>-4.0303207000000008E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-6.3813381250893304</v>
+        <v>-6.385347054056334</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>7.3066851969000002</v>
+        <v>7.3066332337000004</v>
       </c>
       <c r="C183" s="5">
-        <v>-2.9813068999997583E-3</v>
+        <v>-2.9478432999994197E-3</v>
       </c>
       <c r="D183" s="5">
-        <v>-0.48833334695164154</v>
+        <v>-0.4828698451011082</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>7.3363360786999996</v>
+        <v>7.3362458326000004</v>
       </c>
       <c r="C184" s="5">
-        <v>2.9650881799999418E-2</v>
+        <v>2.9612598900000009E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>4.9798289153348607</v>
+        <v>4.9732915218684504</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>7.4739218166999999</v>
+        <v>7.4737919690999997</v>
       </c>
       <c r="C185" s="5">
-        <v>0.13758573800000029</v>
+        <v>0.13754613649999925</v>
       </c>
       <c r="D185" s="5">
-        <v>24.977544321029988</v>
+        <v>24.969937547139764</v>
       </c>
       <c r="E185" s="5">
-        <v>-0.22135611989566595</v>
+        <v>-0.22266094364250533</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>7.5499144204000004</v>
+        <v>7.5501427028999997</v>
       </c>
       <c r="C186" s="5">
-        <v>7.5992603700000494E-2</v>
+        <v>7.6350733800000015E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>12.907226844997099</v>
+        <v>12.971750824243866</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>7.4139129163000002</v>
+        <v>7.4141705609999997</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.13600150410000023</v>
+        <v>-0.13597214189999995</v>
       </c>
       <c r="D187" s="5">
-        <v>-19.598265128937385</v>
+        <v>-19.593908910497504</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>7.5860615673999998</v>
+        <v>7.5861973424000002</v>
       </c>
       <c r="C188" s="5">
-        <v>0.17214865109999966</v>
+        <v>0.17202678140000049</v>
       </c>
       <c r="D188" s="5">
-        <v>31.712377927627156</v>
+        <v>31.68574345625219</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>7.7202118537000004</v>
+        <v>7.7201513757000004</v>
       </c>
       <c r="C189" s="5">
-        <v>0.13415028630000059</v>
+        <v>0.13395403330000022</v>
       </c>
       <c r="D189" s="5">
-        <v>23.411110796215073</v>
+        <v>23.37300996904743</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>7.7332511133999997</v>
+        <v>7.7331929020999999</v>
       </c>
       <c r="C190" s="5">
-        <v>1.3039259699999306E-2</v>
+        <v>1.3041526399999448E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>2.0457061587542125</v>
+        <v>2.0460812654535143</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>7.7458036760000004</v>
+        <v>7.7457533437999997</v>
       </c>
       <c r="C191" s="5">
-        <v>1.2552562600000705E-2</v>
+        <v>1.2560441699999814E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>1.9653159755999461</v>
+        <v>1.9665755585138278</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>7.5840898447000002</v>
+        <v>7.5841314580999999</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.16171383130000017</v>
+        <v>-0.1616218856999998</v>
       </c>
       <c r="D192" s="5">
-        <v>-22.367457826982996</v>
+        <v>-22.356291971630792</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>7.6482152349000003</v>
+        <v>7.6481333303000003</v>
       </c>
       <c r="C193" s="5">
-        <v>6.4125390200000076E-2</v>
+        <v>6.400187220000042E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>10.631699723045429</v>
+        <v>10.610200375549672</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>7.6947600916000001</v>
+        <v>7.6946457600000002</v>
       </c>
       <c r="C194" s="5">
-        <v>4.6544856699999748E-2</v>
+        <v>4.6512429699999913E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>7.5523220157969417</v>
+        <v>7.5469667637557247</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>7.7027899609999997</v>
+        <v>7.7026941249999998</v>
       </c>
       <c r="C195" s="5">
-        <v>8.0298693999996118E-3</v>
+        <v>8.0483649999996132E-3</v>
       </c>
       <c r="D195" s="5">
-        <v>1.2594728330560967</v>
+        <v>1.2624094144099152</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>7.5178899673000004</v>
+        <v>7.5177292877999999</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.18489999369999932</v>
+        <v>-0.1849648371999999</v>
       </c>
       <c r="D196" s="5">
-        <v>-25.290657919688144</v>
+        <v>-25.298664578296869</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>7.4588955636999996</v>
+        <v>7.4586822016000003</v>
       </c>
       <c r="C197" s="5">
-        <v>-5.8994403600000744E-2</v>
+        <v>-5.9047086199999654E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-9.020669595486396</v>
+        <v>-9.0285651104296978</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.20104910605868165</v>
+        <v>-0.2021700304540186</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>7.2763062381000001</v>
+        <v>7.2766119438999999</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.18258932559999952</v>
+        <v>-0.1820702577000004</v>
       </c>
       <c r="D198" s="5">
-        <v>-25.725914948172168</v>
+        <v>-25.662946821346232</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>7.3178332173999996</v>
+        <v>7.3181737477000004</v>
       </c>
       <c r="C199" s="5">
-        <v>4.1526979299999489E-2</v>
+        <v>4.1561803800000519E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>7.0676963297860773</v>
+        <v>7.0735041411604138</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>7.3119457913000003</v>
+        <v>7.3121091479000002</v>
       </c>
       <c r="C200" s="5">
-        <v>-5.88742609999926E-3</v>
+        <v>-6.0645998000001811E-3</v>
       </c>
       <c r="D200" s="5">
-        <v>-0.96117704685976246</v>
+        <v>-0.98992473572719897</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>7.5341492818000004</v>
+        <v>7.5341212517000002</v>
       </c>
       <c r="C201" s="5">
-        <v>0.2222034905000001</v>
+        <v>0.22201210380000003</v>
       </c>
       <c r="D201" s="5">
-        <v>43.223768558049017</v>
+        <v>43.178984524985921</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>7.5328427281000003</v>
+        <v>7.5328066953999997</v>
       </c>
       <c r="C202" s="5">
-        <v>-1.3065537000001015E-3</v>
+        <v>-1.3145563000005467E-3</v>
       </c>
       <c r="D202" s="5">
-        <v>-0.20790268706853965</v>
+        <v>-0.20917564015959789</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>7.5384685262</v>
+        <v>7.5384227047000003</v>
       </c>
       <c r="C203" s="5">
-        <v>5.6257980999996349E-3</v>
+        <v>5.6160093000006128E-3</v>
       </c>
       <c r="D203" s="5">
-        <v>0.899893617082137</v>
+        <v>0.89832570502728082</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>7.7740072888</v>
+        <v>7.7740432101000003</v>
       </c>
       <c r="C204" s="5">
-        <v>0.23553876260000006</v>
+        <v>0.23562050540000001</v>
       </c>
       <c r="D204" s="5">
-        <v>44.657784827090282</v>
+        <v>44.676358442482211</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>7.6489387062</v>
+        <v>7.6488427796999998</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.12506858259999998</v>
+        <v>-0.12520043040000051</v>
       </c>
       <c r="D205" s="5">
-        <v>-17.685783744104601</v>
+        <v>-17.702734031114954</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>7.6820034662000003</v>
+        <v>7.6818641138999997</v>
       </c>
       <c r="C206" s="5">
-        <v>3.3064760000000248E-2</v>
+        <v>3.3021334199999863E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>5.3124742055911112</v>
+        <v>5.3053986672763731</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>7.8109660088000004</v>
+        <v>7.8108339089000003</v>
       </c>
       <c r="C207" s="5">
-        <v>0.12896254260000006</v>
+        <v>0.12896979500000061</v>
       </c>
       <c r="D207" s="5">
-        <v>22.11330598337975</v>
+        <v>22.11510547615363</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>7.7960956015000002</v>
+        <v>7.7958717249999996</v>
       </c>
       <c r="C208" s="5">
-        <v>-1.487040730000011E-2</v>
+        <v>-1.4962183900000703E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>-2.2607732408013503</v>
+        <v>-2.2746175900136167</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>7.7584647160999998</v>
+        <v>7.7581742113000001</v>
       </c>
       <c r="C209" s="5">
-        <v>-3.763088540000048E-2</v>
+        <v>-3.7697513699999519E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-5.6409414246273437</v>
+        <v>-5.6508230096642524</v>
       </c>
       <c r="E209" s="5">
-        <v>4.0162668835035609</v>
+        <v>4.0153475051632359</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>7.5887478183999999</v>
+        <v>7.5891351014000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.16971689769999987</v>
+        <v>-0.16903910989999993</v>
       </c>
       <c r="D210" s="5">
-        <v>-23.311193369096394</v>
+        <v>-23.229727930521381</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>7.5129004113000004</v>
+        <v>7.5132777284000003</v>
       </c>
       <c r="C211" s="5">
-        <v>-7.5847407099999486E-2</v>
+        <v>-7.5857372999999839E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-11.355839445467709</v>
+        <v>-11.356702387349959</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>7.6119422882999999</v>
+        <v>7.6121343225000002</v>
       </c>
       <c r="C212" s="5">
-        <v>9.9041876999999445E-2</v>
+        <v>9.8856594099999917E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>17.01842784932883</v>
+        <v>16.983336567144015</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>7.6513650154999997</v>
+        <v>7.6513688250999996</v>
       </c>
       <c r="C213" s="5">
-        <v>3.9422727199999841E-2</v>
+        <v>3.9234502599999388E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>6.3949972045315828</v>
+        <v>6.3634283654302237</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>7.7334419172000004</v>
+        <v>7.7334193989999997</v>
       </c>
       <c r="C214" s="5">
-        <v>8.2076901700000704E-2</v>
+        <v>8.2050573900000145E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>13.659799658000104</v>
+        <v>13.655149206690552</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>7.8355990607999999</v>
+        <v>7.8355495460000002</v>
       </c>
       <c r="C215" s="5">
-        <v>0.1021571435999995</v>
+        <v>0.10213014700000045</v>
       </c>
       <c r="D215" s="5">
-        <v>17.055690002501468</v>
+        <v>17.050903790221096</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>7.9633984663000001</v>
+        <v>7.9634305996999997</v>
       </c>
       <c r="C216" s="5">
-        <v>0.12779940550000024</v>
+        <v>0.12788105369999947</v>
       </c>
       <c r="D216" s="5">
-        <v>21.42689778123783</v>
+        <v>21.441986290717164</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>8.0556465515000006</v>
+        <v>8.0555393157000008</v>
       </c>
       <c r="C217" s="5">
-        <v>9.2248085200000496E-2</v>
+        <v>9.2108716000001145E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>14.82156689267593</v>
+        <v>14.79766753002294</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>8.1912468238000002</v>
+        <v>8.1910968092999994</v>
       </c>
       <c r="C218" s="5">
-        <v>0.1356002722999996</v>
+        <v>0.13555749359999858</v>
       </c>
       <c r="D218" s="5">
-        <v>22.17864821468465</v>
+        <v>22.171314490652282</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>8.1253424213999992</v>
+        <v>8.1251895659999995</v>
       </c>
       <c r="C219" s="5">
-        <v>-6.5904402400001061E-2</v>
+        <v>-6.5907243299999863E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>-9.2388654310053386</v>
+        <v>-9.2394080227240281</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>8.2795475170999993</v>
+        <v>8.2793208948999997</v>
       </c>
       <c r="C220" s="5">
-        <v>0.15420509570000007</v>
+        <v>0.15413132890000014</v>
       </c>
       <c r="D220" s="5">
-        <v>25.308106747915016</v>
+        <v>25.295236745279979</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>8.3616494042999996</v>
+        <v>8.3613731123000008</v>
       </c>
       <c r="C221" s="5">
-        <v>8.2101887200000334E-2</v>
+        <v>8.2052217400001126E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>12.57040105463545</v>
+        <v>12.562739853535376</v>
       </c>
       <c r="E221" s="5">
-        <v>7.7745367192081138</v>
+        <v>7.7750110344444678</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>8.7842699707000005</v>
+        <v>8.7846222099000002</v>
       </c>
       <c r="C222" s="5">
-        <v>0.4226205664000009</v>
+        <v>0.4232490975999994</v>
       </c>
       <c r="D222" s="5">
-        <v>80.702702342869387</v>
+        <v>80.861374070368171</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>8.8911832802999999</v>
+        <v>8.8915464945</v>
       </c>
       <c r="C223" s="5">
-        <v>0.10691330959999945</v>
+        <v>0.10692428459999981</v>
       </c>
       <c r="D223" s="5">
-        <v>15.623645224991822</v>
+        <v>15.624688844968283</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>8.8926409237000001</v>
+        <v>8.8928229754999997</v>
       </c>
       <c r="C224" s="5">
-        <v>1.4576434000002081E-3</v>
+        <v>1.2764809999996629E-3</v>
       </c>
       <c r="D224" s="5">
-        <v>0.19690856522682765</v>
+        <v>0.17240951847712349</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>9.3679558067999995</v>
+        <v>9.3679951901000003</v>
       </c>
       <c r="C225" s="5">
-        <v>0.47531488309999936</v>
+        <v>0.47517221460000059</v>
       </c>
       <c r="D225" s="5">
-        <v>86.796581539528134</v>
+        <v>86.760119548900988</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>9.4478821796000005</v>
+        <v>9.4478837796999997</v>
       </c>
       <c r="C226" s="5">
-        <v>7.9926372800001033E-2</v>
+        <v>7.9888589599999449E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>10.732632677077337</v>
+        <v>10.727271565119567</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>9.4371773160999997</v>
+        <v>9.4371394563000006</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.0704863500000883E-2</v>
+        <v>-1.0744323399999089E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.3512113733380571</v>
+        <v>-1.3561608223326749</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>9.356369441</v>
+        <v>9.3563806606999993</v>
       </c>
       <c r="C228" s="5">
-        <v>-8.0807875099999649E-2</v>
+        <v>-8.0758795600001321E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-9.8048967164618528</v>
+        <v>-9.799256535730283</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>9.3611446851999993</v>
+        <v>9.3610497686999992</v>
       </c>
       <c r="C229" s="5">
-        <v>4.7752441999993067E-3</v>
+        <v>4.6691079999998664E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>0.61417045575744567</v>
+        <v>0.60048148486748776</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>9.3042470125999994</v>
+        <v>9.3040964349999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-5.6897672599999893E-2</v>
+        <v>-5.695333369999922E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>-7.0547312368942405</v>
+        <v>-7.0614725919931125</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>9.2386732829000007</v>
+        <v>9.2385265097999998</v>
       </c>
       <c r="C231" s="5">
-        <v>-6.5573729699998751E-2</v>
+        <v>-6.5569925200000156E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-8.1370204976343175</v>
+        <v>-8.136693165496423</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>9.2820165139000004</v>
+        <v>9.2818095292000002</v>
       </c>
       <c r="C232" s="5">
-        <v>4.3343230999999705E-2</v>
+        <v>4.3283019400000455E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>5.7773623902614535</v>
+        <v>5.7692226951250092</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>9.2750866173999995</v>
+        <v>9.2748254704999997</v>
       </c>
       <c r="C233" s="5">
-        <v>-6.929896500000865E-3</v>
+        <v>-6.9840587000005172E-3</v>
       </c>
       <c r="D233" s="5">
-        <v>-0.89224291139003986</v>
+        <v>-0.89920757684956998</v>
       </c>
       <c r="E233" s="5">
-        <v>10.924127154030906</v>
+        <v>10.924669261036367</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>9.2624853934000004</v>
+        <v>9.2628061412000005</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.2601223999999078E-2</v>
+        <v>-1.2019329299999271E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>-1.6182044005959684</v>
+        <v>-1.5440545670501904</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>9.2626842975999999</v>
+        <v>9.2630019400000005</v>
       </c>
       <c r="C235" s="5">
-        <v>1.9890419999946118E-4</v>
+        <v>1.9579880000009098E-4</v>
       </c>
       <c r="D235" s="5">
-        <v>2.5772049560934818E-2</v>
+        <v>2.5368757006716258E-2</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>9.2650588657000004</v>
+        <v>9.2652358746000001</v>
       </c>
       <c r="C236" s="5">
-        <v>2.3745681000004737E-3</v>
+        <v>2.233934599999543E-3</v>
       </c>
       <c r="D236" s="5">
-        <v>0.30806435291077516</v>
+        <v>0.28978512178956528</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>9.1792269184999995</v>
+        <v>9.1792643850999998</v>
       </c>
       <c r="C237" s="5">
-        <v>-8.5831947200000869E-2</v>
+        <v>-8.5971489500000331E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-10.567560376238516</v>
+        <v>-10.58368160411236</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>9.1651086607999996</v>
+        <v>9.1651118544999992</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.4118257699999859E-2</v>
+        <v>-1.4152530600000546E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.8301458126706138</v>
+        <v>-1.8345435684170019</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>9.1404924113000003</v>
+        <v>9.1404546298000007</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.4616249499999299E-2</v>
+        <v>-2.4657224699998537E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.1758507746813547</v>
+        <v>-3.1810580991887827</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>9.1538056408999999</v>
+        <v>9.1537939071000007</v>
       </c>
       <c r="C240" s="5">
-        <v>1.3313229599999588E-2</v>
+        <v>1.3339277300000063E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>1.7618830487371895</v>
+        <v>1.7653652928900865</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>9.0583128307000003</v>
+        <v>9.0582367925000007</v>
       </c>
       <c r="C241" s="5">
-        <v>-9.5492810199999667E-2</v>
+        <v>-9.5557114600000048E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-11.824580036551978</v>
+        <v>-11.832105472202892</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>9.0200906638999996</v>
+        <v>9.0199595621000004</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.8222166800000679E-2</v>
+        <v>-3.8277230400000306E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.9476074409881328</v>
+        <v>-4.9546108615945332</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>9.1503276504999995</v>
+        <v>9.1502169098999993</v>
       </c>
       <c r="C243" s="5">
-        <v>0.13023698659999994</v>
+        <v>0.13025734779999887</v>
       </c>
       <c r="D243" s="5">
-        <v>18.770589110325098</v>
+        <v>18.774055489317789</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>9.1982634857000001</v>
+        <v>9.1981277803000001</v>
       </c>
       <c r="C244" s="5">
-        <v>4.7935835200000554E-2</v>
+        <v>4.791087040000086E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>6.4707727141575244</v>
+        <v>6.4673856650857342</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>9.0860342875000004</v>
+        <v>9.0858690677999991</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.11222919819999966</v>
+        <v>-0.11225871250000097</v>
       </c>
       <c r="D245" s="5">
-        <v>-13.697712709425625</v>
+        <v>-13.701265462460787</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.038281017724819</v>
+        <v>-2.0373041336573472</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>9.1369471923999992</v>
+        <v>9.1371473561999998</v>
       </c>
       <c r="C246" s="5">
-        <v>5.0912904899998779E-2</v>
+        <v>5.1278288400000704E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>6.9352581871886754</v>
+        <v>6.9867161580910331</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>9.2395404394000007</v>
+        <v>9.2397695066000001</v>
       </c>
       <c r="C247" s="5">
-        <v>0.1025932470000015</v>
+        <v>0.10262215040000022</v>
       </c>
       <c r="D247" s="5">
-        <v>14.338125709787185</v>
+        <v>14.342084043240533</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>9.1423415012000007</v>
+        <v>9.1424730053999994</v>
       </c>
       <c r="C248" s="5">
-        <v>-9.7198938200000029E-2</v>
+        <v>-9.7296501200000662E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>-11.918473964395925</v>
+        <v>-11.929474063140589</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>9.0864518680999993</v>
+        <v>9.0864860042999993</v>
       </c>
       <c r="C249" s="5">
-        <v>-5.588963310000139E-2</v>
+        <v>-5.59870011000001E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-7.0942299280557624</v>
+        <v>-7.1060770695201896</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>9.0824605509000005</v>
+        <v>9.0824711320000002</v>
       </c>
       <c r="C250" s="5">
-        <v>-3.9913171999987895E-3</v>
+        <v>-4.0148722999990838E-3</v>
       </c>
       <c r="D250" s="5">
-        <v>-0.52584070624633883</v>
+        <v>-0.52893448022595102</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>9.0404174652999991</v>
+        <v>9.0403911229999991</v>
       </c>
       <c r="C251" s="5">
-        <v>-4.2043085600001362E-2</v>
+        <v>-4.2080009000001084E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-5.4155843272226107</v>
+        <v>-5.4202137547610718</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>8.9545713313000004</v>
+        <v>8.9545399930999992</v>
       </c>
       <c r="C252" s="5">
-        <v>-8.5846133999998742E-2</v>
+        <v>-8.5851129899999989E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-10.818293859603045</v>
+        <v>-10.818920825357459</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>9.0533265616000005</v>
+        <v>9.0532763651000003</v>
       </c>
       <c r="C253" s="5">
-        <v>9.8755230300000107E-2</v>
+        <v>9.8736372000001182E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>14.067159856789013</v>
+        <v>14.064360876787241</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>9.0230992337</v>
+        <v>9.0229932765999994</v>
       </c>
       <c r="C254" s="5">
-        <v>-3.0227327900000489E-2</v>
+        <v>-3.0283088500000943E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-3.9338090189034003</v>
+        <v>-3.9409542207425652</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>9.1558005335000008</v>
+        <v>9.1557396007000005</v>
       </c>
       <c r="C255" s="5">
-        <v>0.13270129980000078</v>
+        <v>0.13274632410000109</v>
       </c>
       <c r="D255" s="5">
-        <v>19.148085386926116</v>
+        <v>19.155360050553604</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>9.1134688735000005</v>
+        <v>9.1134008076999997</v>
       </c>
       <c r="C256" s="5">
-        <v>-4.2331660000000326E-2</v>
+        <v>-4.2338793000000763E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-5.4092424726336237</v>
+        <v>-5.4101659835424805</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>9.2024101395999995</v>
+        <v>9.2023336185000009</v>
       </c>
       <c r="C257" s="5">
-        <v>8.8941266099999083E-2</v>
+        <v>8.893281080000115E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>12.360703158318454</v>
+        <v>12.359561621630345</v>
       </c>
       <c r="E257" s="5">
-        <v>1.2808211857630925</v>
+        <v>1.2818207023557848</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>9.3157125981999993</v>
+        <v>9.3158218137999995</v>
       </c>
       <c r="C258" s="5">
-        <v>0.11330245859999977</v>
+        <v>0.11348819529999865</v>
       </c>
       <c r="D258" s="5">
-        <v>15.817438242630288</v>
+        <v>15.845292123162436</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>9.3316893657000008</v>
+        <v>9.3318182850000007</v>
       </c>
       <c r="C259" s="5">
-        <v>1.5976767500001543E-2</v>
+        <v>1.5996471200001139E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>2.077565543559512</v>
+        <v>2.080127375887586</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>9.3301215820000003</v>
+        <v>9.3302012644999994</v>
       </c>
       <c r="C260" s="5">
-        <v>-1.5677837000005468E-3</v>
+        <v>-1.6170205000012317E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>-0.20142151271406172</v>
+        <v>-0.20773833167530009</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>9.3882735459000006</v>
+        <v>9.3882962513999999</v>
       </c>
       <c r="C261" s="5">
-        <v>5.8151963900000325E-2</v>
+        <v>5.8094986900000478E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>7.7410451424116289</v>
+        <v>7.7331305773713943</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>9.2911019402000008</v>
+        <v>9.2911113258999993</v>
       </c>
       <c r="C262" s="5">
-        <v>-9.717160569999983E-2</v>
+        <v>-9.7184925500000574E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-11.737163646736114</v>
+        <v>-11.738655253253993</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>9.3415579605999994</v>
+        <v>9.3415370904999993</v>
       </c>
       <c r="C263" s="5">
-        <v>5.0456020399998636E-2</v>
+        <v>5.0425764599999923E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>6.7148976125225079</v>
+        <v>6.7107431155520647</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>9.3479339255999996</v>
+        <v>9.3478991852999993</v>
       </c>
       <c r="C264" s="5">
-        <v>6.37596500000015E-3</v>
+        <v>6.362094800000051E-3</v>
       </c>
       <c r="D264" s="5">
-        <v>0.82212684414153525</v>
+        <v>0.82033353413308863</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>9.4489092589000006</v>
+        <v>9.4488764777000007</v>
       </c>
       <c r="C265" s="5">
-        <v>0.10097533330000097</v>
+        <v>0.10097729240000142</v>
       </c>
       <c r="D265" s="5">
-        <v>13.760772397763432</v>
+        <v>13.761109655786319</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>9.5236420543999998</v>
+        <v>9.5235686070999996</v>
       </c>
       <c r="C266" s="5">
-        <v>7.4732795499999227E-2</v>
+        <v>7.4692129399998919E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>9.9149152221353241</v>
+        <v>9.909319180329156</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>9.4585959633000005</v>
+        <v>9.4585752383999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-6.5046091099999259E-2</v>
+        <v>-6.4993368699999721E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-7.8949752868862628</v>
+        <v>-7.8888729300044531</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>9.4262000646999997</v>
+        <v>9.4261925114</v>
       </c>
       <c r="C268" s="5">
-        <v>-3.2395898600000805E-2</v>
+        <v>-3.2382726999999889E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-4.0334803443849543</v>
+        <v>-4.0318798271638538</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>9.5157561301999998</v>
+        <v>9.5157645050999999</v>
       </c>
       <c r="C269" s="5">
-        <v>8.9556065500000059E-2</v>
+        <v>8.9571993699999908E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>12.01593373153791</v>
+        <v>12.018193901318707</v>
       </c>
       <c r="E269" s="5">
-        <v>3.4050426556365254</v>
+        <v>3.405993518534145</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>9.5032773908999992</v>
+        <v>9.5032957145000001</v>
       </c>
       <c r="C270" s="5">
-        <v>-1.2478739300000541E-2</v>
+        <v>-1.2468790599999835E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-1.5623512342027635</v>
+        <v>-1.5611132454663945</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>9.5266426388000003</v>
+        <v>9.5266958021000008</v>
       </c>
       <c r="C271" s="5">
-        <v>2.3365247900001052E-2</v>
+        <v>2.3400087600000674E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>2.9906074629925783</v>
+        <v>2.9951214399056347</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>9.5234347309</v>
+        <v>9.5234677539000003</v>
       </c>
       <c r="C272" s="5">
-        <v>-3.2079079000002508E-3</v>
+        <v>-3.228048200000444E-3</v>
       </c>
       <c r="D272" s="5">
-        <v>-0.40332867581605036</v>
+        <v>-0.40585392785879026</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>9.5893422170000004</v>
+        <v>9.5893600368000005</v>
       </c>
       <c r="C273" s="5">
-        <v>6.5907486100000412E-2</v>
+        <v>6.5892282900000154E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>8.6281781151663637</v>
+        <v>8.6260804102104238</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>9.5960747891999993</v>
+        <v>9.5960789941000009</v>
       </c>
       <c r="C274" s="5">
-        <v>6.7325721999988986E-3</v>
+        <v>6.7189573000003833E-3</v>
       </c>
       <c r="D274" s="5">
-        <v>0.84576782155671992</v>
+        <v>0.8440493020868578</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>9.6423684226000006</v>
+        <v>9.6423613508999999</v>
       </c>
       <c r="C275" s="5">
-        <v>4.6293633400001255E-2</v>
+        <v>4.6282356799999036E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>5.9451710887926223</v>
+        <v>5.9436816096525957</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>9.6398879373999993</v>
+        <v>9.6398520389000009</v>
       </c>
       <c r="C276" s="5">
-        <v>-2.4804852000013256E-3</v>
+        <v>-2.5093119999990421E-3</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.30826185549618357</v>
+        <v>-0.3118394032977756</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>9.6504345777000005</v>
+        <v>9.6504182102999998</v>
       </c>
       <c r="C277" s="5">
-        <v>1.0546640300001187E-2</v>
+        <v>1.0566171399998936E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>1.3208039524423176</v>
+        <v>1.323269643246916</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>9.6168549225</v>
+        <v>9.6168029023999999</v>
       </c>
       <c r="C278" s="5">
-        <v>-3.3579655200000502E-2</v>
+        <v>-3.3615307899999891E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>-4.0965297339101596</v>
+        <v>-4.1008030005172387</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>9.5671561331999992</v>
+        <v>9.5671478255999993</v>
       </c>
       <c r="C279" s="5">
-        <v>-4.9698789300000712E-2</v>
+        <v>-4.9655076800000586E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-6.0281956689072214</v>
+        <v>-6.0230748948520985</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>9.5362118840000001</v>
+        <v>9.5362400547000004</v>
       </c>
       <c r="C280" s="5">
-        <v>-3.0944249199999163E-2</v>
+        <v>-3.0907770899998965E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>-3.8130031170408807</v>
+        <v>-3.808591012502982</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>9.5263936000000005</v>
+        <v>9.5264000735999996</v>
       </c>
       <c r="C281" s="5">
-        <v>-9.8182839999996219E-3</v>
+        <v>-9.8399811000007276E-3</v>
       </c>
       <c r="D281" s="5">
-        <v>-1.2285226005357308</v>
+        <v>-1.2312184665926318</v>
       </c>
       <c r="E281" s="5">
-        <v>0.11178796150776993</v>
+        <v>0.11176788259419368</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>9.3923668155000009</v>
+        <v>9.3923745781000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.13402678449999961</v>
+        <v>-0.13402549549999954</v>
       </c>
       <c r="D282" s="5">
-        <v>-15.635780884687723</v>
+        <v>-15.635632130952326</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>9.4247299313999999</v>
+        <v>9.4247783521000006</v>
       </c>
       <c r="C283" s="5">
-        <v>3.2363115899999073E-2</v>
+        <v>3.2403774000000496E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>4.2140862887462882</v>
+        <v>4.2194777932853533</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>9.3154381426999997</v>
+        <v>9.3154568114000007</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.10929178870000023</v>
+        <v>-0.10932154069999989</v>
       </c>
       <c r="D284" s="5">
-        <v>-13.061435395859068</v>
+        <v>-13.064704450988962</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>9.3869963385999995</v>
+        <v>9.3870049679999994</v>
       </c>
       <c r="C285" s="5">
-        <v>7.1558195899999788E-2</v>
+        <v>7.1548156599998691E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>9.6176142143851386</v>
+        <v>9.6161873104795283</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>9.4878948373000007</v>
+        <v>9.4878849907999996</v>
       </c>
       <c r="C286" s="5">
-        <v>0.10089849870000123</v>
+        <v>0.10088002280000019</v>
       </c>
       <c r="D286" s="5">
-        <v>13.689031526391426</v>
+        <v>13.686361562853744</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>9.5442664847999996</v>
+        <v>9.5442663452000005</v>
       </c>
       <c r="C287" s="5">
-        <v>5.63716474999989E-2</v>
+        <v>5.6381354400000916E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>7.3673742671178655</v>
+        <v>7.3686925361638567</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>9.5371037556000005</v>
+        <v>9.5370370034</v>
       </c>
       <c r="C288" s="5">
-        <v>-7.1627291999991627E-3</v>
+        <v>-7.229341800000455E-3</v>
       </c>
       <c r="D288" s="5">
-        <v>-0.89686155672504819</v>
+        <v>-0.90516756841397816</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>9.5676223782999994</v>
+        <v>9.5675885060999999</v>
       </c>
       <c r="C289" s="5">
-        <v>3.0518622699998943E-2</v>
+        <v>3.0551502699999844E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>3.9082958662764344</v>
+        <v>3.9126088998610253</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>9.6141827975999998</v>
+        <v>9.6141562068000006</v>
       </c>
       <c r="C290" s="5">
-        <v>4.6560419300000433E-2</v>
+        <v>4.6567700700000714E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>5.99861525541594</v>
+        <v>5.9996004212447218</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>9.3782033755</v>
+        <v>9.3782008893000004</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.23597942209999978</v>
+        <v>-0.23595531750000021</v>
       </c>
       <c r="D291" s="5">
-        <v>-25.785757975462619</v>
+        <v>-25.783530901539141</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>9.5419722342999993</v>
+        <v>9.5420342993999991</v>
       </c>
       <c r="C292" s="5">
-        <v>0.16376885879999925</v>
+        <v>0.16383341009999874</v>
       </c>
       <c r="D292" s="5">
-        <v>23.089787707181088</v>
+        <v>23.099787209765886</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>9.4296453486999994</v>
+        <v>9.4296573123999998</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.11232688559999993</v>
+        <v>-0.11237698699999932</v>
       </c>
       <c r="D293" s="5">
-        <v>-13.246595392235005</v>
+        <v>-13.252045775600674</v>
       </c>
       <c r="E293" s="5">
-        <v>-1.0155810830659084</v>
+        <v>-1.0155227625606167</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>9.4782933049999993</v>
+        <v>9.4783066562999991</v>
       </c>
       <c r="C294" s="5">
-        <v>4.8647956299999962E-2</v>
+        <v>4.8649343899999309E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>6.3695730065614464</v>
+        <v>6.3697515615997125</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>9.4240829252000005</v>
+        <v>9.4241465056999996</v>
       </c>
       <c r="C295" s="5">
-        <v>-5.4210379799998876E-2</v>
+        <v>-5.4160150599999568E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-6.6514745905440815</v>
+        <v>-6.6454949131985908</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>9.3993253364000005</v>
+        <v>9.3993469595000008</v>
       </c>
       <c r="C296" s="5">
-        <v>-2.4757588800000008E-2</v>
+        <v>-2.4799546199998801E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-3.107313735349837</v>
+        <v>-3.1124831126577712</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>9.3801750211999995</v>
+        <v>9.3801817581000009</v>
       </c>
       <c r="C297" s="5">
-        <v>-1.9150315200000989E-2</v>
+        <v>-1.9165201399999887E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-2.4176848161528652</v>
+        <v>-2.4195376364836707</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>9.3719863195999995</v>
+        <v>9.3719547504000005</v>
       </c>
       <c r="C298" s="5">
-        <v>-8.1887015999999591E-3</v>
+        <v>-8.2270077000003994E-3</v>
       </c>
       <c r="D298" s="5">
-        <v>-1.0425603319277332</v>
+        <v>-1.0474130966094286</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>9.3549139523000004</v>
+        <v>9.3548994790000002</v>
       </c>
       <c r="C299" s="5">
-        <v>-1.7072367299999058E-2</v>
+        <v>-1.7055271400000294E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-2.1641969454421983</v>
+        <v>-2.1620586205534753</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>9.4461634038</v>
+        <v>9.4460520803999994</v>
       </c>
       <c r="C300" s="5">
-        <v>9.1249451499999523E-2</v>
+        <v>9.1152601399999256E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>12.353829888564483</v>
+        <v>12.340027430184207</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>9.4031725677000004</v>
+        <v>9.4030935252999992</v>
       </c>
       <c r="C301" s="5">
-        <v>-4.2990836099999541E-2</v>
+        <v>-4.295855510000024E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-5.326718716504053</v>
+        <v>-5.3228796631104807</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>9.4184638303000003</v>
+        <v>9.4184421621999999</v>
       </c>
       <c r="C302" s="5">
-        <v>1.5291262599999911E-2</v>
+        <v>1.5348636900000656E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>1.9689658858629056</v>
+        <v>1.9764368507409147</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>9.3755379882999996</v>
+        <v>9.3755445520999992</v>
       </c>
       <c r="C303" s="5">
-        <v>-4.2925842000000713E-2</v>
+        <v>-4.2897610100000705E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>-5.3341186246439465</v>
+        <v>-5.3307097974918394</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>9.4348319383000003</v>
+        <v>9.4349515889000006</v>
       </c>
       <c r="C304" s="5">
-        <v>5.9293950000000706E-2</v>
+        <v>5.9407036800001478E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>7.8588158663201124</v>
+        <v>7.8743248560207091</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>9.4266144692000005</v>
+        <v>9.4266703159999992</v>
       </c>
       <c r="C305" s="5">
-        <v>-8.2174690999998745E-3</v>
+        <v>-8.2812729000014684E-3</v>
       </c>
       <c r="D305" s="5">
-        <v>-1.0401735254674471</v>
+        <v>-1.0481976821252958</v>
       </c>
       <c r="E305" s="5">
-        <v>-3.2142030669446431E-2</v>
+        <v>-3.1676616668485646E-2</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>9.4583886729</v>
+        <v>9.4584492573999999</v>
       </c>
       <c r="C306" s="5">
-        <v>3.1774203699999504E-2</v>
+        <v>3.1778941400000704E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>4.1206643119912068</v>
+        <v>4.1212652908951153</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>9.5319355799000007</v>
+        <v>9.5320497881000001</v>
       </c>
       <c r="C307" s="5">
-        <v>7.3546907000000772E-2</v>
+        <v>7.3600530700000277E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>9.7405936284120429</v>
+        <v>9.7479371189876716</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>9.4841251625999998</v>
+        <v>9.4841479057000004</v>
       </c>
       <c r="C308" s="5">
-        <v>-4.7810417300000907E-2</v>
+        <v>-4.7901882399999707E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-5.8556766837253305</v>
+        <v>-5.8665029045414485</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>9.4670403154000002</v>
+        <v>9.4670155620000003</v>
       </c>
       <c r="C309" s="5">
-        <v>-1.7084847199999587E-2</v>
+        <v>-1.7132343700000163E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-2.1404086854251103</v>
+        <v>-2.1462950103654843</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>9.3545331323000003</v>
+        <v>9.3544380726000007</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.11250718309999996</v>
+        <v>-0.11257748939999956</v>
       </c>
       <c r="D310" s="5">
-        <v>-13.364738303743485</v>
+        <v>-13.372584235583929</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>9.4794937935999997</v>
+        <v>9.4794024082000004</v>
       </c>
       <c r="C311" s="5">
-        <v>0.12496066129999939</v>
+        <v>0.12496433559999964</v>
       </c>
       <c r="D311" s="5">
-        <v>17.261743836252741</v>
+        <v>17.262477755903394</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>9.4633183251999995</v>
+        <v>9.4631110387999993</v>
       </c>
       <c r="C312" s="5">
-        <v>-1.617546840000017E-2</v>
+        <v>-1.6291369400001088E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>-2.0285287908782479</v>
+        <v>-2.0429460738736527</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>9.4436161165999994</v>
+        <v>9.4434252603999997</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.9702208600000048E-2</v>
+        <v>-1.9685778399999521E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-2.4699363721385148</v>
+        <v>-2.4679535761786608</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>9.4210253100999992</v>
+        <v>9.4210691687000008</v>
       </c>
       <c r="C314" s="5">
-        <v>-2.2590806500000227E-2</v>
+        <v>-2.235609169999897E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.833144024797507</v>
+        <v>-2.8041462767591119</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>9.4617351912000007</v>
+        <v>9.4618249313000007</v>
       </c>
       <c r="C315" s="5">
-        <v>4.070988110000151E-2</v>
+        <v>4.0755762599999912E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>5.310438956600616</v>
+        <v>5.3165417879058818</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>9.4200182568000006</v>
+        <v>9.4202255406000006</v>
       </c>
       <c r="C316" s="5">
-        <v>-4.1716934400000127E-2</v>
+        <v>-4.1599390700000072E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-5.1643851322752727</v>
+        <v>-5.1501360944512626</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>9.5125476481</v>
+        <v>9.5126963835999998</v>
       </c>
       <c r="C317" s="5">
-        <v>9.2529391299999375E-2</v>
+        <v>9.2470842999999192E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>12.44527422649988</v>
+        <v>12.436680897152176</v>
       </c>
       <c r="E317" s="5">
-        <v>0.91160171216053687</v>
+        <v>0.91258169338952477</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>9.5397706595000002</v>
+        <v>9.5398897943000005</v>
       </c>
       <c r="C318" s="5">
-        <v>2.7223011400000274E-2</v>
+        <v>2.7193410700000697E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>3.4887326339411606</v>
+        <v>3.4848240032926192</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>9.6444592894000003</v>
+        <v>9.6448437524999999</v>
       </c>
       <c r="C319" s="5">
-        <v>0.10468862990000005</v>
+        <v>0.10495395819999942</v>
       </c>
       <c r="D319" s="5">
-        <v>13.993319429128359</v>
+        <v>14.0307719518598</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>9.5813197778999992</v>
+        <v>9.5812572020999998</v>
       </c>
       <c r="C320" s="5">
-        <v>-6.3139511500001078E-2</v>
+        <v>-6.3586550400000164E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-7.5792667072982596</v>
+        <v>-7.630705455191511</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>9.5510327231000005</v>
+        <v>9.550859827</v>
       </c>
       <c r="C321" s="5">
-        <v>-3.0287054799998714E-2</v>
+        <v>-3.0397375099999735E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>-3.7280041016696908</v>
+        <v>-3.741371273068872</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>9.5448759932999998</v>
+        <v>9.5445934047000005</v>
       </c>
       <c r="C322" s="5">
-        <v>-6.1567298000007042E-3</v>
+        <v>-6.2664222999995189E-3</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.77080025361712101</v>
+        <v>-0.78449798974539187</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>9.5100344575999998</v>
+        <v>9.5097552131</v>
       </c>
       <c r="C323" s="5">
-        <v>-3.4841535700000037E-2</v>
+        <v>-3.4838191600000457E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-4.2934632561608455</v>
+        <v>-4.2931839701492951</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>9.2850656633999993</v>
+        <v>9.2847249710999993</v>
       </c>
       <c r="C324" s="5">
-        <v>-0.22496879420000049</v>
+        <v>-0.22503024200000077</v>
       </c>
       <c r="D324" s="5">
-        <v>-24.970048364243713</v>
+        <v>-24.976647350497807</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>9.2754161781000004</v>
+        <v>9.2751124514000001</v>
       </c>
       <c r="C325" s="5">
-        <v>-9.6494852999988723E-3</v>
+        <v>-9.6125196999992113E-3</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.2399939161550022</v>
+        <v>-1.2353157863761233</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>9.3178319237</v>
+        <v>9.3179529293000005</v>
       </c>
       <c r="C326" s="5">
-        <v>4.241574559999961E-2</v>
+        <v>4.2840477900000451E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>5.6276474286595324</v>
+        <v>5.6856304183576567</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>9.2343057866000002</v>
+        <v>9.2345392753999995</v>
       </c>
       <c r="C327" s="5">
-        <v>-8.3526137099999787E-2</v>
+        <v>-8.3413653900000995E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-10.242126831996712</v>
+        <v>-10.228879485031184</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>9.1999347139999994</v>
+        <v>9.2003129167999997</v>
       </c>
       <c r="C328" s="5">
-        <v>-3.4371072600000829E-2</v>
+        <v>-3.4226358599999784E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-4.3762162836224583</v>
+        <v>-4.358056941294441</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>9.1880105046999994</v>
+        <v>9.1883890088999998</v>
       </c>
       <c r="C329" s="5">
-        <v>-1.1924209300000044E-2</v>
+        <v>-1.1923907899999975E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-1.5443029481870152</v>
+        <v>-1.5442011625621865</v>
       </c>
       <c r="E329" s="5">
-        <v>-3.4116743001526229</v>
+        <v>-3.4092055671944843</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>9.2322336409000005</v>
+        <v>9.2326311288999996</v>
       </c>
       <c r="C330" s="5">
-        <v>4.4223136200001179E-2</v>
+        <v>4.4242119999999829E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>5.9311393692094372</v>
+        <v>5.9335023095450357</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>9.1631706949999998</v>
+        <v>9.1641405858000002</v>
       </c>
       <c r="C331" s="5">
-        <v>-6.9062945900000727E-2</v>
+        <v>-6.8490543099999357E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-8.6164801359346672</v>
+        <v>-8.5476011762125932</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>9.1982852121000001</v>
+        <v>9.1976413361000002</v>
       </c>
       <c r="C332" s="5">
-        <v>3.5114517100000242E-2</v>
+        <v>3.3500750299999993E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>4.6967348791558727</v>
+        <v>4.4760454774349867</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>9.1400013429999998</v>
+        <v>9.1397572976999992</v>
       </c>
       <c r="C333" s="5">
-        <v>-5.8283869100000274E-2</v>
+        <v>-5.7884038400001003E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-7.3441904988124529</v>
+        <v>-7.2960330648400902</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>9.1411933135000005</v>
+        <v>9.1403497994999992</v>
       </c>
       <c r="C334" s="5">
-        <v>1.1919705000007497E-3</v>
+        <v>5.925017999999227E-4</v>
       </c>
       <c r="D334" s="5">
-        <v>0.15660730762503405</v>
+        <v>7.7819979004067896E-2</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>9.0367402116999997</v>
+        <v>9.0358176069000002</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.10445310180000078</v>
+        <v>-0.10453219259999891</v>
       </c>
       <c r="D335" s="5">
-        <v>-12.882210176446286</v>
+        <v>-12.892475203888109</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>9.0013608180000002</v>
+        <v>9.000999212</v>
       </c>
       <c r="C336" s="5">
-        <v>-3.537939369999954E-2</v>
+        <v>-3.4818394900000271E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.5982195774221797</v>
+        <v>-4.5272979874396047</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>8.9907377605000001</v>
+        <v>8.9908259326</v>
       </c>
       <c r="C337" s="5">
-        <v>-1.0623057500000144E-2</v>
+        <v>-1.0173279400000013E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.4070372487974492</v>
+        <v>-1.3478872530757413</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>9.0044459694000007</v>
+        <v>9.0046039151000006</v>
       </c>
       <c r="C338" s="5">
-        <v>1.3708208900000685E-2</v>
+        <v>1.3777982500000618E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>1.845065545920388</v>
+        <v>1.8545177263392221</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>9.1019570397000003</v>
+        <v>9.1022493043000008</v>
       </c>
       <c r="C339" s="5">
-        <v>9.7511070299999503E-2</v>
+        <v>9.764538920000021E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>13.797682745800909</v>
+        <v>13.817579321438057</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>9.0801978375000001</v>
+        <v>9.0813276881</v>
       </c>
       <c r="C340" s="5">
-        <v>-2.1759202200000161E-2</v>
+        <v>-2.092161620000077E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-2.8313083468371247</v>
+        <v>-2.7236096614912331</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>9.0645486102999993</v>
+        <v>9.0650093989999991</v>
       </c>
       <c r="C341" s="5">
-        <v>-1.5649227200000837E-2</v>
+        <v>-1.6318289100000882E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-2.0486431818197537</v>
+        <v>-2.1351033761927485</v>
       </c>
       <c r="E341" s="5">
-        <v>-1.3437282677990492</v>
+        <v>-1.3427773876410032</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>9.0407112483999992</v>
+        <v>9.0412393037999994</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.3837361900000076E-2</v>
+        <v>-2.377009519999973E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-3.1104375419957253</v>
+        <v>-3.1016309962949351</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>8.9830874873000006</v>
+        <v>8.9844967032999996</v>
       </c>
       <c r="C343" s="5">
-        <v>-5.7623761099998561E-2</v>
+        <v>-5.6742600499999796E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>-7.3860579773431079</v>
+        <v>-7.2765734922954568</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>9.0266951597999991</v>
+        <v>9.0253547559000005</v>
       </c>
       <c r="C344" s="5">
-        <v>4.3607672499998529E-2</v>
+        <v>4.085805260000086E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>5.983379025054858</v>
+        <v>5.5957245790865917</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>9.0333850032999994</v>
+        <v>9.0330194057999993</v>
       </c>
       <c r="C345" s="5">
-        <v>6.6898435000002365E-3</v>
+        <v>7.6646498999988211E-3</v>
       </c>
       <c r="D345" s="5">
-        <v>0.8929752888448883</v>
+        <v>1.0238557902340961</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>9.0423386087999997</v>
+        <v>9.0410297297</v>
       </c>
       <c r="C346" s="5">
-        <v>8.95360550000035E-3</v>
+        <v>8.010323900000671E-3</v>
       </c>
       <c r="D346" s="5">
-        <v>1.1959074528005376</v>
+        <v>1.0693445509788901</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>9.0547133942000002</v>
+        <v>9.0534022186000005</v>
       </c>
       <c r="C347" s="5">
-        <v>1.2374785400000476E-2</v>
+        <v>1.2372488900000533E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>1.6546634674476257</v>
+        <v>1.6545953901901278</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>9.0079020522000004</v>
+        <v>9.0065103486999991</v>
       </c>
       <c r="C348" s="5">
-        <v>-4.6811341999999811E-2</v>
+        <v>-4.6891869900001382E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>-6.030403271426044</v>
+        <v>-6.0413335456091177</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>9.1952265285999992</v>
+        <v>9.1962232018000005</v>
       </c>
       <c r="C349" s="5">
-        <v>0.18732447639999883</v>
+        <v>0.18971285310000141</v>
       </c>
       <c r="D349" s="5">
-        <v>28.016317569169715</v>
+        <v>28.420812572120656</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>9.2926857655999999</v>
+        <v>9.2932428319000007</v>
       </c>
       <c r="C350" s="5">
-        <v>9.7459237000000698E-2</v>
+        <v>9.7019630100000143E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>13.486924436184156</v>
+        <v>13.420976665699191</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>9.8630028898000006</v>
+        <v>9.8636793856999994</v>
       </c>
       <c r="C351" s="5">
-        <v>0.57031712420000069</v>
+        <v>0.57043655379999869</v>
       </c>
       <c r="D351" s="5">
-        <v>104.36894589808378</v>
+        <v>104.39014072345697</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>9.9595530677999999</v>
+        <v>9.9617477159999996</v>
       </c>
       <c r="C352" s="5">
-        <v>9.655017799999932E-2</v>
+        <v>9.8068330300000284E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>12.400508440836976</v>
+        <v>12.605369387650022</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>9.0490454198000005</v>
+        <v>9.0498738629000002</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.91050764799999939</v>
+        <v>-0.91187385309999947</v>
       </c>
       <c r="D353" s="5">
-        <v>-68.35136260023576</v>
+        <v>-68.40023552034728</v>
       </c>
       <c r="E353" s="5">
-        <v>-0.17103102610517285</v>
+        <v>-0.16696657922570246</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>9.0598592840999999</v>
+        <v>9.0595401653999996</v>
       </c>
       <c r="C354" s="5">
-        <v>1.081386429999931E-2</v>
+        <v>9.6663024999994462E-3</v>
       </c>
       <c r="D354" s="5">
-        <v>1.4434968749493793</v>
+        <v>1.2892941406058123</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>9.0001074498999998</v>
+        <v>9.0017683816999998</v>
       </c>
       <c r="C355" s="5">
-        <v>-5.9751834200000076E-2</v>
+        <v>-5.7771783699999801E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-7.633411294068992</v>
+        <v>-7.389516135260676</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>9.0632203731000001</v>
+        <v>9.0611554053999992</v>
       </c>
       <c r="C356" s="5">
-        <v>6.3112923200000282E-2</v>
+        <v>5.9387023699999375E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>8.7472160261574672</v>
+        <v>8.2103836137718886</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>9.1292911588999992</v>
+        <v>9.1285396516000006</v>
       </c>
       <c r="C357" s="5">
-        <v>6.6070785799999143E-2</v>
+        <v>6.7384246200001385E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>9.1074027472823893</v>
+        <v>9.2981293204887017</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>9.1406797219999998</v>
+        <v>9.1387724305999996</v>
       </c>
       <c r="C358" s="5">
-        <v>1.1388563100000582E-2</v>
+        <v>1.023277899999897E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>1.5072837900753866</v>
+        <v>1.3534831179346396</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>9.1660921973999994</v>
+        <v>9.1643455567000007</v>
       </c>
       <c r="C359" s="5">
-        <v>2.5412475399999579E-2</v>
+        <v>2.5573126100001176E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>3.3876706461253514</v>
+        <v>3.4101397341969486</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>9.2062410712999991</v>
+        <v>9.2038797885000001</v>
       </c>
       <c r="C360" s="5">
-        <v>4.0148873899999771E-2</v>
+        <v>3.9534231799999375E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>5.3846749428174245</v>
+        <v>5.3013098456762275</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>9.1886603366999999</v>
+        <v>9.1907905869000004</v>
       </c>
       <c r="C361" s="5">
-        <v>-1.7580734599999204E-2</v>
+        <v>-1.3089201599999711E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-2.2676685540087838</v>
+        <v>-1.6932821794310327</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>9.1820565598999995</v>
+        <v>9.1833652105999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-6.6037768000004604E-3</v>
+        <v>-7.425376300000508E-3</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.85902436708783503</v>
+        <v>-0.96520141945596327</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>9.1378268793000004</v>
+        <v>9.1392956355999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-4.4229680599999099E-2</v>
+        <v>-4.4069574999999972E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>-5.6296540674486089</v>
+        <v>-5.6090319555268771</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>9.1455110539</v>
+        <v>9.1491683477999999</v>
       </c>
       <c r="C364" s="5">
-        <v>7.6841745999995936E-3</v>
+        <v>9.8727121999999667E-3</v>
       </c>
       <c r="D364" s="5">
-        <v>1.0137833751630687</v>
+        <v>1.3040280223229006</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>9.1463993060999993</v>
+        <v>9.1478757225000003</v>
       </c>
       <c r="C365" s="5">
-        <v>8.882521999993287E-4</v>
+        <v>-1.2926252999996279E-3</v>
       </c>
       <c r="D365" s="5">
-        <v>0.11661154925022288</v>
+        <v>-0.16940835865657533</v>
       </c>
       <c r="E365" s="5">
-        <v>1.0758470289803368</v>
+        <v>1.0829085696073548</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>9.0770797547999997</v>
+        <v>9.0759804087999996</v>
       </c>
       <c r="C366" s="5">
-        <v>-6.931955129999956E-2</v>
+        <v>-7.1895313700000685E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>-8.7249823276789211</v>
+        <v>-9.0339103549091355</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>9.1053514117999992</v>
+        <v>9.1068481234000007</v>
       </c>
       <c r="C367" s="5">
-        <v>2.827165699999945E-2</v>
+        <v>3.086771460000115E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>3.8022394518186564</v>
+        <v>4.15845488892852</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>8.9916684717000006</v>
+        <v>8.9888255917999995</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.11368294009999858</v>
+        <v>-0.1180225316000012</v>
       </c>
       <c r="D368" s="5">
-        <v>-13.995160345285862</v>
+        <v>-14.489721291978874</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>6.9280910322000002</v>
+        <v>6.9260239428999997</v>
       </c>
       <c r="C369" s="5">
-        <v>-2.0635774395000004</v>
+        <v>-2.0628016488999998</v>
       </c>
       <c r="D369" s="5">
-        <v>-95.62196130120077</v>
+        <v>-95.621025514737823</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>7.3363459808</v>
+        <v>7.3330108803999998</v>
       </c>
       <c r="C370" s="5">
-        <v>0.40825494859999978</v>
+        <v>0.40698693750000015</v>
       </c>
       <c r="D370" s="5">
-        <v>98.79004262892397</v>
+        <v>98.417553296247775</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>7.7727916686</v>
+        <v>7.7695813994999998</v>
       </c>
       <c r="C371" s="5">
-        <v>0.43644568780000004</v>
+        <v>0.4365705191</v>
       </c>
       <c r="D371" s="5">
-        <v>100.06295475478053</v>
+        <v>100.16286085197473</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>7.8036668627000001</v>
+        <v>7.7986754540999996</v>
       </c>
       <c r="C372" s="5">
-        <v>3.0875194100000058E-2</v>
+        <v>2.9094054599999808E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>4.8721864155677252</v>
+        <v>4.5872432243437178</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>7.9774769986000003</v>
+        <v>7.9854985741000002</v>
       </c>
       <c r="C373" s="5">
-        <v>0.17381013590000016</v>
+        <v>0.18682312000000056</v>
       </c>
       <c r="D373" s="5">
-        <v>30.257300712950897</v>
+        <v>32.853888315366817</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>8.0766806162999991</v>
+        <v>8.0779652552000005</v>
       </c>
       <c r="C374" s="5">
-        <v>9.9203617699998858E-2</v>
+        <v>9.2466681100000336E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>15.986698350508499</v>
+        <v>14.815185724920799</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>8.1244210519000006</v>
+        <v>8.1266391658000003</v>
       </c>
       <c r="C375" s="5">
-        <v>4.7740435600001518E-2</v>
+        <v>4.8673910599999815E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>7.3282775901733599</v>
+        <v>7.4751234031586344</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>8.0430113198999997</v>
+        <v>8.0480882213000005</v>
       </c>
       <c r="C376" s="5">
-        <v>-8.1409732000000901E-2</v>
+        <v>-7.8550944499999886E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>-11.38339957309401</v>
+        <v>-11.00184207617988</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>8.1537171790999992</v>
+        <v>8.1571661421999995</v>
       </c>
       <c r="C377" s="5">
-        <v>0.11070585919999942</v>
+        <v>0.10907792089999901</v>
       </c>
       <c r="D377" s="5">
-        <v>17.826658453965692</v>
+        <v>17.532765459115907</v>
       </c>
       <c r="E377" s="5">
-        <v>-10.853255951092711</v>
+        <v>-10.829941402278386</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>8.1852152618999998</v>
+        <v>8.1842183195999993</v>
       </c>
       <c r="C378" s="5">
-        <v>3.149808280000066E-2</v>
+        <v>2.7052177399999877E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>4.7354115638065686</v>
+        <v>4.0530407423450709</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>8.3020835919000007</v>
+        <v>8.3036196602000008</v>
       </c>
       <c r="C379" s="5">
-        <v>0.11686833000000085</v>
+        <v>0.1194013406000014</v>
       </c>
       <c r="D379" s="5">
-        <v>18.545195815139426</v>
+        <v>18.982450834441234</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>8.4065945343999999</v>
+        <v>8.4026990387999998</v>
       </c>
       <c r="C380" s="5">
-        <v>0.10451094249999926</v>
+        <v>9.9079378599999046E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>16.197287641171254</v>
+        <v>15.29655244179251</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>8.5291692900000005</v>
+        <v>8.5243905595000005</v>
       </c>
       <c r="C381" s="5">
-        <v>0.12257475560000053</v>
+        <v>0.12169152070000067</v>
       </c>
       <c r="D381" s="5">
-        <v>18.970586117927326</v>
+        <v>18.832263615895826</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>8.5218693825000003</v>
+        <v>8.5143454126000009</v>
       </c>
       <c r="C382" s="5">
-        <v>-7.2999075000002023E-3</v>
+        <v>-1.004514689999958E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>-1.0222297808013314</v>
+        <v>-1.4049516730805012</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>8.6744622842000005</v>
+        <v>8.6690967621000006</v>
       </c>
       <c r="C383" s="5">
-        <v>0.15259290170000028</v>
+        <v>0.15475134949999969</v>
       </c>
       <c r="D383" s="5">
-        <v>23.734918606851728</v>
+        <v>24.12836299937624</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>8.8120923982000008</v>
+        <v>8.8046425651</v>
       </c>
       <c r="C384" s="5">
-        <v>0.13763011400000025</v>
+        <v>0.13554580299999941</v>
       </c>
       <c r="D384" s="5">
-        <v>20.791882572535904</v>
+        <v>20.463243946552147</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>8.7687814256000003</v>
+        <v>8.7827513479999997</v>
       </c>
       <c r="C385" s="5">
-        <v>-4.3310972600000497E-2</v>
+        <v>-2.1891217100000304E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-5.7410862400074869</v>
+        <v>-2.9431281761564176</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>8.8764163087999997</v>
+        <v>8.8767245963000008</v>
       </c>
       <c r="C386" s="5">
-        <v>0.10763488319999936</v>
+        <v>9.3973248300001089E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>15.7659965396453</v>
+        <v>13.622908478671359</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>9.0210052927</v>
+        <v>9.0238886531000002</v>
       </c>
       <c r="C387" s="5">
-        <v>0.1445889839000003</v>
+        <v>0.14716405679999944</v>
       </c>
       <c r="D387" s="5">
-        <v>21.396816852021349</v>
+        <v>21.812479397474661</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>9.0465380393999997</v>
+        <v>9.0570395664000003</v>
       </c>
       <c r="C388" s="5">
-        <v>2.553274669999972E-2</v>
+        <v>3.3150913300000084E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>3.449813636538579</v>
+        <v>4.4985936380326885</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>9.0631300188000008</v>
+        <v>9.0710441875000001</v>
       </c>
       <c r="C389" s="5">
-        <v>1.6591979400001122E-2</v>
+        <v>1.4004621099999781E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>2.2232208287285227</v>
+        <v>1.8713848881873663</v>
       </c>
       <c r="E389" s="5">
-        <v>11.153352755857803</v>
+        <v>11.203376630668039</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>8.9852459987</v>
+        <v>8.9851777352000006</v>
       </c>
       <c r="C390" s="5">
-        <v>-7.7884020100000839E-2</v>
+        <v>-8.5866452299999452E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-9.8384983307884042</v>
+        <v>-10.786068744025668</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>9.0996444476999994</v>
+        <v>9.0996544936999992</v>
       </c>
       <c r="C391" s="5">
-        <v>0.1143984489999994</v>
+        <v>0.11447675849999861</v>
       </c>
       <c r="D391" s="5">
-        <v>16.394757398853542</v>
+        <v>16.40691148311355</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>9.1024021670999993</v>
+        <v>9.1007908205000003</v>
       </c>
       <c r="C392" s="5">
-        <v>2.7577193999999139E-3</v>
+        <v>1.1363268000010862E-3</v>
       </c>
       <c r="D392" s="5">
-        <v>0.36427629855613208</v>
+        <v>0.1499539448634124</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>9.3253968692000004</v>
+        <v>9.3166157610999996</v>
       </c>
       <c r="C393" s="5">
-        <v>0.22299470210000116</v>
+        <v>0.21582494059999924</v>
       </c>
       <c r="D393" s="5">
-        <v>33.701304468657931</v>
+        <v>32.479483605452856</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>9.3079077993000006</v>
+        <v>9.2915201628999995</v>
       </c>
       <c r="C394" s="5">
-        <v>-1.7489069899999876E-2</v>
+        <v>-2.5095598200000069E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>-2.2274392841130752</v>
+        <v>-3.1849064466134114</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>9.2799560274000008</v>
+        <v>9.2679962276999994</v>
       </c>
       <c r="C395" s="5">
-        <v>-2.7951771899999756E-2</v>
+        <v>-2.3523935200000068E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-3.5446884814050783</v>
+        <v>-2.996166790868926</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>9.3268659807999992</v>
+        <v>9.3154957829999994</v>
       </c>
       <c r="C396" s="5">
-        <v>4.6909953399998372E-2</v>
+        <v>4.749955529999994E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>6.2374936400960035</v>
+        <v>6.3264961945869613</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>9.3678684678999993</v>
+        <v>9.3923488093999996</v>
       </c>
       <c r="C397" s="5">
-        <v>4.1002487100000096E-2</v>
+        <v>7.6853026400000246E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>5.4048452500619071</v>
+        <v>10.361824462145307</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>9.3797056133000005</v>
+        <v>9.3779109212999998</v>
       </c>
       <c r="C398" s="5">
-        <v>1.1837145400001248E-2</v>
+        <v>-1.4437888099999796E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>1.5268905285899415</v>
+        <v>-1.8291201131531931</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>9.4188031319000007</v>
+        <v>9.4226421872999993</v>
       </c>
       <c r="C399" s="5">
-        <v>3.9097518600000214E-2</v>
+        <v>4.4731265999999437E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>5.1182538148977885</v>
+        <v>5.8763980477001265</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>9.5472942377999992</v>
+        <v>9.5642923516000007</v>
       </c>
       <c r="C400" s="5">
-        <v>0.12849110589999846</v>
+        <v>0.14165016430000144</v>
       </c>
       <c r="D400" s="5">
-        <v>17.656263726085619</v>
+        <v>19.608409882424137</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>9.5680141927999998</v>
+        <v>9.5826054246000005</v>
       </c>
       <c r="C401" s="5">
-        <v>2.0719955000000567E-2</v>
+        <v>1.8313072999999847E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>2.6356041193910773</v>
+        <v>2.3220325121421581</v>
       </c>
       <c r="E401" s="5">
-        <v>5.5707484384831529</v>
+        <v>5.6394966943820846</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>9.6816959664999995</v>
+        <v>9.6830358844000006</v>
       </c>
       <c r="C402" s="5">
-        <v>0.11368177369999977</v>
+        <v>0.10043045980000009</v>
       </c>
       <c r="D402" s="5">
-        <v>15.227344815430888</v>
+        <v>13.327478182370655</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>9.7010098083000003</v>
+        <v>9.7008348358000003</v>
       </c>
       <c r="C403" s="5">
-        <v>1.9313841800000731E-2</v>
+        <v>1.7798951399999652E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>2.4202989961160659</v>
+        <v>2.228227241405567</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>9.6939479235999997</v>
+        <v>9.6953003014999997</v>
       </c>
       <c r="C404" s="5">
-        <v>-7.0618847000005758E-3</v>
+        <v>-5.5345343000006153E-3</v>
       </c>
       <c r="D404" s="5">
-        <v>-0.87005530570737344</v>
+        <v>-0.68248154804027017</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>9.6194440348000008</v>
+        <v>9.6061133777999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-7.4503888799998919E-2</v>
+        <v>-8.9186923699999809E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-8.8426945222054965</v>
+        <v>-10.497057609993732</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>9.6942280666999991</v>
+        <v>9.6669555872000004</v>
       </c>
       <c r="C406" s="5">
-        <v>7.4784031899998382E-2</v>
+        <v>6.0842209400000513E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>9.7385267184864066</v>
+        <v>7.8708701076415144</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>9.6847060058000007</v>
+        <v>9.6647034540999996</v>
       </c>
       <c r="C407" s="5">
-        <v>-9.522060899998408E-3</v>
+        <v>-2.2521331000007194E-3</v>
       </c>
       <c r="D407" s="5">
-        <v>-1.1723414373286944</v>
+        <v>-0.27920884342235164</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>9.7456699514</v>
+        <v>9.7319442039999995</v>
       </c>
       <c r="C408" s="5">
-        <v>6.0963945599999292E-2</v>
+        <v>6.7240749899999841E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>7.8209350669650846</v>
+        <v>8.6758207285000832</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>9.8689459423999999</v>
+        <v>9.9005974250000008</v>
       </c>
       <c r="C409" s="5">
-        <v>0.12327599099999986</v>
+        <v>0.16865322100000135</v>
       </c>
       <c r="D409" s="5">
-        <v>16.2810242473012</v>
+        <v>22.897060872344667</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>9.8839753581000007</v>
+        <v>9.8806638919999994</v>
       </c>
       <c r="C410" s="5">
-        <v>1.5029415700000825E-2</v>
+        <v>-1.9933533000001447E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>1.8428645941878763</v>
+        <v>-2.38946470194904</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>9.8227396672000005</v>
+        <v>9.8277010215999994</v>
       </c>
       <c r="C411" s="5">
-        <v>-6.123569090000025E-2</v>
+        <v>-5.2962870400000028E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-7.1863694934680034</v>
+        <v>-6.2460194859898515</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>9.8438037569999999</v>
+        <v>9.8683663136999993</v>
       </c>
       <c r="C412" s="5">
-        <v>2.1064089799999408E-2</v>
+        <v>4.0665292099999917E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>2.6038736429172982</v>
+        <v>5.0799638536077385</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>9.8667223970000002</v>
+        <v>9.8882568333999998</v>
       </c>
       <c r="C413" s="5">
-        <v>2.2918640000000323E-2</v>
+        <v>1.9890519700000553E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>2.8299315315687856</v>
+        <v>2.4456945939582919</v>
       </c>
       <c r="E413" s="5">
-        <v>3.1219456637593623</v>
+        <v>3.1896482768177581</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>10.076075265</v>
+        <v>10.079442218000001</v>
       </c>
       <c r="C414" s="5">
-        <v>0.20935286799999986</v>
+        <v>0.19118538460000067</v>
       </c>
       <c r="D414" s="5">
-        <v>28.653593718635271</v>
+        <v>25.834908470370888</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>10.104347056</v>
+        <v>10.103823481999999</v>
       </c>
       <c r="C415" s="5">
-        <v>2.827179099999988E-2</v>
+        <v>2.4381263999998737E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>3.4194492622448669</v>
+        <v>2.9416225556350151</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>10.182637824</v>
+        <v>10.187833774</v>
       </c>
       <c r="C416" s="5">
-        <v>7.8290768000000455E-2</v>
+        <v>8.4010292000000319E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>9.7045169490939784</v>
+        <v>10.446816012378402</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>10.215542935</v>
+        <v>10.198118128000001</v>
       </c>
       <c r="C417" s="5">
-        <v>3.290511099999982E-2</v>
+        <v>1.0284354000001272E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>3.9474587795567784</v>
+        <v>1.2181172139470453</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>10.290468683</v>
+        <v>10.252141782000001</v>
       </c>
       <c r="C418" s="5">
-        <v>7.492574800000007E-2</v>
+        <v>5.4023653999999866E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>9.1652522024250782</v>
+        <v>6.5454197756002142</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>10.390469185000001</v>
+        <v>10.360628968</v>
       </c>
       <c r="C419" s="5">
-        <v>0.10000050200000032</v>
+        <v>0.10848718599999962</v>
       </c>
       <c r="D419" s="5">
-        <v>12.30524530692454</v>
+        <v>13.464031434638946</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>10.258911989</v>
+        <v>10.143119876</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.13155719600000104</v>
+        <v>-0.21750909200000024</v>
       </c>
       <c r="D420" s="5">
-        <v>-14.178965783723484</v>
+        <v>-22.477950716342001</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>10.267648033</v>
+        <v>10.209146592</v>
       </c>
       <c r="C421" s="5">
-        <v>8.736044000000831E-3</v>
+        <v>6.6026715999999652E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>1.0266674870656578</v>
+        <v>8.0972335909932589</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>10.282854618</v>
+        <v>10.177376820999999</v>
       </c>
       <c r="C422" s="5">
-        <v>1.5206584999999606E-2</v>
+        <v>-3.1769771000000446E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>1.7917714370824456</v>
+        <v>-3.6710162675486435</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>10.352053127</v>
+        <v>10.234028193</v>
       </c>
       <c r="C423" s="5">
-        <v>6.9198508999999575E-2</v>
+        <v>5.6651372000001032E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>8.3811007946539284</v>
+        <v>6.8880248276825817</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>10.328206980999999</v>
+        <v>10.172174979999999</v>
       </c>
       <c r="C424" s="5">
-        <v>-2.3846146000000346E-2</v>
+        <v>-6.1853213000000906E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-2.7294688246921495</v>
+        <v>-7.0163568272442411</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>10.355470142</v>
+        <v>10.192080885999999</v>
       </c>
       <c r="C425" s="5">
-        <v>2.726316100000048E-2</v>
+        <v>1.9905905999999973E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>3.2140112217251104</v>
+        <v>2.3737172148674102</v>
       </c>
       <c r="E425" s="5">
-        <v>4.9534964635125966</v>
+        <v>3.0725744458190096</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>10.156429242</v>
+        <v>10.076963904999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.19904089999999997</v>
+        <v>-0.1151169809999999</v>
       </c>
       <c r="D426" s="5">
-        <v>-20.776373793542945</v>
+        <v>-12.74263464586417</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>10.130048452</v>
+        <v>10.007023833</v>
       </c>
       <c r="C427" s="5">
-        <v>-2.6380789999999266E-2</v>
+        <v>-6.9940071999999631E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-3.0727916490730589</v>
+        <v>-8.0180157616765548</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>10.157827186</v>
+        <v>10.082795011</v>
       </c>
       <c r="C428" s="5">
-        <v>2.7778733999999972E-2</v>
+        <v>7.5771178000000106E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>3.3407402778761197</v>
+        <v>9.4742666269647344</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>10.232380517999999</v>
+        <v>10.192942592</v>
       </c>
       <c r="C429" s="5">
-        <v>7.4553331999998917E-2</v>
+        <v>0.11014758099999966</v>
       </c>
       <c r="D429" s="5">
-        <v>9.171768709546102</v>
+        <v>13.926219133974872</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>10.107100145</v>
+        <v>10.143143547999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.12528037299999895</v>
+        <v>-4.9799044000000237E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-13.742147688366369</v>
+        <v>-5.7077665979532792</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>10.097767791000001</v>
+        <v>10.153489084</v>
       </c>
       <c r="C431" s="5">
-        <v>-9.3323539999996541E-3</v>
+        <v>1.0345536000000877E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.1024059475558623</v>
+        <v>1.2308337590007712</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>10.050938555</v>
+        <v>10.152644822999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-4.6829236000000662E-2</v>
+        <v>-8.4426100000101201E-4</v>
       </c>
       <c r="D432" s="5">
-        <v>-5.4253237913809755</v>
+        <v>-9.973418978540538E-2</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>10.064478118</v>
+        <v>10.112464749000001</v>
       </c>
       <c r="C433" s="5">
-        <v>1.3539563000000143E-2</v>
+        <v>-4.0180073999998456E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>1.6285439956740921</v>
+        <v>-4.6470947355406578</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>10.046044</v>
+        <v>10.176749892</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.8434118000000055E-2</v>
+        <v>6.4285142999999323E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.1759155415940867</v>
+        <v>7.9008749627688335</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>10.115302184000001</v>
+        <v>10.188327463</v>
       </c>
       <c r="C435" s="5">
-        <v>6.9258184000000611E-2</v>
+        <v>1.157757100000012E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>8.5938986531525217</v>
+        <v>1.3737534928849326</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>10.133422847</v>
+        <v>10.262239576000001</v>
       </c>
       <c r="C436" s="5">
-        <v>1.8120662999999482E-2</v>
+        <v>7.3912113000000446E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>2.1710005268901655</v>
+        <v>9.0613950094305284</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>10.193286135999999</v>
+        <v>10.252882583</v>
       </c>
       <c r="C437" s="5">
-        <v>5.9863288999999043E-2</v>
+        <v>-9.3569930000008128E-3</v>
       </c>
       <c r="D437" s="5">
-        <v>7.3239387397642686</v>
+        <v>-1.0886759901026832</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.5661674822682325</v>
+        <v>0.59655822672599612</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>10.228529333999999</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-2.4353249000000687E-2</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-2.813367504348474</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>