--- v4 (2026-04-16)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B55209EF-2801-4884-B64B-4E1C8F5C2BE2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{98E09BD4-DE73-4F88-A61E-216DB9C430DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0AA4BC4A-E7C3-4F84-A6E5-921A5B5F75DE}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DB304093-D39A-4962-BD04-02024C40C67F}"/>
   </bookViews>
   <sheets>
     <sheet name="elpsrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57E1C59F-4F63-4B82-B5BF-4C6AE809560D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7547F934-04D2-4C9A-ABF1-422976F46F40}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>9.0613950094305284</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>10.252882583</v>
       </c>
       <c r="C437" s="5">
         <v>-9.3569930000008128E-3</v>
       </c>
       <c r="D437" s="5">
         <v>-1.0886759901026832</v>
       </c>
       <c r="E437" s="5">
         <v>0.59655822672599612</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>10.228529333999999</v>
+        <v>10.227760791</v>
       </c>
       <c r="C438" s="5">
-        <v>-2.4353249000000687E-2</v>
+        <v>-2.5121792000000198E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>-2.813367504348474</v>
+        <v>-2.9009592718865274</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>10.211988182000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-1.5772608999998994E-2</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-1.8349488502121036</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>10.168453319999999</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-4.353486200000134E-2</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-4.9974748832861344</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>