--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{98E09BD4-DE73-4F88-A61E-216DB9C430DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8E0121BD-CC1C-4DD6-B411-CFB89858ADB6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DB304093-D39A-4962-BD04-02024C40C67F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5B1901AD-7A03-4AF4-996A-B170EE01E860}"/>
   </bookViews>
   <sheets>
     <sheet name="elpsrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7547F934-04D2-4C9A-ABF1-422976F46F40}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0FAA02F-9D2B-4F51-98FD-AE9FE1688CD7}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>7.2559011030000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>7.3561375303999998</v>
       </c>
       <c r="C7" s="5">
         <v>0.10023642739999961</v>
       </c>
       <c r="D7" s="5">
         <v>17.896748023636345</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>7.3803178292</v>
       </c>
       <c r="C8" s="5">
         <v>2.4180298800000166E-2</v>
       </c>
       <c r="D8" s="5">
         <v>4.0166100666139792</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>7.3969445831999998</v>
       </c>
       <c r="C9" s="5">
         <v>1.6626753999999799E-2</v>
       </c>
       <c r="D9" s="5">
         <v>2.7371708552630825</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>7.2956338060999997</v>
       </c>
       <c r="C10" s="5">
         <v>-0.10131077710000014</v>
       </c>
       <c r="D10" s="5">
         <v>-15.252295348637169</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>7.2643377702</v>
       </c>
       <c r="C11" s="5">
         <v>-3.129603589999963E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-5.0279029237006228</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>7.2245016702999996</v>
       </c>
       <c r="C12" s="5">
         <v>-3.9836099900000477E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-6.385656265910411</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>7.2421251818999997</v>
       </c>
       <c r="C13" s="5">
         <v>1.7623511600000086E-2</v>
       </c>
       <c r="D13" s="5">
         <v>2.9668861672902613</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>7.4240942841999997</v>
       </c>
       <c r="C14" s="5">
         <v>0.18196910230000007</v>
       </c>
       <c r="D14" s="5">
         <v>34.688158450893816</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>7.3019397649000002</v>
       </c>
       <c r="C15" s="5">
         <v>-0.12215451929999954</v>
       </c>
       <c r="D15" s="5">
         <v>-18.052217058444143</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>7.3737059046000004</v>
       </c>
       <c r="C16" s="5">
         <v>7.1766139700000231E-2</v>
       </c>
       <c r="D16" s="5">
         <v>12.452934293850682</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>7.4710835805000002</v>
       </c>
       <c r="C17" s="5">
         <v>9.7377675899999794E-2</v>
       </c>
       <c r="D17" s="5">
         <v>17.050532803345831</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>7.5690150225000004</v>
       </c>
       <c r="C18" s="5">
         <v>9.7931442000000146E-2</v>
       </c>
       <c r="D18" s="5">
         <v>16.914739591212612</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>7.5648953799000003</v>
       </c>
       <c r="C19" s="5">
         <v>-4.1196426000000841E-3</v>
       </c>
       <c r="D19" s="5">
         <v>-0.65118106098727147</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>7.5909516911999999</v>
       </c>
       <c r="C20" s="5">
         <v>2.6056311299999635E-2</v>
       </c>
       <c r="D20" s="5">
         <v>4.2124523845646022</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>7.4928281409000004</v>
       </c>
       <c r="C21" s="5">
         <v>-9.8123550299999529E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-14.455020358533034</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>7.5886257321999997</v>
       </c>
       <c r="C22" s="5">
         <v>9.5797591299999318E-2</v>
       </c>
       <c r="D22" s="5">
         <v>16.468464893059085</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>7.5580279682000002</v>
       </c>
       <c r="C23" s="5">
         <v>-3.0597763999999472E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-4.7325969979688853</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>7.6190882674999996</v>
       </c>
       <c r="C24" s="5">
         <v>6.1060299299999343E-2</v>
       </c>
       <c r="D24" s="5">
         <v>10.137223257918148</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>7.6337218159000004</v>
       </c>
       <c r="C25" s="5">
         <v>1.4633548400000862E-2</v>
       </c>
       <c r="D25" s="5">
         <v>2.3292746609078652</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>7.6170405639999998</v>
       </c>
       <c r="C26" s="5">
         <v>-1.6681251900000582E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-2.590959378524027</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>7.8052716722</v>
       </c>
       <c r="C27" s="5">
         <v>0.18823110820000011</v>
       </c>
       <c r="D27" s="5">
         <v>34.035878460355875</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>7.7772027602999998</v>
       </c>
       <c r="C28" s="5">
         <v>-2.806891190000016E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-4.2310394271102503</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>7.7670357321000001</v>
       </c>
       <c r="C29" s="5">
         <v>-1.0167028199999706E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-1.5575128155074225</v>
       </c>
       <c r="E29" s="5">
         <v>3.9613015757507197</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>7.8857460561000003</v>
       </c>
       <c r="C30" s="5">
         <v>0.11871032400000026</v>
       </c>
       <c r="D30" s="5">
         <v>19.963688806709268</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>7.7842846133999997</v>
       </c>
       <c r="C31" s="5">
         <v>-0.10146144270000068</v>
       </c>
       <c r="D31" s="5">
         <v>-14.392654917901581</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>7.8007218989</v>
       </c>
       <c r="C32" s="5">
         <v>1.6437285500000343E-2</v>
       </c>
       <c r="D32" s="5">
         <v>2.5635550041928079</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>7.7977531042999999</v>
       </c>
       <c r="C33" s="5">
         <v>-2.968794600000102E-3</v>
       </c>
       <c r="D33" s="5">
         <v>-0.4557406259355079</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>7.7708701410999996</v>
       </c>
       <c r="C34" s="5">
         <v>-2.6882963200000276E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-4.0594828115494757</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>7.8516513646000003</v>
       </c>
       <c r="C35" s="5">
         <v>8.0781223500000721E-2</v>
       </c>
       <c r="D35" s="5">
         <v>13.212992789041289</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>8.0033598184999999</v>
       </c>
       <c r="C36" s="5">
         <v>0.15170845389999954</v>
       </c>
       <c r="D36" s="5">
         <v>25.816042609260759</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>7.8125015885</v>
       </c>
       <c r="C37" s="5">
         <v>-0.19085822999999991</v>
       </c>
       <c r="D37" s="5">
         <v>-25.146292895345812</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>7.7123328422000004</v>
       </c>
       <c r="C38" s="5">
         <v>-0.10016874629999961</v>
       </c>
       <c r="D38" s="5">
         <v>-14.345980775802259</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>7.8089867922999998</v>
       </c>
       <c r="C39" s="5">
         <v>9.6653950099999442E-2</v>
       </c>
       <c r="D39" s="5">
         <v>16.120016529738802</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>7.8891214182000002</v>
       </c>
       <c r="C40" s="5">
         <v>8.0134625900000422E-2</v>
       </c>
       <c r="D40" s="5">
         <v>13.033564294729771</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>7.7588468224999998</v>
       </c>
       <c r="C41" s="5">
         <v>-0.13027459570000044</v>
       </c>
       <c r="D41" s="5">
         <v>-18.111587131422002</v>
       </c>
       <c r="E41" s="5">
         <v>-0.10543159427163218</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>8.2131488451999992</v>
       </c>
       <c r="C42" s="5">
         <v>0.45430202269999942</v>
       </c>
       <c r="D42" s="5">
         <v>97.947575399068228</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>8.3089168175000001</v>
       </c>
       <c r="C43" s="5">
         <v>9.5767972300000892E-2</v>
       </c>
       <c r="D43" s="5">
         <v>14.925555515458289</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>8.2088529332999993</v>
       </c>
       <c r="C44" s="5">
         <v>-0.10006388420000079</v>
       </c>
       <c r="D44" s="5">
         <v>-13.531730603857683</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>8.3008798860000006</v>
       </c>
       <c r="C45" s="5">
         <v>9.2026952700001274E-2</v>
       </c>
       <c r="D45" s="5">
         <v>14.31411404858518</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>8.2523900269000006</v>
       </c>
       <c r="C46" s="5">
         <v>-4.8489859100000032E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-6.7889520495455606</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>8.2446873280999995</v>
       </c>
       <c r="C47" s="5">
         <v>-7.7026988000010732E-3</v>
       </c>
       <c r="D47" s="5">
         <v>-1.1143358891171129</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>8.1808364171000001</v>
       </c>
       <c r="C48" s="5">
         <v>-6.38509109999994E-2</v>
       </c>
       <c r="D48" s="5">
         <v>-8.9075835860043302</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>8.2869705587000002</v>
       </c>
       <c r="C49" s="5">
         <v>0.10613414160000012</v>
       </c>
       <c r="D49" s="5">
         <v>16.72853828613221</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>8.1038292976000008</v>
       </c>
       <c r="C50" s="5">
         <v>-0.1831412610999994</v>
       </c>
       <c r="D50" s="5">
         <v>-23.52246869631276</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>7.9238391948000002</v>
       </c>
       <c r="C51" s="5">
         <v>-0.17999010280000061</v>
       </c>
       <c r="D51" s="5">
         <v>-23.626194668596789</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>7.8062459151999999</v>
       </c>
       <c r="C52" s="5">
         <v>-0.11759327960000032</v>
       </c>
       <c r="D52" s="5">
         <v>-16.424516033133262</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>7.7515355480999997</v>
       </c>
       <c r="C53" s="5">
         <v>-5.4710367100000212E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-8.0935111772613801</v>
       </c>
       <c r="E53" s="5">
         <v>-9.4231456906690436E-2</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>7.6449212871999999</v>
       </c>
       <c r="C54" s="5">
         <v>-0.10661426089999981</v>
       </c>
       <c r="D54" s="5">
         <v>-15.311721946496903</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>7.4293881247</v>
       </c>
       <c r="C55" s="5">
         <v>-0.21553316249999988</v>
       </c>
       <c r="D55" s="5">
         <v>-29.048701431630207</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>7.4015505766</v>
       </c>
       <c r="C56" s="5">
         <v>-2.7837548099999943E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-4.4048263938266219</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>7.6015442950000001</v>
       </c>
       <c r="C57" s="5">
         <v>0.19999371840000002</v>
       </c>
       <c r="D57" s="5">
         <v>37.704912249253098</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>7.5373276121000004</v>
       </c>
       <c r="C58" s="5">
         <v>-6.4216682899999711E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-9.679414822412669</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>7.5441722831</v>
       </c>
       <c r="C59" s="5">
         <v>6.8446709999996358E-3</v>
       </c>
       <c r="D59" s="5">
         <v>1.0951829961044046</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>7.4619543742000003</v>
       </c>
       <c r="C60" s="5">
         <v>-8.2217908899999692E-2</v>
       </c>
       <c r="D60" s="5">
         <v>-12.321744723258842</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>7.4697578389999997</v>
       </c>
       <c r="C61" s="5">
         <v>7.8034647999993823E-3</v>
       </c>
       <c r="D61" s="5">
         <v>1.262163432504404</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>7.4889455468000001</v>
       </c>
       <c r="C62" s="5">
         <v>1.9187707800000453E-2</v>
       </c>
       <c r="D62" s="5">
         <v>3.1263865615681619</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>7.5361471338000001</v>
       </c>
       <c r="C63" s="5">
         <v>4.7201586999999989E-2</v>
       </c>
       <c r="D63" s="5">
         <v>7.8311789967876022</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>7.6321912526000002</v>
       </c>
       <c r="C64" s="5">
         <v>9.6044118800000078E-2</v>
       </c>
       <c r="D64" s="5">
         <v>16.412203296060813</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>7.6371197584999999</v>
       </c>
       <c r="C65" s="5">
         <v>4.9285058999997133E-3</v>
       </c>
       <c r="D65" s="5">
         <v>0.77766100024971863</v>
       </c>
       <c r="E65" s="5">
         <v>-1.4760403134324029</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>7.6778531475999996</v>
       </c>
       <c r="C66" s="5">
         <v>4.0733389099999684E-2</v>
       </c>
       <c r="D66" s="5">
         <v>6.5914583470318089</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>7.6422338768999998</v>
       </c>
       <c r="C67" s="5">
         <v>-3.5619270699999817E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-5.4271933749792449</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>7.7831198575</v>
       </c>
       <c r="C68" s="5">
         <v>0.14088598060000024</v>
       </c>
       <c r="D68" s="5">
         <v>24.508995556245594</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>7.5939758878000001</v>
       </c>
       <c r="C69" s="5">
         <v>-0.18914396969999991</v>
       </c>
       <c r="D69" s="5">
         <v>-25.563500036727284</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>7.7354505187000004</v>
       </c>
       <c r="C70" s="5">
         <v>0.14147463090000034</v>
       </c>
       <c r="D70" s="5">
         <v>24.79488435690136</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>7.5421409316999997</v>
       </c>
       <c r="C71" s="5">
         <v>-0.19330958700000078</v>
       </c>
       <c r="D71" s="5">
         <v>-26.191161532015528</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>7.6563482647000001</v>
       </c>
       <c r="C72" s="5">
         <v>0.11420733300000041</v>
       </c>
       <c r="D72" s="5">
         <v>19.763489110183684</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>7.6703773496999998</v>
       </c>
       <c r="C73" s="5">
         <v>1.4029084999999775E-2</v>
       </c>
       <c r="D73" s="5">
         <v>2.2211114925962061</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>7.5732154292000002</v>
       </c>
       <c r="C74" s="5">
         <v>-9.716192049999961E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-14.185046101614729</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>7.5490216369000001</v>
       </c>
       <c r="C75" s="5">
         <v>-2.4193792300000183E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-3.7669369545419329</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>7.4495138145000004</v>
       </c>
       <c r="C76" s="5">
         <v>-9.9507822399999668E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-14.720014756919431</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>7.5246804432000003</v>
       </c>
       <c r="C77" s="5">
         <v>7.5166628699999904E-2</v>
       </c>
       <c r="D77" s="5">
         <v>12.803240330785082</v>
       </c>
       <c r="E77" s="5">
         <v>-1.4722738264626001</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>7.3950890215999996</v>
       </c>
       <c r="C78" s="5">
         <v>-0.1295914216000007</v>
       </c>
       <c r="D78" s="5">
         <v>-18.817178129380473</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>7.4446148449000003</v>
       </c>
       <c r="C79" s="5">
         <v>4.952582330000066E-2</v>
       </c>
       <c r="D79" s="5">
         <v>8.3392765720173188</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>7.3518479592999997</v>
       </c>
       <c r="C80" s="5">
         <v>-9.276688560000057E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-13.969708154115645</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>7.3919537971000002</v>
       </c>
       <c r="C81" s="5">
         <v>4.0105837800000543E-2</v>
       </c>
       <c r="D81" s="5">
         <v>6.7462729018757939</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>7.4415736083999997</v>
       </c>
       <c r="C82" s="5">
         <v>4.9619811299999483E-2</v>
       </c>
       <c r="D82" s="5">
         <v>8.3593669056399875</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>7.4444675752</v>
       </c>
       <c r="C83" s="5">
         <v>2.8939668000003138E-3</v>
       </c>
       <c r="D83" s="5">
         <v>0.4676695929823893</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>7.5633358088999998</v>
       </c>
       <c r="C84" s="5">
         <v>0.11886823369999977</v>
       </c>
       <c r="D84" s="5">
         <v>20.936358596061268</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>7.5849361380999998</v>
       </c>
       <c r="C85" s="5">
         <v>2.160032919999999E-2</v>
       </c>
       <c r="D85" s="5">
         <v>3.4814589376146898</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>7.4665092474000003</v>
       </c>
       <c r="C86" s="5">
         <v>-0.11842689069999945</v>
       </c>
       <c r="D86" s="5">
         <v>-17.208043645664585</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>7.3490183098999999</v>
       </c>
       <c r="C87" s="5">
         <v>-0.11749093750000039</v>
       </c>
       <c r="D87" s="5">
         <v>-17.331384328027621</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>7.3584398865000002</v>
       </c>
       <c r="C88" s="5">
         <v>9.4215766000003143E-3</v>
       </c>
       <c r="D88" s="5">
         <v>1.5493161239414022</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>7.3067738073999999</v>
       </c>
       <c r="C89" s="5">
         <v>-5.1666079100000317E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-8.1077250290003668</v>
       </c>
       <c r="E89" s="5">
         <v>-2.8958922235285178</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>7.4020338926999996</v>
       </c>
       <c r="C90" s="5">
         <v>9.5260085299999631E-2</v>
       </c>
       <c r="D90" s="5">
         <v>16.816683573270552</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>7.3382712932</v>
       </c>
       <c r="C91" s="5">
         <v>-6.3762599499999517E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-9.8610843778168302</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>7.4317588161000003</v>
       </c>
       <c r="C92" s="5">
         <v>9.3487522900000286E-2</v>
       </c>
       <c r="D92" s="5">
         <v>16.405666779061455</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>7.3872563920000003</v>
       </c>
       <c r="C93" s="5">
         <v>-4.4502424100000049E-2</v>
       </c>
       <c r="D93" s="5">
         <v>-6.9537690122753792</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>7.2578921419000002</v>
       </c>
       <c r="C94" s="5">
         <v>-0.12936425010000008</v>
       </c>
       <c r="D94" s="5">
         <v>-19.103813432862637</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>7.2434459828</v>
       </c>
       <c r="C95" s="5">
         <v>-1.4446159100000244E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-2.3625137166507826</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>7.1747619852</v>
       </c>
       <c r="C96" s="5">
         <v>-6.8683997599999991E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-10.803611245693634</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>7.1028038229000003</v>
       </c>
       <c r="C97" s="5">
         <v>-7.1958162299999628E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-11.393035989083844</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>7.1641712091</v>
       </c>
       <c r="C98" s="5">
         <v>6.1367386199999707E-2</v>
       </c>
       <c r="D98" s="5">
         <v>10.875000665703061</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>7.2491305282000003</v>
       </c>
       <c r="C99" s="5">
         <v>8.4959319100000208E-2</v>
       </c>
       <c r="D99" s="5">
         <v>15.196574316105615</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>7.1542440246999996</v>
       </c>
       <c r="C100" s="5">
         <v>-9.4886503500000607E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-14.624363121357431</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>7.2041549762999999</v>
       </c>
       <c r="C101" s="5">
         <v>4.9910951600000253E-2</v>
       </c>
       <c r="D101" s="5">
         <v>8.7005066792702035</v>
       </c>
       <c r="E101" s="5">
         <v>-1.4044342113898711</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>7.0996828125000002</v>
       </c>
       <c r="C102" s="5">
         <v>-0.10447216379999968</v>
       </c>
       <c r="D102" s="5">
         <v>-16.078971844580614</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>7.1265958717000002</v>
       </c>
       <c r="C103" s="5">
         <v>2.6913059199999978E-2</v>
       </c>
       <c r="D103" s="5">
         <v>4.6449380829345577</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>7.1159333248000003</v>
       </c>
       <c r="C104" s="5">
         <v>-1.0662546899999903E-2</v>
       </c>
       <c r="D104" s="5">
         <v>-1.7806945520133954</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>7.0741523693000001</v>
       </c>
       <c r="C105" s="5">
         <v>-4.1780955500000161E-2</v>
       </c>
       <c r="D105" s="5">
         <v>-6.822624070865146</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>7.0705756912000002</v>
       </c>
       <c r="C106" s="5">
         <v>-3.5766780999999526E-3</v>
       </c>
       <c r="D106" s="5">
         <v>-0.60503342324934595</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>7.1425176759999998</v>
       </c>
       <c r="C107" s="5">
         <v>7.1941984799999581E-2</v>
       </c>
       <c r="D107" s="5">
         <v>12.916803750024819</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>7.0999999090000001</v>
       </c>
       <c r="C108" s="5">
         <v>-4.2517766999999651E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-6.9140293113497346</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>7.1197187743999999</v>
       </c>
       <c r="C109" s="5">
         <v>1.9718865399999785E-2</v>
       </c>
       <c r="D109" s="5">
         <v>3.3841488726814584</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>7.1643861715000003</v>
       </c>
       <c r="C110" s="5">
         <v>4.466739710000045E-2</v>
       </c>
       <c r="D110" s="5">
         <v>7.793796708867573</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>7.1485801973000003</v>
       </c>
       <c r="C111" s="5">
         <v>-1.5805974200000072E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-2.6155353117679248</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>7.1465107580999998</v>
       </c>
       <c r="C112" s="5">
         <v>-2.0694392000004669E-3</v>
       </c>
       <c r="D112" s="5">
         <v>-0.34683487487972009</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>7.1023604733000001</v>
       </c>
       <c r="C113" s="5">
         <v>-4.4150284799999717E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-7.1666748013624488</v>
       </c>
       <c r="E113" s="5">
         <v>-1.4129971292244581</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>7.0965826237999998</v>
       </c>
       <c r="C114" s="5">
         <v>-5.777849500000265E-3</v>
       </c>
       <c r="D114" s="5">
         <v>-0.97185733082894021</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>7.2155395824999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.11895695870000011</v>
       </c>
       <c r="D115" s="5">
         <v>22.077211127906505</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>7.0077927201000003</v>
       </c>
       <c r="C116" s="5">
         <v>-0.20774686239999962</v>
       </c>
       <c r="D116" s="5">
         <v>-29.571375020352818</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>7.0603550508000001</v>
       </c>
       <c r="C117" s="5">
         <v>5.2562330699999826E-2</v>
       </c>
       <c r="D117" s="5">
         <v>9.3814120733773052</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>7.0726952937999998</v>
       </c>
       <c r="C118" s="5">
         <v>1.2340242999999695E-2</v>
       </c>
       <c r="D118" s="5">
         <v>2.1176663958825559</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>7.2334351716</v>
       </c>
       <c r="C119" s="5">
         <v>0.16073987780000021</v>
       </c>
       <c r="D119" s="5">
         <v>30.953088028346265</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>7.1298605316000003</v>
       </c>
       <c r="C120" s="5">
         <v>-0.10357463999999972</v>
       </c>
       <c r="D120" s="5">
         <v>-15.892002485494617</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>7.1326513515999999</v>
       </c>
       <c r="C121" s="5">
         <v>2.7908199999995276E-3</v>
       </c>
       <c r="D121" s="5">
         <v>0.47072495400350967</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>7.1718846714</v>
       </c>
       <c r="C122" s="5">
         <v>3.923331980000011E-2</v>
       </c>
       <c r="D122" s="5">
         <v>6.8040238291241284</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>7.2558028627000004</v>
       </c>
       <c r="C123" s="5">
         <v>8.3918191300000444E-2</v>
       </c>
       <c r="D123" s="5">
         <v>14.981012529944437</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>7.3348707718000004</v>
       </c>
       <c r="C124" s="5">
         <v>7.9067909099999945E-2</v>
       </c>
       <c r="D124" s="5">
         <v>13.889557399416198</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>7.407319931</v>
       </c>
       <c r="C125" s="5">
         <v>7.2449159199999613E-2</v>
       </c>
       <c r="D125" s="5">
         <v>12.518421949045688</v>
       </c>
       <c r="E125" s="5">
         <v>4.2937761163550858</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>7.3905079370999998</v>
       </c>
       <c r="C126" s="5">
         <v>-1.6811993900000211E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-2.6898325490811392</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>7.4045101184000002</v>
       </c>
       <c r="C127" s="5">
         <v>1.4002181300000416E-2</v>
       </c>
       <c r="D127" s="5">
         <v>2.2973817323145296</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>7.3973771283999996</v>
       </c>
       <c r="C128" s="5">
         <v>-7.1329900000005608E-3</v>
       </c>
       <c r="D128" s="5">
         <v>-1.149891317915086</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>7.4500049079000004</v>
       </c>
       <c r="C129" s="5">
         <v>5.2627779500000749E-2</v>
       </c>
       <c r="D129" s="5">
         <v>8.8793661472776009</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>7.2653586823999996</v>
       </c>
       <c r="C130" s="5">
         <v>-0.18464622550000076</v>
       </c>
       <c r="D130" s="5">
         <v>-26.004380386718541</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>7.4226780276</v>
       </c>
       <c r="C131" s="5">
         <v>0.15731934520000035</v>
       </c>
       <c r="D131" s="5">
         <v>29.313168818409974</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>7.5569999890000004</v>
       </c>
       <c r="C132" s="5">
         <v>0.13432196140000041</v>
       </c>
       <c r="D132" s="5">
         <v>24.01253562976575</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>7.5405060916000002</v>
       </c>
       <c r="C133" s="5">
         <v>-1.6493897400000179E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-2.5879052494531929</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>7.5924765179999998</v>
       </c>
       <c r="C134" s="5">
         <v>5.1970426399999603E-2</v>
       </c>
       <c r="D134" s="5">
         <v>8.591428777685417</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>7.5579460234000004</v>
       </c>
       <c r="C135" s="5">
         <v>-3.4530494599999351E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-5.3231188384397115</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>7.5335206355000004</v>
       </c>
       <c r="C136" s="5">
         <v>-2.442538790000004E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-3.8099047850315038</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>7.5083772497999997</v>
       </c>
       <c r="C137" s="5">
         <v>-2.5143385700000742E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-3.9323349923551021</v>
       </c>
       <c r="E137" s="5">
         <v>1.3642899151293575</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>7.5874390925000004</v>
       </c>
       <c r="C138" s="5">
         <v>7.9061842700000717E-2</v>
       </c>
       <c r="D138" s="5">
         <v>13.393873922580779</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>7.5908229656000001</v>
       </c>
       <c r="C139" s="5">
         <v>3.3838730999997679E-3</v>
       </c>
       <c r="D139" s="5">
         <v>0.53649497468044594</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>7.5922157996999999</v>
       </c>
       <c r="C140" s="5">
         <v>1.3928340999997957E-3</v>
       </c>
       <c r="D140" s="5">
         <v>0.22040939722354214</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>7.6426401503000001</v>
       </c>
       <c r="C141" s="5">
         <v>5.0424350600000167E-2</v>
       </c>
       <c r="D141" s="5">
         <v>8.267575551543981</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>7.6561933773000002</v>
       </c>
       <c r="C142" s="5">
         <v>1.3553227000000057E-2</v>
       </c>
       <c r="D142" s="5">
         <v>2.1489228535394922</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>7.6104117132000004</v>
       </c>
       <c r="C143" s="5">
         <v>-4.578166409999973E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-6.9442752145294051</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>7.5722679337000001</v>
       </c>
       <c r="C144" s="5">
         <v>-3.8143779500000363E-2</v>
       </c>
       <c r="D144" s="5">
         <v>-5.8514049928914851</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>7.7415476855999996</v>
       </c>
       <c r="C145" s="5">
         <v>0.16927975189999955</v>
       </c>
       <c r="D145" s="5">
         <v>30.383264254777686</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>7.7111988888000003</v>
       </c>
       <c r="C146" s="5">
         <v>-3.0348796799999356E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-4.6041818386121314</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>7.6604086107000002</v>
       </c>
       <c r="C147" s="5">
         <v>-5.079027810000003E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-7.6237404350151916</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>7.7423697642000002</v>
       </c>
       <c r="C148" s="5">
         <v>8.1961153499999995E-2</v>
       </c>
       <c r="D148" s="5">
         <v>13.622326008574181</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>7.7112249884999997</v>
       </c>
       <c r="C149" s="5">
         <v>-3.1144775700000515E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-4.7217897826544615</v>
       </c>
       <c r="E149" s="5">
         <v>2.7016188978171485</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>7.7859303787999998</v>
       </c>
       <c r="C150" s="5">
         <v>7.4705390300000118E-2</v>
       </c>
       <c r="D150" s="5">
         <v>12.265340085805732</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>7.7823288527000001</v>
       </c>
       <c r="C151" s="5">
         <v>-3.6015260999997523E-3</v>
       </c>
       <c r="D151" s="5">
         <v>-0.55367217013962966</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>7.8954560053999998</v>
       </c>
       <c r="C152" s="5">
         <v>0.11312715269999973</v>
       </c>
       <c r="D152" s="5">
         <v>18.908163761827289</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>7.8293646688000003</v>
       </c>
       <c r="C153" s="5">
         <v>-6.6091336599999551E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-9.5951676405810602</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>7.9471967176999998</v>
       </c>
       <c r="C154" s="5">
         <v>0.11783204889999954</v>
       </c>
       <c r="D154" s="5">
         <v>19.6325332196134</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>7.8929605966</v>
       </c>
       <c r="C155" s="5">
         <v>-5.4236121099999757E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-7.8889660671384139</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>7.7909337108000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.10202688579999997</v>
       </c>
       <c r="D156" s="5">
         <v>-14.454948240996712</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>7.7432134890000004</v>
       </c>
       <c r="C157" s="5">
         <v>-4.7720221799999685E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-7.1074914918974219</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>7.7212808809000002</v>
       </c>
       <c r="C158" s="5">
         <v>-2.1932608100000195E-2</v>
       </c>
       <c r="D158" s="5">
         <v>-3.3465379880451951</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>7.6476619613999999</v>
       </c>
       <c r="C159" s="5">
         <v>-7.3618919500000324E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-10.860132767124774</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>7.7519373887</v>
       </c>
       <c r="C160" s="5">
         <v>0.10427542730000017</v>
       </c>
       <c r="D160" s="5">
         <v>17.646463728685234</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>7.7066131121000003</v>
       </c>
       <c r="C161" s="5">
         <v>-4.5324276599999713E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-6.7949145875390027</v>
       </c>
       <c r="E161" s="5">
         <v>-5.9807312156978654E-2</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>7.5953275044000002</v>
       </c>
       <c r="C162" s="5">
         <v>-0.11128560770000018</v>
       </c>
       <c r="D162" s="5">
         <v>-16.016228129187525</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>7.5880651422999996</v>
       </c>
       <c r="C163" s="5">
         <v>-7.2623621000005301E-3</v>
       </c>
       <c r="D163" s="5">
         <v>-1.141379343581983</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>7.5131923477000004</v>
       </c>
       <c r="C164" s="5">
         <v>-7.4872794599999182E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-11.218703470770652</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>7.4181305385999998</v>
       </c>
       <c r="C165" s="5">
         <v>-9.5061809100000616E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-14.169910113927308</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>7.3385801268000002</v>
       </c>
       <c r="C166" s="5">
         <v>-7.9550411799999665E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-12.136028786303221</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>7.3738419740000003</v>
       </c>
       <c r="C167" s="5">
         <v>3.526184720000014E-2</v>
       </c>
       <c r="D167" s="5">
         <v>5.920842965943196</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>7.3998333888000003</v>
       </c>
       <c r="C168" s="5">
         <v>2.5991414800000001E-2</v>
       </c>
       <c r="D168" s="5">
         <v>4.3127472891357765</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>7.3474857713999997</v>
       </c>
       <c r="C169" s="5">
         <v>-5.2347617400000601E-2</v>
       </c>
       <c r="D169" s="5">
         <v>-8.1663709311862291</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>7.3213580940999998</v>
       </c>
       <c r="C170" s="5">
         <v>-2.6127677299999874E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-4.1847262971235306</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>7.5273903762999996</v>
       </c>
       <c r="C171" s="5">
         <v>0.20603228219999981</v>
       </c>
       <c r="D171" s="5">
         <v>39.519041634013604</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>7.4480203095000004</v>
       </c>
       <c r="C172" s="5">
         <v>-7.937006679999925E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-11.944405591701447</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>7.4904703210000001</v>
       </c>
       <c r="C173" s="5">
         <v>4.2450011499999718E-2</v>
       </c>
       <c r="D173" s="5">
         <v>7.0579256556103198</v>
       </c>
       <c r="E173" s="5">
         <v>-2.8046404815708081</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>7.7201861633000002</v>
       </c>
       <c r="C174" s="5">
         <v>0.22971584230000008</v>
       </c>
       <c r="D174" s="5">
         <v>43.689232369797892</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>7.8008607455999996</v>
       </c>
       <c r="C175" s="5">
         <v>8.0674582299999464E-2</v>
       </c>
       <c r="D175" s="5">
         <v>13.286204897600928</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>7.8488902917000001</v>
       </c>
       <c r="C176" s="5">
         <v>4.8029546100000431E-2</v>
       </c>
       <c r="D176" s="5">
         <v>7.6437456233622303</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>7.2140111735000003</v>
       </c>
       <c r="C177" s="5">
         <v>-0.63487911819999976</v>
       </c>
       <c r="D177" s="5">
         <v>-63.656845300336016</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>7.2356130850999998</v>
       </c>
       <c r="C178" s="5">
         <v>2.1601911599999468E-2</v>
       </c>
       <c r="D178" s="5">
         <v>3.6531006644827224</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>7.2561103358999999</v>
       </c>
       <c r="C179" s="5">
         <v>2.0497250800000089E-2</v>
       </c>
       <c r="D179" s="5">
         <v>3.4528619594365262</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>7.2972941731000001</v>
       </c>
       <c r="C180" s="5">
         <v>4.1183837200000184E-2</v>
       </c>
       <c r="D180" s="5">
         <v>7.027582153243106</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>7.3498842839999998</v>
       </c>
       <c r="C181" s="5">
         <v>5.2590110899999765E-2</v>
       </c>
       <c r="D181" s="5">
         <v>8.9993152867406945</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>7.3095810769999998</v>
       </c>
       <c r="C182" s="5">
         <v>-4.0303207000000008E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-6.385347054056334</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>7.3066332337000004</v>
       </c>
       <c r="C183" s="5">
         <v>-2.9478432999994197E-3</v>
       </c>
       <c r="D183" s="5">
         <v>-0.4828698451011082</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>7.3362458326000004</v>
       </c>
       <c r="C184" s="5">
         <v>2.9612598900000009E-2</v>
       </c>
       <c r="D184" s="5">
         <v>4.9732915218684504</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>7.4737919690999997</v>
       </c>
       <c r="C185" s="5">
         <v>0.13754613649999925</v>
       </c>
       <c r="D185" s="5">
         <v>24.969937547139764</v>
       </c>
       <c r="E185" s="5">
         <v>-0.22266094364250533</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>7.5501427028999997</v>
       </c>
       <c r="C186" s="5">
         <v>7.6350733800000015E-2</v>
       </c>
       <c r="D186" s="5">
         <v>12.971750824243866</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>7.4141705609999997</v>
       </c>
       <c r="C187" s="5">
         <v>-0.13597214189999995</v>
       </c>
       <c r="D187" s="5">
         <v>-19.593908910497504</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>7.5861973424000002</v>
       </c>
       <c r="C188" s="5">
         <v>0.17202678140000049</v>
       </c>
       <c r="D188" s="5">
         <v>31.68574345625219</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>7.7201513757000004</v>
       </c>
       <c r="C189" s="5">
         <v>0.13395403330000022</v>
       </c>
       <c r="D189" s="5">
         <v>23.37300996904743</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>7.7331929020999999</v>
       </c>
       <c r="C190" s="5">
         <v>1.3041526399999448E-2</v>
       </c>
       <c r="D190" s="5">
         <v>2.0460812654535143</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>7.7457533437999997</v>
       </c>
       <c r="C191" s="5">
         <v>1.2560441699999814E-2</v>
       </c>
       <c r="D191" s="5">
         <v>1.9665755585138278</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>7.5841314580999999</v>
       </c>
       <c r="C192" s="5">
         <v>-0.1616218856999998</v>
       </c>
       <c r="D192" s="5">
         <v>-22.356291971630792</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>7.6481333303000003</v>
       </c>
       <c r="C193" s="5">
         <v>6.400187220000042E-2</v>
       </c>
       <c r="D193" s="5">
         <v>10.610200375549672</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>7.6946457600000002</v>
       </c>
       <c r="C194" s="5">
         <v>4.6512429699999913E-2</v>
       </c>
       <c r="D194" s="5">
         <v>7.5469667637557247</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>7.7026941249999998</v>
       </c>
       <c r="C195" s="5">
         <v>8.0483649999996132E-3</v>
       </c>
       <c r="D195" s="5">
         <v>1.2624094144099152</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>7.5177292877999999</v>
       </c>
       <c r="C196" s="5">
         <v>-0.1849648371999999</v>
       </c>
       <c r="D196" s="5">
         <v>-25.298664578296869</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>7.4586822016000003</v>
       </c>
       <c r="C197" s="5">
         <v>-5.9047086199999654E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-9.0285651104296978</v>
       </c>
       <c r="E197" s="5">
         <v>-0.2021700304540186</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>7.2766119438999999</v>
       </c>
       <c r="C198" s="5">
         <v>-0.1820702577000004</v>
       </c>
       <c r="D198" s="5">
         <v>-25.662946821346232</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>7.3181737477000004</v>
       </c>
       <c r="C199" s="5">
         <v>4.1561803800000519E-2</v>
       </c>
       <c r="D199" s="5">
         <v>7.0735041411604138</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>7.3121091479000002</v>
       </c>
       <c r="C200" s="5">
         <v>-6.0645998000001811E-3</v>
       </c>
       <c r="D200" s="5">
         <v>-0.98992473572719897</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>7.5341212517000002</v>
       </c>
       <c r="C201" s="5">
         <v>0.22201210380000003</v>
       </c>
       <c r="D201" s="5">
         <v>43.178984524985921</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>7.5328066953999997</v>
       </c>
       <c r="C202" s="5">
         <v>-1.3145563000005467E-3</v>
       </c>
       <c r="D202" s="5">
         <v>-0.20917564015959789</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>7.5384227047000003</v>
       </c>
       <c r="C203" s="5">
         <v>5.6160093000006128E-3</v>
       </c>
       <c r="D203" s="5">
         <v>0.89832570502728082</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>7.7740432101000003</v>
       </c>
       <c r="C204" s="5">
         <v>0.23562050540000001</v>
       </c>
       <c r="D204" s="5">
         <v>44.676358442482211</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>7.6488427796999998</v>
       </c>
       <c r="C205" s="5">
         <v>-0.12520043040000051</v>
       </c>
       <c r="D205" s="5">
         <v>-17.702734031114954</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>7.6818641138999997</v>
       </c>
       <c r="C206" s="5">
         <v>3.3021334199999863E-2</v>
       </c>
       <c r="D206" s="5">
         <v>5.3053986672763731</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>7.8108339089000003</v>
       </c>
       <c r="C207" s="5">
         <v>0.12896979500000061</v>
       </c>
       <c r="D207" s="5">
         <v>22.11510547615363</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>7.7958717249999996</v>
       </c>
       <c r="C208" s="5">
         <v>-1.4962183900000703E-2</v>
       </c>
       <c r="D208" s="5">
         <v>-2.2746175900136167</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>7.7581742113000001</v>
       </c>
       <c r="C209" s="5">
         <v>-3.7697513699999519E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-5.6508230096642524</v>
       </c>
       <c r="E209" s="5">
         <v>4.0153475051632359</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>7.5891351014000001</v>
       </c>
       <c r="C210" s="5">
         <v>-0.16903910989999993</v>
       </c>
       <c r="D210" s="5">
         <v>-23.229727930521381</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>7.5132777284000003</v>
       </c>
       <c r="C211" s="5">
         <v>-7.5857372999999839E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-11.356702387349959</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>7.6121343225000002</v>
       </c>
       <c r="C212" s="5">
         <v>9.8856594099999917E-2</v>
       </c>
       <c r="D212" s="5">
         <v>16.983336567144015</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>7.6513688250999996</v>
       </c>
       <c r="C213" s="5">
         <v>3.9234502599999388E-2</v>
       </c>
       <c r="D213" s="5">
         <v>6.3634283654302237</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>7.7334193989999997</v>
       </c>
       <c r="C214" s="5">
         <v>8.2050573900000145E-2</v>
       </c>
       <c r="D214" s="5">
         <v>13.655149206690552</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>7.8355495460000002</v>
       </c>
       <c r="C215" s="5">
         <v>0.10213014700000045</v>
       </c>
       <c r="D215" s="5">
         <v>17.050903790221096</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>7.9634305996999997</v>
       </c>
       <c r="C216" s="5">
         <v>0.12788105369999947</v>
       </c>
       <c r="D216" s="5">
         <v>21.441986290717164</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>8.0555393157000008</v>
       </c>
       <c r="C217" s="5">
         <v>9.2108716000001145E-2</v>
       </c>
       <c r="D217" s="5">
         <v>14.79766753002294</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>8.1910968092999994</v>
       </c>
       <c r="C218" s="5">
         <v>0.13555749359999858</v>
       </c>
       <c r="D218" s="5">
         <v>22.171314490652282</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>8.1251895659999995</v>
       </c>
       <c r="C219" s="5">
         <v>-6.5907243299999863E-2</v>
       </c>
       <c r="D219" s="5">
         <v>-9.2394080227240281</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>8.2793208948999997</v>
       </c>
       <c r="C220" s="5">
         <v>0.15413132890000014</v>
       </c>
       <c r="D220" s="5">
         <v>25.295236745279979</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>8.3613731123000008</v>
       </c>
       <c r="C221" s="5">
         <v>8.2052217400001126E-2</v>
       </c>
       <c r="D221" s="5">
         <v>12.562739853535376</v>
       </c>
       <c r="E221" s="5">
         <v>7.7750110344444678</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>8.7846222099000002</v>
       </c>
       <c r="C222" s="5">
         <v>0.4232490975999994</v>
       </c>
       <c r="D222" s="5">
         <v>80.861374070368171</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>8.8915464945</v>
       </c>
       <c r="C223" s="5">
         <v>0.10692428459999981</v>
       </c>
       <c r="D223" s="5">
         <v>15.624688844968283</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>8.8928229754999997</v>
       </c>
       <c r="C224" s="5">
         <v>1.2764809999996629E-3</v>
       </c>
       <c r="D224" s="5">
         <v>0.17240951847712349</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>9.3679951901000003</v>
       </c>
       <c r="C225" s="5">
         <v>0.47517221460000059</v>
       </c>
       <c r="D225" s="5">
         <v>86.760119548900988</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>9.4478837796999997</v>
       </c>
       <c r="C226" s="5">
         <v>7.9888589599999449E-2</v>
       </c>
       <c r="D226" s="5">
         <v>10.727271565119567</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>9.4371394563000006</v>
       </c>
       <c r="C227" s="5">
         <v>-1.0744323399999089E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-1.3561608223326749</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>9.3563806606999993</v>
       </c>
       <c r="C228" s="5">
         <v>-8.0758795600001321E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-9.799256535730283</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>9.3610497686999992</v>
       </c>
       <c r="C229" s="5">
         <v>4.6691079999998664E-3</v>
       </c>
       <c r="D229" s="5">
         <v>0.60048148486748776</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>9.3040964349999999</v>
       </c>
       <c r="C230" s="5">
         <v>-5.695333369999922E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-7.0614725919931125</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>9.2385265097999998</v>
       </c>
       <c r="C231" s="5">
         <v>-6.5569925200000156E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-8.136693165496423</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>9.2818095292000002</v>
       </c>
       <c r="C232" s="5">
         <v>4.3283019400000455E-2</v>
       </c>
       <c r="D232" s="5">
         <v>5.7692226951250092</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>9.2748254704999997</v>
       </c>
       <c r="C233" s="5">
         <v>-6.9840587000005172E-3</v>
       </c>
       <c r="D233" s="5">
         <v>-0.89920757684956998</v>
       </c>
       <c r="E233" s="5">
         <v>10.924669261036367</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>9.2628061412000005</v>
       </c>
       <c r="C234" s="5">
         <v>-1.2019329299999271E-2</v>
       </c>
       <c r="D234" s="5">
         <v>-1.5440545670501904</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>9.2630019400000005</v>
       </c>
       <c r="C235" s="5">
         <v>1.9579880000009098E-4</v>
       </c>
       <c r="D235" s="5">
         <v>2.5368757006716258E-2</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>9.2652358746000001</v>
       </c>
       <c r="C236" s="5">
         <v>2.233934599999543E-3</v>
       </c>
       <c r="D236" s="5">
         <v>0.28978512178956528</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>9.1792643850999998</v>
       </c>
       <c r="C237" s="5">
         <v>-8.5971489500000331E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-10.58368160411236</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>9.1651118544999992</v>
       </c>
       <c r="C238" s="5">
         <v>-1.4152530600000546E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-1.8345435684170019</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>9.1404546298000007</v>
       </c>
       <c r="C239" s="5">
         <v>-2.4657224699998537E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-3.1810580991887827</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>9.1537939071000007</v>
       </c>
       <c r="C240" s="5">
         <v>1.3339277300000063E-2</v>
       </c>
       <c r="D240" s="5">
         <v>1.7653652928900865</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>9.0582367925000007</v>
       </c>
       <c r="C241" s="5">
         <v>-9.5557114600000048E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-11.832105472202892</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>9.0199595621000004</v>
       </c>
       <c r="C242" s="5">
         <v>-3.8277230400000306E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-4.9546108615945332</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>9.1502169098999993</v>
       </c>
       <c r="C243" s="5">
         <v>0.13025734779999887</v>
       </c>
       <c r="D243" s="5">
         <v>18.774055489317789</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>9.1981277803000001</v>
       </c>
       <c r="C244" s="5">
         <v>4.791087040000086E-2</v>
       </c>
       <c r="D244" s="5">
         <v>6.4673856650857342</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>9.0858690677999991</v>
       </c>
       <c r="C245" s="5">
         <v>-0.11225871250000097</v>
       </c>
       <c r="D245" s="5">
         <v>-13.701265462460787</v>
       </c>
       <c r="E245" s="5">
         <v>-2.0373041336573472</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>9.1371473561999998</v>
       </c>
       <c r="C246" s="5">
         <v>5.1278288400000704E-2</v>
       </c>
       <c r="D246" s="5">
         <v>6.9867161580910331</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>9.2397695066000001</v>
       </c>
       <c r="C247" s="5">
         <v>0.10262215040000022</v>
       </c>
       <c r="D247" s="5">
         <v>14.342084043240533</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>9.1424730053999994</v>
       </c>
       <c r="C248" s="5">
         <v>-9.7296501200000662E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-11.929474063140589</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>9.0864860042999993</v>
       </c>
       <c r="C249" s="5">
         <v>-5.59870011000001E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-7.1060770695201896</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>9.0824711320000002</v>
       </c>
       <c r="C250" s="5">
         <v>-4.0148722999990838E-3</v>
       </c>
       <c r="D250" s="5">
         <v>-0.52893448022595102</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>9.0403911229999991</v>
       </c>
       <c r="C251" s="5">
         <v>-4.2080009000001084E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-5.4202137547610718</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>8.9545399930999992</v>
       </c>
       <c r="C252" s="5">
         <v>-8.5851129899999989E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-10.818920825357459</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>9.0532763651000003</v>
       </c>
       <c r="C253" s="5">
         <v>9.8736372000001182E-2</v>
       </c>
       <c r="D253" s="5">
         <v>14.064360876787241</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>9.0229932765999994</v>
       </c>
       <c r="C254" s="5">
         <v>-3.0283088500000943E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-3.9409542207425652</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>9.1557396007000005</v>
       </c>
       <c r="C255" s="5">
         <v>0.13274632410000109</v>
       </c>
       <c r="D255" s="5">
         <v>19.155360050553604</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>9.1134008076999997</v>
       </c>
       <c r="C256" s="5">
         <v>-4.2338793000000763E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-5.4101659835424805</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>9.2023336185000009</v>
       </c>
       <c r="C257" s="5">
         <v>8.893281080000115E-2</v>
       </c>
       <c r="D257" s="5">
         <v>12.359561621630345</v>
       </c>
       <c r="E257" s="5">
         <v>1.2818207023557848</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>9.3158218137999995</v>
       </c>
       <c r="C258" s="5">
         <v>0.11348819529999865</v>
       </c>
       <c r="D258" s="5">
         <v>15.845292123162436</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>9.3318182850000007</v>
       </c>
       <c r="C259" s="5">
         <v>1.5996471200001139E-2</v>
       </c>
       <c r="D259" s="5">
         <v>2.080127375887586</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>9.3302012644999994</v>
       </c>
       <c r="C260" s="5">
         <v>-1.6170205000012317E-3</v>
       </c>
       <c r="D260" s="5">
         <v>-0.20773833167530009</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>9.3882962513999999</v>
       </c>
       <c r="C261" s="5">
         <v>5.8094986900000478E-2</v>
       </c>
       <c r="D261" s="5">
         <v>7.7331305773713943</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>9.2911113258999993</v>
       </c>
       <c r="C262" s="5">
         <v>-9.7184925500000574E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-11.738655253253993</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>9.3415370904999993</v>
       </c>
       <c r="C263" s="5">
         <v>5.0425764599999923E-2</v>
       </c>
       <c r="D263" s="5">
         <v>6.7107431155520647</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>9.3478991852999993</v>
       </c>
       <c r="C264" s="5">
         <v>6.362094800000051E-3</v>
       </c>
       <c r="D264" s="5">
         <v>0.82033353413308863</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>9.4488764777000007</v>
       </c>
       <c r="C265" s="5">
         <v>0.10097729240000142</v>
       </c>
       <c r="D265" s="5">
         <v>13.761109655786319</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>9.5235686070999996</v>
       </c>
       <c r="C266" s="5">
         <v>7.4692129399998919E-2</v>
       </c>
       <c r="D266" s="5">
         <v>9.909319180329156</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>9.4585752383999999</v>
       </c>
       <c r="C267" s="5">
         <v>-6.4993368699999721E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-7.8888729300044531</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>9.4261925114</v>
       </c>
       <c r="C268" s="5">
         <v>-3.2382726999999889E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-4.0318798271638538</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>9.5157645050999999</v>
       </c>
       <c r="C269" s="5">
         <v>8.9571993699999908E-2</v>
       </c>
       <c r="D269" s="5">
         <v>12.018193901318707</v>
       </c>
       <c r="E269" s="5">
         <v>3.405993518534145</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>9.5032957145000001</v>
       </c>
       <c r="C270" s="5">
         <v>-1.2468790599999835E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-1.5611132454663945</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>9.5266958021000008</v>
       </c>
       <c r="C271" s="5">
         <v>2.3400087600000674E-2</v>
       </c>
       <c r="D271" s="5">
         <v>2.9951214399056347</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>9.5234677539000003</v>
       </c>
       <c r="C272" s="5">
         <v>-3.228048200000444E-3</v>
       </c>
       <c r="D272" s="5">
         <v>-0.40585392785879026</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>9.5893600368000005</v>
       </c>
       <c r="C273" s="5">
         <v>6.5892282900000154E-2</v>
       </c>
       <c r="D273" s="5">
         <v>8.6260804102104238</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>9.5960789941000009</v>
       </c>
       <c r="C274" s="5">
         <v>6.7189573000003833E-3</v>
       </c>
       <c r="D274" s="5">
         <v>0.8440493020868578</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>9.6423613508999999</v>
       </c>
       <c r="C275" s="5">
         <v>4.6282356799999036E-2</v>
       </c>
       <c r="D275" s="5">
         <v>5.9436816096525957</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>9.6398520389000009</v>
       </c>
       <c r="C276" s="5">
         <v>-2.5093119999990421E-3</v>
       </c>
       <c r="D276" s="5">
         <v>-0.3118394032977756</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>9.6504182102999998</v>
       </c>
       <c r="C277" s="5">
         <v>1.0566171399998936E-2</v>
       </c>
       <c r="D277" s="5">
         <v>1.323269643246916</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>9.6168029023999999</v>
       </c>
       <c r="C278" s="5">
         <v>-3.3615307899999891E-2</v>
       </c>
       <c r="D278" s="5">
         <v>-4.1008030005172387</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>9.5671478255999993</v>
       </c>
       <c r="C279" s="5">
         <v>-4.9655076800000586E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-6.0230748948520985</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>9.5362400547000004</v>
       </c>
       <c r="C280" s="5">
         <v>-3.0907770899998965E-2</v>
       </c>
       <c r="D280" s="5">
         <v>-3.808591012502982</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>9.5264000735999996</v>
       </c>
       <c r="C281" s="5">
         <v>-9.8399811000007276E-3</v>
       </c>
       <c r="D281" s="5">
         <v>-1.2312184665926318</v>
       </c>
       <c r="E281" s="5">
         <v>0.11176788259419368</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>9.3923745781000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.13402549549999954</v>
       </c>
       <c r="D282" s="5">
         <v>-15.635632130952326</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>9.4247783521000006</v>
       </c>
       <c r="C283" s="5">
         <v>3.2403774000000496E-2</v>
       </c>
       <c r="D283" s="5">
         <v>4.2194777932853533</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>9.3154568114000007</v>
       </c>
       <c r="C284" s="5">
         <v>-0.10932154069999989</v>
       </c>
       <c r="D284" s="5">
         <v>-13.064704450988962</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>9.3870049679999994</v>
       </c>
       <c r="C285" s="5">
         <v>7.1548156599998691E-2</v>
       </c>
       <c r="D285" s="5">
         <v>9.6161873104795283</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>9.4878849907999996</v>
       </c>
       <c r="C286" s="5">
         <v>0.10088002280000019</v>
       </c>
       <c r="D286" s="5">
         <v>13.686361562853744</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>9.5442663452000005</v>
       </c>
       <c r="C287" s="5">
         <v>5.6381354400000916E-2</v>
       </c>
       <c r="D287" s="5">
         <v>7.3686925361638567</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>9.5370370034</v>
       </c>
       <c r="C288" s="5">
         <v>-7.229341800000455E-3</v>
       </c>
       <c r="D288" s="5">
         <v>-0.90516756841397816</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>9.5675885060999999</v>
       </c>
       <c r="C289" s="5">
         <v>3.0551502699999844E-2</v>
       </c>
       <c r="D289" s="5">
         <v>3.9126088998610253</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>9.6141562068000006</v>
       </c>
       <c r="C290" s="5">
         <v>4.6567700700000714E-2</v>
       </c>
       <c r="D290" s="5">
         <v>5.9996004212447218</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>9.3782008893000004</v>
       </c>
       <c r="C291" s="5">
         <v>-0.23595531750000021</v>
       </c>
       <c r="D291" s="5">
         <v>-25.783530901539141</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>9.5420342993999991</v>
       </c>
       <c r="C292" s="5">
         <v>0.16383341009999874</v>
       </c>
       <c r="D292" s="5">
         <v>23.099787209765886</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>9.4296573123999998</v>
       </c>
       <c r="C293" s="5">
         <v>-0.11237698699999932</v>
       </c>
       <c r="D293" s="5">
         <v>-13.252045775600674</v>
       </c>
       <c r="E293" s="5">
         <v>-1.0155227625606167</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>9.4783066562999991</v>
       </c>
       <c r="C294" s="5">
         <v>4.8649343899999309E-2</v>
       </c>
       <c r="D294" s="5">
         <v>6.3697515615997125</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>9.4241465056999996</v>
       </c>
       <c r="C295" s="5">
         <v>-5.4160150599999568E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-6.6454949131985908</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>9.3993469595000008</v>
       </c>
       <c r="C296" s="5">
         <v>-2.4799546199998801E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-3.1124831126577712</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>9.3801817581000009</v>
       </c>
       <c r="C297" s="5">
         <v>-1.9165201399999887E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-2.4195376364836707</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>9.3719547504000005</v>
       </c>
       <c r="C298" s="5">
         <v>-8.2270077000003994E-3</v>
       </c>
       <c r="D298" s="5">
         <v>-1.0474130966094286</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>9.3548994790000002</v>
       </c>
       <c r="C299" s="5">
         <v>-1.7055271400000294E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-2.1620586205534753</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>9.4460520803999994</v>
       </c>
       <c r="C300" s="5">
         <v>9.1152601399999256E-2</v>
       </c>
       <c r="D300" s="5">
         <v>12.340027430184207</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>9.4030935252999992</v>
       </c>
       <c r="C301" s="5">
         <v>-4.295855510000024E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-5.3228796631104807</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>9.4184421621999999</v>
       </c>
       <c r="C302" s="5">
         <v>1.5348636900000656E-2</v>
       </c>
       <c r="D302" s="5">
         <v>1.9764368507409147</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>9.3755445520999992</v>
       </c>
       <c r="C303" s="5">
         <v>-4.2897610100000705E-2</v>
       </c>
       <c r="D303" s="5">
         <v>-5.3307097974918394</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>9.4349515889000006</v>
       </c>
       <c r="C304" s="5">
         <v>5.9407036800001478E-2</v>
       </c>
       <c r="D304" s="5">
         <v>7.8743248560207091</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>9.4266703159999992</v>
       </c>
       <c r="C305" s="5">
         <v>-8.2812729000014684E-3</v>
       </c>
       <c r="D305" s="5">
         <v>-1.0481976821252958</v>
       </c>
       <c r="E305" s="5">
         <v>-3.1676616668485646E-2</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>9.4584492573999999</v>
       </c>
       <c r="C306" s="5">
         <v>3.1778941400000704E-2</v>
       </c>
       <c r="D306" s="5">
         <v>4.1212652908951153</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>9.5320497881000001</v>
       </c>
       <c r="C307" s="5">
         <v>7.3600530700000277E-2</v>
       </c>
       <c r="D307" s="5">
         <v>9.7479371189876716</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>9.4841479057000004</v>
       </c>
       <c r="C308" s="5">
         <v>-4.7901882399999707E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-5.8665029045414485</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>9.4670155620000003</v>
       </c>
       <c r="C309" s="5">
         <v>-1.7132343700000163E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-2.1462950103654843</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>9.3544380726000007</v>
       </c>
       <c r="C310" s="5">
         <v>-0.11257748939999956</v>
       </c>
       <c r="D310" s="5">
         <v>-13.372584235583929</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>9.4794024082000004</v>
       </c>
       <c r="C311" s="5">
         <v>0.12496433559999964</v>
       </c>
       <c r="D311" s="5">
         <v>17.262477755903394</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>9.4631110387999993</v>
       </c>
       <c r="C312" s="5">
         <v>-1.6291369400001088E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-2.0429460738736527</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>9.4434252603999997</v>
       </c>
       <c r="C313" s="5">
         <v>-1.9685778399999521E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-2.4679535761786608</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>9.4210691687000008</v>
       </c>
       <c r="C314" s="5">
         <v>-2.235609169999897E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-2.8041462767591119</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>9.4618249313000007</v>
       </c>
       <c r="C315" s="5">
         <v>4.0755762599999912E-2</v>
       </c>
       <c r="D315" s="5">
         <v>5.3165417879058818</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>9.4202255406000006</v>
       </c>
       <c r="C316" s="5">
         <v>-4.1599390700000072E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-5.1501360944512626</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>9.5126963835999998</v>
       </c>
       <c r="C317" s="5">
         <v>9.2470842999999192E-2</v>
       </c>
       <c r="D317" s="5">
         <v>12.436680897152176</v>
       </c>
       <c r="E317" s="5">
         <v>0.91258169338952477</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>9.5398897943000005</v>
       </c>
       <c r="C318" s="5">
         <v>2.7193410700000697E-2</v>
       </c>
       <c r="D318" s="5">
         <v>3.4848240032926192</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>9.6448437524999999</v>
       </c>
       <c r="C319" s="5">
         <v>0.10495395819999942</v>
       </c>
       <c r="D319" s="5">
         <v>14.0307719518598</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>9.5812572020999998</v>
       </c>
       <c r="C320" s="5">
         <v>-6.3586550400000164E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-7.630705455191511</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>9.550859827</v>
       </c>
       <c r="C321" s="5">
         <v>-3.0397375099999735E-2</v>
       </c>
       <c r="D321" s="5">
         <v>-3.741371273068872</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>9.5445934047000005</v>
       </c>
       <c r="C322" s="5">
         <v>-6.2664222999995189E-3</v>
       </c>
       <c r="D322" s="5">
         <v>-0.78449798974539187</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>9.5097552131</v>
       </c>
       <c r="C323" s="5">
         <v>-3.4838191600000457E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-4.2931839701492951</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>9.2847249710999993</v>
       </c>
       <c r="C324" s="5">
         <v>-0.22503024200000077</v>
       </c>
       <c r="D324" s="5">
         <v>-24.976647350497807</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>9.2751124514000001</v>
       </c>
       <c r="C325" s="5">
         <v>-9.6125196999992113E-3</v>
       </c>
       <c r="D325" s="5">
         <v>-1.2353157863761233</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>9.3179529293000005</v>
       </c>
       <c r="C326" s="5">
         <v>4.2840477900000451E-2</v>
       </c>
       <c r="D326" s="5">
         <v>5.6856304183576567</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>9.2345392753999995</v>
       </c>
       <c r="C327" s="5">
         <v>-8.3413653900000995E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-10.228879485031184</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>9.2003129167999997</v>
       </c>
       <c r="C328" s="5">
         <v>-3.4226358599999784E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-4.358056941294441</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>9.1883890088999998</v>
       </c>
       <c r="C329" s="5">
         <v>-1.1923907899999975E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-1.5442011625621865</v>
       </c>
       <c r="E329" s="5">
         <v>-3.4092055671944843</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>9.2326311288999996</v>
       </c>
       <c r="C330" s="5">
         <v>4.4242119999999829E-2</v>
       </c>
       <c r="D330" s="5">
         <v>5.9335023095450357</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>9.1641405858000002</v>
       </c>
       <c r="C331" s="5">
         <v>-6.8490543099999357E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-8.5476011762125932</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>9.1976413361000002</v>
       </c>
       <c r="C332" s="5">
         <v>3.3500750299999993E-2</v>
       </c>
       <c r="D332" s="5">
         <v>4.4760454774349867</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>9.1397572976999992</v>
       </c>
       <c r="C333" s="5">
         <v>-5.7884038400001003E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-7.2960330648400902</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>9.1403497994999992</v>
       </c>
       <c r="C334" s="5">
         <v>5.925017999999227E-4</v>
       </c>
       <c r="D334" s="5">
         <v>7.7819979004067896E-2</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>9.0358176069000002</v>
       </c>
       <c r="C335" s="5">
         <v>-0.10453219259999891</v>
       </c>
       <c r="D335" s="5">
         <v>-12.892475203888109</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>9.000999212</v>
       </c>
       <c r="C336" s="5">
         <v>-3.4818394900000271E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-4.5272979874396047</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>8.9908259326</v>
       </c>
       <c r="C337" s="5">
         <v>-1.0173279400000013E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-1.3478872530757413</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>9.0046039151000006</v>
       </c>
       <c r="C338" s="5">
         <v>1.3777982500000618E-2</v>
       </c>
       <c r="D338" s="5">
         <v>1.8545177263392221</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>9.1022493043000008</v>
       </c>
       <c r="C339" s="5">
         <v>9.764538920000021E-2</v>
       </c>
       <c r="D339" s="5">
         <v>13.817579321438057</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>9.0813276881</v>
       </c>
       <c r="C340" s="5">
         <v>-2.092161620000077E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-2.7236096614912331</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>9.0650093989999991</v>
       </c>
       <c r="C341" s="5">
         <v>-1.6318289100000882E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-2.1351033761927485</v>
       </c>
       <c r="E341" s="5">
         <v>-1.3427773876410032</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>9.0412393037999994</v>
       </c>
       <c r="C342" s="5">
         <v>-2.377009519999973E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-3.1016309962949351</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>8.9844967032999996</v>
       </c>
       <c r="C343" s="5">
         <v>-5.6742600499999796E-2</v>
       </c>
       <c r="D343" s="5">
         <v>-7.2765734922954568</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>9.0253547559000005</v>
       </c>
       <c r="C344" s="5">
         <v>4.085805260000086E-2</v>
       </c>
       <c r="D344" s="5">
         <v>5.5957245790865917</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>9.0330194057999993</v>
       </c>
       <c r="C345" s="5">
         <v>7.6646498999988211E-3</v>
       </c>
       <c r="D345" s="5">
         <v>1.0238557902340961</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>9.0410297297</v>
       </c>
       <c r="C346" s="5">
         <v>8.010323900000671E-3</v>
       </c>
       <c r="D346" s="5">
         <v>1.0693445509788901</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>9.0534022186000005</v>
       </c>
       <c r="C347" s="5">
         <v>1.2372488900000533E-2</v>
       </c>
       <c r="D347" s="5">
         <v>1.6545953901901278</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>9.0065103486999991</v>
       </c>
       <c r="C348" s="5">
         <v>-4.6891869900001382E-2</v>
       </c>
       <c r="D348" s="5">
         <v>-6.0413335456091177</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>9.1962232018000005</v>
       </c>
       <c r="C349" s="5">
         <v>0.18971285310000141</v>
       </c>
       <c r="D349" s="5">
         <v>28.420812572120656</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>9.2932428319000007</v>
       </c>
       <c r="C350" s="5">
         <v>9.7019630100000143E-2</v>
       </c>
       <c r="D350" s="5">
         <v>13.420976665699191</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>9.8636793856999994</v>
       </c>
       <c r="C351" s="5">
         <v>0.57043655379999869</v>
       </c>
       <c r="D351" s="5">
         <v>104.39014072345697</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>9.9617477159999996</v>
       </c>
       <c r="C352" s="5">
         <v>9.8068330300000284E-2</v>
       </c>
       <c r="D352" s="5">
         <v>12.605369387650022</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>9.0498738629000002</v>
       </c>
       <c r="C353" s="5">
         <v>-0.91187385309999947</v>
       </c>
       <c r="D353" s="5">
         <v>-68.40023552034728</v>
       </c>
       <c r="E353" s="5">
         <v>-0.16696657922570246</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>9.0595401653999996</v>
       </c>
       <c r="C354" s="5">
         <v>9.6663024999994462E-3</v>
       </c>
       <c r="D354" s="5">
         <v>1.2892941406058123</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>9.0017683816999998</v>
       </c>
       <c r="C355" s="5">
         <v>-5.7771783699999801E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-7.389516135260676</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>9.0611554053999992</v>
       </c>
       <c r="C356" s="5">
         <v>5.9387023699999375E-2</v>
       </c>
       <c r="D356" s="5">
         <v>8.2103836137718886</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>9.1285396516000006</v>
       </c>
       <c r="C357" s="5">
         <v>6.7384246200001385E-2</v>
       </c>
       <c r="D357" s="5">
         <v>9.2981293204887017</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>9.1387724305999996</v>
       </c>
       <c r="C358" s="5">
         <v>1.023277899999897E-2</v>
       </c>
       <c r="D358" s="5">
         <v>1.3534831179346396</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>9.1643455567000007</v>
       </c>
       <c r="C359" s="5">
         <v>2.5573126100001176E-2</v>
       </c>
       <c r="D359" s="5">
         <v>3.4101397341969486</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>9.2038797885000001</v>
       </c>
       <c r="C360" s="5">
         <v>3.9534231799999375E-2</v>
       </c>
       <c r="D360" s="5">
         <v>5.3013098456762275</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>9.1907905869000004</v>
       </c>
       <c r="C361" s="5">
         <v>-1.3089201599999711E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-1.6932821794310327</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>9.1833652105999999</v>
       </c>
       <c r="C362" s="5">
         <v>-7.425376300000508E-3</v>
       </c>
       <c r="D362" s="5">
         <v>-0.96520141945596327</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>9.1392956355999999</v>
       </c>
       <c r="C363" s="5">
         <v>-4.4069574999999972E-2</v>
       </c>
       <c r="D363" s="5">
         <v>-5.6090319555268771</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>9.1491683477999999</v>
       </c>
       <c r="C364" s="5">
         <v>9.8727121999999667E-3</v>
       </c>
       <c r="D364" s="5">
         <v>1.3040280223229006</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>9.1478757225000003</v>
       </c>
       <c r="C365" s="5">
         <v>-1.2926252999996279E-3</v>
       </c>
       <c r="D365" s="5">
         <v>-0.16940835865657533</v>
       </c>
       <c r="E365" s="5">
         <v>1.0829085696073548</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>9.0759804087999996</v>
       </c>
       <c r="C366" s="5">
         <v>-7.1895313700000685E-2</v>
       </c>
       <c r="D366" s="5">
         <v>-9.0339103549091355</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>9.1068481234000007</v>
       </c>
       <c r="C367" s="5">
         <v>3.086771460000115E-2</v>
       </c>
       <c r="D367" s="5">
         <v>4.15845488892852</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>8.9888255917999995</v>
       </c>
       <c r="C368" s="5">
         <v>-0.1180225316000012</v>
       </c>
       <c r="D368" s="5">
         <v>-14.489721291978874</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>6.9260239428999997</v>
       </c>
       <c r="C369" s="5">
         <v>-2.0628016488999998</v>
       </c>
       <c r="D369" s="5">
         <v>-95.621025514737823</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>7.3330108803999998</v>
       </c>
       <c r="C370" s="5">
         <v>0.40698693750000015</v>
       </c>
       <c r="D370" s="5">
         <v>98.417553296247775</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>7.7695813994999998</v>
       </c>
       <c r="C371" s="5">
         <v>0.4365705191</v>
       </c>
       <c r="D371" s="5">
         <v>100.16286085197473</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>7.7986754540999996</v>
       </c>
       <c r="C372" s="5">
         <v>2.9094054599999808E-2</v>
       </c>
       <c r="D372" s="5">
         <v>4.5872432243437178</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>7.9854985741000002</v>
       </c>
       <c r="C373" s="5">
         <v>0.18682312000000056</v>
       </c>
       <c r="D373" s="5">
         <v>32.853888315366817</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>8.0779652552000005</v>
       </c>
       <c r="C374" s="5">
         <v>9.2466681100000336E-2</v>
       </c>
       <c r="D374" s="5">
         <v>14.815185724920799</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>8.1266391658000003</v>
       </c>
       <c r="C375" s="5">
         <v>4.8673910599999815E-2</v>
       </c>
       <c r="D375" s="5">
         <v>7.4751234031586344</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>8.0480882213000005</v>
       </c>
       <c r="C376" s="5">
         <v>-7.8550944499999886E-2</v>
       </c>
       <c r="D376" s="5">
         <v>-11.00184207617988</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>8.1571661421999995</v>
       </c>
       <c r="C377" s="5">
         <v>0.10907792089999901</v>
       </c>
       <c r="D377" s="5">
         <v>17.532765459115907</v>
       </c>
       <c r="E377" s="5">
         <v>-10.829941402278386</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>8.1842183195999993</v>
       </c>
       <c r="C378" s="5">
         <v>2.7052177399999877E-2</v>
       </c>
       <c r="D378" s="5">
         <v>4.0530407423450709</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>8.3036196602000008</v>
       </c>
       <c r="C379" s="5">
         <v>0.1194013406000014</v>
       </c>
       <c r="D379" s="5">
         <v>18.982450834441234</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>8.4026990387999998</v>
       </c>
       <c r="C380" s="5">
         <v>9.9079378599999046E-2</v>
       </c>
       <c r="D380" s="5">
         <v>15.29655244179251</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>8.5243905595000005</v>
       </c>
       <c r="C381" s="5">
         <v>0.12169152070000067</v>
       </c>
       <c r="D381" s="5">
         <v>18.832263615895826</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>8.5143454126000009</v>
       </c>
       <c r="C382" s="5">
         <v>-1.004514689999958E-2</v>
       </c>
       <c r="D382" s="5">
         <v>-1.4049516730805012</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>8.6690967621000006</v>
       </c>
       <c r="C383" s="5">
         <v>0.15475134949999969</v>
       </c>
       <c r="D383" s="5">
         <v>24.12836299937624</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>8.8046425651</v>
       </c>
       <c r="C384" s="5">
         <v>0.13554580299999941</v>
       </c>
       <c r="D384" s="5">
         <v>20.463243946552147</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>8.7827513479999997</v>
       </c>
       <c r="C385" s="5">
         <v>-2.1891217100000304E-2</v>
       </c>
       <c r="D385" s="5">
         <v>-2.9431281761564176</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>8.8767245963000008</v>
       </c>
       <c r="C386" s="5">
         <v>9.3973248300001089E-2</v>
       </c>
       <c r="D386" s="5">
         <v>13.622908478671359</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>9.0238886531000002</v>
       </c>
       <c r="C387" s="5">
         <v>0.14716405679999944</v>
       </c>
       <c r="D387" s="5">
         <v>21.812479397474661</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>9.0570395664000003</v>
       </c>
       <c r="C388" s="5">
         <v>3.3150913300000084E-2</v>
       </c>
       <c r="D388" s="5">
         <v>4.4985936380326885</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>9.0710441875000001</v>
       </c>
       <c r="C389" s="5">
         <v>1.4004621099999781E-2</v>
       </c>
       <c r="D389" s="5">
         <v>1.8713848881873663</v>
       </c>
       <c r="E389" s="5">
         <v>11.203376630668039</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>8.9851777352000006</v>
       </c>
       <c r="C390" s="5">
         <v>-8.5866452299999452E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-10.786068744025668</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>9.0996544936999992</v>
       </c>
       <c r="C391" s="5">
         <v>0.11447675849999861</v>
       </c>
       <c r="D391" s="5">
         <v>16.40691148311355</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>9.1007908205000003</v>
       </c>
       <c r="C392" s="5">
         <v>1.1363268000010862E-3</v>
       </c>
       <c r="D392" s="5">
         <v>0.1499539448634124</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>9.3166157610999996</v>
       </c>
       <c r="C393" s="5">
         <v>0.21582494059999924</v>
       </c>
       <c r="D393" s="5">
         <v>32.479483605452856</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>9.2915201628999995</v>
       </c>
       <c r="C394" s="5">
         <v>-2.5095598200000069E-2</v>
       </c>
       <c r="D394" s="5">
         <v>-3.1849064466134114</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>9.2679962276999994</v>
       </c>
       <c r="C395" s="5">
         <v>-2.3523935200000068E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-2.996166790868926</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>9.3154957829999994</v>
       </c>
       <c r="C396" s="5">
         <v>4.749955529999994E-2</v>
       </c>
       <c r="D396" s="5">
         <v>6.3264961945869613</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>9.3923488093999996</v>
       </c>
       <c r="C397" s="5">
         <v>7.6853026400000246E-2</v>
       </c>
       <c r="D397" s="5">
         <v>10.361824462145307</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>9.3779109212999998</v>
       </c>
       <c r="C398" s="5">
         <v>-1.4437888099999796E-2</v>
       </c>
       <c r="D398" s="5">
         <v>-1.8291201131531931</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>9.4226421872999993</v>
       </c>
       <c r="C399" s="5">
         <v>4.4731265999999437E-2</v>
       </c>
       <c r="D399" s="5">
         <v>5.8763980477001265</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>9.5642923516000007</v>
       </c>
       <c r="C400" s="5">
         <v>0.14165016430000144</v>
       </c>
       <c r="D400" s="5">
         <v>19.608409882424137</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>9.5826054246000005</v>
       </c>
       <c r="C401" s="5">
         <v>1.8313072999999847E-2</v>
       </c>
       <c r="D401" s="5">
         <v>2.3220325121421581</v>
       </c>
       <c r="E401" s="5">
         <v>5.6394966943820846</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>9.6830358844000006</v>
       </c>
       <c r="C402" s="5">
         <v>0.10043045980000009</v>
       </c>
       <c r="D402" s="5">
         <v>13.327478182370655</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>9.7008348358000003</v>
       </c>
       <c r="C403" s="5">
         <v>1.7798951399999652E-2</v>
       </c>
       <c r="D403" s="5">
         <v>2.228227241405567</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>9.6953003014999997</v>
       </c>
       <c r="C404" s="5">
         <v>-5.5345343000006153E-3</v>
       </c>
       <c r="D404" s="5">
         <v>-0.68248154804027017</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>9.6061133777999999</v>
       </c>
       <c r="C405" s="5">
         <v>-8.9186923699999809E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-10.497057609993732</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>9.6669555872000004</v>
       </c>
       <c r="C406" s="5">
         <v>6.0842209400000513E-2</v>
       </c>
       <c r="D406" s="5">
         <v>7.8708701076415144</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>9.6647034540999996</v>
       </c>
       <c r="C407" s="5">
         <v>-2.2521331000007194E-3</v>
       </c>
       <c r="D407" s="5">
         <v>-0.27920884342235164</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>9.7319442039999995</v>
       </c>
       <c r="C408" s="5">
         <v>6.7240749899999841E-2</v>
       </c>
       <c r="D408" s="5">
         <v>8.6758207285000832</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>9.9005974250000008</v>
       </c>
       <c r="C409" s="5">
         <v>0.16865322100000135</v>
       </c>
       <c r="D409" s="5">
         <v>22.897060872344667</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>9.8806638919999994</v>
       </c>
       <c r="C410" s="5">
         <v>-1.9933533000001447E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-2.38946470194904</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>9.8277010215999994</v>
       </c>
       <c r="C411" s="5">
         <v>-5.2962870400000028E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-6.2460194859898515</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>9.8683663136999993</v>
       </c>
       <c r="C412" s="5">
         <v>4.0665292099999917E-2</v>
       </c>
       <c r="D412" s="5">
         <v>5.0799638536077385</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>9.8882568333999998</v>
       </c>
       <c r="C413" s="5">
         <v>1.9890519700000553E-2</v>
       </c>
       <c r="D413" s="5">
         <v>2.4456945939582919</v>
       </c>
       <c r="E413" s="5">
         <v>3.1896482768177581</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>10.079442218000001</v>
       </c>
       <c r="C414" s="5">
         <v>0.19118538460000067</v>
       </c>
       <c r="D414" s="5">
         <v>25.834908470370888</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>10.103823481999999</v>
       </c>
       <c r="C415" s="5">
         <v>2.4381263999998737E-2</v>
       </c>
       <c r="D415" s="5">
         <v>2.9416225556350151</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>10.187833774</v>
       </c>
       <c r="C416" s="5">
         <v>8.4010292000000319E-2</v>
       </c>
       <c r="D416" s="5">
         <v>10.446816012378402</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>10.198118128000001</v>
       </c>
       <c r="C417" s="5">
         <v>1.0284354000001272E-2</v>
       </c>
       <c r="D417" s="5">
         <v>1.2181172139470453</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>10.252141782000001</v>
       </c>
       <c r="C418" s="5">
         <v>5.4023653999999866E-2</v>
       </c>
       <c r="D418" s="5">
         <v>6.5454197756002142</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>10.360628968</v>
       </c>
       <c r="C419" s="5">
         <v>0.10848718599999962</v>
       </c>
       <c r="D419" s="5">
         <v>13.464031434638946</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>10.143119876</v>
       </c>
       <c r="C420" s="5">
         <v>-0.21750909200000024</v>
       </c>
       <c r="D420" s="5">
         <v>-22.477950716342001</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>10.209146592</v>
       </c>
       <c r="C421" s="5">
         <v>6.6026715999999652E-2</v>
       </c>
       <c r="D421" s="5">
         <v>8.0972335909932589</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>10.177376820999999</v>
       </c>
       <c r="C422" s="5">
         <v>-3.1769771000000446E-2</v>
       </c>
       <c r="D422" s="5">
         <v>-3.6710162675486435</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>10.234028193</v>
       </c>
       <c r="C423" s="5">
         <v>5.6651372000001032E-2</v>
       </c>
       <c r="D423" s="5">
         <v>6.8880248276825817</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>10.172174979999999</v>
       </c>
       <c r="C424" s="5">
         <v>-6.1853213000000906E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-7.0163568272442411</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>10.192080885999999</v>
       </c>
       <c r="C425" s="5">
         <v>1.9905905999999973E-2</v>
       </c>
       <c r="D425" s="5">
         <v>2.3737172148674102</v>
       </c>
       <c r="E425" s="5">
         <v>3.0725744458190096</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>10.076963904999999</v>
       </c>
       <c r="C426" s="5">
         <v>-0.1151169809999999</v>
       </c>
       <c r="D426" s="5">
         <v>-12.74263464586417</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>10.007023833</v>
       </c>
       <c r="C427" s="5">
         <v>-6.9940071999999631E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-8.0180157616765548</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>10.082795011</v>
       </c>
       <c r="C428" s="5">
         <v>7.5771178000000106E-2</v>
       </c>
       <c r="D428" s="5">
         <v>9.4742666269647344</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>10.192942592</v>
       </c>
       <c r="C429" s="5">
         <v>0.11014758099999966</v>
       </c>
       <c r="D429" s="5">
         <v>13.926219133974872</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>10.143143547999999</v>
       </c>
       <c r="C430" s="5">
         <v>-4.9799044000000237E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-5.7077665979532792</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>10.153489084</v>
       </c>
       <c r="C431" s="5">
         <v>1.0345536000000877E-2</v>
       </c>
       <c r="D431" s="5">
         <v>1.2308337590007712</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>10.152644822999999</v>
       </c>
       <c r="C432" s="5">
         <v>-8.4426100000101201E-4</v>
       </c>
       <c r="D432" s="5">
         <v>-9.973418978540538E-2</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>10.112464749000001</v>
       </c>
       <c r="C433" s="5">
         <v>-4.0180073999998456E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-4.6470947355406578</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>10.176749892</v>
       </c>
       <c r="C434" s="5">
         <v>6.4285142999999323E-2</v>
       </c>
       <c r="D434" s="5">
         <v>7.9008749627688335</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>10.188327463</v>
       </c>
       <c r="C435" s="5">
         <v>1.157757100000012E-2</v>
       </c>
       <c r="D435" s="5">
         <v>1.3737534928849326</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>10.262239576000001</v>
       </c>
       <c r="C436" s="5">
         <v>7.3912113000000446E-2</v>
       </c>
       <c r="D436" s="5">
         <v>9.0613950094305284</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>10.252882583</v>
       </c>
       <c r="C437" s="5">
         <v>-9.3569930000008128E-3</v>
       </c>
       <c r="D437" s="5">
         <v>-1.0886759901026832</v>
       </c>
       <c r="E437" s="5">
         <v>0.59655822672599612</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>10.227760791</v>
       </c>
       <c r="C438" s="5">
         <v>-2.5121792000000198E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-2.9009592718865274</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>10.211988182000001</v>
       </c>
       <c r="C439" s="5">
         <v>-1.5772608999998994E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-1.8349488502121036</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>10.168453319999999</v>
+        <v>10.236450056000001</v>
       </c>
       <c r="C440" s="5">
-        <v>-4.353486200000134E-2</v>
+        <v>2.4461873999999995E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-4.9974748832861344</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9126637811371259</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>10.187245688000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-4.9204367999999832E-2</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-5.6180597523715958</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>