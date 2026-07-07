--- v6 (2026-05-27)
+++ v7 (2026-07-07)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8E0121BD-CC1C-4DD6-B411-CFB89858ADB6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{651F8854-348F-4546-92E2-ED5946C6341A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5B1901AD-7A03-4AF4-996A-B170EE01E860}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6AF1731B-5B1C-4CFF-A668-798FAC3AB917}"/>
   </bookViews>
   <sheets>
     <sheet name="elpsrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Other Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0FAA02F-9D2B-4F51-98FD-AE9FE1688CD7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC9825E7-39FE-4F3B-914D-A4AD26E3BB26}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>7.2559011030000002</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>7.2558632728000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>7.3561375303999998</v>
+        <v>7.3561056170999999</v>
       </c>
       <c r="C7" s="5">
-        <v>0.10023642739999961</v>
+        <v>0.10024234429999979</v>
       </c>
       <c r="D7" s="5">
-        <v>17.896748023636345</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>17.897986506538309</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>7.3803178292</v>
+        <v>7.3802926802000002</v>
       </c>
       <c r="C8" s="5">
-        <v>2.4180298800000166E-2</v>
+        <v>2.4187063100000294E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>4.0166100666139792</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>4.0177718342357061</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>7.3969445831999998</v>
+        <v>7.3969268519</v>
       </c>
       <c r="C9" s="5">
-        <v>1.6626753999999799E-2</v>
+        <v>1.6634171699999811E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>2.7371708552630825</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>2.7384166147711664</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>7.2956338060999997</v>
+        <v>7.2956236937999996</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.10131077710000014</v>
+        <v>-0.10130315810000035</v>
       </c>
       <c r="D10" s="5">
-        <v>-15.252295348637169</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>-15.2512671449193</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>7.2643377702</v>
+        <v>7.2643354922999999</v>
       </c>
       <c r="C11" s="5">
-        <v>-3.129603589999963E-2</v>
+        <v>-3.1288201499999779E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>-5.0279029237006228</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>-5.0266806209153136</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>7.2245016702999996</v>
+        <v>7.2245207532000002</v>
       </c>
       <c r="C12" s="5">
-        <v>-3.9836099900000477E-2</v>
+        <v>-3.9814739099999663E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-6.385656265910411</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-6.3823366608995009</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>7.2421251818999997</v>
+        <v>7.2421366240999996</v>
       </c>
       <c r="C13" s="5">
-        <v>1.7623511600000086E-2</v>
+        <v>1.7615870899999386E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>2.9668861672902613</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>2.9655746314091402</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>7.4240942841999997</v>
+        <v>7.4241275866000001</v>
       </c>
       <c r="C14" s="5">
-        <v>0.18196910230000007</v>
+        <v>0.18199096250000046</v>
       </c>
       <c r="D14" s="5">
-        <v>34.688158450893816</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>34.692854989502095</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>7.3019397649000002</v>
+        <v>7.3019717971000002</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.12215451929999954</v>
+        <v>-0.12215578949999983</v>
       </c>
       <c r="D15" s="5">
-        <v>-18.052217058444143</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-18.052314325343644</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>7.3737059046000004</v>
+        <v>7.3736837413999998</v>
       </c>
       <c r="C16" s="5">
-        <v>7.1766139700000231E-2</v>
+        <v>7.1711944299999608E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>12.452934293850682</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>12.442959024493817</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>7.4710835805000002</v>
+        <v>7.4711376339999997</v>
       </c>
       <c r="C17" s="5">
-        <v>9.7377675899999794E-2</v>
+        <v>9.7453892599999925E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>17.050532803345831</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>17.064917858958029</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>7.5690150225000004</v>
+        <v>7.5689743144000001</v>
       </c>
       <c r="C18" s="5">
-        <v>9.7931442000000146E-2</v>
+        <v>9.7836680400000375E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>16.914739591212612</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>16.897044800916806</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>7.5648953799000003</v>
+        <v>7.5648611089999998</v>
       </c>
       <c r="C19" s="5">
-        <v>-4.1196426000000841E-3</v>
+        <v>-4.1132054000003748E-3</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.65118106098727147</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-0.65017007532656157</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>7.5909516911999999</v>
+        <v>7.5909261439</v>
       </c>
       <c r="C20" s="5">
-        <v>2.6056311299999635E-2</v>
+        <v>2.6065034900000228E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>4.2124523845646022</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>4.2139089912419658</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>7.4928281409000004</v>
+        <v>7.4928130911000004</v>
       </c>
       <c r="C21" s="5">
-        <v>-9.8123550299999529E-2</v>
+        <v>-9.81130527999996E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-14.455020358533034</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-14.453627397773072</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>7.5886257321999997</v>
+        <v>7.5886167684999997</v>
       </c>
       <c r="C22" s="5">
-        <v>9.5797591299999318E-2</v>
+        <v>9.5803677399999287E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>16.468464893059085</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>16.469621234970909</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>7.5580279682000002</v>
+        <v>7.5580268980999996</v>
       </c>
       <c r="C23" s="5">
-        <v>-3.0597763999999472E-2</v>
+        <v>-3.0589870400000052E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-4.7325969979688853</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-4.7314084898998354</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>7.6190882674999996</v>
+        <v>7.6191070562999998</v>
       </c>
       <c r="C24" s="5">
-        <v>6.1060299299999343E-2</v>
+        <v>6.1080158200000234E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>10.137223257918148</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>10.140669635557531</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>7.6337218159000004</v>
+        <v>7.6337336658000003</v>
       </c>
       <c r="C25" s="5">
-        <v>1.4633548400000862E-2</v>
+        <v>1.4626609500000498E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>2.3292746609078652</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>2.3281526813742071</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>7.6170405639999998</v>
+        <v>7.6170725190999997</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.6681251900000582E-2</v>
+        <v>-1.6661146700000629E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-2.590959378524027</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-2.587870027415351</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>7.8052716722</v>
+        <v>7.8053021444999997</v>
       </c>
       <c r="C27" s="5">
-        <v>0.18823110820000011</v>
+        <v>0.18822962539999999</v>
       </c>
       <c r="D27" s="5">
-        <v>34.035878460355875</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>34.035410175821966</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>7.7772027602999998</v>
+        <v>7.7771846492999996</v>
       </c>
       <c r="C28" s="5">
-        <v>-2.806891190000016E-2</v>
+        <v>-2.8117495200000064E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>-4.2310394271102503</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-4.2382020541677834</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>7.7670357321000001</v>
+        <v>7.7670839556000004</v>
       </c>
       <c r="C29" s="5">
-        <v>-1.0167028199999706E-2</v>
+        <v>-1.0100693699999219E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.5575128155074225</v>
+        <v>-1.5474269227059745</v>
       </c>
       <c r="E29" s="5">
-        <v>3.9613015757507197</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>3.9611948821983267</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>7.8857460561000003</v>
+        <v>7.8857046302000002</v>
       </c>
       <c r="C30" s="5">
-        <v>0.11871032400000026</v>
+        <v>0.11862067459999981</v>
       </c>
       <c r="D30" s="5">
-        <v>19.963688806709268</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>19.947189660003595</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>7.7842846133999997</v>
+        <v>7.7842496062000004</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.10146144270000068</v>
+        <v>-0.10145502399999984</v>
       </c>
       <c r="D31" s="5">
-        <v>-14.392654917901581</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-14.39187817819445</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>7.8007218989</v>
+        <v>7.8006967360999999</v>
       </c>
       <c r="C32" s="5">
-        <v>1.6437285500000343E-2</v>
+        <v>1.6447129899999524E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>2.5635550041928079</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>2.5651198900781713</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>7.7977531042999999</v>
+        <v>7.7977423259999998</v>
       </c>
       <c r="C33" s="5">
-        <v>-2.968794600000102E-3</v>
+        <v>-2.9544101000000822E-3</v>
       </c>
       <c r="D33" s="5">
-        <v>-0.4557406259355079</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-0.45353851429018599</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>7.7708701410999996</v>
+        <v>7.7708631564999999</v>
       </c>
       <c r="C34" s="5">
-        <v>-2.6882963200000276E-2</v>
+        <v>-2.6879169499999911E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>-4.0594828115494757</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>-4.0589262623038636</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>7.8516513646000003</v>
+        <v>7.8516520386000002</v>
       </c>
       <c r="C35" s="5">
-        <v>8.0781223500000721E-2</v>
+        <v>8.0788882100000237E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>13.212992789041289</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>13.214330513258865</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>8.0033598184999999</v>
+        <v>8.0033770724999993</v>
       </c>
       <c r="C36" s="5">
-        <v>0.15170845389999954</v>
+        <v>0.15172503389999914</v>
       </c>
       <c r="D36" s="5">
-        <v>25.816042609260759</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>25.819167919269127</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>7.8125015885</v>
+        <v>7.8125132929000003</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.19085822999999991</v>
+        <v>-0.19086377959999901</v>
       </c>
       <c r="D37" s="5">
-        <v>-25.146292895345812</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-25.146883650894225</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>7.7123328422000004</v>
+        <v>7.7123591491000001</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.10016874629999961</v>
+        <v>-0.10015414380000021</v>
       </c>
       <c r="D38" s="5">
-        <v>-14.345980775802259</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-14.344014634147173</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>7.8089867922999998</v>
+        <v>7.8090147603000002</v>
       </c>
       <c r="C39" s="5">
-        <v>9.6653950099999442E-2</v>
+        <v>9.6655611200000102E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>16.120016529738802</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>16.120254107041166</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>7.8891214182000002</v>
+        <v>7.8891066293999996</v>
       </c>
       <c r="C40" s="5">
-        <v>8.0134625900000422E-2</v>
+        <v>8.0091869099999435E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>13.033564294729771</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>13.026163879659446</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>7.7588468224999998</v>
+        <v>7.7588889092000004</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.13027459570000044</v>
+        <v>-0.13021772019999922</v>
       </c>
       <c r="D41" s="5">
-        <v>-18.111587131422002</v>
+        <v>-18.104414455274529</v>
       </c>
       <c r="E41" s="5">
-        <v>-0.10543159427163218</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-0.10550995002560626</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>8.2131488451999992</v>
+        <v>8.2131125839999992</v>
       </c>
       <c r="C42" s="5">
-        <v>0.45430202269999942</v>
+        <v>0.45422367479999881</v>
       </c>
       <c r="D42" s="5">
-        <v>97.947575399068228</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>97.92420464237135</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>8.3089168175000001</v>
+        <v>8.3088843808000004</v>
       </c>
       <c r="C43" s="5">
-        <v>9.5767972300000892E-2</v>
+        <v>9.5771796800001141E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>14.925555515458289</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>14.926260486526189</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>8.2088529332999993</v>
+        <v>8.2088294331</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.10006388420000079</v>
+        <v>-0.10005494770000034</v>
       </c>
       <c r="D44" s="5">
-        <v>-13.531730603857683</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-13.530650374891861</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>8.3008798860000006</v>
+        <v>8.3008732437999999</v>
       </c>
       <c r="C45" s="5">
-        <v>9.2026952700001274E-2</v>
+        <v>9.2043810699999895E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>14.31411404858518</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>14.316943509989887</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>8.2523900269000006</v>
+        <v>8.2523839913000003</v>
       </c>
       <c r="C46" s="5">
-        <v>-4.8489859100000032E-2</v>
+        <v>-4.848925249999958E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-6.7889520495455606</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-6.788875089677826</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>8.2446873280999995</v>
+        <v>8.2446880443000001</v>
       </c>
       <c r="C47" s="5">
-        <v>-7.7026988000010732E-3</v>
+        <v>-7.6959470000002028E-3</v>
       </c>
       <c r="D47" s="5">
-        <v>-1.1143358891171129</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-1.1133649327500827</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>8.1808364171000001</v>
+        <v>8.1808512943</v>
       </c>
       <c r="C48" s="5">
-        <v>-6.38509109999994E-2</v>
+        <v>-6.3836750000000109E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>-8.9075835860043302</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>-8.9056906590585747</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>8.2869705587000002</v>
+        <v>8.2869814178999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.10613414160000012</v>
+        <v>0.10613012359999985</v>
       </c>
       <c r="D49" s="5">
-        <v>16.72853828613221</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>16.727826504606981</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>8.1038292976000008</v>
+        <v>8.1038490248000006</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.1831412610999994</v>
+        <v>-0.18313239309999929</v>
       </c>
       <c r="D50" s="5">
-        <v>-23.52246869631276</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-23.521437243526201</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>7.9238391948000002</v>
+        <v>7.9238641486999999</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.17999010280000061</v>
+        <v>-0.17998487610000069</v>
       </c>
       <c r="D51" s="5">
-        <v>-23.626194668596789</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-23.625539460640098</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>7.8062459151999999</v>
+        <v>7.8062318419999999</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.11759327960000032</v>
+        <v>-0.11763230670000002</v>
       </c>
       <c r="D52" s="5">
-        <v>-16.424516033133262</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-16.429482303048324</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>7.7515355480999997</v>
+        <v>7.7515747355000002</v>
       </c>
       <c r="C53" s="5">
-        <v>-5.4710367100000212E-2</v>
+        <v>-5.4657106499999664E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-8.0935111772613801</v>
+        <v>-8.0859470663580346</v>
       </c>
       <c r="E53" s="5">
-        <v>-9.4231456906690436E-2</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>-9.426831322880691E-2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>7.6449212871999999</v>
+        <v>7.6448884328000002</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.10661426089999981</v>
+        <v>-0.10668630270000001</v>
       </c>
       <c r="D54" s="5">
-        <v>-15.311721946496903</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-15.321226465741844</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>7.4293881247</v>
+        <v>7.4293595832000001</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.21553316249999988</v>
+        <v>-0.21552884960000007</v>
       </c>
       <c r="D55" s="5">
-        <v>-29.048701431630207</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-29.048313316952413</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>7.4015505766</v>
+        <v>7.4015304738000003</v>
       </c>
       <c r="C56" s="5">
-        <v>-2.7837548099999943E-2</v>
+        <v>-2.782910939999983E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>-4.4048263938266219</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>-4.4035350692307347</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>7.6015442950000001</v>
+        <v>7.6015416842999999</v>
       </c>
       <c r="C57" s="5">
-        <v>0.19999371840000002</v>
+        <v>0.20001121049999959</v>
       </c>
       <c r="D57" s="5">
-        <v>37.704912249253098</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>37.708832905605206</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>7.5373276121000004</v>
+        <v>7.5373238608999999</v>
       </c>
       <c r="C58" s="5">
-        <v>-6.4216682899999711E-2</v>
+        <v>-6.4217823399999929E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>-9.679414822412669</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-9.6795819945166066</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>7.5441722831</v>
+        <v>7.5441740149000003</v>
       </c>
       <c r="C59" s="5">
-        <v>6.8446709999996358E-3</v>
+        <v>6.8501540000003303E-3</v>
       </c>
       <c r="D59" s="5">
-        <v>1.0951829961044046</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>1.0960652428090745</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>7.4619543742000003</v>
+        <v>7.4619660412000002</v>
       </c>
       <c r="C60" s="5">
-        <v>-8.2217908899999692E-2</v>
+        <v>-8.2207973700000103E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>-12.321744723258842</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>-12.32034118425489</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>7.4697578389999997</v>
+        <v>7.4697668065</v>
       </c>
       <c r="C61" s="5">
-        <v>7.8034647999993823E-3</v>
+        <v>7.8007652999998456E-3</v>
       </c>
       <c r="D61" s="5">
-        <v>1.262163432504404</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>1.2617223069937511</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>7.4889455468000001</v>
+        <v>7.4889579551000001</v>
       </c>
       <c r="C62" s="5">
-        <v>1.9187707800000453E-2</v>
+        <v>1.9191148600000041E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>3.1263865615681619</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>3.1269513335488552</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>7.5361471338000001</v>
+        <v>7.5361647642999996</v>
       </c>
       <c r="C63" s="5">
-        <v>4.7201586999999989E-2</v>
+        <v>4.7206809199999533E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>7.8311789967876022</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>7.8320622342294977</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>7.6321912526000002</v>
+        <v>7.6321824196000003</v>
       </c>
       <c r="C64" s="5">
-        <v>9.6044118800000078E-2</v>
+        <v>9.6017655300000726E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>16.412203296060813</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>16.407318569225126</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>7.6371197584999999</v>
+        <v>7.6371459243000004</v>
       </c>
       <c r="C65" s="5">
-        <v>4.9285058999997133E-3</v>
+        <v>4.9635047000000654E-3</v>
       </c>
       <c r="D65" s="5">
-        <v>0.77766100024971863</v>
+        <v>0.7832040821797559</v>
       </c>
       <c r="E65" s="5">
-        <v>-1.4760403134324029</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>-1.4762008379529457</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>7.6778531475999996</v>
+        <v>7.6778309294999998</v>
       </c>
       <c r="C66" s="5">
-        <v>4.0733389099999684E-2</v>
+        <v>4.0685005199999402E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>6.5914583470318089</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>6.5833748551046956</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>7.6422338768999998</v>
+        <v>7.6422131809999998</v>
       </c>
       <c r="C67" s="5">
-        <v>-3.5619270699999817E-2</v>
+        <v>-3.561774849999999E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-5.4271933749792449</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>-5.4269826336872828</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>7.7831198575</v>
+        <v>7.7831050679000002</v>
       </c>
       <c r="C68" s="5">
-        <v>0.14088598060000024</v>
+        <v>0.14089188690000043</v>
       </c>
       <c r="D68" s="5">
-        <v>24.508995556245594</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>24.51020262592607</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>7.5939758878000001</v>
+        <v>7.5939764175000004</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.18914396969999991</v>
+        <v>-0.18912865039999982</v>
       </c>
       <c r="D69" s="5">
-        <v>-25.563500036727284</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-25.561740364474474</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>7.7354505187000004</v>
+        <v>7.7354481262999997</v>
       </c>
       <c r="C70" s="5">
-        <v>0.14147463090000034</v>
+        <v>0.14147170879999926</v>
       </c>
       <c r="D70" s="5">
-        <v>24.79488435690136</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>24.794316745982226</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>7.5421409316999997</v>
+        <v>7.5421422948999997</v>
       </c>
       <c r="C71" s="5">
-        <v>-0.19330958700000078</v>
+        <v>-0.19330583140000002</v>
       </c>
       <c r="D71" s="5">
-        <v>-26.191161532015528</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>-26.190727515404745</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>7.6563482647000001</v>
+        <v>7.6563561522999999</v>
       </c>
       <c r="C72" s="5">
-        <v>0.11420733300000041</v>
+        <v>0.11421385740000023</v>
       </c>
       <c r="D72" s="5">
-        <v>19.763489110183684</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>19.764709926449207</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>7.6703773496999998</v>
+        <v>7.6703837910999999</v>
       </c>
       <c r="C73" s="5">
-        <v>1.4029084999999775E-2</v>
+        <v>1.402763880000002E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>2.2211114925962061</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>2.2208779042273807</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>7.5732154292000002</v>
+        <v>7.5732226345999996</v>
       </c>
       <c r="C74" s="5">
-        <v>-9.716192049999961E-2</v>
+        <v>-9.7161156500000345E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-14.185046101614729</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>-14.184931120679046</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>7.5490216369000001</v>
+        <v>7.5490309769000001</v>
       </c>
       <c r="C75" s="5">
-        <v>-2.4193792300000183E-2</v>
+        <v>-2.4191657699999425E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-3.7669369545419329</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-3.7666068968468913</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>7.4495138145000004</v>
+        <v>7.4495096034000001</v>
       </c>
       <c r="C76" s="5">
-        <v>-9.9507822399999668E-2</v>
+        <v>-9.952137350000001E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>-14.720014756919431</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>-14.721859374802737</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>7.5246804432000003</v>
+        <v>7.5246932251</v>
       </c>
       <c r="C77" s="5">
-        <v>7.5166628699999904E-2</v>
+        <v>7.5183621699999925E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>12.803240330785082</v>
+        <v>12.806304939682246</v>
       </c>
       <c r="E77" s="5">
-        <v>-1.4722738264626001</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>-1.4724440296760122</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>7.3950890215999996</v>
+        <v>7.3950772579999997</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.1295914216000007</v>
+        <v>-0.12961596710000034</v>
       </c>
       <c r="D78" s="5">
-        <v>-18.817178129380473</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-18.820382574242178</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>7.4446148449000003</v>
+        <v>7.444603088</v>
       </c>
       <c r="C79" s="5">
-        <v>4.952582330000066E-2</v>
+        <v>4.9525830000000326E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>8.3392765720173188</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>8.3392915000220178</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>7.3518479592999997</v>
+        <v>7.3518389135</v>
       </c>
       <c r="C80" s="5">
-        <v>-9.276688560000057E-2</v>
+        <v>-9.2764174500000074E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-13.969708154115645</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-13.969348026071071</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>7.3919537971000002</v>
+        <v>7.3919557102000004</v>
       </c>
       <c r="C81" s="5">
-        <v>4.0105837800000543E-2</v>
+        <v>4.0116796700000457E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>6.7462729018757939</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>6.7481805442805021</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>7.4415736083999997</v>
+        <v>7.4415726282000003</v>
       </c>
       <c r="C82" s="5">
-        <v>4.9619811299999483E-2</v>
+        <v>4.9616917999999899E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>8.3593669056399875</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>8.3588590986054747</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>7.4444675752</v>
+        <v>7.4444687875</v>
       </c>
       <c r="C83" s="5">
-        <v>2.8939668000003138E-3</v>
+        <v>2.8961592999996455E-3</v>
       </c>
       <c r="D83" s="5">
-        <v>0.4676695929823893</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>0.46802472497295966</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>7.5633358088999998</v>
+        <v>7.5633399995000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.11886823369999977</v>
+        <v>0.11887121200000017</v>
       </c>
       <c r="D84" s="5">
-        <v>20.936358596061268</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>20.936926352653895</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>7.5849361380999998</v>
+        <v>7.5849402392999998</v>
       </c>
       <c r="C85" s="5">
-        <v>2.160032919999999E-2</v>
+        <v>2.1600239799999699E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>3.4814589376146898</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>3.4814423420260754</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>7.4665092474000003</v>
+        <v>7.4665122105000004</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.11842689069999945</v>
+        <v>-0.11842802879999947</v>
       </c>
       <c r="D86" s="5">
-        <v>-17.208043645664585</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-17.208186562124826</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>7.3490183098999999</v>
+        <v>7.3490202361000003</v>
       </c>
       <c r="C87" s="5">
-        <v>-0.11749093750000039</v>
+        <v>-0.11749197440000003</v>
       </c>
       <c r="D87" s="5">
-        <v>-17.331384328027621</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>-17.331518002116585</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>7.3584398865000002</v>
+        <v>7.3584408536000003</v>
       </c>
       <c r="C88" s="5">
-        <v>9.4215766000003143E-3</v>
+        <v>9.4206175000000059E-3</v>
       </c>
       <c r="D88" s="5">
-        <v>1.5493161239414022</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>1.5491568837385339</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>7.3067738073999999</v>
+        <v>7.3067733169000002</v>
       </c>
       <c r="C89" s="5">
-        <v>-5.1666079100000317E-2</v>
+        <v>-5.1667536700000127E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-8.1077250290003668</v>
+        <v>-8.1079439787713028</v>
       </c>
       <c r="E89" s="5">
-        <v>-2.8958922235285178</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>-2.8960636889898472</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>7.4020338926999996</v>
+        <v>7.4020321596</v>
       </c>
       <c r="C90" s="5">
-        <v>9.5260085299999631E-2</v>
+        <v>9.5258842699999846E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>16.816683573270552</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>16.816449460416671</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>7.3382712932</v>
+        <v>7.3382675964999997</v>
       </c>
       <c r="C91" s="5">
-        <v>-6.3762599499999517E-2</v>
+        <v>-6.3764563100000338E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>-9.8610843778168302</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>-9.8613760142305829</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>7.4317588161000003</v>
+        <v>7.4317548241000004</v>
       </c>
       <c r="C92" s="5">
-        <v>9.3487522900000286E-2</v>
+        <v>9.3487227600000722E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>16.405666779061455</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>16.405620126600297</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>7.3872563920000003</v>
+        <v>7.3872576836999997</v>
       </c>
       <c r="C93" s="5">
-        <v>-4.4502424100000049E-2</v>
+        <v>-4.4497140400000745E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>-6.9537690122753792</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-6.9529740113407401</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>7.2578921419000002</v>
+        <v>7.2578913356000001</v>
       </c>
       <c r="C94" s="5">
-        <v>-0.12936425010000008</v>
+        <v>-0.12936634809999958</v>
       </c>
       <c r="D94" s="5">
-        <v>-19.103813432862637</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>-19.104091017643889</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>7.2434459828</v>
+        <v>7.2434460908</v>
       </c>
       <c r="C95" s="5">
-        <v>-1.4446159100000244E-2</v>
+        <v>-1.444524480000009E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-2.3625137166507826</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>-2.3623660852654216</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>7.1747619852</v>
+        <v>7.1747638137000003</v>
       </c>
       <c r="C96" s="5">
-        <v>-6.8683997599999991E-2</v>
+        <v>-6.8682277099999745E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>-10.803611245693634</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-10.803354422236344</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>7.1028038229000003</v>
+        <v>7.1028063603999998</v>
       </c>
       <c r="C97" s="5">
-        <v>-7.1958162299999628E-2</v>
+        <v>-7.1957453300000473E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-11.393035989083844</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-11.392927107084571</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>7.1641712091</v>
+        <v>7.1641718552000002</v>
       </c>
       <c r="C98" s="5">
-        <v>6.1367386199999707E-2</v>
+        <v>6.136549480000042E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>10.875000665703061</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>10.874645331851717</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>7.2491305282000003</v>
+        <v>7.2491306598999996</v>
       </c>
       <c r="C99" s="5">
-        <v>8.4959319100000208E-2</v>
+        <v>8.4958804699999391E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>15.196574316105615</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>15.196474762543932</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>7.1542440246999996</v>
+        <v>7.1542440811999999</v>
       </c>
       <c r="C100" s="5">
-        <v>-9.4886503500000607E-2</v>
+        <v>-9.4886578699999724E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>-14.624363121357431</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>-14.624373643342759</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>7.2041549762999999</v>
+        <v>7.2041546206999998</v>
       </c>
       <c r="C101" s="5">
-        <v>4.9910951600000253E-2</v>
+        <v>4.9910539499999906E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>8.7005066792702035</v>
+        <v>8.7004319918533071</v>
       </c>
       <c r="E101" s="5">
-        <v>-1.4044342113898711</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>-1.4044324594366664</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>7.0996828125000002</v>
+        <v>7.0996821529999998</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.10447216379999968</v>
+        <v>-0.10447246769999996</v>
       </c>
       <c r="D102" s="5">
-        <v>-16.078971844580614</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>-16.079015682637866</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>7.1265958717000002</v>
+        <v>7.1265950461000003</v>
       </c>
       <c r="C103" s="5">
-        <v>2.6913059199999978E-2</v>
+        <v>2.6912893100000446E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>4.6449380829345577</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>4.6449092558554339</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>7.1159333248000003</v>
+        <v>7.115932001</v>
       </c>
       <c r="C104" s="5">
-        <v>-1.0662546899999903E-2</v>
+        <v>-1.0663045100000268E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>-1.7806945520133954</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>-1.7807772748262174</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>7.0741523693000001</v>
+        <v>7.0741525653000004</v>
       </c>
       <c r="C105" s="5">
-        <v>-4.1780955500000161E-2</v>
+        <v>-4.1779435699999645E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>-6.822624070865146</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>-6.8223850820635645</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>7.0705756912000002</v>
+        <v>7.0705754395999998</v>
       </c>
       <c r="C106" s="5">
-        <v>-3.5766780999999526E-3</v>
+        <v>-3.5771257000005718E-3</v>
       </c>
       <c r="D106" s="5">
-        <v>-0.60503342324934595</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>-0.60510891241331022</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>7.1425176759999998</v>
+        <v>7.1425178198000001</v>
       </c>
       <c r="C107" s="5">
-        <v>7.1941984799999581E-2</v>
+        <v>7.1942380200000322E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>12.916803750024819</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>12.916879246740587</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>7.0999999090000001</v>
+        <v>7.1000011054999996</v>
       </c>
       <c r="C108" s="5">
-        <v>-4.2517766999999651E-2</v>
+        <v>-4.251671430000048E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>-6.9140293113497346</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>-6.9138635569335634</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>7.1197187743999999</v>
+        <v>7.1197199173000003</v>
       </c>
       <c r="C109" s="5">
-        <v>1.9718865399999785E-2</v>
+        <v>1.971881180000068E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>3.3841488726814584</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>3.3841389538526778</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>7.1643861715000003</v>
+        <v>7.1643860653999996</v>
       </c>
       <c r="C110" s="5">
-        <v>4.466739710000045E-2</v>
+        <v>4.4666148099999248E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>7.793796708867573</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>7.7935699083437004</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>7.1485801973000003</v>
+        <v>7.1485797500999997</v>
       </c>
       <c r="C111" s="5">
-        <v>-1.5805974200000072E-2</v>
+        <v>-1.5806315299999874E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-2.6155353117679248</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-2.6155911113149743</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>7.1465107580999998</v>
+        <v>7.1465105585000002</v>
       </c>
       <c r="C112" s="5">
-        <v>-2.0694392000004669E-3</v>
+        <v>-2.0691915999995203E-3</v>
       </c>
       <c r="D112" s="5">
-        <v>-0.34683487487972009</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-0.34679346519641552</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>7.1023604733000001</v>
+        <v>7.1023602800000001</v>
       </c>
       <c r="C113" s="5">
-        <v>-4.4150284799999717E-2</v>
+        <v>-4.4150278500000084E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>-7.1666748013624488</v>
+        <v>-7.166674006623774</v>
       </c>
       <c r="E113" s="5">
-        <v>-1.4129971292244581</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>-1.4129949461038738</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>7.0965826237999998</v>
+        <v>7.0965824523999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-5.777849500000265E-3</v>
+        <v>-5.7778276000002293E-3</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.97185733082894021</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-0.97185368995981181</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>7.2155395824999999</v>
+        <v>7.2155394336000001</v>
       </c>
       <c r="C115" s="5">
-        <v>0.11895695870000011</v>
+        <v>0.1189569812000002</v>
       </c>
       <c r="D115" s="5">
-        <v>22.077211127906505</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>22.077216279251545</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>7.0077927201000003</v>
+        <v>7.0077925395999996</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.20774686239999962</v>
+        <v>-0.20774689400000046</v>
       </c>
       <c r="D116" s="5">
-        <v>-29.571375020352818</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-29.571379348352146</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>7.0603550508000001</v>
+        <v>7.0603551513999996</v>
       </c>
       <c r="C117" s="5">
-        <v>5.2562330699999826E-2</v>
+        <v>5.2562611799999992E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>9.3814120733773052</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>9.3814645838387278</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>7.0726952937999998</v>
+        <v>7.0726943252999996</v>
       </c>
       <c r="C118" s="5">
-        <v>1.2340242999999695E-2</v>
+        <v>1.2339173900000056E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>2.1176663958825559</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>2.1174811337910437</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>7.2334351716</v>
+        <v>7.2334356248000002</v>
       </c>
       <c r="C119" s="5">
-        <v>0.16073987780000021</v>
+        <v>0.1607412995000006</v>
       </c>
       <c r="D119" s="5">
-        <v>30.953088028346265</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>30.953401669596236</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>7.1298605316000003</v>
+        <v>7.1298618137999998</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.10357463999999972</v>
+        <v>-0.1035738110000004</v>
       </c>
       <c r="D120" s="5">
-        <v>-15.892002485494617</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-15.891884214389119</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>7.1326513515999999</v>
+        <v>7.1326519126000001</v>
       </c>
       <c r="C121" s="5">
-        <v>2.7908199999995276E-3</v>
+        <v>2.7900988000002513E-3</v>
       </c>
       <c r="D121" s="5">
-        <v>0.47072495400350967</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>0.47060296313945482</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>7.1718846714</v>
+        <v>7.1718845185999998</v>
       </c>
       <c r="C122" s="5">
-        <v>3.923331980000011E-2</v>
+        <v>3.923260599999967E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>6.8040238291241284</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>6.8038957184651583</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>7.2558028627000004</v>
+        <v>7.2558021149999998</v>
       </c>
       <c r="C123" s="5">
-        <v>8.3918191300000444E-2</v>
+        <v>8.3917596400000072E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>14.981012529944437</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>14.980899743088717</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>7.3348707718000004</v>
+        <v>7.3348705031000003</v>
       </c>
       <c r="C124" s="5">
-        <v>7.9067909099999945E-2</v>
+        <v>7.9068388100000497E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>13.889557399416198</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>13.889648167603831</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>7.407319931</v>
+        <v>7.4073197504000001</v>
       </c>
       <c r="C125" s="5">
-        <v>7.2449159199999613E-2</v>
+        <v>7.2449247299999797E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>12.518421949045688</v>
+        <v>12.518438491876417</v>
       </c>
       <c r="E125" s="5">
-        <v>4.2937761163550858</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>4.2937764120296151</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>7.3905079370999998</v>
+        <v>7.3905078863</v>
       </c>
       <c r="C126" s="5">
-        <v>-1.6811993900000211E-2</v>
+        <v>-1.6811864100000129E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.6898325490811392</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>-2.689812105061673</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>7.4045101184000002</v>
+        <v>7.4045102016</v>
       </c>
       <c r="C127" s="5">
-        <v>1.4002181300000416E-2</v>
+        <v>1.4002315299999957E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>2.2973817323145296</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.2974039636779908</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>7.3973771283999996</v>
+        <v>7.3973772987000004</v>
       </c>
       <c r="C128" s="5">
-        <v>-7.1329900000005608E-3</v>
+        <v>-7.1329028999995714E-3</v>
       </c>
       <c r="D128" s="5">
-        <v>-1.149891317915086</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>-1.1498773382014438</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>7.4500049079000004</v>
+        <v>7.4500054058999998</v>
       </c>
       <c r="C129" s="5">
-        <v>5.2627779500000749E-2</v>
+        <v>5.2628107199999441E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>8.8793661472776009</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>8.8794234055378674</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>7.2653586823999996</v>
+        <v>7.2653570082999996</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.18464622550000076</v>
+        <v>-0.18464839760000018</v>
       </c>
       <c r="D130" s="5">
-        <v>-26.004380386718541</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>-26.004644344452586</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>7.4226780276</v>
+        <v>7.4226788075999997</v>
       </c>
       <c r="C131" s="5">
-        <v>0.15731934520000035</v>
+        <v>0.15732179930000001</v>
       </c>
       <c r="D131" s="5">
-        <v>29.313168818409974</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>29.31368944296193</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>7.5569999890000004</v>
+        <v>7.5570016154999999</v>
       </c>
       <c r="C132" s="5">
-        <v>0.13432196140000041</v>
+        <v>0.13432280790000029</v>
       </c>
       <c r="D132" s="5">
-        <v>24.01253562976575</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>24.012699545963969</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>7.5405060916000002</v>
+        <v>7.5405062600999999</v>
       </c>
       <c r="C133" s="5">
-        <v>-1.6493897400000179E-2</v>
+        <v>-1.6495355400000022E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>-2.5879052494531929</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-2.5881307210685489</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>7.5924765179999998</v>
+        <v>7.5924755331</v>
       </c>
       <c r="C134" s="5">
-        <v>5.1970426399999603E-2</v>
+        <v>5.1969273000000094E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>8.591428777685417</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>8.5912306204336986</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>7.5579460234000004</v>
+        <v>7.5579454020999997</v>
       </c>
       <c r="C135" s="5">
-        <v>-3.4530494599999351E-2</v>
+        <v>-3.4530131000000353E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-5.3231188384397115</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-5.3230648548208581</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>7.5335206355000004</v>
+        <v>7.5335209875000002</v>
       </c>
       <c r="C136" s="5">
-        <v>-2.442538790000004E-2</v>
+        <v>-2.4424414599999444E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>-3.8099047850315038</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-3.8097559641662948</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>7.5083772497999997</v>
+        <v>7.5083750365000004</v>
       </c>
       <c r="C137" s="5">
-        <v>-2.5143385700000742E-2</v>
+        <v>-2.5145950999999833E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-3.9323349923551021</v>
+        <v>-3.9327286790927007</v>
       </c>
       <c r="E137" s="5">
-        <v>1.3642899151293575</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>1.3642625066177638</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>7.5874390925000004</v>
+        <v>7.5874400382999996</v>
       </c>
       <c r="C138" s="5">
-        <v>7.9061842700000717E-2</v>
+        <v>7.9065001799999202E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>13.393873922580779</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>13.394444654663706</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>7.5908229656000001</v>
+        <v>7.5908239951000001</v>
       </c>
       <c r="C139" s="5">
-        <v>3.3838730999997679E-3</v>
+        <v>3.3839568000004761E-3</v>
       </c>
       <c r="D139" s="5">
-        <v>0.53649497468044594</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>0.53650821039430419</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>7.5922157996999999</v>
+        <v>7.5922167385000003</v>
       </c>
       <c r="C140" s="5">
-        <v>1.3928340999997957E-3</v>
+        <v>1.3927434000002847E-3</v>
       </c>
       <c r="D140" s="5">
-        <v>0.22040939722354214</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>0.22039499997044132</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>7.6426401503000001</v>
+        <v>7.6426413099000001</v>
       </c>
       <c r="C141" s="5">
-        <v>5.0424350600000167E-2</v>
+        <v>5.0424571399999785E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>8.267575551543981</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>8.2676120265097843</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>7.6561933773000002</v>
+        <v>7.6561910107999998</v>
       </c>
       <c r="C142" s="5">
-        <v>1.3553227000000057E-2</v>
+        <v>1.3549700899999628E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>2.1489228535394922</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>2.1483579831555133</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>7.6104117132000004</v>
+        <v>7.6104125867999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-4.578166409999973E-2</v>
+        <v>-4.5778423999999873E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>-6.9442752145294051</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-6.9438018727463913</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>7.5722679337000001</v>
+        <v>7.5722694647999997</v>
       </c>
       <c r="C144" s="5">
-        <v>-3.8143779500000363E-2</v>
+        <v>-3.814312200000014E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>-5.8514049928914851</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-5.8513062405120326</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>7.7415476855999996</v>
+        <v>7.7415474513999998</v>
       </c>
       <c r="C145" s="5">
-        <v>0.16927975189999955</v>
+        <v>0.16927798660000004</v>
       </c>
       <c r="D145" s="5">
-        <v>30.383264254777686</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>30.382900563162817</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>7.7111988888000003</v>
+        <v>7.7111963972000002</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.0348796799999356E-2</v>
+        <v>-3.0351054199999616E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.6041818386121314</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-4.6045170919509655</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>7.6604086107000002</v>
+        <v>7.6604075953999997</v>
       </c>
       <c r="C147" s="5">
-        <v>-5.079027810000003E-2</v>
+        <v>-5.0788801800000449E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>-7.6237404350151916</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-7.623529178508937</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>7.7423697642000002</v>
+        <v>7.7423702519999997</v>
       </c>
       <c r="C148" s="5">
-        <v>8.1961153499999995E-2</v>
+        <v>8.1962656600000017E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>13.622326008574181</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>13.622592624940255</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>7.7112249884999997</v>
+        <v>7.7112201431000003</v>
       </c>
       <c r="C149" s="5">
-        <v>-3.1144775700000515E-2</v>
+        <v>-3.1150108899999474E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.7217897826544615</v>
+        <v>-4.7225802388978781</v>
       </c>
       <c r="E149" s="5">
-        <v>2.7016188978171485</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>2.7015846386724274</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>7.7859303787999998</v>
+        <v>7.7859315364999997</v>
       </c>
       <c r="C150" s="5">
-        <v>7.4705390300000118E-2</v>
+        <v>7.4711393399999437E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>12.265340085805732</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>12.266386917633888</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>7.7823288527000001</v>
+        <v>7.7823363743999998</v>
       </c>
       <c r="C151" s="5">
-        <v>-3.6015260999997523E-3</v>
+        <v>-3.5951620999998823E-3</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.55367217013962966</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-0.55269621687399351</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>7.8954560053999998</v>
+        <v>7.8954569082999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.11312715269999973</v>
+        <v>0.1131205339000001</v>
       </c>
       <c r="D152" s="5">
-        <v>18.908163761827289</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>18.906947832954145</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>7.8293646688000003</v>
+        <v>7.8293660353999996</v>
       </c>
       <c r="C153" s="5">
-        <v>-6.6091336599999551E-2</v>
+        <v>-6.6090872900000264E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-9.5951676405810602</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-9.5951023417810468</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>7.9471967176999998</v>
+        <v>7.9471948014000002</v>
       </c>
       <c r="C154" s="5">
-        <v>0.11783204889999954</v>
+        <v>0.11782876600000058</v>
       </c>
       <c r="D154" s="5">
-        <v>19.6325332196134</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>19.631936479089095</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>7.8929605966</v>
+        <v>7.8929620428999998</v>
       </c>
       <c r="C155" s="5">
-        <v>-5.4236121099999757E-2</v>
+        <v>-5.4232758500000422E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>-7.8889660671384139</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-7.888496997920436</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>7.7909337108000001</v>
+        <v>7.7909343460000002</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.10202688579999997</v>
+        <v>-0.10202769689999958</v>
       </c>
       <c r="D156" s="5">
-        <v>-14.454948240996712</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-14.455052648890621</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>7.7432134890000004</v>
+        <v>7.7432116532000004</v>
       </c>
       <c r="C157" s="5">
-        <v>-4.7720221799999685E-2</v>
+        <v>-4.7722692799999855E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-7.1074914918974219</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-7.1078466553787356</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>7.7212808809000002</v>
+        <v>7.7212746488999997</v>
       </c>
       <c r="C158" s="5">
-        <v>-2.1932608100000195E-2</v>
+        <v>-2.1937004300000673E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>-3.3465379880451951</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-3.3471991363355547</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>7.6476619613999999</v>
+        <v>7.6476591424000002</v>
       </c>
       <c r="C159" s="5">
-        <v>-7.3618919500000324E-2</v>
+        <v>-7.3615506499999483E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-10.860132767124774</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-10.859663700313682</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>7.7519373887</v>
+        <v>7.7519337975999996</v>
       </c>
       <c r="C160" s="5">
-        <v>0.10427542730000017</v>
+        <v>0.10427465519999934</v>
       </c>
       <c r="D160" s="5">
-        <v>17.646463728685234</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>17.64633011637391</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>7.7066131121000003</v>
+        <v>7.7066017458999996</v>
       </c>
       <c r="C161" s="5">
-        <v>-4.5324276599999713E-2</v>
+        <v>-4.5332051699999987E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-6.7949145875390027</v>
+        <v>-6.7960460295285348</v>
       </c>
       <c r="E161" s="5">
-        <v>-5.9807312156978654E-2</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-5.9891912230425337E-2</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>7.5953275044000002</v>
+        <v>7.5953437811000004</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.11128560770000018</v>
+        <v>-0.11125796479999916</v>
       </c>
       <c r="D162" s="5">
-        <v>-16.016228129187525</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-16.012581961219109</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>7.5880651422999996</v>
+        <v>7.5880779356000003</v>
       </c>
       <c r="C163" s="5">
-        <v>-7.2623621000005301E-3</v>
+        <v>-7.2658455000000899E-3</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.141379343581983</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-1.1419214959709656</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>7.5131923477000004</v>
+        <v>7.5131907194999998</v>
       </c>
       <c r="C164" s="5">
-        <v>-7.4872794599999182E-2</v>
+        <v>-7.4887216100000487E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-11.218703470770652</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-11.220730524182621</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>7.4181305385999998</v>
+        <v>7.4181332900000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-9.5061809100000616E-2</v>
+        <v>-9.5057429499999735E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-14.169910113927308</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-14.169304892069457</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>7.3385801268000002</v>
+        <v>7.3385796607999998</v>
       </c>
       <c r="C166" s="5">
-        <v>-7.9550411799999665E-2</v>
+        <v>-7.9553629200000309E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-12.136028786303221</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-12.136486804558066</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>7.3738419740000003</v>
+        <v>7.3738437859000001</v>
       </c>
       <c r="C167" s="5">
-        <v>3.526184720000014E-2</v>
+        <v>3.5264125100000321E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>5.920842965943196</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>5.9212360007039999</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>7.3998333888000003</v>
+        <v>7.3998383663</v>
       </c>
       <c r="C168" s="5">
-        <v>2.5991414800000001E-2</v>
+        <v>2.5994580399999911E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>4.3127472891357765</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>4.3132817015806069</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>7.3474857713999997</v>
+        <v>7.3474794812999997</v>
       </c>
       <c r="C169" s="5">
-        <v>-5.2347617400000601E-2</v>
+        <v>-5.2358885000000299E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>-8.1663709311862291</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-8.168055591737911</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>7.3213580940999998</v>
+        <v>7.3213446958999997</v>
       </c>
       <c r="C170" s="5">
-        <v>-2.6127677299999874E-2</v>
+        <v>-2.6134785400000027E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-4.1847262971235306</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-4.1858460969566575</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>7.5273903762999996</v>
+        <v>7.5273807487999997</v>
       </c>
       <c r="C171" s="5">
-        <v>0.20603228219999981</v>
+        <v>0.20603605290000004</v>
       </c>
       <c r="D171" s="5">
-        <v>39.519041634013604</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>39.519964171809406</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>7.4480203095000004</v>
+        <v>7.4480081451000002</v>
       </c>
       <c r="C172" s="5">
-        <v>-7.937006679999925E-2</v>
+        <v>-7.9372603699999544E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-11.944405591701447</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-11.944779909083525</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>7.4904703210000001</v>
+        <v>7.4904522380999996</v>
       </c>
       <c r="C173" s="5">
-        <v>4.2450011499999718E-2</v>
+        <v>4.2444092999999405E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>7.0579256556103198</v>
+        <v>7.0569224637627492</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.8046404815708081</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-2.8047317731838661</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>7.7201861633000002</v>
+        <v>7.7202165587999998</v>
       </c>
       <c r="C174" s="5">
-        <v>0.22971584230000008</v>
+        <v>0.22976432070000019</v>
       </c>
       <c r="D174" s="5">
-        <v>43.689232369797892</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>43.700184082546414</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>7.8008607455999996</v>
+        <v>7.8008858959999996</v>
       </c>
       <c r="C175" s="5">
-        <v>8.0674582299999464E-2</v>
+        <v>8.0669337199999802E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>13.286204897600928</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>13.285235504041569</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>7.8488902917000001</v>
+        <v>7.8488882289999999</v>
       </c>
       <c r="C176" s="5">
-        <v>4.8029546100000431E-2</v>
+        <v>4.8002333000000341E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>7.6437456233622303</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>7.6392416654310402</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>7.2140111735000003</v>
+        <v>7.2140177041999998</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.63487911819999976</v>
+        <v>-0.63487052480000017</v>
       </c>
       <c r="D177" s="5">
-        <v>-63.656845300336016</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-63.656335875739543</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>7.2356130850999998</v>
+        <v>7.2356176010000004</v>
       </c>
       <c r="C178" s="5">
-        <v>2.1601911599999468E-2</v>
+        <v>2.1599896800000629E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>3.6531006644827224</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>3.6527509496519617</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>7.2561103358999999</v>
+        <v>7.2561154727000003</v>
       </c>
       <c r="C179" s="5">
-        <v>2.0497250800000089E-2</v>
+        <v>2.0497871699999948E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>3.4528619594365262</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>3.4529659993479234</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>7.2972941731000001</v>
+        <v>7.2973058049999997</v>
       </c>
       <c r="C180" s="5">
-        <v>4.1183837200000184E-2</v>
+        <v>4.1190332299999355E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>7.027582153243106</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>7.0287201706632496</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>7.3498842839999998</v>
+        <v>7.3498741403999999</v>
       </c>
       <c r="C181" s="5">
-        <v>5.2590110899999765E-2</v>
+        <v>5.2568335400000166E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>8.9993152867406945</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>8.9954252514687472</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>7.3095810769999998</v>
+        <v>7.3095588393000002</v>
       </c>
       <c r="C182" s="5">
-        <v>-4.0303207000000008E-2</v>
+        <v>-4.0315301099999701E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-6.385347054056334</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-6.3872142744460074</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>7.3066332337000004</v>
+        <v>7.3066102713000003</v>
       </c>
       <c r="C183" s="5">
-        <v>-2.9478432999994197E-3</v>
+        <v>-2.9485679999998737E-3</v>
       </c>
       <c r="D183" s="5">
-        <v>-0.4828698451011082</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-0.48298975706508873</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>7.3362458326000004</v>
+        <v>7.3362096822999998</v>
       </c>
       <c r="C184" s="5">
-        <v>2.9612598900000009E-2</v>
+        <v>2.959941099999952E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>4.9732915218684504</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>4.9710430710765419</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>7.4737919690999997</v>
+        <v>7.4737402421999999</v>
       </c>
       <c r="C185" s="5">
-        <v>0.13754613649999925</v>
+        <v>0.13753055990000007</v>
       </c>
       <c r="D185" s="5">
-        <v>24.969937547139764</v>
+        <v>24.966948070590767</v>
       </c>
       <c r="E185" s="5">
-        <v>-0.22266094364250533</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-0.22311063963527111</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>7.5501427028999997</v>
+        <v>7.5502150214999997</v>
       </c>
       <c r="C186" s="5">
-        <v>7.6350733800000015E-2</v>
+        <v>7.6474779299999796E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>12.971750824243866</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>12.9941208010389</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>7.4141705609999997</v>
+        <v>7.4142169381</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.13597214189999995</v>
+        <v>-0.13599808339999964</v>
       </c>
       <c r="D187" s="5">
-        <v>-19.593908910497504</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-19.597115330020987</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>7.5861973424000002</v>
+        <v>7.5861999713000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.17202678140000049</v>
+        <v>0.17198303320000008</v>
       </c>
       <c r="D188" s="5">
-        <v>31.68574345625219</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>31.676406782518306</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>7.7201513757000004</v>
+        <v>7.7201673602999996</v>
       </c>
       <c r="C189" s="5">
-        <v>0.13395403330000022</v>
+        <v>0.13396738899999949</v>
       </c>
       <c r="D189" s="5">
-        <v>23.37300996904743</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>23.375562283135622</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>7.7331929020999999</v>
+        <v>7.7332035560000003</v>
       </c>
       <c r="C190" s="5">
-        <v>1.3041526399999448E-2</v>
+        <v>1.3036195700000697E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>2.0460812654535143</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>2.0452328769464012</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>7.7457533437999997</v>
+        <v>7.7457595005000002</v>
       </c>
       <c r="C191" s="5">
-        <v>1.2560441699999814E-2</v>
+        <v>1.255594449999986E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>1.9665755585138278</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>1.9658624042220518</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>7.5841314580999999</v>
+        <v>7.5841473446999998</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.1616218856999998</v>
+        <v>-0.16161215580000032</v>
       </c>
       <c r="D192" s="5">
-        <v>-22.356291971630792</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>-22.355080845677477</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>7.6481333303000003</v>
+        <v>7.6481171310000002</v>
       </c>
       <c r="C193" s="5">
-        <v>6.400187220000042E-2</v>
+        <v>6.3969786300000386E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>10.610200375549672</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>10.604608788678949</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>7.6946457600000002</v>
+        <v>7.6946137552999998</v>
       </c>
       <c r="C194" s="5">
-        <v>4.6512429699999913E-2</v>
+        <v>4.6496624299999567E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>7.5469667637557247</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>7.5443323933281015</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>7.7026941249999998</v>
+        <v>7.7026548988999997</v>
       </c>
       <c r="C195" s="5">
-        <v>8.0483649999996132E-3</v>
+        <v>8.041143599999856E-3</v>
       </c>
       <c r="D195" s="5">
-        <v>1.2624094144099152</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>1.2612754748473787</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>7.5177292877999999</v>
+        <v>7.5176694788000002</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.1849648371999999</v>
+        <v>-0.18498542009999941</v>
       </c>
       <c r="D196" s="5">
-        <v>-25.298664578296869</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>-25.30123117814329</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>7.4586822016000003</v>
+        <v>7.4586014339000002</v>
       </c>
       <c r="C197" s="5">
-        <v>-5.9047086199999654E-2</v>
+        <v>-5.9068044900000061E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-9.0285651104296978</v>
+        <v>-9.0317013684972238</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.2021700304540186</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>-0.20256000087505166</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>7.2766119438999999</v>
+        <v>7.2767113701000001</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.1820702577000004</v>
+        <v>-0.18189006380000006</v>
       </c>
       <c r="D198" s="5">
-        <v>-25.662946821346232</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-25.641095250120948</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>7.3181737477000004</v>
+        <v>7.3182447725999999</v>
       </c>
       <c r="C199" s="5">
-        <v>4.1561803800000519E-2</v>
+        <v>4.1533402499999816E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>7.0735041411604138</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>7.0684180804063468</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>7.3121091479000002</v>
+        <v>7.3121224090999997</v>
       </c>
       <c r="C200" s="5">
-        <v>-6.0645998000001811E-3</v>
+        <v>-6.122363500000283E-3</v>
       </c>
       <c r="D200" s="5">
-        <v>-0.98992473572719897</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>-0.99930051032373068</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>7.5341212517000002</v>
+        <v>7.5341487535000002</v>
       </c>
       <c r="C201" s="5">
-        <v>0.22201210380000003</v>
+        <v>0.22202634440000057</v>
       </c>
       <c r="D201" s="5">
-        <v>43.178984524985921</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>43.182140282261642</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>7.5328066953999997</v>
+        <v>7.5328247415999998</v>
       </c>
       <c r="C202" s="5">
-        <v>-1.3145563000005467E-3</v>
+        <v>-1.3240119000004213E-3</v>
       </c>
       <c r="D202" s="5">
-        <v>-0.20917564015959789</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-0.21067801773216877</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>7.5384227047000003</v>
+        <v>7.5384309417999997</v>
       </c>
       <c r="C203" s="5">
-        <v>5.6160093000006128E-3</v>
+        <v>5.6062001999999111E-3</v>
       </c>
       <c r="D203" s="5">
-        <v>0.89832570502728082</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>0.89674807559747549</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>7.7740432101000003</v>
+        <v>7.7740577103000001</v>
       </c>
       <c r="C204" s="5">
-        <v>0.23562050540000001</v>
+        <v>0.23562676850000042</v>
       </c>
       <c r="D204" s="5">
-        <v>44.676358442482211</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>44.677699639725788</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>7.6488427796999998</v>
+        <v>7.6488221532000003</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.12520043040000051</v>
+        <v>-0.12523555709999989</v>
       </c>
       <c r="D205" s="5">
-        <v>-17.702734031114954</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>-17.707239082042502</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>7.6818641138999997</v>
+        <v>7.6818234462000001</v>
       </c>
       <c r="C206" s="5">
-        <v>3.3021334199999863E-2</v>
+        <v>3.3001292999999876E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>5.3053986672763731</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>5.3021165811535154</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>7.8108339089000003</v>
+        <v>7.8107811969999998</v>
       </c>
       <c r="C207" s="5">
-        <v>0.12896979500000061</v>
+        <v>0.12895775079999972</v>
       </c>
       <c r="D207" s="5">
-        <v>22.11510547615363</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>22.112973976531713</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>7.7958717249999996</v>
+        <v>7.7957907322000004</v>
       </c>
       <c r="C208" s="5">
-        <v>-1.4962183900000703E-2</v>
+        <v>-1.4990464799999437E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>-2.2746175900136167</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-2.2788869151537772</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>7.7581742113000001</v>
+        <v>7.7580663148999998</v>
       </c>
       <c r="C209" s="5">
-        <v>-3.7697513699999519E-2</v>
+        <v>-3.7724417300000646E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-5.6508230096642524</v>
+        <v>-5.654806309205096</v>
       </c>
       <c r="E209" s="5">
-        <v>4.0153475051632359</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>4.0150272628713735</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>7.5891351014000001</v>
+        <v>7.5892626552999998</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.16903910989999993</v>
+        <v>-0.16880365959999999</v>
       </c>
       <c r="D210" s="5">
-        <v>-23.229727930521381</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-23.201426877109064</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>7.5132777284000003</v>
+        <v>7.5133636376000004</v>
       </c>
       <c r="C211" s="5">
-        <v>-7.5857372999999839E-2</v>
+        <v>-7.5899017699999405E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-11.356702387349959</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>-11.362417613774323</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>7.6121343225000002</v>
+        <v>7.6121578110000003</v>
       </c>
       <c r="C212" s="5">
-        <v>9.8856594099999917E-2</v>
+        <v>9.8794173399999963E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>16.983336567144015</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>16.971617401783412</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>7.6513688250999996</v>
+        <v>7.6514066355999999</v>
       </c>
       <c r="C213" s="5">
-        <v>3.9234502599999388E-2</v>
+        <v>3.9248824599999566E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>6.3634283654302237</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>6.365797307730281</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>7.7334193989999997</v>
+        <v>7.7334414500999999</v>
       </c>
       <c r="C214" s="5">
-        <v>8.2050573900000145E-2</v>
+        <v>8.2034814500000053E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>13.655149206690552</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>13.652298426183407</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>7.8355495460000002</v>
+        <v>7.8355559121000002</v>
       </c>
       <c r="C215" s="5">
-        <v>0.10213014700000045</v>
+        <v>0.10211446200000029</v>
       </c>
       <c r="D215" s="5">
-        <v>17.050903790221096</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>17.04803991346693</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>7.9634305996999997</v>
+        <v>7.9634427026000001</v>
       </c>
       <c r="C216" s="5">
-        <v>0.12788105369999947</v>
+        <v>0.12788679049999985</v>
       </c>
       <c r="D216" s="5">
-        <v>21.441986290717164</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>21.44301711201997</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>8.0555393157000008</v>
+        <v>8.0555140622000003</v>
       </c>
       <c r="C217" s="5">
-        <v>9.2108716000001145E-2</v>
+        <v>9.2071359600000235E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>14.79766753002294</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>14.791255473507615</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>8.1910968092999994</v>
+        <v>8.1910510096000007</v>
       </c>
       <c r="C218" s="5">
-        <v>0.13555749359999858</v>
+        <v>0.13553694740000033</v>
       </c>
       <c r="D218" s="5">
-        <v>22.171314490652282</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>22.167713196319717</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>8.1251895659999995</v>
+        <v>8.1251314975</v>
       </c>
       <c r="C219" s="5">
-        <v>-6.5907243299999863E-2</v>
+        <v>-6.5919512100000688E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>-9.2394080227240281</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-9.2411019647611887</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>8.2793208948999997</v>
+        <v>8.2792387169000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.15413132890000014</v>
+        <v>0.15410721940000016</v>
       </c>
       <c r="D220" s="5">
-        <v>25.295236745279979</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>25.291058482227989</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>8.3613731123000008</v>
+        <v>8.3612695921999993</v>
       </c>
       <c r="C221" s="5">
-        <v>8.2052217400001126E-2</v>
+        <v>8.2030875299999195E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>12.562739853535376</v>
+        <v>12.559423685683724</v>
       </c>
       <c r="E221" s="5">
-        <v>7.7750110344444678</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>7.7751755761806152</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>8.7846222099000002</v>
+        <v>8.7847360663000007</v>
       </c>
       <c r="C222" s="5">
-        <v>0.4232490975999994</v>
+        <v>0.42346647410000138</v>
       </c>
       <c r="D222" s="5">
-        <v>80.861374070368171</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>80.916382281523298</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>8.8915464945</v>
+        <v>8.8916339549999996</v>
       </c>
       <c r="C223" s="5">
-        <v>0.10692428459999981</v>
+        <v>0.10689788869999894</v>
       </c>
       <c r="D223" s="5">
-        <v>15.624688844968283</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>15.62035372868622</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>8.8928229754999997</v>
+        <v>8.8928543995999991</v>
       </c>
       <c r="C224" s="5">
-        <v>1.2764809999996629E-3</v>
+        <v>1.2204445999994817E-3</v>
       </c>
       <c r="D224" s="5">
-        <v>0.17240951847712349</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>0.16483355417122869</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>9.3679951901000003</v>
+        <v>9.3680362344999999</v>
       </c>
       <c r="C225" s="5">
-        <v>0.47517221460000059</v>
+        <v>0.47518183490000077</v>
       </c>
       <c r="D225" s="5">
-        <v>86.760119548900988</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>86.762019339986878</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>9.4478837796999997</v>
+        <v>9.4479091946999993</v>
       </c>
       <c r="C226" s="5">
-        <v>7.9888589599999449E-2</v>
+        <v>7.9872960199999454E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>10.727271565119567</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>10.725024289435181</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>9.4371394563000006</v>
+        <v>9.4371455802999993</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.0744323399999089E-2</v>
+        <v>-1.0763614400000066E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.3561608223326749</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-1.3585768859975533</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>9.3563806606999993</v>
+        <v>9.3563879893999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-8.0758795600001321E-2</v>
+        <v>-8.0757590899999343E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-9.799256535730283</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-9.7991111052056379</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>9.3610497686999992</v>
+        <v>9.3610267304000008</v>
       </c>
       <c r="C229" s="5">
-        <v>4.6691079999998664E-3</v>
+        <v>4.6387410000008344E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>0.60048148486748776</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>0.59656494229372026</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>9.3040964349999999</v>
+        <v>9.3040500603999998</v>
       </c>
       <c r="C230" s="5">
-        <v>-5.695333369999922E-2</v>
+        <v>-5.6976670000000951E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>-7.0614725919931125</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-7.0642866342011228</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>9.2385265097999998</v>
+        <v>9.2384731551999995</v>
       </c>
       <c r="C231" s="5">
-        <v>-6.5569925200000156E-2</v>
+        <v>-6.5576905200000368E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-8.136693165496423</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-8.1375650307837546</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>9.2818095292000002</v>
+        <v>9.2817345527999997</v>
       </c>
       <c r="C232" s="5">
-        <v>4.3283019400000455E-2</v>
+        <v>4.3261397600000251E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>5.7692226951250092</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>5.7663002481524117</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>9.2748254704999997</v>
+        <v>9.2747281927999996</v>
       </c>
       <c r="C233" s="5">
-        <v>-6.9840587000005172E-3</v>
+        <v>-7.0063600000001003E-3</v>
       </c>
       <c r="D233" s="5">
-        <v>-0.89920757684956998</v>
+        <v>-0.90207424754132903</v>
       </c>
       <c r="E233" s="5">
-        <v>10.924669261036367</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>10.924879176867353</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>9.2628061412000005</v>
+        <v>9.2629062886</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.2019329299999271E-2</v>
+        <v>-1.1821904199999622E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>-1.5440545670501904</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-1.5188858535237881</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>9.2630019400000005</v>
+        <v>9.2630806719999992</v>
       </c>
       <c r="C235" s="5">
-        <v>1.9579880000009098E-4</v>
+        <v>1.7438339999920061E-4</v>
       </c>
       <c r="D235" s="5">
-        <v>2.5368757006716258E-2</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>2.2593529745917884E-2</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>9.2652358746000001</v>
+        <v>9.2652687590999996</v>
       </c>
       <c r="C236" s="5">
-        <v>2.233934599999543E-3</v>
+        <v>2.1880871000004021E-3</v>
       </c>
       <c r="D236" s="5">
-        <v>0.28978512178956528</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>0.2838276576804466</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>9.1792643850999998</v>
+        <v>9.1793021734</v>
       </c>
       <c r="C237" s="5">
-        <v>-8.5971489500000331E-2</v>
+        <v>-8.5966585699999598E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-10.58368160411236</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-10.583072714256026</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>9.1651118544999992</v>
+        <v>9.1651354314999995</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.4152530600000546E-2</v>
+        <v>-1.4166741900000446E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.8345435684170019</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-1.8363626256790111</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>9.1404546298000007</v>
+        <v>9.1404565563000002</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.4657224699998537E-2</v>
+        <v>-2.4678875199999339E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.1810580991887827</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-3.1838019514360605</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>9.1537939071000007</v>
+        <v>9.1537946613999992</v>
       </c>
       <c r="C240" s="5">
-        <v>1.3339277300000063E-2</v>
+        <v>1.3338105099998998E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>1.7653652928900865</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>1.7652085377392046</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>9.0582367925000007</v>
+        <v>9.0582170504999997</v>
       </c>
       <c r="C241" s="5">
-        <v>-9.5557114600000048E-2</v>
+        <v>-9.5577610899999499E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-11.832105472202892</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-11.834498519043358</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>9.0199595621000004</v>
+        <v>9.0199181883000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.8277230400000306E-2</v>
+        <v>-3.8298862199999562E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.9546108615945332</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-4.9573566508840479</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>9.1502169098999993</v>
+        <v>9.1501776912999997</v>
       </c>
       <c r="C243" s="5">
-        <v>0.13025734779999887</v>
+        <v>0.13025950299999955</v>
       </c>
       <c r="D243" s="5">
-        <v>18.774055489317789</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>18.774484264668455</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>9.1981277803000001</v>
+        <v>9.1980777241999991</v>
       </c>
       <c r="C244" s="5">
-        <v>4.791087040000086E-2</v>
+        <v>4.7900032899999445E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>6.4673856650857342</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>6.465908875598636</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>9.0858690677999991</v>
+        <v>9.0858065365999998</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.11225871250000097</v>
+        <v>-0.11227118759999932</v>
       </c>
       <c r="D245" s="5">
-        <v>-13.701265462460787</v>
+        <v>-13.70275696977915</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.0373041336573472</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-2.0369508655429969</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>9.1371473561999998</v>
+        <v>9.1372049441000005</v>
       </c>
       <c r="C246" s="5">
-        <v>5.1278288400000704E-2</v>
+        <v>5.1398407500000687E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>6.9867161580910331</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>7.0036447608289976</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>9.2397695066000001</v>
+        <v>9.2398276750000008</v>
       </c>
       <c r="C247" s="5">
-        <v>0.10262215040000022</v>
+        <v>0.10262273090000029</v>
       </c>
       <c r="D247" s="5">
-        <v>14.342084043240533</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>14.342074199591215</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>9.1424730053999994</v>
+        <v>9.1425005892000009</v>
       </c>
       <c r="C248" s="5">
-        <v>-9.7296501200000662E-2</v>
+        <v>-9.7327085799999935E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>-11.929474063140589</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>-11.932938673564875</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>9.0864860042999993</v>
+        <v>9.0865117848000008</v>
       </c>
       <c r="C249" s="5">
-        <v>-5.59870011000001E-2</v>
+        <v>-5.5988804400000092E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-7.1060770695201896</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-7.1062775740756701</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>9.0824711320000002</v>
+        <v>9.0824908214000004</v>
       </c>
       <c r="C250" s="5">
-        <v>-4.0148722999990838E-3</v>
+        <v>-4.0209634000003547E-3</v>
       </c>
       <c r="D250" s="5">
-        <v>-0.52893448022595102</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-0.52973349340317277</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>9.0403911229999991</v>
+        <v>9.0403907972000006</v>
       </c>
       <c r="C251" s="5">
-        <v>-4.2080009000001084E-2</v>
+        <v>-4.2100024199999808E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-5.4202137547610718</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-5.422715034011194</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>8.9545399930999992</v>
+        <v>8.9545349984999998</v>
       </c>
       <c r="C252" s="5">
-        <v>-8.5851129899999989E-2</v>
+        <v>-8.5855798700000818E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-10.818920825357459</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-10.81947917010131</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>9.0532763651000003</v>
+        <v>9.0532620574999996</v>
       </c>
       <c r="C253" s="5">
-        <v>9.8736372000001182E-2</v>
+        <v>9.8727058999999784E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>14.064360876787241</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>14.062961170170251</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>9.0229932765999994</v>
+        <v>9.0229649445</v>
       </c>
       <c r="C254" s="5">
-        <v>-3.0283088500000943E-2</v>
+        <v>-3.0297112999999598E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-3.9409542207425652</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-3.9427519849890791</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>9.1557396007000005</v>
+        <v>9.1557176869999992</v>
       </c>
       <c r="C255" s="5">
-        <v>0.13274632410000109</v>
+        <v>0.13275274249999924</v>
       </c>
       <c r="D255" s="5">
-        <v>19.155360050553604</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>19.156427524215893</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>9.1134008076999997</v>
+        <v>9.1133747860999996</v>
       </c>
       <c r="C256" s="5">
-        <v>-4.2338793000000763E-2</v>
+        <v>-4.2342900899999592E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-5.4101659835424805</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-5.4106902455404278</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>9.2023336185000009</v>
+        <v>9.2023036154</v>
       </c>
       <c r="C257" s="5">
-        <v>8.893281080000115E-2</v>
+        <v>8.8928829300000345E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>12.359561621630345</v>
+        <v>12.359015462392065</v>
       </c>
       <c r="E257" s="5">
-        <v>1.2818207023557848</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.2821875342680755</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>9.3158218137999995</v>
+        <v>9.3158509964</v>
       </c>
       <c r="C258" s="5">
-        <v>0.11348819529999865</v>
+        <v>0.11354738100000006</v>
       </c>
       <c r="D258" s="5">
-        <v>15.845292123162436</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>15.854179602180096</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>9.3318182850000007</v>
+        <v>9.3318516421000002</v>
       </c>
       <c r="C259" s="5">
-        <v>1.5996471200001139E-2</v>
+        <v>1.6000645700000149E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>2.080127375887586</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>2.0806687725381634</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>9.3302012644999994</v>
+        <v>9.3302168213000005</v>
       </c>
       <c r="C260" s="5">
-        <v>-1.6170205000012317E-3</v>
+        <v>-1.6348207999996589E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>-0.20773833167530009</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-0.21002218004064765</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>9.3882962513999999</v>
+        <v>9.3883067552000004</v>
       </c>
       <c r="C261" s="5">
-        <v>5.8094986900000478E-2</v>
+        <v>5.8089933899999835E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>7.7331305773713943</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>7.7324214282484593</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>9.2911113258999993</v>
+        <v>9.2911218566000002</v>
       </c>
       <c r="C262" s="5">
-        <v>-9.7184925500000574E-2</v>
+        <v>-9.7184898600000125E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-11.738655253253993</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-11.738639791926076</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>9.3415370904999993</v>
+        <v>9.3415312742999994</v>
       </c>
       <c r="C263" s="5">
-        <v>5.0425764599999923E-2</v>
+        <v>5.0409417699999182E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>6.7107431155520647</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>6.7084944879596486</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>9.3478991852999993</v>
+        <v>9.3478979935000002</v>
       </c>
       <c r="C264" s="5">
-        <v>6.362094800000051E-3</v>
+        <v>6.3667192000007589E-3</v>
       </c>
       <c r="D264" s="5">
-        <v>0.82033353413308863</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>0.82093255789252861</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>9.4488764777000007</v>
+        <v>9.4488644374999993</v>
       </c>
       <c r="C265" s="5">
-        <v>0.10097729240000142</v>
+        <v>0.1009664439999991</v>
       </c>
       <c r="D265" s="5">
-        <v>13.761109655786319</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>13.75954419494192</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>9.5235686070999996</v>
+        <v>9.5235555032000008</v>
       </c>
       <c r="C266" s="5">
-        <v>7.4692129399998919E-2</v>
+        <v>7.4691065700001502E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>9.909319180329156</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>9.9091850501036749</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>9.4585752383999999</v>
+        <v>9.4585680748000005</v>
       </c>
       <c r="C267" s="5">
-        <v>-6.4993368699999721E-2</v>
+        <v>-6.4987428400000269E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-7.8888729300044531</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-7.8881891910128621</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>9.4261925114</v>
+        <v>9.4261891871000003</v>
       </c>
       <c r="C268" s="5">
-        <v>-3.2382726999999889E-2</v>
+        <v>-3.2378887700000192E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-4.0318798271638538</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-4.0314137668878924</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>9.5157645050999999</v>
+        <v>9.5157668459</v>
       </c>
       <c r="C269" s="5">
-        <v>8.9571993699999908E-2</v>
+        <v>8.9577658799999682E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>12.018193901318707</v>
+        <v>12.018998631374146</v>
       </c>
       <c r="E269" s="5">
-        <v>3.405993518534145</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.4063560995251319</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>9.5032957145000001</v>
+        <v>9.5032974163000006</v>
       </c>
       <c r="C270" s="5">
-        <v>-1.2468790599999835E-2</v>
+        <v>-1.2469429599999415E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-1.5611132454663945</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>-1.5611922923297161</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>9.5266958021000008</v>
+        <v>9.5267103023999997</v>
       </c>
       <c r="C271" s="5">
-        <v>2.3400087600000674E-2</v>
+        <v>2.3412886099999142E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>2.9951214399056347</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>2.996781315690078</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>9.5234677539000003</v>
+        <v>9.5234752848999999</v>
       </c>
       <c r="C272" s="5">
-        <v>-3.228048200000444E-3</v>
+        <v>-3.2350174999997705E-3</v>
       </c>
       <c r="D272" s="5">
-        <v>-0.40585392785879026</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>-0.40672790567921613</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>9.5893600368000005</v>
+        <v>9.5893609085999998</v>
       </c>
       <c r="C273" s="5">
-        <v>6.5892282900000154E-2</v>
+        <v>6.588562369999984E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>8.6260804102104238</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>8.6251681246733103</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>9.5960789941000009</v>
+        <v>9.5960655430999999</v>
       </c>
       <c r="C274" s="5">
-        <v>6.7189573000003833E-3</v>
+        <v>6.7046345000001395E-3</v>
       </c>
       <c r="D274" s="5">
-        <v>0.8440493020868578</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>0.84224304089095536</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>9.6423613508999999</v>
+        <v>9.6423558437000008</v>
       </c>
       <c r="C275" s="5">
-        <v>4.6282356799999036E-2</v>
+        <v>4.6290300600000833E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>5.9436816096525957</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>5.9447375421539439</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>9.6398520389000009</v>
+        <v>9.6398573394000007</v>
       </c>
       <c r="C276" s="5">
-        <v>-2.5093119999990421E-3</v>
+        <v>-2.4985043000000928E-3</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.3118394032977756</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-0.31049839003596258</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>9.6504182102999998</v>
+        <v>9.6504083697999992</v>
       </c>
       <c r="C277" s="5">
-        <v>1.0566171399998936E-2</v>
+        <v>1.0551030399998496E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>1.323269643246916</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>1.3213612780277773</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>9.6168029023999999</v>
+        <v>9.6168000728000003</v>
       </c>
       <c r="C278" s="5">
-        <v>-3.3615307899999891E-2</v>
+        <v>-3.3608296999998899E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>-4.1008030005172387</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-4.0999681419533367</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>9.5671478255999993</v>
+        <v>9.5671437181000005</v>
       </c>
       <c r="C279" s="5">
-        <v>-4.9655076800000586E-2</v>
+        <v>-4.9656354699999739E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-6.0230748948520985</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-6.0232272488296656</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>9.5362400547000004</v>
+        <v>9.5362714413000003</v>
       </c>
       <c r="C280" s="5">
-        <v>-3.0907770899998965E-2</v>
+        <v>-3.0872276800000265E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>-3.808591012502982</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-3.8042962099295585</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>9.5264000735999996</v>
+        <v>9.5264022718000003</v>
       </c>
       <c r="C281" s="5">
-        <v>-9.8399811000007276E-3</v>
+        <v>-9.8691694999999413E-3</v>
       </c>
       <c r="D281" s="5">
-        <v>-1.2312184665926318</v>
+        <v>-1.2348458338756751</v>
       </c>
       <c r="E281" s="5">
-        <v>0.11176788259419368</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>0.11176635653471489</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>9.3923745781000001</v>
+        <v>9.3923736932999997</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.13402549549999954</v>
+        <v>-0.13402857850000061</v>
       </c>
       <c r="D282" s="5">
-        <v>-15.635632130952326</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-15.635961103047292</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>9.4247783521000006</v>
+        <v>9.4247822840000008</v>
       </c>
       <c r="C283" s="5">
-        <v>3.2403774000000496E-2</v>
+        <v>3.2408590700001128E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>4.2194777932853533</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>4.2201173587422813</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>9.3154568114000007</v>
+        <v>9.3154592795000006</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.10932154069999989</v>
+        <v>-0.10932300450000021</v>
       </c>
       <c r="D284" s="5">
-        <v>-13.064704450988962</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>-13.064863271956728</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>9.3870049679999994</v>
+        <v>9.3870006377999999</v>
       </c>
       <c r="C285" s="5">
-        <v>7.1548156599998691E-2</v>
+        <v>7.1541358299999303E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>9.6161873104795283</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>9.6152320173101593</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>9.4878849907999996</v>
+        <v>9.4878448121000005</v>
       </c>
       <c r="C286" s="5">
-        <v>0.10088002280000019</v>
+        <v>0.10084417430000059</v>
       </c>
       <c r="D286" s="5">
-        <v>13.686361562853744</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>13.681213803406589</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>9.5442663452000005</v>
+        <v>9.5442605909000005</v>
       </c>
       <c r="C287" s="5">
-        <v>5.6381354400000916E-2</v>
+        <v>5.6415778799999927E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>7.3686925361638567</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>7.3733719885114679</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>9.5370370034</v>
+        <v>9.5370483910000008</v>
       </c>
       <c r="C288" s="5">
-        <v>-7.229341800000455E-3</v>
+        <v>-7.2121998999996606E-3</v>
       </c>
       <c r="D288" s="5">
-        <v>-0.90516756841397816</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-0.90303072914299509</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>9.5675885060999999</v>
+        <v>9.5675649641000007</v>
       </c>
       <c r="C289" s="5">
-        <v>3.0551502699999844E-2</v>
+        <v>3.0516573099999889E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>3.9126088998610253</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>3.9080518403363795</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>9.6141562068000006</v>
+        <v>9.6141684047999991</v>
       </c>
       <c r="C290" s="5">
-        <v>4.6567700700000714E-2</v>
+        <v>4.6603440699998444E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>5.9996004212447218</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>6.0043442496376276</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>9.3782008893000004</v>
+        <v>9.3782057517999995</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.23595531750000021</v>
+        <v>-0.23596265299999963</v>
       </c>
       <c r="D291" s="5">
-        <v>-25.783530901539141</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-25.784199081673918</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>9.5420342993999991</v>
+        <v>9.5421046877000002</v>
       </c>
       <c r="C292" s="5">
-        <v>0.16383341009999874</v>
+        <v>0.16389893590000071</v>
       </c>
       <c r="D292" s="5">
-        <v>23.099787209765886</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>23.109918451785472</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>9.4296573123999998</v>
+        <v>9.4296608132999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.11237698699999932</v>
+        <v>-0.11244387440000025</v>
       </c>
       <c r="D293" s="5">
-        <v>-13.252045775600674</v>
+        <v>-13.259337880588262</v>
       </c>
       <c r="E293" s="5">
-        <v>-1.0155227625606167</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>-1.015508853603353</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>9.4783066562999991</v>
+        <v>9.4783024997999998</v>
       </c>
       <c r="C294" s="5">
-        <v>4.8649343899999309E-2</v>
+        <v>4.8641686499999892E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>6.3697515615997125</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>6.368717917442912</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>9.4241465056999996</v>
+        <v>9.4241372514999995</v>
       </c>
       <c r="C295" s="5">
-        <v>-5.4160150599999568E-2</v>
+        <v>-5.4165248300000357E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-6.6454949131985908</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-6.6461037016273483</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>9.3993469595000008</v>
+        <v>9.3993403494999992</v>
       </c>
       <c r="C296" s="5">
-        <v>-2.4799546199998801E-2</v>
+        <v>-2.4796902000000287E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-3.1124831126577712</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>-3.1121590503488172</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>9.3801817581000009</v>
+        <v>9.3801678665000008</v>
       </c>
       <c r="C297" s="5">
-        <v>-1.9165201399999887E-2</v>
+        <v>-1.9172482999998408E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-2.4195376364836707</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>-2.420448306916001</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>9.3719547504000005</v>
+        <v>9.3718837106000006</v>
       </c>
       <c r="C298" s="5">
-        <v>-8.2270077000003994E-3</v>
+        <v>-8.2841559000002007E-3</v>
       </c>
       <c r="D298" s="5">
-        <v>-1.0474130966094286</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>-1.0546551117153524</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>9.3548994790000002</v>
+        <v>9.3548916753999993</v>
       </c>
       <c r="C299" s="5">
-        <v>-1.7055271400000294E-2</v>
+        <v>-1.6992035200001254E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-2.1620586205534753</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-2.1541382441867762</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>9.4460520803999994</v>
+        <v>9.4460664611999992</v>
       </c>
       <c r="C300" s="5">
-        <v>9.1152601399999256E-2</v>
+        <v>9.1174785799999825E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>12.340027430184207</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>12.343204341656232</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>9.4030935252999992</v>
+        <v>9.4030637803000001</v>
       </c>
       <c r="C301" s="5">
-        <v>-4.295855510000024E-2</v>
+        <v>-4.3002680899999035E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-5.3228796631104807</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-5.3282030999481034</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>9.4184421621999999</v>
+        <v>9.4184784630999996</v>
       </c>
       <c r="C302" s="5">
-        <v>1.5348636900000656E-2</v>
+        <v>1.5414682799999468E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>1.9764368507409147</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>1.9850247145946964</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>9.3755445520999992</v>
+        <v>9.3755687589000001</v>
       </c>
       <c r="C303" s="5">
-        <v>-4.2897610100000705E-2</v>
+        <v>-4.290970419999951E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>-5.3307097974918394</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>-5.3321551858198752</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>9.4349515889000006</v>
+        <v>9.4350674204999994</v>
       </c>
       <c r="C304" s="5">
-        <v>5.9407036800001478E-2</v>
+        <v>5.9498661599999281E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>7.8743248560207091</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>7.8868755315266048</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>9.4266703159999992</v>
+        <v>9.4266758515000006</v>
       </c>
       <c r="C305" s="5">
-        <v>-8.2812729000014684E-3</v>
+        <v>-8.3915689999987109E-3</v>
       </c>
       <c r="D305" s="5">
-        <v>-1.0481976821252958</v>
+        <v>-1.0620771569525234</v>
       </c>
       <c r="E305" s="5">
-        <v>-3.1676616668485646E-2</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>-3.1655028310129119E-2</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>9.4584492573999999</v>
+        <v>9.4584389123000001</v>
       </c>
       <c r="C306" s="5">
-        <v>3.1778941400000704E-2</v>
+        <v>3.1763060799999465E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>4.1212652908951153</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>4.1191650291748649</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>9.5320497881000001</v>
+        <v>9.5320217434999996</v>
       </c>
       <c r="C307" s="5">
-        <v>7.3600530700000277E-2</v>
+        <v>7.3582831199999532E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>9.7479371189876716</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>9.7455028496651117</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>9.4841479057000004</v>
+        <v>9.4841220551000003</v>
       </c>
       <c r="C308" s="5">
-        <v>-4.7901882399999707E-2</v>
+        <v>-4.7899688399999363E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-5.8665029045414485</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-5.8662583747125741</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>9.4670155620000003</v>
+        <v>9.4669794348000007</v>
       </c>
       <c r="C309" s="5">
-        <v>-1.7132343700000163E-2</v>
+        <v>-1.7142620299999578E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-2.1462950103654843</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-2.1475754597935603</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>9.3544380726000007</v>
+        <v>9.3543369613999996</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.11257748939999956</v>
+        <v>-0.11264247340000111</v>
       </c>
       <c r="D310" s="5">
-        <v>-13.372584235583929</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-13.37985319027224</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>9.4794024082000004</v>
+        <v>9.4793700823000009</v>
       </c>
       <c r="C311" s="5">
-        <v>0.12496433559999964</v>
+        <v>0.12503312090000129</v>
       </c>
       <c r="D311" s="5">
-        <v>17.262477755903394</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>17.272889485540755</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>9.4631110387999993</v>
+        <v>9.4631186818999993</v>
       </c>
       <c r="C312" s="5">
-        <v>-1.6291369400001088E-2</v>
+        <v>-1.6251400400001614E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>-2.0429460738736527</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-2.0379879909125043</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>9.4434252603999997</v>
+        <v>9.4433679495000007</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.9685778399999521E-2</v>
+        <v>-1.9750732399998583E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-2.4679535761786608</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-2.4760014626062365</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>9.4210691687000008</v>
+        <v>9.4211650990999996</v>
       </c>
       <c r="C314" s="5">
-        <v>-2.235609169999897E-2</v>
+        <v>-2.220285040000114E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.8041462767591119</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-2.785189635539953</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>9.4618249313000007</v>
+        <v>9.4619514638000002</v>
       </c>
       <c r="C315" s="5">
-        <v>4.0755762599999912E-2</v>
+        <v>4.0786364700000632E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>5.3165417879058818</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>5.3205738532443592</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>9.4202255406000006</v>
+        <v>9.4204693393000003</v>
       </c>
       <c r="C316" s="5">
-        <v>-4.1599390700000072E-2</v>
+        <v>-4.1482124499999884E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-5.1501360944512626</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-5.1358994059662599</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>9.5126963835999998</v>
+        <v>9.5126035054999996</v>
       </c>
       <c r="C317" s="5">
-        <v>9.2470842999999192E-2</v>
+        <v>9.2134166199999257E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>12.436680897152176</v>
+        <v>12.388599332784755</v>
       </c>
       <c r="E317" s="5">
-        <v>0.91258169338952477</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>0.91153716701020127</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>9.5398897943000005</v>
+        <v>9.5398075314999993</v>
       </c>
       <c r="C318" s="5">
-        <v>2.7193410700000697E-2</v>
+        <v>2.7204025999999715E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>3.4848240032926192</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>3.4862403923462182</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>9.6448437524999999</v>
+        <v>9.6448386004</v>
       </c>
       <c r="C319" s="5">
-        <v>0.10495395819999942</v>
+        <v>0.10503106890000069</v>
       </c>
       <c r="D319" s="5">
-        <v>14.0307719518598</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>14.041841077331085</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>9.5812572020999998</v>
+        <v>9.5811895089999997</v>
       </c>
       <c r="C320" s="5">
-        <v>-6.3586550400000164E-2</v>
+        <v>-6.3649091400000302E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-7.630705455191511</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-7.6379443394683388</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>9.550859827</v>
+        <v>9.5507912886999993</v>
       </c>
       <c r="C321" s="5">
-        <v>-3.0397375099999735E-2</v>
+        <v>-3.0398220300000389E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>-3.741371273068872</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-3.7414994682369196</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>9.5445934047000005</v>
+        <v>9.5444636536999994</v>
       </c>
       <c r="C322" s="5">
-        <v>-6.2664222999995189E-3</v>
+        <v>-6.3276349999998871E-3</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.78449798974539187</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-0.79213901436385736</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>9.5097552131</v>
+        <v>9.5096997779999999</v>
       </c>
       <c r="C323" s="5">
-        <v>-3.4838191600000457E-2</v>
+        <v>-3.4763875699999502E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-4.2931839701492951</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-4.2842656211920733</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>9.2847249710999993</v>
+        <v>9.2847209445000001</v>
       </c>
       <c r="C324" s="5">
-        <v>-0.22503024200000077</v>
+        <v>-0.22497883349999981</v>
       </c>
       <c r="D324" s="5">
-        <v>-24.976647350497807</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-24.971789619034425</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>9.2751124514000001</v>
+        <v>9.2750485844000004</v>
       </c>
       <c r="C325" s="5">
-        <v>-9.6125196999992113E-3</v>
+        <v>-9.6723600999997217E-3</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.2353157863761233</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-1.2429624724351274</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>9.3179529293000005</v>
+        <v>9.3181063397999999</v>
       </c>
       <c r="C326" s="5">
-        <v>4.2840477900000451E-2</v>
+        <v>4.3057755399999564E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>5.6856304183576567</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>5.7152473068032617</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>9.2345392753999995</v>
+        <v>9.2347706406000007</v>
       </c>
       <c r="C327" s="5">
-        <v>-8.3413653900000995E-2</v>
+        <v>-8.3335699199999169E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-10.228879485031184</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-10.219625204887951</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>9.2003129167999997</v>
+        <v>9.2006873169999999</v>
       </c>
       <c r="C328" s="5">
-        <v>-3.4226358599999784E-2</v>
+        <v>-3.4083323600000881E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-4.358056941294441</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-4.3401058139192594</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>9.1883890088999998</v>
+        <v>9.1881995113000006</v>
       </c>
       <c r="C329" s="5">
-        <v>-1.1923907899999975E-2</v>
+        <v>-1.2487805699999299E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-1.5442011625621865</v>
+        <v>-1.6166190037360639</v>
       </c>
       <c r="E329" s="5">
-        <v>-3.4092055671944843</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-3.410254553471459</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>9.2326311288999996</v>
+        <v>9.2324797884999992</v>
       </c>
       <c r="C330" s="5">
-        <v>4.4242119999999829E-2</v>
+        <v>4.4280277199998608E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>5.9335023095450357</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>5.9388818784221531</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>9.1641405858000002</v>
+        <v>9.1641658228999994</v>
       </c>
       <c r="C331" s="5">
-        <v>-6.8490543099999357E-2</v>
+        <v>-6.8313965599999804E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-8.5476011762125932</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-8.5265874662044041</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>9.1976413361000002</v>
+        <v>9.1975403131999993</v>
       </c>
       <c r="C332" s="5">
-        <v>3.3500750299999993E-2</v>
+        <v>3.3374490299999948E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>4.4760454774349867</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>4.4588239963668563</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>9.1397572976999992</v>
+        <v>9.1396403757000009</v>
       </c>
       <c r="C333" s="5">
-        <v>-5.7884038400001003E-2</v>
+        <v>-5.7899937499998444E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-7.2960330648400902</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-7.298045612702575</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>9.1403497994999992</v>
+        <v>9.1402037097999997</v>
       </c>
       <c r="C334" s="5">
-        <v>5.925017999999227E-4</v>
+        <v>5.6333409999886896E-4</v>
       </c>
       <c r="D334" s="5">
-        <v>7.7819979004067896E-2</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>7.3988702351690527E-2</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>9.0358176069000002</v>
+        <v>9.0357399591000007</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.10453219259999891</v>
+        <v>-0.10446375069999903</v>
       </c>
       <c r="D335" s="5">
-        <v>-12.892475203888109</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-12.884750478877937</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>9.000999212</v>
+        <v>9.0009700816000002</v>
       </c>
       <c r="C336" s="5">
-        <v>-3.4818394900000271E-2</v>
+        <v>-3.476987750000049E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.5272979874396047</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-4.5211604069120392</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>8.9908259326</v>
+        <v>8.9907398548999993</v>
       </c>
       <c r="C337" s="5">
-        <v>-1.0173279400000013E-2</v>
+        <v>-1.0230226700000955E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.3478872530757413</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-1.3553896229085427</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>9.0046039151000006</v>
+        <v>9.0047909291000003</v>
       </c>
       <c r="C338" s="5">
-        <v>1.3777982500000618E-2</v>
+        <v>1.4051074200001068E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>1.8545177263392221</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>1.891610711877223</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>9.1022493043000008</v>
+        <v>9.1025555570000005</v>
       </c>
       <c r="C339" s="5">
-        <v>9.764538920000021E-2</v>
+        <v>9.7764627900000178E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>13.817579321438057</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>13.835167909543088</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>9.0813276881</v>
+        <v>9.0819027480999992</v>
       </c>
       <c r="C340" s="5">
-        <v>-2.092161620000077E-2</v>
+        <v>-2.0652808900001318E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-2.7236096614912331</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-2.6889621155579024</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>9.0650093989999991</v>
+        <v>9.0647010028999997</v>
       </c>
       <c r="C341" s="5">
-        <v>-1.6318289100000882E-2</v>
+        <v>-1.7201745199999507E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-2.1351033761927485</v>
+        <v>-2.2493534912826907</v>
       </c>
       <c r="E341" s="5">
-        <v>-1.3427773876410032</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>-1.3440991159162086</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>9.0412393037999994</v>
+        <v>9.0410075074999998</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.377009519999973E-2</v>
+        <v>-2.3693495399999875E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-3.1016309962949351</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-3.0918828300263712</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>8.9844967032999996</v>
+        <v>8.9845618728000005</v>
       </c>
       <c r="C343" s="5">
-        <v>-5.6742600499999796E-2</v>
+        <v>-5.6445634699999303E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>-7.2765734922954568</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>-7.2399684936500508</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>9.0253547559000005</v>
+        <v>9.0252381028999995</v>
       </c>
       <c r="C344" s="5">
-        <v>4.085805260000086E-2</v>
+        <v>4.0676230099998989E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>5.5957245790865917</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>5.5701583375156849</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>9.0330194057999993</v>
+        <v>9.0328789443000002</v>
       </c>
       <c r="C345" s="5">
-        <v>7.6646498999988211E-3</v>
+        <v>7.640841400000653E-3</v>
       </c>
       <c r="D345" s="5">
-        <v>1.0238557902340961</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>1.020673844446951</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>9.0410297297</v>
+        <v>9.0409010934000005</v>
       </c>
       <c r="C346" s="5">
-        <v>8.010323900000671E-3</v>
+        <v>8.0221491000003198E-3</v>
       </c>
       <c r="D346" s="5">
-        <v>1.0693445509788901</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>1.070947618620699</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>9.0534022186000005</v>
+        <v>9.0533391363</v>
       </c>
       <c r="C347" s="5">
-        <v>1.2372488900000533E-2</v>
+        <v>1.2438042899999502E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>1.6545953901901278</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>1.6634523330270712</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>9.0065103486999991</v>
+        <v>9.0064172466999999</v>
       </c>
       <c r="C348" s="5">
-        <v>-4.6891869900001382E-2</v>
+        <v>-4.69218896000001E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>-6.0413335456091177</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-6.0451325007805146</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>9.1962232018000005</v>
+        <v>9.1961523200999995</v>
       </c>
       <c r="C349" s="5">
-        <v>0.18971285310000141</v>
+        <v>0.18973507339999962</v>
       </c>
       <c r="D349" s="5">
-        <v>28.420812572120656</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>28.42486485098852</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>9.2932428319000007</v>
+        <v>9.2934131089999994</v>
       </c>
       <c r="C350" s="5">
-        <v>9.7019630100000143E-2</v>
+        <v>9.7260788899999895E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>13.420976665699191</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>13.456410698474453</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>9.8636793856999994</v>
+        <v>9.8639484140999993</v>
       </c>
       <c r="C351" s="5">
-        <v>0.57043655379999869</v>
+        <v>0.57053530509999995</v>
       </c>
       <c r="D351" s="5">
-        <v>104.39014072345697</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>104.41209773820384</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>9.9617477159999996</v>
+        <v>9.9623666576000005</v>
       </c>
       <c r="C352" s="5">
-        <v>9.8068330300000284E-2</v>
+        <v>9.8418243500001168E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>12.605369387650022</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>12.652478399412459</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>9.0498738629000002</v>
+        <v>9.0495022518999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.91187385309999947</v>
+        <v>-0.9128644057000006</v>
       </c>
       <c r="D353" s="5">
-        <v>-68.40023552034728</v>
+        <v>-68.439341910976779</v>
       </c>
       <c r="E353" s="5">
-        <v>-0.16696657922570246</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>-0.16766963405784319</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>9.0595401653999996</v>
+        <v>9.0594133466999995</v>
       </c>
       <c r="C354" s="5">
-        <v>9.6663024999994462E-3</v>
+        <v>9.9110947999996313E-3</v>
       </c>
       <c r="D354" s="5">
-        <v>1.2892941406058123</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>1.3221961556733941</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>9.0017683816999998</v>
+        <v>9.0018069605999997</v>
       </c>
       <c r="C355" s="5">
-        <v>-5.7771783699999801E-2</v>
+        <v>-5.7606386099999796E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-7.389516135260676</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>-7.3691942574796387</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>9.0611554053999992</v>
+        <v>9.0610412749000009</v>
       </c>
       <c r="C356" s="5">
-        <v>5.9387023699999375E-2</v>
+        <v>5.9234314300001145E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>8.2103836137718886</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>8.1884649835001646</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>9.1285396516000006</v>
+        <v>9.1284937414999998</v>
       </c>
       <c r="C357" s="5">
-        <v>6.7384246200001385E-2</v>
+        <v>6.7452466599998928E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>9.2981293204887017</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>9.3080536296126013</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>9.1387724305999996</v>
+        <v>9.1386805686999999</v>
       </c>
       <c r="C358" s="5">
-        <v>1.023277899999897E-2</v>
+        <v>1.0186827200000081E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>1.3534831179346396</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>1.3473745681658489</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>9.1643455567000007</v>
+        <v>9.164303919</v>
       </c>
       <c r="C359" s="5">
-        <v>2.5573126100001176E-2</v>
+        <v>2.562335030000007E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>3.4101397341969486</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>3.4169755540331748</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>9.2038797885000001</v>
+        <v>9.2037218582999998</v>
       </c>
       <c r="C360" s="5">
-        <v>3.9534231799999375E-2</v>
+        <v>3.9417939299999816E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>5.3013098456762275</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>5.2853695522254718</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>9.1907905869000004</v>
+        <v>9.1907071416000008</v>
       </c>
       <c r="C361" s="5">
-        <v>-1.3089201599999711E-2</v>
+        <v>-1.3014716699998985E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-1.6932821794310327</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>-1.6837499380658594</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>9.1833652105999999</v>
+        <v>9.1834658848000004</v>
       </c>
       <c r="C362" s="5">
-        <v>-7.425376300000508E-3</v>
+        <v>-7.2412568000004285E-3</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.96520141945596327</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-0.94138043164586627</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>9.1392956355999999</v>
+        <v>9.1394635399999995</v>
       </c>
       <c r="C363" s="5">
-        <v>-4.4069574999999972E-2</v>
+        <v>-4.400234480000087E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>-5.6090319555268771</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-5.6006395588037545</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>9.1491683477999999</v>
+        <v>9.1497728154000004</v>
       </c>
       <c r="C364" s="5">
-        <v>9.8727121999999667E-3</v>
+        <v>1.0309275400000928E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>1.3040280223229006</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>1.3620241427223956</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>9.1478757225000003</v>
+        <v>9.1474015693999995</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.2926252999996279E-3</v>
+        <v>-2.3712460000009372E-3</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.16940835865657533</v>
+        <v>-0.31054790787505837</v>
       </c>
       <c r="E365" s="5">
-        <v>1.0829085696073548</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.0818199142327956</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>9.0759804087999996</v>
+        <v>9.0759396364999994</v>
       </c>
       <c r="C366" s="5">
-        <v>-7.1895313700000685E-2</v>
+        <v>-7.1461932900000136E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>-9.0339103549091355</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-8.982218513810869</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>9.1068481234000007</v>
+        <v>9.1068868203999997</v>
       </c>
       <c r="C367" s="5">
-        <v>3.086771460000115E-2</v>
+        <v>3.0947183900000397E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>4.15845488892852</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>4.1693815394036715</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>8.9888255917999995</v>
+        <v>8.9887830153999992</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.1180225316000012</v>
+        <v>-0.11810380500000051</v>
       </c>
       <c r="D368" s="5">
-        <v>-14.489721291978874</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-14.498941348517603</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>6.9260239428999997</v>
+        <v>6.9261703400999997</v>
       </c>
       <c r="C369" s="5">
-        <v>-2.0628016488999998</v>
+        <v>-2.0626126752999996</v>
       </c>
       <c r="D369" s="5">
-        <v>-95.621025514737823</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-95.61966570330533</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>7.3330108803999998</v>
+        <v>7.3330275637</v>
       </c>
       <c r="C370" s="5">
-        <v>0.40698693750000015</v>
+        <v>0.40685722360000032</v>
       </c>
       <c r="D370" s="5">
-        <v>98.417553296247775</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>98.372647879103624</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>7.7695813994999998</v>
+        <v>7.7697012673000003</v>
       </c>
       <c r="C371" s="5">
-        <v>0.4365705191</v>
+        <v>0.43667370360000035</v>
       </c>
       <c r="D371" s="5">
-        <v>100.16286085197473</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>100.19445533905373</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>7.7986754540999996</v>
+        <v>7.7986794996000004</v>
       </c>
       <c r="C372" s="5">
-        <v>2.9094054599999808E-2</v>
+        <v>2.8978232300000073E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>4.5872432243437178</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>4.5685334391427412</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>7.9854985741000002</v>
+        <v>7.9843697286999999</v>
       </c>
       <c r="C373" s="5">
-        <v>0.18682312000000056</v>
+        <v>0.18569022909999955</v>
       </c>
       <c r="D373" s="5">
-        <v>32.853888315366817</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>32.627872087892108</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>8.0779652552000005</v>
+        <v>8.0783359717999996</v>
       </c>
       <c r="C374" s="5">
-        <v>9.2466681100000336E-2</v>
+        <v>9.396624309999968E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>14.815185724920799</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>15.073483719177606</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>8.1266391658000003</v>
+        <v>8.1270867011999997</v>
       </c>
       <c r="C375" s="5">
-        <v>4.8673910599999815E-2</v>
+        <v>4.8750729400000026E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>7.4751234031586344</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>7.4869601387441476</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>8.0480882213000005</v>
+        <v>8.0489592516999995</v>
       </c>
       <c r="C376" s="5">
-        <v>-7.8550944499999886E-2</v>
+        <v>-7.8127449500000168E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>-11.00184207617988</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-10.945056962399114</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>8.1571661421999995</v>
+        <v>8.1555875479999997</v>
       </c>
       <c r="C377" s="5">
-        <v>0.10907792089999901</v>
+        <v>0.10662829630000026</v>
       </c>
       <c r="D377" s="5">
-        <v>17.532765459115907</v>
+        <v>17.107929955341849</v>
       </c>
       <c r="E377" s="5">
-        <v>-10.829941402278386</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-10.842576592655861</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>8.1842183195999993</v>
+        <v>8.1847262769999993</v>
       </c>
       <c r="C378" s="5">
-        <v>2.7052177399999877E-2</v>
+        <v>2.9138728999999586E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>4.0530407423450709</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>4.3726880125295464</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>8.3036196602000008</v>
+        <v>8.3038576976999998</v>
       </c>
       <c r="C379" s="5">
-        <v>0.1194013406000014</v>
+        <v>0.11913142070000049</v>
       </c>
       <c r="D379" s="5">
-        <v>18.982450834441234</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>18.934776155567533</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>8.4026990387999998</v>
+        <v>8.4028254103000002</v>
       </c>
       <c r="C380" s="5">
-        <v>9.9079378599999046E-2</v>
+        <v>9.8967712600000368E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>15.29655244179251</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>15.277700197146382</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>8.5243905595000005</v>
+        <v>8.5246950062</v>
       </c>
       <c r="C381" s="5">
-        <v>0.12169152070000067</v>
+        <v>0.12186959589999979</v>
       </c>
       <c r="D381" s="5">
-        <v>18.832263615895826</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>18.861749354948685</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>8.5143454126000009</v>
+        <v>8.5143099209000006</v>
       </c>
       <c r="C382" s="5">
-        <v>-1.004514689999958E-2</v>
+        <v>-1.0385085299999375E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>-1.4049516730805012</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-1.4521271129330549</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>8.6690967621000006</v>
+        <v>8.6692273774000004</v>
       </c>
       <c r="C383" s="5">
-        <v>0.15475134949999969</v>
+        <v>0.15491745649999977</v>
       </c>
       <c r="D383" s="5">
-        <v>24.12836299937624</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>24.157017802319093</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>8.8046425651</v>
+        <v>8.8048964188000003</v>
       </c>
       <c r="C384" s="5">
-        <v>0.13554580299999941</v>
+        <v>0.13566904139999991</v>
       </c>
       <c r="D384" s="5">
-        <v>20.463243946552147</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>20.483143314126195</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>8.7827513479999997</v>
+        <v>8.7803993557000002</v>
       </c>
       <c r="C385" s="5">
-        <v>-2.1891217100000304E-2</v>
+        <v>-2.4497063100000105E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-2.9431281761564176</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-3.2880332475331064</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>8.8767245963000008</v>
+        <v>8.8773700618000007</v>
       </c>
       <c r="C386" s="5">
-        <v>9.3973248300001089E-2</v>
+        <v>9.697070610000047E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>13.622908478671359</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>14.088182185065801</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>9.0238886531000002</v>
+        <v>9.0247550354000001</v>
       </c>
       <c r="C387" s="5">
-        <v>0.14716405679999944</v>
+        <v>0.14738497359999947</v>
       </c>
       <c r="D387" s="5">
-        <v>21.812479397474661</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>21.846533452766927</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>9.0570395664000003</v>
+        <v>9.0583447185000008</v>
       </c>
       <c r="C388" s="5">
-        <v>3.3150913300000084E-2</v>
+        <v>3.3589683100000656E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>4.4985936380326885</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>4.5589125497511818</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>9.0710441875000001</v>
+        <v>9.0684782899999998</v>
       </c>
       <c r="C389" s="5">
-        <v>1.4004621099999781E-2</v>
+        <v>1.013357149999905E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>1.8713848881873663</v>
+        <v>1.3507308799757034</v>
       </c>
       <c r="E389" s="5">
-        <v>11.203376630668039</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>11.19343930314216</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>8.9851777352000006</v>
+        <v>8.9861142176000008</v>
       </c>
       <c r="C390" s="5">
-        <v>-8.5866452299999452E-2</v>
+        <v>-8.2364072399998989E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-10.786068744025668</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-10.370659497971291</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>9.0996544936999992</v>
+        <v>9.1001150300999996</v>
       </c>
       <c r="C391" s="5">
-        <v>0.11447675849999861</v>
+        <v>0.11400081249999872</v>
       </c>
       <c r="D391" s="5">
-        <v>16.40691148311355</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>16.332047578862195</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>9.1007908205000003</v>
+        <v>9.1011022290000003</v>
       </c>
       <c r="C392" s="5">
-        <v>1.1363268000010862E-3</v>
+        <v>9.8719890000076305E-4</v>
       </c>
       <c r="D392" s="5">
-        <v>0.1499539448634124</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>0.13025612838328815</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>9.3166157610999996</v>
+        <v>9.3172707541000008</v>
       </c>
       <c r="C393" s="5">
-        <v>0.21582494059999924</v>
+        <v>0.21616852510000051</v>
       </c>
       <c r="D393" s="5">
-        <v>32.479483605452856</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>32.536860895376726</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>9.2915201628999995</v>
+        <v>9.2914435341000008</v>
       </c>
       <c r="C394" s="5">
-        <v>-2.5095598200000069E-2</v>
+        <v>-2.582722000000004E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>-3.1849064466134114</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>-3.2761196000292925</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>9.2679962276999994</v>
+        <v>9.2679695918</v>
       </c>
       <c r="C395" s="5">
-        <v>-2.3523935200000068E-2</v>
+        <v>-2.3473942300000772E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-2.996166790868926</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-2.9899118903398247</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>9.3154957829999994</v>
+        <v>9.3157376214000003</v>
       </c>
       <c r="C396" s="5">
-        <v>4.749955529999994E-2</v>
+        <v>4.7768029600000261E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>6.3264961945869613</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>6.3632930231968254</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>9.3923488093999996</v>
+        <v>9.3882106074999996</v>
       </c>
       <c r="C397" s="5">
-        <v>7.6853026400000246E-2</v>
+        <v>7.2472986099999304E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>10.361824462145307</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>9.7455467922590522</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>9.3779109212999998</v>
+        <v>9.3779367490999999</v>
       </c>
       <c r="C398" s="5">
-        <v>-1.4437888099999796E-2</v>
+        <v>-1.0273858399999725E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>-1.8291201131531931</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>-1.3053281872628553</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>9.4226421872999993</v>
+        <v>9.4228667636000001</v>
       </c>
       <c r="C399" s="5">
-        <v>4.4731265999999437E-2</v>
+        <v>4.4930014500000226E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>5.8763980477001265</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>5.9031830345416481</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>9.5642923516000007</v>
+        <v>9.5720755804</v>
       </c>
       <c r="C400" s="5">
-        <v>0.14165016430000144</v>
+        <v>0.14920881679999987</v>
       </c>
       <c r="D400" s="5">
-        <v>19.608409882424137</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>20.747132204699103</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>9.5826054246000005</v>
+        <v>9.5771085939000002</v>
       </c>
       <c r="C401" s="5">
-        <v>1.8313072999999847E-2</v>
+        <v>5.033013500000294E-3</v>
       </c>
       <c r="D401" s="5">
-        <v>2.3220325121421581</v>
+        <v>0.63278991267377016</v>
       </c>
       <c r="E401" s="5">
-        <v>5.6394966943820846</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>5.6087723610793505</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>9.6830358844000006</v>
+        <v>9.6837650985000003</v>
       </c>
       <c r="C402" s="5">
-        <v>0.10043045980000009</v>
+        <v>0.10665650460000009</v>
       </c>
       <c r="D402" s="5">
-        <v>13.327478182370655</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>14.213650016315826</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>9.7008348358000003</v>
+        <v>9.7011772489000005</v>
       </c>
       <c r="C403" s="5">
-        <v>1.7798951399999652E-2</v>
+        <v>1.7412150400000215E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>2.228227241405567</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>2.1791585271140779</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>9.6953003014999997</v>
+        <v>9.6955852798999995</v>
       </c>
       <c r="C404" s="5">
-        <v>-5.5345343000006153E-3</v>
+        <v>-5.5919690000010291E-3</v>
       </c>
       <c r="D404" s="5">
-        <v>-0.68248154804027017</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>-0.68951730894777352</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>9.6061133777999999</v>
+        <v>9.6068632280999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-8.9186923699999809E-2</v>
+        <v>-8.8722051799999591E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-10.497057609993732</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-10.444775894946101</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>9.6669555872000004</v>
+        <v>9.6665477450000008</v>
       </c>
       <c r="C406" s="5">
-        <v>6.0842209400000513E-2</v>
+        <v>5.9684516900000872E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>7.8708701076415144</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>7.7153287641619439</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>9.6647034540999996</v>
+        <v>9.6641574218000006</v>
       </c>
       <c r="C407" s="5">
-        <v>-2.2521331000007194E-3</v>
+        <v>-2.3903232000002106E-3</v>
       </c>
       <c r="D407" s="5">
-        <v>-0.27920884342235164</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>-0.29633019366513969</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>9.7319442039999995</v>
+        <v>9.7317454173000009</v>
       </c>
       <c r="C408" s="5">
-        <v>6.7240749899999841E-2</v>
+        <v>6.7587995500000275E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>8.6758207285000832</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>8.7228737471863447</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>9.9005974250000008</v>
+        <v>9.8955369452999999</v>
       </c>
       <c r="C409" s="5">
-        <v>0.16865322100000135</v>
+        <v>0.16379152799999908</v>
       </c>
       <c r="D409" s="5">
-        <v>22.897060872344667</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>22.175325305554772</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>9.8806638919999994</v>
+        <v>9.8798100462999994</v>
       </c>
       <c r="C410" s="5">
-        <v>-1.9933533000001447E-2</v>
+        <v>-1.5726899000000572E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-2.38946470194904</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-1.8905679506197259</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>9.8277010215999994</v>
+        <v>9.8271531388</v>
       </c>
       <c r="C411" s="5">
-        <v>-5.2962870400000028E-2</v>
+        <v>-5.2656907499999406E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-6.2460194859898515</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-6.2115088476740414</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>9.8683663136999993</v>
+        <v>9.8842489159000007</v>
       </c>
       <c r="C412" s="5">
-        <v>4.0665292099999917E-2</v>
+        <v>5.7095777100000689E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>5.0799638536077385</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>7.1991641563724063</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>9.8882568333999998</v>
+        <v>9.8793880997999999</v>
       </c>
       <c r="C413" s="5">
-        <v>1.9890519700000553E-2</v>
+        <v>-4.8608161000007755E-3</v>
       </c>
       <c r="D413" s="5">
-        <v>2.4456945939582919</v>
+        <v>-0.58853519503737628</v>
       </c>
       <c r="E413" s="5">
-        <v>3.1896482768177581</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.1562710492030188</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>10.079442218000001</v>
+        <v>10.079373683</v>
       </c>
       <c r="C414" s="5">
-        <v>0.19118538460000067</v>
+        <v>0.19998558320000015</v>
       </c>
       <c r="D414" s="5">
-        <v>25.834908470370888</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>27.186788254367734</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>10.103823481999999</v>
+        <v>10.10390078</v>
       </c>
       <c r="C415" s="5">
-        <v>2.4381263999998737E-2</v>
+        <v>2.4527096999999998E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>2.9416225556350151</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>2.9594739934118763</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>10.187833774</v>
+        <v>10.188043587999999</v>
       </c>
       <c r="C416" s="5">
-        <v>8.4010292000000319E-2</v>
+        <v>8.4142807999999292E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>10.446816012378402</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>10.463972841817949</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>10.198118128000001</v>
+        <v>10.198988902</v>
       </c>
       <c r="C417" s="5">
-        <v>1.0284354000001272E-2</v>
+        <v>1.094531400000065E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>1.2181172139470453</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>1.296840147631606</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>10.252141782000001</v>
+        <v>10.251547911999999</v>
       </c>
       <c r="C418" s="5">
-        <v>5.4023653999999866E-2</v>
+        <v>5.2559009999999518E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>6.5454197756002142</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>6.3623486675835395</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>10.360628968</v>
+        <v>10.359617831</v>
       </c>
       <c r="C419" s="5">
-        <v>0.10848718599999962</v>
+        <v>0.10806991900000007</v>
       </c>
       <c r="D419" s="5">
-        <v>13.464031434638946</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>13.410029750384943</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>10.143119876</v>
+        <v>10.142354536999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.21750909200000024</v>
+        <v>-0.21726329400000033</v>
       </c>
       <c r="D420" s="5">
-        <v>-22.477950716342001</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-22.45734998283314</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>10.209146592</v>
+        <v>10.202824069</v>
       </c>
       <c r="C421" s="5">
-        <v>6.6026715999999652E-2</v>
+        <v>6.0469532000000825E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>8.0972335909932589</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>7.3938282044813119</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>10.177376820999999</v>
+        <v>10.175534506</v>
       </c>
       <c r="C422" s="5">
-        <v>-3.1769771000000446E-2</v>
+        <v>-2.7289563000000072E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>-3.6710162675486435</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-3.1628498443024955</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>10.234028193</v>
+        <v>10.232026827</v>
       </c>
       <c r="C423" s="5">
-        <v>5.6651372000001032E-2</v>
+        <v>5.6492321000000345E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>6.8880248276825817</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>6.8693739771902296</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>10.172174979999999</v>
+        <v>10.198857525999999</v>
       </c>
       <c r="C424" s="5">
-        <v>-6.1853213000000906E-2</v>
+        <v>-3.3169301000000928E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-7.0163568272442411</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-3.8214429262455996</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>10.192080885999999</v>
+        <v>10.178668237</v>
       </c>
       <c r="C425" s="5">
-        <v>1.9905905999999973E-2</v>
+        <v>-2.0189288999999278E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>2.3737172148674102</v>
+        <v>-2.3497832029313104</v>
       </c>
       <c r="E425" s="5">
-        <v>3.0725744458190096</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>3.029338802937187</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>10.076963904999999</v>
+        <v>10.076037202</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.1151169809999999</v>
+        <v>-0.10263103499999993</v>
       </c>
       <c r="D426" s="5">
-        <v>-12.74263464586417</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-11.450597124465766</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>10.007023833</v>
+        <v>10.006790598</v>
       </c>
       <c r="C427" s="5">
-        <v>-6.9940071999999631E-2</v>
+        <v>-6.9246603999999934E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-8.0180157616765548</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-7.9421994558968141</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>10.082795011</v>
+        <v>10.082843820000001</v>
       </c>
       <c r="C428" s="5">
-        <v>7.5771178000000106E-2</v>
+        <v>7.6053222000000531E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>9.4742666269647344</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>9.5112509283375779</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>10.192942592</v>
+        <v>10.193645597</v>
       </c>
       <c r="C429" s="5">
-        <v>0.11014758099999966</v>
+        <v>0.11080177699999894</v>
       </c>
       <c r="D429" s="5">
-        <v>13.926219133974872</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>14.013921276216434</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>10.143143547999999</v>
+        <v>10.142419681</v>
       </c>
       <c r="C430" s="5">
-        <v>-4.9799044000000237E-2</v>
+        <v>-5.1225915999999927E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-5.7077665979532792</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-5.8664230916114164</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>10.153489084</v>
+        <v>10.152403604</v>
       </c>
       <c r="C431" s="5">
-        <v>1.0345536000000877E-2</v>
+        <v>9.9839230000000612E-3</v>
       </c>
       <c r="D431" s="5">
-        <v>1.2308337590007712</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>1.1876638363384595</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>10.152644822999999</v>
+        <v>10.151842462999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-8.4426100000101201E-4</v>
+        <v>-5.6114100000037581E-4</v>
       </c>
       <c r="D432" s="5">
-        <v>-9.973418978540538E-2</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-6.630592748186892E-2</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>10.112464749000001</v>
+        <v>10.1065387</v>
       </c>
       <c r="C433" s="5">
-        <v>-4.0180073999998456E-2</v>
+        <v>-4.5303762999999719E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-4.6470947355406578</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-5.225634987498939</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>10.176749892</v>
+        <v>10.174845806</v>
       </c>
       <c r="C434" s="5">
-        <v>6.4285142999999323E-2</v>
+        <v>6.8307106000000672E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>7.9008749627688335</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>8.4188302962534767</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>10.188327463</v>
+        <v>10.18599648</v>
       </c>
       <c r="C435" s="5">
-        <v>1.157757100000012E-2</v>
+        <v>1.1150673999999583E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>1.3737534928849326</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>1.3230428257502203</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>10.262239576000001</v>
+        <v>10.142440001000001</v>
       </c>
       <c r="C436" s="5">
-        <v>7.3912113000000446E-2</v>
+        <v>-4.3556478999999371E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>9.0613950094305284</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-5.0123581786294285</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>10.252882583</v>
+        <v>10.242237927</v>
       </c>
       <c r="C437" s="5">
-        <v>-9.3569930000008128E-3</v>
+        <v>9.9797925999999038E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-1.0886759901026832</v>
+        <v>12.467995840189406</v>
       </c>
       <c r="E437" s="5">
-        <v>0.59655822672599612</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.62453838282026108</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>10.227760791</v>
+        <v>10.214754557999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-2.5121792000000198E-2</v>
+        <v>-2.7483369000000479E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>-2.9009592718865274</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-3.1729041442508876</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>10.211988182000001</v>
+        <v>10.198428061</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.5772608999998994E-2</v>
+        <v>-1.6326496999999662E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.8349488502121036</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-1.9012187977256345</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>10.236450056000001</v>
+        <v>10.222857453</v>
       </c>
       <c r="C440" s="5">
-        <v>2.4461873999999995E-2</v>
+        <v>2.442939200000005E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>2.9126637811371259</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>2.9126637831622837</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>10.187245688000001</v>
+        <v>10.173339669000001</v>
       </c>
       <c r="C441" s="5">
-        <v>-4.9204367999999832E-2</v>
+        <v>-4.9517783999998954E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>-5.6180597523715958</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-5.6602155392712739</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>10.193267314</v>
+      </c>
+      <c r="C442" s="5">
+        <v>1.9927644999999217E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>2.3760625265932589</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>