--- v7 (2026-07-07)
+++ v8 (2026-07-27)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{651F8854-348F-4546-92E2-ED5946C6341A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E2F05F86-CD9F-4C9C-8AFC-9CDA68BDB780}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6AF1731B-5B1C-4CFF-A668-798FAC3AB917}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{36BC72FA-1445-49A8-9020-B5922F839BDF}"/>
   </bookViews>
   <sheets>
     <sheet name="elpsrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC9825E7-39FE-4F3B-914D-A4AD26E3BB26}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A8792D3-8454-4CCF-9CDB-673678F8D378}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>7.2558632728000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>7.3561056170999999</v>
       </c>
       <c r="C7" s="5">
         <v>0.10024234429999979</v>
       </c>
       <c r="D7" s="5">
         <v>17.897986506538309</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>7.3802926802000002</v>
       </c>
       <c r="C8" s="5">
         <v>2.4187063100000294E-2</v>
       </c>
       <c r="D8" s="5">
         <v>4.0177718342357061</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>7.3969268519</v>
       </c>
       <c r="C9" s="5">
         <v>1.6634171699999811E-2</v>
       </c>
       <c r="D9" s="5">
         <v>2.7384166147711664</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>7.2956236937999996</v>
       </c>
       <c r="C10" s="5">
         <v>-0.10130315810000035</v>
       </c>
       <c r="D10" s="5">
         <v>-15.2512671449193</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>7.2643354922999999</v>
       </c>
       <c r="C11" s="5">
         <v>-3.1288201499999779E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-5.0266806209153136</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>7.2245207532000002</v>
       </c>
       <c r="C12" s="5">
         <v>-3.9814739099999663E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-6.3823366608995009</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>7.2421366240999996</v>
       </c>
       <c r="C13" s="5">
         <v>1.7615870899999386E-2</v>
       </c>
       <c r="D13" s="5">
         <v>2.9655746314091402</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>7.4241275866000001</v>
       </c>
       <c r="C14" s="5">
         <v>0.18199096250000046</v>
       </c>
       <c r="D14" s="5">
         <v>34.692854989502095</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>7.3019717971000002</v>
       </c>
       <c r="C15" s="5">
         <v>-0.12215578949999983</v>
       </c>
       <c r="D15" s="5">
         <v>-18.052314325343644</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>7.3736837413999998</v>
       </c>
       <c r="C16" s="5">
         <v>7.1711944299999608E-2</v>
       </c>
       <c r="D16" s="5">
         <v>12.442959024493817</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>7.4711376339999997</v>
       </c>
       <c r="C17" s="5">
         <v>9.7453892599999925E-2</v>
       </c>
       <c r="D17" s="5">
         <v>17.064917858958029</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>7.5689743144000001</v>
       </c>
       <c r="C18" s="5">
         <v>9.7836680400000375E-2</v>
       </c>
       <c r="D18" s="5">
         <v>16.897044800916806</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>7.5648611089999998</v>
       </c>
       <c r="C19" s="5">
         <v>-4.1132054000003748E-3</v>
       </c>
       <c r="D19" s="5">
         <v>-0.65017007532656157</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>7.5909261439</v>
       </c>
       <c r="C20" s="5">
         <v>2.6065034900000228E-2</v>
       </c>
       <c r="D20" s="5">
         <v>4.2139089912419658</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>7.4928130911000004</v>
       </c>
       <c r="C21" s="5">
         <v>-9.81130527999996E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-14.453627397773072</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>7.5886167684999997</v>
       </c>
       <c r="C22" s="5">
         <v>9.5803677399999287E-2</v>
       </c>
       <c r="D22" s="5">
         <v>16.469621234970909</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>7.5580268980999996</v>
       </c>
       <c r="C23" s="5">
         <v>-3.0589870400000052E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-4.7314084898998354</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>7.6191070562999998</v>
       </c>
       <c r="C24" s="5">
         <v>6.1080158200000234E-2</v>
       </c>
       <c r="D24" s="5">
         <v>10.140669635557531</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>7.6337336658000003</v>
       </c>
       <c r="C25" s="5">
         <v>1.4626609500000498E-2</v>
       </c>
       <c r="D25" s="5">
         <v>2.3281526813742071</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>7.6170725190999997</v>
       </c>
       <c r="C26" s="5">
         <v>-1.6661146700000629E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-2.587870027415351</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>7.8053021444999997</v>
       </c>
       <c r="C27" s="5">
         <v>0.18822962539999999</v>
       </c>
       <c r="D27" s="5">
         <v>34.035410175821966</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>7.7771846492999996</v>
       </c>
       <c r="C28" s="5">
         <v>-2.8117495200000064E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-4.2382020541677834</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>7.7670839556000004</v>
       </c>
       <c r="C29" s="5">
         <v>-1.0100693699999219E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-1.5474269227059745</v>
       </c>
       <c r="E29" s="5">
         <v>3.9611948821983267</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>7.8857046302000002</v>
       </c>
       <c r="C30" s="5">
         <v>0.11862067459999981</v>
       </c>
       <c r="D30" s="5">
         <v>19.947189660003595</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>7.7842496062000004</v>
       </c>
       <c r="C31" s="5">
         <v>-0.10145502399999984</v>
       </c>
       <c r="D31" s="5">
         <v>-14.39187817819445</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>7.8006967360999999</v>
       </c>
       <c r="C32" s="5">
         <v>1.6447129899999524E-2</v>
       </c>
       <c r="D32" s="5">
         <v>2.5651198900781713</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>7.7977423259999998</v>
       </c>
       <c r="C33" s="5">
         <v>-2.9544101000000822E-3</v>
       </c>
       <c r="D33" s="5">
         <v>-0.45353851429018599</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>7.7708631564999999</v>
       </c>
       <c r="C34" s="5">
         <v>-2.6879169499999911E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-4.0589262623038636</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>7.8516520386000002</v>
       </c>
       <c r="C35" s="5">
         <v>8.0788882100000237E-2</v>
       </c>
       <c r="D35" s="5">
         <v>13.214330513258865</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>8.0033770724999993</v>
       </c>
       <c r="C36" s="5">
         <v>0.15172503389999914</v>
       </c>
       <c r="D36" s="5">
         <v>25.819167919269127</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>7.8125132929000003</v>
       </c>
       <c r="C37" s="5">
         <v>-0.19086377959999901</v>
       </c>
       <c r="D37" s="5">
         <v>-25.146883650894225</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>7.7123591491000001</v>
       </c>
       <c r="C38" s="5">
         <v>-0.10015414380000021</v>
       </c>
       <c r="D38" s="5">
         <v>-14.344014634147173</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>7.8090147603000002</v>
       </c>
       <c r="C39" s="5">
         <v>9.6655611200000102E-2</v>
       </c>
       <c r="D39" s="5">
         <v>16.120254107041166</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>7.8891066293999996</v>
       </c>
       <c r="C40" s="5">
         <v>8.0091869099999435E-2</v>
       </c>
       <c r="D40" s="5">
         <v>13.026163879659446</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>7.7588889092000004</v>
       </c>
       <c r="C41" s="5">
         <v>-0.13021772019999922</v>
       </c>
       <c r="D41" s="5">
         <v>-18.104414455274529</v>
       </c>
       <c r="E41" s="5">
         <v>-0.10550995002560626</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>8.2131125839999992</v>
       </c>
       <c r="C42" s="5">
         <v>0.45422367479999881</v>
       </c>
       <c r="D42" s="5">
         <v>97.92420464237135</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>8.3088843808000004</v>
       </c>
       <c r="C43" s="5">
         <v>9.5771796800001141E-2</v>
       </c>
       <c r="D43" s="5">
         <v>14.926260486526189</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>8.2088294331</v>
       </c>
       <c r="C44" s="5">
         <v>-0.10005494770000034</v>
       </c>
       <c r="D44" s="5">
         <v>-13.530650374891861</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>8.3008732437999999</v>
       </c>
       <c r="C45" s="5">
         <v>9.2043810699999895E-2</v>
       </c>
       <c r="D45" s="5">
         <v>14.316943509989887</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>8.2523839913000003</v>
       </c>
       <c r="C46" s="5">
         <v>-4.848925249999958E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-6.788875089677826</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>8.2446880443000001</v>
       </c>
       <c r="C47" s="5">
         <v>-7.6959470000002028E-3</v>
       </c>
       <c r="D47" s="5">
         <v>-1.1133649327500827</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>8.1808512943</v>
       </c>
       <c r="C48" s="5">
         <v>-6.3836750000000109E-2</v>
       </c>
       <c r="D48" s="5">
         <v>-8.9056906590585747</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>8.2869814178999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.10613012359999985</v>
       </c>
       <c r="D49" s="5">
         <v>16.727826504606981</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>8.1038490248000006</v>
       </c>
       <c r="C50" s="5">
         <v>-0.18313239309999929</v>
       </c>
       <c r="D50" s="5">
         <v>-23.521437243526201</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>7.9238641486999999</v>
       </c>
       <c r="C51" s="5">
         <v>-0.17998487610000069</v>
       </c>
       <c r="D51" s="5">
         <v>-23.625539460640098</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>7.8062318419999999</v>
       </c>
       <c r="C52" s="5">
         <v>-0.11763230670000002</v>
       </c>
       <c r="D52" s="5">
         <v>-16.429482303048324</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>7.7515747355000002</v>
       </c>
       <c r="C53" s="5">
         <v>-5.4657106499999664E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-8.0859470663580346</v>
       </c>
       <c r="E53" s="5">
         <v>-9.426831322880691E-2</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>7.6448884328000002</v>
       </c>
       <c r="C54" s="5">
         <v>-0.10668630270000001</v>
       </c>
       <c r="D54" s="5">
         <v>-15.321226465741844</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>7.4293595832000001</v>
       </c>
       <c r="C55" s="5">
         <v>-0.21552884960000007</v>
       </c>
       <c r="D55" s="5">
         <v>-29.048313316952413</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>7.4015304738000003</v>
       </c>
       <c r="C56" s="5">
         <v>-2.782910939999983E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-4.4035350692307347</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>7.6015416842999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.20001121049999959</v>
       </c>
       <c r="D57" s="5">
         <v>37.708832905605206</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>7.5373238608999999</v>
       </c>
       <c r="C58" s="5">
         <v>-6.4217823399999929E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-9.6795819945166066</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>7.5441740149000003</v>
       </c>
       <c r="C59" s="5">
         <v>6.8501540000003303E-3</v>
       </c>
       <c r="D59" s="5">
         <v>1.0960652428090745</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>7.4619660412000002</v>
       </c>
       <c r="C60" s="5">
         <v>-8.2207973700000103E-2</v>
       </c>
       <c r="D60" s="5">
         <v>-12.32034118425489</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>7.4697668065</v>
       </c>
       <c r="C61" s="5">
         <v>7.8007652999998456E-3</v>
       </c>
       <c r="D61" s="5">
         <v>1.2617223069937511</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>7.4889579551000001</v>
       </c>
       <c r="C62" s="5">
         <v>1.9191148600000041E-2</v>
       </c>
       <c r="D62" s="5">
         <v>3.1269513335488552</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>7.5361647642999996</v>
       </c>
       <c r="C63" s="5">
         <v>4.7206809199999533E-2</v>
       </c>
       <c r="D63" s="5">
         <v>7.8320622342294977</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>7.6321824196000003</v>
       </c>
       <c r="C64" s="5">
         <v>9.6017655300000726E-2</v>
       </c>
       <c r="D64" s="5">
         <v>16.407318569225126</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>7.6371459243000004</v>
       </c>
       <c r="C65" s="5">
         <v>4.9635047000000654E-3</v>
       </c>
       <c r="D65" s="5">
         <v>0.7832040821797559</v>
       </c>
       <c r="E65" s="5">
         <v>-1.4762008379529457</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>7.6778309294999998</v>
       </c>
       <c r="C66" s="5">
         <v>4.0685005199999402E-2</v>
       </c>
       <c r="D66" s="5">
         <v>6.5833748551046956</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>7.6422131809999998</v>
       </c>
       <c r="C67" s="5">
         <v>-3.561774849999999E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-5.4269826336872828</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>7.7831050679000002</v>
       </c>
       <c r="C68" s="5">
         <v>0.14089188690000043</v>
       </c>
       <c r="D68" s="5">
         <v>24.51020262592607</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>7.5939764175000004</v>
       </c>
       <c r="C69" s="5">
         <v>-0.18912865039999982</v>
       </c>
       <c r="D69" s="5">
         <v>-25.561740364474474</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>7.7354481262999997</v>
       </c>
       <c r="C70" s="5">
         <v>0.14147170879999926</v>
       </c>
       <c r="D70" s="5">
         <v>24.794316745982226</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>7.5421422948999997</v>
       </c>
       <c r="C71" s="5">
         <v>-0.19330583140000002</v>
       </c>
       <c r="D71" s="5">
         <v>-26.190727515404745</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>7.6563561522999999</v>
       </c>
       <c r="C72" s="5">
         <v>0.11421385740000023</v>
       </c>
       <c r="D72" s="5">
         <v>19.764709926449207</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>7.6703837910999999</v>
       </c>
       <c r="C73" s="5">
         <v>1.402763880000002E-2</v>
       </c>
       <c r="D73" s="5">
         <v>2.2208779042273807</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>7.5732226345999996</v>
       </c>
       <c r="C74" s="5">
         <v>-9.7161156500000345E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-14.184931120679046</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>7.5490309769000001</v>
       </c>
       <c r="C75" s="5">
         <v>-2.4191657699999425E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-3.7666068968468913</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>7.4495096034000001</v>
       </c>
       <c r="C76" s="5">
         <v>-9.952137350000001E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-14.721859374802737</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>7.5246932251</v>
       </c>
       <c r="C77" s="5">
         <v>7.5183621699999925E-2</v>
       </c>
       <c r="D77" s="5">
         <v>12.806304939682246</v>
       </c>
       <c r="E77" s="5">
         <v>-1.4724440296760122</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>7.3950772579999997</v>
       </c>
       <c r="C78" s="5">
         <v>-0.12961596710000034</v>
       </c>
       <c r="D78" s="5">
         <v>-18.820382574242178</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>7.444603088</v>
       </c>
       <c r="C79" s="5">
         <v>4.9525830000000326E-2</v>
       </c>
       <c r="D79" s="5">
         <v>8.3392915000220178</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>7.3518389135</v>
       </c>
       <c r="C80" s="5">
         <v>-9.2764174500000074E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-13.969348026071071</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>7.3919557102000004</v>
       </c>
       <c r="C81" s="5">
         <v>4.0116796700000457E-2</v>
       </c>
       <c r="D81" s="5">
         <v>6.7481805442805021</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>7.4415726282000003</v>
       </c>
       <c r="C82" s="5">
         <v>4.9616917999999899E-2</v>
       </c>
       <c r="D82" s="5">
         <v>8.3588590986054747</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>7.4444687875</v>
       </c>
       <c r="C83" s="5">
         <v>2.8961592999996455E-3</v>
       </c>
       <c r="D83" s="5">
         <v>0.46802472497295966</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>7.5633399995000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.11887121200000017</v>
       </c>
       <c r="D84" s="5">
         <v>20.936926352653895</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>7.5849402392999998</v>
       </c>
       <c r="C85" s="5">
         <v>2.1600239799999699E-2</v>
       </c>
       <c r="D85" s="5">
         <v>3.4814423420260754</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>7.4665122105000004</v>
       </c>
       <c r="C86" s="5">
         <v>-0.11842802879999947</v>
       </c>
       <c r="D86" s="5">
         <v>-17.208186562124826</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>7.3490202361000003</v>
       </c>
       <c r="C87" s="5">
         <v>-0.11749197440000003</v>
       </c>
       <c r="D87" s="5">
         <v>-17.331518002116585</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>7.3584408536000003</v>
       </c>
       <c r="C88" s="5">
         <v>9.4206175000000059E-3</v>
       </c>
       <c r="D88" s="5">
         <v>1.5491568837385339</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>7.3067733169000002</v>
       </c>
       <c r="C89" s="5">
         <v>-5.1667536700000127E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-8.1079439787713028</v>
       </c>
       <c r="E89" s="5">
         <v>-2.8960636889898472</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>7.4020321596</v>
       </c>
       <c r="C90" s="5">
         <v>9.5258842699999846E-2</v>
       </c>
       <c r="D90" s="5">
         <v>16.816449460416671</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>7.3382675964999997</v>
       </c>
       <c r="C91" s="5">
         <v>-6.3764563100000338E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-9.8613760142305829</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>7.4317548241000004</v>
       </c>
       <c r="C92" s="5">
         <v>9.3487227600000722E-2</v>
       </c>
       <c r="D92" s="5">
         <v>16.405620126600297</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>7.3872576836999997</v>
       </c>
       <c r="C93" s="5">
         <v>-4.4497140400000745E-2</v>
       </c>
       <c r="D93" s="5">
         <v>-6.9529740113407401</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>7.2578913356000001</v>
       </c>
       <c r="C94" s="5">
         <v>-0.12936634809999958</v>
       </c>
       <c r="D94" s="5">
         <v>-19.104091017643889</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>7.2434460908</v>
       </c>
       <c r="C95" s="5">
         <v>-1.444524480000009E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-2.3623660852654216</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>7.1747638137000003</v>
       </c>
       <c r="C96" s="5">
         <v>-6.8682277099999745E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-10.803354422236344</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>7.1028063603999998</v>
       </c>
       <c r="C97" s="5">
         <v>-7.1957453300000473E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-11.392927107084571</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>7.1641718552000002</v>
       </c>
       <c r="C98" s="5">
         <v>6.136549480000042E-2</v>
       </c>
       <c r="D98" s="5">
         <v>10.874645331851717</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>7.2491306598999996</v>
       </c>
       <c r="C99" s="5">
         <v>8.4958804699999391E-2</v>
       </c>
       <c r="D99" s="5">
         <v>15.196474762543932</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>7.1542440811999999</v>
       </c>
       <c r="C100" s="5">
         <v>-9.4886578699999724E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-14.624373643342759</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>7.2041546206999998</v>
       </c>
       <c r="C101" s="5">
         <v>4.9910539499999906E-2</v>
       </c>
       <c r="D101" s="5">
         <v>8.7004319918533071</v>
       </c>
       <c r="E101" s="5">
         <v>-1.4044324594366664</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>7.0996821529999998</v>
       </c>
       <c r="C102" s="5">
         <v>-0.10447246769999996</v>
       </c>
       <c r="D102" s="5">
         <v>-16.079015682637866</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>7.1265950461000003</v>
       </c>
       <c r="C103" s="5">
         <v>2.6912893100000446E-2</v>
       </c>
       <c r="D103" s="5">
         <v>4.6449092558554339</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>7.115932001</v>
       </c>
       <c r="C104" s="5">
         <v>-1.0663045100000268E-2</v>
       </c>
       <c r="D104" s="5">
         <v>-1.7807772748262174</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>7.0741525653000004</v>
       </c>
       <c r="C105" s="5">
         <v>-4.1779435699999645E-2</v>
       </c>
       <c r="D105" s="5">
         <v>-6.8223850820635645</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>7.0705754395999998</v>
       </c>
       <c r="C106" s="5">
         <v>-3.5771257000005718E-3</v>
       </c>
       <c r="D106" s="5">
         <v>-0.60510891241331022</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>7.1425178198000001</v>
       </c>
       <c r="C107" s="5">
         <v>7.1942380200000322E-2</v>
       </c>
       <c r="D107" s="5">
         <v>12.916879246740587</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>7.1000011054999996</v>
       </c>
       <c r="C108" s="5">
         <v>-4.251671430000048E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-6.9138635569335634</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>7.1197199173000003</v>
       </c>
       <c r="C109" s="5">
         <v>1.971881180000068E-2</v>
       </c>
       <c r="D109" s="5">
         <v>3.3841389538526778</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>7.1643860653999996</v>
       </c>
       <c r="C110" s="5">
         <v>4.4666148099999248E-2</v>
       </c>
       <c r="D110" s="5">
         <v>7.7935699083437004</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>7.1485797500999997</v>
       </c>
       <c r="C111" s="5">
         <v>-1.5806315299999874E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-2.6155911113149743</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>7.1465105585000002</v>
       </c>
       <c r="C112" s="5">
         <v>-2.0691915999995203E-3</v>
       </c>
       <c r="D112" s="5">
         <v>-0.34679346519641552</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>7.1023602800000001</v>
       </c>
       <c r="C113" s="5">
         <v>-4.4150278500000084E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-7.166674006623774</v>
       </c>
       <c r="E113" s="5">
         <v>-1.4129949461038738</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>7.0965824523999999</v>
       </c>
       <c r="C114" s="5">
         <v>-5.7778276000002293E-3</v>
       </c>
       <c r="D114" s="5">
         <v>-0.97185368995981181</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>7.2155394336000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.1189569812000002</v>
       </c>
       <c r="D115" s="5">
         <v>22.077216279251545</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>7.0077925395999996</v>
       </c>
       <c r="C116" s="5">
         <v>-0.20774689400000046</v>
       </c>
       <c r="D116" s="5">
         <v>-29.571379348352146</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>7.0603551513999996</v>
       </c>
       <c r="C117" s="5">
         <v>5.2562611799999992E-2</v>
       </c>
       <c r="D117" s="5">
         <v>9.3814645838387278</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>7.0726943252999996</v>
       </c>
       <c r="C118" s="5">
         <v>1.2339173900000056E-2</v>
       </c>
       <c r="D118" s="5">
         <v>2.1174811337910437</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>7.2334356248000002</v>
       </c>
       <c r="C119" s="5">
         <v>0.1607412995000006</v>
       </c>
       <c r="D119" s="5">
         <v>30.953401669596236</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>7.1298618137999998</v>
       </c>
       <c r="C120" s="5">
         <v>-0.1035738110000004</v>
       </c>
       <c r="D120" s="5">
         <v>-15.891884214389119</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>7.1326519126000001</v>
       </c>
       <c r="C121" s="5">
         <v>2.7900988000002513E-3</v>
       </c>
       <c r="D121" s="5">
         <v>0.47060296313945482</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>7.1718845185999998</v>
       </c>
       <c r="C122" s="5">
         <v>3.923260599999967E-2</v>
       </c>
       <c r="D122" s="5">
         <v>6.8038957184651583</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>7.2558021149999998</v>
       </c>
       <c r="C123" s="5">
         <v>8.3917596400000072E-2</v>
       </c>
       <c r="D123" s="5">
         <v>14.980899743088717</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>7.3348705031000003</v>
       </c>
       <c r="C124" s="5">
         <v>7.9068388100000497E-2</v>
       </c>
       <c r="D124" s="5">
         <v>13.889648167603831</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>7.4073197504000001</v>
       </c>
       <c r="C125" s="5">
         <v>7.2449247299999797E-2</v>
       </c>
       <c r="D125" s="5">
         <v>12.518438491876417</v>
       </c>
       <c r="E125" s="5">
         <v>4.2937764120296151</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>7.3905078863</v>
       </c>
       <c r="C126" s="5">
         <v>-1.6811864100000129E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-2.689812105061673</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>7.4045102016</v>
       </c>
       <c r="C127" s="5">
         <v>1.4002315299999957E-2</v>
       </c>
       <c r="D127" s="5">
         <v>2.2974039636779908</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>7.3973772987000004</v>
       </c>
       <c r="C128" s="5">
         <v>-7.1329028999995714E-3</v>
       </c>
       <c r="D128" s="5">
         <v>-1.1498773382014438</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>7.4500054058999998</v>
       </c>
       <c r="C129" s="5">
         <v>5.2628107199999441E-2</v>
       </c>
       <c r="D129" s="5">
         <v>8.8794234055378674</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>7.2653570082999996</v>
       </c>
       <c r="C130" s="5">
         <v>-0.18464839760000018</v>
       </c>
       <c r="D130" s="5">
         <v>-26.004644344452586</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>7.4226788075999997</v>
       </c>
       <c r="C131" s="5">
         <v>0.15732179930000001</v>
       </c>
       <c r="D131" s="5">
         <v>29.31368944296193</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>7.5570016154999999</v>
       </c>
       <c r="C132" s="5">
         <v>0.13432280790000029</v>
       </c>
       <c r="D132" s="5">
         <v>24.012699545963969</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>7.5405062600999999</v>
       </c>
       <c r="C133" s="5">
         <v>-1.6495355400000022E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-2.5881307210685489</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>7.5924755331</v>
       </c>
       <c r="C134" s="5">
         <v>5.1969273000000094E-2</v>
       </c>
       <c r="D134" s="5">
         <v>8.5912306204336986</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>7.5579454020999997</v>
       </c>
       <c r="C135" s="5">
         <v>-3.4530131000000353E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-5.3230648548208581</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>7.5335209875000002</v>
       </c>
       <c r="C136" s="5">
         <v>-2.4424414599999444E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-3.8097559641662948</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>7.5083750365000004</v>
       </c>
       <c r="C137" s="5">
         <v>-2.5145950999999833E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-3.9327286790927007</v>
       </c>
       <c r="E137" s="5">
         <v>1.3642625066177638</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>7.5874400382999996</v>
       </c>
       <c r="C138" s="5">
         <v>7.9065001799999202E-2</v>
       </c>
       <c r="D138" s="5">
         <v>13.394444654663706</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>7.5908239951000001</v>
       </c>
       <c r="C139" s="5">
         <v>3.3839568000004761E-3</v>
       </c>
       <c r="D139" s="5">
         <v>0.53650821039430419</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>7.5922167385000003</v>
       </c>
       <c r="C140" s="5">
         <v>1.3927434000002847E-3</v>
       </c>
       <c r="D140" s="5">
         <v>0.22039499997044132</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>7.6426413099000001</v>
       </c>
       <c r="C141" s="5">
         <v>5.0424571399999785E-2</v>
       </c>
       <c r="D141" s="5">
         <v>8.2676120265097843</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>7.6561910107999998</v>
       </c>
       <c r="C142" s="5">
         <v>1.3549700899999628E-2</v>
       </c>
       <c r="D142" s="5">
         <v>2.1483579831555133</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>7.6104125867999999</v>
       </c>
       <c r="C143" s="5">
         <v>-4.5778423999999873E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-6.9438018727463913</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>7.5722694647999997</v>
       </c>
       <c r="C144" s="5">
         <v>-3.814312200000014E-2</v>
       </c>
       <c r="D144" s="5">
         <v>-5.8513062405120326</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>7.7415474513999998</v>
       </c>
       <c r="C145" s="5">
         <v>0.16927798660000004</v>
       </c>
       <c r="D145" s="5">
         <v>30.382900563162817</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>7.7111963972000002</v>
       </c>
       <c r="C146" s="5">
         <v>-3.0351054199999616E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-4.6045170919509655</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>7.6604075953999997</v>
       </c>
       <c r="C147" s="5">
         <v>-5.0788801800000449E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-7.623529178508937</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>7.7423702519999997</v>
       </c>
       <c r="C148" s="5">
         <v>8.1962656600000017E-2</v>
       </c>
       <c r="D148" s="5">
         <v>13.622592624940255</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>7.7112201431000003</v>
       </c>
       <c r="C149" s="5">
         <v>-3.1150108899999474E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-4.7225802388978781</v>
       </c>
       <c r="E149" s="5">
         <v>2.7015846386724274</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>7.7859315364999997</v>
       </c>
       <c r="C150" s="5">
         <v>7.4711393399999437E-2</v>
       </c>
       <c r="D150" s="5">
         <v>12.266386917633888</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>7.7823363743999998</v>
       </c>
       <c r="C151" s="5">
         <v>-3.5951620999998823E-3</v>
       </c>
       <c r="D151" s="5">
         <v>-0.55269621687399351</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>7.8954569082999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.1131205339000001</v>
       </c>
       <c r="D152" s="5">
         <v>18.906947832954145</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>7.8293660353999996</v>
       </c>
       <c r="C153" s="5">
         <v>-6.6090872900000264E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-9.5951023417810468</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>7.9471948014000002</v>
       </c>
       <c r="C154" s="5">
         <v>0.11782876600000058</v>
       </c>
       <c r="D154" s="5">
         <v>19.631936479089095</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>7.8929620428999998</v>
       </c>
       <c r="C155" s="5">
         <v>-5.4232758500000422E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-7.888496997920436</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>7.7909343460000002</v>
       </c>
       <c r="C156" s="5">
         <v>-0.10202769689999958</v>
       </c>
       <c r="D156" s="5">
         <v>-14.455052648890621</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>7.7432116532000004</v>
       </c>
       <c r="C157" s="5">
         <v>-4.7722692799999855E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-7.1078466553787356</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>7.7212746488999997</v>
       </c>
       <c r="C158" s="5">
         <v>-2.1937004300000673E-2</v>
       </c>
       <c r="D158" s="5">
         <v>-3.3471991363355547</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>7.6476591424000002</v>
       </c>
       <c r="C159" s="5">
         <v>-7.3615506499999483E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-10.859663700313682</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>7.7519337975999996</v>
       </c>
       <c r="C160" s="5">
         <v>0.10427465519999934</v>
       </c>
       <c r="D160" s="5">
         <v>17.64633011637391</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>7.7066017458999996</v>
       </c>
       <c r="C161" s="5">
         <v>-4.5332051699999987E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-6.7960460295285348</v>
       </c>
       <c r="E161" s="5">
         <v>-5.9891912230425337E-2</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>7.5953437811000004</v>
       </c>
       <c r="C162" s="5">
         <v>-0.11125796479999916</v>
       </c>
       <c r="D162" s="5">
         <v>-16.012581961219109</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>7.5880779356000003</v>
       </c>
       <c r="C163" s="5">
         <v>-7.2658455000000899E-3</v>
       </c>
       <c r="D163" s="5">
         <v>-1.1419214959709656</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>7.5131907194999998</v>
       </c>
       <c r="C164" s="5">
         <v>-7.4887216100000487E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-11.220730524182621</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>7.4181332900000001</v>
       </c>
       <c r="C165" s="5">
         <v>-9.5057429499999735E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-14.169304892069457</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>7.3385796607999998</v>
       </c>
       <c r="C166" s="5">
         <v>-7.9553629200000309E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-12.136486804558066</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>7.3738437859000001</v>
       </c>
       <c r="C167" s="5">
         <v>3.5264125100000321E-2</v>
       </c>
       <c r="D167" s="5">
         <v>5.9212360007039999</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>7.3998383663</v>
       </c>
       <c r="C168" s="5">
         <v>2.5994580399999911E-2</v>
       </c>
       <c r="D168" s="5">
         <v>4.3132817015806069</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>7.3474794812999997</v>
       </c>
       <c r="C169" s="5">
         <v>-5.2358885000000299E-2</v>
       </c>
       <c r="D169" s="5">
         <v>-8.168055591737911</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>7.3213446958999997</v>
       </c>
       <c r="C170" s="5">
         <v>-2.6134785400000027E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-4.1858460969566575</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>7.5273807487999997</v>
       </c>
       <c r="C171" s="5">
         <v>0.20603605290000004</v>
       </c>
       <c r="D171" s="5">
         <v>39.519964171809406</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>7.4480081451000002</v>
       </c>
       <c r="C172" s="5">
         <v>-7.9372603699999544E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-11.944779909083525</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>7.4904522380999996</v>
       </c>
       <c r="C173" s="5">
         <v>4.2444092999999405E-2</v>
       </c>
       <c r="D173" s="5">
         <v>7.0569224637627492</v>
       </c>
       <c r="E173" s="5">
         <v>-2.8047317731838661</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>7.7202165587999998</v>
       </c>
       <c r="C174" s="5">
         <v>0.22976432070000019</v>
       </c>
       <c r="D174" s="5">
         <v>43.700184082546414</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>7.8008858959999996</v>
       </c>
       <c r="C175" s="5">
         <v>8.0669337199999802E-2</v>
       </c>
       <c r="D175" s="5">
         <v>13.285235504041569</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>7.8488882289999999</v>
       </c>
       <c r="C176" s="5">
         <v>4.8002333000000341E-2</v>
       </c>
       <c r="D176" s="5">
         <v>7.6392416654310402</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>7.2140177041999998</v>
       </c>
       <c r="C177" s="5">
         <v>-0.63487052480000017</v>
       </c>
       <c r="D177" s="5">
         <v>-63.656335875739543</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>7.2356176010000004</v>
       </c>
       <c r="C178" s="5">
         <v>2.1599896800000629E-2</v>
       </c>
       <c r="D178" s="5">
         <v>3.6527509496519617</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>7.2561154727000003</v>
       </c>
       <c r="C179" s="5">
         <v>2.0497871699999948E-2</v>
       </c>
       <c r="D179" s="5">
         <v>3.4529659993479234</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>7.2973058049999997</v>
       </c>
       <c r="C180" s="5">
         <v>4.1190332299999355E-2</v>
       </c>
       <c r="D180" s="5">
         <v>7.0287201706632496</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>7.3498741403999999</v>
       </c>
       <c r="C181" s="5">
         <v>5.2568335400000166E-2</v>
       </c>
       <c r="D181" s="5">
         <v>8.9954252514687472</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>7.3095588393000002</v>
       </c>
       <c r="C182" s="5">
         <v>-4.0315301099999701E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-6.3872142744460074</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>7.3066102713000003</v>
       </c>
       <c r="C183" s="5">
         <v>-2.9485679999998737E-3</v>
       </c>
       <c r="D183" s="5">
         <v>-0.48298975706508873</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>7.3362096822999998</v>
       </c>
       <c r="C184" s="5">
         <v>2.959941099999952E-2</v>
       </c>
       <c r="D184" s="5">
         <v>4.9710430710765419</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>7.4737402421999999</v>
       </c>
       <c r="C185" s="5">
         <v>0.13753055990000007</v>
       </c>
       <c r="D185" s="5">
         <v>24.966948070590767</v>
       </c>
       <c r="E185" s="5">
         <v>-0.22311063963527111</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>7.5502150214999997</v>
       </c>
       <c r="C186" s="5">
         <v>7.6474779299999796E-2</v>
       </c>
       <c r="D186" s="5">
         <v>12.9941208010389</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>7.4142169381</v>
       </c>
       <c r="C187" s="5">
         <v>-0.13599808339999964</v>
       </c>
       <c r="D187" s="5">
         <v>-19.597115330020987</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>7.5861999713000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.17198303320000008</v>
       </c>
       <c r="D188" s="5">
         <v>31.676406782518306</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>7.7201673602999996</v>
       </c>
       <c r="C189" s="5">
         <v>0.13396738899999949</v>
       </c>
       <c r="D189" s="5">
         <v>23.375562283135622</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>7.7332035560000003</v>
       </c>
       <c r="C190" s="5">
         <v>1.3036195700000697E-2</v>
       </c>
       <c r="D190" s="5">
         <v>2.0452328769464012</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>7.7457595005000002</v>
       </c>
       <c r="C191" s="5">
         <v>1.255594449999986E-2</v>
       </c>
       <c r="D191" s="5">
         <v>1.9658624042220518</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>7.5841473446999998</v>
       </c>
       <c r="C192" s="5">
         <v>-0.16161215580000032</v>
       </c>
       <c r="D192" s="5">
         <v>-22.355080845677477</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>7.6481171310000002</v>
       </c>
       <c r="C193" s="5">
         <v>6.3969786300000386E-2</v>
       </c>
       <c r="D193" s="5">
         <v>10.604608788678949</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>7.6946137552999998</v>
       </c>
       <c r="C194" s="5">
         <v>4.6496624299999567E-2</v>
       </c>
       <c r="D194" s="5">
         <v>7.5443323933281015</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>7.7026548988999997</v>
       </c>
       <c r="C195" s="5">
         <v>8.041143599999856E-3</v>
       </c>
       <c r="D195" s="5">
         <v>1.2612754748473787</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>7.5176694788000002</v>
       </c>
       <c r="C196" s="5">
         <v>-0.18498542009999941</v>
       </c>
       <c r="D196" s="5">
         <v>-25.30123117814329</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>7.4586014339000002</v>
       </c>
       <c r="C197" s="5">
         <v>-5.9068044900000061E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-9.0317013684972238</v>
       </c>
       <c r="E197" s="5">
         <v>-0.20256000087505166</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>7.2767113701000001</v>
       </c>
       <c r="C198" s="5">
         <v>-0.18189006380000006</v>
       </c>
       <c r="D198" s="5">
         <v>-25.641095250120948</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>7.3182447725999999</v>
       </c>
       <c r="C199" s="5">
         <v>4.1533402499999816E-2</v>
       </c>
       <c r="D199" s="5">
         <v>7.0684180804063468</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>7.3121224090999997</v>
       </c>
       <c r="C200" s="5">
         <v>-6.122363500000283E-3</v>
       </c>
       <c r="D200" s="5">
         <v>-0.99930051032373068</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>7.5341487535000002</v>
       </c>
       <c r="C201" s="5">
         <v>0.22202634440000057</v>
       </c>
       <c r="D201" s="5">
         <v>43.182140282261642</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>7.5328247415999998</v>
       </c>
       <c r="C202" s="5">
         <v>-1.3240119000004213E-3</v>
       </c>
       <c r="D202" s="5">
         <v>-0.21067801773216877</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>7.5384309417999997</v>
       </c>
       <c r="C203" s="5">
         <v>5.6062001999999111E-3</v>
       </c>
       <c r="D203" s="5">
         <v>0.89674807559747549</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>7.7740577103000001</v>
       </c>
       <c r="C204" s="5">
         <v>0.23562676850000042</v>
       </c>
       <c r="D204" s="5">
         <v>44.677699639725788</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>7.6488221532000003</v>
       </c>
       <c r="C205" s="5">
         <v>-0.12523555709999989</v>
       </c>
       <c r="D205" s="5">
         <v>-17.707239082042502</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>7.6818234462000001</v>
       </c>
       <c r="C206" s="5">
         <v>3.3001292999999876E-2</v>
       </c>
       <c r="D206" s="5">
         <v>5.3021165811535154</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>7.8107811969999998</v>
       </c>
       <c r="C207" s="5">
         <v>0.12895775079999972</v>
       </c>
       <c r="D207" s="5">
         <v>22.112973976531713</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>7.7957907322000004</v>
       </c>
       <c r="C208" s="5">
         <v>-1.4990464799999437E-2</v>
       </c>
       <c r="D208" s="5">
         <v>-2.2788869151537772</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>7.7580663148999998</v>
       </c>
       <c r="C209" s="5">
         <v>-3.7724417300000646E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-5.654806309205096</v>
       </c>
       <c r="E209" s="5">
         <v>4.0150272628713735</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>7.5892626552999998</v>
       </c>
       <c r="C210" s="5">
         <v>-0.16880365959999999</v>
       </c>
       <c r="D210" s="5">
         <v>-23.201426877109064</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>7.5133636376000004</v>
       </c>
       <c r="C211" s="5">
         <v>-7.5899017699999405E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-11.362417613774323</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>7.6121578110000003</v>
       </c>
       <c r="C212" s="5">
         <v>9.8794173399999963E-2</v>
       </c>
       <c r="D212" s="5">
         <v>16.971617401783412</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>7.6514066355999999</v>
       </c>
       <c r="C213" s="5">
         <v>3.9248824599999566E-2</v>
       </c>
       <c r="D213" s="5">
         <v>6.365797307730281</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>7.7334414500999999</v>
       </c>
       <c r="C214" s="5">
         <v>8.2034814500000053E-2</v>
       </c>
       <c r="D214" s="5">
         <v>13.652298426183407</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>7.8355559121000002</v>
       </c>
       <c r="C215" s="5">
         <v>0.10211446200000029</v>
       </c>
       <c r="D215" s="5">
         <v>17.04803991346693</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>7.9634427026000001</v>
       </c>
       <c r="C216" s="5">
         <v>0.12788679049999985</v>
       </c>
       <c r="D216" s="5">
         <v>21.44301711201997</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>8.0555140622000003</v>
       </c>
       <c r="C217" s="5">
         <v>9.2071359600000235E-2</v>
       </c>
       <c r="D217" s="5">
         <v>14.791255473507615</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>8.1910510096000007</v>
       </c>
       <c r="C218" s="5">
         <v>0.13553694740000033</v>
       </c>
       <c r="D218" s="5">
         <v>22.167713196319717</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>8.1251314975</v>
       </c>
       <c r="C219" s="5">
         <v>-6.5919512100000688E-2</v>
       </c>
       <c r="D219" s="5">
         <v>-9.2411019647611887</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>8.2792387169000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.15410721940000016</v>
       </c>
       <c r="D220" s="5">
         <v>25.291058482227989</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>8.3612695921999993</v>
       </c>
       <c r="C221" s="5">
         <v>8.2030875299999195E-2</v>
       </c>
       <c r="D221" s="5">
         <v>12.559423685683724</v>
       </c>
       <c r="E221" s="5">
         <v>7.7751755761806152</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>8.7847360663000007</v>
       </c>
       <c r="C222" s="5">
         <v>0.42346647410000138</v>
       </c>
       <c r="D222" s="5">
         <v>80.916382281523298</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>8.8916339549999996</v>
       </c>
       <c r="C223" s="5">
         <v>0.10689788869999894</v>
       </c>
       <c r="D223" s="5">
         <v>15.62035372868622</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>8.8928543995999991</v>
       </c>
       <c r="C224" s="5">
         <v>1.2204445999994817E-3</v>
       </c>
       <c r="D224" s="5">
         <v>0.16483355417122869</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>9.3680362344999999</v>
       </c>
       <c r="C225" s="5">
         <v>0.47518183490000077</v>
       </c>
       <c r="D225" s="5">
         <v>86.762019339986878</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>9.4479091946999993</v>
       </c>
       <c r="C226" s="5">
         <v>7.9872960199999454E-2</v>
       </c>
       <c r="D226" s="5">
         <v>10.725024289435181</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>9.4371455802999993</v>
       </c>
       <c r="C227" s="5">
         <v>-1.0763614400000066E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-1.3585768859975533</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>9.3563879893999999</v>
       </c>
       <c r="C228" s="5">
         <v>-8.0757590899999343E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-9.7991111052056379</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>9.3610267304000008</v>
       </c>
       <c r="C229" s="5">
         <v>4.6387410000008344E-3</v>
       </c>
       <c r="D229" s="5">
         <v>0.59656494229372026</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>9.3040500603999998</v>
       </c>
       <c r="C230" s="5">
         <v>-5.6976670000000951E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-7.0642866342011228</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>9.2384731551999995</v>
       </c>
       <c r="C231" s="5">
         <v>-6.5576905200000368E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-8.1375650307837546</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>9.2817345527999997</v>
       </c>
       <c r="C232" s="5">
         <v>4.3261397600000251E-2</v>
       </c>
       <c r="D232" s="5">
         <v>5.7663002481524117</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>9.2747281927999996</v>
       </c>
       <c r="C233" s="5">
         <v>-7.0063600000001003E-3</v>
       </c>
       <c r="D233" s="5">
         <v>-0.90207424754132903</v>
       </c>
       <c r="E233" s="5">
         <v>10.924879176867353</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>9.2629062886</v>
       </c>
       <c r="C234" s="5">
         <v>-1.1821904199999622E-2</v>
       </c>
       <c r="D234" s="5">
         <v>-1.5188858535237881</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>9.2630806719999992</v>
       </c>
       <c r="C235" s="5">
         <v>1.7438339999920061E-4</v>
       </c>
       <c r="D235" s="5">
         <v>2.2593529745917884E-2</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>9.2652687590999996</v>
       </c>
       <c r="C236" s="5">
         <v>2.1880871000004021E-3</v>
       </c>
       <c r="D236" s="5">
         <v>0.2838276576804466</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>9.1793021734</v>
       </c>
       <c r="C237" s="5">
         <v>-8.5966585699999598E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-10.583072714256026</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>9.1651354314999995</v>
       </c>
       <c r="C238" s="5">
         <v>-1.4166741900000446E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-1.8363626256790111</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>9.1404565563000002</v>
       </c>
       <c r="C239" s="5">
         <v>-2.4678875199999339E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-3.1838019514360605</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>9.1537946613999992</v>
       </c>
       <c r="C240" s="5">
         <v>1.3338105099998998E-2</v>
       </c>
       <c r="D240" s="5">
         <v>1.7652085377392046</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>9.0582170504999997</v>
       </c>
       <c r="C241" s="5">
         <v>-9.5577610899999499E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-11.834498519043358</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>9.0199181883000001</v>
       </c>
       <c r="C242" s="5">
         <v>-3.8298862199999562E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-4.9573566508840479</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>9.1501776912999997</v>
       </c>
       <c r="C243" s="5">
         <v>0.13025950299999955</v>
       </c>
       <c r="D243" s="5">
         <v>18.774484264668455</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>9.1980777241999991</v>
       </c>
       <c r="C244" s="5">
         <v>4.7900032899999445E-2</v>
       </c>
       <c r="D244" s="5">
         <v>6.465908875598636</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>9.0858065365999998</v>
       </c>
       <c r="C245" s="5">
         <v>-0.11227118759999932</v>
       </c>
       <c r="D245" s="5">
         <v>-13.70275696977915</v>
       </c>
       <c r="E245" s="5">
         <v>-2.0369508655429969</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>9.1372049441000005</v>
       </c>
       <c r="C246" s="5">
         <v>5.1398407500000687E-2</v>
       </c>
       <c r="D246" s="5">
         <v>7.0036447608289976</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>9.2398276750000008</v>
       </c>
       <c r="C247" s="5">
         <v>0.10262273090000029</v>
       </c>
       <c r="D247" s="5">
         <v>14.342074199591215</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>9.1425005892000009</v>
       </c>
       <c r="C248" s="5">
         <v>-9.7327085799999935E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-11.932938673564875</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>9.0865117848000008</v>
       </c>
       <c r="C249" s="5">
         <v>-5.5988804400000092E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-7.1062775740756701</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>9.0824908214000004</v>
       </c>
       <c r="C250" s="5">
         <v>-4.0209634000003547E-3</v>
       </c>
       <c r="D250" s="5">
         <v>-0.52973349340317277</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>9.0403907972000006</v>
       </c>
       <c r="C251" s="5">
         <v>-4.2100024199999808E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-5.422715034011194</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>8.9545349984999998</v>
       </c>
       <c r="C252" s="5">
         <v>-8.5855798700000818E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-10.81947917010131</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>9.0532620574999996</v>
       </c>
       <c r="C253" s="5">
         <v>9.8727058999999784E-2</v>
       </c>
       <c r="D253" s="5">
         <v>14.062961170170251</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>9.0229649445</v>
       </c>
       <c r="C254" s="5">
         <v>-3.0297112999999598E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-3.9427519849890791</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>9.1557176869999992</v>
       </c>
       <c r="C255" s="5">
         <v>0.13275274249999924</v>
       </c>
       <c r="D255" s="5">
         <v>19.156427524215893</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>9.1133747860999996</v>
       </c>
       <c r="C256" s="5">
         <v>-4.2342900899999592E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-5.4106902455404278</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>9.2023036154</v>
       </c>
       <c r="C257" s="5">
         <v>8.8928829300000345E-2</v>
       </c>
       <c r="D257" s="5">
         <v>12.359015462392065</v>
       </c>
       <c r="E257" s="5">
         <v>1.2821875342680755</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>9.3158509964</v>
       </c>
       <c r="C258" s="5">
         <v>0.11354738100000006</v>
       </c>
       <c r="D258" s="5">
         <v>15.854179602180096</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>9.3318516421000002</v>
       </c>
       <c r="C259" s="5">
         <v>1.6000645700000149E-2</v>
       </c>
       <c r="D259" s="5">
         <v>2.0806687725381634</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>9.3302168213000005</v>
       </c>
       <c r="C260" s="5">
         <v>-1.6348207999996589E-3</v>
       </c>
       <c r="D260" s="5">
         <v>-0.21002218004064765</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>9.3883067552000004</v>
       </c>
       <c r="C261" s="5">
         <v>5.8089933899999835E-2</v>
       </c>
       <c r="D261" s="5">
         <v>7.7324214282484593</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>9.2911218566000002</v>
       </c>
       <c r="C262" s="5">
         <v>-9.7184898600000125E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-11.738639791926076</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>9.3415312742999994</v>
       </c>
       <c r="C263" s="5">
         <v>5.0409417699999182E-2</v>
       </c>
       <c r="D263" s="5">
         <v>6.7084944879596486</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>9.3478979935000002</v>
       </c>
       <c r="C264" s="5">
         <v>6.3667192000007589E-3</v>
       </c>
       <c r="D264" s="5">
         <v>0.82093255789252861</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>9.4488644374999993</v>
       </c>
       <c r="C265" s="5">
         <v>0.1009664439999991</v>
       </c>
       <c r="D265" s="5">
         <v>13.75954419494192</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>9.5235555032000008</v>
       </c>
       <c r="C266" s="5">
         <v>7.4691065700001502E-2</v>
       </c>
       <c r="D266" s="5">
         <v>9.9091850501036749</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>9.4585680748000005</v>
       </c>
       <c r="C267" s="5">
         <v>-6.4987428400000269E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-7.8881891910128621</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>9.4261891871000003</v>
       </c>
       <c r="C268" s="5">
         <v>-3.2378887700000192E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-4.0314137668878924</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>9.5157668459</v>
       </c>
       <c r="C269" s="5">
         <v>8.9577658799999682E-2</v>
       </c>
       <c r="D269" s="5">
         <v>12.018998631374146</v>
       </c>
       <c r="E269" s="5">
         <v>3.4063560995251319</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>9.5032974163000006</v>
       </c>
       <c r="C270" s="5">
         <v>-1.2469429599999415E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-1.5611922923297161</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>9.5267103023999997</v>
       </c>
       <c r="C271" s="5">
         <v>2.3412886099999142E-2</v>
       </c>
       <c r="D271" s="5">
         <v>2.996781315690078</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>9.5234752848999999</v>
       </c>
       <c r="C272" s="5">
         <v>-3.2350174999997705E-3</v>
       </c>
       <c r="D272" s="5">
         <v>-0.40672790567921613</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>9.5893609085999998</v>
       </c>
       <c r="C273" s="5">
         <v>6.588562369999984E-2</v>
       </c>
       <c r="D273" s="5">
         <v>8.6251681246733103</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>9.5960655430999999</v>
       </c>
       <c r="C274" s="5">
         <v>6.7046345000001395E-3</v>
       </c>
       <c r="D274" s="5">
         <v>0.84224304089095536</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>9.6423558437000008</v>
       </c>
       <c r="C275" s="5">
         <v>4.6290300600000833E-2</v>
       </c>
       <c r="D275" s="5">
         <v>5.9447375421539439</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>9.6398573394000007</v>
       </c>
       <c r="C276" s="5">
         <v>-2.4985043000000928E-3</v>
       </c>
       <c r="D276" s="5">
         <v>-0.31049839003596258</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>9.6504083697999992</v>
       </c>
       <c r="C277" s="5">
         <v>1.0551030399998496E-2</v>
       </c>
       <c r="D277" s="5">
         <v>1.3213612780277773</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>9.6168000728000003</v>
       </c>
       <c r="C278" s="5">
         <v>-3.3608296999998899E-2</v>
       </c>
       <c r="D278" s="5">
         <v>-4.0999681419533367</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>9.5671437181000005</v>
       </c>
       <c r="C279" s="5">
         <v>-4.9656354699999739E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-6.0232272488296656</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0232272488296772</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>9.5362714413000003</v>
       </c>
       <c r="C280" s="5">
         <v>-3.0872276800000265E-2</v>
       </c>
       <c r="D280" s="5">
         <v>-3.8042962099295585</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>9.5264022718000003</v>
       </c>
       <c r="C281" s="5">
         <v>-9.8691694999999413E-3</v>
       </c>
       <c r="D281" s="5">
         <v>-1.2348458338756751</v>
       </c>
       <c r="E281" s="5">
         <v>0.11176635653471489</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>9.3923736932999997</v>
       </c>
       <c r="C282" s="5">
         <v>-0.13402857850000061</v>
       </c>
       <c r="D282" s="5">
         <v>-15.635961103047292</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>9.4247822840000008</v>
       </c>
       <c r="C283" s="5">
         <v>3.2408590700001128E-2</v>
       </c>
       <c r="D283" s="5">
         <v>4.2201173587422813</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>9.3154592795000006</v>
       </c>
       <c r="C284" s="5">
         <v>-0.10932300450000021</v>
       </c>
       <c r="D284" s="5">
         <v>-13.064863271956728</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>9.3870006377999999</v>
       </c>
       <c r="C285" s="5">
         <v>7.1541358299999303E-2</v>
       </c>
       <c r="D285" s="5">
         <v>9.6152320173101593</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>9.4878448121000005</v>
       </c>
       <c r="C286" s="5">
         <v>0.10084417430000059</v>
       </c>
       <c r="D286" s="5">
         <v>13.681213803406589</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>9.5442605909000005</v>
       </c>
       <c r="C287" s="5">
         <v>5.6415778799999927E-2</v>
       </c>
       <c r="D287" s="5">
         <v>7.3733719885114679</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>9.5370483910000008</v>
       </c>
       <c r="C288" s="5">
         <v>-7.2121998999996606E-3</v>
       </c>
       <c r="D288" s="5">
         <v>-0.90303072914299509</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>9.5675649641000007</v>
       </c>
       <c r="C289" s="5">
         <v>3.0516573099999889E-2</v>
       </c>
       <c r="D289" s="5">
         <v>3.9080518403363795</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>9.6141684047999991</v>
       </c>
       <c r="C290" s="5">
         <v>4.6603440699998444E-2</v>
       </c>
       <c r="D290" s="5">
         <v>6.0043442496376276</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>9.3782057517999995</v>
       </c>
       <c r="C291" s="5">
         <v>-0.23596265299999963</v>
       </c>
       <c r="D291" s="5">
         <v>-25.784199081673918</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>9.5421046877000002</v>
       </c>
       <c r="C292" s="5">
         <v>0.16389893590000071</v>
       </c>
       <c r="D292" s="5">
         <v>23.109918451785472</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>9.4296608132999999</v>
       </c>
       <c r="C293" s="5">
         <v>-0.11244387440000025</v>
       </c>
       <c r="D293" s="5">
         <v>-13.259337880588262</v>
       </c>
       <c r="E293" s="5">
         <v>-1.015508853603353</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>9.4783024997999998</v>
       </c>
       <c r="C294" s="5">
         <v>4.8641686499999892E-2</v>
       </c>
       <c r="D294" s="5">
         <v>6.368717917442912</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>9.4241372514999995</v>
       </c>
       <c r="C295" s="5">
         <v>-5.4165248300000357E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-6.6461037016273483</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>9.3993403494999992</v>
       </c>
       <c r="C296" s="5">
         <v>-2.4796902000000287E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-3.1121590503488172</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>9.3801678665000008</v>
       </c>
       <c r="C297" s="5">
         <v>-1.9172482999998408E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-2.420448306916001</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>9.3718837106000006</v>
       </c>
       <c r="C298" s="5">
         <v>-8.2841559000002007E-3</v>
       </c>
       <c r="D298" s="5">
         <v>-1.0546551117153524</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>9.3548916753999993</v>
       </c>
       <c r="C299" s="5">
         <v>-1.6992035200001254E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-2.1541382441867762</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>9.4460664611999992</v>
       </c>
       <c r="C300" s="5">
         <v>9.1174785799999825E-2</v>
       </c>
       <c r="D300" s="5">
         <v>12.343204341656232</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>9.4030637803000001</v>
       </c>
       <c r="C301" s="5">
         <v>-4.3002680899999035E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-5.3282030999481034</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>9.4184784630999996</v>
       </c>
       <c r="C302" s="5">
         <v>1.5414682799999468E-2</v>
       </c>
       <c r="D302" s="5">
         <v>1.9850247145946964</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>9.3755687589000001</v>
       </c>
       <c r="C303" s="5">
         <v>-4.290970419999951E-2</v>
       </c>
       <c r="D303" s="5">
         <v>-5.3321551858198752</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>9.4350674204999994</v>
       </c>
       <c r="C304" s="5">
         <v>5.9498661599999281E-2</v>
       </c>
       <c r="D304" s="5">
         <v>7.8868755315266048</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>9.4266758515000006</v>
       </c>
       <c r="C305" s="5">
         <v>-8.3915689999987109E-3</v>
       </c>
       <c r="D305" s="5">
         <v>-1.0620771569525234</v>
       </c>
       <c r="E305" s="5">
         <v>-3.1655028310129119E-2</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>9.4584389123000001</v>
       </c>
       <c r="C306" s="5">
         <v>3.1763060799999465E-2</v>
       </c>
       <c r="D306" s="5">
         <v>4.1191650291748649</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>9.5320217434999996</v>
       </c>
       <c r="C307" s="5">
         <v>7.3582831199999532E-2</v>
       </c>
       <c r="D307" s="5">
         <v>9.7455028496651117</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>9.4841220551000003</v>
       </c>
       <c r="C308" s="5">
         <v>-4.7899688399999363E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-5.8662583747125741</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>9.4669794348000007</v>
       </c>
       <c r="C309" s="5">
         <v>-1.7142620299999578E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-2.1475754597935603</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>9.3543369613999996</v>
       </c>
       <c r="C310" s="5">
         <v>-0.11264247340000111</v>
       </c>
       <c r="D310" s="5">
         <v>-13.37985319027224</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>9.4793700823000009</v>
       </c>
       <c r="C311" s="5">
         <v>0.12503312090000129</v>
       </c>
       <c r="D311" s="5">
         <v>17.272889485540755</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>9.4631186818999993</v>
       </c>
       <c r="C312" s="5">
         <v>-1.6251400400001614E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-2.0379879909125043</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>9.4433679495000007</v>
       </c>
       <c r="C313" s="5">
         <v>-1.9750732399998583E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-2.4760014626062365</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>9.4211650990999996</v>
       </c>
       <c r="C314" s="5">
         <v>-2.220285040000114E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-2.785189635539953</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>9.4619514638000002</v>
       </c>
       <c r="C315" s="5">
         <v>4.0786364700000632E-2</v>
       </c>
       <c r="D315" s="5">
         <v>5.3205738532443592</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>9.4204693393000003</v>
       </c>
       <c r="C316" s="5">
         <v>-4.1482124499999884E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-5.1358994059662599</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>9.5126035054999996</v>
       </c>
       <c r="C317" s="5">
         <v>9.2134166199999257E-2</v>
       </c>
       <c r="D317" s="5">
         <v>12.388599332784755</v>
       </c>
       <c r="E317" s="5">
         <v>0.91153716701020127</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>9.5398075314999993</v>
       </c>
       <c r="C318" s="5">
         <v>2.7204025999999715E-2</v>
       </c>
       <c r="D318" s="5">
         <v>3.4862403923462182</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>9.6448386004</v>
       </c>
       <c r="C319" s="5">
         <v>0.10503106890000069</v>
       </c>
       <c r="D319" s="5">
         <v>14.041841077331085</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>9.5811895089999997</v>
       </c>
       <c r="C320" s="5">
         <v>-6.3649091400000302E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-7.6379443394683388</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>9.5507912886999993</v>
       </c>
       <c r="C321" s="5">
         <v>-3.0398220300000389E-2</v>
       </c>
       <c r="D321" s="5">
         <v>-3.7414994682369196</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>9.5444636536999994</v>
       </c>
       <c r="C322" s="5">
         <v>-6.3276349999998871E-3</v>
       </c>
       <c r="D322" s="5">
         <v>-0.79213901436385736</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>9.5096997779999999</v>
       </c>
       <c r="C323" s="5">
         <v>-3.4763875699999502E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-4.2842656211920733</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>9.2847209445000001</v>
       </c>
       <c r="C324" s="5">
         <v>-0.22497883349999981</v>
       </c>
       <c r="D324" s="5">
         <v>-24.971789619034425</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>9.2750485844000004</v>
       </c>
       <c r="C325" s="5">
         <v>-9.6723600999997217E-3</v>
       </c>
       <c r="D325" s="5">
         <v>-1.2429624724351274</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>9.3181063397999999</v>
       </c>
       <c r="C326" s="5">
         <v>4.3057755399999564E-2</v>
       </c>
       <c r="D326" s="5">
         <v>5.7152473068032617</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>9.2347706406000007</v>
       </c>
       <c r="C327" s="5">
         <v>-8.3335699199999169E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-10.219625204887951</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>9.2006873169999999</v>
       </c>
       <c r="C328" s="5">
         <v>-3.4083323600000881E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-4.3401058139192594</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>9.1881995113000006</v>
       </c>
       <c r="C329" s="5">
         <v>-1.2487805699999299E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-1.6166190037360639</v>
       </c>
       <c r="E329" s="5">
         <v>-3.410254553471459</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>9.2324797884999992</v>
       </c>
       <c r="C330" s="5">
         <v>4.4280277199998608E-2</v>
       </c>
       <c r="D330" s="5">
         <v>5.9388818784221531</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>9.1641658228999994</v>
       </c>
       <c r="C331" s="5">
         <v>-6.8313965599999804E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-8.5265874662044041</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>9.1975403131999993</v>
       </c>
       <c r="C332" s="5">
         <v>3.3374490299999948E-2</v>
       </c>
       <c r="D332" s="5">
         <v>4.4588239963668563</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>9.1396403757000009</v>
       </c>
       <c r="C333" s="5">
         <v>-5.7899937499998444E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-7.298045612702575</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>9.1402037097999997</v>
       </c>
       <c r="C334" s="5">
         <v>5.6333409999886896E-4</v>
       </c>
       <c r="D334" s="5">
         <v>7.3988702351690527E-2</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>9.0357399591000007</v>
       </c>
       <c r="C335" s="5">
         <v>-0.10446375069999903</v>
       </c>
       <c r="D335" s="5">
         <v>-12.884750478877937</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>9.0009700816000002</v>
       </c>
       <c r="C336" s="5">
         <v>-3.476987750000049E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-4.5211604069120392</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>8.9907398548999993</v>
       </c>
       <c r="C337" s="5">
         <v>-1.0230226700000955E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-1.3553896229085427</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>9.0047909291000003</v>
       </c>
       <c r="C338" s="5">
         <v>1.4051074200001068E-2</v>
       </c>
       <c r="D338" s="5">
         <v>1.891610711877223</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>9.1025555570000005</v>
       </c>
       <c r="C339" s="5">
         <v>9.7764627900000178E-2</v>
       </c>
       <c r="D339" s="5">
         <v>13.835167909543088</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>9.0819027480999992</v>
       </c>
       <c r="C340" s="5">
         <v>-2.0652808900001318E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-2.6889621155579024</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>9.0647010028999997</v>
       </c>
       <c r="C341" s="5">
         <v>-1.7201745199999507E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-2.2493534912826907</v>
       </c>
       <c r="E341" s="5">
         <v>-1.3440991159162086</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>9.0410075074999998</v>
       </c>
       <c r="C342" s="5">
         <v>-2.3693495399999875E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-3.0918828300263712</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>8.9845618728000005</v>
       </c>
       <c r="C343" s="5">
         <v>-5.6445634699999303E-2</v>
       </c>
       <c r="D343" s="5">
         <v>-7.2399684936500508</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>9.0252381028999995</v>
       </c>
       <c r="C344" s="5">
         <v>4.0676230099998989E-2</v>
       </c>
       <c r="D344" s="5">
         <v>5.5701583375156849</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>9.0328789443000002</v>
       </c>
       <c r="C345" s="5">
         <v>7.640841400000653E-3</v>
       </c>
       <c r="D345" s="5">
         <v>1.020673844446951</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>9.0409010934000005</v>
       </c>
       <c r="C346" s="5">
         <v>8.0221491000003198E-3</v>
       </c>
       <c r="D346" s="5">
         <v>1.070947618620699</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>9.0533391363</v>
       </c>
       <c r="C347" s="5">
         <v>1.2438042899999502E-2</v>
       </c>
       <c r="D347" s="5">
         <v>1.6634523330270712</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>9.0064172466999999</v>
       </c>
       <c r="C348" s="5">
         <v>-4.69218896000001E-2</v>
       </c>
       <c r="D348" s="5">
         <v>-6.0451325007805146</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>9.1961523200999995</v>
       </c>
       <c r="C349" s="5">
         <v>0.18973507339999962</v>
       </c>
       <c r="D349" s="5">
         <v>28.42486485098852</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>9.2934131089999994</v>
       </c>
       <c r="C350" s="5">
         <v>9.7260788899999895E-2</v>
       </c>
       <c r="D350" s="5">
         <v>13.456410698474453</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>9.8639484140999993</v>
       </c>
       <c r="C351" s="5">
         <v>0.57053530509999995</v>
       </c>
       <c r="D351" s="5">
         <v>104.41209773820384</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>9.9623666576000005</v>
       </c>
       <c r="C352" s="5">
         <v>9.8418243500001168E-2</v>
       </c>
       <c r="D352" s="5">
         <v>12.652478399412459</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>9.0495022518999999</v>
       </c>
       <c r="C353" s="5">
         <v>-0.9128644057000006</v>
       </c>
       <c r="D353" s="5">
         <v>-68.439341910976779</v>
       </c>
       <c r="E353" s="5">
         <v>-0.16766963405784319</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>9.0594133466999995</v>
       </c>
       <c r="C354" s="5">
         <v>9.9110947999996313E-3</v>
       </c>
       <c r="D354" s="5">
         <v>1.3221961556733941</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>9.0018069605999997</v>
       </c>
       <c r="C355" s="5">
         <v>-5.7606386099999796E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-7.3691942574796387</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>9.0610412749000009</v>
       </c>
       <c r="C356" s="5">
         <v>5.9234314300001145E-2</v>
       </c>
       <c r="D356" s="5">
         <v>8.1884649835001646</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>9.1284937414999998</v>
       </c>
       <c r="C357" s="5">
         <v>6.7452466599998928E-2</v>
       </c>
       <c r="D357" s="5">
         <v>9.3080536296126013</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>9.1386805686999999</v>
       </c>
       <c r="C358" s="5">
         <v>1.0186827200000081E-2</v>
       </c>
       <c r="D358" s="5">
         <v>1.3473745681658489</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>9.164303919</v>
       </c>
       <c r="C359" s="5">
         <v>2.562335030000007E-2</v>
       </c>
       <c r="D359" s="5">
         <v>3.4169755540331748</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>9.2037218582999998</v>
       </c>
       <c r="C360" s="5">
         <v>3.9417939299999816E-2</v>
       </c>
       <c r="D360" s="5">
         <v>5.2853695522254718</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>9.1907071416000008</v>
       </c>
       <c r="C361" s="5">
         <v>-1.3014716699998985E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-1.6837499380658594</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>9.1834658848000004</v>
       </c>
       <c r="C362" s="5">
         <v>-7.2412568000004285E-3</v>
       </c>
       <c r="D362" s="5">
         <v>-0.94138043164586627</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>9.1394635399999995</v>
       </c>
       <c r="C363" s="5">
         <v>-4.400234480000087E-2</v>
       </c>
       <c r="D363" s="5">
         <v>-5.6006395588037545</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>9.1497728154000004</v>
       </c>
       <c r="C364" s="5">
         <v>1.0309275400000928E-2</v>
       </c>
       <c r="D364" s="5">
         <v>1.3620241427223956</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>9.1474015693999995</v>
       </c>
       <c r="C365" s="5">
         <v>-2.3712460000009372E-3</v>
       </c>
       <c r="D365" s="5">
         <v>-0.31054790787505837</v>
       </c>
       <c r="E365" s="5">
         <v>1.0818199142327956</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>9.0759396364999994</v>
       </c>
       <c r="C366" s="5">
         <v>-7.1461932900000136E-2</v>
       </c>
       <c r="D366" s="5">
         <v>-8.982218513810869</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>9.1068868203999997</v>
       </c>
       <c r="C367" s="5">
         <v>3.0947183900000397E-2</v>
       </c>
       <c r="D367" s="5">
         <v>4.1693815394036715</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>8.9887830153999992</v>
       </c>
       <c r="C368" s="5">
         <v>-0.11810380500000051</v>
       </c>
       <c r="D368" s="5">
         <v>-14.498941348517603</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>6.9261703400999997</v>
       </c>
       <c r="C369" s="5">
         <v>-2.0626126752999996</v>
       </c>
       <c r="D369" s="5">
         <v>-95.61966570330533</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>7.3330275637</v>
       </c>
       <c r="C370" s="5">
         <v>0.40685722360000032</v>
       </c>
       <c r="D370" s="5">
         <v>98.372647879103624</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>7.7697012673000003</v>
       </c>
       <c r="C371" s="5">
         <v>0.43667370360000035</v>
       </c>
       <c r="D371" s="5">
         <v>100.19445533905373</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>7.7986794996000004</v>
       </c>
       <c r="C372" s="5">
         <v>2.8978232300000073E-2</v>
       </c>
       <c r="D372" s="5">
         <v>4.5685334391427412</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>7.9843697286999999</v>
       </c>
       <c r="C373" s="5">
         <v>0.18569022909999955</v>
       </c>
       <c r="D373" s="5">
         <v>32.627872087892108</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>8.0783359717999996</v>
       </c>
       <c r="C374" s="5">
         <v>9.396624309999968E-2</v>
       </c>
       <c r="D374" s="5">
         <v>15.073483719177606</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>8.1270867011999997</v>
       </c>
       <c r="C375" s="5">
         <v>4.8750729400000026E-2</v>
       </c>
       <c r="D375" s="5">
         <v>7.4869601387441476</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>8.0489592516999995</v>
       </c>
       <c r="C376" s="5">
         <v>-7.8127449500000168E-2</v>
       </c>
       <c r="D376" s="5">
         <v>-10.945056962399114</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>8.1555875479999997</v>
       </c>
       <c r="C377" s="5">
         <v>0.10662829630000026</v>
       </c>
       <c r="D377" s="5">
         <v>17.107929955341849</v>
       </c>
       <c r="E377" s="5">
         <v>-10.842576592655861</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>8.1847262769999993</v>
       </c>
       <c r="C378" s="5">
         <v>2.9138728999999586E-2</v>
       </c>
       <c r="D378" s="5">
         <v>4.3726880125295464</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>8.3038576976999998</v>
       </c>
       <c r="C379" s="5">
         <v>0.11913142070000049</v>
       </c>
       <c r="D379" s="5">
         <v>18.934776155567533</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>8.4028254103000002</v>
       </c>
       <c r="C380" s="5">
         <v>9.8967712600000368E-2</v>
       </c>
       <c r="D380" s="5">
         <v>15.277700197146382</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>8.5246950062</v>
       </c>
       <c r="C381" s="5">
         <v>0.12186959589999979</v>
       </c>
       <c r="D381" s="5">
         <v>18.861749354948685</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>8.5143099209000006</v>
       </c>
       <c r="C382" s="5">
         <v>-1.0385085299999375E-2</v>
       </c>
       <c r="D382" s="5">
         <v>-1.4521271129330549</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>8.6692273774000004</v>
       </c>
       <c r="C383" s="5">
         <v>0.15491745649999977</v>
       </c>
       <c r="D383" s="5">
         <v>24.157017802319093</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>8.8048964188000003</v>
       </c>
       <c r="C384" s="5">
         <v>0.13566904139999991</v>
       </c>
       <c r="D384" s="5">
         <v>20.483143314126195</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>8.7803993557000002</v>
       </c>
       <c r="C385" s="5">
         <v>-2.4497063100000105E-2</v>
       </c>
       <c r="D385" s="5">
         <v>-3.2880332475331064</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>8.8773700618000007</v>
       </c>
       <c r="C386" s="5">
         <v>9.697070610000047E-2</v>
       </c>
       <c r="D386" s="5">
         <v>14.088182185065801</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>9.0247550354000001</v>
       </c>
       <c r="C387" s="5">
         <v>0.14738497359999947</v>
       </c>
       <c r="D387" s="5">
         <v>21.846533452766927</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>9.0583447185000008</v>
       </c>
       <c r="C388" s="5">
         <v>3.3589683100000656E-2</v>
       </c>
       <c r="D388" s="5">
         <v>4.5589125497511818</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>9.0684782899999998</v>
       </c>
       <c r="C389" s="5">
         <v>1.013357149999905E-2</v>
       </c>
       <c r="D389" s="5">
         <v>1.3507308799757034</v>
       </c>
       <c r="E389" s="5">
         <v>11.19343930314216</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>8.9861142176000008</v>
       </c>
       <c r="C390" s="5">
         <v>-8.2364072399998989E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-10.370659497971291</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>9.1001150300999996</v>
       </c>
       <c r="C391" s="5">
         <v>0.11400081249999872</v>
       </c>
       <c r="D391" s="5">
         <v>16.332047578862195</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>9.1011022290000003</v>
       </c>
       <c r="C392" s="5">
         <v>9.8719890000076305E-4</v>
       </c>
       <c r="D392" s="5">
         <v>0.13025612838328815</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>9.3172707541000008</v>
       </c>
       <c r="C393" s="5">
         <v>0.21616852510000051</v>
       </c>
       <c r="D393" s="5">
         <v>32.536860895376726</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>9.2914435341000008</v>
       </c>
       <c r="C394" s="5">
         <v>-2.582722000000004E-2</v>
       </c>
       <c r="D394" s="5">
         <v>-3.2761196000292925</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>9.2679695918</v>
       </c>
       <c r="C395" s="5">
         <v>-2.3473942300000772E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-2.9899118903398247</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>9.3157376214000003</v>
       </c>
       <c r="C396" s="5">
         <v>4.7768029600000261E-2</v>
       </c>
       <c r="D396" s="5">
         <v>6.3632930231968254</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>9.3882106074999996</v>
       </c>
       <c r="C397" s="5">
         <v>7.2472986099999304E-2</v>
       </c>
       <c r="D397" s="5">
         <v>9.7455467922590522</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>9.3779367490999999</v>
       </c>
       <c r="C398" s="5">
         <v>-1.0273858399999725E-2</v>
       </c>
       <c r="D398" s="5">
         <v>-1.3053281872628553</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>9.4228667636000001</v>
       </c>
       <c r="C399" s="5">
         <v>4.4930014500000226E-2</v>
       </c>
       <c r="D399" s="5">
         <v>5.9031830345416481</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>9.5720755804</v>
       </c>
       <c r="C400" s="5">
         <v>0.14920881679999987</v>
       </c>
       <c r="D400" s="5">
         <v>20.747132204699103</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>9.5771085939000002</v>
       </c>
       <c r="C401" s="5">
         <v>5.033013500000294E-3</v>
       </c>
       <c r="D401" s="5">
         <v>0.63278991267377016</v>
       </c>
       <c r="E401" s="5">
         <v>5.6087723610793505</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>9.6837650985000003</v>
       </c>
       <c r="C402" s="5">
         <v>0.10665650460000009</v>
       </c>
       <c r="D402" s="5">
         <v>14.213650016315826</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>9.7011772489000005</v>
       </c>
       <c r="C403" s="5">
         <v>1.7412150400000215E-2</v>
       </c>
       <c r="D403" s="5">
         <v>2.1791585271140779</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>9.6955852798999995</v>
       </c>
       <c r="C404" s="5">
         <v>-5.5919690000010291E-3</v>
       </c>
       <c r="D404" s="5">
         <v>-0.68951730894777352</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>9.6068632280999999</v>
       </c>
       <c r="C405" s="5">
         <v>-8.8722051799999591E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-10.444775894946101</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>9.6665477450000008</v>
       </c>
       <c r="C406" s="5">
         <v>5.9684516900000872E-2</v>
       </c>
       <c r="D406" s="5">
         <v>7.7153287641619439</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>9.6641574218000006</v>
       </c>
       <c r="C407" s="5">
         <v>-2.3903232000002106E-3</v>
       </c>
       <c r="D407" s="5">
         <v>-0.29633019366513969</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>9.7317454173000009</v>
       </c>
       <c r="C408" s="5">
         <v>6.7587995500000275E-2</v>
       </c>
       <c r="D408" s="5">
         <v>8.7228737471863447</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>9.8955369452999999</v>
       </c>
       <c r="C409" s="5">
         <v>0.16379152799999908</v>
       </c>
       <c r="D409" s="5">
         <v>22.175325305554772</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>9.8798100462999994</v>
       </c>
       <c r="C410" s="5">
         <v>-1.5726899000000572E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-1.8905679506197259</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>9.8271531388</v>
       </c>
       <c r="C411" s="5">
         <v>-5.2656907499999406E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-6.2115088476740414</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>9.8842489159000007</v>
       </c>
       <c r="C412" s="5">
         <v>5.7095777100000689E-2</v>
       </c>
       <c r="D412" s="5">
         <v>7.1991641563724063</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>9.8793880997999999</v>
       </c>
       <c r="C413" s="5">
         <v>-4.8608161000007755E-3</v>
       </c>
       <c r="D413" s="5">
         <v>-0.58853519503737628</v>
       </c>
       <c r="E413" s="5">
         <v>3.1562710492030188</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>10.079373683</v>
       </c>
       <c r="C414" s="5">
         <v>0.19998558320000015</v>
       </c>
       <c r="D414" s="5">
         <v>27.186788254367734</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>10.10390078</v>
       </c>
       <c r="C415" s="5">
         <v>2.4527096999999998E-2</v>
       </c>
       <c r="D415" s="5">
         <v>2.9594739934118763</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>10.188043587999999</v>
       </c>
       <c r="C416" s="5">
         <v>8.4142807999999292E-2</v>
       </c>
       <c r="D416" s="5">
         <v>10.463972841817949</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>10.198988902</v>
       </c>
       <c r="C417" s="5">
         <v>1.094531400000065E-2</v>
       </c>
       <c r="D417" s="5">
         <v>1.296840147631606</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>10.251547911999999</v>
       </c>
       <c r="C418" s="5">
         <v>5.2559009999999518E-2</v>
       </c>
       <c r="D418" s="5">
         <v>6.3623486675835395</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>10.359617831</v>
       </c>
       <c r="C419" s="5">
         <v>0.10806991900000007</v>
       </c>
       <c r="D419" s="5">
         <v>13.410029750384943</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>10.142354536999999</v>
       </c>
       <c r="C420" s="5">
         <v>-0.21726329400000033</v>
       </c>
       <c r="D420" s="5">
         <v>-22.45734998283314</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>10.202824069</v>
       </c>
       <c r="C421" s="5">
         <v>6.0469532000000825E-2</v>
       </c>
       <c r="D421" s="5">
         <v>7.3938282044813119</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>10.175534506</v>
       </c>
       <c r="C422" s="5">
         <v>-2.7289563000000072E-2</v>
       </c>
       <c r="D422" s="5">
         <v>-3.1628498443024955</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>10.232026827</v>
       </c>
       <c r="C423" s="5">
         <v>5.6492321000000345E-2</v>
       </c>
       <c r="D423" s="5">
         <v>6.8693739771902296</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>10.198857525999999</v>
       </c>
       <c r="C424" s="5">
         <v>-3.3169301000000928E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-3.8214429262455996</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>10.178668237</v>
       </c>
       <c r="C425" s="5">
         <v>-2.0189288999999278E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-2.3497832029313104</v>
       </c>
       <c r="E425" s="5">
         <v>3.029338802937187</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>10.076037202</v>
       </c>
       <c r="C426" s="5">
         <v>-0.10263103499999993</v>
       </c>
       <c r="D426" s="5">
         <v>-11.450597124465766</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>10.006790598</v>
       </c>
       <c r="C427" s="5">
         <v>-6.9246603999999934E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-7.9421994558968141</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>10.082843820000001</v>
       </c>
       <c r="C428" s="5">
         <v>7.6053222000000531E-2</v>
       </c>
       <c r="D428" s="5">
         <v>9.5112509283375779</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>10.193645597</v>
       </c>
       <c r="C429" s="5">
         <v>0.11080177699999894</v>
       </c>
       <c r="D429" s="5">
         <v>14.013921276216434</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>10.142419681</v>
       </c>
       <c r="C430" s="5">
         <v>-5.1225915999999927E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-5.8664230916114164</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>10.152403604</v>
       </c>
       <c r="C431" s="5">
         <v>9.9839230000000612E-3</v>
       </c>
       <c r="D431" s="5">
         <v>1.1876638363384595</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>10.151842462999999</v>
       </c>
       <c r="C432" s="5">
         <v>-5.6114100000037581E-4</v>
       </c>
       <c r="D432" s="5">
         <v>-6.630592748186892E-2</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>10.1065387</v>
       </c>
       <c r="C433" s="5">
         <v>-4.5303762999999719E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-5.225634987498939</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>10.174845806</v>
       </c>
       <c r="C434" s="5">
         <v>6.8307106000000672E-2</v>
       </c>
       <c r="D434" s="5">
         <v>8.4188302962534767</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>10.18599648</v>
       </c>
       <c r="C435" s="5">
         <v>1.1150673999999583E-2</v>
       </c>
       <c r="D435" s="5">
         <v>1.3230428257502203</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>10.142440001000001</v>
       </c>
       <c r="C436" s="5">
         <v>-4.3556478999999371E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-5.0123581786294285</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>10.242237927</v>
       </c>
       <c r="C437" s="5">
         <v>9.9797925999999038E-2</v>
       </c>
       <c r="D437" s="5">
         <v>12.467995840189406</v>
       </c>
       <c r="E437" s="5">
         <v>0.62453838282026108</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>10.214754557999999</v>
       </c>
       <c r="C438" s="5">
         <v>-2.7483369000000479E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-3.1729041442508876</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>10.198428061</v>
       </c>
       <c r="C439" s="5">
         <v>-1.6326496999999662E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-1.9012187977256345</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>10.222857453</v>
       </c>
       <c r="C440" s="5">
         <v>2.442939200000005E-2</v>
       </c>
       <c r="D440" s="5">
         <v>2.9126637831622837</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>10.173339669000001</v>
       </c>
       <c r="C441" s="5">
         <v>-4.9517783999998954E-2</v>
       </c>
       <c r="D441" s="5">
         <v>-5.6602155392712739</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>10.193267314</v>
+        <v>10.154717741000001</v>
       </c>
       <c r="C442" s="5">
-        <v>1.9927644999999217E-2</v>
+        <v>-1.8621927999999954E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>2.3760625265932589</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.174576760235658</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>10.145646141</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-9.0716000000004016E-3</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-1.0667546619446799</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A3FD4D2-95C6-48FD-B4F1-3B6BB6526904}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08F5B8EE-9728-4F8F-AF52-57FBC4D4AEB6}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C17E099-FEE6-4EAA-92DE-131EFA6D2728}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpsrvoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>