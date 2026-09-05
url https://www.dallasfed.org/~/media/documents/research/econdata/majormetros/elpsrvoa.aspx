--- v8 (2026-07-27)
+++ v9 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E2F05F86-CD9F-4C9C-8AFC-9CDA68BDB780}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{307194E1-7EAF-4509-B66D-FAC716B70190}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{36BC72FA-1445-49A8-9020-B5922F839BDF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{172E6D63-E334-40F6-93F8-7147A24FC2E5}"/>
   </bookViews>
   <sheets>
     <sheet name="elpsrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A8792D3-8454-4CCF-9CDB-673678F8D378}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B6D5C6A-499A-46B0-8A26-3328F9DBCAB4}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>7.2558632728000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>7.3561056170999999</v>
       </c>
       <c r="C7" s="5">
         <v>0.10024234429999979</v>
       </c>
       <c r="D7" s="5">
         <v>17.897986506538309</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>7.3802926802000002</v>
       </c>
       <c r="C8" s="5">
         <v>2.4187063100000294E-2</v>
       </c>
       <c r="D8" s="5">
         <v>4.0177718342357061</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>7.3969268519</v>
       </c>
       <c r="C9" s="5">
         <v>1.6634171699999811E-2</v>
       </c>
       <c r="D9" s="5">
         <v>2.7384166147711664</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>7.2956236937999996</v>
       </c>
       <c r="C10" s="5">
         <v>-0.10130315810000035</v>
       </c>
       <c r="D10" s="5">
         <v>-15.2512671449193</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>7.2643354922999999</v>
       </c>
       <c r="C11" s="5">
         <v>-3.1288201499999779E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-5.0266806209153136</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>7.2245207532000002</v>
       </c>
       <c r="C12" s="5">
         <v>-3.9814739099999663E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-6.3823366608995009</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>7.2421366240999996</v>
       </c>
       <c r="C13" s="5">
         <v>1.7615870899999386E-2</v>
       </c>
       <c r="D13" s="5">
         <v>2.9655746314091402</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>7.4241275866000001</v>
       </c>
       <c r="C14" s="5">
         <v>0.18199096250000046</v>
       </c>
       <c r="D14" s="5">
         <v>34.692854989502095</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>7.3019717971000002</v>
       </c>
       <c r="C15" s="5">
         <v>-0.12215578949999983</v>
       </c>
       <c r="D15" s="5">
         <v>-18.052314325343644</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>7.3736837413999998</v>
       </c>
       <c r="C16" s="5">
         <v>7.1711944299999608E-2</v>
       </c>
       <c r="D16" s="5">
         <v>12.442959024493817</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>7.4711376339999997</v>
       </c>
       <c r="C17" s="5">
         <v>9.7453892599999925E-2</v>
       </c>
       <c r="D17" s="5">
         <v>17.064917858958029</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>7.5689743144000001</v>
       </c>
       <c r="C18" s="5">
         <v>9.7836680400000375E-2</v>
       </c>
       <c r="D18" s="5">
         <v>16.897044800916806</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>7.5648611089999998</v>
       </c>
       <c r="C19" s="5">
         <v>-4.1132054000003748E-3</v>
       </c>
       <c r="D19" s="5">
         <v>-0.65017007532656157</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>7.5909261439</v>
       </c>
       <c r="C20" s="5">
         <v>2.6065034900000228E-2</v>
       </c>
       <c r="D20" s="5">
         <v>4.2139089912419658</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>7.4928130911000004</v>
       </c>
       <c r="C21" s="5">
         <v>-9.81130527999996E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-14.453627397773072</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>7.5886167684999997</v>
       </c>
       <c r="C22" s="5">
         <v>9.5803677399999287E-2</v>
       </c>
       <c r="D22" s="5">
         <v>16.469621234970909</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>7.5580268980999996</v>
       </c>
       <c r="C23" s="5">
         <v>-3.0589870400000052E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-4.7314084898998354</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>7.6191070562999998</v>
       </c>
       <c r="C24" s="5">
         <v>6.1080158200000234E-2</v>
       </c>
       <c r="D24" s="5">
         <v>10.140669635557531</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>7.6337336658000003</v>
       </c>
       <c r="C25" s="5">
         <v>1.4626609500000498E-2</v>
       </c>
       <c r="D25" s="5">
         <v>2.3281526813742071</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>7.6170725190999997</v>
       </c>
       <c r="C26" s="5">
         <v>-1.6661146700000629E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-2.587870027415351</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>7.8053021444999997</v>
       </c>
       <c r="C27" s="5">
         <v>0.18822962539999999</v>
       </c>
       <c r="D27" s="5">
         <v>34.035410175821966</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>7.7771846492999996</v>
       </c>
       <c r="C28" s="5">
         <v>-2.8117495200000064E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-4.2382020541677834</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>7.7670839556000004</v>
       </c>
       <c r="C29" s="5">
         <v>-1.0100693699999219E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-1.5474269227059745</v>
       </c>
       <c r="E29" s="5">
         <v>3.9611948821983267</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>7.8857046302000002</v>
       </c>
       <c r="C30" s="5">
         <v>0.11862067459999981</v>
       </c>
       <c r="D30" s="5">
         <v>19.947189660003595</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>7.7842496062000004</v>
       </c>
       <c r="C31" s="5">
         <v>-0.10145502399999984</v>
       </c>
       <c r="D31" s="5">
         <v>-14.39187817819445</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>7.8006967360999999</v>
       </c>
       <c r="C32" s="5">
         <v>1.6447129899999524E-2</v>
       </c>
       <c r="D32" s="5">
         <v>2.5651198900781713</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>7.7977423259999998</v>
       </c>
       <c r="C33" s="5">
         <v>-2.9544101000000822E-3</v>
       </c>
       <c r="D33" s="5">
         <v>-0.45353851429018599</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>7.7708631564999999</v>
       </c>
       <c r="C34" s="5">
         <v>-2.6879169499999911E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-4.0589262623038636</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>7.8516520386000002</v>
       </c>
       <c r="C35" s="5">
         <v>8.0788882100000237E-2</v>
       </c>
       <c r="D35" s="5">
         <v>13.214330513258865</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>8.0033770724999993</v>
       </c>
       <c r="C36" s="5">
         <v>0.15172503389999914</v>
       </c>
       <c r="D36" s="5">
         <v>25.819167919269127</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>7.8125132929000003</v>
       </c>
       <c r="C37" s="5">
         <v>-0.19086377959999901</v>
       </c>
       <c r="D37" s="5">
         <v>-25.146883650894225</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>7.7123591491000001</v>
       </c>
       <c r="C38" s="5">
         <v>-0.10015414380000021</v>
       </c>
       <c r="D38" s="5">
         <v>-14.344014634147173</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>7.8090147603000002</v>
       </c>
       <c r="C39" s="5">
         <v>9.6655611200000102E-2</v>
       </c>
       <c r="D39" s="5">
         <v>16.120254107041166</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>7.8891066293999996</v>
       </c>
       <c r="C40" s="5">
         <v>8.0091869099999435E-2</v>
       </c>
       <c r="D40" s="5">
         <v>13.026163879659446</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>7.7588889092000004</v>
       </c>
       <c r="C41" s="5">
         <v>-0.13021772019999922</v>
       </c>
       <c r="D41" s="5">
         <v>-18.104414455274529</v>
       </c>
       <c r="E41" s="5">
         <v>-0.10550995002560626</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>8.2131125839999992</v>
       </c>
       <c r="C42" s="5">
         <v>0.45422367479999881</v>
       </c>
       <c r="D42" s="5">
         <v>97.92420464237135</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>8.3088843808000004</v>
       </c>
       <c r="C43" s="5">
         <v>9.5771796800001141E-2</v>
       </c>
       <c r="D43" s="5">
         <v>14.926260486526189</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>8.2088294331</v>
       </c>
       <c r="C44" s="5">
         <v>-0.10005494770000034</v>
       </c>
       <c r="D44" s="5">
         <v>-13.530650374891861</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>8.3008732437999999</v>
       </c>
       <c r="C45" s="5">
         <v>9.2043810699999895E-2</v>
       </c>
       <c r="D45" s="5">
         <v>14.316943509989887</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>8.2523839913000003</v>
       </c>
       <c r="C46" s="5">
         <v>-4.848925249999958E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-6.788875089677826</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>8.2446880443000001</v>
       </c>
       <c r="C47" s="5">
         <v>-7.6959470000002028E-3</v>
       </c>
       <c r="D47" s="5">
         <v>-1.1133649327500827</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>8.1808512943</v>
       </c>
       <c r="C48" s="5">
         <v>-6.3836750000000109E-2</v>
       </c>
       <c r="D48" s="5">
         <v>-8.9056906590585747</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>8.2869814178999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.10613012359999985</v>
       </c>
       <c r="D49" s="5">
         <v>16.727826504606981</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>8.1038490248000006</v>
       </c>
       <c r="C50" s="5">
         <v>-0.18313239309999929</v>
       </c>
       <c r="D50" s="5">
         <v>-23.521437243526201</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>7.9238641486999999</v>
       </c>
       <c r="C51" s="5">
         <v>-0.17998487610000069</v>
       </c>
       <c r="D51" s="5">
         <v>-23.625539460640098</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>7.8062318419999999</v>
       </c>
       <c r="C52" s="5">
         <v>-0.11763230670000002</v>
       </c>
       <c r="D52" s="5">
         <v>-16.429482303048324</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>7.7515747355000002</v>
       </c>
       <c r="C53" s="5">
         <v>-5.4657106499999664E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-8.0859470663580346</v>
       </c>
       <c r="E53" s="5">
         <v>-9.426831322880691E-2</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>7.6448884328000002</v>
       </c>
       <c r="C54" s="5">
         <v>-0.10668630270000001</v>
       </c>
       <c r="D54" s="5">
         <v>-15.321226465741844</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>7.4293595832000001</v>
       </c>
       <c r="C55" s="5">
         <v>-0.21552884960000007</v>
       </c>
       <c r="D55" s="5">
         <v>-29.048313316952413</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>7.4015304738000003</v>
       </c>
       <c r="C56" s="5">
         <v>-2.782910939999983E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-4.4035350692307347</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>7.6015416842999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.20001121049999959</v>
       </c>
       <c r="D57" s="5">
         <v>37.708832905605206</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>7.5373238608999999</v>
       </c>
       <c r="C58" s="5">
         <v>-6.4217823399999929E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-9.6795819945166066</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>7.5441740149000003</v>
       </c>
       <c r="C59" s="5">
         <v>6.8501540000003303E-3</v>
       </c>
       <c r="D59" s="5">
         <v>1.0960652428090745</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>7.4619660412000002</v>
       </c>
       <c r="C60" s="5">
         <v>-8.2207973700000103E-2</v>
       </c>
       <c r="D60" s="5">
         <v>-12.32034118425489</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>7.4697668065</v>
       </c>
       <c r="C61" s="5">
         <v>7.8007652999998456E-3</v>
       </c>
       <c r="D61" s="5">
         <v>1.2617223069937511</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>7.4889579551000001</v>
       </c>
       <c r="C62" s="5">
         <v>1.9191148600000041E-2</v>
       </c>
       <c r="D62" s="5">
         <v>3.1269513335488552</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>7.5361647642999996</v>
       </c>
       <c r="C63" s="5">
         <v>4.7206809199999533E-2</v>
       </c>
       <c r="D63" s="5">
         <v>7.8320622342294977</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>7.6321824196000003</v>
       </c>
       <c r="C64" s="5">
         <v>9.6017655300000726E-2</v>
       </c>
       <c r="D64" s="5">
         <v>16.407318569225126</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>7.6371459243000004</v>
       </c>
       <c r="C65" s="5">
         <v>4.9635047000000654E-3</v>
       </c>
       <c r="D65" s="5">
         <v>0.7832040821797559</v>
       </c>
       <c r="E65" s="5">
         <v>-1.4762008379529457</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>7.6778309294999998</v>
       </c>
       <c r="C66" s="5">
         <v>4.0685005199999402E-2</v>
       </c>
       <c r="D66" s="5">
         <v>6.5833748551046956</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>7.6422131809999998</v>
       </c>
       <c r="C67" s="5">
         <v>-3.561774849999999E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-5.4269826336872828</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>7.7831050679000002</v>
       </c>
       <c r="C68" s="5">
         <v>0.14089188690000043</v>
       </c>
       <c r="D68" s="5">
         <v>24.51020262592607</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>7.5939764175000004</v>
       </c>
       <c r="C69" s="5">
         <v>-0.18912865039999982</v>
       </c>
       <c r="D69" s="5">
         <v>-25.561740364474474</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>7.7354481262999997</v>
       </c>
       <c r="C70" s="5">
         <v>0.14147170879999926</v>
       </c>
       <c r="D70" s="5">
         <v>24.794316745982226</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>7.5421422948999997</v>
       </c>
       <c r="C71" s="5">
         <v>-0.19330583140000002</v>
       </c>
       <c r="D71" s="5">
         <v>-26.190727515404745</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>7.6563561522999999</v>
       </c>
       <c r="C72" s="5">
         <v>0.11421385740000023</v>
       </c>
       <c r="D72" s="5">
         <v>19.764709926449207</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>7.6703837910999999</v>
       </c>
       <c r="C73" s="5">
         <v>1.402763880000002E-2</v>
       </c>
       <c r="D73" s="5">
         <v>2.2208779042273807</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>7.5732226345999996</v>
       </c>
       <c r="C74" s="5">
         <v>-9.7161156500000345E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-14.184931120679046</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>7.5490309769000001</v>
       </c>
       <c r="C75" s="5">
         <v>-2.4191657699999425E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-3.7666068968468913</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>7.4495096034000001</v>
       </c>
       <c r="C76" s="5">
         <v>-9.952137350000001E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-14.721859374802737</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>7.5246932251</v>
       </c>
       <c r="C77" s="5">
         <v>7.5183621699999925E-2</v>
       </c>
       <c r="D77" s="5">
         <v>12.806304939682246</v>
       </c>
       <c r="E77" s="5">
         <v>-1.4724440296760122</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>7.3950772579999997</v>
       </c>
       <c r="C78" s="5">
         <v>-0.12961596710000034</v>
       </c>
       <c r="D78" s="5">
         <v>-18.820382574242178</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>7.444603088</v>
       </c>
       <c r="C79" s="5">
         <v>4.9525830000000326E-2</v>
       </c>
       <c r="D79" s="5">
         <v>8.3392915000220178</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>7.3518389135</v>
       </c>
       <c r="C80" s="5">
         <v>-9.2764174500000074E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-13.969348026071071</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>7.3919557102000004</v>
       </c>
       <c r="C81" s="5">
         <v>4.0116796700000457E-2</v>
       </c>
       <c r="D81" s="5">
         <v>6.7481805442805021</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>7.4415726282000003</v>
       </c>
       <c r="C82" s="5">
         <v>4.9616917999999899E-2</v>
       </c>
       <c r="D82" s="5">
         <v>8.3588590986054747</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>7.4444687875</v>
       </c>
       <c r="C83" s="5">
         <v>2.8961592999996455E-3</v>
       </c>
       <c r="D83" s="5">
         <v>0.46802472497295966</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>7.5633399995000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.11887121200000017</v>
       </c>
       <c r="D84" s="5">
         <v>20.936926352653895</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>7.5849402392999998</v>
       </c>
       <c r="C85" s="5">
         <v>2.1600239799999699E-2</v>
       </c>
       <c r="D85" s="5">
         <v>3.4814423420260754</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>7.4665122105000004</v>
       </c>
       <c r="C86" s="5">
         <v>-0.11842802879999947</v>
       </c>
       <c r="D86" s="5">
         <v>-17.208186562124826</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>7.3490202361000003</v>
       </c>
       <c r="C87" s="5">
         <v>-0.11749197440000003</v>
       </c>
       <c r="D87" s="5">
         <v>-17.331518002116585</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>7.3584408536000003</v>
       </c>
       <c r="C88" s="5">
         <v>9.4206175000000059E-3</v>
       </c>
       <c r="D88" s="5">
         <v>1.5491568837385339</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>7.3067733169000002</v>
       </c>
       <c r="C89" s="5">
         <v>-5.1667536700000127E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-8.1079439787713028</v>
       </c>
       <c r="E89" s="5">
         <v>-2.8960636889898472</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>7.4020321596</v>
       </c>
       <c r="C90" s="5">
         <v>9.5258842699999846E-2</v>
       </c>
       <c r="D90" s="5">
         <v>16.816449460416671</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>7.3382675964999997</v>
       </c>
       <c r="C91" s="5">
         <v>-6.3764563100000338E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-9.8613760142305829</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>7.4317548241000004</v>
       </c>
       <c r="C92" s="5">
         <v>9.3487227600000722E-2</v>
       </c>
       <c r="D92" s="5">
         <v>16.405620126600297</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>7.3872576836999997</v>
       </c>
       <c r="C93" s="5">
         <v>-4.4497140400000745E-2</v>
       </c>
       <c r="D93" s="5">
         <v>-6.9529740113407401</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>7.2578913356000001</v>
       </c>
       <c r="C94" s="5">
         <v>-0.12936634809999958</v>
       </c>
       <c r="D94" s="5">
         <v>-19.104091017643889</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>7.2434460908</v>
       </c>
       <c r="C95" s="5">
         <v>-1.444524480000009E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-2.3623660852654216</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>7.1747638137000003</v>
       </c>
       <c r="C96" s="5">
         <v>-6.8682277099999745E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-10.803354422236344</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>7.1028063603999998</v>
       </c>
       <c r="C97" s="5">
         <v>-7.1957453300000473E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-11.392927107084571</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>7.1641718552000002</v>
       </c>
       <c r="C98" s="5">
         <v>6.136549480000042E-2</v>
       </c>
       <c r="D98" s="5">
         <v>10.874645331851717</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>7.2491306598999996</v>
       </c>
       <c r="C99" s="5">
         <v>8.4958804699999391E-2</v>
       </c>
       <c r="D99" s="5">
         <v>15.196474762543932</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>7.1542440811999999</v>
       </c>
       <c r="C100" s="5">
         <v>-9.4886578699999724E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-14.624373643342759</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>7.2041546206999998</v>
       </c>
       <c r="C101" s="5">
         <v>4.9910539499999906E-2</v>
       </c>
       <c r="D101" s="5">
         <v>8.7004319918533071</v>
       </c>
       <c r="E101" s="5">
         <v>-1.4044324594366664</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>7.0996821529999998</v>
       </c>
       <c r="C102" s="5">
         <v>-0.10447246769999996</v>
       </c>
       <c r="D102" s="5">
         <v>-16.079015682637866</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>7.1265950461000003</v>
       </c>
       <c r="C103" s="5">
         <v>2.6912893100000446E-2</v>
       </c>
       <c r="D103" s="5">
         <v>4.6449092558554339</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>7.115932001</v>
       </c>
       <c r="C104" s="5">
         <v>-1.0663045100000268E-2</v>
       </c>
       <c r="D104" s="5">
         <v>-1.7807772748262174</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>7.0741525653000004</v>
       </c>
       <c r="C105" s="5">
         <v>-4.1779435699999645E-2</v>
       </c>
       <c r="D105" s="5">
         <v>-6.8223850820635645</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>7.0705754395999998</v>
       </c>
       <c r="C106" s="5">
         <v>-3.5771257000005718E-3</v>
       </c>
       <c r="D106" s="5">
         <v>-0.60510891241331022</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>7.1425178198000001</v>
       </c>
       <c r="C107" s="5">
         <v>7.1942380200000322E-2</v>
       </c>
       <c r="D107" s="5">
         <v>12.916879246740587</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>7.1000011054999996</v>
       </c>
       <c r="C108" s="5">
         <v>-4.251671430000048E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-6.9138635569335634</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>7.1197199173000003</v>
       </c>
       <c r="C109" s="5">
         <v>1.971881180000068E-2</v>
       </c>
       <c r="D109" s="5">
         <v>3.3841389538526778</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>7.1643860653999996</v>
       </c>
       <c r="C110" s="5">
         <v>4.4666148099999248E-2</v>
       </c>
       <c r="D110" s="5">
         <v>7.7935699083437004</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>7.1485797500999997</v>
       </c>
       <c r="C111" s="5">
         <v>-1.5806315299999874E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-2.6155911113149743</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>7.1465105585000002</v>
       </c>
       <c r="C112" s="5">
         <v>-2.0691915999995203E-3</v>
       </c>
       <c r="D112" s="5">
         <v>-0.34679346519641552</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>7.1023602800000001</v>
       </c>
       <c r="C113" s="5">
         <v>-4.4150278500000084E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-7.166674006623774</v>
       </c>
       <c r="E113" s="5">
         <v>-1.4129949461038738</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>7.0965824523999999</v>
       </c>
       <c r="C114" s="5">
         <v>-5.7778276000002293E-3</v>
       </c>
       <c r="D114" s="5">
         <v>-0.97185368995981181</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>7.2155394336000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.1189569812000002</v>
       </c>
       <c r="D115" s="5">
         <v>22.077216279251545</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>7.0077925395999996</v>
       </c>
       <c r="C116" s="5">
         <v>-0.20774689400000046</v>
       </c>
       <c r="D116" s="5">
         <v>-29.571379348352146</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>7.0603551513999996</v>
       </c>
       <c r="C117" s="5">
         <v>5.2562611799999992E-2</v>
       </c>
       <c r="D117" s="5">
         <v>9.3814645838387278</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>7.0726943252999996</v>
       </c>
       <c r="C118" s="5">
         <v>1.2339173900000056E-2</v>
       </c>
       <c r="D118" s="5">
         <v>2.1174811337910437</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>7.2334356248000002</v>
       </c>
       <c r="C119" s="5">
         <v>0.1607412995000006</v>
       </c>
       <c r="D119" s="5">
         <v>30.953401669596236</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>7.1298618137999998</v>
       </c>
       <c r="C120" s="5">
         <v>-0.1035738110000004</v>
       </c>
       <c r="D120" s="5">
         <v>-15.891884214389119</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>7.1326519126000001</v>
       </c>
       <c r="C121" s="5">
         <v>2.7900988000002513E-3</v>
       </c>
       <c r="D121" s="5">
         <v>0.47060296313945482</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>7.1718845185999998</v>
       </c>
       <c r="C122" s="5">
         <v>3.923260599999967E-2</v>
       </c>
       <c r="D122" s="5">
         <v>6.8038957184651583</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>7.2558021149999998</v>
       </c>
       <c r="C123" s="5">
         <v>8.3917596400000072E-2</v>
       </c>
       <c r="D123" s="5">
         <v>14.980899743088717</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>7.3348705031000003</v>
       </c>
       <c r="C124" s="5">
         <v>7.9068388100000497E-2</v>
       </c>
       <c r="D124" s="5">
         <v>13.889648167603831</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>7.4073197504000001</v>
       </c>
       <c r="C125" s="5">
         <v>7.2449247299999797E-2</v>
       </c>
       <c r="D125" s="5">
         <v>12.518438491876417</v>
       </c>
       <c r="E125" s="5">
         <v>4.2937764120296151</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>7.3905078863</v>
       </c>
       <c r="C126" s="5">
         <v>-1.6811864100000129E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-2.689812105061673</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>7.4045102016</v>
       </c>
       <c r="C127" s="5">
         <v>1.4002315299999957E-2</v>
       </c>
       <c r="D127" s="5">
         <v>2.2974039636779908</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>7.3973772987000004</v>
       </c>
       <c r="C128" s="5">
         <v>-7.1329028999995714E-3</v>
       </c>
       <c r="D128" s="5">
         <v>-1.1498773382014438</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>7.4500054058999998</v>
       </c>
       <c r="C129" s="5">
         <v>5.2628107199999441E-2</v>
       </c>
       <c r="D129" s="5">
         <v>8.8794234055378674</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>7.2653570082999996</v>
       </c>
       <c r="C130" s="5">
         <v>-0.18464839760000018</v>
       </c>
       <c r="D130" s="5">
         <v>-26.004644344452586</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>7.4226788075999997</v>
       </c>
       <c r="C131" s="5">
         <v>0.15732179930000001</v>
       </c>
       <c r="D131" s="5">
         <v>29.31368944296193</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>7.5570016154999999</v>
       </c>
       <c r="C132" s="5">
         <v>0.13432280790000029</v>
       </c>
       <c r="D132" s="5">
         <v>24.012699545963969</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>7.5405062600999999</v>
       </c>
       <c r="C133" s="5">
         <v>-1.6495355400000022E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-2.5881307210685489</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>7.5924755331</v>
       </c>
       <c r="C134" s="5">
         <v>5.1969273000000094E-2</v>
       </c>
       <c r="D134" s="5">
         <v>8.5912306204336986</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>7.5579454020999997</v>
       </c>
       <c r="C135" s="5">
         <v>-3.4530131000000353E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-5.3230648548208581</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>7.5335209875000002</v>
       </c>
       <c r="C136" s="5">
         <v>-2.4424414599999444E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-3.8097559641662948</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>7.5083750365000004</v>
       </c>
       <c r="C137" s="5">
         <v>-2.5145950999999833E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-3.9327286790927007</v>
       </c>
       <c r="E137" s="5">
         <v>1.3642625066177638</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>7.5874400382999996</v>
       </c>
       <c r="C138" s="5">
         <v>7.9065001799999202E-2</v>
       </c>
       <c r="D138" s="5">
         <v>13.394444654663706</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>7.5908239951000001</v>
       </c>
       <c r="C139" s="5">
         <v>3.3839568000004761E-3</v>
       </c>
       <c r="D139" s="5">
         <v>0.53650821039430419</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>7.5922167385000003</v>
       </c>
       <c r="C140" s="5">
         <v>1.3927434000002847E-3</v>
       </c>
       <c r="D140" s="5">
         <v>0.22039499997044132</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>7.6426413099000001</v>
       </c>
       <c r="C141" s="5">
         <v>5.0424571399999785E-2</v>
       </c>
       <c r="D141" s="5">
         <v>8.2676120265097843</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>7.6561910107999998</v>
       </c>
       <c r="C142" s="5">
         <v>1.3549700899999628E-2</v>
       </c>
       <c r="D142" s="5">
         <v>2.1483579831555133</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>7.6104125867999999</v>
       </c>
       <c r="C143" s="5">
         <v>-4.5778423999999873E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-6.9438018727463913</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>7.5722694647999997</v>
       </c>
       <c r="C144" s="5">
         <v>-3.814312200000014E-2</v>
       </c>
       <c r="D144" s="5">
         <v>-5.8513062405120326</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>7.7415474513999998</v>
       </c>
       <c r="C145" s="5">
         <v>0.16927798660000004</v>
       </c>
       <c r="D145" s="5">
         <v>30.382900563162817</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>7.7111963972000002</v>
       </c>
       <c r="C146" s="5">
         <v>-3.0351054199999616E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-4.6045170919509655</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>7.6604075953999997</v>
       </c>
       <c r="C147" s="5">
         <v>-5.0788801800000449E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-7.623529178508937</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>7.7423702519999997</v>
       </c>
       <c r="C148" s="5">
         <v>8.1962656600000017E-2</v>
       </c>
       <c r="D148" s="5">
         <v>13.622592624940255</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>7.7112201431000003</v>
       </c>
       <c r="C149" s="5">
         <v>-3.1150108899999474E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-4.7225802388978781</v>
       </c>
       <c r="E149" s="5">
         <v>2.7015846386724274</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>7.7859315364999997</v>
       </c>
       <c r="C150" s="5">
         <v>7.4711393399999437E-2</v>
       </c>
       <c r="D150" s="5">
         <v>12.266386917633888</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>7.7823363743999998</v>
       </c>
       <c r="C151" s="5">
         <v>-3.5951620999998823E-3</v>
       </c>
       <c r="D151" s="5">
         <v>-0.55269621687399351</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>7.8954569082999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.1131205339000001</v>
       </c>
       <c r="D152" s="5">
         <v>18.906947832954145</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>7.8293660353999996</v>
       </c>
       <c r="C153" s="5">
         <v>-6.6090872900000264E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-9.5951023417810468</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>7.9471948014000002</v>
       </c>
       <c r="C154" s="5">
         <v>0.11782876600000058</v>
       </c>
       <c r="D154" s="5">
         <v>19.631936479089095</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>7.8929620428999998</v>
       </c>
       <c r="C155" s="5">
         <v>-5.4232758500000422E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-7.888496997920436</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>7.7909343460000002</v>
       </c>
       <c r="C156" s="5">
         <v>-0.10202769689999958</v>
       </c>
       <c r="D156" s="5">
         <v>-14.455052648890621</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>7.7432116532000004</v>
       </c>
       <c r="C157" s="5">
         <v>-4.7722692799999855E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-7.1078466553787356</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>7.7212746488999997</v>
       </c>
       <c r="C158" s="5">
         <v>-2.1937004300000673E-2</v>
       </c>
       <c r="D158" s="5">
         <v>-3.3471991363355547</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>7.6476591424000002</v>
       </c>
       <c r="C159" s="5">
         <v>-7.3615506499999483E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-10.859663700313682</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>7.7519337975999996</v>
       </c>
       <c r="C160" s="5">
         <v>0.10427465519999934</v>
       </c>
       <c r="D160" s="5">
         <v>17.64633011637391</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>7.7066017458999996</v>
       </c>
       <c r="C161" s="5">
         <v>-4.5332051699999987E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-6.7960460295285348</v>
       </c>
       <c r="E161" s="5">
         <v>-5.9891912230425337E-2</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>7.5953437811000004</v>
       </c>
       <c r="C162" s="5">
         <v>-0.11125796479999916</v>
       </c>
       <c r="D162" s="5">
         <v>-16.012581961219109</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>7.5880779356000003</v>
       </c>
       <c r="C163" s="5">
         <v>-7.2658455000000899E-3</v>
       </c>
       <c r="D163" s="5">
         <v>-1.1419214959709656</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>7.5131907194999998</v>
       </c>
       <c r="C164" s="5">
         <v>-7.4887216100000487E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-11.220730524182621</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>7.4181332900000001</v>
       </c>
       <c r="C165" s="5">
         <v>-9.5057429499999735E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-14.169304892069457</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>7.3385796607999998</v>
       </c>
       <c r="C166" s="5">
         <v>-7.9553629200000309E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-12.136486804558066</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>7.3738437859000001</v>
       </c>
       <c r="C167" s="5">
         <v>3.5264125100000321E-2</v>
       </c>
       <c r="D167" s="5">
         <v>5.9212360007039999</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>7.3998383663</v>
       </c>
       <c r="C168" s="5">
         <v>2.5994580399999911E-2</v>
       </c>
       <c r="D168" s="5">
         <v>4.3132817015806069</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>7.3474794812999997</v>
       </c>
       <c r="C169" s="5">
         <v>-5.2358885000000299E-2</v>
       </c>
       <c r="D169" s="5">
         <v>-8.168055591737911</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>7.3213446958999997</v>
       </c>
       <c r="C170" s="5">
         <v>-2.6134785400000027E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-4.1858460969566575</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>7.5273807487999997</v>
       </c>
       <c r="C171" s="5">
         <v>0.20603605290000004</v>
       </c>
       <c r="D171" s="5">
         <v>39.519964171809406</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>7.4480081451000002</v>
       </c>
       <c r="C172" s="5">
         <v>-7.9372603699999544E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-11.944779909083525</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>7.4904522380999996</v>
       </c>
       <c r="C173" s="5">
         <v>4.2444092999999405E-2</v>
       </c>
       <c r="D173" s="5">
         <v>7.0569224637627492</v>
       </c>
       <c r="E173" s="5">
         <v>-2.8047317731838661</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>7.7202165587999998</v>
       </c>
       <c r="C174" s="5">
         <v>0.22976432070000019</v>
       </c>
       <c r="D174" s="5">
         <v>43.700184082546414</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>7.8008858959999996</v>
       </c>
       <c r="C175" s="5">
         <v>8.0669337199999802E-2</v>
       </c>
       <c r="D175" s="5">
         <v>13.285235504041569</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>7.8488882289999999</v>
       </c>
       <c r="C176" s="5">
         <v>4.8002333000000341E-2</v>
       </c>
       <c r="D176" s="5">
         <v>7.6392416654310402</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>7.2140177041999998</v>
       </c>
       <c r="C177" s="5">
         <v>-0.63487052480000017</v>
       </c>
       <c r="D177" s="5">
         <v>-63.656335875739543</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>7.2356176010000004</v>
       </c>
       <c r="C178" s="5">
         <v>2.1599896800000629E-2</v>
       </c>
       <c r="D178" s="5">
         <v>3.6527509496519617</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>7.2561154727000003</v>
       </c>
       <c r="C179" s="5">
         <v>2.0497871699999948E-2</v>
       </c>
       <c r="D179" s="5">
         <v>3.4529659993479234</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>7.2973058049999997</v>
       </c>
       <c r="C180" s="5">
         <v>4.1190332299999355E-2</v>
       </c>
       <c r="D180" s="5">
         <v>7.0287201706632496</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>7.3498741403999999</v>
       </c>
       <c r="C181" s="5">
         <v>5.2568335400000166E-2</v>
       </c>
       <c r="D181" s="5">
         <v>8.9954252514687472</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>7.3095588393000002</v>
       </c>
       <c r="C182" s="5">
         <v>-4.0315301099999701E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-6.3872142744460074</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>7.3066102713000003</v>
       </c>
       <c r="C183" s="5">
         <v>-2.9485679999998737E-3</v>
       </c>
       <c r="D183" s="5">
         <v>-0.48298975706508873</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>7.3362096822999998</v>
       </c>
       <c r="C184" s="5">
         <v>2.959941099999952E-2</v>
       </c>
       <c r="D184" s="5">
         <v>4.9710430710765419</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>7.4737402421999999</v>
       </c>
       <c r="C185" s="5">
         <v>0.13753055990000007</v>
       </c>
       <c r="D185" s="5">
         <v>24.966948070590767</v>
       </c>
       <c r="E185" s="5">
         <v>-0.22311063963527111</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>7.5502150214999997</v>
       </c>
       <c r="C186" s="5">
         <v>7.6474779299999796E-2</v>
       </c>
       <c r="D186" s="5">
         <v>12.9941208010389</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>7.4142169381</v>
       </c>
       <c r="C187" s="5">
         <v>-0.13599808339999964</v>
       </c>
       <c r="D187" s="5">
         <v>-19.597115330020987</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>7.5861999713000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.17198303320000008</v>
       </c>
       <c r="D188" s="5">
         <v>31.676406782518306</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>7.7201673602999996</v>
       </c>
       <c r="C189" s="5">
         <v>0.13396738899999949</v>
       </c>
       <c r="D189" s="5">
         <v>23.375562283135622</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>7.7332035560000003</v>
       </c>
       <c r="C190" s="5">
         <v>1.3036195700000697E-2</v>
       </c>
       <c r="D190" s="5">
         <v>2.0452328769464012</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>7.7457595005000002</v>
       </c>
       <c r="C191" s="5">
         <v>1.255594449999986E-2</v>
       </c>
       <c r="D191" s="5">
         <v>1.9658624042220518</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>7.5841473446999998</v>
       </c>
       <c r="C192" s="5">
         <v>-0.16161215580000032</v>
       </c>
       <c r="D192" s="5">
         <v>-22.355080845677477</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>7.6481171310000002</v>
       </c>
       <c r="C193" s="5">
         <v>6.3969786300000386E-2</v>
       </c>
       <c r="D193" s="5">
         <v>10.604608788678949</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>7.6946137552999998</v>
       </c>
       <c r="C194" s="5">
         <v>4.6496624299999567E-2</v>
       </c>
       <c r="D194" s="5">
         <v>7.5443323933281015</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>7.7026548988999997</v>
       </c>
       <c r="C195" s="5">
         <v>8.041143599999856E-3</v>
       </c>
       <c r="D195" s="5">
         <v>1.2612754748473787</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>7.5176694788000002</v>
       </c>
       <c r="C196" s="5">
         <v>-0.18498542009999941</v>
       </c>
       <c r="D196" s="5">
         <v>-25.30123117814329</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>7.4586014339000002</v>
       </c>
       <c r="C197" s="5">
         <v>-5.9068044900000061E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-9.0317013684972238</v>
       </c>
       <c r="E197" s="5">
         <v>-0.20256000087505166</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>7.2767113701000001</v>
       </c>
       <c r="C198" s="5">
         <v>-0.18189006380000006</v>
       </c>
       <c r="D198" s="5">
         <v>-25.641095250120948</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>7.3182447725999999</v>
       </c>
       <c r="C199" s="5">
         <v>4.1533402499999816E-2</v>
       </c>
       <c r="D199" s="5">
         <v>7.0684180804063468</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>7.3121224090999997</v>
       </c>
       <c r="C200" s="5">
         <v>-6.122363500000283E-3</v>
       </c>
       <c r="D200" s="5">
         <v>-0.99930051032373068</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>7.5341487535000002</v>
       </c>
       <c r="C201" s="5">
         <v>0.22202634440000057</v>
       </c>
       <c r="D201" s="5">
         <v>43.182140282261642</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>7.5328247415999998</v>
       </c>
       <c r="C202" s="5">
         <v>-1.3240119000004213E-3</v>
       </c>
       <c r="D202" s="5">
         <v>-0.21067801773216877</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>7.5384309417999997</v>
       </c>
       <c r="C203" s="5">
         <v>5.6062001999999111E-3</v>
       </c>
       <c r="D203" s="5">
         <v>0.89674807559747549</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>7.7740577103000001</v>
       </c>
       <c r="C204" s="5">
         <v>0.23562676850000042</v>
       </c>
       <c r="D204" s="5">
         <v>44.677699639725788</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>7.6488221532000003</v>
       </c>
       <c r="C205" s="5">
         <v>-0.12523555709999989</v>
       </c>
       <c r="D205" s="5">
         <v>-17.707239082042502</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>7.6818234462000001</v>
       </c>
       <c r="C206" s="5">
         <v>3.3001292999999876E-2</v>
       </c>
       <c r="D206" s="5">
         <v>5.3021165811535154</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>7.8107811969999998</v>
       </c>
       <c r="C207" s="5">
         <v>0.12895775079999972</v>
       </c>
       <c r="D207" s="5">
         <v>22.112973976531713</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>7.7957907322000004</v>
       </c>
       <c r="C208" s="5">
         <v>-1.4990464799999437E-2</v>
       </c>
       <c r="D208" s="5">
         <v>-2.2788869151537772</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>7.7580663148999998</v>
       </c>
       <c r="C209" s="5">
         <v>-3.7724417300000646E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-5.654806309205096</v>
       </c>
       <c r="E209" s="5">
         <v>4.0150272628713735</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>7.5892626552999998</v>
       </c>
       <c r="C210" s="5">
         <v>-0.16880365959999999</v>
       </c>
       <c r="D210" s="5">
         <v>-23.201426877109064</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>7.5133636376000004</v>
       </c>
       <c r="C211" s="5">
         <v>-7.5899017699999405E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-11.362417613774323</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>7.6121578110000003</v>
       </c>
       <c r="C212" s="5">
         <v>9.8794173399999963E-2</v>
       </c>
       <c r="D212" s="5">
         <v>16.971617401783412</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>7.6514066355999999</v>
       </c>
       <c r="C213" s="5">
         <v>3.9248824599999566E-2</v>
       </c>
       <c r="D213" s="5">
         <v>6.365797307730281</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>7.7334414500999999</v>
       </c>
       <c r="C214" s="5">
         <v>8.2034814500000053E-2</v>
       </c>
       <c r="D214" s="5">
         <v>13.652298426183407</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>7.8355559121000002</v>
       </c>
       <c r="C215" s="5">
         <v>0.10211446200000029</v>
       </c>
       <c r="D215" s="5">
         <v>17.04803991346693</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>7.9634427026000001</v>
       </c>
       <c r="C216" s="5">
         <v>0.12788679049999985</v>
       </c>
       <c r="D216" s="5">
         <v>21.44301711201997</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>8.0555140622000003</v>
       </c>
       <c r="C217" s="5">
         <v>9.2071359600000235E-2</v>
       </c>
       <c r="D217" s="5">
         <v>14.791255473507615</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>8.1910510096000007</v>
       </c>
       <c r="C218" s="5">
         <v>0.13553694740000033</v>
       </c>
       <c r="D218" s="5">
         <v>22.167713196319717</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>8.1251314975</v>
       </c>
       <c r="C219" s="5">
         <v>-6.5919512100000688E-2</v>
       </c>
       <c r="D219" s="5">
         <v>-9.2411019647611887</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>8.2792387169000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.15410721940000016</v>
       </c>
       <c r="D220" s="5">
         <v>25.291058482227989</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>8.3612695921999993</v>
       </c>
       <c r="C221" s="5">
         <v>8.2030875299999195E-2</v>
       </c>
       <c r="D221" s="5">
         <v>12.559423685683724</v>
       </c>
       <c r="E221" s="5">
         <v>7.7751755761806152</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>8.7847360663000007</v>
       </c>
       <c r="C222" s="5">
         <v>0.42346647410000138</v>
       </c>
       <c r="D222" s="5">
         <v>80.916382281523298</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>8.8916339549999996</v>
       </c>
       <c r="C223" s="5">
         <v>0.10689788869999894</v>
       </c>
       <c r="D223" s="5">
         <v>15.62035372868622</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>8.8928543995999991</v>
       </c>
       <c r="C224" s="5">
         <v>1.2204445999994817E-3</v>
       </c>
       <c r="D224" s="5">
         <v>0.16483355417122869</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>9.3680362344999999</v>
       </c>
       <c r="C225" s="5">
         <v>0.47518183490000077</v>
       </c>
       <c r="D225" s="5">
         <v>86.762019339986878</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>9.4479091946999993</v>
       </c>
       <c r="C226" s="5">
         <v>7.9872960199999454E-2</v>
       </c>
       <c r="D226" s="5">
         <v>10.725024289435181</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>9.4371455802999993</v>
       </c>
       <c r="C227" s="5">
         <v>-1.0763614400000066E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-1.3585768859975533</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>9.3563879893999999</v>
       </c>
       <c r="C228" s="5">
         <v>-8.0757590899999343E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-9.7991111052056379</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>9.3610267304000008</v>
       </c>
       <c r="C229" s="5">
         <v>4.6387410000008344E-3</v>
       </c>
       <c r="D229" s="5">
         <v>0.59656494229372026</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>9.3040500603999998</v>
       </c>
       <c r="C230" s="5">
         <v>-5.6976670000000951E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-7.0642866342011228</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>9.2384731551999995</v>
       </c>
       <c r="C231" s="5">
         <v>-6.5576905200000368E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-8.1375650307837546</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>9.2817345527999997</v>
       </c>
       <c r="C232" s="5">
         <v>4.3261397600000251E-2</v>
       </c>
       <c r="D232" s="5">
         <v>5.7663002481524117</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>9.2747281927999996</v>
       </c>
       <c r="C233" s="5">
         <v>-7.0063600000001003E-3</v>
       </c>
       <c r="D233" s="5">
         <v>-0.90207424754132903</v>
       </c>
       <c r="E233" s="5">
         <v>10.924879176867353</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>9.2629062886</v>
       </c>
       <c r="C234" s="5">
         <v>-1.1821904199999622E-2</v>
       </c>
       <c r="D234" s="5">
         <v>-1.5188858535237881</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>9.2630806719999992</v>
       </c>
       <c r="C235" s="5">
         <v>1.7438339999920061E-4</v>
       </c>
       <c r="D235" s="5">
         <v>2.2593529745917884E-2</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>9.2652687590999996</v>
       </c>
       <c r="C236" s="5">
         <v>2.1880871000004021E-3</v>
       </c>
       <c r="D236" s="5">
         <v>0.2838276576804466</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>9.1793021734</v>
       </c>
       <c r="C237" s="5">
         <v>-8.5966585699999598E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-10.583072714256026</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>9.1651354314999995</v>
       </c>
       <c r="C238" s="5">
         <v>-1.4166741900000446E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-1.8363626256790111</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>9.1404565563000002</v>
       </c>
       <c r="C239" s="5">
         <v>-2.4678875199999339E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-3.1838019514360605</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>9.1537946613999992</v>
       </c>
       <c r="C240" s="5">
         <v>1.3338105099998998E-2</v>
       </c>
       <c r="D240" s="5">
         <v>1.7652085377392046</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>9.0582170504999997</v>
       </c>
       <c r="C241" s="5">
         <v>-9.5577610899999499E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-11.834498519043358</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>9.0199181883000001</v>
       </c>
       <c r="C242" s="5">
         <v>-3.8298862199999562E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-4.9573566508840479</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>9.1501776912999997</v>
       </c>
       <c r="C243" s="5">
         <v>0.13025950299999955</v>
       </c>
       <c r="D243" s="5">
         <v>18.774484264668455</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>9.1980777241999991</v>
       </c>
       <c r="C244" s="5">
         <v>4.7900032899999445E-2</v>
       </c>
       <c r="D244" s="5">
         <v>6.465908875598636</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>9.0858065365999998</v>
       </c>
       <c r="C245" s="5">
         <v>-0.11227118759999932</v>
       </c>
       <c r="D245" s="5">
         <v>-13.70275696977915</v>
       </c>
       <c r="E245" s="5">
         <v>-2.0369508655429969</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>9.1372049441000005</v>
       </c>
       <c r="C246" s="5">
         <v>5.1398407500000687E-2</v>
       </c>
       <c r="D246" s="5">
         <v>7.0036447608289976</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>9.2398276750000008</v>
       </c>
       <c r="C247" s="5">
         <v>0.10262273090000029</v>
       </c>
       <c r="D247" s="5">
         <v>14.342074199591215</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>9.1425005892000009</v>
       </c>
       <c r="C248" s="5">
         <v>-9.7327085799999935E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-11.932938673564875</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>9.0865117848000008</v>
       </c>
       <c r="C249" s="5">
         <v>-5.5988804400000092E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-7.1062775740756701</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>9.0824908214000004</v>
       </c>
       <c r="C250" s="5">
         <v>-4.0209634000003547E-3</v>
       </c>
       <c r="D250" s="5">
         <v>-0.52973349340317277</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>9.0403907972000006</v>
       </c>
       <c r="C251" s="5">
         <v>-4.2100024199999808E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-5.422715034011194</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>8.9545349984999998</v>
       </c>
       <c r="C252" s="5">
         <v>-8.5855798700000818E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-10.81947917010131</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>9.0532620574999996</v>
       </c>
       <c r="C253" s="5">
         <v>9.8727058999999784E-2</v>
       </c>
       <c r="D253" s="5">
         <v>14.062961170170251</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>9.0229649445</v>
       </c>
       <c r="C254" s="5">
         <v>-3.0297112999999598E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-3.9427519849890791</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>9.1557176869999992</v>
       </c>
       <c r="C255" s="5">
         <v>0.13275274249999924</v>
       </c>
       <c r="D255" s="5">
         <v>19.156427524215893</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>9.1133747860999996</v>
       </c>
       <c r="C256" s="5">
         <v>-4.2342900899999592E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-5.4106902455404278</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>9.2023036154</v>
       </c>
       <c r="C257" s="5">
         <v>8.8928829300000345E-2</v>
       </c>
       <c r="D257" s="5">
         <v>12.359015462392065</v>
       </c>
       <c r="E257" s="5">
         <v>1.2821875342680755</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>9.3158509964</v>
       </c>
       <c r="C258" s="5">
         <v>0.11354738100000006</v>
       </c>
       <c r="D258" s="5">
         <v>15.854179602180096</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>9.3318516421000002</v>
       </c>
       <c r="C259" s="5">
         <v>1.6000645700000149E-2</v>
       </c>
       <c r="D259" s="5">
         <v>2.0806687725381634</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>9.3302168213000005</v>
       </c>
       <c r="C260" s="5">
         <v>-1.6348207999996589E-3</v>
       </c>
       <c r="D260" s="5">
         <v>-0.21002218004064765</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>9.3883067552000004</v>
       </c>
       <c r="C261" s="5">
         <v>5.8089933899999835E-2</v>
       </c>
       <c r="D261" s="5">
         <v>7.7324214282484593</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>9.2911218566000002</v>
       </c>
       <c r="C262" s="5">
         <v>-9.7184898600000125E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-11.738639791926076</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>9.3415312742999994</v>
       </c>
       <c r="C263" s="5">
         <v>5.0409417699999182E-2</v>
       </c>
       <c r="D263" s="5">
         <v>6.7084944879596486</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>9.3478979935000002</v>
       </c>
       <c r="C264" s="5">
         <v>6.3667192000007589E-3</v>
       </c>
       <c r="D264" s="5">
         <v>0.82093255789252861</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>9.4488644374999993</v>
       </c>
       <c r="C265" s="5">
         <v>0.1009664439999991</v>
       </c>
       <c r="D265" s="5">
         <v>13.75954419494192</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>9.5235555032000008</v>
       </c>
       <c r="C266" s="5">
         <v>7.4691065700001502E-2</v>
       </c>
       <c r="D266" s="5">
         <v>9.9091850501036749</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>9.4585680748000005</v>
       </c>
       <c r="C267" s="5">
         <v>-6.4987428400000269E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-7.8881891910128621</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>9.4261891871000003</v>
       </c>
       <c r="C268" s="5">
         <v>-3.2378887700000192E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-4.0314137668878924</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>9.5157668459</v>
       </c>
       <c r="C269" s="5">
         <v>8.9577658799999682E-2</v>
       </c>
       <c r="D269" s="5">
         <v>12.018998631374146</v>
       </c>
       <c r="E269" s="5">
         <v>3.4063560995251319</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>9.5032974163000006</v>
       </c>
       <c r="C270" s="5">
         <v>-1.2469429599999415E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-1.5611922923297161</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>9.5267103023999997</v>
       </c>
       <c r="C271" s="5">
         <v>2.3412886099999142E-2</v>
       </c>
       <c r="D271" s="5">
         <v>2.996781315690078</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>9.5234752848999999</v>
       </c>
       <c r="C272" s="5">
         <v>-3.2350174999997705E-3</v>
       </c>
       <c r="D272" s="5">
         <v>-0.40672790567921613</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>9.5893609085999998</v>
       </c>
       <c r="C273" s="5">
         <v>6.588562369999984E-2</v>
       </c>
       <c r="D273" s="5">
         <v>8.6251681246733103</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>9.5960655430999999</v>
       </c>
       <c r="C274" s="5">
         <v>6.7046345000001395E-3</v>
       </c>
       <c r="D274" s="5">
         <v>0.84224304089095536</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>9.6423558437000008</v>
       </c>
       <c r="C275" s="5">
         <v>4.6290300600000833E-2</v>
       </c>
       <c r="D275" s="5">
         <v>5.9447375421539439</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>9.6398573394000007</v>
       </c>
       <c r="C276" s="5">
         <v>-2.4985043000000928E-3</v>
       </c>
       <c r="D276" s="5">
         <v>-0.31049839003596258</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>9.6504083697999992</v>
       </c>
       <c r="C277" s="5">
         <v>1.0551030399998496E-2</v>
       </c>
       <c r="D277" s="5">
         <v>1.3213612780277773</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>9.6168000728000003</v>
       </c>
       <c r="C278" s="5">
         <v>-3.3608296999998899E-2</v>
       </c>
       <c r="D278" s="5">
         <v>-4.0999681419533367</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>9.5671437181000005</v>
       </c>
       <c r="C279" s="5">
         <v>-4.9656354699999739E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-6.0232272488296772</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>9.5362714413000003</v>
       </c>
       <c r="C280" s="5">
         <v>-3.0872276800000265E-2</v>
       </c>
       <c r="D280" s="5">
         <v>-3.8042962099295585</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>9.5264022718000003</v>
       </c>
       <c r="C281" s="5">
         <v>-9.8691694999999413E-3</v>
       </c>
       <c r="D281" s="5">
         <v>-1.2348458338756751</v>
       </c>
       <c r="E281" s="5">
         <v>0.11176635653471489</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>9.3923736932999997</v>
       </c>
       <c r="C282" s="5">
         <v>-0.13402857850000061</v>
       </c>
       <c r="D282" s="5">
         <v>-15.635961103047292</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>9.4247822840000008</v>
       </c>
       <c r="C283" s="5">
         <v>3.2408590700001128E-2</v>
       </c>
       <c r="D283" s="5">
         <v>4.2201173587422813</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>9.3154592795000006</v>
       </c>
       <c r="C284" s="5">
         <v>-0.10932300450000021</v>
       </c>
       <c r="D284" s="5">
         <v>-13.064863271956728</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>9.3870006377999999</v>
       </c>
       <c r="C285" s="5">
         <v>7.1541358299999303E-2</v>
       </c>
       <c r="D285" s="5">
         <v>9.6152320173101593</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>9.4878448121000005</v>
       </c>
       <c r="C286" s="5">
         <v>0.10084417430000059</v>
       </c>
       <c r="D286" s="5">
         <v>13.681213803406589</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>9.5442605909000005</v>
       </c>
       <c r="C287" s="5">
         <v>5.6415778799999927E-2</v>
       </c>
       <c r="D287" s="5">
         <v>7.3733719885114679</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>9.5370483910000008</v>
       </c>
       <c r="C288" s="5">
         <v>-7.2121998999996606E-3</v>
       </c>
       <c r="D288" s="5">
         <v>-0.90303072914299509</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>9.5675649641000007</v>
       </c>
       <c r="C289" s="5">
         <v>3.0516573099999889E-2</v>
       </c>
       <c r="D289" s="5">
         <v>3.9080518403363795</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>9.6141684047999991</v>
       </c>
       <c r="C290" s="5">
         <v>4.6603440699998444E-2</v>
       </c>
       <c r="D290" s="5">
         <v>6.0043442496376276</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>9.3782057517999995</v>
       </c>
       <c r="C291" s="5">
         <v>-0.23596265299999963</v>
       </c>
       <c r="D291" s="5">
         <v>-25.784199081673918</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>9.5421046877000002</v>
       </c>
       <c r="C292" s="5">
         <v>0.16389893590000071</v>
       </c>
       <c r="D292" s="5">
         <v>23.109918451785472</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>9.4296608132999999</v>
       </c>
       <c r="C293" s="5">
         <v>-0.11244387440000025</v>
       </c>
       <c r="D293" s="5">
         <v>-13.259337880588262</v>
       </c>
       <c r="E293" s="5">
         <v>-1.015508853603353</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>9.4783024997999998</v>
       </c>
       <c r="C294" s="5">
         <v>4.8641686499999892E-2</v>
       </c>
       <c r="D294" s="5">
         <v>6.368717917442912</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>9.4241372514999995</v>
       </c>
       <c r="C295" s="5">
         <v>-5.4165248300000357E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-6.6461037016273483</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>9.3993403494999992</v>
       </c>
       <c r="C296" s="5">
         <v>-2.4796902000000287E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-3.1121590503488172</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>9.3801678665000008</v>
       </c>
       <c r="C297" s="5">
         <v>-1.9172482999998408E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-2.420448306916001</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>9.3718837106000006</v>
       </c>
       <c r="C298" s="5">
         <v>-8.2841559000002007E-3</v>
       </c>
       <c r="D298" s="5">
         <v>-1.0546551117153524</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>9.3548916753999993</v>
       </c>
       <c r="C299" s="5">
         <v>-1.6992035200001254E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-2.1541382441867762</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>9.4460664611999992</v>
       </c>
       <c r="C300" s="5">
         <v>9.1174785799999825E-2</v>
       </c>
       <c r="D300" s="5">
         <v>12.343204341656232</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>9.4030637803000001</v>
       </c>
       <c r="C301" s="5">
         <v>-4.3002680899999035E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-5.3282030999481034</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>9.4184784630999996</v>
       </c>
       <c r="C302" s="5">
         <v>1.5414682799999468E-2</v>
       </c>
       <c r="D302" s="5">
         <v>1.9850247145946964</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>9.3755687589000001</v>
       </c>
       <c r="C303" s="5">
         <v>-4.290970419999951E-2</v>
       </c>
       <c r="D303" s="5">
         <v>-5.3321551858198752</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>9.4350674204999994</v>
       </c>
       <c r="C304" s="5">
         <v>5.9498661599999281E-2</v>
       </c>
       <c r="D304" s="5">
         <v>7.8868755315266048</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>9.4266758515000006</v>
       </c>
       <c r="C305" s="5">
         <v>-8.3915689999987109E-3</v>
       </c>
       <c r="D305" s="5">
         <v>-1.0620771569525234</v>
       </c>
       <c r="E305" s="5">
         <v>-3.1655028310129119E-2</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>9.4584389123000001</v>
       </c>
       <c r="C306" s="5">
         <v>3.1763060799999465E-2</v>
       </c>
       <c r="D306" s="5">
         <v>4.1191650291748649</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>9.5320217434999996</v>
       </c>
       <c r="C307" s="5">
         <v>7.3582831199999532E-2</v>
       </c>
       <c r="D307" s="5">
         <v>9.7455028496651117</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>9.4841220551000003</v>
       </c>
       <c r="C308" s="5">
         <v>-4.7899688399999363E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-5.8662583747125741</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>9.4669794348000007</v>
       </c>
       <c r="C309" s="5">
         <v>-1.7142620299999578E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-2.1475754597935603</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>9.3543369613999996</v>
       </c>
       <c r="C310" s="5">
         <v>-0.11264247340000111</v>
       </c>
       <c r="D310" s="5">
         <v>-13.37985319027224</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>9.4793700823000009</v>
       </c>
       <c r="C311" s="5">
         <v>0.12503312090000129</v>
       </c>
       <c r="D311" s="5">
         <v>17.272889485540755</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>9.4631186818999993</v>
       </c>
       <c r="C312" s="5">
         <v>-1.6251400400001614E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-2.0379879909125043</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>9.4433679495000007</v>
       </c>
       <c r="C313" s="5">
         <v>-1.9750732399998583E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-2.4760014626062365</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>9.4211650990999996</v>
       </c>
       <c r="C314" s="5">
         <v>-2.220285040000114E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-2.785189635539953</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>9.4619514638000002</v>
       </c>
       <c r="C315" s="5">
         <v>4.0786364700000632E-2</v>
       </c>
       <c r="D315" s="5">
         <v>5.3205738532443592</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>9.4204693393000003</v>
       </c>
       <c r="C316" s="5">
         <v>-4.1482124499999884E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-5.1358994059662599</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>9.5126035054999996</v>
       </c>
       <c r="C317" s="5">
         <v>9.2134166199999257E-2</v>
       </c>
       <c r="D317" s="5">
         <v>12.388599332784755</v>
       </c>
       <c r="E317" s="5">
         <v>0.91153716701020127</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>9.5398075314999993</v>
       </c>
       <c r="C318" s="5">
         <v>2.7204025999999715E-2</v>
       </c>
       <c r="D318" s="5">
         <v>3.4862403923462182</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>9.6448386004</v>
       </c>
       <c r="C319" s="5">
         <v>0.10503106890000069</v>
       </c>
       <c r="D319" s="5">
         <v>14.041841077331085</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>9.5811895089999997</v>
       </c>
       <c r="C320" s="5">
         <v>-6.3649091400000302E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-7.6379443394683388</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>9.5507912886999993</v>
       </c>
       <c r="C321" s="5">
         <v>-3.0398220300000389E-2</v>
       </c>
       <c r="D321" s="5">
         <v>-3.7414994682369196</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>9.5444636536999994</v>
       </c>
       <c r="C322" s="5">
         <v>-6.3276349999998871E-3</v>
       </c>
       <c r="D322" s="5">
         <v>-0.79213901436385736</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>9.5096997779999999</v>
       </c>
       <c r="C323" s="5">
         <v>-3.4763875699999502E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-4.2842656211920733</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>9.2847209445000001</v>
       </c>
       <c r="C324" s="5">
         <v>-0.22497883349999981</v>
       </c>
       <c r="D324" s="5">
         <v>-24.971789619034425</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>9.2750485844000004</v>
       </c>
       <c r="C325" s="5">
         <v>-9.6723600999997217E-3</v>
       </c>
       <c r="D325" s="5">
         <v>-1.2429624724351274</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>9.3181063397999999</v>
       </c>
       <c r="C326" s="5">
         <v>4.3057755399999564E-2</v>
       </c>
       <c r="D326" s="5">
         <v>5.7152473068032617</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>9.2347706406000007</v>
       </c>
       <c r="C327" s="5">
         <v>-8.3335699199999169E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-10.219625204887951</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>9.2006873169999999</v>
       </c>
       <c r="C328" s="5">
         <v>-3.4083323600000881E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-4.3401058139192594</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>9.1881995113000006</v>
       </c>
       <c r="C329" s="5">
         <v>-1.2487805699999299E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-1.6166190037360639</v>
       </c>
       <c r="E329" s="5">
         <v>-3.410254553471459</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>9.2324797884999992</v>
       </c>
       <c r="C330" s="5">
         <v>4.4280277199998608E-2</v>
       </c>
       <c r="D330" s="5">
         <v>5.9388818784221531</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>9.1641658228999994</v>
       </c>
       <c r="C331" s="5">
         <v>-6.8313965599999804E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-8.5265874662044041</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>9.1975403131999993</v>
       </c>
       <c r="C332" s="5">
         <v>3.3374490299999948E-2</v>
       </c>
       <c r="D332" s="5">
         <v>4.4588239963668563</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>9.1396403757000009</v>
       </c>
       <c r="C333" s="5">
         <v>-5.7899937499998444E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-7.298045612702575</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>9.1402037097999997</v>
       </c>
       <c r="C334" s="5">
         <v>5.6333409999886896E-4</v>
       </c>
       <c r="D334" s="5">
         <v>7.3988702351690527E-2</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>9.0357399591000007</v>
       </c>
       <c r="C335" s="5">
         <v>-0.10446375069999903</v>
       </c>
       <c r="D335" s="5">
         <v>-12.884750478877937</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>9.0009700816000002</v>
       </c>
       <c r="C336" s="5">
         <v>-3.476987750000049E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-4.5211604069120392</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>8.9907398548999993</v>
       </c>
       <c r="C337" s="5">
         <v>-1.0230226700000955E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-1.3553896229085427</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>9.0047909291000003</v>
       </c>
       <c r="C338" s="5">
         <v>1.4051074200001068E-2</v>
       </c>
       <c r="D338" s="5">
         <v>1.891610711877223</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>9.1025555570000005</v>
       </c>
       <c r="C339" s="5">
         <v>9.7764627900000178E-2</v>
       </c>
       <c r="D339" s="5">
         <v>13.835167909543088</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>9.0819027480999992</v>
       </c>
       <c r="C340" s="5">
         <v>-2.0652808900001318E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-2.6889621155579024</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>9.0647010028999997</v>
       </c>
       <c r="C341" s="5">
         <v>-1.7201745199999507E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-2.2493534912826907</v>
       </c>
       <c r="E341" s="5">
         <v>-1.3440991159162086</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>9.0410075074999998</v>
       </c>
       <c r="C342" s="5">
         <v>-2.3693495399999875E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-3.0918828300263712</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>8.9845618728000005</v>
       </c>
       <c r="C343" s="5">
         <v>-5.6445634699999303E-2</v>
       </c>
       <c r="D343" s="5">
         <v>-7.2399684936500508</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>9.0252381028999995</v>
       </c>
       <c r="C344" s="5">
         <v>4.0676230099998989E-2</v>
       </c>
       <c r="D344" s="5">
         <v>5.5701583375156849</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>9.0328789443000002</v>
       </c>
       <c r="C345" s="5">
         <v>7.640841400000653E-3</v>
       </c>
       <c r="D345" s="5">
         <v>1.020673844446951</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>9.0409010934000005</v>
       </c>
       <c r="C346" s="5">
         <v>8.0221491000003198E-3</v>
       </c>
       <c r="D346" s="5">
         <v>1.070947618620699</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>9.0533391363</v>
       </c>
       <c r="C347" s="5">
         <v>1.2438042899999502E-2</v>
       </c>
       <c r="D347" s="5">
         <v>1.6634523330270712</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>9.0064172466999999</v>
       </c>
       <c r="C348" s="5">
         <v>-4.69218896000001E-2</v>
       </c>
       <c r="D348" s="5">
         <v>-6.0451325007805146</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>9.1961523200999995</v>
       </c>
       <c r="C349" s="5">
         <v>0.18973507339999962</v>
       </c>
       <c r="D349" s="5">
         <v>28.42486485098852</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>9.2934131089999994</v>
       </c>
       <c r="C350" s="5">
         <v>9.7260788899999895E-2</v>
       </c>
       <c r="D350" s="5">
         <v>13.456410698474453</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>9.8639484140999993</v>
       </c>
       <c r="C351" s="5">
         <v>0.57053530509999995</v>
       </c>
       <c r="D351" s="5">
         <v>104.41209773820384</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>9.9623666576000005</v>
       </c>
       <c r="C352" s="5">
         <v>9.8418243500001168E-2</v>
       </c>
       <c r="D352" s="5">
         <v>12.652478399412459</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>9.0495022518999999</v>
       </c>
       <c r="C353" s="5">
         <v>-0.9128644057000006</v>
       </c>
       <c r="D353" s="5">
         <v>-68.439341910976779</v>
       </c>
       <c r="E353" s="5">
         <v>-0.16766963405784319</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>9.0594133466999995</v>
       </c>
       <c r="C354" s="5">
         <v>9.9110947999996313E-3</v>
       </c>
       <c r="D354" s="5">
         <v>1.3221961556733941</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>9.0018069605999997</v>
       </c>
       <c r="C355" s="5">
         <v>-5.7606386099999796E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-7.3691942574796387</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>9.0610412749000009</v>
       </c>
       <c r="C356" s="5">
         <v>5.9234314300001145E-2</v>
       </c>
       <c r="D356" s="5">
         <v>8.1884649835001646</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>9.1284937414999998</v>
       </c>
       <c r="C357" s="5">
         <v>6.7452466599998928E-2</v>
       </c>
       <c r="D357" s="5">
         <v>9.3080536296126013</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>9.1386805686999999</v>
       </c>
       <c r="C358" s="5">
         <v>1.0186827200000081E-2</v>
       </c>
       <c r="D358" s="5">
         <v>1.3473745681658489</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>9.164303919</v>
       </c>
       <c r="C359" s="5">
         <v>2.562335030000007E-2</v>
       </c>
       <c r="D359" s="5">
         <v>3.4169755540331748</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>9.2037218582999998</v>
       </c>
       <c r="C360" s="5">
         <v>3.9417939299999816E-2</v>
       </c>
       <c r="D360" s="5">
         <v>5.2853695522254718</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>9.1907071416000008</v>
       </c>
       <c r="C361" s="5">
         <v>-1.3014716699998985E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-1.6837499380658594</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>9.1834658848000004</v>
       </c>
       <c r="C362" s="5">
         <v>-7.2412568000004285E-3</v>
       </c>
       <c r="D362" s="5">
         <v>-0.94138043164586627</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>9.1394635399999995</v>
       </c>
       <c r="C363" s="5">
         <v>-4.400234480000087E-2</v>
       </c>
       <c r="D363" s="5">
         <v>-5.6006395588037545</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>9.1497728154000004</v>
       </c>
       <c r="C364" s="5">
         <v>1.0309275400000928E-2</v>
       </c>
       <c r="D364" s="5">
         <v>1.3620241427223956</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>9.1474015693999995</v>
       </c>
       <c r="C365" s="5">
         <v>-2.3712460000009372E-3</v>
       </c>
       <c r="D365" s="5">
         <v>-0.31054790787505837</v>
       </c>
       <c r="E365" s="5">
         <v>1.0818199142327956</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>9.0759396364999994</v>
       </c>
       <c r="C366" s="5">
         <v>-7.1461932900000136E-2</v>
       </c>
       <c r="D366" s="5">
         <v>-8.982218513810869</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>9.1068868203999997</v>
       </c>
       <c r="C367" s="5">
         <v>3.0947183900000397E-2</v>
       </c>
       <c r="D367" s="5">
         <v>4.1693815394036715</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>8.9887830153999992</v>
       </c>
       <c r="C368" s="5">
         <v>-0.11810380500000051</v>
       </c>
       <c r="D368" s="5">
         <v>-14.498941348517603</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>6.9261703400999997</v>
       </c>
       <c r="C369" s="5">
         <v>-2.0626126752999996</v>
       </c>
       <c r="D369" s="5">
         <v>-95.61966570330533</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>7.3330275637</v>
       </c>
       <c r="C370" s="5">
         <v>0.40685722360000032</v>
       </c>
       <c r="D370" s="5">
         <v>98.372647879103624</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>7.7697012673000003</v>
       </c>
       <c r="C371" s="5">
         <v>0.43667370360000035</v>
       </c>
       <c r="D371" s="5">
         <v>100.19445533905373</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>7.7986794996000004</v>
       </c>
       <c r="C372" s="5">
         <v>2.8978232300000073E-2</v>
       </c>
       <c r="D372" s="5">
         <v>4.5685334391427412</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>7.9843697286999999</v>
       </c>
       <c r="C373" s="5">
         <v>0.18569022909999955</v>
       </c>
       <c r="D373" s="5">
         <v>32.627872087892108</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>8.0783359717999996</v>
       </c>
       <c r="C374" s="5">
         <v>9.396624309999968E-2</v>
       </c>
       <c r="D374" s="5">
         <v>15.073483719177606</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>8.1270867011999997</v>
       </c>
       <c r="C375" s="5">
         <v>4.8750729400000026E-2</v>
       </c>
       <c r="D375" s="5">
         <v>7.4869601387441476</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>8.0489592516999995</v>
       </c>
       <c r="C376" s="5">
         <v>-7.8127449500000168E-2</v>
       </c>
       <c r="D376" s="5">
         <v>-10.945056962399114</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>8.1555875479999997</v>
       </c>
       <c r="C377" s="5">
         <v>0.10662829630000026</v>
       </c>
       <c r="D377" s="5">
         <v>17.107929955341849</v>
       </c>
       <c r="E377" s="5">
         <v>-10.842576592655861</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>8.1847262769999993</v>
       </c>
       <c r="C378" s="5">
         <v>2.9138728999999586E-2</v>
       </c>
       <c r="D378" s="5">
         <v>4.3726880125295464</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>8.3038576976999998</v>
       </c>
       <c r="C379" s="5">
         <v>0.11913142070000049</v>
       </c>
       <c r="D379" s="5">
         <v>18.934776155567533</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>8.4028254103000002</v>
       </c>
       <c r="C380" s="5">
         <v>9.8967712600000368E-2</v>
       </c>
       <c r="D380" s="5">
         <v>15.277700197146382</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>8.5246950062</v>
       </c>
       <c r="C381" s="5">
         <v>0.12186959589999979</v>
       </c>
       <c r="D381" s="5">
         <v>18.861749354948685</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>8.5143099209000006</v>
       </c>
       <c r="C382" s="5">
         <v>-1.0385085299999375E-2</v>
       </c>
       <c r="D382" s="5">
         <v>-1.4521271129330549</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>8.6692273774000004</v>
       </c>
       <c r="C383" s="5">
         <v>0.15491745649999977</v>
       </c>
       <c r="D383" s="5">
         <v>24.157017802319093</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>8.8048964188000003</v>
       </c>
       <c r="C384" s="5">
         <v>0.13566904139999991</v>
       </c>
       <c r="D384" s="5">
         <v>20.483143314126195</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>8.7803993557000002</v>
       </c>
       <c r="C385" s="5">
         <v>-2.4497063100000105E-2</v>
       </c>
       <c r="D385" s="5">
         <v>-3.2880332475331064</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>8.8773700618000007</v>
       </c>
       <c r="C386" s="5">
         <v>9.697070610000047E-2</v>
       </c>
       <c r="D386" s="5">
         <v>14.088182185065801</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>9.0247550354000001</v>
       </c>
       <c r="C387" s="5">
         <v>0.14738497359999947</v>
       </c>
       <c r="D387" s="5">
         <v>21.846533452766927</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>9.0583447185000008</v>
       </c>
       <c r="C388" s="5">
         <v>3.3589683100000656E-2</v>
       </c>
       <c r="D388" s="5">
         <v>4.5589125497511818</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>9.0684782899999998</v>
       </c>
       <c r="C389" s="5">
         <v>1.013357149999905E-2</v>
       </c>
       <c r="D389" s="5">
         <v>1.3507308799757034</v>
       </c>
       <c r="E389" s="5">
         <v>11.19343930314216</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>8.9861142176000008</v>
       </c>
       <c r="C390" s="5">
         <v>-8.2364072399998989E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-10.370659497971291</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>9.1001150300999996</v>
       </c>
       <c r="C391" s="5">
         <v>0.11400081249999872</v>
       </c>
       <c r="D391" s="5">
         <v>16.332047578862195</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>9.1011022290000003</v>
       </c>
       <c r="C392" s="5">
         <v>9.8719890000076305E-4</v>
       </c>
       <c r="D392" s="5">
         <v>0.13025612838328815</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>9.3172707541000008</v>
       </c>
       <c r="C393" s="5">
         <v>0.21616852510000051</v>
       </c>
       <c r="D393" s="5">
         <v>32.536860895376726</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>9.2914435341000008</v>
       </c>
       <c r="C394" s="5">
         <v>-2.582722000000004E-2</v>
       </c>
       <c r="D394" s="5">
         <v>-3.2761196000292925</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>9.2679695918</v>
       </c>
       <c r="C395" s="5">
         <v>-2.3473942300000772E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-2.9899118903398247</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>9.3157376214000003</v>
       </c>
       <c r="C396" s="5">
         <v>4.7768029600000261E-2</v>
       </c>
       <c r="D396" s="5">
         <v>6.3632930231968254</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>9.3882106074999996</v>
       </c>
       <c r="C397" s="5">
         <v>7.2472986099999304E-2</v>
       </c>
       <c r="D397" s="5">
         <v>9.7455467922590522</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>9.3779367490999999</v>
       </c>
       <c r="C398" s="5">
         <v>-1.0273858399999725E-2</v>
       </c>
       <c r="D398" s="5">
         <v>-1.3053281872628553</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>9.4228667636000001</v>
       </c>
       <c r="C399" s="5">
         <v>4.4930014500000226E-2</v>
       </c>
       <c r="D399" s="5">
         <v>5.9031830345416481</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>9.5720755804</v>
       </c>
       <c r="C400" s="5">
         <v>0.14920881679999987</v>
       </c>
       <c r="D400" s="5">
         <v>20.747132204699103</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>9.5771085939000002</v>
       </c>
       <c r="C401" s="5">
         <v>5.033013500000294E-3</v>
       </c>
       <c r="D401" s="5">
         <v>0.63278991267377016</v>
       </c>
       <c r="E401" s="5">
         <v>5.6087723610793505</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>9.6837650985000003</v>
       </c>
       <c r="C402" s="5">
         <v>0.10665650460000009</v>
       </c>
       <c r="D402" s="5">
         <v>14.213650016315826</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>9.7011772489000005</v>
       </c>
       <c r="C403" s="5">
         <v>1.7412150400000215E-2</v>
       </c>
       <c r="D403" s="5">
         <v>2.1791585271140779</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>9.6955852798999995</v>
       </c>
       <c r="C404" s="5">
         <v>-5.5919690000010291E-3</v>
       </c>
       <c r="D404" s="5">
         <v>-0.68951730894777352</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>9.6068632280999999</v>
       </c>
       <c r="C405" s="5">
         <v>-8.8722051799999591E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-10.444775894946101</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>9.6665477450000008</v>
       </c>
       <c r="C406" s="5">
         <v>5.9684516900000872E-2</v>
       </c>
       <c r="D406" s="5">
         <v>7.7153287641619439</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>9.6641574218000006</v>
       </c>
       <c r="C407" s="5">
         <v>-2.3903232000002106E-3</v>
       </c>
       <c r="D407" s="5">
         <v>-0.29633019366513969</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>9.7317454173000009</v>
       </c>
       <c r="C408" s="5">
         <v>6.7587995500000275E-2</v>
       </c>
       <c r="D408" s="5">
         <v>8.7228737471863447</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>9.8955369452999999</v>
       </c>
       <c r="C409" s="5">
         <v>0.16379152799999908</v>
       </c>
       <c r="D409" s="5">
         <v>22.175325305554772</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>9.8798100462999994</v>
       </c>
       <c r="C410" s="5">
         <v>-1.5726899000000572E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-1.8905679506197259</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>9.8271531388</v>
       </c>
       <c r="C411" s="5">
         <v>-5.2656907499999406E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-6.2115088476740414</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>9.8842489159000007</v>
       </c>
       <c r="C412" s="5">
         <v>5.7095777100000689E-2</v>
       </c>
       <c r="D412" s="5">
         <v>7.1991641563724063</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>9.8793880997999999</v>
       </c>
       <c r="C413" s="5">
         <v>-4.8608161000007755E-3</v>
       </c>
       <c r="D413" s="5">
         <v>-0.58853519503737628</v>
       </c>
       <c r="E413" s="5">
         <v>3.1562710492030188</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>10.079373683</v>
       </c>
       <c r="C414" s="5">
         <v>0.19998558320000015</v>
       </c>
       <c r="D414" s="5">
         <v>27.186788254367734</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>10.10390078</v>
       </c>
       <c r="C415" s="5">
         <v>2.4527096999999998E-2</v>
       </c>
       <c r="D415" s="5">
         <v>2.9594739934118763</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>10.188043587999999</v>
       </c>
       <c r="C416" s="5">
         <v>8.4142807999999292E-2</v>
       </c>
       <c r="D416" s="5">
         <v>10.463972841817949</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>10.198988902</v>
       </c>
       <c r="C417" s="5">
         <v>1.094531400000065E-2</v>
       </c>
       <c r="D417" s="5">
         <v>1.296840147631606</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>10.251547911999999</v>
       </c>
       <c r="C418" s="5">
         <v>5.2559009999999518E-2</v>
       </c>
       <c r="D418" s="5">
         <v>6.3623486675835395</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>10.359617831</v>
       </c>
       <c r="C419" s="5">
         <v>0.10806991900000007</v>
       </c>
       <c r="D419" s="5">
         <v>13.410029750384943</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>10.142354536999999</v>
       </c>
       <c r="C420" s="5">
         <v>-0.21726329400000033</v>
       </c>
       <c r="D420" s="5">
         <v>-22.45734998283314</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>10.202824069</v>
       </c>
       <c r="C421" s="5">
         <v>6.0469532000000825E-2</v>
       </c>
       <c r="D421" s="5">
         <v>7.3938282044813119</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>10.175534506</v>
       </c>
       <c r="C422" s="5">
         <v>-2.7289563000000072E-2</v>
       </c>
       <c r="D422" s="5">
         <v>-3.1628498443024955</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>10.232026827</v>
       </c>
       <c r="C423" s="5">
         <v>5.6492321000000345E-2</v>
       </c>
       <c r="D423" s="5">
         <v>6.8693739771902296</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>10.198857525999999</v>
       </c>
       <c r="C424" s="5">
         <v>-3.3169301000000928E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-3.8214429262455996</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>10.178668237</v>
       </c>
       <c r="C425" s="5">
         <v>-2.0189288999999278E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-2.3497832029313104</v>
       </c>
       <c r="E425" s="5">
         <v>3.029338802937187</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>10.076037202</v>
       </c>
       <c r="C426" s="5">
         <v>-0.10263103499999993</v>
       </c>
       <c r="D426" s="5">
         <v>-11.450597124465766</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>10.006790598</v>
       </c>
       <c r="C427" s="5">
         <v>-6.9246603999999934E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-7.9421994558968141</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>10.082843820000001</v>
       </c>
       <c r="C428" s="5">
         <v>7.6053222000000531E-2</v>
       </c>
       <c r="D428" s="5">
         <v>9.5112509283375779</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>10.193645597</v>
       </c>
       <c r="C429" s="5">
         <v>0.11080177699999894</v>
       </c>
       <c r="D429" s="5">
         <v>14.013921276216434</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>10.142419681</v>
       </c>
       <c r="C430" s="5">
         <v>-5.1225915999999927E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-5.8664230916114164</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>10.152403604</v>
       </c>
       <c r="C431" s="5">
         <v>9.9839230000000612E-3</v>
       </c>
       <c r="D431" s="5">
         <v>1.1876638363384595</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>10.151842462999999</v>
       </c>
       <c r="C432" s="5">
         <v>-5.6114100000037581E-4</v>
       </c>
       <c r="D432" s="5">
         <v>-6.630592748186892E-2</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>10.1065387</v>
       </c>
       <c r="C433" s="5">
         <v>-4.5303762999999719E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-5.225634987498939</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>10.174845806</v>
       </c>
       <c r="C434" s="5">
         <v>6.8307106000000672E-2</v>
       </c>
       <c r="D434" s="5">
         <v>8.4188302962534767</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>10.18599648</v>
       </c>
       <c r="C435" s="5">
         <v>1.1150673999999583E-2</v>
       </c>
       <c r="D435" s="5">
         <v>1.3230428257502203</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>10.142440001000001</v>
       </c>
       <c r="C436" s="5">
         <v>-4.3556478999999371E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-5.0123581786294285</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>10.242237927</v>
       </c>
       <c r="C437" s="5">
         <v>9.9797925999999038E-2</v>
       </c>
       <c r="D437" s="5">
         <v>12.467995840189406</v>
       </c>
       <c r="E437" s="5">
         <v>0.62453838282026108</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>10.214754557999999</v>
       </c>
       <c r="C438" s="5">
         <v>-2.7483369000000479E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-3.1729041442508876</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>10.198428061</v>
       </c>
       <c r="C439" s="5">
         <v>-1.6326496999999662E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-1.9012187977256345</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>10.222857453</v>
       </c>
       <c r="C440" s="5">
         <v>2.442939200000005E-2</v>
       </c>
       <c r="D440" s="5">
         <v>2.9126637831622837</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>10.173339669000001</v>
       </c>
       <c r="C441" s="5">
         <v>-4.9517783999998954E-2</v>
       </c>
       <c r="D441" s="5">
         <v>-5.6602155392712739</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>10.154717741000001</v>
       </c>
       <c r="C442" s="5">
         <v>-1.8621927999999954E-2</v>
       </c>
       <c r="D442" s="5">
         <v>-2.174576760235658</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>10.145646141</v>
+        <v>10.153697222</v>
       </c>
       <c r="C443" s="5">
-        <v>-9.0716000000004016E-3</v>
+        <v>-1.0205190000007747E-3</v>
       </c>
       <c r="D443" s="5">
-        <v>-1.0667546619446799</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-0.12052980374757105</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>10.184033713</v>
+      </c>
+      <c r="C444" s="5">
+        <v>3.033649099999991E-2</v>
+      </c>
+      <c r="D444" s="5">
+        <v>3.6447799986645713</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C17E099-FEE6-4EAA-92DE-131EFA6D2728}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpsrvoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>