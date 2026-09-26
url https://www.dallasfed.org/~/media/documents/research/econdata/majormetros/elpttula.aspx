--- v8 (2026-09-05)
+++ v9 (2026-09-26)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DF4C0AA2-700E-49C9-BB20-6675C4564ACA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C3FA4597-7B0B-4A39-9818-71BFB380B938}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DA71CFDC-139E-4295-B2B1-B3D642303DF3}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E636E1CF-7775-458A-B34A-350E06A87FA8}"/>
   </bookViews>
   <sheets>
     <sheet name="elpttula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B37EC6EE-BC5B-43CD-83AE-3D66837F59E6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{607632E7-BFCC-4E58-B930-A566448E46CF}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -2430,4850 +2430,4859 @@
         <v>6.6675342999999998E-2</v>
       </c>
       <c r="D106" s="5">
         <v>1.5314898123889531</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>52.549499603000001</v>
       </c>
       <c r="C107" s="5">
         <v>-0.12639918299999664</v>
       </c>
       <c r="D107" s="5">
         <v>-2.8417767746305</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>52.821173680000001</v>
+        <v>52.821173680999998</v>
       </c>
       <c r="C108" s="5">
-        <v>0.27167407700000012</v>
+        <v>0.27167407799999665</v>
       </c>
       <c r="D108" s="5">
-        <v>6.3833213302894043</v>
+        <v>6.3833213544577161</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>52.944457327000002</v>
       </c>
       <c r="C109" s="5">
-        <v>0.12328364700000094</v>
+        <v>0.12328364600000441</v>
       </c>
       <c r="D109" s="5">
-        <v>2.8370124009091002</v>
+        <v>2.8370123775464995</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>52.788555201999998</v>
       </c>
       <c r="C110" s="5">
         <v>-0.15590212500000433</v>
       </c>
       <c r="D110" s="5">
         <v>-3.4768927378192593</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>52.994687319000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.20613211700000278</v>
       </c>
       <c r="D111" s="5">
         <v>4.7877945622635476</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>53.158216994</v>
       </c>
       <c r="C112" s="5">
         <v>0.16352967499999949</v>
       </c>
       <c r="D112" s="5">
         <v>3.7664260331604638</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>53.200265623</v>
+        <v>53.200265622000003</v>
       </c>
       <c r="C113" s="5">
-        <v>4.2048628999999949E-2</v>
+        <v>4.2048628000003418E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>0.95335131771090431</v>
+        <v>0.95335129493976378</v>
       </c>
       <c r="E113" s="5">
-        <v>3.8049393993577985</v>
+        <v>3.8049393974065815</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>53.184108909000003</v>
       </c>
       <c r="C114" s="5">
-        <v>-1.6156713999997407E-2</v>
+        <v>-1.6156713000000877E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.36382722732548611</v>
+        <v>-0.36382720485127473</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>53.542612179999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.35850327099999646</v>
       </c>
       <c r="D115" s="5">
         <v>8.3956909149665471</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>53.502508929000001</v>
+        <v>53.502508929999998</v>
       </c>
       <c r="C116" s="5">
-        <v>-4.0103250999997897E-2</v>
+        <v>-4.0103250000001367E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-0.89510294275771951</v>
+        <v>-0.89510292052973339</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>54.133833119000002</v>
+        <v>54.133833119999998</v>
       </c>
       <c r="C117" s="5">
         <v>0.63132419000000084</v>
       </c>
       <c r="D117" s="5">
-        <v>15.115970580274784</v>
+        <v>15.115970579973759</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>53.927392236999999</v>
+        <v>53.927392238000003</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.20644088200000255</v>
+        <v>-0.20644088199999544</v>
       </c>
       <c r="D118" s="5">
-        <v>-4.4814594098647405</v>
+        <v>-4.4814594097835059</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>54.092235881999997</v>
       </c>
       <c r="C119" s="5">
-        <v>0.16484364499999771</v>
+        <v>0.16484364399999407</v>
       </c>
       <c r="D119" s="5">
-        <v>3.730426304602652</v>
+        <v>3.7304262815202938</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>54.153432547999998</v>
       </c>
       <c r="C120" s="5">
         <v>6.1196666000000732E-2</v>
       </c>
       <c r="D120" s="5">
         <v>1.3660864857938604</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>54.420522663</v>
+        <v>54.420522664000003</v>
       </c>
       <c r="C121" s="5">
-        <v>0.26709011500000202</v>
+        <v>0.26709011600000565</v>
       </c>
       <c r="D121" s="5">
-        <v>6.0817373376060857</v>
+        <v>6.0817373609977299</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>54.567692065999999</v>
       </c>
       <c r="C122" s="5">
-        <v>0.14716940299999948</v>
+        <v>0.14716940199999584</v>
       </c>
       <c r="D122" s="5">
-        <v>3.293864757769871</v>
+        <v>3.2938647349928685</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>55.622941763999997</v>
+        <v>55.622941763</v>
       </c>
       <c r="C123" s="5">
-        <v>1.0552496979999972</v>
+        <v>1.0552496970000007</v>
       </c>
       <c r="D123" s="5">
-        <v>25.840495101581329</v>
+        <v>25.840495074432823</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>55.310290219000002</v>
+        <v>55.310290217999999</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.31265154499999426</v>
+        <v>-0.31265154500000136</v>
       </c>
       <c r="D124" s="5">
-        <v>-6.5404253760565805</v>
+        <v>-6.5404253761706554</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>55.629521715000003</v>
+        <v>55.629521713000003</v>
       </c>
       <c r="C125" s="5">
-        <v>0.31923149600000045</v>
+        <v>0.31923149500000392</v>
       </c>
       <c r="D125" s="5">
-        <v>7.1501208476008715</v>
+        <v>7.1501208246206982</v>
       </c>
       <c r="E125" s="5">
-        <v>4.5662480507423719</v>
+        <v>4.566248048948518</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>55.585684911000001</v>
+        <v>55.585684909999998</v>
       </c>
       <c r="C126" s="5">
-        <v>-4.383680400000145E-2</v>
+        <v>-4.383680300000492E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-0.94152835915070066</v>
+        <v>-0.94152833779947986</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>55.550771202999996</v>
+        <v>55.550771204</v>
       </c>
       <c r="C127" s="5">
-        <v>-3.4913708000004817E-2</v>
+        <v>-3.4913705999997546E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.75112895490651033</v>
+        <v>-0.7511289120405884</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>55.715142180000001</v>
+        <v>55.715142182000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.16437097700000436</v>
+        <v>0.16437097800000089</v>
       </c>
       <c r="D128" s="5">
-        <v>3.6090774903699385</v>
+        <v>3.6090775126194075</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>55.739284615999999</v>
+        <v>55.739284617000003</v>
       </c>
       <c r="C129" s="5">
-        <v>2.4142435999998213E-2</v>
+        <v>2.4142435000001683E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>0.52122397952674149</v>
+        <v>0.52122395786715625</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>56.011984050999999</v>
+        <v>56.011984052000003</v>
       </c>
       <c r="C130" s="5">
         <v>0.27269943499999982</v>
       </c>
       <c r="D130" s="5">
-        <v>6.031472345952138</v>
+        <v>6.0314723458410713</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>56.272969136999997</v>
       </c>
       <c r="C131" s="5">
-        <v>0.26098508599999803</v>
+        <v>0.2609850849999944</v>
       </c>
       <c r="D131" s="5">
-        <v>5.7368791897833615</v>
+        <v>5.7368791671302599</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>56.205406678999999</v>
       </c>
       <c r="C132" s="5">
         <v>-6.7562457999997605E-2</v>
       </c>
       <c r="D132" s="5">
         <v>-1.4312682709082813</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>56.480254735000003</v>
+        <v>56.480254735999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.27484805600000328</v>
+        <v>0.27484805699999981</v>
       </c>
       <c r="D133" s="5">
-        <v>6.0285023384736958</v>
+        <v>6.0285023610007649</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>56.932890997999998</v>
+        <v>56.932890997000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.45263626299999515</v>
+        <v>0.45263626100000209</v>
       </c>
       <c r="D134" s="5">
-        <v>10.052290973561862</v>
+        <v>10.052290926983876</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>56.849244151999997</v>
+        <v>56.849244149</v>
       </c>
       <c r="C135" s="5">
-        <v>-8.3646846000000608E-2</v>
+        <v>-8.3646848000000773E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-1.7488847400211616</v>
+        <v>-1.7488847815302244</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>57.002986540000002</v>
+        <v>57.002986536999998</v>
       </c>
       <c r="C136" s="5">
-        <v>0.15374238800000484</v>
+        <v>0.15374238799999773</v>
       </c>
       <c r="D136" s="5">
-        <v>3.2939733566349272</v>
+        <v>3.2939733568114082</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>56.905541470000003</v>
+        <v>56.905541466000003</v>
       </c>
       <c r="C137" s="5">
-        <v>-9.7445069999999134E-2</v>
+        <v>-9.7445070999995664E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-2.0321899891872941</v>
+        <v>-2.0321900099521284</v>
       </c>
       <c r="E137" s="5">
-        <v>2.2937816390679711</v>
+        <v>2.2937816355552254</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>56.857619692999997</v>
+        <v>56.857619690999996</v>
       </c>
       <c r="C138" s="5">
-        <v>-4.7921777000006216E-2</v>
+        <v>-4.7921775000006051E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>-1.0058866965523161</v>
+        <v>-1.0058866548366519</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>56.621788148</v>
+        <v>56.621788146999997</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.23583154499999637</v>
+        <v>-0.23583154399999984</v>
       </c>
       <c r="D139" s="5">
-        <v>-4.8653171414265834</v>
+        <v>-4.8653171214317776</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>56.799695663999998</v>
+        <v>56.799695679000003</v>
       </c>
       <c r="C140" s="5">
-        <v>0.17790751599999766</v>
+        <v>0.17790753200000609</v>
       </c>
       <c r="D140" s="5">
-        <v>3.8362842861462632</v>
+        <v>3.8362846372131276</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>56.227958690999998</v>
+        <v>56.227958692000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.57173697300000015</v>
+        <v>-0.57173698700000131</v>
       </c>
       <c r="D141" s="5">
-        <v>-11.432231975919848</v>
+        <v>-11.432232237692009</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>56.013194380000002</v>
+        <v>56.013194380999998</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.21476431099999616</v>
+        <v>-0.21476431100000326</v>
       </c>
       <c r="D142" s="5">
-        <v>-4.4883639685903916</v>
+        <v>-4.4883639685123438</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>55.878504239999998</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.13469014000000357</v>
+        <v>-0.1346901410000001</v>
       </c>
       <c r="D143" s="5">
-        <v>-2.8476793216877905</v>
+        <v>-2.8476793425012081</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>55.945688406999999</v>
       </c>
       <c r="C144" s="5">
         <v>6.7184167000000627E-2</v>
       </c>
       <c r="D144" s="5">
         <v>1.4523701706722125</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>55.745766119000002</v>
       </c>
       <c r="C145" s="5">
         <v>-0.19992228799999623</v>
       </c>
       <c r="D145" s="5">
         <v>-4.2049221901990563</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>55.074858935999998</v>
+        <v>55.074858931000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.67090718300000418</v>
+        <v>-0.67090718800000104</v>
       </c>
       <c r="D146" s="5">
-        <v>-13.523508564191255</v>
+        <v>-13.52350865840104</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>54.668027895999998</v>
+        <v>54.668027889999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.40683104000000014</v>
+        <v>-0.40683104100000378</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.512835656147999</v>
+        <v>-8.5128356769718856</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>54.774441482999997</v>
+        <v>54.774441476</v>
       </c>
       <c r="C148" s="5">
-        <v>0.1064135869999987</v>
+        <v>0.10641358600000217</v>
       </c>
       <c r="D148" s="5">
-        <v>2.3610203751961878</v>
+        <v>2.3610203530330054</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>54.694131839999997</v>
+        <v>54.694131833</v>
       </c>
       <c r="C149" s="5">
         <v>-8.0309642999999653E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>-1.7453069510924735</v>
+        <v>-1.745306951313752</v>
       </c>
       <c r="E149" s="5">
-        <v>-3.8861059448240809</v>
+        <v>-3.8861059503691342</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>55.341891922999999</v>
+        <v>55.341891920999998</v>
       </c>
       <c r="C150" s="5">
-        <v>0.64776008300000143</v>
+        <v>0.64776008799999829</v>
       </c>
       <c r="D150" s="5">
-        <v>15.175266195423642</v>
+        <v>15.175266322363568</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>55.428741709000001</v>
+        <v>55.428741709999997</v>
       </c>
       <c r="C151" s="5">
-        <v>8.6849786000001927E-2</v>
+        <v>8.6849788999998623E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>1.8995378777819649</v>
+        <v>1.8995379440332361</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>55.763437617999998</v>
+        <v>55.763437648999997</v>
       </c>
       <c r="C152" s="5">
-        <v>0.33469590899999702</v>
+        <v>0.3346959389999995</v>
       </c>
       <c r="D152" s="5">
-        <v>7.4915255138195747</v>
+        <v>7.4915262076285405</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>56.097527237999998</v>
+        <v>56.097527241999998</v>
       </c>
       <c r="C153" s="5">
-        <v>0.33408962000000031</v>
+        <v>0.33408959300000163</v>
       </c>
       <c r="D153" s="5">
-        <v>7.4311324590458083</v>
+        <v>7.4311318342923149</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>56.457874404000002</v>
+        <v>56.457874406000002</v>
       </c>
       <c r="C154" s="5">
-        <v>0.36034716600000394</v>
+        <v>0.36034716400000377</v>
       </c>
       <c r="D154" s="5">
-        <v>7.9865488726419631</v>
+        <v>7.9865488261475992</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>56.726482621000002</v>
+        <v>56.726482617999999</v>
       </c>
       <c r="C155" s="5">
-        <v>0.26860821700000059</v>
+        <v>0.26860821199999663</v>
       </c>
       <c r="D155" s="5">
-        <v>5.8609988826739956</v>
+        <v>5.8609987704907329</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>56.450167956999998</v>
+        <v>56.450167956000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.27631466400000448</v>
+        <v>-0.27631466199999721</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.6911184549431892</v>
+        <v>-5.6911184151402061</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>56.504553152</v>
       </c>
       <c r="C157" s="5">
-        <v>5.4385195000001829E-2</v>
+        <v>5.4385195999998359E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>1.1622491365337106</v>
+        <v>1.1622491580384642</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>56.831486687000002</v>
+        <v>56.831486677999997</v>
       </c>
       <c r="C158" s="5">
-        <v>0.326933535000002</v>
+        <v>0.3269335259999977</v>
       </c>
       <c r="D158" s="5">
-        <v>7.1684299566034948</v>
+        <v>7.16842975294536</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>56.871202633000003</v>
+        <v>56.871202621999998</v>
       </c>
       <c r="C159" s="5">
-        <v>3.9715946000001168E-2</v>
+        <v>3.9715944000001002E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>0.84183519027187792</v>
+        <v>0.84183514784985647</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>56.718250196</v>
+        <v>56.718250185999999</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.15295243700000327</v>
+        <v>-0.15295243599999964</v>
       </c>
       <c r="D160" s="5">
-        <v>-3.1800303678256481</v>
+        <v>-3.1800303479471825</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>57.043061186999999</v>
+        <v>57.043061176000002</v>
       </c>
       <c r="C161" s="5">
-        <v>0.32481099099999966</v>
+        <v>0.32481099000000313</v>
       </c>
       <c r="D161" s="5">
-        <v>7.0927314064024971</v>
+        <v>7.0927313851637752</v>
       </c>
       <c r="E161" s="5">
-        <v>4.2946642866029228</v>
+        <v>4.2946642798391776</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>56.972812531000002</v>
+        <v>56.972812521000002</v>
       </c>
       <c r="C162" s="5">
-        <v>-7.0248655999996856E-2</v>
+        <v>-7.0248655000000326E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.4678340845736715</v>
+        <v>-1.4678340641014032</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>56.836114360000003</v>
+        <v>56.836114344999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.13669817099999904</v>
+        <v>-0.136698176000003</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.8415361337145728</v>
+        <v>-2.8415362367739117</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>56.956834719</v>
+        <v>56.956834815999997</v>
       </c>
       <c r="C164" s="5">
-        <v>0.12072035899999634</v>
+        <v>0.1207204709999985</v>
       </c>
       <c r="D164" s="5">
-        <v>2.5787966707862653</v>
+        <v>2.5787990920078885</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>57.587671559</v>
+        <v>57.587671542999999</v>
       </c>
       <c r="C165" s="5">
-        <v>0.63083684000000062</v>
+        <v>0.63083672700000193</v>
       </c>
       <c r="D165" s="5">
-        <v>14.131119041213847</v>
+        <v>14.13111632825137</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>57.516581154000001</v>
+        <v>57.516581143000003</v>
       </c>
       <c r="C166" s="5">
-        <v>-7.1090404999999635E-2</v>
+        <v>-7.1090399999995668E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.4713505519724279</v>
+        <v>-1.4713504495955876</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>57.381734268999999</v>
+        <v>57.381734262999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.13484688500000175</v>
+        <v>-0.13484688000000489</v>
       </c>
       <c r="D167" s="5">
-        <v>-2.777388897999955</v>
+        <v>-2.7773887968655542</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>57.663108086000001</v>
+        <v>57.663108090999998</v>
       </c>
       <c r="C168" s="5">
-        <v>0.28137381700000219</v>
+        <v>0.28137382799999955</v>
       </c>
       <c r="D168" s="5">
-        <v>6.0455699290203446</v>
+        <v>6.0455701724244859</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>58.064743546999999</v>
+        <v>58.064743557</v>
       </c>
       <c r="C169" s="5">
-        <v>0.40163546099999792</v>
+        <v>0.40163546600000188</v>
       </c>
       <c r="D169" s="5">
-        <v>8.6859928488682172</v>
+        <v>8.6859929603944952</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>58.080235154999997</v>
+        <v>58.080235150999997</v>
       </c>
       <c r="C170" s="5">
-        <v>1.5491607999997825E-2</v>
+        <v>1.5491593999996667E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>0.3206288615828834</v>
+        <v>0.32062857134527167</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>58.372927949000001</v>
+        <v>58.372927937999997</v>
       </c>
       <c r="C171" s="5">
-        <v>0.29269279400000414</v>
+        <v>0.29269278700000001</v>
       </c>
       <c r="D171" s="5">
-        <v>6.2178094703395415</v>
+        <v>6.2178093179295013</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>58.44605164</v>
+        <v>58.446051621000002</v>
       </c>
       <c r="C172" s="5">
-        <v>7.3123690999999269E-2</v>
+        <v>7.3123683000005713E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>1.5136388873118189</v>
+        <v>1.5136387208588786</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>58.509141651</v>
+        <v>58.509141626000002</v>
       </c>
       <c r="C173" s="5">
-        <v>6.309001099999989E-2</v>
+        <v>6.3090004999999394E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>1.3030668777269216</v>
+        <v>1.3030667534917217</v>
       </c>
       <c r="E173" s="5">
-        <v>2.5701293610345788</v>
+        <v>2.5701293369873257</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>58.535895545000002</v>
+        <v>58.535895515</v>
       </c>
       <c r="C174" s="5">
-        <v>2.6753894000002276E-2</v>
+        <v>2.675388899999831E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>0.55009415794657901</v>
+        <v>0.55009405511714515</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>59.038313911000003</v>
+        <v>59.038313872000003</v>
       </c>
       <c r="C175" s="5">
-        <v>0.50241836600000056</v>
+        <v>0.50241835700000337</v>
       </c>
       <c r="D175" s="5">
-        <v>10.800098368190024</v>
+        <v>10.800098171300053</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>58.772956895</v>
+        <v>58.772957050000002</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.26535701600000294</v>
+        <v>-0.2653568220000011</v>
       </c>
       <c r="D176" s="5">
-        <v>-5.2622340186024967</v>
+        <v>-5.26223026942505</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>57.862246798999998</v>
+        <v>57.862246769999999</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.91071009600000252</v>
+        <v>-0.91071028000000354</v>
       </c>
       <c r="D177" s="5">
-        <v>-17.088832550322273</v>
+        <v>-17.088835672880521</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>57.867283802999999</v>
+        <v>57.867283786999998</v>
       </c>
       <c r="C178" s="5">
-        <v>5.0370040000018435E-3</v>
+        <v>5.0370169999993664E-3</v>
       </c>
       <c r="D178" s="5">
-        <v>0.10451200807415351</v>
+        <v>0.10451227799064267</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>57.950174957000002</v>
+        <v>57.950174955999998</v>
       </c>
       <c r="C179" s="5">
-        <v>8.2891154000002132E-2</v>
+        <v>8.289116899999982E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>1.7325298727373095</v>
+        <v>1.7325301892129552</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>57.972590609999997</v>
+        <v>57.972590621000002</v>
       </c>
       <c r="C180" s="5">
-        <v>2.2415652999995928E-2</v>
+        <v>2.2415665000004026E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>0.46515965279638749</v>
+        <v>0.46515990235325155</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>57.81406037</v>
+        <v>57.814060431000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.15853023999999749</v>
+        <v>-0.15853019000000046</v>
       </c>
       <c r="D181" s="5">
-        <v>-3.2325798238643899</v>
+        <v>-3.2325788189985105</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>57.452780529000002</v>
+        <v>57.452780521000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.36127984099999821</v>
+        <v>-0.36127991000000037</v>
       </c>
       <c r="D182" s="5">
-        <v>-7.2463594702601881</v>
+        <v>-7.2463607996254842</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>57.977173819999997</v>
+        <v>57.977173809</v>
       </c>
       <c r="C183" s="5">
-        <v>0.52439329099999554</v>
+        <v>0.52439328799999885</v>
       </c>
       <c r="D183" s="5">
-        <v>11.51977151978909</v>
+        <v>11.519771452228023</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>58.004679783999997</v>
+        <v>58.004679752000001</v>
       </c>
       <c r="C184" s="5">
-        <v>2.7505963999999494E-2</v>
+        <v>2.7505943000001309E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>0.57080085539831238</v>
+        <v>0.57080041857944241</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>58.046107577999997</v>
+        <v>58.046107536999997</v>
       </c>
       <c r="C185" s="5">
-        <v>4.1427794000000517E-2</v>
+        <v>4.142778499999622E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>0.86043232516879176</v>
+        <v>0.86043213798532303</v>
       </c>
       <c r="E185" s="5">
-        <v>-0.79138756771026664</v>
+        <v>-0.79138759539456593</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>57.879165618999998</v>
+        <v>57.879165559999997</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.16694195899999897</v>
+        <v>-0.16694197700000046</v>
       </c>
       <c r="D186" s="5">
-        <v>-3.3971560045826577</v>
+        <v>-3.3971563674577765</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>58.071956100999998</v>
+        <v>58.071956012000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.19279048199999949</v>
+        <v>0.19279045200000411</v>
       </c>
       <c r="D187" s="5">
-        <v>4.0711420060188575</v>
+        <v>4.0711413650869277</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>58.058376451000001</v>
+        <v>58.058376627999998</v>
       </c>
       <c r="C188" s="5">
-        <v>-1.3579649999996946E-2</v>
+        <v>-1.3579384000003358E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>-0.28024952470935283</v>
+        <v>-0.28024404263138347</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>58.468891626000001</v>
+        <v>58.468891563</v>
       </c>
       <c r="C189" s="5">
-        <v>0.41051517500000045</v>
+        <v>0.41051493500000191</v>
       </c>
       <c r="D189" s="5">
-        <v>8.8227482506053168</v>
+        <v>8.8227428623752537</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>58.525664190000001</v>
+        <v>58.525664161999998</v>
       </c>
       <c r="C190" s="5">
-        <v>5.6772563999999193E-2</v>
+        <v>5.6772598999998536E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>1.1714277973053688</v>
+        <v>1.1714285246148481</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>58.804028981000002</v>
+        <v>58.804028975999998</v>
       </c>
       <c r="C191" s="5">
-        <v>0.27836479100000133</v>
+        <v>0.27836481399999968</v>
       </c>
       <c r="D191" s="5">
-        <v>5.8592426390393193</v>
+        <v>5.859243138772352</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>59.193325989999998</v>
+        <v>59.193325983999998</v>
       </c>
       <c r="C192" s="5">
-        <v>0.38929700899999631</v>
+        <v>0.38929700799999978</v>
       </c>
       <c r="D192" s="5">
-        <v>8.240034308892664</v>
+        <v>8.2400342876761243</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>59.264488423000003</v>
+        <v>59.264488761999999</v>
       </c>
       <c r="C193" s="5">
-        <v>7.116243300000491E-2</v>
+        <v>7.1162778000001481E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>1.4522216563061185</v>
+        <v>1.4522287435350556</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>59.525730705000001</v>
+        <v>59.525730668999998</v>
       </c>
       <c r="C194" s="5">
-        <v>0.26124228199999777</v>
+        <v>0.26124190699999872</v>
       </c>
       <c r="D194" s="5">
-        <v>5.4198380424453241</v>
+        <v>5.419830041205409</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>59.574569181000001</v>
+        <v>59.574569132999997</v>
       </c>
       <c r="C195" s="5">
-        <v>4.8838476000000242E-2</v>
+        <v>4.8838463999999249E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>0.98900689141829812</v>
+        <v>0.98900664791459203</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>59.913857637</v>
+        <v>59.913857602999997</v>
       </c>
       <c r="C196" s="5">
-        <v>0.33928845599999846</v>
+        <v>0.33928846999999962</v>
       </c>
       <c r="D196" s="5">
-        <v>7.052415999455186</v>
+        <v>7.0524163054940914</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>59.786136620000001</v>
+        <v>59.786136587999998</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.12772101699999894</v>
+        <v>-0.12772101499999877</v>
       </c>
       <c r="D197" s="5">
-        <v>-2.5283125134016649</v>
+        <v>-2.528312475691441</v>
       </c>
       <c r="E197" s="5">
-        <v>2.9976670522856796</v>
+        <v>2.9976670699079389</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>60.035874345000003</v>
+        <v>60.035874278999998</v>
       </c>
       <c r="C198" s="5">
-        <v>0.2497377250000028</v>
+        <v>0.24973769099999998</v>
       </c>
       <c r="D198" s="5">
-        <v>5.129402671489558</v>
+        <v>5.1294019598455476</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>60.485023818999998</v>
+        <v>60.485023632000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.44914947399999505</v>
+        <v>0.4491493530000028</v>
       </c>
       <c r="D199" s="5">
-        <v>9.3563969254042192</v>
+        <v>9.3563943109136396</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>60.883402279999999</v>
+        <v>60.883402252000003</v>
       </c>
       <c r="C200" s="5">
-        <v>0.39837846100000007</v>
+        <v>0.39837862000000257</v>
       </c>
       <c r="D200" s="5">
-        <v>8.1963702942117855</v>
+        <v>8.1963737111990564</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>60.597883742</v>
+        <v>60.597883426999999</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.28551853799999805</v>
+        <v>-0.28551882500000403</v>
       </c>
       <c r="D201" s="5">
-        <v>-5.4846107503080503</v>
+        <v>-5.4846161244218594</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>60.777303105999998</v>
+        <v>60.777303314999997</v>
       </c>
       <c r="C202" s="5">
-        <v>0.17941936399999747</v>
+        <v>0.1794198879999982</v>
       </c>
       <c r="D202" s="5">
-        <v>3.6114161841398262</v>
+        <v>3.611426922823302</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>60.954949689999999</v>
+        <v>60.954949612</v>
       </c>
       <c r="C203" s="5">
-        <v>0.17764658400000144</v>
+        <v>0.17764629700000256</v>
       </c>
       <c r="D203" s="5">
-        <v>3.5644314024199097</v>
+        <v>3.5644255384975621</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>60.893934154999997</v>
+        <v>60.893934295000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-6.1015535000002785E-2</v>
+        <v>-6.1015316999998959E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.1946016125991998</v>
+        <v>-1.1945973694450052</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>61.113505543999999</v>
+        <v>61.113506491000003</v>
       </c>
       <c r="C205" s="5">
-        <v>0.21957138900000217</v>
+        <v>0.21957219600000144</v>
       </c>
       <c r="D205" s="5">
-        <v>4.4138125005813489</v>
+        <v>4.4138290355667076</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>61.229064784999998</v>
+        <v>61.229064778000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.1155592409999997</v>
+        <v>0.11555828699999893</v>
       </c>
       <c r="D206" s="5">
-        <v>2.2928219470940148</v>
+        <v>2.2928027855047883</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>60.969773019000002</v>
+        <v>60.969773013000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.25929176599999693</v>
+        <v>-0.2592917650000004</v>
       </c>
       <c r="D207" s="5">
-        <v>-4.9650335156351204</v>
+        <v>-4.9650334974848942</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>61.064123789999996</v>
+        <v>61.064123590000001</v>
       </c>
       <c r="C208" s="5">
-        <v>9.4350770999994893E-2</v>
+        <v>9.4350577000000158E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>1.8728881512905859</v>
+        <v>1.8728842676891011</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>61.165348897999998</v>
+        <v>61.165348604999998</v>
       </c>
       <c r="C209" s="5">
-        <v>0.10122510800000128</v>
+        <v>0.10122501499999714</v>
       </c>
       <c r="D209" s="5">
-        <v>2.0074593773680594</v>
+        <v>2.0074575228132385</v>
       </c>
       <c r="E209" s="5">
-        <v>2.3069098556514067</v>
+        <v>2.3069094203301166</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>61.265917924</v>
+        <v>61.265917526000003</v>
       </c>
       <c r="C210" s="5">
-        <v>0.10056902600000228</v>
+        <v>0.10056892100000425</v>
       </c>
       <c r="D210" s="5">
-        <v>1.9909997134780033</v>
+        <v>1.9909976255464201</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>61.382833503000001</v>
+        <v>61.382832899999997</v>
       </c>
       <c r="C211" s="5">
-        <v>0.11691557900000049</v>
+        <v>0.11691537399999419</v>
       </c>
       <c r="D211" s="5">
-        <v>2.3141847212150291</v>
+        <v>2.3141806360275297</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>61.685551498000002</v>
+        <v>61.685551154999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.30271799500000185</v>
+        <v>0.30271825500000205</v>
       </c>
       <c r="D212" s="5">
-        <v>6.0811544687493724</v>
+        <v>6.0811598956077573</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>61.919076427999997</v>
+        <v>61.919076171999997</v>
       </c>
       <c r="C213" s="5">
-        <v>0.23352492999999441</v>
+        <v>0.23352501699999806</v>
       </c>
       <c r="D213" s="5">
-        <v>4.6386711918849466</v>
+        <v>4.6386729825003581</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>62.0766007</v>
+        <v>62.076601642999996</v>
       </c>
       <c r="C214" s="5">
-        <v>0.15752427200000341</v>
+        <v>0.15752547099999958</v>
       </c>
       <c r="D214" s="5">
-        <v>3.0959217609311862</v>
+        <v>3.095945669295741</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>62.066476420999997</v>
+        <v>62.066476516000002</v>
       </c>
       <c r="C215" s="5">
-        <v>-1.01242790000029E-2</v>
+        <v>-1.0125126999994905E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-0.19553652504225028</v>
+        <v>-0.19555288533815718</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>61.982367658000001</v>
+        <v>61.98236773</v>
       </c>
       <c r="C216" s="5">
-        <v>-8.4108762999996145E-2</v>
+        <v>-8.4108786000001601E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-1.6141022777562131</v>
+        <v>-1.6141027134045638</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>61.895719499999998</v>
+        <v>61.895722620000001</v>
       </c>
       <c r="C217" s="5">
-        <v>-8.6648158000002695E-2</v>
+        <v>-8.6645109999999192E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-1.6647000003465529</v>
+        <v>-1.6646418891926529</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>62.451702732999998</v>
+        <v>62.451701989999997</v>
       </c>
       <c r="C218" s="5">
-        <v>0.55598323299999919</v>
+        <v>0.55597936999999575</v>
       </c>
       <c r="D218" s="5">
-        <v>11.327900094634668</v>
+        <v>11.327816859841811</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>63.156313675</v>
+        <v>63.156313193000003</v>
       </c>
       <c r="C219" s="5">
-        <v>0.70461094200000218</v>
+        <v>0.70461120300000601</v>
       </c>
       <c r="D219" s="5">
-        <v>14.411550402963936</v>
+        <v>14.411556259008474</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>62.945591217999997</v>
+        <v>62.945590449000001</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.21072245700000281</v>
+        <v>-0.21072274400000168</v>
       </c>
       <c r="D220" s="5">
-        <v>-3.9311642459393781</v>
+        <v>-3.9311695316955331</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>63.101692440999997</v>
+        <v>63.101691352000003</v>
       </c>
       <c r="C221" s="5">
-        <v>0.15610122300000029</v>
+        <v>0.15610090300000223</v>
       </c>
       <c r="D221" s="5">
-        <v>3.0168547945727875</v>
+        <v>3.0168485629302078</v>
       </c>
       <c r="E221" s="5">
-        <v>3.1657524691456773</v>
+        <v>3.165751182920129</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>63.394893656000001</v>
+        <v>63.394892329000001</v>
       </c>
       <c r="C222" s="5">
-        <v>0.2932012150000034</v>
+        <v>0.29320097699999792</v>
       </c>
       <c r="D222" s="5">
-        <v>5.7205079993183361</v>
+        <v>5.7205033377692338</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>63.237400628000003</v>
+        <v>63.237399613999997</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.15749302799999754</v>
+        <v>-0.15749271500000361</v>
       </c>
       <c r="D223" s="5">
-        <v>-2.9407820531608619</v>
+        <v>-2.9407763490247207</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>62.917277411999997</v>
+        <v>62.917277665</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.32012321600000604</v>
+        <v>-0.32012194899999713</v>
       </c>
       <c r="D224" s="5">
-        <v>-5.9083820168873702</v>
+        <v>-5.9083593717029981</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>62.587947397000001</v>
+        <v>62.587945667</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.32933001499999648</v>
+        <v>-0.32933199800000068</v>
       </c>
       <c r="D225" s="5">
-        <v>-6.1034900124268603</v>
+        <v>-6.1035256881265436</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>62.411039875</v>
+        <v>62.411043194000001</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.17690752200000048</v>
+        <v>-0.17690247299999839</v>
       </c>
       <c r="D226" s="5">
-        <v>-3.3396155362002578</v>
+        <v>-3.339521790122435</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>62.357392441999998</v>
+        <v>62.357393860000002</v>
       </c>
       <c r="C227" s="5">
-        <v>-5.3647433000001854E-2</v>
+        <v>-5.3649333999999271E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.0266362349838021</v>
+        <v>-1.0266723877379369</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>62.452254893000003</v>
+        <v>62.452255428999997</v>
       </c>
       <c r="C228" s="5">
-        <v>9.4862451000004455E-2</v>
+        <v>9.4861568999995427E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>1.8408762543841384</v>
+        <v>1.8408589528475128</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>62.497171907999999</v>
+        <v>62.497177129000001</v>
       </c>
       <c r="C229" s="5">
-        <v>4.4917014999995786E-2</v>
+        <v>4.4921700000003284E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>0.86648824771424771</v>
+        <v>0.86657897581430277</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>61.914682112000001</v>
+        <v>61.914680494000002</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.58248979599999728</v>
+        <v>-0.58249663499999826</v>
       </c>
       <c r="D230" s="5">
-        <v>-10.628430264192001</v>
+        <v>-10.628547883369578</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>62.055283850999999</v>
+        <v>62.055283138999997</v>
       </c>
       <c r="C231" s="5">
-        <v>0.14060173899999739</v>
+        <v>0.1406026449999942</v>
       </c>
       <c r="D231" s="5">
-        <v>2.7593688643035241</v>
+        <v>2.7593869406176585</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>61.147096718</v>
+        <v>61.147094699999997</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.90818713299999843</v>
+        <v>-0.9081884389999999</v>
       </c>
       <c r="D232" s="5">
-        <v>-16.215265204722883</v>
+        <v>-16.215286850082165</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>60.701260926000003</v>
+        <v>60.701257744000003</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.4458357919999969</v>
+        <v>-0.44583695599999373</v>
       </c>
       <c r="D233" s="5">
-        <v>-8.406964096846492</v>
+        <v>-8.4069854397874959</v>
       </c>
       <c r="E233" s="5">
-        <v>-3.8040683571908818</v>
+        <v>-3.8040717397092694</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>59.966344227</v>
+        <v>59.966340864999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.73491669900000289</v>
+        <v>-0.73491687900000358</v>
       </c>
       <c r="D234" s="5">
-        <v>-13.599087393432974</v>
+        <v>-13.599091171701138</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>59.490101498999998</v>
+        <v>59.490098087</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.47624272800000256</v>
+        <v>-0.47624277799999959</v>
       </c>
       <c r="D235" s="5">
-        <v>-9.1247460190085672</v>
+        <v>-9.1247474249916198</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>59.111754120999997</v>
+        <v>59.111757380999997</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.37834737800000084</v>
+        <v>-0.37834070600000302</v>
       </c>
       <c r="D236" s="5">
-        <v>-7.3704303846999775</v>
+        <v>-7.370305330411087</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>58.184509867999999</v>
+        <v>58.184500602</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.9272442529999978</v>
+        <v>-0.92725677899999681</v>
       </c>
       <c r="D237" s="5">
-        <v>-17.281547996964452</v>
+        <v>-17.281760816505411</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>57.890387052000001</v>
+        <v>57.890402080999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.29412281599999801</v>
+        <v>-0.29409852100000222</v>
       </c>
       <c r="D238" s="5">
-        <v>-5.9001620391387677</v>
+        <v>-5.8996890583149497</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>58.094958667</v>
+        <v>58.094961552999997</v>
       </c>
       <c r="C239" s="5">
-        <v>0.20457161499999899</v>
+        <v>0.20455947199999969</v>
       </c>
       <c r="D239" s="5">
-        <v>4.3239267874832343</v>
+        <v>4.3236639741397465</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>57.884095479999999</v>
+        <v>57.884095596000002</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.21086318700000106</v>
+        <v>-0.21086595699999577</v>
       </c>
       <c r="D240" s="5">
-        <v>-4.2696492781861384</v>
+        <v>-4.2697040435305533</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>57.730184213000001</v>
+        <v>57.730193659000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.15391126699999802</v>
+        <v>-0.15390193700000054</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.1444960836200186</v>
+        <v>-3.1443082388994181</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>58.100725296</v>
+        <v>58.100726451</v>
       </c>
       <c r="C242" s="5">
-        <v>0.37054108299999911</v>
+        <v>0.37053279199999878</v>
       </c>
       <c r="D242" s="5">
-        <v>7.9800010169210234</v>
+        <v>7.9798147594055902</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>57.689346467999997</v>
+        <v>57.689344364</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.41137882800000369</v>
+        <v>-0.41138208699999979</v>
       </c>
       <c r="D243" s="5">
-        <v>-8.1733412284140883</v>
+        <v>-8.1734033221038676</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>57.577958922000001</v>
+        <v>57.577951839000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.11138754599999601</v>
+        <v>-0.11139252499999941</v>
       </c>
       <c r="D244" s="5">
-        <v>-2.292532409415815</v>
+        <v>-2.2926338820363212</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>57.622324446999997</v>
+        <v>57.622313736999999</v>
       </c>
       <c r="C245" s="5">
-        <v>4.4365524999996353E-2</v>
+        <v>4.4361897999998234E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>0.92856419690563463</v>
+        <v>0.92848807703553859</v>
       </c>
       <c r="E245" s="5">
-        <v>-5.072277629872457</v>
+        <v>-5.0722902974845496</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>57.851264815</v>
+        <v>57.851256161999999</v>
       </c>
       <c r="C246" s="5">
-        <v>0.2289403680000035</v>
+        <v>0.22894242499999962</v>
       </c>
       <c r="D246" s="5">
-        <v>4.8733208160614661</v>
+        <v>4.8733664891342121</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>58.181711876000001</v>
+        <v>58.181704320999998</v>
       </c>
       <c r="C247" s="5">
-        <v>0.33044706100000099</v>
+        <v>0.33044815899999946</v>
       </c>
       <c r="D247" s="5">
-        <v>7.0739050948720683</v>
+        <v>7.0739304346731924</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>58.551613570999997</v>
+        <v>58.551620157999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.36990169499999581</v>
+        <v>0.36991583700000064</v>
       </c>
       <c r="D248" s="5">
-        <v>7.9017457164467952</v>
+        <v>7.9020595178432185</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>58.699136121999999</v>
+        <v>58.699120077000003</v>
       </c>
       <c r="C249" s="5">
-        <v>0.14752255100000156</v>
+        <v>0.14749991900000481</v>
       </c>
       <c r="D249" s="5">
-        <v>3.0656869649251739</v>
+        <v>3.065209761056642</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>58.895640084999997</v>
+        <v>58.895669718000001</v>
       </c>
       <c r="C250" s="5">
-        <v>0.19650396299999784</v>
+        <v>0.19654964099999717</v>
       </c>
       <c r="D250" s="5">
-        <v>4.0919719859409565</v>
+        <v>4.0929419034039682</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>58.834395962999999</v>
+        <v>58.834405085999997</v>
       </c>
       <c r="C251" s="5">
-        <v>-6.1244121999997958E-2</v>
+        <v>-6.1264632000003871E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.2407382041461523</v>
+        <v>-1.2411507188272441</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>59.056734145999997</v>
+        <v>59.056739495000002</v>
       </c>
       <c r="C252" s="5">
-        <v>0.22233818299999797</v>
+        <v>0.22233440900000545</v>
       </c>
       <c r="D252" s="5">
-        <v>4.6303147824376945</v>
+        <v>4.6302338131378074</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>58.862753613999999</v>
+        <v>58.862772948999996</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.19398053199999765</v>
+        <v>-0.19396654600000574</v>
       </c>
       <c r="D253" s="5">
-        <v>-3.87114366393565</v>
+        <v>-3.8708692325811533</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>59.312278509999999</v>
+        <v>59.312300391999997</v>
       </c>
       <c r="C254" s="5">
-        <v>0.44952489599999979</v>
+        <v>0.44952744300000091</v>
       </c>
       <c r="D254" s="5">
-        <v>9.5590859183457546</v>
+        <v>9.5591391018717822</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>59.635595745000003</v>
+        <v>59.635585599999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.32331723500000464</v>
+        <v>0.32328520800000149</v>
       </c>
       <c r="D255" s="5">
-        <v>6.7410447994091349</v>
+        <v>6.7403543427504431</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>59.763227231000002</v>
+        <v>59.763200081000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.12763148599999852</v>
+        <v>0.12761448100000194</v>
       </c>
       <c r="D256" s="5">
-        <v>2.5986750294792582</v>
+        <v>2.5983251567275989</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>60.088163297000001</v>
+        <v>60.088127206000003</v>
       </c>
       <c r="C257" s="5">
-        <v>0.32493606599999936</v>
+        <v>0.32492712500000209</v>
       </c>
       <c r="D257" s="5">
-        <v>6.7231543909986868</v>
+        <v>6.7229669749177434</v>
       </c>
       <c r="E257" s="5">
-        <v>4.2793116620417404</v>
+        <v>4.279268410245507</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>60.048071151999999</v>
+        <v>60.048043114000002</v>
       </c>
       <c r="C258" s="5">
-        <v>-4.0092145000002688E-2</v>
+        <v>-4.0084092000000737E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-0.79773471280372155</v>
+        <v>-0.79757554271930875</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>59.990134775999998</v>
+        <v>59.990116178999997</v>
       </c>
       <c r="C259" s="5">
-        <v>-5.7936376000000678E-2</v>
+        <v>-5.7926935000004676E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.151675662711571</v>
+        <v>-1.151489521261595</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>60.089544408999998</v>
+        <v>60.089571438999997</v>
       </c>
       <c r="C260" s="5">
-        <v>9.9409633000000497E-2</v>
+        <v>9.9455259999999157E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>2.0067435590395588</v>
+        <v>2.0076736561854602</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>60.437512026999997</v>
+        <v>60.437494809</v>
       </c>
       <c r="C261" s="5">
-        <v>0.34796761799999842</v>
+        <v>0.34792337000000373</v>
       </c>
       <c r="D261" s="5">
-        <v>7.1746315303934161</v>
+        <v>7.1736866171117075</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>60.411032562000003</v>
+        <v>60.411077751000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-2.6479464999994207E-2</v>
+        <v>-2.6417057999999827E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.52449048874559923</v>
+        <v>-0.5232574845459248</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>60.459340419999997</v>
+        <v>60.459364145999999</v>
       </c>
       <c r="C263" s="5">
-        <v>4.8307857999994042E-2</v>
+        <v>4.8286394999998095E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>0.96381509745024907</v>
+        <v>0.96338426995026261</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>60.748672061999997</v>
+        <v>60.748696184000003</v>
       </c>
       <c r="C264" s="5">
-        <v>0.2893316420000005</v>
+        <v>0.28933203800000484</v>
       </c>
       <c r="D264" s="5">
-        <v>5.8962564225930159</v>
+        <v>5.8962623311113793</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>60.905300877999998</v>
+        <v>60.905337211999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.15662881600000134</v>
+        <v>0.15664102799999569</v>
       </c>
       <c r="D265" s="5">
-        <v>3.1382240930133198</v>
+        <v>3.1384709898076624</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>60.928344629999998</v>
+        <v>60.928395340000002</v>
       </c>
       <c r="C266" s="5">
-        <v>2.3043751999999529E-2</v>
+        <v>2.3058128000002398E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>0.45497055258374441</v>
+        <v>0.45525470815239721</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>60.504749148000002</v>
+        <v>60.504746214999997</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.42359548199999608</v>
+        <v>-0.42364912500000429</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.0310920179731617</v>
+        <v>-8.0320640480462391</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>60.863335485</v>
+        <v>60.863315346</v>
       </c>
       <c r="C268" s="5">
-        <v>0.35858633699999842</v>
+        <v>0.35856913100000298</v>
       </c>
       <c r="D268" s="5">
-        <v>7.3483601788673969</v>
+        <v>7.3479963801187376</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>61.191859868000002</v>
+        <v>61.191649048999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.32852438300000131</v>
+        <v>0.32833370299999842</v>
       </c>
       <c r="D269" s="5">
-        <v>6.6730835653017406</v>
+        <v>6.6690970573768826</v>
       </c>
       <c r="E269" s="5">
-        <v>1.8367953194786679</v>
+        <v>1.8365056364908705</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>61.320292983999998</v>
+        <v>61.320276145000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.12843311599999652</v>
+        <v>0.12862709600000244</v>
       </c>
       <c r="D270" s="5">
-        <v>2.5479101598160803</v>
+        <v>2.5518119093405067</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>61.580843156999997</v>
+        <v>61.580834306</v>
       </c>
       <c r="C271" s="5">
-        <v>0.26055017299999861</v>
+        <v>0.26055816099999873</v>
       </c>
       <c r="D271" s="5">
-        <v>5.2196653903097356</v>
+        <v>5.2198306411597839</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>61.505052761999998</v>
+        <v>61.505106777000002</v>
       </c>
       <c r="C272" s="5">
-        <v>-7.5790394999998512E-2</v>
+        <v>-7.5727528999998128E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>-1.4669392022538918</v>
+        <v>-1.4657308446046846</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>61.895479197999997</v>
+        <v>61.895476635000001</v>
       </c>
       <c r="C273" s="5">
-        <v>0.39042643599999849</v>
+        <v>0.39036985799999968</v>
       </c>
       <c r="D273" s="5">
-        <v>7.8891100382805002</v>
+        <v>7.8879194298356659</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>62.359285876000001</v>
+        <v>62.359353990000002</v>
       </c>
       <c r="C274" s="5">
-        <v>0.46380667800000452</v>
+        <v>0.46387735500000105</v>
       </c>
       <c r="D274" s="5">
-        <v>9.3720725500457736</v>
+        <v>9.3735604899308544</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>62.686483830999997</v>
+        <v>62.686542705999997</v>
       </c>
       <c r="C275" s="5">
-        <v>0.32719795499999549</v>
+        <v>0.32718871599999488</v>
       </c>
       <c r="D275" s="5">
-        <v>6.4812956826136636</v>
+        <v>6.4811000740607305</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>62.256788118000003</v>
+        <v>62.256855242999997</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.42969571299999387</v>
+        <v>-0.42968746300000049</v>
       </c>
       <c r="D276" s="5">
-        <v>-7.9224805065081672</v>
+        <v>-7.9223269234392717</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>62.455711379999997</v>
+        <v>62.455779335999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.19892326199999388</v>
+        <v>0.19892409300000224</v>
       </c>
       <c r="D277" s="5">
-        <v>3.9023516812178638</v>
+        <v>3.9023639890755302</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>62.426070727999999</v>
+        <v>62.426168574999998</v>
       </c>
       <c r="C278" s="5">
-        <v>-2.9640651999997658E-2</v>
+        <v>-2.9610761000000707E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>-0.56801989337829095</v>
+        <v>-0.56744795296854722</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>62.359343123000002</v>
+        <v>62.359306771</v>
       </c>
       <c r="C279" s="5">
-        <v>-6.672760499999697E-2</v>
+        <v>-6.6861803999998415E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-1.2751731730106797</v>
+        <v>-1.2777206540131925</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>62.837681985000003</v>
+        <v>62.837696700999999</v>
       </c>
       <c r="C280" s="5">
-        <v>0.47833886200000109</v>
+        <v>0.47838992999999874</v>
       </c>
       <c r="D280" s="5">
-        <v>9.6032647058259748</v>
+        <v>9.6043394387334899</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>62.702341314000002</v>
+        <v>62.701748471000002</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.13534067100000158</v>
+        <v>-0.13594822999999678</v>
       </c>
       <c r="D281" s="5">
-        <v>-2.5541785583487409</v>
+        <v>-2.5655078632678796</v>
       </c>
       <c r="E281" s="5">
-        <v>2.4684352612558857</v>
+        <v>2.4678194581596813</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>62.454989075999997</v>
+        <v>62.455012592000003</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.24735223800000483</v>
+        <v>-0.24673587899999916</v>
       </c>
       <c r="D282" s="5">
-        <v>-4.6324671119035816</v>
+        <v>-4.621215234617015</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>63.031775019000001</v>
+        <v>63.031809764000002</v>
       </c>
       <c r="C283" s="5">
-        <v>0.57678594300000441</v>
+        <v>0.57679717199999914</v>
       </c>
       <c r="D283" s="5">
-        <v>11.662875448064657</v>
+        <v>11.663109541937878</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>63.304661955</v>
+        <v>63.304785852999998</v>
       </c>
       <c r="C284" s="5">
-        <v>0.27288693599999903</v>
+        <v>0.27297608899999659</v>
       </c>
       <c r="D284" s="5">
-        <v>5.3207347233762636</v>
+        <v>5.3225116321439225</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>63.799705488999997</v>
+        <v>63.799770252000002</v>
       </c>
       <c r="C285" s="5">
-        <v>0.49504353399999701</v>
+        <v>0.49498439900000335</v>
       </c>
       <c r="D285" s="5">
-        <v>9.7983361998505316</v>
+        <v>9.7970949541076777</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>64.172032289000001</v>
+        <v>64.172184834000007</v>
       </c>
       <c r="C286" s="5">
-        <v>0.37232680000000329</v>
+        <v>0.37241458200000466</v>
       </c>
       <c r="D286" s="5">
-        <v>7.2322535069911265</v>
+        <v>7.2340061572548686</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>64.352975862999998</v>
+        <v>64.353128421999997</v>
       </c>
       <c r="C287" s="5">
-        <v>0.18094357399999694</v>
+        <v>0.180943587999991</v>
       </c>
       <c r="D287" s="5">
-        <v>3.4365665587063665</v>
+        <v>3.4365585325030201</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>64.275912422000005</v>
+        <v>64.276067471999994</v>
       </c>
       <c r="C288" s="5">
-        <v>-7.7063440999992849E-2</v>
+        <v>-7.7060950000003459E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-1.4275870825337544</v>
+        <v>-1.4275378787279358</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>64.585181957000003</v>
+        <v>64.585248643</v>
       </c>
       <c r="C289" s="5">
-        <v>0.30926953499999854</v>
+        <v>0.30918117100000586</v>
       </c>
       <c r="D289" s="5">
-        <v>5.9291885446663972</v>
+        <v>5.9274347195420463</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>64.683339451999998</v>
+        <v>64.683433764</v>
       </c>
       <c r="C290" s="5">
-        <v>9.8157494999995265E-2</v>
+        <v>9.8185121000000208E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>1.8390997952561161</v>
+        <v>1.8396198220635984</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>65.292579588999999</v>
+        <v>65.292407931</v>
       </c>
       <c r="C291" s="5">
-        <v>0.60924013700000046</v>
+        <v>0.60897416699999951</v>
       </c>
       <c r="D291" s="5">
-        <v>11.906863632953302</v>
+        <v>11.901375249155643</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>65.652747911000006</v>
+        <v>65.652676267999993</v>
       </c>
       <c r="C292" s="5">
-        <v>0.36016832200000692</v>
+        <v>0.36026833699999372</v>
       </c>
       <c r="D292" s="5">
-        <v>6.8240340069449568</v>
+        <v>6.8260053384248565</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>65.865986055999997</v>
+        <v>65.864878555999994</v>
       </c>
       <c r="C293" s="5">
-        <v>0.21323814499999116</v>
+        <v>0.21220228800000029</v>
       </c>
       <c r="D293" s="5">
-        <v>3.9679485807586401</v>
+        <v>3.9483337450394229</v>
       </c>
       <c r="E293" s="5">
-        <v>5.0454969873567235</v>
+        <v>5.0447238906949465</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>66.212746163000006</v>
+        <v>66.212813913999994</v>
       </c>
       <c r="C294" s="5">
-        <v>0.34676010700000859</v>
+        <v>0.34793535800000086</v>
       </c>
       <c r="D294" s="5">
-        <v>6.5037334505006816</v>
+        <v>6.5265334209724912</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>66.193913840999997</v>
+        <v>66.194092330000004</v>
       </c>
       <c r="C295" s="5">
-        <v>-1.8832322000008617E-2</v>
+        <v>-1.8721583999990798E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.34077227604034643</v>
+        <v>-0.33877123268942766</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>66.502301912999997</v>
+        <v>66.502635885999993</v>
       </c>
       <c r="C296" s="5">
-        <v>0.30838807199999962</v>
+        <v>0.30854355599998939</v>
       </c>
       <c r="D296" s="5">
-        <v>5.736130977557452</v>
+        <v>5.7390817054157939</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>66.053523208000001</v>
+        <v>66.053748454000001</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.44877870499999517</v>
+        <v>-0.44888743199999226</v>
       </c>
       <c r="D297" s="5">
-        <v>-7.8040787663778532</v>
+        <v>-7.8058620951701352</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>66.040722189999997</v>
+        <v>66.041064132000002</v>
       </c>
       <c r="C298" s="5">
-        <v>-1.280101800000466E-2</v>
+        <v>-1.268432199999836E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-0.23230946812652364</v>
+        <v>-0.23019315226187054</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>66.250520831000003</v>
+        <v>66.250830010000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.20979864100000611</v>
+        <v>0.20976587799999891</v>
       </c>
       <c r="D299" s="5">
-        <v>3.8794869142970256</v>
+        <v>3.8788500194129272</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>66.313631698999998</v>
+        <v>66.313929365999996</v>
       </c>
       <c r="C300" s="5">
-        <v>6.3110867999995435E-2</v>
+        <v>6.3099355999995055E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>1.1491395893002299</v>
+        <v>1.1489234865313058</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>66.301891193000003</v>
+        <v>66.301927461999995</v>
       </c>
       <c r="C301" s="5">
-        <v>-1.1740505999995321E-2</v>
+        <v>-1.2001904000001673E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-0.21224740940358755</v>
+        <v>-0.21696734312227628</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>66.280859098999997</v>
+        <v>66.280815395999994</v>
       </c>
       <c r="C302" s="5">
-        <v>-2.1032094000005941E-2</v>
+        <v>-2.1112066000000596E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-0.37999709194087572</v>
+        <v>-0.38143924721053546</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>66.474932688999999</v>
+        <v>66.474420723999998</v>
       </c>
       <c r="C303" s="5">
-        <v>0.19407359000000213</v>
+        <v>0.19360532800000385</v>
       </c>
       <c r="D303" s="5">
-        <v>3.570799394896973</v>
+        <v>3.562047252989875</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>66.497346559999997</v>
+        <v>66.497037277000004</v>
       </c>
       <c r="C304" s="5">
-        <v>2.2413870999997698E-2</v>
+        <v>2.2616553000005979E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>0.4053645403757633</v>
+        <v>0.40904015007505734</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>67.098717821999998</v>
+        <v>67.097030476</v>
       </c>
       <c r="C305" s="5">
-        <v>0.60137126200000068</v>
+        <v>0.59999319899999648</v>
       </c>
       <c r="D305" s="5">
-        <v>11.408637879564075</v>
+        <v>11.381239451024827</v>
       </c>
       <c r="E305" s="5">
-        <v>1.8715756641856318</v>
+        <v>1.8707267773254932</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>66.961499087999997</v>
+        <v>66.961263957</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.13721873400000106</v>
+        <v>-0.13576651900000059</v>
       </c>
       <c r="D306" s="5">
-        <v>-2.4266183761469162</v>
+        <v>-2.4012818083604004</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>67.215011313999995</v>
+        <v>67.215790329000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.25351222599999801</v>
+        <v>0.25452637200000083</v>
       </c>
       <c r="D307" s="5">
-        <v>4.6389322723919602</v>
+        <v>4.6578961609225811</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>67.465239933000007</v>
+        <v>67.466068144000005</v>
       </c>
       <c r="C308" s="5">
-        <v>0.25022861900001203</v>
+        <v>0.25027781500000401</v>
       </c>
       <c r="D308" s="5">
-        <v>4.5599863332627333</v>
+        <v>4.5608473381351322</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>67.634658504000001</v>
+        <v>67.635191309999996</v>
       </c>
       <c r="C309" s="5">
-        <v>0.16941857099999424</v>
+        <v>0.16912316599999144</v>
       </c>
       <c r="D309" s="5">
-        <v>3.0554082439952168</v>
+        <v>3.0499690859527417</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>67.951748244000001</v>
+        <v>67.952360072000005</v>
       </c>
       <c r="C310" s="5">
-        <v>0.31708974000000012</v>
+        <v>0.31716876200000854</v>
       </c>
       <c r="D310" s="5">
-        <v>5.7732860483782344</v>
+        <v>5.7747154487171937</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>68.093184410000006</v>
+        <v>68.093723671000006</v>
       </c>
       <c r="C311" s="5">
-        <v>0.14143616600000541</v>
+        <v>0.14136359900000173</v>
       </c>
       <c r="D311" s="5">
-        <v>2.5264972444626332</v>
+        <v>2.5251631036137923</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>68.250842547000005</v>
+        <v>68.251273732000001</v>
       </c>
       <c r="C312" s="5">
-        <v>0.15765813699999853</v>
+        <v>0.15755006099999491</v>
       </c>
       <c r="D312" s="5">
-        <v>2.8140504535628885</v>
+        <v>2.8120742294348799</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>68.011338508999998</v>
+        <v>68.011278748999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.23950403800000686</v>
+        <v>-0.23999498300000255</v>
       </c>
       <c r="D313" s="5">
-        <v>-4.1306768813498485</v>
+        <v>-4.1389553864708661</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>68.231099141000001</v>
+        <v>68.230754594999993</v>
       </c>
       <c r="C314" s="5">
-        <v>0.2197606320000034</v>
+        <v>0.21947584599999459</v>
       </c>
       <c r="D314" s="5">
-        <v>3.9471397093518323</v>
+        <v>3.9419370438553925</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>68.929571637999999</v>
+        <v>68.928592831000003</v>
       </c>
       <c r="C315" s="5">
-        <v>0.69847249699999736</v>
+        <v>0.69783823600000972</v>
       </c>
       <c r="D315" s="5">
-        <v>13.00002665012876</v>
+        <v>12.987619251305095</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>68.315207584000007</v>
+        <v>68.314261819999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.61436405399999217</v>
+        <v>-0.61433101100000442</v>
       </c>
       <c r="D316" s="5">
-        <v>-10.186472719498285</v>
+        <v>-10.186089049577241</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>68.315090742999999</v>
+        <v>68.312288965999997</v>
       </c>
       <c r="C317" s="5">
-        <v>-1.168410000076392E-4</v>
+        <v>-1.9728540000016892E-3</v>
       </c>
       <c r="D317" s="5">
-        <v>-2.0523670506422675E-3</v>
+        <v>-3.4649409115639074E-2</v>
       </c>
       <c r="E317" s="5">
-        <v>1.8128109753554611</v>
+        <v>1.8111956391791084</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>68.837409618999999</v>
+        <v>68.837487534000005</v>
       </c>
       <c r="C318" s="5">
-        <v>0.52231887599999993</v>
+        <v>0.52519856800000753</v>
       </c>
       <c r="D318" s="5">
-        <v>9.5707001519085733</v>
+        <v>9.6261288131707303</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>68.949915279999999</v>
+        <v>68.951615692000004</v>
       </c>
       <c r="C319" s="5">
-        <v>0.11250566100000015</v>
+        <v>0.11412815799999976</v>
       </c>
       <c r="D319" s="5">
-        <v>1.9789676732683281</v>
+        <v>2.0077657608774002</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>69.246121119999998</v>
+        <v>69.247561572999999</v>
       </c>
       <c r="C320" s="5">
-        <v>0.29620583999999894</v>
+        <v>0.29594588099999442</v>
       </c>
       <c r="D320" s="5">
-        <v>5.2787136588232864</v>
+        <v>5.2738378493049964</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>69.714402015000005</v>
+        <v>69.715334208000002</v>
       </c>
       <c r="C321" s="5">
-        <v>0.46828089500000658</v>
+        <v>0.46777263500000288</v>
       </c>
       <c r="D321" s="5">
-        <v>8.4238102922043812</v>
+        <v>8.4141433895733364</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>69.756293438</v>
+        <v>69.757271095999997</v>
       </c>
       <c r="C322" s="5">
-        <v>4.1891422999995598E-2</v>
+        <v>4.1936887999995065E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>0.72346858602341246</v>
+        <v>0.72424665384078768</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>69.969554857999995</v>
+        <v>69.970336466999996</v>
       </c>
       <c r="C323" s="5">
-        <v>0.21326141999999493</v>
+        <v>0.213065370999999</v>
       </c>
       <c r="D323" s="5">
-        <v>3.7310038026239445</v>
+        <v>3.7274629839881834</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>70.381473614000001</v>
+        <v>70.381986952000005</v>
       </c>
       <c r="C324" s="5">
-        <v>0.41191875600000571</v>
+        <v>0.41165048500000978</v>
       </c>
       <c r="D324" s="5">
-        <v>7.2978293376967374</v>
+        <v>7.2928375126101619</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>71.033199995999993</v>
+        <v>71.032989795999995</v>
       </c>
       <c r="C325" s="5">
-        <v>0.65172638199999255</v>
+        <v>0.65100284399998998</v>
       </c>
       <c r="D325" s="5">
-        <v>11.695657651111446</v>
+        <v>11.68191616449452</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>71.087156180999997</v>
+        <v>71.086569510000004</v>
       </c>
       <c r="C326" s="5">
-        <v>5.3956185000004098E-2</v>
+        <v>5.3579714000008494E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>0.91532701149124041</v>
+        <v>0.90891664032064501</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>71.064890265000003</v>
+        <v>71.063186232000007</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.2265915999994945E-2</v>
+        <v>-2.3383277999997176E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-0.37521711942976044</v>
+        <v>-0.39401569227818234</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>71.214789362999994</v>
+        <v>71.212938711000007</v>
       </c>
       <c r="C328" s="5">
-        <v>0.14989909799999168</v>
+        <v>0.14975247899999999</v>
       </c>
       <c r="D328" s="5">
-        <v>2.5607650779532865</v>
+        <v>2.5582933038679201</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>70.901642280999994</v>
+        <v>70.89769665</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.31314708200000041</v>
+        <v>-0.3152420610000064</v>
       </c>
       <c r="D329" s="5">
-        <v>-5.1509013066970972</v>
+        <v>-5.184658161027345</v>
       </c>
       <c r="E329" s="5">
-        <v>3.7862081567461514</v>
+        <v>3.7846889968608632</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>70.904736100999997</v>
+        <v>70.905092658000001</v>
       </c>
       <c r="C330" s="5">
-        <v>3.0938200000036886E-3</v>
+        <v>7.3960080000006201E-3</v>
       </c>
       <c r="D330" s="5">
-        <v>5.2375022780837277E-2</v>
+        <v>0.12525517758210647</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>70.974648142000007</v>
+        <v>70.977284725000004</v>
       </c>
       <c r="C331" s="5">
-        <v>6.991204100000914E-2</v>
+        <v>7.2192067000003135E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>1.1896371366837855</v>
+        <v>1.228645830089059</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>70.830586191999998</v>
+        <v>70.832673134000004</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.14406195000000821</v>
+        <v>-0.14461159100000032</v>
       </c>
       <c r="D332" s="5">
-        <v>-2.408711037525002</v>
+        <v>-2.4177094690379763</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>70.557290205000001</v>
+        <v>70.558720617999995</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.27329598699999735</v>
+        <v>-0.27395251600000847</v>
       </c>
       <c r="D333" s="5">
-        <v>-4.5331297654633618</v>
+        <v>-4.5436579049574766</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>70.529046507999993</v>
+        <v>70.530457858000005</v>
       </c>
       <c r="C334" s="5">
-        <v>-2.8243697000007728E-2</v>
+        <v>-2.8262759999989839E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.47929728472154709</v>
+        <v>-0.479610370874195</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>70.656963274000006</v>
+        <v>70.658057851999999</v>
       </c>
       <c r="C335" s="5">
-        <v>0.12791676600001267</v>
+        <v>0.12759999399999344</v>
       </c>
       <c r="D335" s="5">
-        <v>2.1982518978352683</v>
+        <v>2.1927095684389553</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>70.305702947</v>
+        <v>70.306565477999996</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.35126032700000565</v>
+        <v>-0.35149237400000288</v>
       </c>
       <c r="D336" s="5">
-        <v>-5.8051757941212312</v>
+        <v>-5.8088189159778425</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>70.770471767000004</v>
+        <v>70.770254761999993</v>
       </c>
       <c r="C337" s="5">
-        <v>0.4647688200000033</v>
+        <v>0.46368928399999731</v>
       </c>
       <c r="D337" s="5">
-        <v>8.2277001951787554</v>
+        <v>8.2077865580100209</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>70.745702578999996</v>
+        <v>70.744790096000003</v>
       </c>
       <c r="C338" s="5">
-        <v>-2.4769188000007603E-2</v>
+        <v>-2.5464665999990643E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-0.41918438347243736</v>
+        <v>-0.43093242654266284</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>70.717235587000005</v>
+        <v>70.714618354999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-2.8466991999991365E-2</v>
+        <v>-3.0171741000003749E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-0.48179450562553239</v>
+        <v>-0.51058575343827517</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>71.087108233999999</v>
+        <v>71.084134848000005</v>
       </c>
       <c r="C340" s="5">
-        <v>0.369872646999994</v>
+        <v>0.36951649300000611</v>
       </c>
       <c r="D340" s="5">
-        <v>6.4601001794746482</v>
+        <v>6.4539456036018406</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>70.967586917000006</v>
+        <v>70.962786515999994</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.11952131699999313</v>
+        <v>-0.12134833200001083</v>
       </c>
       <c r="D341" s="5">
-        <v>-1.9990499377836479</v>
+        <v>-2.0294053997141237</v>
       </c>
       <c r="E341" s="5">
-        <v>9.3008615708312092E-2</v>
+        <v>9.1808153262462611E-2</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>70.658150059999997</v>
+        <v>70.658748591000005</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.30943685700000856</v>
+        <v>-0.30403792499998872</v>
       </c>
       <c r="D342" s="5">
-        <v>-5.108635227345748</v>
+        <v>-5.0219235156064528</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>67.152532730999994</v>
+        <v>67.155473415000003</v>
       </c>
       <c r="C343" s="5">
-        <v>-3.5056173290000032</v>
+        <v>-3.5032751760000025</v>
       </c>
       <c r="D343" s="5">
-        <v>-45.699776955003848</v>
+        <v>-45.676757869037878</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>67.157258081999998</v>
+        <v>67.159702362000004</v>
       </c>
       <c r="C344" s="5">
-        <v>4.7253510000047072E-3</v>
+        <v>4.2289470000014262E-3</v>
       </c>
       <c r="D344" s="5">
-        <v>8.4473601447343505E-2</v>
+        <v>7.5593159261777565E-2</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>67.243880969000003</v>
+        <v>67.245783618000004</v>
       </c>
       <c r="C345" s="5">
-        <v>8.6622887000004312E-2</v>
+        <v>8.6081255999999939E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>1.5588496239414162</v>
+        <v>1.5489769398135955</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>67.426592924000005</v>
+        <v>67.428502422999998</v>
       </c>
       <c r="C346" s="5">
-        <v>0.18271195500000204</v>
+        <v>0.18271880499999327</v>
       </c>
       <c r="D346" s="5">
-        <v>3.3097556901706682</v>
+        <v>3.3097865819407879</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>67.711898976000001</v>
+        <v>67.713448270000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.2853060519999957</v>
+        <v>0.28494584700000303</v>
       </c>
       <c r="D347" s="5">
-        <v>5.1974812452319163</v>
+        <v>5.1906156204042153</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>67.804658196000005</v>
+        <v>67.806150613</v>
       </c>
       <c r="C348" s="5">
-        <v>9.2759220000004916E-2</v>
+        <v>9.2702342999999132E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>1.6563348702410607</v>
+        <v>1.6552734394167379</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>68.330157650999993</v>
+        <v>68.330524769999997</v>
       </c>
       <c r="C349" s="5">
-        <v>0.52549945499998785</v>
+        <v>0.5243741569999969</v>
       </c>
       <c r="D349" s="5">
-        <v>9.7070912467447137</v>
+        <v>9.6851902974479884</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>68.152716984999998</v>
+        <v>68.151338702999993</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.17744066599999542</v>
+        <v>-0.17918606700000339</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.0720523360547203</v>
+        <v>-3.1018197811387371</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>67.782169459000002</v>
+        <v>67.778599061999998</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.37054752599999574</v>
+        <v>-0.37273964099999546</v>
       </c>
       <c r="D351" s="5">
-        <v>-6.3328105900191334</v>
+        <v>-6.3692801041081442</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>67.664140270000004</v>
+        <v>67.659665907999994</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.11802918899999781</v>
+        <v>-0.11893315400000404</v>
       </c>
       <c r="D352" s="5">
-        <v>-2.069665363342521</v>
+        <v>-2.0854727097099457</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>67.515519448000006</v>
+        <v>67.510208668000004</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.14862082199999804</v>
+        <v>-0.14945723999998961</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.6041296188211494</v>
+        <v>-2.6187788027727366</v>
       </c>
       <c r="E353" s="5">
-        <v>-4.8642875134494279</v>
+        <v>-4.8653357872601832</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>71.310472144000002</v>
+        <v>71.311043529000003</v>
       </c>
       <c r="C354" s="5">
-        <v>3.7949526959999957</v>
+        <v>3.8008348609999985</v>
       </c>
       <c r="D354" s="5">
-        <v>92.750885775304525</v>
+        <v>92.95147220466653</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>71.183490398999993</v>
+        <v>71.186986317999995</v>
       </c>
       <c r="C355" s="5">
-        <v>-0.12698174500000903</v>
+        <v>-0.12405721100000733</v>
       </c>
       <c r="D355" s="5">
-        <v>-2.1160224230254432</v>
+        <v>-2.0677370036125131</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>71.149292489000004</v>
+        <v>71.152410046</v>
       </c>
       <c r="C356" s="5">
-        <v>-3.4197909999988951E-2</v>
+        <v>-3.4576271999995356E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-0.57498208714934496</v>
+        <v>-0.58129816975571735</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>71.164530177000003</v>
+        <v>71.166927594000001</v>
       </c>
       <c r="C357" s="5">
-        <v>1.5237687999999139E-2</v>
+        <v>1.4517548000000602E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>0.25730093226330464</v>
+        <v>0.24511637238024964</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>71.159889695999993</v>
+        <v>71.161755342000006</v>
       </c>
       <c r="C358" s="5">
-        <v>-4.6404810000097996E-3</v>
+        <v>-5.1722519999941596E-3</v>
       </c>
       <c r="D358" s="5">
-        <v>-7.8221278074130929E-2</v>
+        <v>-8.7178443981750231E-2</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>70.993945428999993</v>
+        <v>70.998527980000006</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.16594426700000042</v>
+        <v>-0.16322736200000065</v>
       </c>
       <c r="D359" s="5">
-        <v>-2.7627754737538757</v>
+        <v>-2.7180410336366867</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>71.212870641999999</v>
+        <v>71.214414528000006</v>
       </c>
       <c r="C360" s="5">
-        <v>0.21892521300000567</v>
+        <v>0.21588654800000029</v>
       </c>
       <c r="D360" s="5">
-        <v>3.7638710668947306</v>
+        <v>3.710508547715019</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>71.109981059999996</v>
+        <v>71.110856330999994</v>
       </c>
       <c r="C361" s="5">
-        <v>-0.10288958200000309</v>
+        <v>-0.10355819700001234</v>
       </c>
       <c r="D361" s="5">
-        <v>-1.7200693265451039</v>
+        <v>-1.7311205033156418</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>71.093226275999996</v>
+        <v>71.091117514000004</v>
       </c>
       <c r="C362" s="5">
-        <v>-1.6754783999999745E-2</v>
+        <v>-1.9738816999989695E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.28237535653283796</v>
+        <v>-0.33258567312262066</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>71.552053083999994</v>
+        <v>71.547277457999996</v>
       </c>
       <c r="C363" s="5">
-        <v>0.45882680799999775</v>
+        <v>0.45615994399999238</v>
       </c>
       <c r="D363" s="5">
-        <v>8.0255575524462053</v>
+        <v>7.9774969899167658</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>71.704270971</v>
+        <v>71.697961579999998</v>
       </c>
       <c r="C364" s="5">
-        <v>0.15221788700000616</v>
+        <v>0.15068412200000125</v>
       </c>
       <c r="D364" s="5">
-        <v>2.5829298324369532</v>
+        <v>2.5567743899661322</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>71.658153385999995</v>
+        <v>71.651846645000006</v>
       </c>
       <c r="C365" s="5">
-        <v>-4.6117585000004624E-2</v>
+        <v>-4.6114934999991419E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.76907214456248818</v>
+        <v>-0.76909554342058373</v>
       </c>
       <c r="E365" s="5">
-        <v>6.1358247286990242</v>
+        <v>6.1348321368219105</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>71.769915260999994</v>
+        <v>71.768794587000002</v>
       </c>
       <c r="C366" s="5">
-        <v>0.11176187499999912</v>
+        <v>0.11694794199999592</v>
       </c>
       <c r="D366" s="5">
-        <v>1.8877223338354066</v>
+        <v>1.9762813746460051</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>71.694922435999999</v>
+        <v>71.697416649000004</v>
       </c>
       <c r="C367" s="5">
-        <v>-7.4992824999995378E-2</v>
+        <v>-7.1377937999997698E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-1.2467063355859787</v>
+        <v>-1.1869580238997091</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>71.524530580999993</v>
+        <v>71.531583221999995</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.17039185500000542</v>
+        <v>-0.16583342700000969</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.8149632005707748</v>
+        <v>-2.7405170155722969</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>63.991639212999999</v>
+        <v>63.993198757000002</v>
       </c>
       <c r="C369" s="5">
-        <v>-7.5328913679999943</v>
+        <v>-7.5383844649999929</v>
       </c>
       <c r="D369" s="5">
-        <v>-73.696191845998712</v>
+        <v>-73.719611441571544</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>65.395590334999994</v>
+        <v>65.397057247000006</v>
       </c>
       <c r="C370" s="5">
-        <v>1.4039511219999952</v>
+        <v>1.4038584900000046</v>
       </c>
       <c r="D370" s="5">
-        <v>29.748621417335386</v>
+        <v>29.745601443563086</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>68.406120963999996</v>
+        <v>68.414575279000005</v>
       </c>
       <c r="C371" s="5">
-        <v>3.0105306290000016</v>
+        <v>3.0175180319999981</v>
       </c>
       <c r="D371" s="5">
-        <v>71.616086251226037</v>
+        <v>71.824522993943063</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>68.562052852999997</v>
+        <v>68.564221677000006</v>
       </c>
       <c r="C372" s="5">
-        <v>0.15593188900000143</v>
+        <v>0.14964639800000157</v>
       </c>
       <c r="D372" s="5">
-        <v>2.7699587662376457</v>
+        <v>2.6566250646798739</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>68.871629479999996</v>
+        <v>68.873222460999997</v>
       </c>
       <c r="C373" s="5">
-        <v>0.30957662699999844</v>
+        <v>0.30900078399999131</v>
       </c>
       <c r="D373" s="5">
-        <v>5.5549367430199226</v>
+        <v>5.544166809157236</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>69.310183804000005</v>
+        <v>69.307213094000005</v>
       </c>
       <c r="C374" s="5">
-        <v>0.43855432400000893</v>
+        <v>0.43399063300000762</v>
       </c>
       <c r="D374" s="5">
-        <v>7.9146250781050753</v>
+        <v>7.8292015905218504</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>70.241838552000004</v>
+        <v>70.234958914000003</v>
       </c>
       <c r="C375" s="5">
-        <v>0.9316547479999997</v>
+        <v>0.92774581999999839</v>
       </c>
       <c r="D375" s="5">
-        <v>17.377766048544039</v>
+        <v>17.300202696266886</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>69.897105882999995</v>
+        <v>69.887636095999994</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.34473266900000965</v>
+        <v>-0.34732281800000919</v>
       </c>
       <c r="D376" s="5">
-        <v>-5.7329575972907332</v>
+        <v>-5.7754180094479963</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>70.059458444000001</v>
+        <v>70.051368277999998</v>
       </c>
       <c r="C377" s="5">
-        <v>0.16235256100000584</v>
+        <v>0.16373218200000395</v>
       </c>
       <c r="D377" s="5">
-        <v>2.8231686629617947</v>
+        <v>2.8478598171201241</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.2310021490343557</v>
+        <v>-2.2336875348511254</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>70.547407344999996</v>
+        <v>70.543456703000004</v>
       </c>
       <c r="C378" s="5">
-        <v>0.48794890099999577</v>
+        <v>0.49208842500000571</v>
       </c>
       <c r="D378" s="5">
-        <v>8.6854437527011932</v>
+        <v>8.7630480660910273</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>70.506420379999994</v>
+        <v>70.508428764000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.0986965000001874E-2</v>
+        <v>-3.5027939000002561E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-0.69495817543080429</v>
+        <v>-0.59422837060175704</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>71.112663916000002</v>
+        <v>71.12513045</v>
       </c>
       <c r="C380" s="5">
-        <v>0.60624353600000802</v>
+        <v>0.61670168599999897</v>
       </c>
       <c r="D380" s="5">
-        <v>10.820315286072745</v>
+        <v>11.0157173646801</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>71.335615259999997</v>
+        <v>71.339083134000006</v>
       </c>
       <c r="C381" s="5">
-        <v>0.22295134399999483</v>
+        <v>0.21395268400000589</v>
       </c>
       <c r="D381" s="5">
-        <v>3.8277784893055999</v>
+        <v>3.670064651503524</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>71.713980063999998</v>
+        <v>71.717039150000005</v>
       </c>
       <c r="C382" s="5">
-        <v>0.37836480400000028</v>
+        <v>0.37795601599999884</v>
       </c>
       <c r="D382" s="5">
-        <v>6.5538086640543947</v>
+        <v>6.5461927219416571</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>72.031150065999995</v>
+        <v>72.045875069999994</v>
       </c>
       <c r="C383" s="5">
-        <v>0.31717000199999745</v>
+        <v>0.32883591999998885</v>
       </c>
       <c r="D383" s="5">
-        <v>5.4382703231965701</v>
+        <v>5.643123180919063</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>72.662646726000006</v>
+        <v>72.666739836000005</v>
       </c>
       <c r="C384" s="5">
-        <v>0.63149666000001048</v>
+        <v>0.62086476600001106</v>
       </c>
       <c r="D384" s="5">
-        <v>11.04279089065756</v>
+        <v>10.845652985341214</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>72.918102321999996</v>
+        <v>72.920026839000002</v>
       </c>
       <c r="C385" s="5">
-        <v>0.25545559599999024</v>
+        <v>0.25328700299999696</v>
       </c>
       <c r="D385" s="5">
-        <v>4.3013038273773896</v>
+        <v>4.2638419108961712</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>73.115708248999994</v>
+        <v>73.111886303999995</v>
       </c>
       <c r="C386" s="5">
-        <v>0.19760592699999791</v>
+        <v>0.19185946499999318</v>
       </c>
       <c r="D386" s="5">
-        <v>3.3008754794926043</v>
+        <v>3.2034057580409225</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>73.136791728000006</v>
+        <v>73.123133753000005</v>
       </c>
       <c r="C387" s="5">
-        <v>2.1083479000012062E-2</v>
+        <v>1.1247449000009624E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>0.34657858419353538</v>
+        <v>0.18476290636186832</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>74.655939868000004</v>
+        <v>74.637684643</v>
       </c>
       <c r="C388" s="5">
-        <v>1.5191481399999986</v>
+        <v>1.5145508899999953</v>
       </c>
       <c r="D388" s="5">
-        <v>27.979834325618125</v>
+        <v>27.891111183405126</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>75.011791126000006</v>
+        <v>74.997501032000002</v>
       </c>
       <c r="C389" s="5">
-        <v>0.35585125800000128</v>
+        <v>0.35981638900000235</v>
       </c>
       <c r="D389" s="5">
-        <v>5.8722200465158192</v>
+        <v>5.9408879887144828</v>
       </c>
       <c r="E389" s="5">
-        <v>7.0687567274852814</v>
+        <v>7.0607225463051648</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>74.643151782000004</v>
+        <v>74.634481756</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.36863934400000176</v>
+        <v>-0.36301927600000283</v>
       </c>
       <c r="D390" s="5">
-        <v>-5.7404849367728943</v>
+        <v>-5.6563343086615365</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>75.281270143</v>
+        <v>75.285053167000001</v>
       </c>
       <c r="C391" s="5">
-        <v>0.63811836099999653</v>
+        <v>0.65057141100000138</v>
       </c>
       <c r="D391" s="5">
-        <v>10.755072526989418</v>
+        <v>10.976462982147872</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>75.136958774999997</v>
+        <v>75.160000198000006</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.14431136800000388</v>
+        <v>-0.12505296899999507</v>
       </c>
       <c r="D392" s="5">
-        <v>-2.2762559312238917</v>
+        <v>-1.9751619223147276</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>75.567499796999996</v>
+        <v>75.577557849000002</v>
       </c>
       <c r="C393" s="5">
-        <v>0.43054102199999988</v>
+        <v>0.41755765099999564</v>
       </c>
       <c r="D393" s="5">
-        <v>7.0969961712220142</v>
+        <v>6.8742257760325831</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>75.507940861999998</v>
+        <v>75.517273385999999</v>
       </c>
       <c r="C394" s="5">
-        <v>-5.9558934999998314E-2</v>
+        <v>-6.028446300000212E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>-0.94169741603116197</v>
+        <v>-0.95299230201429941</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>75.420074287999995</v>
+        <v>75.442122052000002</v>
       </c>
       <c r="C395" s="5">
-        <v>-8.7866574000003084E-2</v>
+        <v>-7.5151333999997405E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-1.3875052304651136</v>
+        <v>-1.1876705176856572</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>76.084529799999999</v>
+        <v>76.093366842999998</v>
       </c>
       <c r="C396" s="5">
-        <v>0.66445551200000352</v>
+        <v>0.65124479099999633</v>
       </c>
       <c r="D396" s="5">
-        <v>11.099693872022565</v>
+        <v>10.865100488496648</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>76.101624572999995</v>
+        <v>76.105171874999996</v>
       </c>
       <c r="C397" s="5">
-        <v>1.7094772999996621E-2</v>
+        <v>1.180503199999805E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>0.26995101937661303</v>
+        <v>0.18632546569532504</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>76.414496619000005</v>
+        <v>76.411021688999995</v>
       </c>
       <c r="C398" s="5">
-        <v>0.31287204600000962</v>
+        <v>0.30584981399999833</v>
       </c>
       <c r="D398" s="5">
-        <v>5.0465861935135692</v>
+        <v>4.9305687121133701</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>76.338999319999999</v>
+        <v>76.312350981999998</v>
       </c>
       <c r="C399" s="5">
-        <v>-7.5497299000005569E-2</v>
+        <v>-9.8670706999996582E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.1791751456467714</v>
+        <v>-1.5386199031799164</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>76.28455452</v>
+        <v>76.242357013000003</v>
       </c>
       <c r="C400" s="5">
-        <v>-5.444479999999885E-2</v>
+        <v>-6.9993968999995104E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>-0.8524881315120969</v>
+        <v>-1.0951090209849523</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>76.424644719</v>
+        <v>76.393923470999994</v>
       </c>
       <c r="C401" s="5">
-        <v>0.14009019899999942</v>
+        <v>0.15156645799999069</v>
       </c>
       <c r="D401" s="5">
-        <v>2.2260943726028604</v>
+        <v>2.4118039221855625</v>
       </c>
       <c r="E401" s="5">
-        <v>1.8835086748252294</v>
+        <v>1.8619586250002707</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>77.075993291000003</v>
+        <v>77.06164167</v>
       </c>
       <c r="C402" s="5">
-        <v>0.6513485720000034</v>
+        <v>0.66771819900000651</v>
       </c>
       <c r="D402" s="5">
-        <v>10.72059769099527</v>
+        <v>11.00774921672938</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>76.762204022999995</v>
+        <v>76.781911205</v>
       </c>
       <c r="C403" s="5">
-        <v>-0.31378926800000784</v>
+        <v>-0.27973046500000009</v>
       </c>
       <c r="D403" s="5">
-        <v>-4.7774807536208659</v>
+        <v>-4.2700269356842346</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>76.752374570000001</v>
+        <v>76.791485624000003</v>
       </c>
       <c r="C404" s="5">
-        <v>-9.8294529999947144E-3</v>
+        <v>9.5744190000033313E-3</v>
       </c>
       <c r="D404" s="5">
-        <v>-0.15355265113333738</v>
+        <v>0.14973820785686431</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>77.181045725000004</v>
+        <v>77.203965288000006</v>
       </c>
       <c r="C405" s="5">
-        <v>0.42867115500000352</v>
+        <v>0.4124796640000028</v>
       </c>
       <c r="D405" s="5">
-        <v>6.9119018481052841</v>
+        <v>6.6395849392765882</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>77.592758560999997</v>
+        <v>77.612223405999998</v>
       </c>
       <c r="C406" s="5">
-        <v>0.41171283599999242</v>
+        <v>0.40825811799999201</v>
       </c>
       <c r="D406" s="5">
-        <v>6.5924397545834568</v>
+        <v>6.5335060293879144</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>78.093348957000003</v>
+        <v>78.124264285999999</v>
       </c>
       <c r="C407" s="5">
-        <v>0.50059039600000688</v>
+        <v>0.5120408800000007</v>
       </c>
       <c r="D407" s="5">
-        <v>8.0225102378772775</v>
+        <v>8.2105949449962079</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>78.117151041</v>
+        <v>78.130940855999995</v>
       </c>
       <c r="C408" s="5">
-        <v>2.3802083999996171E-2</v>
+        <v>6.676569999996218E-3</v>
       </c>
       <c r="D408" s="5">
-        <v>0.36636193082422164</v>
+        <v>0.10260129822372566</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>78.251208993999995</v>
+        <v>78.254650824999999</v>
       </c>
       <c r="C409" s="5">
-        <v>0.13405795299999568</v>
+        <v>0.12370996900000364</v>
       </c>
       <c r="D409" s="5">
-        <v>2.0788859888832611</v>
+        <v>1.9166748230182495</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>78.584468623000006</v>
+        <v>78.580276584999993</v>
       </c>
       <c r="C410" s="5">
-        <v>0.33325962900001116</v>
+        <v>0.3256257599999941</v>
       </c>
       <c r="D410" s="5">
-        <v>5.2320367583985838</v>
+        <v>5.1092027121000694</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>78.653150335000007</v>
+        <v>78.609930151</v>
       </c>
       <c r="C411" s="5">
-        <v>6.8681712000000061E-2</v>
+        <v>2.9653566000007459E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>1.0538391296071037</v>
+        <v>0.45378089092995566</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>78.892788447000001</v>
+        <v>78.818748718999998</v>
       </c>
       <c r="C412" s="5">
-        <v>0.23963811199999441</v>
+        <v>0.20881856799999809</v>
       </c>
       <c r="D412" s="5">
-        <v>3.7180178706646583</v>
+        <v>3.2346541360479986</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>78.905364410000004</v>
+        <v>78.843978003000004</v>
       </c>
       <c r="C413" s="5">
-        <v>1.2575963000003298E-2</v>
+        <v>2.5229284000005237E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>0.19145467947478956</v>
+        <v>0.38478785619140421</v>
       </c>
       <c r="E413" s="5">
-        <v>3.2459682346200891</v>
+        <v>3.2071327412972472</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>78.501984766000007</v>
+        <v>78.487561600999996</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.40337964399999748</v>
+        <v>-0.35641640200000779</v>
       </c>
       <c r="D414" s="5">
-        <v>-5.965052320743613</v>
+        <v>-5.2917731256450722</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>78.979809735000003</v>
+        <v>79.027096451000006</v>
       </c>
       <c r="C415" s="5">
-        <v>0.47782496899999671</v>
+        <v>0.53953485000000967</v>
       </c>
       <c r="D415" s="5">
-        <v>7.5536992314295226</v>
+        <v>8.5681070724973765</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>79.069882273000005</v>
+        <v>79.125582969000007</v>
       </c>
       <c r="C416" s="5">
-        <v>9.0072538000001146E-2</v>
+        <v>9.8486518000001411E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>1.377157064613943</v>
+        <v>1.50577801186218</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>78.688358285999996</v>
+        <v>78.725739175000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.38152398700000845</v>
+        <v>-0.39984379400000591</v>
       </c>
       <c r="D417" s="5">
-        <v>-5.6389623665250017</v>
+        <v>-5.8982085950719636</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>79.073354398999996</v>
+        <v>79.104913848999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.3849961129999997</v>
+        <v>0.37917467399999794</v>
       </c>
       <c r="D418" s="5">
-        <v>6.0318006025916304</v>
+        <v>5.9352701540590358</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>79.051392598999996</v>
+        <v>79.088468990999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-2.1961799999999698E-2</v>
+        <v>-1.644485799999984E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-0.33277884420641612</v>
+        <v>-0.24917898354254175</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>78.953921445000006</v>
+        <v>78.973106380999994</v>
       </c>
       <c r="C420" s="5">
-        <v>-9.7471153999990179E-2</v>
+        <v>-0.11536261000000536</v>
       </c>
       <c r="D420" s="5">
-        <v>-1.4696190022803091</v>
+        <v>-1.7364087046742971</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>78.994117770000003</v>
+        <v>78.997807289999997</v>
       </c>
       <c r="C421" s="5">
-        <v>4.0196324999996591E-2</v>
+        <v>2.4700909000003435E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>0.61264701766117202</v>
+        <v>0.37597779819906751</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>79.475989671999997</v>
+        <v>79.471143733000005</v>
       </c>
       <c r="C422" s="5">
-        <v>0.48187190199999463</v>
+        <v>0.47333644300000799</v>
       </c>
       <c r="D422" s="5">
-        <v>7.5707752138578277</v>
+        <v>7.4318654842435494</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>78.972074950999996</v>
+        <v>78.913576695000003</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.50391472100000101</v>
+        <v>-0.55756703800000196</v>
       </c>
       <c r="D423" s="5">
-        <v>-7.3487565065528564</v>
+        <v>-8.1017641422054592</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>78.925988927999995</v>
+        <v>78.819187740999993</v>
       </c>
       <c r="C424" s="5">
-        <v>-4.6086023000000864E-2</v>
+        <v>-9.4388954000010017E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-0.69804507709597674</v>
+        <v>-1.4259215980072848</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>79.023405042999997</v>
+        <v>78.928798268999998</v>
       </c>
       <c r="C425" s="5">
-        <v>9.7416115000001469E-2</v>
+        <v>0.10961052800000459</v>
       </c>
       <c r="D425" s="5">
-        <v>1.4912221452237029</v>
+        <v>1.6816127964216943</v>
       </c>
       <c r="E425" s="5">
-        <v>0.14959772872555899</v>
+        <v>0.10757989151279901</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>79.325514362000007</v>
+        <v>79.315342342999998</v>
       </c>
       <c r="C426" s="5">
-        <v>0.30210931900001015</v>
+        <v>0.38654407399999968</v>
       </c>
       <c r="D426" s="5">
-        <v>4.6853460460331675</v>
+        <v>6.037761495748506</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>79.394004323000004</v>
+        <v>79.475494710000007</v>
       </c>
       <c r="C427" s="5">
-        <v>6.8489960999997379E-2</v>
+        <v>0.16015236700000912</v>
       </c>
       <c r="D427" s="5">
-        <v>1.0410189837802175</v>
+        <v>2.4501131225576733</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>79.558435861000007</v>
+        <v>79.623333876999993</v>
       </c>
       <c r="C428" s="5">
-        <v>0.16443153800000232</v>
+        <v>0.14783916699998656</v>
       </c>
       <c r="D428" s="5">
-        <v>2.5138053583278142</v>
+        <v>2.2552027820023746</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>79.694688651000007</v>
+        <v>79.746447842999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.13625279000000035</v>
+        <v>0.12311396600000535</v>
       </c>
       <c r="D429" s="5">
-        <v>2.0746042917161978</v>
+        <v>1.8713060833960293</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>79.550991128000007</v>
+        <v>79.593202809999994</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.14369752300000016</v>
+        <v>-0.15324503300000458</v>
       </c>
       <c r="D430" s="5">
-        <v>-2.1423911681773822</v>
+        <v>-2.2817673667858696</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>79.519642306999998</v>
+        <v>79.560353147000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-3.1348821000008797E-2</v>
+        <v>-3.2849662999993257E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-0.47186285545663953</v>
+        <v>-0.49414066041406635</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>79.391762962000001</v>
+        <v>79.414834944000006</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.12787934499999665</v>
+        <v>-0.14551820299999463</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.9128001120348292</v>
+        <v>-2.1728897146238491</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>79.760375874000005</v>
+        <v>79.763249196999993</v>
       </c>
       <c r="C433" s="5">
-        <v>0.36861291200000323</v>
+        <v>0.34841425299998718</v>
       </c>
       <c r="D433" s="5">
-        <v>5.7160559402706923</v>
+        <v>5.3936369005632478</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>79.570470647999997</v>
+        <v>79.564177467999997</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.18990522600000759</v>
+        <v>-0.19907172899999637</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.8200169363047034</v>
+        <v>-2.954168270321833</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>79.737007781000003</v>
+        <v>79.779374532000006</v>
       </c>
       <c r="C435" s="5">
-        <v>0.16653713300000561</v>
+        <v>0.21519706400000871</v>
       </c>
       <c r="D435" s="5">
-        <v>2.5406553491003292</v>
+        <v>3.2943570140524736</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>79.715893351000005</v>
+        <v>79.799135988000003</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.1114429999997242E-2</v>
+        <v>1.9761455999997679E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.31729867807270828</v>
+        <v>0.2976468620345285</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>79.858787738999993</v>
+        <v>79.943708845000003</v>
       </c>
       <c r="C437" s="5">
-        <v>0.14289438799998777</v>
+        <v>0.144572857</v>
       </c>
       <c r="D437" s="5">
-        <v>2.1723894161330248</v>
+        <v>2.1958459468029989</v>
       </c>
       <c r="E437" s="5">
-        <v>1.0571332576031489</v>
+        <v>1.2858558577580892</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>79.897477882000004</v>
+        <v>79.414522284</v>
       </c>
       <c r="C438" s="5">
-        <v>3.8690143000010835E-2</v>
+        <v>-0.52918656100000305</v>
       </c>
       <c r="D438" s="5">
-        <v>0.58293004182619068</v>
+        <v>-7.6604783115309383</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>79.743838519999997</v>
+        <v>79.102090590000003</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.15363936200000694</v>
+        <v>-0.31243169399999715</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.2832981492534654</v>
+        <v>-4.620200226510196</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>80.058158105999993</v>
+        <v>79.126701300999997</v>
       </c>
       <c r="C440" s="5">
-        <v>0.31431958599999632</v>
+        <v>2.4610710999994012E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>4.8338382281767567</v>
+        <v>0.37399064709837671</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>79.962187579000002</v>
+        <v>79.026851651000001</v>
       </c>
       <c r="C441" s="5">
-        <v>-9.5970526999991534E-2</v>
+        <v>-9.9849649999995904E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>-1.4290655665858409</v>
+        <v>-1.5038092967817884</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>80.179351780999994</v>
+        <v>79.217571986999999</v>
       </c>
       <c r="C442" s="5">
-        <v>0.2171642019999922</v>
+        <v>0.19072033599999827</v>
       </c>
       <c r="D442" s="5">
-        <v>3.308126866552108</v>
+        <v>2.9347847985560893</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>80.366549895999995</v>
+        <v>79.402808954999998</v>
       </c>
       <c r="C443" s="5">
-        <v>0.18719811500000105</v>
+        <v>0.18523696799999811</v>
       </c>
       <c r="D443" s="5">
-        <v>2.8379488259085317</v>
+        <v>2.8423683826210633</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>80.191494470999999</v>
+        <v>79.356758314999993</v>
       </c>
       <c r="C444" s="5">
-        <v>-0.17505542499999649</v>
+        <v>-4.605064000000425E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>-2.5827668513884627</v>
+        <v>-0.69373915910547757</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>79.290056364999998</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-6.6701949999995236E-2</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-1.0039894062463084</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>