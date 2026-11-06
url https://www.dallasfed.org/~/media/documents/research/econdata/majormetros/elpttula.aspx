--- v9 (2026-09-26)
+++ v10 (2026-11-06)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C3FA4597-7B0B-4A39-9818-71BFB380B938}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CA742426-097F-463E-A21B-413C73B99F09}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E636E1CF-7775-458A-B34A-350E06A87FA8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EA177A35-D307-4920-ACE0-8C72DE847790}"/>
   </bookViews>
   <sheets>
     <sheet name="elpttula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{607632E7-BFCC-4E58-B930-A566448E46CF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{412B65B3-D26E-4F32-A595-8A4E9E262EB6}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>0.18523696799999811</v>
       </c>
       <c r="D443" s="5">
         <v>2.8423683826210633</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>79.356758314999993</v>
       </c>
       <c r="C444" s="5">
         <v>-4.605064000000425E-2</v>
       </c>
       <c r="D444" s="5">
         <v>-0.69373915910547757</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>79.290056364999998</v>
+        <v>79.290841502000006</v>
       </c>
       <c r="C445" s="5">
-        <v>-6.6701949999995236E-2</v>
+        <v>-6.5916812999986973E-2</v>
       </c>
       <c r="D445" s="5">
-        <v>-1.0039894062463084</v>
+        <v>-0.99222556081370872</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>79.251771921</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-3.9069581000006792E-2</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-0.58968536367929314</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>