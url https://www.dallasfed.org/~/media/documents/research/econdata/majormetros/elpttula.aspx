--- v2 (2026-02-15)
+++ v3 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4F0196C3-F76F-4BDC-96FA-30263A304B66}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E12196AE-3482-4DC1-B149-A776917AA20C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A113F68D-A82A-4DCA-9EA4-4013B45B1156}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{39D40B56-B331-465B-9102-4F0F390C811E}"/>
   </bookViews>
   <sheets>
     <sheet name="elpttula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{44C47752-5EFD-4649-81C0-13C7310CC6F0}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61599E56-30D5-41D6-B735-5CA510AEE931}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>46.638885891999998</v>
+        <v>46.619764177999997</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>46.696784188999999</v>
+        <v>46.665998606000002</v>
       </c>
       <c r="C7" s="5">
-        <v>5.7898297000001264E-2</v>
+        <v>4.6234428000005323E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>1.4999137444738242</v>
+        <v>1.1965942397769602</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>46.517702223000001</v>
+        <v>46.571231744999999</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.17908196599999826</v>
+        <v>-9.4766861000003644E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>-4.5061575615462761</v>
+        <v>-2.4098624550077941</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>46.152637519999999</v>
+        <v>46.256128728999997</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.3650647030000016</v>
+        <v>-0.3151030160000019</v>
       </c>
       <c r="D9" s="5">
-        <v>-9.0214001171608054</v>
+        <v>-7.823821155661614</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>46.741571331000003</v>
+        <v>46.85075337</v>
       </c>
       <c r="C10" s="5">
-        <v>0.58893381100000397</v>
+        <v>0.5946246410000029</v>
       </c>
       <c r="D10" s="5">
-        <v>16.434423601922376</v>
+        <v>16.564834255145875</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>46.726419624999998</v>
+        <v>46.851909804000002</v>
       </c>
       <c r="C11" s="5">
-        <v>-1.5151706000004594E-2</v>
+        <v>1.1564340000020934E-3</v>
       </c>
       <c r="D11" s="5">
-        <v>-0.38829815441591142</v>
+        <v>2.9624053201482425E-2</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>46.989098534</v>
+        <v>47.086149159999998</v>
       </c>
       <c r="C12" s="5">
-        <v>0.26267890900000168</v>
+        <v>0.23423935599999623</v>
       </c>
       <c r="D12" s="5">
-        <v>6.9584996396853338</v>
+        <v>6.1672348239570685</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>47.265375841999997</v>
+        <v>47.393423921</v>
       </c>
       <c r="C13" s="5">
-        <v>0.27627730799999739</v>
+        <v>0.30727476100000217</v>
       </c>
       <c r="D13" s="5">
-        <v>7.2882169061471824</v>
+        <v>8.118231875037619</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>47.266395725000002</v>
+        <v>47.378471451000003</v>
       </c>
       <c r="C14" s="5">
-        <v>1.0198830000049952E-3</v>
+        <v>-1.495246999999722E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>2.5896437588035504E-2</v>
+        <v>-0.37793980753803025</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>47.240471202999998</v>
+        <v>47.361071166000002</v>
       </c>
       <c r="C15" s="5">
-        <v>-2.5924522000003947E-2</v>
+        <v>-1.7400285000000792E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.65619034182096136</v>
+        <v>-0.43982458613451847</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>47.368305992000003</v>
+        <v>47.572404435999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.12783478900000489</v>
+        <v>0.21133326999999724</v>
       </c>
       <c r="D16" s="5">
-        <v>3.2960209337365098</v>
+        <v>5.4879938907819392</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>47.089899963000001</v>
+        <v>47.281674053000003</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.27840602900000277</v>
+        <v>-0.2907303829999961</v>
       </c>
       <c r="D17" s="5">
-        <v>-6.8293830399746902</v>
+        <v>-7.0920433543524393</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>46.815656197000003</v>
+        <v>46.995142217999998</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.27424376599999789</v>
+        <v>-0.28653183500000523</v>
       </c>
       <c r="D18" s="5">
-        <v>-6.769037634993591</v>
+        <v>-7.0345702023068117</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>46.190256396000002</v>
+        <v>46.362303896</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.62539980100000037</v>
+        <v>-0.63283832199999779</v>
       </c>
       <c r="D19" s="5">
-        <v>-14.903618283680853</v>
+        <v>-15.014566565856246</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>46.714506540000002</v>
+        <v>46.872975123000003</v>
       </c>
       <c r="C20" s="5">
-        <v>0.52425014399999981</v>
+        <v>0.51067122700000311</v>
       </c>
       <c r="D20" s="5">
-        <v>14.502959511470248</v>
+        <v>14.04864428755317</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>46.437618972000003</v>
+        <v>46.540786824000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.27688756799999936</v>
+        <v>-0.33218829900000202</v>
       </c>
       <c r="D21" s="5">
-        <v>-6.8853237384940869</v>
+        <v>-8.1806073872491503</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>46.643790263</v>
+        <v>46.746518092000002</v>
       </c>
       <c r="C22" s="5">
-        <v>0.20617129099999687</v>
+        <v>0.20573126800000097</v>
       </c>
       <c r="D22" s="5">
-        <v>5.4597363093442652</v>
+        <v>5.4354270996799681</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>46.632723947000002</v>
+        <v>46.758976091000001</v>
       </c>
       <c r="C23" s="5">
-        <v>-1.10663159999973E-2</v>
+        <v>1.2457998999998665E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-0.28433076537524027</v>
+        <v>0.32027050043919036</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>46.605782959999999</v>
+        <v>46.805520090999998</v>
       </c>
       <c r="C24" s="5">
-        <v>-2.6940987000003247E-2</v>
+        <v>4.6543999999997254E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>-0.69107384885838119</v>
+        <v>1.201044155068498</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>46.986386807000002</v>
+        <v>47.214354485999998</v>
       </c>
       <c r="C25" s="5">
-        <v>0.38060384700000327</v>
+        <v>0.40883439499999952</v>
       </c>
       <c r="D25" s="5">
-        <v>10.252106284973216</v>
+        <v>11.000202794930992</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>46.688094927000002</v>
+        <v>46.900811623999999</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.29829188000000073</v>
+        <v>-0.31354286199999848</v>
       </c>
       <c r="D26" s="5">
-        <v>-7.3577181881726901</v>
+        <v>-7.6842881663150902</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>46.548306637000003</v>
+        <v>46.767437747999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.13978828999999848</v>
+        <v>-0.13337387600000028</v>
       </c>
       <c r="D27" s="5">
-        <v>-3.5343266482963487</v>
+        <v>-3.3596214682080183</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>46.369897692999999</v>
+        <v>46.577404543</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.17840894400000451</v>
+        <v>-0.19003320499999887</v>
       </c>
       <c r="D28" s="5">
-        <v>-4.5035970095044675</v>
+        <v>-4.7685292667464569</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>46.492610012</v>
+        <v>46.680365377999998</v>
       </c>
       <c r="C29" s="5">
-        <v>0.12271231900000146</v>
+        <v>0.10296083499999753</v>
       </c>
       <c r="D29" s="5">
-        <v>3.2222867782928377</v>
+        <v>2.6851275870051872</v>
       </c>
       <c r="E29" s="5">
-        <v>-1.2684035248945347</v>
+        <v>-1.2717584287010975</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>46.669250052999999</v>
+        <v>46.850916582000004</v>
       </c>
       <c r="C30" s="5">
-        <v>0.17664004099999886</v>
+        <v>0.1705512040000059</v>
       </c>
       <c r="D30" s="5">
-        <v>4.6556637549982627</v>
+        <v>4.4734990826518439</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>46.791078048999999</v>
+        <v>47.059534479</v>
       </c>
       <c r="C31" s="5">
-        <v>0.12182799600000038</v>
+        <v>0.20861789699999633</v>
       </c>
       <c r="D31" s="5">
-        <v>3.1779156995416669</v>
+        <v>5.4761865977191126</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>47.096373501999999</v>
+        <v>47.363859110999996</v>
       </c>
       <c r="C32" s="5">
-        <v>0.30529545299999938</v>
+        <v>0.3043246319999966</v>
       </c>
       <c r="D32" s="5">
-        <v>8.1167516364976535</v>
+        <v>8.0422067727550228</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>47.332514169</v>
+        <v>47.637715737000001</v>
       </c>
       <c r="C33" s="5">
-        <v>0.2361406670000008</v>
+        <v>0.27385662600000416</v>
       </c>
       <c r="D33" s="5">
-        <v>6.1855151968763789</v>
+        <v>7.1633239290643136</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>47.375366474000003</v>
+        <v>47.671520528999999</v>
       </c>
       <c r="C34" s="5">
-        <v>4.285230500000381E-2</v>
+        <v>3.3804791999997974E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>1.0918413251793435</v>
+        <v>0.85487832253889895</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>47.663472315999996</v>
+        <v>47.991570660999997</v>
       </c>
       <c r="C35" s="5">
-        <v>0.28810584199999312</v>
+        <v>0.32005013199999865</v>
       </c>
       <c r="D35" s="5">
-        <v>7.5467135990449741</v>
+        <v>8.3606275808041595</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>47.64170661</v>
+        <v>47.942611329000002</v>
       </c>
       <c r="C36" s="5">
-        <v>-2.1765705999996499E-2</v>
+        <v>-4.895933199999547E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>-0.54661034322918134</v>
+        <v>-1.2173527224463521</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>47.515784844999999</v>
+        <v>47.844607838999998</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.12592176500000107</v>
+        <v>-9.8003490000003524E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.1260156365701897</v>
+        <v>-2.4256278107188001</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>47.711586615000002</v>
+        <v>48.024680171999997</v>
       </c>
       <c r="C38" s="5">
-        <v>0.19580177000000276</v>
+        <v>0.18007233299999825</v>
       </c>
       <c r="D38" s="5">
-        <v>5.0585546542811555</v>
+        <v>4.6111038857636455</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>48.537365198000003</v>
+        <v>48.853656645999997</v>
       </c>
       <c r="C39" s="5">
-        <v>0.82577858300000173</v>
+        <v>0.82897647400000096</v>
       </c>
       <c r="D39" s="5">
-        <v>22.864965011595515</v>
+        <v>22.797954809287567</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>48.128850329000002</v>
+        <v>48.441727864000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.40851486900000111</v>
+        <v>-0.41192878199999683</v>
       </c>
       <c r="D40" s="5">
-        <v>-9.6451471229683676</v>
+        <v>-9.6619737742089544</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>47.904526752999999</v>
+        <v>48.284552488000003</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.2243235760000033</v>
+        <v>-0.15717537599999787</v>
       </c>
       <c r="D41" s="5">
-        <v>-5.4519017376529639</v>
+        <v>-3.8248171373100992</v>
       </c>
       <c r="E41" s="5">
-        <v>3.0368627199797382</v>
+        <v>3.4365350335411993</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>48.618978941000002</v>
+        <v>49.000702062000002</v>
       </c>
       <c r="C42" s="5">
-        <v>0.71445218800000276</v>
+        <v>0.71614957399999923</v>
       </c>
       <c r="D42" s="5">
-        <v>19.440429610390652</v>
+        <v>19.324356825308776</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>48.710299863000003</v>
+        <v>49.073213052</v>
       </c>
       <c r="C43" s="5">
-        <v>9.1320922000001303E-2</v>
+        <v>7.2510989999997832E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>2.2773886019534118</v>
+        <v>1.7902780658443751</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>48.585094316000003</v>
+        <v>48.962982173</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.12520554700000019</v>
+        <v>-0.1102308789999995</v>
       </c>
       <c r="D44" s="5">
-        <v>-3.041259735521662</v>
+        <v>-2.6624510246265776</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>48.639950646999999</v>
+        <v>49.045746557999998</v>
       </c>
       <c r="C45" s="5">
-        <v>5.4856330999996317E-2</v>
+        <v>8.2764384999997276E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>1.3633383865181425</v>
+        <v>2.0473799378723401</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>48.515775007999999</v>
+        <v>48.904089796999997</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.12417563900000061</v>
+        <v>-0.14165676100000013</v>
       </c>
       <c r="D46" s="5">
-        <v>-3.0208947534975716</v>
+        <v>-3.4113786017713088</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>48.114167141999999</v>
+        <v>48.541214949</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.40160786599999909</v>
+        <v>-0.36287484799999703</v>
       </c>
       <c r="D47" s="5">
-        <v>-9.4934541811689925</v>
+        <v>-8.5496138766427148</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>48.771907040999999</v>
+        <v>49.177935904999998</v>
       </c>
       <c r="C48" s="5">
-        <v>0.65773989899999918</v>
+        <v>0.63672095599999778</v>
       </c>
       <c r="D48" s="5">
-        <v>17.695857636113278</v>
+        <v>16.927281542743167</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>48.851330814999997</v>
+        <v>49.279234215000002</v>
       </c>
       <c r="C49" s="5">
-        <v>7.9423773999998559E-2</v>
+        <v>0.10129831000000422</v>
       </c>
       <c r="D49" s="5">
-        <v>1.9717666659905264</v>
+        <v>2.4999953561506194</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>48.950500292999997</v>
+        <v>49.364721637999999</v>
       </c>
       <c r="C50" s="5">
-        <v>9.9169478000000311E-2</v>
+        <v>8.5487422999996454E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>2.4634148850671611</v>
+        <v>2.1016837972803515</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>48.923638181000001</v>
+        <v>49.336836550999998</v>
       </c>
       <c r="C51" s="5">
-        <v>-2.686211199999633E-2</v>
+        <v>-2.7885087000001363E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>-0.65652898735023557</v>
+        <v>-0.67575259424266232</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>48.870948472999999</v>
+        <v>49.288572359</v>
       </c>
       <c r="C52" s="5">
-        <v>-5.2689708000002611E-2</v>
+        <v>-4.8264191999997763E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.2847464267445763</v>
+        <v>-1.1676149143013737</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>48.806865932000001</v>
+        <v>49.280364779000003</v>
       </c>
       <c r="C53" s="5">
-        <v>-6.4082540999997661E-2</v>
+        <v>-8.2075799999969945E-3</v>
       </c>
       <c r="D53" s="5">
-        <v>-1.5622139072225094</v>
+        <v>-0.19964223124141478</v>
       </c>
       <c r="E53" s="5">
-        <v>1.8836198584166075</v>
+        <v>2.0623827698257768</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>48.991626936999999</v>
+        <v>49.470483774999998</v>
       </c>
       <c r="C54" s="5">
-        <v>0.18476100499999859</v>
+        <v>0.19011899599999538</v>
       </c>
       <c r="D54" s="5">
-        <v>4.6384487093467763</v>
+        <v>4.7289916627462736</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>49.016677696999999</v>
+        <v>49.477788398999998</v>
       </c>
       <c r="C55" s="5">
-        <v>2.5050759999999173E-2</v>
+        <v>7.3046239999996487E-3</v>
       </c>
       <c r="D55" s="5">
-        <v>0.6153214021042297</v>
+        <v>0.17733141497116023</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>49.359600864000001</v>
+        <v>49.848765804000003</v>
       </c>
       <c r="C56" s="5">
-        <v>0.34292316700000214</v>
+        <v>0.37097740500000498</v>
       </c>
       <c r="D56" s="5">
-        <v>8.7259493064354423</v>
+        <v>9.377898508327732</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>49.981817651999997</v>
+        <v>50.489182935000002</v>
       </c>
       <c r="C57" s="5">
-        <v>0.6222167879999958</v>
+        <v>0.64041713099999953</v>
       </c>
       <c r="D57" s="5">
-        <v>16.221072395070955</v>
+        <v>16.55400169526111</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>50.268029876999996</v>
+        <v>50.855154577999997</v>
       </c>
       <c r="C58" s="5">
-        <v>0.28621222499999988</v>
+        <v>0.36597164299999463</v>
       </c>
       <c r="D58" s="5">
-        <v>7.0921963172410729</v>
+        <v>9.053506324448545</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>50.493021853000002</v>
+        <v>51.020040729000002</v>
       </c>
       <c r="C59" s="5">
-        <v>0.22499197600000542</v>
+        <v>0.16488615100000459</v>
       </c>
       <c r="D59" s="5">
-        <v>5.5052273427137921</v>
+        <v>3.9608608380625743</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>50.179651876999998</v>
+        <v>50.688462706999999</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.31336997600000416</v>
+        <v>-0.33157802200000219</v>
       </c>
       <c r="D60" s="5">
-        <v>-7.1984186662384371</v>
+        <v>-7.5259605927206596</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>50.162800404000002</v>
+        <v>50.689147370000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-1.6851472999995565E-2</v>
+        <v>6.8466300000125102E-4</v>
       </c>
       <c r="D61" s="5">
-        <v>-0.4022439076617812</v>
+        <v>1.6209934080047006E-2</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>50.166201164</v>
+        <v>50.782169041000003</v>
       </c>
       <c r="C62" s="5">
-        <v>3.4007599999981153E-3</v>
+        <v>9.302167100000247E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>8.138369386854194E-2</v>
+        <v>2.2245313418514323</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>50.500157844999997</v>
+        <v>51.107741038999997</v>
       </c>
       <c r="C63" s="5">
-        <v>0.33395668099999654</v>
+        <v>0.32557199799999381</v>
       </c>
       <c r="D63" s="5">
-        <v>8.2874789438882814</v>
+        <v>7.9705379642133423</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>50.870353248000001</v>
+        <v>51.487620757999998</v>
       </c>
       <c r="C64" s="5">
-        <v>0.37019540300000386</v>
+        <v>0.37987971900000161</v>
       </c>
       <c r="D64" s="5">
-        <v>9.1601727371046096</v>
+        <v>9.293329316552267</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>51.355029778999999</v>
+        <v>51.924387138999997</v>
       </c>
       <c r="C65" s="5">
-        <v>0.48467653099999808</v>
+        <v>0.4367663809999982</v>
       </c>
       <c r="D65" s="5">
-        <v>12.051786116790254</v>
+        <v>10.668154764636384</v>
       </c>
       <c r="E65" s="5">
-        <v>5.2209126694392038</v>
+        <v>5.3652653990229782</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>51.220014544000001</v>
+        <v>51.789958896000002</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.13501523499999735</v>
+        <v>-0.13442824299999501</v>
       </c>
       <c r="D66" s="5">
-        <v>-3.1096455304515658</v>
+        <v>-3.062850553760188</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>51.169868027</v>
+        <v>51.729390225000003</v>
       </c>
       <c r="C67" s="5">
-        <v>-5.0146517000001722E-2</v>
+        <v>-6.0568670999998631E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-1.1685440867126307</v>
+        <v>-1.3944152623731165</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>50.758378853000004</v>
+        <v>51.360238475999999</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.41148917399999618</v>
+        <v>-0.3691517490000038</v>
       </c>
       <c r="D68" s="5">
-        <v>-9.2343854335381952</v>
+        <v>-8.2352110374384164</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>49.82018652</v>
+        <v>50.437323610999997</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.93819233300000349</v>
+        <v>-0.92291486500000275</v>
       </c>
       <c r="D69" s="5">
-        <v>-20.058687453368794</v>
+        <v>-19.55482142196654</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>49.962208500000003</v>
+        <v>50.548728105999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.14202198000000266</v>
+        <v>0.11140449500000216</v>
       </c>
       <c r="D70" s="5">
-        <v>3.4749771971274379</v>
+        <v>2.6829626028687992</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>49.850537111999998</v>
+        <v>50.471500523000003</v>
       </c>
       <c r="C71" s="5">
-        <v>-0.11167138800000487</v>
+        <v>-7.7227582999995548E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-2.6494130365182222</v>
+        <v>-1.8180148156963227</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>50.058121171000003</v>
+        <v>50.771413844999998</v>
       </c>
       <c r="C72" s="5">
-        <v>0.20758405900000554</v>
+        <v>0.29991332199999476</v>
       </c>
       <c r="D72" s="5">
-        <v>5.1130019084445699</v>
+        <v>7.3684024639432577</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>50.445688068999999</v>
+        <v>51.169993773999998</v>
       </c>
       <c r="C73" s="5">
-        <v>0.38756689799999577</v>
+        <v>0.39857992900000028</v>
       </c>
       <c r="D73" s="5">
-        <v>9.6968251785956028</v>
+        <v>9.8381677651487642</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>50.488411784</v>
+        <v>51.207090960000002</v>
       </c>
       <c r="C74" s="5">
-        <v>4.272371500000105E-2</v>
+        <v>3.7097186000004001E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>1.0210574662361305</v>
+        <v>0.87345247727670383</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>50.292440827999997</v>
+        <v>50.992067921999997</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.19597095600000358</v>
+        <v>-0.21502303800000533</v>
       </c>
       <c r="D75" s="5">
-        <v>-4.5596437173215376</v>
+        <v>-4.9241447778172738</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>49.989632972999999</v>
+        <v>50.699005442999997</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.30280785499999752</v>
+        <v>-0.2930624789999996</v>
       </c>
       <c r="D76" s="5">
-        <v>-6.9906060826106504</v>
+        <v>-6.6827818891739499</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>50.145629048000004</v>
+        <v>50.810413634</v>
       </c>
       <c r="C77" s="5">
-        <v>0.15599607500000445</v>
+        <v>0.11140819100000243</v>
       </c>
       <c r="D77" s="5">
-        <v>3.8096259325401949</v>
+        <v>2.6690363834987796</v>
       </c>
       <c r="E77" s="5">
-        <v>-2.3549800987449521</v>
+        <v>-2.1453763181025542</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>50.097979721000002</v>
+        <v>50.864190346000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-4.7649327000002017E-2</v>
+        <v>5.3776712000001226E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.1343223294995708</v>
+        <v>1.2774749303759547</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>50.098213047999998</v>
+        <v>50.860502410000002</v>
       </c>
       <c r="C79" s="5">
-        <v>2.333269999965637E-4</v>
+        <v>-3.687935999998615E-3</v>
       </c>
       <c r="D79" s="5">
-        <v>5.5890391966295638E-3</v>
+        <v>-8.6971969551608019E-2</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>50.047574894999997</v>
+        <v>50.859529907000002</v>
       </c>
       <c r="C80" s="5">
-        <v>-5.0638153000001296E-2</v>
+        <v>-9.7250299999984691E-4</v>
       </c>
       <c r="D80" s="5">
-        <v>-1.2062127908487708</v>
+        <v>-2.2942771386391669E-2</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>49.764280958000001</v>
+        <v>50.603931789999997</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.28329393699999628</v>
+        <v>-0.25559811700000523</v>
       </c>
       <c r="D81" s="5">
-        <v>-6.5850593260697536</v>
+        <v>-5.8667529093906046</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>49.847179805000003</v>
+        <v>50.638189816999997</v>
       </c>
       <c r="C82" s="5">
-        <v>8.2898847000002718E-2</v>
+        <v>3.4258026999999913E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>2.0174133767702385</v>
+        <v>0.81541186363027762</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>49.688622471000002</v>
+        <v>50.503352904000003</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.15855733400000105</v>
+        <v>-0.13483691299999379</v>
       </c>
       <c r="D83" s="5">
-        <v>-3.7509671315957949</v>
+        <v>-3.1489189852900612</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>49.830733811999998</v>
+        <v>50.641823811999998</v>
       </c>
       <c r="C84" s="5">
-        <v>0.14211134099999612</v>
+        <v>0.13847090799999506</v>
       </c>
       <c r="D84" s="5">
-        <v>3.48655021747315</v>
+        <v>3.3402515014343992</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>49.694579513000001</v>
+        <v>50.516916795999997</v>
       </c>
       <c r="C85" s="5">
-        <v>-0.13615429899999754</v>
+        <v>-0.12490701600000165</v>
       </c>
       <c r="D85" s="5">
-        <v>-3.2299756601980367</v>
+        <v>-2.9199523446143627</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>49.682828262999998</v>
+        <v>50.501017924000003</v>
       </c>
       <c r="C86" s="5">
-        <v>-1.1751250000003211E-2</v>
+        <v>-1.5898871999993958E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.28339457602251095</v>
+        <v>-0.3770154131496728</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>49.889470176000003</v>
+        <v>50.678189353999997</v>
       </c>
       <c r="C87" s="5">
-        <v>0.20664191300000567</v>
+        <v>0.17717142999999425</v>
       </c>
       <c r="D87" s="5">
-        <v>5.1068384917949627</v>
+        <v>4.2921195462660489</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>49.914496982000003</v>
+        <v>50.715057109</v>
       </c>
       <c r="C88" s="5">
-        <v>2.5026805999999624E-2</v>
+        <v>3.6867755000002944E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>0.60363772134337523</v>
+        <v>0.87648659199028867</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>49.921107874</v>
+        <v>50.783506535999997</v>
       </c>
       <c r="C89" s="5">
-        <v>6.6108919999976479E-3</v>
+        <v>6.8449426999997343E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>0.15904901838075247</v>
+        <v>1.6317009469891453</v>
       </c>
       <c r="E89" s="5">
-        <v>-0.44773827402800892</v>
+        <v>-5.2955872774074209E-2</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>49.696210499999999</v>
+        <v>50.559219710000001</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.22489737400000109</v>
+        <v>-0.22428682599999661</v>
       </c>
       <c r="D90" s="5">
-        <v>-5.2741076893909504</v>
+        <v>-5.1729734638830465</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>49.660459879999998</v>
+        <v>50.525080088999999</v>
       </c>
       <c r="C91" s="5">
-        <v>-3.5750620000001732E-2</v>
+        <v>-3.4139621000001341E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>-0.85985246214198563</v>
+        <v>-0.80728581683570111</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>49.851575048000001</v>
+        <v>50.770516983</v>
       </c>
       <c r="C92" s="5">
-        <v>0.19111516800000317</v>
+        <v>0.2454368940000009</v>
       </c>
       <c r="D92" s="5">
-        <v>4.717138769243534</v>
+        <v>5.9875618208164783</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>49.796675962000002</v>
+        <v>50.756586820999999</v>
       </c>
       <c r="C93" s="5">
-        <v>-5.4899085999998931E-2</v>
+        <v>-1.3930162000001189E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>-1.3135260759142064</v>
+        <v>-0.3287536283664072</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>50.002456438000003</v>
+        <v>50.897349394000003</v>
       </c>
       <c r="C94" s="5">
-        <v>0.20578047600000104</v>
+        <v>0.1407625730000035</v>
       </c>
       <c r="D94" s="5">
-        <v>5.0731708966785138</v>
+        <v>3.3791777623874308</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>50.282050089999998</v>
+        <v>51.187481876</v>
       </c>
       <c r="C95" s="5">
-        <v>0.27959365199999553</v>
+        <v>0.29013248199999708</v>
       </c>
       <c r="D95" s="5">
-        <v>6.9201684262735874</v>
+        <v>7.0590024638987448</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>50.412401041000003</v>
+        <v>51.327197478999999</v>
       </c>
       <c r="C96" s="5">
-        <v>0.13035095100000404</v>
+        <v>0.13971560299999908</v>
       </c>
       <c r="D96" s="5">
-        <v>3.1556152988774233</v>
+        <v>3.3250060691423222</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>50.161121899999998</v>
+        <v>51.080405374000001</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.25127914100000481</v>
+        <v>-0.24679210499999726</v>
       </c>
       <c r="D97" s="5">
-        <v>-5.8200824404191165</v>
+        <v>-5.6196902103518243</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>50.690573151000002</v>
+        <v>51.704120181</v>
       </c>
       <c r="C98" s="5">
-        <v>0.52945125100000467</v>
+        <v>0.62371480699999893</v>
       </c>
       <c r="D98" s="5">
-        <v>13.427804270648359</v>
+        <v>15.677743058577342</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>50.199605916000003</v>
+        <v>51.178136068000001</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.49096723499999939</v>
+        <v>-0.52598411299999981</v>
       </c>
       <c r="D99" s="5">
-        <v>-11.023099616053466</v>
+        <v>-11.547167070948582</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>50.340141858999999</v>
+        <v>51.332238756999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.14053594299999617</v>
+        <v>0.15410268899999835</v>
       </c>
       <c r="D100" s="5">
-        <v>3.4116641681368742</v>
+        <v>3.673770011522115</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>50.286920657000003</v>
+        <v>51.250225596999996</v>
       </c>
       <c r="C101" s="5">
-        <v>-5.3221201999996026E-2</v>
+        <v>-8.2013160000002472E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>-1.2613270935834864</v>
+        <v>-1.9004737233894287</v>
       </c>
       <c r="E101" s="5">
-        <v>0.73278178025075746</v>
+        <v>0.91903669682429356</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>50.378538374000001</v>
+        <v>51.341635072000003</v>
       </c>
       <c r="C102" s="5">
-        <v>9.1617716999998322E-2</v>
+        <v>9.1409475000006069E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>2.2083205226212321</v>
+        <v>2.1614312375291878</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>50.856446982999998</v>
+        <v>51.826269918999998</v>
       </c>
       <c r="C103" s="5">
-        <v>0.47790860899999643</v>
+        <v>0.48463484699999526</v>
       </c>
       <c r="D103" s="5">
-        <v>11.996751868740096</v>
+        <v>11.934273562332919</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>50.761562179999999</v>
+        <v>51.784518644999999</v>
       </c>
       <c r="C104" s="5">
-        <v>-9.4884802999999351E-2</v>
+        <v>-4.1751273999999228E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>-2.2160533643841629</v>
+        <v>-0.96244884878028403</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>51.53722561</v>
+        <v>52.609223442999998</v>
       </c>
       <c r="C105" s="5">
-        <v>0.7756634300000016</v>
+        <v>0.82470479799999907</v>
       </c>
       <c r="D105" s="5">
-        <v>19.958956491265734</v>
+        <v>20.876916046014248</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>51.677936281999997</v>
+        <v>52.675898785999998</v>
       </c>
       <c r="C106" s="5">
-        <v>0.14071067199999732</v>
+        <v>6.6675342999999998E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>3.3259765307552591</v>
+        <v>1.5314898123889531</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>51.549835410999997</v>
+        <v>52.549499603000001</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.12810087100000089</v>
+        <v>-0.12639918299999664</v>
       </c>
       <c r="D107" s="5">
-        <v>-2.9343760612798753</v>
+        <v>-2.8417767746305</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>51.799990688999998</v>
+        <v>52.821173680000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.25015527800000115</v>
+        <v>0.27167407700000012</v>
       </c>
       <c r="D108" s="5">
-        <v>5.9811881763021768</v>
+        <v>6.3833213302894043</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>51.932595497000001</v>
+        <v>52.944457327000002</v>
       </c>
       <c r="C109" s="5">
-        <v>0.13260480800000352</v>
+        <v>0.12328364700000094</v>
       </c>
       <c r="D109" s="5">
-        <v>3.1155495063228011</v>
+        <v>2.8370124009091002</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>51.779973409</v>
+        <v>52.788555201999998</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.1526220880000011</v>
+        <v>-0.15590212500000433</v>
       </c>
       <c r="D110" s="5">
-        <v>-3.4701711439799943</v>
+        <v>-3.4768927378192593</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>51.925306675000002</v>
+        <v>52.994687319000001</v>
       </c>
       <c r="C111" s="5">
-        <v>0.14533326600000152</v>
+        <v>0.20613211700000278</v>
       </c>
       <c r="D111" s="5">
-        <v>3.4205791442441624</v>
+        <v>4.7877945622635476</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>52.070104307999998</v>
+        <v>53.158216994</v>
       </c>
       <c r="C112" s="5">
-        <v>0.14479763299999604</v>
+        <v>0.16352967499999949</v>
       </c>
       <c r="D112" s="5">
-        <v>3.3980931553784899</v>
+        <v>3.7664260331604638</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>52.130970171000001</v>
+        <v>53.200265623</v>
       </c>
       <c r="C113" s="5">
-        <v>6.0865863000003628E-2</v>
+        <v>4.2048628999999949E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>1.4117590885994513</v>
+        <v>0.95335131771090431</v>
       </c>
       <c r="E113" s="5">
-        <v>3.6670559459744956</v>
+        <v>3.8049393993577985</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>52.120492251999998</v>
+        <v>53.184108909000003</v>
       </c>
       <c r="C114" s="5">
-        <v>-1.0477919000003055E-2</v>
+        <v>-1.6156713999997407E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.24092420682217952</v>
+        <v>-0.36382722732548611</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>52.466386727</v>
+        <v>53.542612179999999</v>
       </c>
       <c r="C115" s="5">
-        <v>0.34589447500000148</v>
+        <v>0.35850327099999646</v>
       </c>
       <c r="D115" s="5">
-        <v>8.2609336113981016</v>
+        <v>8.3956909149665471</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>52.375603362</v>
+        <v>53.502508929000001</v>
       </c>
       <c r="C116" s="5">
-        <v>-9.078336500000006E-2</v>
+        <v>-4.0103250999997897E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-2.0567309498123021</v>
+        <v>-0.89510294275771951</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>52.860114367999998</v>
+        <v>54.133833119000002</v>
       </c>
       <c r="C117" s="5">
-        <v>0.48451100599999819</v>
+        <v>0.63132419000000084</v>
       </c>
       <c r="D117" s="5">
-        <v>11.683422119012722</v>
+        <v>15.115970580274784</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>52.727856832999997</v>
+        <v>53.927392236999999</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.13225753500000081</v>
+        <v>-0.20644088200000255</v>
       </c>
       <c r="D118" s="5">
-        <v>-2.9614603809648754</v>
+        <v>-4.4814594098647405</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>52.896154576999997</v>
+        <v>54.092235881999997</v>
       </c>
       <c r="C119" s="5">
-        <v>0.16829774400000019</v>
+        <v>0.16484364499999771</v>
       </c>
       <c r="D119" s="5">
-        <v>3.8981414842607975</v>
+        <v>3.730426304602652</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>52.925487259000001</v>
+        <v>54.153432547999998</v>
       </c>
       <c r="C120" s="5">
-        <v>2.9332682000003274E-2</v>
+        <v>6.1196666000000732E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>0.66747332852239438</v>
+        <v>1.3660864857938604</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>53.216401877999999</v>
+        <v>54.420522663</v>
       </c>
       <c r="C121" s="5">
-        <v>0.29091461899999871</v>
+        <v>0.26709011500000202</v>
       </c>
       <c r="D121" s="5">
-        <v>6.7991279058198906</v>
+        <v>6.0817373376060857</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>53.364036925000001</v>
+        <v>54.567692065999999</v>
       </c>
       <c r="C122" s="5">
-        <v>0.14763504700000141</v>
+        <v>0.14716940299999948</v>
       </c>
       <c r="D122" s="5">
-        <v>3.3803564201567493</v>
+        <v>3.293864757769871</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>54.458754696</v>
+        <v>55.622941763999997</v>
       </c>
       <c r="C123" s="5">
-        <v>1.0947177709999991</v>
+        <v>1.0552496979999972</v>
       </c>
       <c r="D123" s="5">
-        <v>27.593444459732353</v>
+        <v>25.840495101581329</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>54.124748908999997</v>
+        <v>55.310290219000002</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.33400578700000239</v>
+        <v>-0.31265154499999426</v>
       </c>
       <c r="D124" s="5">
-        <v>-7.1165663335431173</v>
+        <v>-6.5404253760565805</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>54.357376248000001</v>
+        <v>55.629521715000003</v>
       </c>
       <c r="C125" s="5">
-        <v>0.23262733900000399</v>
+        <v>0.31923149600000045</v>
       </c>
       <c r="D125" s="5">
-        <v>5.281264896236082</v>
+        <v>7.1501208476008715</v>
       </c>
       <c r="E125" s="5">
-        <v>4.270793483598978</v>
+        <v>4.5662480507423719</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>54.312782654999999</v>
+        <v>55.585684911000001</v>
       </c>
       <c r="C126" s="5">
-        <v>-4.4593593000001874E-2</v>
+        <v>-4.383680400000145E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-0.98002373493636386</v>
+        <v>-0.94152835915070066</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>54.263107079999997</v>
+        <v>55.550771204</v>
       </c>
       <c r="C127" s="5">
-        <v>-4.967557500000197E-2</v>
+        <v>-3.4913707000001182E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-1.0920400892146742</v>
+        <v>-0.75112893346686027</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>54.390355823999997</v>
+        <v>55.715142180000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.12724874399999919</v>
+        <v>0.16437097600000072</v>
       </c>
       <c r="D128" s="5">
-        <v>2.8506186517771592</v>
+        <v>3.609077467988353</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>54.375289535999997</v>
+        <v>55.739284615999999</v>
       </c>
       <c r="C129" s="5">
-        <v>-1.5066287999999872E-2</v>
+        <v>2.4142435999998213E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>-0.33189756280268545</v>
+        <v>0.52122397952674149</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>54.711785399999997</v>
+        <v>56.011984050999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.33649586399999976</v>
+        <v>0.27269943499999982</v>
       </c>
       <c r="D130" s="5">
-        <v>7.6841185079675078</v>
+        <v>6.031472345952138</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>54.976987321000003</v>
+        <v>56.272969136999997</v>
       </c>
       <c r="C131" s="5">
-        <v>0.26520192100000628</v>
+        <v>0.26098508599999803</v>
       </c>
       <c r="D131" s="5">
-        <v>5.9743106894179165</v>
+        <v>5.7368791897833615</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>54.977418602999997</v>
+        <v>56.205406678999999</v>
       </c>
       <c r="C132" s="5">
-        <v>4.3128199999387107E-4</v>
+        <v>-6.7562457999997605E-2</v>
       </c>
       <c r="D132" s="5">
-        <v>9.4141340885034452E-3</v>
+        <v>-1.4312682709082813</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>55.184628392</v>
+        <v>56.480254735000003</v>
       </c>
       <c r="C133" s="5">
-        <v>0.20720978900000375</v>
+        <v>0.27484805600000328</v>
       </c>
       <c r="D133" s="5">
-        <v>4.6177409980023176</v>
+        <v>6.0285023384736958</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>55.532727323000003</v>
+        <v>56.932890997999998</v>
       </c>
       <c r="C134" s="5">
-        <v>0.34809893100000266</v>
+        <v>0.45263626299999515</v>
       </c>
       <c r="D134" s="5">
-        <v>7.8376879516735665</v>
+        <v>10.052290973561862</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>55.484637956999997</v>
+        <v>56.849244151999997</v>
       </c>
       <c r="C135" s="5">
-        <v>-4.8089366000006351E-2</v>
+        <v>-8.3646846000000608E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-1.0342222595612904</v>
+        <v>-1.7488847400211616</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>55.618754529999997</v>
+        <v>57.002986540000002</v>
       </c>
       <c r="C136" s="5">
-        <v>0.13411657300000002</v>
+        <v>0.15374238800000484</v>
       </c>
       <c r="D136" s="5">
-        <v>2.9394954061536582</v>
+        <v>3.2939733566349272</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>55.523186510000002</v>
+        <v>56.905541470000003</v>
       </c>
       <c r="C137" s="5">
-        <v>-9.5568019999994647E-2</v>
+        <v>-9.7445069999999134E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-2.0425486290258088</v>
+        <v>-2.0321899891872941</v>
       </c>
       <c r="E137" s="5">
-        <v>2.14471400657954</v>
+        <v>2.2937816390679711</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>55.477399120999998</v>
+        <v>56.857619692999997</v>
       </c>
       <c r="C138" s="5">
-        <v>-4.5787389000004453E-2</v>
+        <v>-4.7921777000006216E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>-0.98510813924298501</v>
+        <v>-1.0058866965523161</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>55.225858502000001</v>
+        <v>56.621788148</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.25154061899999647</v>
+        <v>-0.23583154499999637</v>
       </c>
       <c r="D139" s="5">
-        <v>-5.3072778728250452</v>
+        <v>-4.8653171414265834</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>55.370958493000003</v>
+        <v>56.799695663999998</v>
       </c>
       <c r="C140" s="5">
-        <v>0.14509999100000215</v>
+        <v>0.17790751599999766</v>
       </c>
       <c r="D140" s="5">
-        <v>3.1988331091856503</v>
+        <v>3.8362842861462632</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>54.790065046000002</v>
+        <v>56.227958690999998</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.58089344700000112</v>
+        <v>-0.57173697300000015</v>
       </c>
       <c r="D141" s="5">
-        <v>-11.88754624039211</v>
+        <v>-11.432231975919848</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>54.609575198999998</v>
+        <v>56.013194380000002</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.18048984700000403</v>
+        <v>-0.21476431099999616</v>
       </c>
       <c r="D142" s="5">
-        <v>-3.8822078395174153</v>
+        <v>-4.4883639685903916</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>54.483034744999998</v>
+        <v>55.878504239999998</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.12654045400000058</v>
+        <v>-0.13469014000000357</v>
       </c>
       <c r="D143" s="5">
-        <v>-2.7454558722022737</v>
+        <v>-2.8476793216877905</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>54.516365284999999</v>
+        <v>55.945688406999999</v>
       </c>
       <c r="C144" s="5">
-        <v>3.3330540000001463E-2</v>
+        <v>6.7184167000000627E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>0.73658706621870795</v>
+        <v>1.4523701706722125</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>54.357061301000002</v>
+        <v>55.745766119000002</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.15930398399999746</v>
+        <v>-0.19992228799999623</v>
       </c>
       <c r="D145" s="5">
-        <v>-3.4507466265461639</v>
+        <v>-4.2049221901990563</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>53.681914978000002</v>
+        <v>55.074858935999998</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.67514632299999988</v>
+        <v>-0.67090718300000418</v>
       </c>
       <c r="D146" s="5">
-        <v>-13.927510415080979</v>
+        <v>-13.523508564191255</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>53.294433499999997</v>
+        <v>54.668027895999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.3874814780000051</v>
+        <v>-0.40683104000000014</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.3259953046146187</v>
+        <v>-8.512835656147999</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>53.286421050000001</v>
+        <v>54.774441482999997</v>
       </c>
       <c r="C148" s="5">
-        <v>-8.0124499999953969E-3</v>
+        <v>0.1064135869999987</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.18026260686198059</v>
+        <v>2.3610203751961878</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>53.305600060000003</v>
+        <v>54.694131839000001</v>
       </c>
       <c r="C149" s="5">
-        <v>1.9179010000001995E-2</v>
+        <v>-8.0309643999996183E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>0.43276365412054929</v>
+        <v>-1.7453069726496517</v>
       </c>
       <c r="E149" s="5">
-        <v>-3.9939826753289775</v>
+        <v>-3.8861059465813752</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>53.954761966</v>
+        <v>55.341891922999999</v>
       </c>
       <c r="C150" s="5">
-        <v>0.64916190599999624</v>
+        <v>0.64776008399999796</v>
       </c>
       <c r="D150" s="5">
-        <v>15.633409704263324</v>
+        <v>15.175266220693405</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>53.924737571000001</v>
+        <v>55.428741709000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-3.0024394999998094E-2</v>
+        <v>8.6849786000001927E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.66572820693928669</v>
+        <v>1.8995378777819649</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>54.227598665000002</v>
+        <v>55.763437619000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.30286109400000072</v>
+        <v>0.33469591000000065</v>
       </c>
       <c r="D152" s="5">
-        <v>6.9517747070317659</v>
+        <v>7.4915255369514044</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>54.589901900000001</v>
+        <v>56.097527237999998</v>
       </c>
       <c r="C153" s="5">
-        <v>0.36230323499999884</v>
+        <v>0.33408961899999667</v>
       </c>
       <c r="D153" s="5">
-        <v>8.3186622822732037</v>
+        <v>7.4311324359270348</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>54.947947182999997</v>
+        <v>56.457874404000002</v>
       </c>
       <c r="C154" s="5">
-        <v>0.35804528299999561</v>
+        <v>0.36034716600000394</v>
       </c>
       <c r="D154" s="5">
-        <v>8.1608020648939785</v>
+        <v>7.9865488726419631</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>55.124928797999999</v>
+        <v>56.726482621000002</v>
       </c>
       <c r="C155" s="5">
-        <v>0.17698161500000253</v>
+        <v>0.26860821700000059</v>
       </c>
       <c r="D155" s="5">
-        <v>3.9342850070107849</v>
+        <v>5.8609988826739956</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>54.828199005999998</v>
+        <v>56.450167956999998</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.29672979200000071</v>
+        <v>-0.27631466400000448</v>
       </c>
       <c r="D156" s="5">
-        <v>-6.2715862878379376</v>
+        <v>-5.6911184549431892</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>54.923525521999998</v>
+        <v>56.504553152</v>
       </c>
       <c r="C157" s="5">
-        <v>9.5326516000000083E-2</v>
+        <v>5.4385195000001829E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>2.1064353730190666</v>
+        <v>1.1622491365337106</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>55.240317576000002</v>
+        <v>56.831486687000002</v>
       </c>
       <c r="C158" s="5">
-        <v>0.31679205400000399</v>
+        <v>0.326933535000002</v>
       </c>
       <c r="D158" s="5">
-        <v>7.1452987132644363</v>
+        <v>7.1684299566034948</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>55.291871174999997</v>
+        <v>56.871202631999999</v>
       </c>
       <c r="C159" s="5">
-        <v>5.1553598999994676E-2</v>
+        <v>3.9715944999997532E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>1.1256787938609847</v>
+        <v>0.84183516899387634</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>55.125884786</v>
+        <v>56.718250196</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.16598638899999685</v>
+        <v>-0.15295243599999964</v>
       </c>
       <c r="D160" s="5">
-        <v>-3.543515987240986</v>
+        <v>-3.1800303473962011</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>55.453150182999998</v>
+        <v>57.043061186999999</v>
       </c>
       <c r="C161" s="5">
-        <v>0.3272653969999979</v>
+        <v>0.32481099099999966</v>
       </c>
       <c r="D161" s="5">
-        <v>7.3613080442484158</v>
+        <v>7.0927314064024971</v>
       </c>
       <c r="E161" s="5">
-        <v>4.0287514268346092</v>
+        <v>4.2946642885097974</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>55.383624318000003</v>
+        <v>56.972812531000002</v>
       </c>
       <c r="C162" s="5">
-        <v>-6.952586499999569E-2</v>
+        <v>-7.0248655999996856E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.4942003112706992</v>
+        <v>-1.4678340845736715</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>55.233637895000001</v>
+        <v>56.836114360000003</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.14998642300000142</v>
+        <v>-0.13669817099999904</v>
       </c>
       <c r="D163" s="5">
-        <v>-3.2017938582029504</v>
+        <v>-2.8415361337145728</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>55.203681543999998</v>
+        <v>56.956834721</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.9956351000002712E-2</v>
+        <v>0.1207203609999965</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.64889052653122059</v>
+        <v>2.5787967140098678</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>55.999596953000001</v>
+        <v>57.587671557999997</v>
       </c>
       <c r="C165" s="5">
-        <v>0.79591540900000268</v>
+        <v>0.63083683699999682</v>
       </c>
       <c r="D165" s="5">
-        <v>18.741440334595705</v>
+        <v>14.131118969339717</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>55.798294427000002</v>
+        <v>57.516581154000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.2013025259999992</v>
+        <v>-7.1090403999995999E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-4.2293853167811761</v>
+        <v>-1.4713505314411401</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>55.678810442</v>
+        <v>57.381734268999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.11948398500000224</v>
+        <v>-0.13484688500000175</v>
       </c>
       <c r="D167" s="5">
-        <v>-2.5395779251176198</v>
+        <v>-2.777388897999955</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>55.954298021</v>
+        <v>57.663108086999998</v>
       </c>
       <c r="C168" s="5">
-        <v>0.27548757899999998</v>
+        <v>0.28137381799999872</v>
       </c>
       <c r="D168" s="5">
-        <v>6.1016265574930673</v>
+        <v>6.0455699510887362</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>56.388846088999998</v>
+        <v>58.064743546999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.43454806799999801</v>
+        <v>0.40163546000000139</v>
       </c>
       <c r="D169" s="5">
-        <v>9.7279007243697748</v>
+        <v>8.6859928262503558</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>56.391593358999998</v>
+        <v>58.080235154999997</v>
       </c>
       <c r="C170" s="5">
-        <v>2.7472700000004124E-3</v>
+        <v>1.5491607999997825E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>5.8479783930787121E-2</v>
+        <v>0.3206288615828834</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>56.686578044999997</v>
+        <v>58.372927949000001</v>
       </c>
       <c r="C171" s="5">
-        <v>0.29498468599999939</v>
+        <v>0.29269279400000414</v>
       </c>
       <c r="D171" s="5">
-        <v>6.4609904735453805</v>
+        <v>6.2178094703395415</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>56.749615040999998</v>
+        <v>58.44605164</v>
       </c>
       <c r="C172" s="5">
-        <v>6.3036996000001011E-2</v>
+        <v>7.3123690999999269E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>1.3426241157670438</v>
+        <v>1.5136388873118189</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>56.819049657000001</v>
+        <v>58.509141649999997</v>
       </c>
       <c r="C173" s="5">
-        <v>6.9434616000002336E-2</v>
+        <v>6.3090009999996255E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>1.4781516227693414</v>
+        <v>1.3030668569499637</v>
       </c>
       <c r="E173" s="5">
-        <v>2.4631593867840085</v>
+        <v>2.5701293592814922</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>56.846272994000003</v>
+        <v>58.535895543999999</v>
       </c>
       <c r="C174" s="5">
-        <v>2.7223337000002346E-2</v>
+        <v>2.6753894000002276E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>0.57646560905002531</v>
+        <v>0.55009415795594929</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>57.229314490999997</v>
+        <v>59.038313909999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.38304149699999357</v>
+        <v>0.50241836600000056</v>
       </c>
       <c r="D175" s="5">
-        <v>8.3923344428206157</v>
+        <v>10.800098368383226</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>56.917914562999997</v>
+        <v>58.772956897999997</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.31139992800000016</v>
+        <v>-0.26535701200000261</v>
       </c>
       <c r="D176" s="5">
-        <v>-6.3376118355913054</v>
+        <v>-5.2622339413168522</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>56.074930895000001</v>
+        <v>57.862246798000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.84298366799999513</v>
+        <v>-0.91071009999999575</v>
       </c>
       <c r="D177" s="5">
-        <v>-16.394045112098688</v>
+        <v>-17.088832618302398</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>56.042937135000003</v>
+        <v>57.867283802000003</v>
       </c>
       <c r="C178" s="5">
-        <v>-3.1993759999998872E-2</v>
+        <v>5.0370040000018435E-3</v>
       </c>
       <c r="D178" s="5">
-        <v>-0.68252002772700715</v>
+        <v>0.10451200807601868</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>56.142338334000002</v>
+        <v>57.950174957000002</v>
       </c>
       <c r="C179" s="5">
-        <v>9.9401198999998996E-2</v>
+        <v>8.2891154999998662E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>2.1492798002323621</v>
+        <v>1.7325298938334566</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>56.278921132999997</v>
+        <v>57.972590609999997</v>
       </c>
       <c r="C180" s="5">
-        <v>0.1365827989999957</v>
+        <v>2.2415652999995928E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>2.9587345294712408</v>
+        <v>0.46515965279638749</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>56.051295703999997</v>
+        <v>57.814060372</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.22762542899999971</v>
+        <v>-0.15853023799999733</v>
       </c>
       <c r="D181" s="5">
-        <v>-4.74698843056699</v>
+        <v>-3.2325797836939008</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>55.664733798999997</v>
+        <v>57.452780529000002</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.38656190500000065</v>
+        <v>-0.36127984299999838</v>
       </c>
       <c r="D182" s="5">
-        <v>-7.9690803749697388</v>
+        <v>-7.2463595087644546</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>56.172642797000002</v>
+        <v>57.977173819000001</v>
       </c>
       <c r="C183" s="5">
-        <v>0.50790899800000489</v>
+        <v>0.52439328999999901</v>
       </c>
       <c r="D183" s="5">
-        <v>11.515861819358687</v>
+        <v>11.519771496706888</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>56.210864164</v>
+        <v>58.004679783</v>
       </c>
       <c r="C184" s="5">
-        <v>3.8221366999998452E-2</v>
+        <v>2.7505963999999494E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>0.81957467461517552</v>
+        <v>0.57080085540823777</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>56.164310553</v>
+        <v>58.046107577000001</v>
       </c>
       <c r="C185" s="5">
-        <v>-4.6553611000000217E-2</v>
+        <v>4.1427794000000517E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-0.98932063806890236</v>
+        <v>0.86043232518355772</v>
       </c>
       <c r="E185" s="5">
-        <v>-1.1523232224975088</v>
+        <v>-0.79138756772377805</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>55.989436927</v>
+        <v>57.879165618000002</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.17487362600000012</v>
+        <v>-0.16694195899999897</v>
       </c>
       <c r="D186" s="5">
-        <v>-3.6730045539102751</v>
+        <v>-3.3971560046402338</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>56.159234042000001</v>
+        <v>58.071956098999998</v>
       </c>
       <c r="C187" s="5">
-        <v>0.1697971150000015</v>
+        <v>0.19279048099999585</v>
       </c>
       <c r="D187" s="5">
-        <v>3.7005143880205482</v>
+        <v>4.0711419845852692</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>56.205855126000003</v>
+        <v>58.058376453999998</v>
       </c>
       <c r="C188" s="5">
-        <v>4.6621084000001645E-2</v>
+        <v>-1.3579645000000085E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>1.0007516858253185</v>
+        <v>-0.28024942166435807</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>56.577163415000001</v>
+        <v>58.468891624999998</v>
       </c>
       <c r="C189" s="5">
-        <v>0.37130828899999813</v>
+        <v>0.41051517100000012</v>
       </c>
       <c r="D189" s="5">
-        <v>8.2219412637925195</v>
+        <v>8.8227481607936475</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>56.696999941999998</v>
+        <v>58.525664188999997</v>
       </c>
       <c r="C190" s="5">
-        <v>0.11983652699999681</v>
+        <v>5.6772563999999193E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>2.571549440354759</v>
+        <v>1.1714277973255527</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>56.992939337000003</v>
+        <v>58.804028981000002</v>
       </c>
       <c r="C191" s="5">
-        <v>0.29593939500000488</v>
+        <v>0.27836479200000497</v>
       </c>
       <c r="D191" s="5">
-        <v>6.4465811072462742</v>
+        <v>5.8592426607445569</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>57.200535885000001</v>
+        <v>59.193325989999998</v>
       </c>
       <c r="C192" s="5">
-        <v>0.20759654799999794</v>
+        <v>0.38929700899999631</v>
       </c>
       <c r="D192" s="5">
-        <v>4.4596343838397168</v>
+        <v>8.240034308892664</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>57.326913126999997</v>
+        <v>59.264488428999996</v>
       </c>
       <c r="C193" s="5">
-        <v>0.12637724199999667</v>
+        <v>7.1162438999998301E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>2.6837011509581954</v>
+        <v>1.4522217795595704</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>57.539463056000002</v>
+        <v>59.525730703999997</v>
       </c>
       <c r="C194" s="5">
-        <v>0.21254992900000502</v>
+        <v>0.26124227500000075</v>
       </c>
       <c r="D194" s="5">
-        <v>4.5410779486369179</v>
+        <v>5.4198378931197499</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>57.544546165</v>
+        <v>59.574569179999997</v>
       </c>
       <c r="C195" s="5">
-        <v>5.0831089999974211E-3</v>
+        <v>4.8838476000000242E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>0.10606104171715369</v>
+        <v>0.98900689143495146</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>57.928050149000001</v>
+        <v>59.913857637</v>
       </c>
       <c r="C196" s="5">
-        <v>0.38350398400000074</v>
+        <v>0.3392884570000021</v>
       </c>
       <c r="D196" s="5">
-        <v>8.2971166829735274</v>
+        <v>7.0524160210184039</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>57.811274840999999</v>
+        <v>59.786136620000001</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.11677530800000113</v>
+        <v>-0.12772101699999894</v>
       </c>
       <c r="D197" s="5">
-        <v>-2.392400540087336</v>
+        <v>-2.5283125134016649</v>
       </c>
       <c r="E197" s="5">
-        <v>2.9324036417144761</v>
+        <v>2.9976670540600825</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>58.044320327000001</v>
+        <v>60.035874345000003</v>
       </c>
       <c r="C198" s="5">
-        <v>0.23304548600000174</v>
+        <v>0.2497377250000028</v>
       </c>
       <c r="D198" s="5">
-        <v>4.9460760027116191</v>
+        <v>5.129402671489558</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>58.464844669999998</v>
+        <v>60.485023814999998</v>
       </c>
       <c r="C199" s="5">
-        <v>0.42052434299999675</v>
+        <v>0.44914946999999472</v>
       </c>
       <c r="D199" s="5">
-        <v>9.0487872716040307</v>
+        <v>9.3563968386205065</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>58.848135055999997</v>
+        <v>60.883402277999998</v>
       </c>
       <c r="C200" s="5">
-        <v>0.38329038599999876</v>
+        <v>0.39837846300000024</v>
       </c>
       <c r="D200" s="5">
-        <v>8.1570538986216015</v>
+        <v>8.1963703374242627</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>58.596024479</v>
+        <v>60.597883734</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.25211057699999628</v>
+        <v>-0.28551854399999854</v>
       </c>
       <c r="D201" s="5">
-        <v>-5.0214861039282521</v>
+        <v>-5.4846108627829899</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>58.739934914000003</v>
+        <v>60.777303109000002</v>
       </c>
       <c r="C202" s="5">
-        <v>0.14391043500000222</v>
+        <v>0.17941937500000193</v>
       </c>
       <c r="D202" s="5">
-        <v>2.9873090246731238</v>
+        <v>3.6114164096542112</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>58.832107495999999</v>
+        <v>60.954949687999999</v>
       </c>
       <c r="C203" s="5">
-        <v>9.2172581999996339E-2</v>
+        <v>0.17764657899999747</v>
       </c>
       <c r="D203" s="5">
-        <v>1.8993329300995621</v>
+        <v>3.5644313002991534</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>58.800689712999997</v>
+        <v>60.893934158</v>
       </c>
       <c r="C204" s="5">
-        <v>-3.1417783000001975E-2</v>
+        <v>-6.1015529999998819E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.63895046731025085</v>
+        <v>-1.1946015152832445</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>59.105233957000003</v>
+        <v>61.113505562999997</v>
       </c>
       <c r="C205" s="5">
-        <v>0.3045442440000059</v>
+        <v>0.21957140499999639</v>
       </c>
       <c r="D205" s="5">
-        <v>6.3952516410955784</v>
+        <v>4.4138128283957911</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>59.141617566000001</v>
+        <v>61.229064786000002</v>
       </c>
       <c r="C206" s="5">
-        <v>3.6383608999997819E-2</v>
+        <v>0.11555922300000532</v>
       </c>
       <c r="D206" s="5">
-        <v>0.74119414399940187</v>
+        <v>2.2928215855117395</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>58.815792053999999</v>
+        <v>60.969773021000002</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.32582551200000154</v>
+        <v>-0.2592917650000004</v>
       </c>
       <c r="D207" s="5">
-        <v>-6.4144029435908134</v>
+        <v>-4.9650334968513015</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>58.993964845999997</v>
+        <v>61.064123789</v>
       </c>
       <c r="C208" s="5">
-        <v>0.17817279199999803</v>
+        <v>9.4350767999998197E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>3.696386281641173</v>
+        <v>1.872888091170033</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>59.090191382</v>
+        <v>61.165348895999998</v>
       </c>
       <c r="C209" s="5">
-        <v>9.6226536000003193E-2</v>
+        <v>0.10122510699999765</v>
       </c>
       <c r="D209" s="5">
-        <v>1.9750056844271002</v>
+        <v>2.0074593573883526</v>
       </c>
       <c r="E209" s="5">
-        <v>2.2122268441881587</v>
+        <v>2.3069098523061493</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>59.168773637999998</v>
+        <v>61.26591792</v>
       </c>
       <c r="C210" s="5">
-        <v>7.858225599999713E-2</v>
+        <v>0.10056902400000212</v>
       </c>
       <c r="D210" s="5">
-        <v>1.6075680093559086</v>
+        <v>1.9909996735901991</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>59.358794644</v>
+        <v>61.382833491</v>
       </c>
       <c r="C211" s="5">
-        <v>0.19002100600000205</v>
+        <v>0.11691557099999983</v>
       </c>
       <c r="D211" s="5">
-        <v>3.9226149047173031</v>
+        <v>2.3141845613529943</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>59.471667736000001</v>
+        <v>61.685551486999998</v>
       </c>
       <c r="C212" s="5">
-        <v>0.11287309200000095</v>
+        <v>0.30271799599999838</v>
       </c>
       <c r="D212" s="5">
-        <v>2.3058639263553227</v>
+        <v>6.0811544906071324</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>59.804457315999997</v>
+        <v>61.919076414999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.33278957999999648</v>
+        <v>0.23352492800000135</v>
       </c>
       <c r="D213" s="5">
-        <v>6.9254870453828055</v>
+        <v>4.6386711521713808</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>59.934509554999998</v>
+        <v>62.076600710999998</v>
       </c>
       <c r="C214" s="5">
-        <v>0.13005223900000118</v>
+        <v>0.15752429599999829</v>
       </c>
       <c r="D214" s="5">
-        <v>2.6409881180912587</v>
+        <v>3.0959222398963426</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>59.940257610000003</v>
+        <v>62.066476418000001</v>
       </c>
       <c r="C215" s="5">
-        <v>5.7480550000050812E-3</v>
+        <v>-1.0124292999996953E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>0.11514744345051398</v>
+        <v>-0.19553679515579292</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>59.884518407999998</v>
+        <v>61.982367656999998</v>
       </c>
       <c r="C216" s="5">
-        <v>-5.573920200000515E-2</v>
+        <v>-8.4108761000003085E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-1.1102055305811986</v>
+        <v>-1.6141022397380356</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>59.902446431999998</v>
+        <v>61.895719571999997</v>
       </c>
       <c r="C217" s="5">
-        <v>1.7928023999999709E-2</v>
+        <v>-8.6648085000000208E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>0.35984405438180822</v>
+        <v>-1.6646986086497062</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>60.365422258000002</v>
+        <v>62.45170272</v>
       </c>
       <c r="C218" s="5">
-        <v>0.46297582600000453</v>
+        <v>0.55598314800000281</v>
       </c>
       <c r="D218" s="5">
-        <v>9.6791815845327367</v>
+        <v>11.327898262523405</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>60.891920026999998</v>
+        <v>63.156313670000003</v>
       </c>
       <c r="C219" s="5">
-        <v>0.52649776899999523</v>
+        <v>0.70461095000000284</v>
       </c>
       <c r="D219" s="5">
-        <v>10.983164869484874</v>
+        <v>14.411550580062137</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>60.785784839000002</v>
+        <v>62.945591211999997</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.10613518799999611</v>
+        <v>-0.21072245800000644</v>
       </c>
       <c r="D220" s="5">
-        <v>-2.0716759644685778</v>
+        <v>-3.9311642645597056</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>60.922652902999999</v>
+        <v>63.101692429000003</v>
       </c>
       <c r="C221" s="5">
-        <v>0.13686806399999796</v>
+        <v>0.1561012170000069</v>
       </c>
       <c r="D221" s="5">
-        <v>2.7356889181067823</v>
+        <v>3.0168546773206018</v>
       </c>
       <c r="E221" s="5">
-        <v>3.1011263936406852</v>
+        <v>3.1657524529000725</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>61.190788337000001</v>
+        <v>63.394893637999999</v>
       </c>
       <c r="C222" s="5">
-        <v>0.26813543400000128</v>
+        <v>0.2932012089999958</v>
       </c>
       <c r="D222" s="5">
-        <v>5.4112348563436274</v>
+        <v>5.720507880362935</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>60.996020262999998</v>
+        <v>63.237400610999998</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.1947680740000024</v>
+        <v>-0.15749302700000101</v>
       </c>
       <c r="D223" s="5">
-        <v>-3.7533948281080365</v>
+        <v>-2.9407820355664471</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>60.734141489000002</v>
+        <v>62.917277413000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.26187877399999593</v>
+        <v>-0.32012319799999744</v>
       </c>
       <c r="D224" s="5">
-        <v>-5.0321158509514463</v>
+        <v>-5.9083816954075941</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>60.366633962000002</v>
+        <v>62.587947319999998</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.36750752700000078</v>
+        <v>-0.32933009300000293</v>
       </c>
       <c r="D225" s="5">
-        <v>-7.0244489075668826</v>
+        <v>-6.1034914165510106</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>60.169791095999997</v>
+        <v>62.411039930999998</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.19684286600000434</v>
+        <v>-0.17690738900000014</v>
       </c>
       <c r="D226" s="5">
-        <v>-3.8435280734777533</v>
+        <v>-3.3396130684072656</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>60.12918852</v>
+        <v>62.35739246</v>
       </c>
       <c r="C227" s="5">
-        <v>-4.0602575999997725E-2</v>
+        <v>-5.3647470999997893E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.80676142567296383</v>
+        <v>-1.0266369578280532</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>60.145975874999998</v>
+        <v>62.452254895000003</v>
       </c>
       <c r="C228" s="5">
-        <v>1.6787354999998172E-2</v>
+        <v>9.4862435000003131E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>0.33554066469547728</v>
+        <v>1.8408759407539055</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>60.306982030999997</v>
+        <v>62.497172028000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.16100615599999912</v>
+        <v>4.4917132999998444E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>3.2600274224894088</v>
+        <v>0.86649053302103596</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>59.634899175999998</v>
+        <v>61.914682081999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.67208285499999931</v>
+        <v>-0.58248994600000259</v>
       </c>
       <c r="D230" s="5">
-        <v>-12.583235755091593</v>
+        <v>-10.628432843052982</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>59.690355969999999</v>
+        <v>62.055283858999999</v>
       </c>
       <c r="C231" s="5">
-        <v>5.5456794000001253E-2</v>
+        <v>0.14060177700000054</v>
       </c>
       <c r="D231" s="5">
-        <v>1.1216516224700213</v>
+        <v>2.7593696207626195</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>58.793204193000001</v>
+        <v>61.147096705000003</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.89715177699999771</v>
+        <v>-0.90818715399999661</v>
       </c>
       <c r="D232" s="5">
-        <v>-16.617381564094714</v>
+        <v>-16.215265548092152</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>58.322239748000001</v>
+        <v>60.701260892999997</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.4709644449999999</v>
+        <v>-0.44583581200000566</v>
       </c>
       <c r="D233" s="5">
-        <v>-9.2002253545333197</v>
+        <v>-8.406964460702449</v>
       </c>
       <c r="E233" s="5">
-        <v>-4.268384633775435</v>
+        <v>-3.8040683911939377</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>57.656216149000002</v>
+        <v>59.966344178999996</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.66602359899999897</v>
+        <v>-0.73491671400000058</v>
       </c>
       <c r="D234" s="5">
-        <v>-12.874893834709377</v>
+        <v>-13.599087659689001</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>57.143629636</v>
+        <v>59.490101436000003</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.51258651300000224</v>
+        <v>-0.47624274299999314</v>
       </c>
       <c r="D235" s="5">
-        <v>-10.161969633438639</v>
+        <v>-9.1247463009588188</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>56.729701016999996</v>
+        <v>59.111754140999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.41392861900000355</v>
+        <v>-0.37834729500000464</v>
       </c>
       <c r="D236" s="5">
-        <v>-8.3543051449282206</v>
+        <v>-7.3704288314779598</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>55.764518768999999</v>
+        <v>58.184509628000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.96518224799999786</v>
+        <v>-0.92724451299999799</v>
       </c>
       <c r="D237" s="5">
-        <v>-18.610277414349529</v>
+        <v>-17.28155242718401</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>55.465290779999997</v>
+        <v>57.890387283000003</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.29922798900000203</v>
+        <v>-0.29412234499999812</v>
       </c>
       <c r="D238" s="5">
-        <v>-6.2524287623767716</v>
+        <v>-5.9001528755729726</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>55.770128186999997</v>
+        <v>58.094958734999999</v>
       </c>
       <c r="C239" s="5">
-        <v>0.30483740700000084</v>
+        <v>0.20457145199999616</v>
       </c>
       <c r="D239" s="5">
-        <v>6.798261419736118</v>
+        <v>4.3239232574090902</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>55.570592013000002</v>
+        <v>57.884095487000003</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.19953617399999501</v>
+        <v>-0.21086324799999545</v>
       </c>
       <c r="D240" s="5">
-        <v>-4.2099126134393261</v>
+        <v>-4.2696504838900085</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>55.421947160999999</v>
+        <v>57.730184426000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.14864485200000388</v>
+        <v>-0.15391106100000229</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.1630555581200759</v>
+        <v>-3.1444919359035262</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>55.724993603999998</v>
+        <v>58.100725320999999</v>
       </c>
       <c r="C242" s="5">
-        <v>0.3030464429999995</v>
+        <v>0.37054089499999776</v>
       </c>
       <c r="D242" s="5">
-        <v>6.7625573650479831</v>
+        <v>7.9799967936627025</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>55.236702012999999</v>
+        <v>57.689346475999997</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.48829159099999941</v>
+        <v>-0.41137884500000155</v>
       </c>
       <c r="D243" s="5">
-        <v>-10.022782569350552</v>
+        <v>-8.1733415497487698</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>55.115064576000002</v>
+        <v>57.577958842000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.12163743699999685</v>
+        <v>-0.11138763399999618</v>
       </c>
       <c r="D244" s="5">
-        <v>-2.6107635019101516</v>
+        <v>-2.2925342010905791</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>55.239078051</v>
+        <v>57.622324300999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.12401347499999815</v>
+        <v>4.4365458999997998E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>2.7337665750437612</v>
+        <v>0.92856281097104532</v>
       </c>
       <c r="E245" s="5">
-        <v>-5.2864254019080796</v>
+        <v>-5.0722778187875512</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>55.438746967999997</v>
+        <v>57.851264659999998</v>
       </c>
       <c r="C246" s="5">
-        <v>0.19966891699999678</v>
+        <v>0.22894035899999921</v>
       </c>
       <c r="D246" s="5">
-        <v>4.4248381222093291</v>
+        <v>4.8733206328967604</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>55.732443891999999</v>
+        <v>58.181711708999998</v>
       </c>
       <c r="C247" s="5">
-        <v>0.29369692400000247</v>
+        <v>0.33044704899999999</v>
       </c>
       <c r="D247" s="5">
-        <v>6.5457622424567541</v>
+        <v>7.0739048494161016</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>56.063828676999997</v>
+        <v>58.551613588999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.33138478499999735</v>
+        <v>0.36990188000000046</v>
       </c>
       <c r="D248" s="5">
-        <v>7.3732222581126772</v>
+        <v>7.9017498310499423</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>56.186494895999999</v>
+        <v>58.699135710999997</v>
       </c>
       <c r="C249" s="5">
-        <v>0.12266621900000274</v>
+        <v>0.14752212199999803</v>
       </c>
       <c r="D249" s="5">
-        <v>2.6573965211103445</v>
+        <v>3.065677924958532</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>56.394479967000002</v>
+        <v>58.895640534000002</v>
       </c>
       <c r="C250" s="5">
-        <v>0.20798507100000307</v>
+        <v>0.19650482300000505</v>
       </c>
       <c r="D250" s="5">
-        <v>4.5335916856736658</v>
+        <v>4.0919902546593834</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>56.311611554999999</v>
+        <v>58.834396179999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-8.2868412000003389E-2</v>
+        <v>-6.1244354000002943E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.7491487453602184</v>
+        <v>-1.2407428679562349</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>56.543178715000003</v>
+        <v>59.056734300999999</v>
       </c>
       <c r="C252" s="5">
-        <v>0.23156716000000444</v>
+        <v>0.22233812099999994</v>
       </c>
       <c r="D252" s="5">
-        <v>5.0478482035906769</v>
+        <v>4.6303134468646201</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>56.433318751000002</v>
+        <v>58.862754078000002</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.10985996400000175</v>
+        <v>-0.19398022299999695</v>
       </c>
       <c r="D253" s="5">
-        <v>-2.3067727303301755</v>
+        <v>-3.8711375984173957</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>56.741715305</v>
+        <v>59.312278800000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.30839655399999799</v>
+        <v>0.4495247219999996</v>
       </c>
       <c r="D254" s="5">
-        <v>6.7584920541242877</v>
+        <v>9.5590819829377551</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>56.992575232</v>
+        <v>59.635595743000003</v>
       </c>
       <c r="C255" s="5">
-        <v>0.25085992700000048</v>
+        <v>0.3233169430000018</v>
       </c>
       <c r="D255" s="5">
-        <v>5.4362252847407477</v>
+        <v>6.7410384936875234</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>57.183687577000001</v>
+        <v>59.763226867</v>
       </c>
       <c r="C256" s="5">
-        <v>0.19111234500000052</v>
+        <v>0.12763112399999699</v>
       </c>
       <c r="D256" s="5">
-        <v>4.0989916025605533</v>
+        <v>2.5986675719943841</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>57.495987259000003</v>
+        <v>60.088162750000002</v>
       </c>
       <c r="C257" s="5">
-        <v>0.31229968200000258</v>
+        <v>0.32493588300000198</v>
       </c>
       <c r="D257" s="5">
-        <v>6.7540918888654655</v>
+        <v>6.7231505328432917</v>
       </c>
       <c r="E257" s="5">
-        <v>4.0857112168242393</v>
+        <v>4.2793109769735826</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>57.439048413999998</v>
+        <v>60.048070696000003</v>
       </c>
       <c r="C258" s="5">
-        <v>-5.693884500000479E-2</v>
+        <v>-4.0092053999998711E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-1.1819204805795014</v>
+        <v>-0.79773291600312435</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>57.442549047</v>
+        <v>59.990134480999998</v>
       </c>
       <c r="C259" s="5">
-        <v>3.5006330000015851E-3</v>
+        <v>-5.793621500000512E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>7.3158732436229279E-2</v>
+        <v>-1.1516724879715445</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>57.491953637999998</v>
+        <v>60.089544152000002</v>
       </c>
       <c r="C260" s="5">
-        <v>4.9404590999998277E-2</v>
+        <v>9.9409671000003641E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>1.0369797111379864</v>
+        <v>2.0067443430936471</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>57.832723461</v>
+        <v>60.437511571999998</v>
       </c>
       <c r="C261" s="5">
-        <v>0.34076982300000225</v>
+        <v>0.34796741999999625</v>
       </c>
       <c r="D261" s="5">
-        <v>7.3492303179343299</v>
+        <v>7.1746273486709589</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>57.836940681000002</v>
+        <v>60.411033177999997</v>
       </c>
       <c r="C262" s="5">
-        <v>4.2172200000010207E-3</v>
+        <v>-2.6478394000001515E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>8.7540303277755527E-2</v>
+        <v>-0.52446933000437346</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>57.843322376000003</v>
+        <v>60.459340939999997</v>
       </c>
       <c r="C263" s="5">
-        <v>6.3816950000017414E-3</v>
+        <v>4.8307762000000309E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>0.13248769776801339</v>
+        <v>0.96381316380196314</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>58.139394791000001</v>
+        <v>60.748672745999997</v>
       </c>
       <c r="C264" s="5">
-        <v>0.29607241499999759</v>
+        <v>0.28933180599999986</v>
       </c>
       <c r="D264" s="5">
-        <v>6.3181281812888068</v>
+        <v>5.8962598011290002</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>58.252960622000003</v>
+        <v>60.905301950999998</v>
       </c>
       <c r="C265" s="5">
-        <v>0.1135658310000025</v>
+        <v>0.15662920500000155</v>
       </c>
       <c r="D265" s="5">
-        <v>2.3693515568584456</v>
+        <v>3.1382319620583798</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>58.255424140999999</v>
+        <v>60.928345554000003</v>
       </c>
       <c r="C266" s="5">
-        <v>2.4635189999955287E-3</v>
+        <v>2.3043603000004964E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>5.0759832090352397E-2</v>
+        <v>0.45496759660552666</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>57.772901087999998</v>
+        <v>60.504749625000002</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.48252305300000131</v>
+        <v>-0.42359592900000109</v>
       </c>
       <c r="D267" s="5">
-        <v>-9.498934309115592</v>
+        <v>-8.0311000542270587</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>58.259853524</v>
+        <v>60.863335548000002</v>
       </c>
       <c r="C268" s="5">
-        <v>0.48695243600000282</v>
+        <v>0.3585859229999997</v>
       </c>
       <c r="D268" s="5">
-        <v>10.596795735826813</v>
+        <v>7.3483513566712455</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>58.492669235000001</v>
+        <v>61.191855824999998</v>
       </c>
       <c r="C269" s="5">
-        <v>0.23281571100000065</v>
+        <v>0.32852027699999553</v>
       </c>
       <c r="D269" s="5">
-        <v>4.9022063159259277</v>
+        <v>6.6729976645045763</v>
       </c>
       <c r="E269" s="5">
-        <v>1.7334809323479972</v>
+        <v>1.8367895180819049</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>58.619781582999998</v>
+        <v>61.320292788000003</v>
       </c>
       <c r="C270" s="5">
-        <v>0.12711234799999716</v>
+        <v>0.12843696300000573</v>
       </c>
       <c r="D270" s="5">
-        <v>2.6391549949798643</v>
+        <v>2.5479875316898104</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>58.831514519000002</v>
+        <v>61.580842816000001</v>
       </c>
       <c r="C271" s="5">
-        <v>0.2117329360000042</v>
+        <v>0.26055002799999727</v>
       </c>
       <c r="D271" s="5">
-        <v>4.4215158657646247</v>
+        <v>5.2196624343467946</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>58.803309798000001</v>
+        <v>61.505051788000003</v>
       </c>
       <c r="C272" s="5">
-        <v>-2.8204721000001598E-2</v>
+        <v>-7.5791027999997596E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>-0.57378369819961472</v>
+        <v>-1.4669513793562738</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>59.199425253999998</v>
+        <v>61.895478380999997</v>
       </c>
       <c r="C273" s="5">
-        <v>0.39611545599999687</v>
+        <v>0.39042659299999372</v>
       </c>
       <c r="D273" s="5">
-        <v>8.3898529021156687</v>
+        <v>7.8891134515800987</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>59.705525031999997</v>
+        <v>62.359286646000001</v>
       </c>
       <c r="C274" s="5">
-        <v>0.50609977799999939</v>
+        <v>0.46380826500000438</v>
       </c>
       <c r="D274" s="5">
-        <v>10.755264084674243</v>
+        <v>9.3721060802102407</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>59.976304167000002</v>
+        <v>62.686485474000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.27077913500000506</v>
+        <v>0.32719882800000022</v>
       </c>
       <c r="D275" s="5">
-        <v>5.5801180382887505</v>
+        <v>6.4813133951353574</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>59.453317120999998</v>
+        <v>62.256790758999998</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.52298704600000434</v>
+        <v>-0.42969471500000367</v>
       </c>
       <c r="D276" s="5">
-        <v>-9.9763365671255997</v>
+        <v>-7.9224625941735516</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>59.684820023999997</v>
+        <v>62.455714270999998</v>
       </c>
       <c r="C277" s="5">
-        <v>0.23150290299999909</v>
+        <v>0.19892351200000036</v>
       </c>
       <c r="D277" s="5">
-        <v>4.7740126785513537</v>
+        <v>3.9023565036054864</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>59.648642088000003</v>
+        <v>62.426072965000003</v>
       </c>
       <c r="C278" s="5">
-        <v>-3.6177935999994304E-2</v>
+        <v>-2.9641305999994927E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>-0.72495958266661775</v>
+        <v>-0.56803236741359564</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>59.626972428999998</v>
+        <v>62.359343453000001</v>
       </c>
       <c r="C279" s="5">
-        <v>-2.166965900000406E-2</v>
+        <v>-6.6729512000001989E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-0.43507606115490427</v>
+        <v>-1.2752093566134048</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>60.015295573000003</v>
+        <v>62.837682233999999</v>
       </c>
       <c r="C280" s="5">
-        <v>0.38832314400000456</v>
+        <v>0.47833878099999794</v>
       </c>
       <c r="D280" s="5">
-        <v>8.101143917128951</v>
+        <v>9.6032629574535058</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>59.901159720000003</v>
+        <v>62.702329368000001</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.11413585300000051</v>
+        <v>-0.13535286599999807</v>
       </c>
       <c r="D281" s="5">
-        <v>-2.2584153123702544</v>
+        <v>-2.5544059753602744</v>
       </c>
       <c r="E281" s="5">
-        <v>2.407977791783189</v>
+        <v>2.4684225092302281</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>59.663898021000001</v>
+        <v>62.454989423000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.23726169900000116</v>
+        <v>-0.24733994500000023</v>
       </c>
       <c r="D282" s="5">
-        <v>-4.6508739668934425</v>
+        <v>-4.6322427211185291</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>60.190891852999997</v>
+        <v>63.031774849000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.52699383199999517</v>
+        <v>0.57678542600000071</v>
       </c>
       <c r="D283" s="5">
-        <v>11.129626734050447</v>
+        <v>11.662864389348538</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>60.501939284999999</v>
+        <v>63.304660198999997</v>
       </c>
       <c r="C284" s="5">
-        <v>0.31104743200000229</v>
+        <v>0.2728853499999957</v>
       </c>
       <c r="D284" s="5">
-        <v>6.3805435584396886</v>
+        <v>5.3207030743045669</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>60.906356912</v>
+        <v>63.799704824999999</v>
       </c>
       <c r="C285" s="5">
-        <v>0.40441762700000083</v>
+        <v>0.4950446260000021</v>
       </c>
       <c r="D285" s="5">
-        <v>8.3228137238009268</v>
+        <v>9.7983590352308081</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>61.331998333000001</v>
+        <v>64.172034409000005</v>
       </c>
       <c r="C286" s="5">
-        <v>0.42564142100000169</v>
+        <v>0.37232958400000626</v>
       </c>
       <c r="D286" s="5">
-        <v>8.7161100851630646</v>
+        <v>7.2323094098853735</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>61.443604336999996</v>
+        <v>64.352979903000005</v>
       </c>
       <c r="C287" s="5">
-        <v>0.1116060039999951</v>
+        <v>0.18094549399999948</v>
       </c>
       <c r="D287" s="5">
-        <v>2.205631066802316</v>
+        <v>3.4366034763318121</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>61.378953779</v>
+        <v>64.275917845999999</v>
       </c>
       <c r="C288" s="5">
-        <v>-6.4650557999996749E-2</v>
+        <v>-7.7062057000006234E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-1.2553507736126512</v>
+        <v>-1.4275615237621553</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>61.698241203999999</v>
+        <v>64.585192853999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.31928742499999885</v>
+        <v>0.30927500800000018</v>
       </c>
       <c r="D289" s="5">
-        <v>6.4240128350330883</v>
+        <v>5.9292957493412457</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>61.797991652</v>
+        <v>64.683340651999998</v>
       </c>
       <c r="C290" s="5">
-        <v>9.9750448000001768E-2</v>
+        <v>9.8147797999999398E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>1.9574412902934712</v>
+        <v>1.8389162760920064</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>62.357394884000001</v>
+        <v>65.292575968999998</v>
       </c>
       <c r="C291" s="5">
-        <v>0.55940323200000108</v>
+        <v>0.60923531699999955</v>
       </c>
       <c r="D291" s="5">
-        <v>11.420017744934974</v>
+        <v>11.9067642668647</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>62.718417684999999</v>
+        <v>65.652744518999995</v>
       </c>
       <c r="C292" s="5">
-        <v>0.36102280099999717</v>
+        <v>0.36016854999999737</v>
       </c>
       <c r="D292" s="5">
-        <v>7.1730417960155668</v>
+        <v>6.8240388486043857</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>62.967120809000001</v>
+        <v>65.865962588000002</v>
       </c>
       <c r="C293" s="5">
-        <v>0.24870312400000216</v>
+        <v>0.21321806900000695</v>
       </c>
       <c r="D293" s="5">
-        <v>4.8636353338601612</v>
+        <v>3.9675685159918261</v>
       </c>
       <c r="E293" s="5">
-        <v>5.1183668285078809</v>
+        <v>5.045479572908107</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>63.226743939000002</v>
+        <v>66.212746107000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.25962313000000137</v>
+        <v>0.34678351899999882</v>
       </c>
       <c r="D294" s="5">
-        <v>5.0615438092969312</v>
+        <v>6.5041877370094481</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>63.265381433000002</v>
+        <v>66.193915454999996</v>
       </c>
       <c r="C295" s="5">
-        <v>3.8637493999999606E-2</v>
+        <v>-1.8830652000005443E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>0.7357826979294213</v>
+        <v>-0.3407421048050141</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>63.601445363000003</v>
+        <v>66.502303730999998</v>
       </c>
       <c r="C296" s="5">
-        <v>0.33606393000000168</v>
+        <v>0.30838827600000229</v>
       </c>
       <c r="D296" s="5">
-        <v>6.5639361003420493</v>
+        <v>5.7361347263177986</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>63.060382609000001</v>
+        <v>66.053521072999999</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.54106275400000214</v>
+        <v>-0.44878265799999895</v>
       </c>
       <c r="D297" s="5">
-        <v>-9.7441429941228392</v>
+        <v>-7.8041447708959382</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>63.102909977000003</v>
+        <v>66.040728176000002</v>
       </c>
       <c r="C298" s="5">
-        <v>4.2527368000001786E-2</v>
+        <v>-1.2792896999997083E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>0.8122779182796469</v>
+        <v>-0.23216225482837194</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>63.240871747</v>
+        <v>66.250527966999996</v>
       </c>
       <c r="C299" s="5">
-        <v>0.13796176999999687</v>
+        <v>0.20979979099999468</v>
       </c>
       <c r="D299" s="5">
-        <v>2.6553360545005678</v>
+        <v>3.8795081946125354</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>63.323036637999998</v>
+        <v>66.313651269000005</v>
       </c>
       <c r="C300" s="5">
-        <v>8.2164890999997908E-2</v>
+        <v>6.3123302000008152E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>1.5702739034207491</v>
+        <v>1.1493670542008783</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>63.193295769999999</v>
+        <v>66.301907784999997</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.12974086799999895</v>
+        <v>-1.1743484000007243E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-2.4311300864989782</v>
+        <v>-0.21230113131471828</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>63.290005874000002</v>
+        <v>66.280857003999998</v>
       </c>
       <c r="C302" s="5">
-        <v>9.6710104000003128E-2</v>
+        <v>-2.1050780999999574E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>1.8519994618109825</v>
+        <v>-0.38033403470385529</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>63.443909040999998</v>
+        <v>66.474924059000003</v>
       </c>
       <c r="C303" s="5">
-        <v>0.15390316699999573</v>
+        <v>0.19406705500000498</v>
       </c>
       <c r="D303" s="5">
-        <v>2.9574017066375191</v>
+        <v>3.5706773279211124</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>63.464046166000003</v>
+        <v>66.497322294</v>
       </c>
       <c r="C304" s="5">
-        <v>2.0137125000005085E-2</v>
+        <v>2.2398234999997158E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>0.38154614277094989</v>
+        <v>0.40508128499094909</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>64.011576520000006</v>
+        <v>67.098684215999995</v>
       </c>
       <c r="C305" s="5">
-        <v>0.54753035400000272</v>
+        <v>0.60136192199999527</v>
       </c>
       <c r="D305" s="5">
-        <v>10.858550215477148</v>
+        <v>11.408456157890189</v>
       </c>
       <c r="E305" s="5">
-        <v>1.658731886706688</v>
+        <v>1.8715609391618981</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>63.875518030999999</v>
+        <v>66.961492340999996</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.13605848900000694</v>
+        <v>-0.13719187499999919</v>
       </c>
       <c r="D306" s="5">
-        <v>-2.5210275811995086</v>
+        <v>-2.426149923414489</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>64.096175583000004</v>
+        <v>67.215022297999994</v>
       </c>
       <c r="C307" s="5">
-        <v>0.22065755200000581</v>
+        <v>0.25352995699999781</v>
       </c>
       <c r="D307" s="5">
-        <v>4.2250672977594217</v>
+        <v>4.6392639891250642</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>64.368110013999996</v>
+        <v>67.465250498000003</v>
       </c>
       <c r="C308" s="5">
-        <v>0.27193443099999115</v>
+        <v>0.25022820000000934</v>
       </c>
       <c r="D308" s="5">
-        <v>5.2116138363738962</v>
+        <v>4.559977780196478</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>64.537898810000002</v>
+        <v>67.634660494000002</v>
       </c>
       <c r="C309" s="5">
-        <v>0.16978879600000596</v>
+        <v>0.16940999599999884</v>
       </c>
       <c r="D309" s="5">
-        <v>3.2116619607533314</v>
+        <v>3.0552509695691343</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>64.903402526999997</v>
+        <v>67.951764819999994</v>
       </c>
       <c r="C310" s="5">
-        <v>0.36550371699999573</v>
+        <v>0.31710432599999194</v>
       </c>
       <c r="D310" s="5">
-        <v>7.0118123752400008</v>
+        <v>5.7735583281886882</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>64.984557226000007</v>
+        <v>68.093201210000004</v>
       </c>
       <c r="C311" s="5">
-        <v>8.11546990000096E-2</v>
+        <v>0.14143639000000974</v>
       </c>
       <c r="D311" s="5">
-        <v>1.5108325689418667</v>
+        <v>2.5265006683470093</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>65.064011252</v>
+        <v>68.250879358999995</v>
       </c>
       <c r="C312" s="5">
-        <v>7.9454025999993405E-2</v>
+        <v>0.15767814899999166</v>
       </c>
       <c r="D312" s="5">
-        <v>1.4770987806190128</v>
+        <v>2.8144115072795017</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>64.875799935000003</v>
+        <v>68.011363887000002</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.18821131699999682</v>
+        <v>-0.23951547199999368</v>
       </c>
       <c r="D313" s="5">
-        <v>-3.4165538003080642</v>
+        <v>-4.1308681054459617</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>65.033919827999995</v>
+        <v>68.231074556999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.15811989299999141</v>
+        <v>0.21971066999999778</v>
       </c>
       <c r="D314" s="5">
-        <v>2.964251142311114</v>
+        <v>3.9462248348084206</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>65.810997800999999</v>
+        <v>68.929546263000006</v>
       </c>
       <c r="C315" s="5">
-        <v>0.77707797300000436</v>
+        <v>0.69847170600000652</v>
       </c>
       <c r="D315" s="5">
-        <v>15.319441403625422</v>
+        <v>13.000016040150065</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>65.195522202000006</v>
+        <v>68.315149937000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.61547559899999271</v>
+        <v>-0.61439632600000493</v>
       </c>
       <c r="D316" s="5">
-        <v>-10.662969256731337</v>
+        <v>-10.186985419685247</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>65.148446878000001</v>
+        <v>68.315038489000003</v>
       </c>
       <c r="C317" s="5">
-        <v>-4.7075324000005025E-2</v>
+        <v>-1.1144799999840416E-4</v>
       </c>
       <c r="D317" s="5">
-        <v>-0.86304370063660096</v>
+        <v>-1.9576389739817124E-3</v>
       </c>
       <c r="E317" s="5">
-        <v>1.7760386789486216</v>
+        <v>1.812784091390518</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>65.640247410000001</v>
+        <v>68.837412573999998</v>
       </c>
       <c r="C318" s="5">
-        <v>0.49180053199999918</v>
+        <v>0.5223740849999956</v>
       </c>
       <c r="D318" s="5">
-        <v>9.4444420027800966</v>
+        <v>9.5717623236977865</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>65.736588396000002</v>
+        <v>68.949946079</v>
       </c>
       <c r="C319" s="5">
-        <v>9.6340986000001294E-2</v>
+        <v>0.11253350500000181</v>
       </c>
       <c r="D319" s="5">
-        <v>1.775541899787636</v>
+        <v>1.9794617738398523</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>66.047549420999999</v>
+        <v>69.246146636000006</v>
       </c>
       <c r="C320" s="5">
-        <v>0.31096102499999745</v>
+        <v>0.29620055700000592</v>
       </c>
       <c r="D320" s="5">
-        <v>5.8265326336666146</v>
+        <v>5.2786148605395544</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>66.515867008000001</v>
+        <v>69.714411217999995</v>
       </c>
       <c r="C321" s="5">
-        <v>0.46831758700000137</v>
+        <v>0.4682645819999891</v>
       </c>
       <c r="D321" s="5">
-        <v>8.8485313377582706</v>
+        <v>8.4235026214533946</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>66.487731349000001</v>
+        <v>69.756327862000006</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.8135659000000146E-2</v>
+        <v>4.1916644000011161E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.50641080647516601</v>
+        <v>0.72390550046048663</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>66.762078048999996</v>
+        <v>69.969589154999994</v>
       </c>
       <c r="C323" s="5">
-        <v>0.27434669999999528</v>
+        <v>0.21326129299998797</v>
       </c>
       <c r="D323" s="5">
-        <v>5.0654632905293928</v>
+        <v>3.7309996709905757</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>67.199546069999997</v>
+        <v>70.381532164000006</v>
       </c>
       <c r="C324" s="5">
-        <v>0.43746802100000082</v>
+        <v>0.41194300900001224</v>
       </c>
       <c r="D324" s="5">
-        <v>8.1528378004191993</v>
+        <v>7.2982693341615557</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>67.674356488000001</v>
+        <v>71.033232749999996</v>
       </c>
       <c r="C325" s="5">
-        <v>0.47481041800000412</v>
+        <v>0.65170058599998981</v>
       </c>
       <c r="D325" s="5">
-        <v>8.8161971277178388</v>
+        <v>11.695160669326366</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>67.789141321000002</v>
+        <v>71.087089571999996</v>
       </c>
       <c r="C326" s="5">
-        <v>0.11478483300000164</v>
+        <v>5.3856822000000193E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>2.0544569189369533</v>
+        <v>0.91363393288226291</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>67.764257169000004</v>
+        <v>71.064864861000004</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.4884151999998494E-2</v>
+        <v>-2.2224710999992681E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-0.43960976225504433</v>
+        <v>-0.37452429163455925</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>67.90947104</v>
+        <v>71.214710808999996</v>
       </c>
       <c r="C328" s="5">
-        <v>0.14521387099999572</v>
+        <v>0.14984594799999229</v>
       </c>
       <c r="D328" s="5">
-        <v>2.6020383054556229</v>
+        <v>2.5598474727353882</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>67.652027540000006</v>
+        <v>70.901568276000006</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.25744349999999372</v>
+        <v>-0.31314253299998995</v>
       </c>
       <c r="D329" s="5">
-        <v>-4.4555132584553565</v>
+        <v>-5.1508338262143294</v>
       </c>
       <c r="E329" s="5">
-        <v>3.8428861806764525</v>
+        <v>3.7861792135511774</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>67.597683687</v>
+        <v>70.904710946999998</v>
       </c>
       <c r="C330" s="5">
-        <v>-5.4343853000005993E-2</v>
+        <v>3.1426709999919922E-3</v>
       </c>
       <c r="D330" s="5">
-        <v>-0.95969451744427614</v>
+        <v>5.3202274480557143E-2</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>67.667858410999997</v>
+        <v>70.974615455999995</v>
       </c>
       <c r="C331" s="5">
-        <v>7.0174723999997468E-2</v>
+        <v>6.9904508999997006E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>1.252885334752718</v>
+        <v>1.1895086991909887</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>67.523366124999995</v>
+        <v>70.830551552000003</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.14449228600000197</v>
+        <v>-0.14406390399999225</v>
       </c>
       <c r="D332" s="5">
-        <v>-2.5324996155102864</v>
+        <v>-2.4087444414205628</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>67.150781277999997</v>
+        <v>70.557310650999995</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.37258484699999883</v>
+        <v>-0.27324090100000831</v>
       </c>
       <c r="D333" s="5">
-        <v>-6.4241399180698933</v>
+        <v>-4.5322375282595972</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>67.145724888000004</v>
+        <v>70.529192838</v>
       </c>
       <c r="C334" s="5">
-        <v>-5.0563899999929163E-3</v>
+        <v>-2.8117812999994385E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-9.0321447080765616E-2</v>
+        <v>-0.47716556759468398</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>67.249078659999995</v>
+        <v>70.657159868999997</v>
       </c>
       <c r="C335" s="5">
-        <v>0.1033537719999913</v>
+        <v>0.12796703099999718</v>
       </c>
       <c r="D335" s="5">
-        <v>1.8628126478172913</v>
+        <v>2.1991197327270395</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>66.922501780999994</v>
+        <v>70.305889653999998</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.32657687900000099</v>
+        <v>-0.35127021499999955</v>
       </c>
       <c r="D336" s="5">
-        <v>-5.6743186847702081</v>
+        <v>-5.8053190544655742</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>67.299520274000002</v>
+        <v>70.770576145999996</v>
       </c>
       <c r="C337" s="5">
-        <v>0.37701849300000845</v>
+        <v>0.46468649199999845</v>
       </c>
       <c r="D337" s="5">
-        <v>6.9738451300600968</v>
+        <v>8.2261667304387665</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>67.345965019000005</v>
+        <v>70.745501404999999</v>
       </c>
       <c r="C338" s="5">
-        <v>4.6444745000002285E-2</v>
+        <v>-2.5074740999997402E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>0.831294596495602</v>
+        <v>-0.42434474976826841</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>67.334600108999993</v>
+        <v>70.717127894000001</v>
       </c>
       <c r="C339" s="5">
-        <v>-1.1364910000011719E-2</v>
+        <v>-2.8373510999998075E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-0.20231711187398416</v>
+        <v>-0.48021722122378874</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>67.702940370999997</v>
+        <v>71.086922427999994</v>
       </c>
       <c r="C340" s="5">
-        <v>0.3683402620000038</v>
+        <v>0.36979453399999329</v>
       </c>
       <c r="D340" s="5">
-        <v>6.7655017877115808</v>
+        <v>6.458706523341351</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>67.628782044999994</v>
+        <v>70.967317812999994</v>
       </c>
       <c r="C341" s="5">
-        <v>-7.4158326000002717E-2</v>
+        <v>-0.11960461500000008</v>
       </c>
       <c r="D341" s="5">
-        <v>-1.3065286449252644</v>
+        <v>-2.0004354492614729</v>
       </c>
       <c r="E341" s="5">
-        <v>-3.4360381861830991E-2</v>
+        <v>9.2733543980361155E-2</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>67.140646669000006</v>
+        <v>70.658224520000005</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.48813537599998824</v>
+        <v>-0.30909329299998944</v>
       </c>
       <c r="D342" s="5">
-        <v>-8.3257332203979129</v>
+        <v>-5.103117239004817</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>67.175640536000003</v>
+        <v>67.152253900999995</v>
       </c>
       <c r="C343" s="5">
-        <v>3.4993866999997181E-2</v>
+        <v>-3.5059706190000099</v>
       </c>
       <c r="D343" s="5">
-        <v>0.62723891606981663</v>
+        <v>-45.703169094663721</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>67.163496015000007</v>
+        <v>67.157113258999999</v>
       </c>
       <c r="C344" s="5">
-        <v>-1.2144520999996189E-2</v>
+        <v>4.8593580000044767E-3</v>
       </c>
       <c r="D344" s="5">
-        <v>-0.21672950186827356</v>
+        <v>8.6870516464876424E-2</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>67.265553866000005</v>
+        <v>67.244025098999998</v>
       </c>
       <c r="C345" s="5">
-        <v>0.10205785099999787</v>
+        <v>8.6911839999999074E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>1.8387690859057226</v>
+        <v>1.5640900347300368</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>67.459013697000003</v>
+        <v>67.427037052000003</v>
       </c>
       <c r="C346" s="5">
-        <v>0.19345983099999842</v>
+        <v>0.18301195300000472</v>
       </c>
       <c r="D346" s="5">
-        <v>3.5063932854604296</v>
+        <v>3.3152644279557775</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>67.721827364000006</v>
+        <v>67.712471542000003</v>
       </c>
       <c r="C347" s="5">
-        <v>0.26281366700000319</v>
+        <v>0.2854344900000001</v>
       </c>
       <c r="D347" s="5">
-        <v>4.776569198055336</v>
+        <v>5.1998407199302044</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>67.842978404999997</v>
+        <v>67.805183622000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.1211510409999903</v>
+        <v>9.2712079999998309E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>2.1679901302949167</v>
+        <v>1.6554726719453683</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>68.273428742999997</v>
+        <v>68.330471782999993</v>
       </c>
       <c r="C349" s="5">
-        <v>0.43045033799999999</v>
+        <v>0.52528816099999176</v>
       </c>
       <c r="D349" s="5">
-        <v>7.8851570355646494</v>
+        <v>9.7029419921429216</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>68.164964677</v>
+        <v>68.151775259000004</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.10846406599999625</v>
+        <v>-0.1786965239999887</v>
       </c>
       <c r="D350" s="5">
-        <v>-1.8898363764056514</v>
+        <v>-3.0934693764259946</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>67.807158103999996</v>
+        <v>67.782058253000002</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.35780657300000485</v>
+        <v>-0.3697170060000019</v>
       </c>
       <c r="D351" s="5">
-        <v>-6.1202452822298303</v>
+        <v>-6.3191221887484712</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>67.606854178000006</v>
+        <v>67.663785309999994</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.20030392599998947</v>
+        <v>-0.11827294300000801</v>
       </c>
       <c r="D352" s="5">
-        <v>-3.4877980586181523</v>
+        <v>-2.0739020724274138</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>67.481348558999997</v>
+        <v>67.514828885</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.12550561900000901</v>
+        <v>-0.1489564249999944</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.2050795348688479</v>
+        <v>-2.6099525565084103</v>
       </c>
       <c r="E353" s="5">
-        <v>-0.21800405321790173</v>
+        <v>-4.8648998361433886</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>67.694984227999996</v>
+        <v>71.310576346999994</v>
       </c>
       <c r="C354" s="5">
-        <v>0.21363566899999853</v>
+        <v>3.7957474619999942</v>
       </c>
       <c r="D354" s="5">
-        <v>3.8658693449974191</v>
+        <v>92.777925657126374</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>67.576392760000005</v>
+        <v>71.182606651</v>
       </c>
       <c r="C355" s="5">
-        <v>-0.1185914679999911</v>
+        <v>-0.12796969599999386</v>
       </c>
       <c r="D355" s="5">
-        <v>-2.0820827298660749</v>
+        <v>-2.1323203972277938</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>67.520061296999998</v>
+        <v>71.149401052000002</v>
       </c>
       <c r="C356" s="5">
-        <v>-5.6331463000006465E-2</v>
+        <v>-3.3205598999998642E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-0.99574261679320486</v>
+        <v>-0.55834769333087397</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>67.559418269999995</v>
+        <v>71.164797996000004</v>
       </c>
       <c r="C357" s="5">
-        <v>3.9356972999996742E-2</v>
+        <v>1.5396944000002577E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>0.70171844095336944</v>
+        <v>0.25999290554177268</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>67.554004105999994</v>
+        <v>71.160122814000005</v>
       </c>
       <c r="C358" s="5">
-        <v>-5.4141640000011648E-3</v>
+        <v>-4.6751819999997224E-3</v>
       </c>
       <c r="D358" s="5">
-        <v>-9.6124775421757569E-2</v>
+        <v>-7.8805700276463053E-2</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>67.382908481000001</v>
+        <v>70.997890351999999</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.17109562499999242</v>
+        <v>-0.16223246200000574</v>
       </c>
       <c r="D359" s="5">
-        <v>-2.9972868492213922</v>
+        <v>-2.7017424725472861</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>67.629230127</v>
+        <v>71.212866009999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.2463216459999984</v>
+        <v>0.21497565800000018</v>
       </c>
       <c r="D360" s="5">
-        <v>4.4759406954663294</v>
+        <v>3.6946249068342985</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>67.460422417999993</v>
+        <v>71.109954834000007</v>
       </c>
       <c r="C361" s="5">
-        <v>-0.16880770900000641</v>
+        <v>-0.10291117599999211</v>
       </c>
       <c r="D361" s="5">
-        <v>-2.9545109965508076</v>
+        <v>-1.7204275734930996</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>67.480004870000002</v>
+        <v>71.091047474999996</v>
       </c>
       <c r="C362" s="5">
-        <v>1.9582452000008743E-2</v>
+        <v>-1.8907359000010615E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>0.34889339498556105</v>
+        <v>-0.31860068435192179</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>67.889757670999998</v>
+        <v>71.551512360999993</v>
       </c>
       <c r="C363" s="5">
-        <v>0.40975280099999623</v>
+        <v>0.46046488599999691</v>
       </c>
       <c r="D363" s="5">
-        <v>7.5349998175758603</v>
+        <v>8.0554940437997491</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>68.134648984999998</v>
+        <v>71.703500532000007</v>
       </c>
       <c r="C364" s="5">
-        <v>0.24489131400000019</v>
+        <v>0.15198817100001349</v>
       </c>
       <c r="D364" s="5">
-        <v>4.4155481191097579</v>
+        <v>2.5790059317297054</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>68.10729748</v>
+        <v>71.656943603000002</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.735150499999861E-2</v>
+        <v>-4.6556929000004743E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.48065759034644495</v>
+        <v>-0.77638095903432847</v>
       </c>
       <c r="E365" s="5">
-        <v>0.92758804375807635</v>
+        <v>6.135118441987597</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>68.049376046000006</v>
+        <v>71.769282294999996</v>
       </c>
       <c r="C366" s="5">
-        <v>-5.792143399999361E-2</v>
+        <v>0.11233869199999447</v>
       </c>
       <c r="D366" s="5">
-        <v>-1.0157726747587748</v>
+        <v>1.8975815780630567</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>67.987109919000005</v>
+        <v>71.692950496999998</v>
       </c>
       <c r="C367" s="5">
-        <v>-6.2266127000000893E-2</v>
+        <v>-7.633179799999823E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-1.0925076820402557</v>
+        <v>-1.2688469629424382</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>67.891289545999996</v>
+        <v>71.527636994000005</v>
       </c>
       <c r="C368" s="5">
-        <v>-9.582037300000934E-2</v>
+        <v>-0.16531350299999303</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.6782196370497271</v>
+        <v>-2.7322016048096143</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>60.291935664</v>
+        <v>63.991480228</v>
       </c>
       <c r="C369" s="5">
-        <v>-7.5993538819999955</v>
+        <v>-7.5361567660000048</v>
       </c>
       <c r="D369" s="5">
-        <v>-75.93742889108789</v>
+        <v>-73.710680713734462</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>61.681349673</v>
+        <v>65.395431669999994</v>
       </c>
       <c r="C370" s="5">
-        <v>1.3894140089999993</v>
+        <v>1.4039514419999932</v>
       </c>
       <c r="D370" s="5">
-        <v>31.442464293498084</v>
+        <v>29.748712082699669</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>64.595880553000001</v>
+        <v>68.413277163000004</v>
       </c>
       <c r="C371" s="5">
-        <v>2.9145308800000009</v>
+        <v>3.01784549300001</v>
       </c>
       <c r="D371" s="5">
-        <v>74.02492537109147</v>
+        <v>71.836653348072204</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>64.777844181999995</v>
+        <v>68.561581529999998</v>
       </c>
       <c r="C372" s="5">
-        <v>0.18196362899999485</v>
+        <v>0.14830436699999439</v>
       </c>
       <c r="D372" s="5">
-        <v>3.4332123115876856</v>
+        <v>2.6325662087953505</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>65.141157942999996</v>
+        <v>68.871168405000006</v>
       </c>
       <c r="C373" s="5">
-        <v>0.36331376100000057</v>
+        <v>0.30958687500000792</v>
       </c>
       <c r="D373" s="5">
-        <v>6.941877661761886</v>
+        <v>5.5551643620384228</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>65.592114371999998</v>
+        <v>69.307178652000005</v>
       </c>
       <c r="C374" s="5">
-        <v>0.45095642900000144</v>
+        <v>0.43601024699999869</v>
       </c>
       <c r="D374" s="5">
-        <v>8.6310248618898022</v>
+        <v>7.8671562400894457</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>66.479424097999996</v>
+        <v>70.240857591999998</v>
       </c>
       <c r="C375" s="5">
-        <v>0.88730972599999802</v>
+        <v>0.93367893999999296</v>
       </c>
       <c r="D375" s="5">
-        <v>17.497172199479326</v>
+        <v>17.41917491890743</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>66.121742041999994</v>
+        <v>69.895273395000004</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.35768205600000158</v>
+        <v>-0.34558419699999376</v>
       </c>
       <c r="D376" s="5">
-        <v>-6.268738771421134</v>
+        <v>-5.7468157760131922</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>66.293936020999993</v>
+        <v>70.056886994999999</v>
       </c>
       <c r="C377" s="5">
-        <v>0.17219397899999933</v>
+        <v>0.16161359999999547</v>
       </c>
       <c r="D377" s="5">
-        <v>3.1701862096495725</v>
+        <v>2.8102295484472517</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.6625068474233737</v>
+        <v>-2.2329400718858139</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>66.733226553999998</v>
+        <v>70.547748431000002</v>
       </c>
       <c r="C378" s="5">
-        <v>0.43929053300000476</v>
+        <v>0.49086143600000298</v>
       </c>
       <c r="D378" s="5">
-        <v>8.2479858349510558</v>
+        <v>8.7396338899269352</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>66.703145178</v>
+        <v>70.502091481999997</v>
       </c>
       <c r="C379" s="5">
-        <v>-3.0081375999998272E-2</v>
+        <v>-4.5656949000004943E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-0.53958564147620347</v>
+        <v>-0.77385518563793942</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>67.272836054999999</v>
+        <v>71.117233620999997</v>
       </c>
       <c r="C380" s="5">
-        <v>0.56969087699999932</v>
+        <v>0.61514213899999959</v>
       </c>
       <c r="D380" s="5">
-        <v>10.744226909900556</v>
+        <v>10.987545664103671</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>67.445381816999998</v>
+        <v>71.338907753000001</v>
       </c>
       <c r="C381" s="5">
-        <v>0.1725457619999986</v>
+        <v>0.22167413200000397</v>
       </c>
       <c r="D381" s="5">
-        <v>3.1216300274312658</v>
+        <v>3.8052244294931814</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>67.907002356000007</v>
+        <v>71.711673480000002</v>
       </c>
       <c r="C382" s="5">
-        <v>0.46162053900000899</v>
+        <v>0.37276572700000088</v>
       </c>
       <c r="D382" s="5">
-        <v>8.5295755919865268</v>
+        <v>6.4537146317175553</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>68.220922982000005</v>
+        <v>72.041082196000005</v>
       </c>
       <c r="C383" s="5">
-        <v>0.31392062599999804</v>
+        <v>0.32940871600000321</v>
       </c>
       <c r="D383" s="5">
-        <v>5.6906025320316189</v>
+        <v>5.6536362581196986</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>68.789261816000007</v>
+        <v>72.662145998</v>
       </c>
       <c r="C384" s="5">
-        <v>0.56833883400000218</v>
+        <v>0.62106380199999478</v>
       </c>
       <c r="D384" s="5">
-        <v>10.468052699112217</v>
+        <v>10.850052711794866</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>69.004514850999996</v>
+        <v>72.919121000000004</v>
       </c>
       <c r="C385" s="5">
-        <v>0.21525303499998927</v>
+        <v>0.25697500200000434</v>
       </c>
       <c r="D385" s="5">
-        <v>3.8203034167671568</v>
+        <v>4.3274173323537779</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>69.290343961000005</v>
+        <v>73.110090115000006</v>
       </c>
       <c r="C386" s="5">
-        <v>0.28582911000000877</v>
+        <v>0.19096911500000147</v>
       </c>
       <c r="D386" s="5">
-        <v>5.0854345291121872</v>
+        <v>3.1883653254727973</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>69.272260789000001</v>
+        <v>73.136677005999999</v>
       </c>
       <c r="C387" s="5">
-        <v>-1.8083172000004311E-2</v>
+        <v>2.6586890999993784E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>-0.31272302803492247</v>
+        <v>0.43726055421779986</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>70.763132399</v>
+        <v>74.653094159999995</v>
       </c>
       <c r="C388" s="5">
-        <v>1.4908716099999992</v>
+        <v>1.5164171539999955</v>
       </c>
       <c r="D388" s="5">
-        <v>29.11367717833755</v>
+        <v>27.923715035690932</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>71.116145974999995</v>
+        <v>75.006692022999999</v>
       </c>
       <c r="C389" s="5">
-        <v>0.35301357599999506</v>
+        <v>0.35359786300000451</v>
       </c>
       <c r="D389" s="5">
-        <v>6.1534132344018388</v>
+        <v>5.8342890571601913</v>
       </c>
       <c r="E389" s="5">
-        <v>7.2739834793825953</v>
+        <v>7.0654081851414086</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>70.632938891999999</v>
+        <v>74.643446960999995</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.48320708299999637</v>
+        <v>-0.36324506200000428</v>
       </c>
       <c r="D390" s="5">
-        <v>-7.8556378104678863</v>
+        <v>-5.6590840249459262</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>71.387559850000002</v>
+        <v>75.274467014999999</v>
       </c>
       <c r="C391" s="5">
-        <v>0.75462095800000384</v>
+        <v>0.63102005400000394</v>
       </c>
       <c r="D391" s="5">
-        <v>13.601254298619203</v>
+        <v>10.629775701086054</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>71.090334251000002</v>
+        <v>75.143573799999999</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.29722559900000078</v>
+        <v>-0.1308932150000004</v>
       </c>
       <c r="D392" s="5">
-        <v>-4.8834198921654748</v>
+        <v>-2.0668139922976225</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>71.590378426000001</v>
+        <v>75.574541912000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.50004417499999931</v>
+        <v>0.43096811200000218</v>
       </c>
       <c r="D393" s="5">
-        <v>8.7750328012747403</v>
+        <v>7.1036145869167067</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>71.507418744999995</v>
+        <v>75.503236477000002</v>
       </c>
       <c r="C394" s="5">
-        <v>-8.2959681000005503E-2</v>
+        <v>-7.1305434999999306E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>-1.3817439691982458</v>
+        <v>-1.1263566008479109</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>71.514068948000002</v>
+        <v>75.429547939000003</v>
       </c>
       <c r="C395" s="5">
-        <v>6.650203000006627E-3</v>
+        <v>-7.3688537999998971E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>0.11165732043481036</v>
+        <v>-1.1648921989336314</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>72.114883577000001</v>
+        <v>76.084561206999993</v>
       </c>
       <c r="C396" s="5">
-        <v>0.60081462899999849</v>
+        <v>0.65501326799999049</v>
       </c>
       <c r="D396" s="5">
-        <v>10.560759696119316</v>
+        <v>10.932914841759755</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>72.224901695</v>
+        <v>76.104806994</v>
       </c>
       <c r="C397" s="5">
-        <v>0.11001811799999928</v>
+        <v>2.0245787000007454E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>1.8461536958263025</v>
+        <v>0.31978277700503988</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>72.373208488000003</v>
+        <v>76.408274903999995</v>
       </c>
       <c r="C398" s="5">
-        <v>0.14830679300000327</v>
+        <v>0.30346790999999484</v>
       </c>
       <c r="D398" s="5">
-        <v>2.4921029971037623</v>
+        <v>4.8913483370612632</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>72.373561307000003</v>
+        <v>76.350491012999996</v>
       </c>
       <c r="C399" s="5">
-        <v>3.5281899999972666E-4</v>
+        <v>-5.7783890999999699E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>5.8501503660046694E-3</v>
+        <v>-0.9037369393225303</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>72.262256493999999</v>
+        <v>76.273209218000005</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.11130481300000383</v>
+        <v>-7.7281794999990439E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>-1.829974511473853</v>
+        <v>-1.2078980674159245</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>72.398220296999995</v>
+        <v>76.413850251</v>
       </c>
       <c r="C401" s="5">
-        <v>0.13596380299999566</v>
+        <v>0.14064103299999431</v>
       </c>
       <c r="D401" s="5">
-        <v>2.2813515689557473</v>
+        <v>2.2352721276688081</v>
       </c>
       <c r="E401" s="5">
-        <v>1.8027893728249866</v>
+        <v>1.8760435769764605</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>72.976633528999997</v>
+        <v>77.076019349999996</v>
       </c>
       <c r="C402" s="5">
-        <v>0.57841323200000261</v>
+        <v>0.66216909899999621</v>
       </c>
       <c r="D402" s="5">
-        <v>10.019892515694973</v>
+        <v>10.908882559185184</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>72.778759038000004</v>
+        <v>76.754229944000002</v>
       </c>
       <c r="C403" s="5">
-        <v>-0.19787449099999321</v>
+        <v>-0.32178940599999351</v>
       </c>
       <c r="D403" s="5">
-        <v>-3.2056848390979442</v>
+        <v>-4.8964997070185419</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>72.609637659000001</v>
+        <v>76.758868143000001</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.16912137900000346</v>
+        <v>4.6381989999986217E-3</v>
       </c>
       <c r="D404" s="5">
-        <v>-2.7531637688171462</v>
+        <v>7.253918179053187E-2</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>73.110363203999995</v>
+        <v>77.193438314999995</v>
       </c>
       <c r="C405" s="5">
-        <v>0.50072554499999455</v>
+        <v>0.4345701719999937</v>
       </c>
       <c r="D405" s="5">
-        <v>8.5965586518101045</v>
+        <v>7.0093879451044172</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>73.500794760000005</v>
+        <v>77.585987822999996</v>
       </c>
       <c r="C406" s="5">
-        <v>0.39043155600001</v>
+        <v>0.39254950800000188</v>
       </c>
       <c r="D406" s="5">
-        <v>6.599980221863766</v>
+        <v>6.2759268154678027</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>73.990848753999998</v>
+        <v>78.101163108999998</v>
       </c>
       <c r="C407" s="5">
-        <v>0.49005399399999305</v>
+        <v>0.51517528600000162</v>
       </c>
       <c r="D407" s="5">
-        <v>8.3008059898159736</v>
+        <v>8.2656011974929111</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>74.049402627000006</v>
+        <v>78.117467912999999</v>
       </c>
       <c r="C408" s="5">
-        <v>5.8553873000008139E-2</v>
+        <v>1.6304804000000672E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>0.95378394653620191</v>
+        <v>0.25080607303573643</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>74.205891679999993</v>
+        <v>78.257931377999995</v>
       </c>
       <c r="C409" s="5">
-        <v>0.15648905299998717</v>
+        <v>0.14046346499999629</v>
       </c>
       <c r="D409" s="5">
-        <v>2.5656519426472402</v>
+        <v>2.1791942839959555</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>74.424699282999995</v>
+        <v>78.579986130999998</v>
       </c>
       <c r="C410" s="5">
-        <v>0.2188076030000019</v>
+        <v>0.3220547530000033</v>
       </c>
       <c r="D410" s="5">
-        <v>3.5963384096372231</v>
+        <v>5.051681375807604</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>74.483757811000004</v>
+        <v>78.674000595999999</v>
       </c>
       <c r="C411" s="5">
-        <v>5.9058528000008437E-2</v>
+        <v>9.4014465000000769E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>0.95640778622756439</v>
+        <v>1.4451860300754849</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>74.648500752999993</v>
+        <v>78.872906955000005</v>
       </c>
       <c r="C412" s="5">
-        <v>0.16474294199998951</v>
+        <v>0.19890635900000575</v>
       </c>
       <c r="D412" s="5">
-        <v>2.6866829706045481</v>
+        <v>3.0764265308066641</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>74.658288419000002</v>
+        <v>78.887720205999997</v>
       </c>
       <c r="C413" s="5">
-        <v>9.7876660000082438E-3</v>
+        <v>1.4813250999992533E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>0.15745356892435947</v>
+        <v>0.22560693214757066</v>
       </c>
       <c r="E413" s="5">
-        <v>3.1217177890955128</v>
+        <v>3.2374627726177385</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>74.303346149000006</v>
+        <v>78.499884800000004</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.35494226999999512</v>
+        <v>-0.38783540599999355</v>
       </c>
       <c r="D414" s="5">
-        <v>-5.5582309790559892</v>
+        <v>-5.7426192456292995</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>74.808528734999996</v>
+        <v>78.972472449999998</v>
       </c>
       <c r="C415" s="5">
-        <v>0.50518258599998944</v>
+        <v>0.47258764999999414</v>
       </c>
       <c r="D415" s="5">
-        <v>8.4708135943158744</v>
+        <v>7.468351509813087</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>74.933963243999997</v>
+        <v>79.078697257000002</v>
       </c>
       <c r="C416" s="5">
-        <v>0.12543450900000153</v>
+        <v>0.10622480700000381</v>
       </c>
       <c r="D416" s="5">
-        <v>2.0307486421529575</v>
+        <v>1.6260986092538898</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>74.625496656999999</v>
+        <v>78.703378865000005</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.30846658699999807</v>
+        <v>-0.37531839199999695</v>
       </c>
       <c r="D417" s="5">
-        <v>-4.8294939353494604</v>
+        <v>-5.5490219968078787</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>74.785783144000007</v>
+        <v>79.066475101999998</v>
       </c>
       <c r="C418" s="5">
-        <v>0.16028648700000758</v>
+        <v>0.36309623699999349</v>
       </c>
       <c r="D418" s="5">
-        <v>2.6081213652428881</v>
+        <v>5.6788309224250044</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>74.856566220000005</v>
+        <v>79.054802088000002</v>
       </c>
       <c r="C419" s="5">
-        <v>7.0783075999997891E-2</v>
+        <v>-1.1673013999995874E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>1.1417043448759934</v>
+        <v>-0.1770187461076711</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>74.369491092000004</v>
+        <v>78.955051574999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.48707512800000075</v>
+        <v>-9.9750513000003593E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-7.5346756424776178</v>
+        <v>-1.5036834339229976</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>74.581868641</v>
+        <v>79.003747340000004</v>
       </c>
       <c r="C421" s="5">
-        <v>0.21237754899999572</v>
+        <v>4.8695765000005053E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>3.4811886761871857</v>
+        <v>0.74261930573666923</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>74.899657359000003</v>
+        <v>79.476664243000002</v>
       </c>
       <c r="C422" s="5">
-        <v>0.31778871800000275</v>
+        <v>0.472916902999998</v>
       </c>
       <c r="D422" s="5">
-        <v>5.2346708530508712</v>
+        <v>7.4244831218483132</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>74.522252331999994</v>
+        <v>79.001851446000003</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.37740502700000889</v>
+        <v>-0.47481279699999845</v>
       </c>
       <c r="D423" s="5">
-        <v>-5.8817817298609354</v>
+        <v>-6.9381542537000236</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>74.444013114000001</v>
+        <v>78.896068908000004</v>
       </c>
       <c r="C424" s="5">
-        <v>-7.8239217999993116E-2</v>
+        <v>-0.1057825379999997</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.2526033104677925</v>
+        <v>-1.5950052929820324</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>74.503922013999997</v>
+        <v>78.998483067999999</v>
       </c>
       <c r="C425" s="5">
-        <v>5.9908899999996379E-2</v>
+        <v>0.10241415999999504</v>
       </c>
       <c r="D425" s="5">
-        <v>0.96998710381674957</v>
+        <v>1.5688769229370791</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.20676392168765823</v>
+        <v>0.14040570789821682</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>74.556007628000003</v>
+        <v>79.323242585000003</v>
       </c>
       <c r="C426" s="5">
-        <v>5.2085614000006331E-2</v>
+        <v>0.32475951700000394</v>
       </c>
       <c r="D426" s="5">
-        <v>0.84215195405799026</v>
+        <v>5.0462332515328612</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>74.571305649999999</v>
+        <v>79.387770348999993</v>
       </c>
       <c r="C427" s="5">
-        <v>1.5298021999996081E-2</v>
+        <v>6.4527763999990384E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>0.24650404976025442</v>
+        <v>0.98055377382957332</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>74.739449554000004</v>
+        <v>79.566664291999999</v>
       </c>
       <c r="C428" s="5">
-        <v>0.16814390400000434</v>
+        <v>0.17889394300000561</v>
       </c>
       <c r="D428" s="5">
-        <v>2.7395773412076885</v>
+        <v>2.7378704504902762</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>79.289990207000002</v>
+        <v>79.714598355000007</v>
       </c>
       <c r="C429" s="5">
-        <v>4.5505406529999988</v>
+        <v>0.14793406300000811</v>
       </c>
       <c r="D429" s="5">
-        <v>103.24582371102071</v>
+        <v>2.2540529736186476</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>79.232051288999997</v>
+        <v>79.544993169999998</v>
       </c>
       <c r="C430" s="5">
-        <v>-5.7938918000004946E-2</v>
+        <v>-0.16960518500000887</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.87335053541213181</v>
+        <v>-2.5235195547924083</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>79.075997204999993</v>
+        <v>79.519034667</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.15605408400000442</v>
+        <v>-2.5958502999998245E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.3380635953656026</v>
+        <v>-0.39090272085331446</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>79.053952979000002</v>
+        <v>79.394824557999996</v>
       </c>
       <c r="C432" s="5">
-        <v>-2.204422599999134E-2</v>
+        <v>-0.1242101090000034</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.33401475337317965</v>
+        <v>-1.8584010019090824</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>79.264389144999996</v>
+        <v>79.774626157</v>
       </c>
       <c r="C433" s="5">
-        <v>0.21043616599999382</v>
+        <v>0.37980159900000388</v>
       </c>
       <c r="D433" s="5">
-        <v>3.2415014154637101</v>
+        <v>5.893916615477135</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>79.037264254999997</v>
+        <v>79.575402597999997</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.22712488999999891</v>
+        <v>-0.19922355900000355</v>
       </c>
       <c r="D434" s="5">
-        <v>-3.3848152514455387</v>
+        <v>-2.955974675941575</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>78.967800405999995</v>
+        <v>79.426849481999994</v>
       </c>
       <c r="C435" s="5">
-        <v>-6.9463849000001687E-2</v>
+        <v>-0.14855311600000221</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.0495665248078989</v>
+        <v>-2.2173278256457207</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>79.436451648000002</v>
+        <v>79.759179231000005</v>
       </c>
       <c r="C436" s="5">
-        <v>0.46865124200000707</v>
+        <v>0.33232974900001011</v>
       </c>
       <c r="D436" s="5">
-        <v>7.3587737212865711</v>
+        <v>5.1380888534369173</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>79.520684003</v>
+        <v>80.094125051000006</v>
       </c>
       <c r="C437" s="5">
-        <v>8.4232354999997483E-2</v>
+        <v>0.3349458200000015</v>
       </c>
       <c r="D437" s="5">
-        <v>1.279896194008634</v>
+        <v>5.1573961830396975</v>
       </c>
       <c r="E437" s="5">
-        <v>6.7335542255846592</v>
+        <v>1.3869152171654964</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>80.134896045000005</v>
+      </c>
+      <c r="C438" s="5">
+        <v>4.077099399999895E-2</v>
+      </c>
+      <c r="D438" s="5">
+        <v>0.61255930938393099</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>