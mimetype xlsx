--- v3 (2026-04-16)
+++ v4 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E12196AE-3482-4DC1-B149-A776917AA20C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9A6DB578-6D49-497F-B26F-FCA21BB3BF6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{39D40B56-B331-465B-9102-4F0F390C811E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3CBEF2B6-57E8-4BBB-9E89-B10876530829}"/>
   </bookViews>
   <sheets>
     <sheet name="elpttula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61599E56-30D5-41D6-B735-5CA510AEE931}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24129F05-707C-458E-817E-1C5178D22F5E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>5.1380888534369173</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>80.094125051000006</v>
       </c>
       <c r="C437" s="5">
         <v>0.3349458200000015</v>
       </c>
       <c r="D437" s="5">
         <v>5.1573961830396975</v>
       </c>
       <c r="E437" s="5">
         <v>1.3869152171654964</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>80.134896045000005</v>
+        <v>80.127312363000001</v>
       </c>
       <c r="C438" s="5">
-        <v>4.077099399999895E-2</v>
+        <v>3.3187311999995472E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>0.61255930938393099</v>
+        <v>0.4983593786763052</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>79.985483509000005</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.14182885399999634</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-2.1034959389423458</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>80.312128142000006</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.32664463300000079</v>
+      </c>
+      <c r="D440" s="5">
+        <v>5.0121418792131944</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>