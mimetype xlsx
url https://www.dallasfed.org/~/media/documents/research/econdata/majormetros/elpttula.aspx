--- v4 (2026-05-07)
+++ v5 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9A6DB578-6D49-497F-B26F-FCA21BB3BF6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{463E257B-FFE0-46F5-BFD0-67281F500F6D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3CBEF2B6-57E8-4BBB-9E89-B10876530829}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{81ED5DE9-3E9C-40E2-AF39-AAA45EA1AF91}"/>
   </bookViews>
   <sheets>
     <sheet name="elpttula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24129F05-707C-458E-817E-1C5178D22F5E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1620D844-AFE0-4D7E-B7C7-6F84331D2860}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>46.619764177999997</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>46.665998606000002</v>
       </c>
       <c r="C7" s="5">
         <v>4.6234428000005323E-2</v>
       </c>
       <c r="D7" s="5">
         <v>1.1965942397769602</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>46.571231744999999</v>
       </c>
       <c r="C8" s="5">
         <v>-9.4766861000003644E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-2.4098624550077941</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>46.256128728999997</v>
       </c>
       <c r="C9" s="5">
         <v>-0.3151030160000019</v>
       </c>
       <c r="D9" s="5">
         <v>-7.823821155661614</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>46.85075337</v>
       </c>
       <c r="C10" s="5">
         <v>0.5946246410000029</v>
       </c>
       <c r="D10" s="5">
         <v>16.564834255145875</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>46.851909804000002</v>
       </c>
       <c r="C11" s="5">
         <v>1.1564340000020934E-3</v>
       </c>
       <c r="D11" s="5">
         <v>2.9624053201482425E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>47.086149159999998</v>
       </c>
       <c r="C12" s="5">
         <v>0.23423935599999623</v>
       </c>
       <c r="D12" s="5">
         <v>6.1672348239570685</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>47.393423921</v>
       </c>
       <c r="C13" s="5">
         <v>0.30727476100000217</v>
       </c>
       <c r="D13" s="5">
         <v>8.118231875037619</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>47.378471451000003</v>
       </c>
       <c r="C14" s="5">
         <v>-1.495246999999722E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-0.37793980753803025</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>47.361071166000002</v>
       </c>
       <c r="C15" s="5">
         <v>-1.7400285000000792E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-0.43982458613451847</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>47.572404435999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.21133326999999724</v>
       </c>
       <c r="D16" s="5">
         <v>5.4879938907819392</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>47.281674053000003</v>
       </c>
       <c r="C17" s="5">
         <v>-0.2907303829999961</v>
       </c>
       <c r="D17" s="5">
         <v>-7.0920433543524393</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>46.995142217999998</v>
       </c>
       <c r="C18" s="5">
         <v>-0.28653183500000523</v>
       </c>
       <c r="D18" s="5">
         <v>-7.0345702023068117</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>46.362303896</v>
       </c>
       <c r="C19" s="5">
         <v>-0.63283832199999779</v>
       </c>
       <c r="D19" s="5">
         <v>-15.014566565856246</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>46.872975123000003</v>
       </c>
       <c r="C20" s="5">
         <v>0.51067122700000311</v>
       </c>
       <c r="D20" s="5">
         <v>14.04864428755317</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>46.540786824000001</v>
       </c>
       <c r="C21" s="5">
         <v>-0.33218829900000202</v>
       </c>
       <c r="D21" s="5">
         <v>-8.1806073872491503</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>46.746518092000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.20573126800000097</v>
       </c>
       <c r="D22" s="5">
         <v>5.4354270996799681</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>46.758976091000001</v>
       </c>
       <c r="C23" s="5">
         <v>1.2457998999998665E-2</v>
       </c>
       <c r="D23" s="5">
         <v>0.32027050043919036</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>46.805520090999998</v>
       </c>
       <c r="C24" s="5">
         <v>4.6543999999997254E-2</v>
       </c>
       <c r="D24" s="5">
         <v>1.201044155068498</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>47.214354485999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.40883439499999952</v>
       </c>
       <c r="D25" s="5">
         <v>11.000202794930992</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>46.900811623999999</v>
       </c>
       <c r="C26" s="5">
         <v>-0.31354286199999848</v>
       </c>
       <c r="D26" s="5">
         <v>-7.6842881663150902</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>46.767437747999999</v>
       </c>
       <c r="C27" s="5">
         <v>-0.13337387600000028</v>
       </c>
       <c r="D27" s="5">
         <v>-3.3596214682080183</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>46.577404543</v>
       </c>
       <c r="C28" s="5">
         <v>-0.19003320499999887</v>
       </c>
       <c r="D28" s="5">
         <v>-4.7685292667464569</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>46.680365377999998</v>
       </c>
       <c r="C29" s="5">
         <v>0.10296083499999753</v>
       </c>
       <c r="D29" s="5">
         <v>2.6851275870051872</v>
       </c>
       <c r="E29" s="5">
         <v>-1.2717584287010975</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>46.850916582000004</v>
       </c>
       <c r="C30" s="5">
         <v>0.1705512040000059</v>
       </c>
       <c r="D30" s="5">
         <v>4.4734990826518439</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>47.059534479</v>
       </c>
       <c r="C31" s="5">
         <v>0.20861789699999633</v>
       </c>
       <c r="D31" s="5">
         <v>5.4761865977191126</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>47.363859110999996</v>
       </c>
       <c r="C32" s="5">
         <v>0.3043246319999966</v>
       </c>
       <c r="D32" s="5">
         <v>8.0422067727550228</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>47.637715737000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.27385662600000416</v>
       </c>
       <c r="D33" s="5">
         <v>7.1633239290643136</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>47.671520528999999</v>
       </c>
       <c r="C34" s="5">
         <v>3.3804791999997974E-2</v>
       </c>
       <c r="D34" s="5">
         <v>0.85487832253889895</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>47.991570660999997</v>
       </c>
       <c r="C35" s="5">
         <v>0.32005013199999865</v>
       </c>
       <c r="D35" s="5">
         <v>8.3606275808041595</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>47.942611329000002</v>
       </c>
       <c r="C36" s="5">
         <v>-4.895933199999547E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-1.2173527224463521</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>47.844607838999998</v>
       </c>
       <c r="C37" s="5">
         <v>-9.8003490000003524E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-2.4256278107188001</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>48.024680171999997</v>
       </c>
       <c r="C38" s="5">
         <v>0.18007233299999825</v>
       </c>
       <c r="D38" s="5">
         <v>4.6111038857636455</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>48.853656645999997</v>
       </c>
       <c r="C39" s="5">
         <v>0.82897647400000096</v>
       </c>
       <c r="D39" s="5">
         <v>22.797954809287567</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>48.441727864000001</v>
       </c>
       <c r="C40" s="5">
         <v>-0.41192878199999683</v>
       </c>
       <c r="D40" s="5">
         <v>-9.6619737742089544</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>48.284552488000003</v>
       </c>
       <c r="C41" s="5">
         <v>-0.15717537599999787</v>
       </c>
       <c r="D41" s="5">
         <v>-3.8248171373100992</v>
       </c>
       <c r="E41" s="5">
         <v>3.4365350335411993</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>49.000702062000002</v>
       </c>
       <c r="C42" s="5">
         <v>0.71614957399999923</v>
       </c>
       <c r="D42" s="5">
         <v>19.324356825308776</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>49.073213052</v>
       </c>
       <c r="C43" s="5">
         <v>7.2510989999997832E-2</v>
       </c>
       <c r="D43" s="5">
         <v>1.7902780658443751</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>48.962982173</v>
       </c>
       <c r="C44" s="5">
         <v>-0.1102308789999995</v>
       </c>
       <c r="D44" s="5">
         <v>-2.6624510246265776</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>49.045746557999998</v>
       </c>
       <c r="C45" s="5">
         <v>8.2764384999997276E-2</v>
       </c>
       <c r="D45" s="5">
         <v>2.0473799378723401</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>48.904089796999997</v>
       </c>
       <c r="C46" s="5">
         <v>-0.14165676100000013</v>
       </c>
       <c r="D46" s="5">
         <v>-3.4113786017713088</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>48.541214949</v>
       </c>
       <c r="C47" s="5">
         <v>-0.36287484799999703</v>
       </c>
       <c r="D47" s="5">
         <v>-8.5496138766427148</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>49.177935904999998</v>
       </c>
       <c r="C48" s="5">
         <v>0.63672095599999778</v>
       </c>
       <c r="D48" s="5">
         <v>16.927281542743167</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>49.279234215000002</v>
       </c>
       <c r="C49" s="5">
         <v>0.10129831000000422</v>
       </c>
       <c r="D49" s="5">
         <v>2.4999953561506194</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>49.364721637999999</v>
       </c>
       <c r="C50" s="5">
         <v>8.5487422999996454E-2</v>
       </c>
       <c r="D50" s="5">
         <v>2.1016837972803515</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>49.336836550999998</v>
       </c>
       <c r="C51" s="5">
         <v>-2.7885087000001363E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-0.67575259424266232</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>49.288572359</v>
       </c>
       <c r="C52" s="5">
         <v>-4.8264191999997763E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-1.1676149143013737</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>49.280364779000003</v>
       </c>
       <c r="C53" s="5">
         <v>-8.2075799999969945E-3</v>
       </c>
       <c r="D53" s="5">
         <v>-0.19964223124141478</v>
       </c>
       <c r="E53" s="5">
         <v>2.0623827698257768</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>49.470483774999998</v>
       </c>
       <c r="C54" s="5">
         <v>0.19011899599999538</v>
       </c>
       <c r="D54" s="5">
         <v>4.7289916627462736</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>49.477788398999998</v>
       </c>
       <c r="C55" s="5">
         <v>7.3046239999996487E-3</v>
       </c>
       <c r="D55" s="5">
         <v>0.17733141497116023</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>49.848765804000003</v>
       </c>
       <c r="C56" s="5">
         <v>0.37097740500000498</v>
       </c>
       <c r="D56" s="5">
         <v>9.377898508327732</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>50.489182935000002</v>
       </c>
       <c r="C57" s="5">
         <v>0.64041713099999953</v>
       </c>
       <c r="D57" s="5">
         <v>16.55400169526111</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>50.855154577999997</v>
       </c>
       <c r="C58" s="5">
         <v>0.36597164299999463</v>
       </c>
       <c r="D58" s="5">
         <v>9.053506324448545</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>51.020040729000002</v>
       </c>
       <c r="C59" s="5">
         <v>0.16488615100000459</v>
       </c>
       <c r="D59" s="5">
         <v>3.9608608380625743</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>50.688462706999999</v>
       </c>
       <c r="C60" s="5">
         <v>-0.33157802200000219</v>
       </c>
       <c r="D60" s="5">
         <v>-7.5259605927206596</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>50.689147370000001</v>
       </c>
       <c r="C61" s="5">
         <v>6.8466300000125102E-4</v>
       </c>
       <c r="D61" s="5">
         <v>1.6209934080047006E-2</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>50.782169041000003</v>
       </c>
       <c r="C62" s="5">
         <v>9.302167100000247E-2</v>
       </c>
       <c r="D62" s="5">
         <v>2.2245313418514323</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>51.107741038999997</v>
       </c>
       <c r="C63" s="5">
         <v>0.32557199799999381</v>
       </c>
       <c r="D63" s="5">
         <v>7.9705379642133423</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>51.487620757999998</v>
       </c>
       <c r="C64" s="5">
         <v>0.37987971900000161</v>
       </c>
       <c r="D64" s="5">
         <v>9.293329316552267</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>51.924387138999997</v>
       </c>
       <c r="C65" s="5">
         <v>0.4367663809999982</v>
       </c>
       <c r="D65" s="5">
         <v>10.668154764636384</v>
       </c>
       <c r="E65" s="5">
         <v>5.3652653990229782</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>51.789958896000002</v>
       </c>
       <c r="C66" s="5">
         <v>-0.13442824299999501</v>
       </c>
       <c r="D66" s="5">
         <v>-3.062850553760188</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>51.729390225000003</v>
       </c>
       <c r="C67" s="5">
         <v>-6.0568670999998631E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-1.3944152623731165</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>51.360238475999999</v>
       </c>
       <c r="C68" s="5">
         <v>-0.3691517490000038</v>
       </c>
       <c r="D68" s="5">
         <v>-8.2352110374384164</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>50.437323610999997</v>
       </c>
       <c r="C69" s="5">
         <v>-0.92291486500000275</v>
       </c>
       <c r="D69" s="5">
         <v>-19.55482142196654</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>50.548728105999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.11140449500000216</v>
       </c>
       <c r="D70" s="5">
         <v>2.6829626028687992</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>50.471500523000003</v>
       </c>
       <c r="C71" s="5">
         <v>-7.7227582999995548E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-1.8180148156963227</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>50.771413844999998</v>
       </c>
       <c r="C72" s="5">
         <v>0.29991332199999476</v>
       </c>
       <c r="D72" s="5">
         <v>7.3684024639432577</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>51.169993773999998</v>
       </c>
       <c r="C73" s="5">
         <v>0.39857992900000028</v>
       </c>
       <c r="D73" s="5">
         <v>9.8381677651487642</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>51.207090960000002</v>
       </c>
       <c r="C74" s="5">
         <v>3.7097186000004001E-2</v>
       </c>
       <c r="D74" s="5">
         <v>0.87345247727670383</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>50.992067921999997</v>
       </c>
       <c r="C75" s="5">
         <v>-0.21502303800000533</v>
       </c>
       <c r="D75" s="5">
         <v>-4.9241447778172738</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>50.699005442999997</v>
       </c>
       <c r="C76" s="5">
         <v>-0.2930624789999996</v>
       </c>
       <c r="D76" s="5">
         <v>-6.6827818891739499</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>50.810413634</v>
       </c>
       <c r="C77" s="5">
         <v>0.11140819100000243</v>
       </c>
       <c r="D77" s="5">
         <v>2.6690363834987796</v>
       </c>
       <c r="E77" s="5">
         <v>-2.1453763181025542</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>50.864190346000001</v>
       </c>
       <c r="C78" s="5">
         <v>5.3776712000001226E-2</v>
       </c>
       <c r="D78" s="5">
         <v>1.2774749303759547</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>50.860502410000002</v>
       </c>
       <c r="C79" s="5">
         <v>-3.687935999998615E-3</v>
       </c>
       <c r="D79" s="5">
         <v>-8.6971969551608019E-2</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>50.859529907000002</v>
       </c>
       <c r="C80" s="5">
         <v>-9.7250299999984691E-4</v>
       </c>
       <c r="D80" s="5">
         <v>-2.2942771386391669E-2</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>50.603931789999997</v>
       </c>
       <c r="C81" s="5">
         <v>-0.25559811700000523</v>
       </c>
       <c r="D81" s="5">
         <v>-5.8667529093906046</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>50.638189816999997</v>
       </c>
       <c r="C82" s="5">
         <v>3.4258026999999913E-2</v>
       </c>
       <c r="D82" s="5">
         <v>0.81541186363027762</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>50.503352904000003</v>
       </c>
       <c r="C83" s="5">
         <v>-0.13483691299999379</v>
       </c>
       <c r="D83" s="5">
         <v>-3.1489189852900612</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>50.641823811999998</v>
       </c>
       <c r="C84" s="5">
         <v>0.13847090799999506</v>
       </c>
       <c r="D84" s="5">
         <v>3.3402515014343992</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>50.516916795999997</v>
       </c>
       <c r="C85" s="5">
         <v>-0.12490701600000165</v>
       </c>
       <c r="D85" s="5">
         <v>-2.9199523446143627</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>50.501017924000003</v>
       </c>
       <c r="C86" s="5">
         <v>-1.5898871999993958E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-0.3770154131496728</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>50.678189353999997</v>
       </c>
       <c r="C87" s="5">
         <v>0.17717142999999425</v>
       </c>
       <c r="D87" s="5">
         <v>4.2921195462660489</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>50.715057109</v>
       </c>
       <c r="C88" s="5">
         <v>3.6867755000002944E-2</v>
       </c>
       <c r="D88" s="5">
         <v>0.87648659199028867</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>50.783506535999997</v>
       </c>
       <c r="C89" s="5">
         <v>6.8449426999997343E-2</v>
       </c>
       <c r="D89" s="5">
         <v>1.6317009469891453</v>
       </c>
       <c r="E89" s="5">
         <v>-5.2955872774074209E-2</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>50.559219710000001</v>
       </c>
       <c r="C90" s="5">
         <v>-0.22428682599999661</v>
       </c>
       <c r="D90" s="5">
         <v>-5.1729734638830465</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>50.525080088999999</v>
       </c>
       <c r="C91" s="5">
         <v>-3.4139621000001341E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-0.80728581683570111</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>50.770516983</v>
       </c>
       <c r="C92" s="5">
         <v>0.2454368940000009</v>
       </c>
       <c r="D92" s="5">
         <v>5.9875618208164783</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>50.756586820999999</v>
       </c>
       <c r="C93" s="5">
         <v>-1.3930162000001189E-2</v>
       </c>
       <c r="D93" s="5">
         <v>-0.3287536283664072</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>50.897349394000003</v>
       </c>
       <c r="C94" s="5">
         <v>0.1407625730000035</v>
       </c>
       <c r="D94" s="5">
         <v>3.3791777623874308</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>51.187481876</v>
       </c>
       <c r="C95" s="5">
         <v>0.29013248199999708</v>
       </c>
       <c r="D95" s="5">
         <v>7.0590024638987448</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>51.327197478999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.13971560299999908</v>
       </c>
       <c r="D96" s="5">
         <v>3.3250060691423222</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>51.080405374000001</v>
       </c>
       <c r="C97" s="5">
         <v>-0.24679210499999726</v>
       </c>
       <c r="D97" s="5">
         <v>-5.6196902103518243</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>51.704120181</v>
       </c>
       <c r="C98" s="5">
         <v>0.62371480699999893</v>
       </c>
       <c r="D98" s="5">
         <v>15.677743058577342</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>51.178136068000001</v>
       </c>
       <c r="C99" s="5">
         <v>-0.52598411299999981</v>
       </c>
       <c r="D99" s="5">
         <v>-11.547167070948582</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>51.332238756999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.15410268899999835</v>
       </c>
       <c r="D100" s="5">
         <v>3.673770011522115</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>51.250225596999996</v>
       </c>
       <c r="C101" s="5">
         <v>-8.2013160000002472E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-1.9004737233894287</v>
       </c>
       <c r="E101" s="5">
         <v>0.91903669682429356</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>51.341635072000003</v>
       </c>
       <c r="C102" s="5">
         <v>9.1409475000006069E-2</v>
       </c>
       <c r="D102" s="5">
         <v>2.1614312375291878</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>51.826269918999998</v>
       </c>
       <c r="C103" s="5">
         <v>0.48463484699999526</v>
       </c>
       <c r="D103" s="5">
         <v>11.934273562332919</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>51.784518644999999</v>
       </c>
       <c r="C104" s="5">
         <v>-4.1751273999999228E-2</v>
       </c>
       <c r="D104" s="5">
         <v>-0.96244884878028403</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>52.609223442999998</v>
       </c>
       <c r="C105" s="5">
         <v>0.82470479799999907</v>
       </c>
       <c r="D105" s="5">
         <v>20.876916046014248</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>52.675898785999998</v>
       </c>
       <c r="C106" s="5">
         <v>6.6675342999999998E-2</v>
       </c>
       <c r="D106" s="5">
         <v>1.5314898123889531</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>52.549499603000001</v>
       </c>
       <c r="C107" s="5">
         <v>-0.12639918299999664</v>
       </c>
       <c r="D107" s="5">
         <v>-2.8417767746305</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>52.821173680000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.27167407700000012</v>
       </c>
       <c r="D108" s="5">
         <v>6.3833213302894043</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>52.944457327000002</v>
       </c>
       <c r="C109" s="5">
         <v>0.12328364700000094</v>
       </c>
       <c r="D109" s="5">
         <v>2.8370124009091002</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>52.788555201999998</v>
       </c>
       <c r="C110" s="5">
         <v>-0.15590212500000433</v>
       </c>
       <c r="D110" s="5">
         <v>-3.4768927378192593</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>52.994687319000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.20613211700000278</v>
       </c>
       <c r="D111" s="5">
         <v>4.7877945622635476</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>53.158216994</v>
       </c>
       <c r="C112" s="5">
         <v>0.16352967499999949</v>
       </c>
       <c r="D112" s="5">
         <v>3.7664260331604638</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>53.200265623</v>
       </c>
       <c r="C113" s="5">
         <v>4.2048628999999949E-2</v>
       </c>
       <c r="D113" s="5">
         <v>0.95335131771090431</v>
       </c>
       <c r="E113" s="5">
         <v>3.8049393993577985</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>53.184108909000003</v>
       </c>
       <c r="C114" s="5">
         <v>-1.6156713999997407E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-0.36382722732548611</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>53.542612179999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.35850327099999646</v>
       </c>
       <c r="D115" s="5">
         <v>8.3956909149665471</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>53.502508929000001</v>
       </c>
       <c r="C116" s="5">
         <v>-4.0103250999997897E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-0.89510294275771951</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>54.133833119000002</v>
       </c>
       <c r="C117" s="5">
         <v>0.63132419000000084</v>
       </c>
       <c r="D117" s="5">
         <v>15.115970580274784</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>53.927392236999999</v>
       </c>
       <c r="C118" s="5">
         <v>-0.20644088200000255</v>
       </c>
       <c r="D118" s="5">
         <v>-4.4814594098647405</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>54.092235881999997</v>
       </c>
       <c r="C119" s="5">
         <v>0.16484364499999771</v>
       </c>
       <c r="D119" s="5">
         <v>3.730426304602652</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>54.153432547999998</v>
       </c>
       <c r="C120" s="5">
         <v>6.1196666000000732E-2</v>
       </c>
       <c r="D120" s="5">
         <v>1.3660864857938604</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>54.420522663</v>
       </c>
       <c r="C121" s="5">
         <v>0.26709011500000202</v>
       </c>
       <c r="D121" s="5">
         <v>6.0817373376060857</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>54.567692065999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.14716940299999948</v>
       </c>
       <c r="D122" s="5">
         <v>3.293864757769871</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>55.622941763999997</v>
       </c>
       <c r="C123" s="5">
         <v>1.0552496979999972</v>
       </c>
       <c r="D123" s="5">
         <v>25.840495101581329</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>55.310290219000002</v>
       </c>
       <c r="C124" s="5">
         <v>-0.31265154499999426</v>
       </c>
       <c r="D124" s="5">
         <v>-6.5404253760565805</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>55.629521715000003</v>
       </c>
       <c r="C125" s="5">
         <v>0.31923149600000045</v>
       </c>
       <c r="D125" s="5">
         <v>7.1501208476008715</v>
       </c>
       <c r="E125" s="5">
         <v>4.5662480507423719</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>55.585684911000001</v>
       </c>
       <c r="C126" s="5">
         <v>-4.383680400000145E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-0.94152835915070066</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>55.550771204</v>
       </c>
       <c r="C127" s="5">
         <v>-3.4913707000001182E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-0.75112893346686027</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>55.715142180000001</v>
       </c>
       <c r="C128" s="5">
         <v>0.16437097600000072</v>
       </c>
       <c r="D128" s="5">
         <v>3.609077467988353</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>55.739284615999999</v>
       </c>
       <c r="C129" s="5">
         <v>2.4142435999998213E-2</v>
       </c>
       <c r="D129" s="5">
         <v>0.52122397952674149</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>56.011984050999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.27269943499999982</v>
       </c>
       <c r="D130" s="5">
         <v>6.031472345952138</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>56.272969136999997</v>
       </c>
       <c r="C131" s="5">
         <v>0.26098508599999803</v>
       </c>
       <c r="D131" s="5">
         <v>5.7368791897833615</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>56.205406678999999</v>
       </c>
       <c r="C132" s="5">
         <v>-6.7562457999997605E-2</v>
       </c>
       <c r="D132" s="5">
         <v>-1.4312682709082813</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>56.480254735000003</v>
       </c>
       <c r="C133" s="5">
         <v>0.27484805600000328</v>
       </c>
       <c r="D133" s="5">
         <v>6.0285023384736958</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>56.932890997999998</v>
       </c>
       <c r="C134" s="5">
         <v>0.45263626299999515</v>
       </c>
       <c r="D134" s="5">
         <v>10.052290973561862</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>56.849244151999997</v>
       </c>
       <c r="C135" s="5">
         <v>-8.3646846000000608E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-1.7488847400211616</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>57.002986540000002</v>
       </c>
       <c r="C136" s="5">
         <v>0.15374238800000484</v>
       </c>
       <c r="D136" s="5">
         <v>3.2939733566349272</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>56.905541470000003</v>
       </c>
       <c r="C137" s="5">
         <v>-9.7445069999999134E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-2.0321899891872941</v>
       </c>
       <c r="E137" s="5">
         <v>2.2937816390679711</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>56.857619692999997</v>
       </c>
       <c r="C138" s="5">
         <v>-4.7921777000006216E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-1.0058866965523161</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>56.621788148</v>
       </c>
       <c r="C139" s="5">
         <v>-0.23583154499999637</v>
       </c>
       <c r="D139" s="5">
         <v>-4.8653171414265834</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>56.799695663999998</v>
       </c>
       <c r="C140" s="5">
         <v>0.17790751599999766</v>
       </c>
       <c r="D140" s="5">
         <v>3.8362842861462632</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>56.227958690999998</v>
       </c>
       <c r="C141" s="5">
         <v>-0.57173697300000015</v>
       </c>
       <c r="D141" s="5">
         <v>-11.432231975919848</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>56.013194380000002</v>
       </c>
       <c r="C142" s="5">
         <v>-0.21476431099999616</v>
       </c>
       <c r="D142" s="5">
         <v>-4.4883639685903916</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>55.878504239999998</v>
       </c>
       <c r="C143" s="5">
         <v>-0.13469014000000357</v>
       </c>
       <c r="D143" s="5">
         <v>-2.8476793216877905</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>55.945688406999999</v>
       </c>
       <c r="C144" s="5">
         <v>6.7184167000000627E-2</v>
       </c>
       <c r="D144" s="5">
         <v>1.4523701706722125</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>55.745766119000002</v>
       </c>
       <c r="C145" s="5">
         <v>-0.19992228799999623</v>
       </c>
       <c r="D145" s="5">
         <v>-4.2049221901990563</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>55.074858935999998</v>
       </c>
       <c r="C146" s="5">
         <v>-0.67090718300000418</v>
       </c>
       <c r="D146" s="5">
         <v>-13.523508564191255</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>54.668027895999998</v>
       </c>
       <c r="C147" s="5">
         <v>-0.40683104000000014</v>
       </c>
       <c r="D147" s="5">
         <v>-8.512835656147999</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>54.774441482999997</v>
       </c>
       <c r="C148" s="5">
         <v>0.1064135869999987</v>
       </c>
       <c r="D148" s="5">
         <v>2.3610203751961878</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>54.694131839000001</v>
       </c>
       <c r="C149" s="5">
         <v>-8.0309643999996183E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-1.7453069726496517</v>
       </c>
       <c r="E149" s="5">
         <v>-3.8861059465813752</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>55.341891922999999</v>
       </c>
       <c r="C150" s="5">
         <v>0.64776008399999796</v>
       </c>
       <c r="D150" s="5">
         <v>15.175266220693405</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>55.428741709000001</v>
       </c>
       <c r="C151" s="5">
         <v>8.6849786000001927E-2</v>
       </c>
       <c r="D151" s="5">
         <v>1.8995378777819649</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>55.763437619000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.33469591000000065</v>
       </c>
       <c r="D152" s="5">
         <v>7.4915255369514044</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>56.097527237999998</v>
       </c>
       <c r="C153" s="5">
         <v>0.33408961899999667</v>
       </c>
       <c r="D153" s="5">
         <v>7.4311324359270348</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>56.457874404000002</v>
       </c>
       <c r="C154" s="5">
         <v>0.36034716600000394</v>
       </c>
       <c r="D154" s="5">
         <v>7.9865488726419631</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>56.726482621000002</v>
       </c>
       <c r="C155" s="5">
         <v>0.26860821700000059</v>
       </c>
       <c r="D155" s="5">
         <v>5.8609988826739956</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>56.450167956999998</v>
       </c>
       <c r="C156" s="5">
         <v>-0.27631466400000448</v>
       </c>
       <c r="D156" s="5">
         <v>-5.6911184549431892</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>56.504553152</v>
       </c>
       <c r="C157" s="5">
         <v>5.4385195000001829E-2</v>
       </c>
       <c r="D157" s="5">
         <v>1.1622491365337106</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>56.831486687000002</v>
       </c>
       <c r="C158" s="5">
         <v>0.326933535000002</v>
       </c>
       <c r="D158" s="5">
         <v>7.1684299566034948</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>56.871202631999999</v>
       </c>
       <c r="C159" s="5">
         <v>3.9715944999997532E-2</v>
       </c>
       <c r="D159" s="5">
         <v>0.84183516899387634</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>56.718250196</v>
       </c>
       <c r="C160" s="5">
         <v>-0.15295243599999964</v>
       </c>
       <c r="D160" s="5">
         <v>-3.1800303473962011</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>57.043061186999999</v>
       </c>
       <c r="C161" s="5">
         <v>0.32481099099999966</v>
       </c>
       <c r="D161" s="5">
         <v>7.0927314064024971</v>
       </c>
       <c r="E161" s="5">
         <v>4.2946642885097974</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>56.972812531000002</v>
       </c>
       <c r="C162" s="5">
         <v>-7.0248655999996856E-2</v>
       </c>
       <c r="D162" s="5">
         <v>-1.4678340845736715</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>56.836114360000003</v>
       </c>
       <c r="C163" s="5">
         <v>-0.13669817099999904</v>
       </c>
       <c r="D163" s="5">
         <v>-2.8415361337145728</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>56.956834721</v>
       </c>
       <c r="C164" s="5">
         <v>0.1207203609999965</v>
       </c>
       <c r="D164" s="5">
         <v>2.5787967140098678</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>57.587671557999997</v>
       </c>
       <c r="C165" s="5">
         <v>0.63083683699999682</v>
       </c>
       <c r="D165" s="5">
         <v>14.131118969339717</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>57.516581154000001</v>
       </c>
       <c r="C166" s="5">
         <v>-7.1090403999995999E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-1.4713505314411401</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>57.381734268999999</v>
       </c>
       <c r="C167" s="5">
         <v>-0.13484688500000175</v>
       </c>
       <c r="D167" s="5">
         <v>-2.777388897999955</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>57.663108086999998</v>
       </c>
       <c r="C168" s="5">
         <v>0.28137381799999872</v>
       </c>
       <c r="D168" s="5">
         <v>6.0455699510887362</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>58.064743546999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.40163546000000139</v>
       </c>
       <c r="D169" s="5">
         <v>8.6859928262503558</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>58.080235154999997</v>
       </c>
       <c r="C170" s="5">
         <v>1.5491607999997825E-2</v>
       </c>
       <c r="D170" s="5">
         <v>0.3206288615828834</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>58.372927949000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.29269279400000414</v>
       </c>
       <c r="D171" s="5">
         <v>6.2178094703395415</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>58.44605164</v>
       </c>
       <c r="C172" s="5">
         <v>7.3123690999999269E-2</v>
       </c>
       <c r="D172" s="5">
         <v>1.5136388873118189</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>58.509141649999997</v>
       </c>
       <c r="C173" s="5">
         <v>6.3090009999996255E-2</v>
       </c>
       <c r="D173" s="5">
         <v>1.3030668569499637</v>
       </c>
       <c r="E173" s="5">
         <v>2.5701293592814922</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>58.535895543999999</v>
       </c>
       <c r="C174" s="5">
         <v>2.6753894000002276E-2</v>
       </c>
       <c r="D174" s="5">
         <v>0.55009415795594929</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>59.038313909999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.50241836600000056</v>
       </c>
       <c r="D175" s="5">
         <v>10.800098368383226</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>58.772956897999997</v>
       </c>
       <c r="C176" s="5">
         <v>-0.26535701200000261</v>
       </c>
       <c r="D176" s="5">
         <v>-5.2622339413168522</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>57.862246798000001</v>
       </c>
       <c r="C177" s="5">
         <v>-0.91071009999999575</v>
       </c>
       <c r="D177" s="5">
         <v>-17.088832618302398</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>57.867283802000003</v>
       </c>
       <c r="C178" s="5">
         <v>5.0370040000018435E-3</v>
       </c>
       <c r="D178" s="5">
         <v>0.10451200807601868</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>57.950174957000002</v>
       </c>
       <c r="C179" s="5">
         <v>8.2891154999998662E-2</v>
       </c>
       <c r="D179" s="5">
         <v>1.7325298938334566</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>57.972590609999997</v>
       </c>
       <c r="C180" s="5">
         <v>2.2415652999995928E-2</v>
       </c>
       <c r="D180" s="5">
         <v>0.46515965279638749</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>57.814060372</v>
       </c>
       <c r="C181" s="5">
         <v>-0.15853023799999733</v>
       </c>
       <c r="D181" s="5">
         <v>-3.2325797836939008</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>57.452780529000002</v>
       </c>
       <c r="C182" s="5">
         <v>-0.36127984299999838</v>
       </c>
       <c r="D182" s="5">
         <v>-7.2463595087644546</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>57.977173819000001</v>
       </c>
       <c r="C183" s="5">
         <v>0.52439328999999901</v>
       </c>
       <c r="D183" s="5">
         <v>11.519771496706888</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>58.004679783</v>
       </c>
       <c r="C184" s="5">
         <v>2.7505963999999494E-2</v>
       </c>
       <c r="D184" s="5">
         <v>0.57080085540823777</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>58.046107577000001</v>
       </c>
       <c r="C185" s="5">
         <v>4.1427794000000517E-2</v>
       </c>
       <c r="D185" s="5">
         <v>0.86043232518355772</v>
       </c>
       <c r="E185" s="5">
         <v>-0.79138756772377805</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>57.879165618000002</v>
       </c>
       <c r="C186" s="5">
         <v>-0.16694195899999897</v>
       </c>
       <c r="D186" s="5">
         <v>-3.3971560046402338</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>58.071956098999998</v>
       </c>
       <c r="C187" s="5">
         <v>0.19279048099999585</v>
       </c>
       <c r="D187" s="5">
         <v>4.0711419845852692</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>58.058376453999998</v>
       </c>
       <c r="C188" s="5">
         <v>-1.3579645000000085E-2</v>
       </c>
       <c r="D188" s="5">
         <v>-0.28024942166435807</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>58.468891624999998</v>
       </c>
       <c r="C189" s="5">
         <v>0.41051517100000012</v>
       </c>
       <c r="D189" s="5">
         <v>8.8227481607936475</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>58.525664188999997</v>
       </c>
       <c r="C190" s="5">
         <v>5.6772563999999193E-2</v>
       </c>
       <c r="D190" s="5">
         <v>1.1714277973255527</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>58.804028981000002</v>
       </c>
       <c r="C191" s="5">
         <v>0.27836479200000497</v>
       </c>
       <c r="D191" s="5">
         <v>5.8592426607445569</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>59.193325989999998</v>
       </c>
       <c r="C192" s="5">
         <v>0.38929700899999631</v>
       </c>
       <c r="D192" s="5">
         <v>8.240034308892664</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>59.264488428999996</v>
       </c>
       <c r="C193" s="5">
         <v>7.1162438999998301E-2</v>
       </c>
       <c r="D193" s="5">
         <v>1.4522217795595704</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>59.525730703999997</v>
       </c>
       <c r="C194" s="5">
         <v>0.26124227500000075</v>
       </c>
       <c r="D194" s="5">
         <v>5.4198378931197499</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>59.574569179999997</v>
       </c>
       <c r="C195" s="5">
         <v>4.8838476000000242E-2</v>
       </c>
       <c r="D195" s="5">
         <v>0.98900689143495146</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>59.913857637</v>
       </c>
       <c r="C196" s="5">
         <v>0.3392884570000021</v>
       </c>
       <c r="D196" s="5">
         <v>7.0524160210184039</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>59.786136620000001</v>
       </c>
       <c r="C197" s="5">
         <v>-0.12772101699999894</v>
       </c>
       <c r="D197" s="5">
         <v>-2.5283125134016649</v>
       </c>
       <c r="E197" s="5">
         <v>2.9976670540600825</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>60.035874345000003</v>
       </c>
       <c r="C198" s="5">
         <v>0.2497377250000028</v>
       </c>
       <c r="D198" s="5">
         <v>5.129402671489558</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>60.485023814999998</v>
       </c>
       <c r="C199" s="5">
         <v>0.44914946999999472</v>
       </c>
       <c r="D199" s="5">
         <v>9.3563968386205065</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>60.883402277999998</v>
       </c>
       <c r="C200" s="5">
         <v>0.39837846300000024</v>
       </c>
       <c r="D200" s="5">
         <v>8.1963703374242627</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>60.597883734</v>
       </c>
       <c r="C201" s="5">
         <v>-0.28551854399999854</v>
       </c>
       <c r="D201" s="5">
         <v>-5.4846108627829899</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>60.777303109000002</v>
       </c>
       <c r="C202" s="5">
         <v>0.17941937500000193</v>
       </c>
       <c r="D202" s="5">
         <v>3.6114164096542112</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>60.954949687999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.17764657899999747</v>
       </c>
       <c r="D203" s="5">
         <v>3.5644313002991534</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>60.893934158</v>
       </c>
       <c r="C204" s="5">
         <v>-6.1015529999998819E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-1.1946015152832445</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>61.113505562999997</v>
       </c>
       <c r="C205" s="5">
         <v>0.21957140499999639</v>
       </c>
       <c r="D205" s="5">
         <v>4.4138128283957911</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>61.229064786000002</v>
       </c>
       <c r="C206" s="5">
         <v>0.11555922300000532</v>
       </c>
       <c r="D206" s="5">
         <v>2.2928215855117395</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>60.969773021000002</v>
       </c>
       <c r="C207" s="5">
         <v>-0.2592917650000004</v>
       </c>
       <c r="D207" s="5">
         <v>-4.9650334968513015</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>61.064123789</v>
       </c>
       <c r="C208" s="5">
         <v>9.4350767999998197E-2</v>
       </c>
       <c r="D208" s="5">
         <v>1.872888091170033</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>61.165348895999998</v>
       </c>
       <c r="C209" s="5">
         <v>0.10122510699999765</v>
       </c>
       <c r="D209" s="5">
         <v>2.0074593573883526</v>
       </c>
       <c r="E209" s="5">
         <v>2.3069098523061493</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>61.26591792</v>
       </c>
       <c r="C210" s="5">
         <v>0.10056902400000212</v>
       </c>
       <c r="D210" s="5">
         <v>1.9909996735901991</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>61.382833491</v>
       </c>
       <c r="C211" s="5">
         <v>0.11691557099999983</v>
       </c>
       <c r="D211" s="5">
         <v>2.3141845613529943</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>61.685551486999998</v>
       </c>
       <c r="C212" s="5">
         <v>0.30271799599999838</v>
       </c>
       <c r="D212" s="5">
         <v>6.0811544906071324</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>61.919076414999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.23352492800000135</v>
       </c>
       <c r="D213" s="5">
         <v>4.6386711521713808</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>62.076600710999998</v>
       </c>
       <c r="C214" s="5">
         <v>0.15752429599999829</v>
       </c>
       <c r="D214" s="5">
         <v>3.0959222398963426</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>62.066476418000001</v>
       </c>
       <c r="C215" s="5">
         <v>-1.0124292999996953E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-0.19553679515579292</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>61.982367656999998</v>
       </c>
       <c r="C216" s="5">
         <v>-8.4108761000003085E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-1.6141022397380356</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>61.895719571999997</v>
       </c>
       <c r="C217" s="5">
         <v>-8.6648085000000208E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-1.6646986086497062</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>62.45170272</v>
       </c>
       <c r="C218" s="5">
         <v>0.55598314800000281</v>
       </c>
       <c r="D218" s="5">
         <v>11.327898262523405</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>63.156313670000003</v>
       </c>
       <c r="C219" s="5">
         <v>0.70461095000000284</v>
       </c>
       <c r="D219" s="5">
         <v>14.411550580062137</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>62.945591211999997</v>
       </c>
       <c r="C220" s="5">
         <v>-0.21072245800000644</v>
       </c>
       <c r="D220" s="5">
         <v>-3.9311642645597056</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>63.101692429000003</v>
       </c>
       <c r="C221" s="5">
         <v>0.1561012170000069</v>
       </c>
       <c r="D221" s="5">
         <v>3.0168546773206018</v>
       </c>
       <c r="E221" s="5">
         <v>3.1657524529000725</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>63.394893637999999</v>
       </c>
       <c r="C222" s="5">
         <v>0.2932012089999958</v>
       </c>
       <c r="D222" s="5">
         <v>5.720507880362935</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>63.237400610999998</v>
       </c>
       <c r="C223" s="5">
         <v>-0.15749302700000101</v>
       </c>
       <c r="D223" s="5">
         <v>-2.9407820355664471</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>62.917277413000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.32012319799999744</v>
       </c>
       <c r="D224" s="5">
         <v>-5.9083816954075941</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>62.587947319999998</v>
       </c>
       <c r="C225" s="5">
         <v>-0.32933009300000293</v>
       </c>
       <c r="D225" s="5">
         <v>-6.1034914165510106</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>62.411039930999998</v>
       </c>
       <c r="C226" s="5">
         <v>-0.17690738900000014</v>
       </c>
       <c r="D226" s="5">
         <v>-3.3396130684072656</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>62.35739246</v>
       </c>
       <c r="C227" s="5">
         <v>-5.3647470999997893E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-1.0266369578280532</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>62.452254895000003</v>
       </c>
       <c r="C228" s="5">
         <v>9.4862435000003131E-2</v>
       </c>
       <c r="D228" s="5">
         <v>1.8408759407539055</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>62.497172028000001</v>
       </c>
       <c r="C229" s="5">
         <v>4.4917132999998444E-2</v>
       </c>
       <c r="D229" s="5">
         <v>0.86649053302103596</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>61.914682081999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.58248994600000259</v>
       </c>
       <c r="D230" s="5">
         <v>-10.628432843052982</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>62.055283858999999</v>
       </c>
       <c r="C231" s="5">
         <v>0.14060177700000054</v>
       </c>
       <c r="D231" s="5">
         <v>2.7593696207626195</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>61.147096705000003</v>
       </c>
       <c r="C232" s="5">
         <v>-0.90818715399999661</v>
       </c>
       <c r="D232" s="5">
         <v>-16.215265548092152</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>60.701260892999997</v>
       </c>
       <c r="C233" s="5">
         <v>-0.44583581200000566</v>
       </c>
       <c r="D233" s="5">
         <v>-8.406964460702449</v>
       </c>
       <c r="E233" s="5">
         <v>-3.8040683911939377</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>59.966344178999996</v>
       </c>
       <c r="C234" s="5">
         <v>-0.73491671400000058</v>
       </c>
       <c r="D234" s="5">
         <v>-13.599087659689001</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>59.490101436000003</v>
       </c>
       <c r="C235" s="5">
         <v>-0.47624274299999314</v>
       </c>
       <c r="D235" s="5">
         <v>-9.1247463009588188</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>59.111754140999999</v>
       </c>
       <c r="C236" s="5">
         <v>-0.37834729500000464</v>
       </c>
       <c r="D236" s="5">
         <v>-7.3704288314779598</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>58.184509628000001</v>
       </c>
       <c r="C237" s="5">
         <v>-0.92724451299999799</v>
       </c>
       <c r="D237" s="5">
         <v>-17.28155242718401</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>57.890387283000003</v>
       </c>
       <c r="C238" s="5">
         <v>-0.29412234499999812</v>
       </c>
       <c r="D238" s="5">
         <v>-5.9001528755729726</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>58.094958734999999</v>
       </c>
       <c r="C239" s="5">
         <v>0.20457145199999616</v>
       </c>
       <c r="D239" s="5">
         <v>4.3239232574090902</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>57.884095487000003</v>
       </c>
       <c r="C240" s="5">
         <v>-0.21086324799999545</v>
       </c>
       <c r="D240" s="5">
         <v>-4.2696504838900085</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>57.730184426000001</v>
       </c>
       <c r="C241" s="5">
         <v>-0.15391106100000229</v>
       </c>
       <c r="D241" s="5">
         <v>-3.1444919359035262</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>58.100725320999999</v>
       </c>
       <c r="C242" s="5">
         <v>0.37054089499999776</v>
       </c>
       <c r="D242" s="5">
         <v>7.9799967936627025</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>57.689346475999997</v>
       </c>
       <c r="C243" s="5">
         <v>-0.41137884500000155</v>
       </c>
       <c r="D243" s="5">
         <v>-8.1733415497487698</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>57.577958842000001</v>
       </c>
       <c r="C244" s="5">
         <v>-0.11138763399999618</v>
       </c>
       <c r="D244" s="5">
         <v>-2.2925342010905791</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>57.622324300999999</v>
       </c>
       <c r="C245" s="5">
         <v>4.4365458999997998E-2</v>
       </c>
       <c r="D245" s="5">
         <v>0.92856281097104532</v>
       </c>
       <c r="E245" s="5">
         <v>-5.0722778187875512</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>57.851264659999998</v>
       </c>
       <c r="C246" s="5">
         <v>0.22894035899999921</v>
       </c>
       <c r="D246" s="5">
         <v>4.8733206328967604</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>58.181711708999998</v>
       </c>
       <c r="C247" s="5">
         <v>0.33044704899999999</v>
       </c>
       <c r="D247" s="5">
         <v>7.0739048494161016</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>58.551613588999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.36990188000000046</v>
       </c>
       <c r="D248" s="5">
         <v>7.9017498310499423</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>58.699135710999997</v>
       </c>
       <c r="C249" s="5">
         <v>0.14752212199999803</v>
       </c>
       <c r="D249" s="5">
         <v>3.065677924958532</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>58.895640534000002</v>
       </c>
       <c r="C250" s="5">
         <v>0.19650482300000505</v>
       </c>
       <c r="D250" s="5">
         <v>4.0919902546593834</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>58.834396179999999</v>
       </c>
       <c r="C251" s="5">
         <v>-6.1244354000002943E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-1.2407428679562349</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>59.056734300999999</v>
       </c>
       <c r="C252" s="5">
         <v>0.22233812099999994</v>
       </c>
       <c r="D252" s="5">
         <v>4.6303134468646201</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>58.862754078000002</v>
       </c>
       <c r="C253" s="5">
         <v>-0.19398022299999695</v>
       </c>
       <c r="D253" s="5">
         <v>-3.8711375984173957</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>59.312278800000001</v>
       </c>
       <c r="C254" s="5">
         <v>0.4495247219999996</v>
       </c>
       <c r="D254" s="5">
         <v>9.5590819829377551</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>59.635595743000003</v>
       </c>
       <c r="C255" s="5">
         <v>0.3233169430000018</v>
       </c>
       <c r="D255" s="5">
         <v>6.7410384936875234</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>59.763226867</v>
       </c>
       <c r="C256" s="5">
         <v>0.12763112399999699</v>
       </c>
       <c r="D256" s="5">
         <v>2.5986675719943841</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>60.088162750000002</v>
       </c>
       <c r="C257" s="5">
         <v>0.32493588300000198</v>
       </c>
       <c r="D257" s="5">
         <v>6.7231505328432917</v>
       </c>
       <c r="E257" s="5">
         <v>4.2793109769735826</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>60.048070696000003</v>
       </c>
       <c r="C258" s="5">
         <v>-4.0092053999998711E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-0.79773291600312435</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>59.990134480999998</v>
       </c>
       <c r="C259" s="5">
         <v>-5.793621500000512E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-1.1516724879715445</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>60.089544152000002</v>
       </c>
       <c r="C260" s="5">
         <v>9.9409671000003641E-2</v>
       </c>
       <c r="D260" s="5">
         <v>2.0067443430936471</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>60.437511571999998</v>
       </c>
       <c r="C261" s="5">
         <v>0.34796741999999625</v>
       </c>
       <c r="D261" s="5">
         <v>7.1746273486709589</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>60.411033177999997</v>
       </c>
       <c r="C262" s="5">
         <v>-2.6478394000001515E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-0.52446933000437346</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>60.459340939999997</v>
       </c>
       <c r="C263" s="5">
         <v>4.8307762000000309E-2</v>
       </c>
       <c r="D263" s="5">
         <v>0.96381316380196314</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>60.748672745999997</v>
       </c>
       <c r="C264" s="5">
         <v>0.28933180599999986</v>
       </c>
       <c r="D264" s="5">
         <v>5.8962598011290002</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>60.905301950999998</v>
       </c>
       <c r="C265" s="5">
         <v>0.15662920500000155</v>
       </c>
       <c r="D265" s="5">
         <v>3.1382319620583798</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>60.928345554000003</v>
       </c>
       <c r="C266" s="5">
         <v>2.3043603000004964E-2</v>
       </c>
       <c r="D266" s="5">
         <v>0.45496759660552666</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>60.504749625000002</v>
       </c>
       <c r="C267" s="5">
         <v>-0.42359592900000109</v>
       </c>
       <c r="D267" s="5">
         <v>-8.0311000542270587</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>60.863335548000002</v>
       </c>
       <c r="C268" s="5">
         <v>0.3585859229999997</v>
       </c>
       <c r="D268" s="5">
         <v>7.3483513566712455</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>61.191855824999998</v>
       </c>
       <c r="C269" s="5">
         <v>0.32852027699999553</v>
       </c>
       <c r="D269" s="5">
         <v>6.6729976645045763</v>
       </c>
       <c r="E269" s="5">
         <v>1.8367895180819049</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>61.320292788000003</v>
       </c>
       <c r="C270" s="5">
         <v>0.12843696300000573</v>
       </c>
       <c r="D270" s="5">
         <v>2.5479875316898104</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>61.580842816000001</v>
       </c>
       <c r="C271" s="5">
         <v>0.26055002799999727</v>
       </c>
       <c r="D271" s="5">
         <v>5.2196624343467946</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>61.505051788000003</v>
       </c>
       <c r="C272" s="5">
         <v>-7.5791027999997596E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-1.4669513793562738</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>61.895478380999997</v>
       </c>
       <c r="C273" s="5">
         <v>0.39042659299999372</v>
       </c>
       <c r="D273" s="5">
         <v>7.8891134515800987</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>62.359286646000001</v>
       </c>
       <c r="C274" s="5">
         <v>0.46380826500000438</v>
       </c>
       <c r="D274" s="5">
         <v>9.3721060802102407</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>62.686485474000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.32719882800000022</v>
       </c>
       <c r="D275" s="5">
         <v>6.4813133951353574</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>62.256790758999998</v>
       </c>
       <c r="C276" s="5">
         <v>-0.42969471500000367</v>
       </c>
       <c r="D276" s="5">
         <v>-7.9224625941735516</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>62.455714270999998</v>
       </c>
       <c r="C277" s="5">
         <v>0.19892351200000036</v>
       </c>
       <c r="D277" s="5">
         <v>3.9023565036054864</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>62.426072965000003</v>
       </c>
       <c r="C278" s="5">
         <v>-2.9641305999994927E-2</v>
       </c>
       <c r="D278" s="5">
         <v>-0.56803236741359564</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>62.359343453000001</v>
       </c>
       <c r="C279" s="5">
         <v>-6.6729512000001989E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-1.2752093566134048</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>62.837682233999999</v>
       </c>
       <c r="C280" s="5">
         <v>0.47833878099999794</v>
       </c>
       <c r="D280" s="5">
         <v>9.6032629574535058</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>62.702329368000001</v>
       </c>
       <c r="C281" s="5">
         <v>-0.13535286599999807</v>
       </c>
       <c r="D281" s="5">
         <v>-2.5544059753602744</v>
       </c>
       <c r="E281" s="5">
         <v>2.4684225092302281</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>62.454989423000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.24733994500000023</v>
       </c>
       <c r="D282" s="5">
         <v>-4.6322427211185291</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>63.031774849000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.57678542600000071</v>
       </c>
       <c r="D283" s="5">
         <v>11.662864389348538</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>63.304660198999997</v>
       </c>
       <c r="C284" s="5">
         <v>0.2728853499999957</v>
       </c>
       <c r="D284" s="5">
         <v>5.3207030743045669</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>63.799704824999999</v>
       </c>
       <c r="C285" s="5">
         <v>0.4950446260000021</v>
       </c>
       <c r="D285" s="5">
         <v>9.7983590352308081</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>64.172034409000005</v>
       </c>
       <c r="C286" s="5">
         <v>0.37232958400000626</v>
       </c>
       <c r="D286" s="5">
         <v>7.2323094098853735</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>64.352979903000005</v>
       </c>
       <c r="C287" s="5">
         <v>0.18094549399999948</v>
       </c>
       <c r="D287" s="5">
         <v>3.4366034763318121</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>64.275917845999999</v>
       </c>
       <c r="C288" s="5">
         <v>-7.7062057000006234E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-1.4275615237621553</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>64.585192853999999</v>
       </c>
       <c r="C289" s="5">
         <v>0.30927500800000018</v>
       </c>
       <c r="D289" s="5">
         <v>5.9292957493412457</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>64.683340651999998</v>
       </c>
       <c r="C290" s="5">
         <v>9.8147797999999398E-2</v>
       </c>
       <c r="D290" s="5">
         <v>1.8389162760920064</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>65.292575968999998</v>
       </c>
       <c r="C291" s="5">
         <v>0.60923531699999955</v>
       </c>
       <c r="D291" s="5">
         <v>11.9067642668647</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>65.652744518999995</v>
       </c>
       <c r="C292" s="5">
         <v>0.36016854999999737</v>
       </c>
       <c r="D292" s="5">
         <v>6.8240388486043857</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>65.865962588000002</v>
       </c>
       <c r="C293" s="5">
         <v>0.21321806900000695</v>
       </c>
       <c r="D293" s="5">
         <v>3.9675685159918261</v>
       </c>
       <c r="E293" s="5">
         <v>5.045479572908107</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>66.212746107000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.34678351899999882</v>
       </c>
       <c r="D294" s="5">
         <v>6.5041877370094481</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>66.193915454999996</v>
       </c>
       <c r="C295" s="5">
         <v>-1.8830652000005443E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-0.3407421048050141</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>66.502303730999998</v>
       </c>
       <c r="C296" s="5">
         <v>0.30838827600000229</v>
       </c>
       <c r="D296" s="5">
         <v>5.7361347263177986</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>66.053521072999999</v>
       </c>
       <c r="C297" s="5">
         <v>-0.44878265799999895</v>
       </c>
       <c r="D297" s="5">
         <v>-7.8041447708959382</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>66.040728176000002</v>
       </c>
       <c r="C298" s="5">
         <v>-1.2792896999997083E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-0.23216225482837194</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>66.250527966999996</v>
       </c>
       <c r="C299" s="5">
         <v>0.20979979099999468</v>
       </c>
       <c r="D299" s="5">
         <v>3.8795081946125354</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>66.313651269000005</v>
       </c>
       <c r="C300" s="5">
         <v>6.3123302000008152E-2</v>
       </c>
       <c r="D300" s="5">
         <v>1.1493670542008783</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>66.301907784999997</v>
       </c>
       <c r="C301" s="5">
         <v>-1.1743484000007243E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-0.21230113131471828</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>66.280857003999998</v>
       </c>
       <c r="C302" s="5">
         <v>-2.1050780999999574E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-0.38033403470385529</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>66.474924059000003</v>
       </c>
       <c r="C303" s="5">
         <v>0.19406705500000498</v>
       </c>
       <c r="D303" s="5">
         <v>3.5706773279211124</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>66.497322294</v>
       </c>
       <c r="C304" s="5">
         <v>2.2398234999997158E-2</v>
       </c>
       <c r="D304" s="5">
         <v>0.40508128499094909</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>67.098684215999995</v>
       </c>
       <c r="C305" s="5">
         <v>0.60136192199999527</v>
       </c>
       <c r="D305" s="5">
         <v>11.408456157890189</v>
       </c>
       <c r="E305" s="5">
         <v>1.8715609391618981</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>66.961492340999996</v>
       </c>
       <c r="C306" s="5">
         <v>-0.13719187499999919</v>
       </c>
       <c r="D306" s="5">
         <v>-2.426149923414489</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>67.215022297999994</v>
       </c>
       <c r="C307" s="5">
         <v>0.25352995699999781</v>
       </c>
       <c r="D307" s="5">
         <v>4.6392639891250642</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>67.465250498000003</v>
       </c>
       <c r="C308" s="5">
         <v>0.25022820000000934</v>
       </c>
       <c r="D308" s="5">
         <v>4.559977780196478</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>67.634660494000002</v>
       </c>
       <c r="C309" s="5">
         <v>0.16940999599999884</v>
       </c>
       <c r="D309" s="5">
         <v>3.0552509695691343</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>67.951764819999994</v>
       </c>
       <c r="C310" s="5">
         <v>0.31710432599999194</v>
       </c>
       <c r="D310" s="5">
         <v>5.7735583281886882</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>68.093201210000004</v>
       </c>
       <c r="C311" s="5">
         <v>0.14143639000000974</v>
       </c>
       <c r="D311" s="5">
         <v>2.5265006683470093</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>68.250879358999995</v>
       </c>
       <c r="C312" s="5">
         <v>0.15767814899999166</v>
       </c>
       <c r="D312" s="5">
         <v>2.8144115072795017</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>68.011363887000002</v>
       </c>
       <c r="C313" s="5">
         <v>-0.23951547199999368</v>
       </c>
       <c r="D313" s="5">
         <v>-4.1308681054459617</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>68.231074556999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.21971066999999778</v>
       </c>
       <c r="D314" s="5">
         <v>3.9462248348084206</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>68.929546263000006</v>
       </c>
       <c r="C315" s="5">
         <v>0.69847170600000652</v>
       </c>
       <c r="D315" s="5">
         <v>13.000016040150065</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>68.315149937000001</v>
       </c>
       <c r="C316" s="5">
         <v>-0.61439632600000493</v>
       </c>
       <c r="D316" s="5">
         <v>-10.186985419685247</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>68.315038489000003</v>
       </c>
       <c r="C317" s="5">
         <v>-1.1144799999840416E-4</v>
       </c>
       <c r="D317" s="5">
         <v>-1.9576389739817124E-3</v>
       </c>
       <c r="E317" s="5">
         <v>1.812784091390518</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>68.837412573999998</v>
       </c>
       <c r="C318" s="5">
         <v>0.5223740849999956</v>
       </c>
       <c r="D318" s="5">
         <v>9.5717623236977865</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>68.949946079</v>
       </c>
       <c r="C319" s="5">
         <v>0.11253350500000181</v>
       </c>
       <c r="D319" s="5">
         <v>1.9794617738398523</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>69.246146636000006</v>
       </c>
       <c r="C320" s="5">
         <v>0.29620055700000592</v>
       </c>
       <c r="D320" s="5">
         <v>5.2786148605395544</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>69.714411217999995</v>
       </c>
       <c r="C321" s="5">
         <v>0.4682645819999891</v>
       </c>
       <c r="D321" s="5">
         <v>8.4235026214533946</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>69.756327862000006</v>
       </c>
       <c r="C322" s="5">
         <v>4.1916644000011161E-2</v>
       </c>
       <c r="D322" s="5">
         <v>0.72390550046048663</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>69.969589154999994</v>
       </c>
       <c r="C323" s="5">
         <v>0.21326129299998797</v>
       </c>
       <c r="D323" s="5">
         <v>3.7309996709905757</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>70.381532164000006</v>
       </c>
       <c r="C324" s="5">
         <v>0.41194300900001224</v>
       </c>
       <c r="D324" s="5">
         <v>7.2982693341615557</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>71.033232749999996</v>
       </c>
       <c r="C325" s="5">
         <v>0.65170058599998981</v>
       </c>
       <c r="D325" s="5">
         <v>11.695160669326366</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>71.087089571999996</v>
       </c>
       <c r="C326" s="5">
         <v>5.3856822000000193E-2</v>
       </c>
       <c r="D326" s="5">
         <v>0.91363393288226291</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>71.064864861000004</v>
       </c>
       <c r="C327" s="5">
         <v>-2.2224710999992681E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-0.37452429163455925</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>71.214710808999996</v>
       </c>
       <c r="C328" s="5">
         <v>0.14984594799999229</v>
       </c>
       <c r="D328" s="5">
         <v>2.5598474727353882</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>70.901568276000006</v>
       </c>
       <c r="C329" s="5">
         <v>-0.31314253299998995</v>
       </c>
       <c r="D329" s="5">
         <v>-5.1508338262143294</v>
       </c>
       <c r="E329" s="5">
         <v>3.7861792135511774</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>70.904710946999998</v>
       </c>
       <c r="C330" s="5">
         <v>3.1426709999919922E-3</v>
       </c>
       <c r="D330" s="5">
         <v>5.3202274480557143E-2</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>70.974615455999995</v>
       </c>
       <c r="C331" s="5">
         <v>6.9904508999997006E-2</v>
       </c>
       <c r="D331" s="5">
         <v>1.1895086991909887</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>70.830551552000003</v>
       </c>
       <c r="C332" s="5">
         <v>-0.14406390399999225</v>
       </c>
       <c r="D332" s="5">
         <v>-2.4087444414205628</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>70.557310650999995</v>
       </c>
       <c r="C333" s="5">
         <v>-0.27324090100000831</v>
       </c>
       <c r="D333" s="5">
         <v>-4.5322375282595972</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>70.529192838</v>
       </c>
       <c r="C334" s="5">
         <v>-2.8117812999994385E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-0.47716556759468398</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>70.657159868999997</v>
       </c>
       <c r="C335" s="5">
         <v>0.12796703099999718</v>
       </c>
       <c r="D335" s="5">
         <v>2.1991197327270395</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>70.305889653999998</v>
       </c>
       <c r="C336" s="5">
         <v>-0.35127021499999955</v>
       </c>
       <c r="D336" s="5">
         <v>-5.8053190544655742</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>70.770576145999996</v>
       </c>
       <c r="C337" s="5">
         <v>0.46468649199999845</v>
       </c>
       <c r="D337" s="5">
         <v>8.2261667304387665</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>70.745501404999999</v>
       </c>
       <c r="C338" s="5">
         <v>-2.5074740999997402E-2</v>
       </c>
       <c r="D338" s="5">
         <v>-0.42434474976826841</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>70.717127894000001</v>
       </c>
       <c r="C339" s="5">
         <v>-2.8373510999998075E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-0.48021722122378874</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>71.086922427999994</v>
       </c>
       <c r="C340" s="5">
         <v>0.36979453399999329</v>
       </c>
       <c r="D340" s="5">
         <v>6.458706523341351</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>70.967317812999994</v>
       </c>
       <c r="C341" s="5">
         <v>-0.11960461500000008</v>
       </c>
       <c r="D341" s="5">
         <v>-2.0004354492614729</v>
       </c>
       <c r="E341" s="5">
         <v>9.2733543980361155E-2</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>70.658224520000005</v>
       </c>
       <c r="C342" s="5">
         <v>-0.30909329299998944</v>
       </c>
       <c r="D342" s="5">
         <v>-5.103117239004817</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>67.152253900999995</v>
       </c>
       <c r="C343" s="5">
         <v>-3.5059706190000099</v>
       </c>
       <c r="D343" s="5">
         <v>-45.703169094663721</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>67.157113258999999</v>
       </c>
       <c r="C344" s="5">
         <v>4.8593580000044767E-3</v>
       </c>
       <c r="D344" s="5">
         <v>8.6870516464876424E-2</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>67.244025098999998</v>
       </c>
       <c r="C345" s="5">
         <v>8.6911839999999074E-2</v>
       </c>
       <c r="D345" s="5">
         <v>1.5640900347300368</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>67.427037052000003</v>
       </c>
       <c r="C346" s="5">
         <v>0.18301195300000472</v>
       </c>
       <c r="D346" s="5">
         <v>3.3152644279557775</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>67.712471542000003</v>
       </c>
       <c r="C347" s="5">
         <v>0.2854344900000001</v>
       </c>
       <c r="D347" s="5">
         <v>5.1998407199302044</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>67.805183622000001</v>
       </c>
       <c r="C348" s="5">
         <v>9.2712079999998309E-2</v>
       </c>
       <c r="D348" s="5">
         <v>1.6554726719453683</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>68.330471782999993</v>
       </c>
       <c r="C349" s="5">
         <v>0.52528816099999176</v>
       </c>
       <c r="D349" s="5">
         <v>9.7029419921429216</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>68.151775259000004</v>
       </c>
       <c r="C350" s="5">
         <v>-0.1786965239999887</v>
       </c>
       <c r="D350" s="5">
         <v>-3.0934693764259946</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>67.782058253000002</v>
       </c>
       <c r="C351" s="5">
         <v>-0.3697170060000019</v>
       </c>
       <c r="D351" s="5">
         <v>-6.3191221887484712</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>67.663785309999994</v>
       </c>
       <c r="C352" s="5">
         <v>-0.11827294300000801</v>
       </c>
       <c r="D352" s="5">
         <v>-2.0739020724274138</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>67.514828885</v>
       </c>
       <c r="C353" s="5">
         <v>-0.1489564249999944</v>
       </c>
       <c r="D353" s="5">
         <v>-2.6099525565084103</v>
       </c>
       <c r="E353" s="5">
         <v>-4.8648998361433886</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>71.310576346999994</v>
       </c>
       <c r="C354" s="5">
         <v>3.7957474619999942</v>
       </c>
       <c r="D354" s="5">
         <v>92.777925657126374</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>71.182606651</v>
       </c>
       <c r="C355" s="5">
         <v>-0.12796969599999386</v>
       </c>
       <c r="D355" s="5">
         <v>-2.1323203972277938</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>71.149401052000002</v>
       </c>
       <c r="C356" s="5">
         <v>-3.3205598999998642E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-0.55834769333087397</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>71.164797996000004</v>
       </c>
       <c r="C357" s="5">
         <v>1.5396944000002577E-2</v>
       </c>
       <c r="D357" s="5">
         <v>0.25999290554177268</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>71.160122814000005</v>
       </c>
       <c r="C358" s="5">
         <v>-4.6751819999997224E-3</v>
       </c>
       <c r="D358" s="5">
         <v>-7.8805700276463053E-2</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>70.997890351999999</v>
       </c>
       <c r="C359" s="5">
         <v>-0.16223246200000574</v>
       </c>
       <c r="D359" s="5">
         <v>-2.7017424725472861</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>71.212866009999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.21497565800000018</v>
       </c>
       <c r="D360" s="5">
         <v>3.6946249068342985</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>71.109954834000007</v>
       </c>
       <c r="C361" s="5">
         <v>-0.10291117599999211</v>
       </c>
       <c r="D361" s="5">
         <v>-1.7204275734930996</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>71.091047474999996</v>
       </c>
       <c r="C362" s="5">
         <v>-1.8907359000010615E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-0.31860068435192179</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>71.551512360999993</v>
       </c>
       <c r="C363" s="5">
         <v>0.46046488599999691</v>
       </c>
       <c r="D363" s="5">
         <v>8.0554940437997491</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>71.703500532000007</v>
       </c>
       <c r="C364" s="5">
         <v>0.15198817100001349</v>
       </c>
       <c r="D364" s="5">
         <v>2.5790059317297054</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>71.656943603000002</v>
       </c>
       <c r="C365" s="5">
         <v>-4.6556929000004743E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.77638095903432847</v>
       </c>
       <c r="E365" s="5">
         <v>6.135118441987597</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>71.769282294999996</v>
       </c>
       <c r="C366" s="5">
         <v>0.11233869199999447</v>
       </c>
       <c r="D366" s="5">
         <v>1.8975815780630567</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>71.692950496999998</v>
       </c>
       <c r="C367" s="5">
         <v>-7.633179799999823E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-1.2688469629424382</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>71.527636994000005</v>
       </c>
       <c r="C368" s="5">
         <v>-0.16531350299999303</v>
       </c>
       <c r="D368" s="5">
         <v>-2.7322016048096143</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>63.991480228</v>
       </c>
       <c r="C369" s="5">
         <v>-7.5361567660000048</v>
       </c>
       <c r="D369" s="5">
         <v>-73.710680713734462</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>65.395431669999994</v>
       </c>
       <c r="C370" s="5">
         <v>1.4039514419999932</v>
       </c>
       <c r="D370" s="5">
         <v>29.748712082699669</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>68.413277163000004</v>
       </c>
       <c r="C371" s="5">
         <v>3.01784549300001</v>
       </c>
       <c r="D371" s="5">
         <v>71.836653348072204</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>68.561581529999998</v>
       </c>
       <c r="C372" s="5">
         <v>0.14830436699999439</v>
       </c>
       <c r="D372" s="5">
         <v>2.6325662087953505</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>68.871168405000006</v>
       </c>
       <c r="C373" s="5">
         <v>0.30958687500000792</v>
       </c>
       <c r="D373" s="5">
         <v>5.5551643620384228</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>69.307178652000005</v>
       </c>
       <c r="C374" s="5">
         <v>0.43601024699999869</v>
       </c>
       <c r="D374" s="5">
         <v>7.8671562400894457</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>70.240857591999998</v>
       </c>
       <c r="C375" s="5">
         <v>0.93367893999999296</v>
       </c>
       <c r="D375" s="5">
         <v>17.41917491890743</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>69.895273395000004</v>
       </c>
       <c r="C376" s="5">
         <v>-0.34558419699999376</v>
       </c>
       <c r="D376" s="5">
         <v>-5.7468157760131922</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>70.056886994999999</v>
       </c>
       <c r="C377" s="5">
         <v>0.16161359999999547</v>
       </c>
       <c r="D377" s="5">
         <v>2.8102295484472517</v>
       </c>
       <c r="E377" s="5">
         <v>-2.2329400718858139</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>70.547748431000002</v>
       </c>
       <c r="C378" s="5">
         <v>0.49086143600000298</v>
       </c>
       <c r="D378" s="5">
         <v>8.7396338899269352</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>70.502091481999997</v>
       </c>
       <c r="C379" s="5">
         <v>-4.5656949000004943E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-0.77385518563793942</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>71.117233620999997</v>
       </c>
       <c r="C380" s="5">
         <v>0.61514213899999959</v>
       </c>
       <c r="D380" s="5">
         <v>10.987545664103671</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>71.338907753000001</v>
       </c>
       <c r="C381" s="5">
         <v>0.22167413200000397</v>
       </c>
       <c r="D381" s="5">
         <v>3.8052244294931814</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>71.711673480000002</v>
       </c>
       <c r="C382" s="5">
         <v>0.37276572700000088</v>
       </c>
       <c r="D382" s="5">
         <v>6.4537146317175553</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>72.041082196000005</v>
       </c>
       <c r="C383" s="5">
         <v>0.32940871600000321</v>
       </c>
       <c r="D383" s="5">
         <v>5.6536362581196986</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>72.662145998</v>
       </c>
       <c r="C384" s="5">
         <v>0.62106380199999478</v>
       </c>
       <c r="D384" s="5">
         <v>10.850052711794866</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>72.919121000000004</v>
       </c>
       <c r="C385" s="5">
         <v>0.25697500200000434</v>
       </c>
       <c r="D385" s="5">
         <v>4.3274173323537779</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>73.110090115000006</v>
       </c>
       <c r="C386" s="5">
         <v>0.19096911500000147</v>
       </c>
       <c r="D386" s="5">
         <v>3.1883653254727973</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>73.136677005999999</v>
       </c>
       <c r="C387" s="5">
         <v>2.6586890999993784E-2</v>
       </c>
       <c r="D387" s="5">
         <v>0.43726055421779986</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>74.653094159999995</v>
       </c>
       <c r="C388" s="5">
         <v>1.5164171539999955</v>
       </c>
       <c r="D388" s="5">
         <v>27.923715035690932</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>75.006692022999999</v>
       </c>
       <c r="C389" s="5">
         <v>0.35359786300000451</v>
       </c>
       <c r="D389" s="5">
         <v>5.8342890571601913</v>
       </c>
       <c r="E389" s="5">
         <v>7.0654081851414086</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>74.643446960999995</v>
       </c>
       <c r="C390" s="5">
         <v>-0.36324506200000428</v>
       </c>
       <c r="D390" s="5">
         <v>-5.6590840249459262</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>75.274467014999999</v>
       </c>
       <c r="C391" s="5">
         <v>0.63102005400000394</v>
       </c>
       <c r="D391" s="5">
         <v>10.629775701086054</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>75.143573799999999</v>
       </c>
       <c r="C392" s="5">
         <v>-0.1308932150000004</v>
       </c>
       <c r="D392" s="5">
         <v>-2.0668139922976225</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>75.574541912000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.43096811200000218</v>
       </c>
       <c r="D393" s="5">
         <v>7.1036145869167067</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>75.503236477000002</v>
       </c>
       <c r="C394" s="5">
         <v>-7.1305434999999306E-2</v>
       </c>
       <c r="D394" s="5">
         <v>-1.1263566008479109</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>75.429547939000003</v>
       </c>
       <c r="C395" s="5">
         <v>-7.3688537999998971E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-1.1648921989336314</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>76.084561206999993</v>
       </c>
       <c r="C396" s="5">
         <v>0.65501326799999049</v>
       </c>
       <c r="D396" s="5">
         <v>10.932914841759755</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>76.104806994</v>
       </c>
       <c r="C397" s="5">
         <v>2.0245787000007454E-2</v>
       </c>
       <c r="D397" s="5">
         <v>0.31978277700503988</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>76.408274903999995</v>
       </c>
       <c r="C398" s="5">
         <v>0.30346790999999484</v>
       </c>
       <c r="D398" s="5">
         <v>4.8913483370612632</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>76.350491012999996</v>
       </c>
       <c r="C399" s="5">
         <v>-5.7783890999999699E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-0.9037369393225303</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>76.273209218000005</v>
       </c>
       <c r="C400" s="5">
         <v>-7.7281794999990439E-2</v>
       </c>
       <c r="D400" s="5">
         <v>-1.2078980674159245</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>76.413850251</v>
       </c>
       <c r="C401" s="5">
         <v>0.14064103299999431</v>
       </c>
       <c r="D401" s="5">
         <v>2.2352721276688081</v>
       </c>
       <c r="E401" s="5">
         <v>1.8760435769764605</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>77.076019349999996</v>
       </c>
       <c r="C402" s="5">
         <v>0.66216909899999621</v>
       </c>
       <c r="D402" s="5">
         <v>10.908882559185184</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>76.754229944000002</v>
       </c>
       <c r="C403" s="5">
         <v>-0.32178940599999351</v>
       </c>
       <c r="D403" s="5">
         <v>-4.8964997070185419</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>76.758868143000001</v>
       </c>
       <c r="C404" s="5">
         <v>4.6381989999986217E-3</v>
       </c>
       <c r="D404" s="5">
         <v>7.253918179053187E-2</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>77.193438314999995</v>
       </c>
       <c r="C405" s="5">
         <v>0.4345701719999937</v>
       </c>
       <c r="D405" s="5">
         <v>7.0093879451044172</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>77.585987822999996</v>
       </c>
       <c r="C406" s="5">
         <v>0.39254950800000188</v>
       </c>
       <c r="D406" s="5">
         <v>6.2759268154678027</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>78.101163108999998</v>
       </c>
       <c r="C407" s="5">
         <v>0.51517528600000162</v>
       </c>
       <c r="D407" s="5">
         <v>8.2656011974929111</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>78.117467912999999</v>
       </c>
       <c r="C408" s="5">
         <v>1.6304804000000672E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.25080607303573643</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>78.257931377999995</v>
       </c>
       <c r="C409" s="5">
         <v>0.14046346499999629</v>
       </c>
       <c r="D409" s="5">
         <v>2.1791942839959555</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>78.579986130999998</v>
       </c>
       <c r="C410" s="5">
         <v>0.3220547530000033</v>
       </c>
       <c r="D410" s="5">
         <v>5.051681375807604</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>78.674000595999999</v>
       </c>
       <c r="C411" s="5">
         <v>9.4014465000000769E-2</v>
       </c>
       <c r="D411" s="5">
         <v>1.4451860300754849</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>78.872906955000005</v>
       </c>
       <c r="C412" s="5">
         <v>0.19890635900000575</v>
       </c>
       <c r="D412" s="5">
         <v>3.0764265308066641</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>78.887720205999997</v>
       </c>
       <c r="C413" s="5">
         <v>1.4813250999992533E-2</v>
       </c>
       <c r="D413" s="5">
         <v>0.22560693214757066</v>
       </c>
       <c r="E413" s="5">
         <v>3.2374627726177385</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>78.499884800000004</v>
       </c>
       <c r="C414" s="5">
         <v>-0.38783540599999355</v>
       </c>
       <c r="D414" s="5">
         <v>-5.7426192456292995</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>78.972472449999998</v>
       </c>
       <c r="C415" s="5">
         <v>0.47258764999999414</v>
       </c>
       <c r="D415" s="5">
         <v>7.468351509813087</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>79.078697257000002</v>
       </c>
       <c r="C416" s="5">
         <v>0.10622480700000381</v>
       </c>
       <c r="D416" s="5">
         <v>1.6260986092538898</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>78.703378865000005</v>
       </c>
       <c r="C417" s="5">
         <v>-0.37531839199999695</v>
       </c>
       <c r="D417" s="5">
         <v>-5.5490219968078787</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>79.066475101999998</v>
       </c>
       <c r="C418" s="5">
         <v>0.36309623699999349</v>
       </c>
       <c r="D418" s="5">
         <v>5.6788309224250044</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>79.054802088000002</v>
       </c>
       <c r="C419" s="5">
         <v>-1.1673013999995874E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-0.1770187461076711</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>78.955051574999999</v>
       </c>
       <c r="C420" s="5">
         <v>-9.9750513000003593E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-1.5036834339229976</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>79.003747340000004</v>
       </c>
       <c r="C421" s="5">
         <v>4.8695765000005053E-2</v>
       </c>
       <c r="D421" s="5">
         <v>0.74261930573666923</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>79.476664243000002</v>
       </c>
       <c r="C422" s="5">
         <v>0.472916902999998</v>
       </c>
       <c r="D422" s="5">
         <v>7.4244831218483132</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>79.001851446000003</v>
       </c>
       <c r="C423" s="5">
         <v>-0.47481279699999845</v>
       </c>
       <c r="D423" s="5">
         <v>-6.9381542537000236</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>78.896068908000004</v>
       </c>
       <c r="C424" s="5">
         <v>-0.1057825379999997</v>
       </c>
       <c r="D424" s="5">
         <v>-1.5950052929820324</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>78.998483067999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.10241415999999504</v>
       </c>
       <c r="D425" s="5">
         <v>1.5688769229370791</v>
       </c>
       <c r="E425" s="5">
         <v>0.14040570789821682</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>79.323242585000003</v>
       </c>
       <c r="C426" s="5">
         <v>0.32475951700000394</v>
       </c>
       <c r="D426" s="5">
         <v>5.0462332515328612</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>79.387770348999993</v>
       </c>
       <c r="C427" s="5">
         <v>6.4527763999990384E-2</v>
       </c>
       <c r="D427" s="5">
         <v>0.98055377382957332</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>79.566664291999999</v>
       </c>
       <c r="C428" s="5">
         <v>0.17889394300000561</v>
       </c>
       <c r="D428" s="5">
         <v>2.7378704504902762</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>79.714598355000007</v>
       </c>
       <c r="C429" s="5">
         <v>0.14793406300000811</v>
       </c>
       <c r="D429" s="5">
         <v>2.2540529736186476</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>79.544993169999998</v>
       </c>
       <c r="C430" s="5">
         <v>-0.16960518500000887</v>
       </c>
       <c r="D430" s="5">
         <v>-2.5235195547924083</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>79.519034667</v>
       </c>
       <c r="C431" s="5">
         <v>-2.5958502999998245E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-0.39090272085331446</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>79.394824557999996</v>
       </c>
       <c r="C432" s="5">
         <v>-0.1242101090000034</v>
       </c>
       <c r="D432" s="5">
         <v>-1.8584010019090824</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>79.774626157</v>
       </c>
       <c r="C433" s="5">
         <v>0.37980159900000388</v>
       </c>
       <c r="D433" s="5">
         <v>5.893916615477135</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>79.575402597999997</v>
       </c>
       <c r="C434" s="5">
         <v>-0.19922355900000355</v>
       </c>
       <c r="D434" s="5">
         <v>-2.955974675941575</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>79.426849481999994</v>
       </c>
       <c r="C435" s="5">
         <v>-0.14855311600000221</v>
       </c>
       <c r="D435" s="5">
         <v>-2.2173278256457207</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>79.759179231000005</v>
       </c>
       <c r="C436" s="5">
         <v>0.33232974900001011</v>
       </c>
       <c r="D436" s="5">
         <v>5.1380888534369173</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>80.094125051000006</v>
       </c>
       <c r="C437" s="5">
         <v>0.3349458200000015</v>
       </c>
       <c r="D437" s="5">
         <v>5.1573961830396975</v>
       </c>
       <c r="E437" s="5">
         <v>1.3869152171654964</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>80.127312363000001</v>
       </c>
       <c r="C438" s="5">
         <v>3.3187311999995472E-2</v>
       </c>
       <c r="D438" s="5">
         <v>0.4983593786763052</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>79.985483509000005</v>
       </c>
       <c r="C439" s="5">
         <v>-0.14182885399999634</v>
       </c>
       <c r="D439" s="5">
         <v>-2.1034959389423458</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>80.312128142000006</v>
+        <v>80.300755566999996</v>
       </c>
       <c r="C440" s="5">
-        <v>0.32664463300000079</v>
+        <v>0.31527205799999081</v>
       </c>
       <c r="D440" s="5">
-        <v>5.0121418792131944</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8338382321964524</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>80.125932062000004</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.174823504999992</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-2.581474114793425</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>