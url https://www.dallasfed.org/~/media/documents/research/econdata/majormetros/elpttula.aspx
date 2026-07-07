--- v5 (2026-05-27)
+++ v6 (2026-07-07)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{463E257B-FFE0-46F5-BFD0-67281F500F6D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D58A672C-08A2-45ED-A0DA-099F6CF7D0F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{81ED5DE9-3E9C-40E2-AF39-AAA45EA1AF91}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{ABD6D520-63E1-4F04-AA1D-C4E37810F5FC}"/>
   </bookViews>
   <sheets>
     <sheet name="elpttula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1620D844-AFE0-4D7E-B7C7-6F84331D2860}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D9716375-FC1A-4FAB-8C37-51A7393C6651}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>46.619764177999997</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>46.665998606000002</v>
       </c>
       <c r="C7" s="5">
         <v>4.6234428000005323E-2</v>
       </c>
       <c r="D7" s="5">
         <v>1.1965942397769602</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>46.571231744999999</v>
       </c>
       <c r="C8" s="5">
         <v>-9.4766861000003644E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-2.4098624550077941</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>46.256128728999997</v>
       </c>
       <c r="C9" s="5">
         <v>-0.3151030160000019</v>
       </c>
       <c r="D9" s="5">
         <v>-7.823821155661614</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>46.85075337</v>
       </c>
       <c r="C10" s="5">
         <v>0.5946246410000029</v>
       </c>
       <c r="D10" s="5">
         <v>16.564834255145875</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>46.851909804000002</v>
       </c>
       <c r="C11" s="5">
         <v>1.1564340000020934E-3</v>
       </c>
       <c r="D11" s="5">
         <v>2.9624053201482425E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>47.086149159999998</v>
       </c>
       <c r="C12" s="5">
         <v>0.23423935599999623</v>
       </c>
       <c r="D12" s="5">
         <v>6.1672348239570685</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>47.393423921</v>
       </c>
       <c r="C13" s="5">
         <v>0.30727476100000217</v>
       </c>
       <c r="D13" s="5">
         <v>8.118231875037619</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>47.378471451000003</v>
       </c>
       <c r="C14" s="5">
         <v>-1.495246999999722E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-0.37793980753803025</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>47.361071166000002</v>
       </c>
       <c r="C15" s="5">
         <v>-1.7400285000000792E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-0.43982458613451847</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>47.572404435999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.21133326999999724</v>
       </c>
       <c r="D16" s="5">
         <v>5.4879938907819392</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>47.281674053000003</v>
       </c>
       <c r="C17" s="5">
         <v>-0.2907303829999961</v>
       </c>
       <c r="D17" s="5">
         <v>-7.0920433543524393</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>46.995142217999998</v>
       </c>
       <c r="C18" s="5">
         <v>-0.28653183500000523</v>
       </c>
       <c r="D18" s="5">
         <v>-7.0345702023068117</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>46.362303896</v>
       </c>
       <c r="C19" s="5">
         <v>-0.63283832199999779</v>
       </c>
       <c r="D19" s="5">
         <v>-15.014566565856246</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>46.872975123000003</v>
       </c>
       <c r="C20" s="5">
         <v>0.51067122700000311</v>
       </c>
       <c r="D20" s="5">
         <v>14.04864428755317</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>46.540786824000001</v>
       </c>
       <c r="C21" s="5">
         <v>-0.33218829900000202</v>
       </c>
       <c r="D21" s="5">
         <v>-8.1806073872491503</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>46.746518092000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.20573126800000097</v>
       </c>
       <c r="D22" s="5">
         <v>5.4354270996799681</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>46.758976091000001</v>
       </c>
       <c r="C23" s="5">
         <v>1.2457998999998665E-2</v>
       </c>
       <c r="D23" s="5">
         <v>0.32027050043919036</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>46.805520090999998</v>
       </c>
       <c r="C24" s="5">
         <v>4.6543999999997254E-2</v>
       </c>
       <c r="D24" s="5">
         <v>1.201044155068498</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>47.214354485999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.40883439499999952</v>
       </c>
       <c r="D25" s="5">
         <v>11.000202794930992</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>46.900811623999999</v>
       </c>
       <c r="C26" s="5">
         <v>-0.31354286199999848</v>
       </c>
       <c r="D26" s="5">
         <v>-7.6842881663150902</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>46.767437747999999</v>
       </c>
       <c r="C27" s="5">
         <v>-0.13337387600000028</v>
       </c>
       <c r="D27" s="5">
         <v>-3.3596214682080183</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>46.577404543</v>
       </c>
       <c r="C28" s="5">
         <v>-0.19003320499999887</v>
       </c>
       <c r="D28" s="5">
         <v>-4.7685292667464569</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>46.680365377999998</v>
       </c>
       <c r="C29" s="5">
         <v>0.10296083499999753</v>
       </c>
       <c r="D29" s="5">
         <v>2.6851275870051872</v>
       </c>
       <c r="E29" s="5">
         <v>-1.2717584287010975</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>46.850916582000004</v>
       </c>
       <c r="C30" s="5">
         <v>0.1705512040000059</v>
       </c>
       <c r="D30" s="5">
         <v>4.4734990826518439</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>47.059534479</v>
       </c>
       <c r="C31" s="5">
         <v>0.20861789699999633</v>
       </c>
       <c r="D31" s="5">
         <v>5.4761865977191126</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>47.363859110999996</v>
       </c>
       <c r="C32" s="5">
         <v>0.3043246319999966</v>
       </c>
       <c r="D32" s="5">
         <v>8.0422067727550228</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>47.637715737000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.27385662600000416</v>
       </c>
       <c r="D33" s="5">
         <v>7.1633239290643136</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>47.671520528999999</v>
       </c>
       <c r="C34" s="5">
         <v>3.3804791999997974E-2</v>
       </c>
       <c r="D34" s="5">
         <v>0.85487832253889895</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>47.991570660999997</v>
       </c>
       <c r="C35" s="5">
         <v>0.32005013199999865</v>
       </c>
       <c r="D35" s="5">
         <v>8.3606275808041595</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>47.942611329000002</v>
       </c>
       <c r="C36" s="5">
         <v>-4.895933199999547E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-1.2173527224463521</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>47.844607838999998</v>
       </c>
       <c r="C37" s="5">
         <v>-9.8003490000003524E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-2.4256278107188001</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>48.024680171999997</v>
       </c>
       <c r="C38" s="5">
         <v>0.18007233299999825</v>
       </c>
       <c r="D38" s="5">
         <v>4.6111038857636455</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>48.853656645999997</v>
       </c>
       <c r="C39" s="5">
         <v>0.82897647400000096</v>
       </c>
       <c r="D39" s="5">
         <v>22.797954809287567</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>48.441727864000001</v>
       </c>
       <c r="C40" s="5">
         <v>-0.41192878199999683</v>
       </c>
       <c r="D40" s="5">
         <v>-9.6619737742089544</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>48.284552488000003</v>
       </c>
       <c r="C41" s="5">
         <v>-0.15717537599999787</v>
       </c>
       <c r="D41" s="5">
         <v>-3.8248171373100992</v>
       </c>
       <c r="E41" s="5">
         <v>3.4365350335411993</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>49.000702062000002</v>
       </c>
       <c r="C42" s="5">
         <v>0.71614957399999923</v>
       </c>
       <c r="D42" s="5">
         <v>19.324356825308776</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>49.073213052</v>
       </c>
       <c r="C43" s="5">
         <v>7.2510989999997832E-2</v>
       </c>
       <c r="D43" s="5">
         <v>1.7902780658443751</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>48.962982173</v>
       </c>
       <c r="C44" s="5">
         <v>-0.1102308789999995</v>
       </c>
       <c r="D44" s="5">
         <v>-2.6624510246265776</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>49.045746557999998</v>
       </c>
       <c r="C45" s="5">
         <v>8.2764384999997276E-2</v>
       </c>
       <c r="D45" s="5">
         <v>2.0473799378723401</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>48.904089796999997</v>
       </c>
       <c r="C46" s="5">
         <v>-0.14165676100000013</v>
       </c>
       <c r="D46" s="5">
         <v>-3.4113786017713088</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>48.541214949</v>
       </c>
       <c r="C47" s="5">
         <v>-0.36287484799999703</v>
       </c>
       <c r="D47" s="5">
         <v>-8.5496138766427148</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>49.177935904999998</v>
       </c>
       <c r="C48" s="5">
         <v>0.63672095599999778</v>
       </c>
       <c r="D48" s="5">
         <v>16.927281542743167</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>49.279234215000002</v>
       </c>
       <c r="C49" s="5">
         <v>0.10129831000000422</v>
       </c>
       <c r="D49" s="5">
         <v>2.4999953561506194</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>49.364721637999999</v>
       </c>
       <c r="C50" s="5">
         <v>8.5487422999996454E-2</v>
       </c>
       <c r="D50" s="5">
         <v>2.1016837972803515</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>49.336836550999998</v>
       </c>
       <c r="C51" s="5">
         <v>-2.7885087000001363E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-0.67575259424266232</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>49.288572359</v>
       </c>
       <c r="C52" s="5">
         <v>-4.8264191999997763E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-1.1676149143013737</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>49.280364779000003</v>
       </c>
       <c r="C53" s="5">
         <v>-8.2075799999969945E-3</v>
       </c>
       <c r="D53" s="5">
         <v>-0.19964223124141478</v>
       </c>
       <c r="E53" s="5">
         <v>2.0623827698257768</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>49.470483774999998</v>
       </c>
       <c r="C54" s="5">
         <v>0.19011899599999538</v>
       </c>
       <c r="D54" s="5">
         <v>4.7289916627462736</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>49.477788398999998</v>
       </c>
       <c r="C55" s="5">
         <v>7.3046239999996487E-3</v>
       </c>
       <c r="D55" s="5">
         <v>0.17733141497116023</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>49.848765804000003</v>
       </c>
       <c r="C56" s="5">
         <v>0.37097740500000498</v>
       </c>
       <c r="D56" s="5">
         <v>9.377898508327732</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>50.489182935000002</v>
       </c>
       <c r="C57" s="5">
         <v>0.64041713099999953</v>
       </c>
       <c r="D57" s="5">
         <v>16.55400169526111</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>50.855154577999997</v>
       </c>
       <c r="C58" s="5">
         <v>0.36597164299999463</v>
       </c>
       <c r="D58" s="5">
         <v>9.053506324448545</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>51.020040729000002</v>
       </c>
       <c r="C59" s="5">
         <v>0.16488615100000459</v>
       </c>
       <c r="D59" s="5">
         <v>3.9608608380625743</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>50.688462706999999</v>
       </c>
       <c r="C60" s="5">
         <v>-0.33157802200000219</v>
       </c>
       <c r="D60" s="5">
         <v>-7.5259605927206596</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>50.689147370000001</v>
       </c>
       <c r="C61" s="5">
         <v>6.8466300000125102E-4</v>
       </c>
       <c r="D61" s="5">
         <v>1.6209934080047006E-2</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>50.782169041000003</v>
       </c>
       <c r="C62" s="5">
         <v>9.302167100000247E-2</v>
       </c>
       <c r="D62" s="5">
         <v>2.2245313418514323</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>51.107741038999997</v>
       </c>
       <c r="C63" s="5">
         <v>0.32557199799999381</v>
       </c>
       <c r="D63" s="5">
         <v>7.9705379642133423</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>51.487620757999998</v>
       </c>
       <c r="C64" s="5">
         <v>0.37987971900000161</v>
       </c>
       <c r="D64" s="5">
         <v>9.293329316552267</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>51.924387138999997</v>
       </c>
       <c r="C65" s="5">
         <v>0.4367663809999982</v>
       </c>
       <c r="D65" s="5">
         <v>10.668154764636384</v>
       </c>
       <c r="E65" s="5">
         <v>5.3652653990229782</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>51.789958896000002</v>
       </c>
       <c r="C66" s="5">
         <v>-0.13442824299999501</v>
       </c>
       <c r="D66" s="5">
         <v>-3.062850553760188</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>51.729390225000003</v>
       </c>
       <c r="C67" s="5">
         <v>-6.0568670999998631E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-1.3944152623731165</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>51.360238475999999</v>
       </c>
       <c r="C68" s="5">
         <v>-0.3691517490000038</v>
       </c>
       <c r="D68" s="5">
         <v>-8.2352110374384164</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>50.437323610999997</v>
       </c>
       <c r="C69" s="5">
         <v>-0.92291486500000275</v>
       </c>
       <c r="D69" s="5">
         <v>-19.55482142196654</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>50.548728105999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.11140449500000216</v>
       </c>
       <c r="D70" s="5">
         <v>2.6829626028687992</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>50.471500523000003</v>
       </c>
       <c r="C71" s="5">
         <v>-7.7227582999995548E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-1.8180148156963227</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>50.771413844999998</v>
       </c>
       <c r="C72" s="5">
         <v>0.29991332199999476</v>
       </c>
       <c r="D72" s="5">
         <v>7.3684024639432577</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>51.169993773999998</v>
       </c>
       <c r="C73" s="5">
         <v>0.39857992900000028</v>
       </c>
       <c r="D73" s="5">
         <v>9.8381677651487642</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>51.207090960000002</v>
       </c>
       <c r="C74" s="5">
         <v>3.7097186000004001E-2</v>
       </c>
       <c r="D74" s="5">
         <v>0.87345247727670383</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>50.992067921999997</v>
       </c>
       <c r="C75" s="5">
         <v>-0.21502303800000533</v>
       </c>
       <c r="D75" s="5">
         <v>-4.9241447778172738</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>50.699005442999997</v>
       </c>
       <c r="C76" s="5">
         <v>-0.2930624789999996</v>
       </c>
       <c r="D76" s="5">
         <v>-6.6827818891739499</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>50.810413634</v>
       </c>
       <c r="C77" s="5">
         <v>0.11140819100000243</v>
       </c>
       <c r="D77" s="5">
         <v>2.6690363834987796</v>
       </c>
       <c r="E77" s="5">
         <v>-2.1453763181025542</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>50.864190346000001</v>
       </c>
       <c r="C78" s="5">
         <v>5.3776712000001226E-2</v>
       </c>
       <c r="D78" s="5">
         <v>1.2774749303759547</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>50.860502410000002</v>
       </c>
       <c r="C79" s="5">
         <v>-3.687935999998615E-3</v>
       </c>
       <c r="D79" s="5">
         <v>-8.6971969551608019E-2</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>50.859529907000002</v>
       </c>
       <c r="C80" s="5">
         <v>-9.7250299999984691E-4</v>
       </c>
       <c r="D80" s="5">
         <v>-2.2942771386391669E-2</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>50.603931789999997</v>
       </c>
       <c r="C81" s="5">
         <v>-0.25559811700000523</v>
       </c>
       <c r="D81" s="5">
         <v>-5.8667529093906046</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>50.638189816999997</v>
       </c>
       <c r="C82" s="5">
         <v>3.4258026999999913E-2</v>
       </c>
       <c r="D82" s="5">
         <v>0.81541186363027762</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>50.503352904000003</v>
       </c>
       <c r="C83" s="5">
         <v>-0.13483691299999379</v>
       </c>
       <c r="D83" s="5">
         <v>-3.1489189852900612</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>50.641823811999998</v>
       </c>
       <c r="C84" s="5">
         <v>0.13847090799999506</v>
       </c>
       <c r="D84" s="5">
         <v>3.3402515014343992</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>50.516916795999997</v>
       </c>
       <c r="C85" s="5">
         <v>-0.12490701600000165</v>
       </c>
       <c r="D85" s="5">
         <v>-2.9199523446143627</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>50.501017924000003</v>
       </c>
       <c r="C86" s="5">
         <v>-1.5898871999993958E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-0.3770154131496728</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>50.678189353999997</v>
       </c>
       <c r="C87" s="5">
         <v>0.17717142999999425</v>
       </c>
       <c r="D87" s="5">
         <v>4.2921195462660489</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>50.715057109</v>
       </c>
       <c r="C88" s="5">
         <v>3.6867755000002944E-2</v>
       </c>
       <c r="D88" s="5">
         <v>0.87648659199028867</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>50.783506535999997</v>
       </c>
       <c r="C89" s="5">
         <v>6.8449426999997343E-2</v>
       </c>
       <c r="D89" s="5">
         <v>1.6317009469891453</v>
       </c>
       <c r="E89" s="5">
         <v>-5.2955872774074209E-2</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>50.559219710000001</v>
       </c>
       <c r="C90" s="5">
         <v>-0.22428682599999661</v>
       </c>
       <c r="D90" s="5">
         <v>-5.1729734638830465</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>50.525080088999999</v>
       </c>
       <c r="C91" s="5">
         <v>-3.4139621000001341E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-0.80728581683570111</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>50.770516983</v>
       </c>
       <c r="C92" s="5">
         <v>0.2454368940000009</v>
       </c>
       <c r="D92" s="5">
         <v>5.9875618208164783</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>50.756586820999999</v>
       </c>
       <c r="C93" s="5">
         <v>-1.3930162000001189E-2</v>
       </c>
       <c r="D93" s="5">
         <v>-0.3287536283664072</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>50.897349394000003</v>
       </c>
       <c r="C94" s="5">
         <v>0.1407625730000035</v>
       </c>
       <c r="D94" s="5">
         <v>3.3791777623874308</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>51.187481876</v>
       </c>
       <c r="C95" s="5">
         <v>0.29013248199999708</v>
       </c>
       <c r="D95" s="5">
         <v>7.0590024638987448</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>51.327197478999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.13971560299999908</v>
       </c>
       <c r="D96" s="5">
         <v>3.3250060691423222</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>51.080405374000001</v>
       </c>
       <c r="C97" s="5">
         <v>-0.24679210499999726</v>
       </c>
       <c r="D97" s="5">
         <v>-5.6196902103518243</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>51.704120181</v>
       </c>
       <c r="C98" s="5">
         <v>0.62371480699999893</v>
       </c>
       <c r="D98" s="5">
         <v>15.677743058577342</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>51.178136068000001</v>
       </c>
       <c r="C99" s="5">
         <v>-0.52598411299999981</v>
       </c>
       <c r="D99" s="5">
         <v>-11.547167070948582</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>51.332238756999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.15410268899999835</v>
       </c>
       <c r="D100" s="5">
         <v>3.673770011522115</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>51.250225596999996</v>
       </c>
       <c r="C101" s="5">
         <v>-8.2013160000002472E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-1.9004737233894287</v>
       </c>
       <c r="E101" s="5">
         <v>0.91903669682429356</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>51.341635072000003</v>
       </c>
       <c r="C102" s="5">
         <v>9.1409475000006069E-2</v>
       </c>
       <c r="D102" s="5">
         <v>2.1614312375291878</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>51.826269918999998</v>
       </c>
       <c r="C103" s="5">
         <v>0.48463484699999526</v>
       </c>
       <c r="D103" s="5">
         <v>11.934273562332919</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>51.784518644999999</v>
       </c>
       <c r="C104" s="5">
         <v>-4.1751273999999228E-2</v>
       </c>
       <c r="D104" s="5">
         <v>-0.96244884878028403</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>52.609223442999998</v>
       </c>
       <c r="C105" s="5">
         <v>0.82470479799999907</v>
       </c>
       <c r="D105" s="5">
         <v>20.876916046014248</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>52.675898785999998</v>
       </c>
       <c r="C106" s="5">
         <v>6.6675342999999998E-2</v>
       </c>
       <c r="D106" s="5">
         <v>1.5314898123889531</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>52.549499603000001</v>
       </c>
       <c r="C107" s="5">
         <v>-0.12639918299999664</v>
       </c>
       <c r="D107" s="5">
         <v>-2.8417767746305</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>52.821173680000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.27167407700000012</v>
       </c>
       <c r="D108" s="5">
         <v>6.3833213302894043</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>52.944457327000002</v>
       </c>
       <c r="C109" s="5">
         <v>0.12328364700000094</v>
       </c>
       <c r="D109" s="5">
         <v>2.8370124009091002</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>52.788555201999998</v>
       </c>
       <c r="C110" s="5">
         <v>-0.15590212500000433</v>
       </c>
       <c r="D110" s="5">
         <v>-3.4768927378192593</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>52.994687319000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.20613211700000278</v>
       </c>
       <c r="D111" s="5">
         <v>4.7877945622635476</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>53.158216994</v>
       </c>
       <c r="C112" s="5">
         <v>0.16352967499999949</v>
       </c>
       <c r="D112" s="5">
         <v>3.7664260331604638</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>53.200265623</v>
       </c>
       <c r="C113" s="5">
         <v>4.2048628999999949E-2</v>
       </c>
       <c r="D113" s="5">
         <v>0.95335131771090431</v>
       </c>
       <c r="E113" s="5">
         <v>3.8049393993577985</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>53.184108909000003</v>
       </c>
       <c r="C114" s="5">
         <v>-1.6156713999997407E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-0.36382722732548611</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>53.542612179999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.35850327099999646</v>
       </c>
       <c r="D115" s="5">
         <v>8.3956909149665471</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>53.502508929000001</v>
       </c>
       <c r="C116" s="5">
         <v>-4.0103250999997897E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-0.89510294275771951</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>54.133833119000002</v>
       </c>
       <c r="C117" s="5">
         <v>0.63132419000000084</v>
       </c>
       <c r="D117" s="5">
         <v>15.115970580274784</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>53.927392236999999</v>
       </c>
       <c r="C118" s="5">
         <v>-0.20644088200000255</v>
       </c>
       <c r="D118" s="5">
         <v>-4.4814594098647405</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>54.092235881999997</v>
       </c>
       <c r="C119" s="5">
         <v>0.16484364499999771</v>
       </c>
       <c r="D119" s="5">
         <v>3.730426304602652</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>54.153432547999998</v>
       </c>
       <c r="C120" s="5">
         <v>6.1196666000000732E-2</v>
       </c>
       <c r="D120" s="5">
         <v>1.3660864857938604</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>54.420522663</v>
       </c>
       <c r="C121" s="5">
         <v>0.26709011500000202</v>
       </c>
       <c r="D121" s="5">
         <v>6.0817373376060857</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>54.567692065999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.14716940299999948</v>
       </c>
       <c r="D122" s="5">
         <v>3.293864757769871</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>55.622941763999997</v>
       </c>
       <c r="C123" s="5">
         <v>1.0552496979999972</v>
       </c>
       <c r="D123" s="5">
         <v>25.840495101581329</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>55.310290219000002</v>
       </c>
       <c r="C124" s="5">
         <v>-0.31265154499999426</v>
       </c>
       <c r="D124" s="5">
         <v>-6.5404253760565805</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>55.629521715000003</v>
       </c>
       <c r="C125" s="5">
         <v>0.31923149600000045</v>
       </c>
       <c r="D125" s="5">
         <v>7.1501208476008715</v>
       </c>
       <c r="E125" s="5">
         <v>4.5662480507423719</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>55.585684911000001</v>
       </c>
       <c r="C126" s="5">
         <v>-4.383680400000145E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-0.94152835915070066</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>55.550771204</v>
+        <v>55.550771202999996</v>
       </c>
       <c r="C127" s="5">
-        <v>-3.4913707000001182E-2</v>
+        <v>-3.4913708000004817E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.75112893346686027</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>-0.75112895490651033</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>55.715142180000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.16437097600000072</v>
+        <v>0.16437097700000436</v>
       </c>
       <c r="D128" s="5">
-        <v>3.609077467988353</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>3.6090774903699385</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>55.739284615999999</v>
       </c>
       <c r="C129" s="5">
         <v>2.4142435999998213E-2</v>
       </c>
       <c r="D129" s="5">
         <v>0.52122397952674149</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>56.011984050999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.27269943499999982</v>
       </c>
       <c r="D130" s="5">
         <v>6.031472345952138</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>56.272969136999997</v>
       </c>
       <c r="C131" s="5">
         <v>0.26098508599999803</v>
       </c>
       <c r="D131" s="5">
         <v>5.7368791897833615</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>56.205406678999999</v>
       </c>
       <c r="C132" s="5">
         <v>-6.7562457999997605E-2</v>
       </c>
       <c r="D132" s="5">
         <v>-1.4312682709082813</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>56.480254735000003</v>
       </c>
       <c r="C133" s="5">
         <v>0.27484805600000328</v>
       </c>
       <c r="D133" s="5">
         <v>6.0285023384736958</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>56.932890997999998</v>
       </c>
       <c r="C134" s="5">
         <v>0.45263626299999515</v>
       </c>
       <c r="D134" s="5">
         <v>10.052290973561862</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>56.849244151999997</v>
       </c>
       <c r="C135" s="5">
         <v>-8.3646846000000608E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-1.7488847400211616</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>57.002986540000002</v>
       </c>
       <c r="C136" s="5">
         <v>0.15374238800000484</v>
       </c>
       <c r="D136" s="5">
         <v>3.2939733566349272</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>56.905541470000003</v>
       </c>
       <c r="C137" s="5">
         <v>-9.7445069999999134E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-2.0321899891872941</v>
       </c>
       <c r="E137" s="5">
         <v>2.2937816390679711</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>56.857619692999997</v>
       </c>
       <c r="C138" s="5">
         <v>-4.7921777000006216E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-1.0058866965523161</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>56.621788148</v>
       </c>
       <c r="C139" s="5">
         <v>-0.23583154499999637</v>
       </c>
       <c r="D139" s="5">
         <v>-4.8653171414265834</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>56.799695663999998</v>
       </c>
       <c r="C140" s="5">
         <v>0.17790751599999766</v>
       </c>
       <c r="D140" s="5">
         <v>3.8362842861462632</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>56.227958690999998</v>
       </c>
       <c r="C141" s="5">
         <v>-0.57173697300000015</v>
       </c>
       <c r="D141" s="5">
         <v>-11.432231975919848</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>56.013194380000002</v>
       </c>
       <c r="C142" s="5">
         <v>-0.21476431099999616</v>
       </c>
       <c r="D142" s="5">
         <v>-4.4883639685903916</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>55.878504239999998</v>
       </c>
       <c r="C143" s="5">
         <v>-0.13469014000000357</v>
       </c>
       <c r="D143" s="5">
         <v>-2.8476793216877905</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>55.945688406999999</v>
       </c>
       <c r="C144" s="5">
         <v>6.7184167000000627E-2</v>
       </c>
       <c r="D144" s="5">
         <v>1.4523701706722125</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>55.745766119000002</v>
       </c>
       <c r="C145" s="5">
         <v>-0.19992228799999623</v>
       </c>
       <c r="D145" s="5">
         <v>-4.2049221901990563</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>55.074858935999998</v>
       </c>
       <c r="C146" s="5">
         <v>-0.67090718300000418</v>
       </c>
       <c r="D146" s="5">
         <v>-13.523508564191255</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>54.668027895999998</v>
       </c>
       <c r="C147" s="5">
         <v>-0.40683104000000014</v>
       </c>
       <c r="D147" s="5">
         <v>-8.512835656147999</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>54.774441482999997</v>
       </c>
       <c r="C148" s="5">
         <v>0.1064135869999987</v>
       </c>
       <c r="D148" s="5">
         <v>2.3610203751961878</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>54.694131839000001</v>
+        <v>54.694131839999997</v>
       </c>
       <c r="C149" s="5">
-        <v>-8.0309643999996183E-2</v>
+        <v>-8.0309642999999653E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>-1.7453069726496517</v>
+        <v>-1.7453069510924735</v>
       </c>
       <c r="E149" s="5">
-        <v>-3.8861059465813752</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-3.8861059448240809</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>55.341891922999999</v>
       </c>
       <c r="C150" s="5">
-        <v>0.64776008399999796</v>
+        <v>0.64776008300000143</v>
       </c>
       <c r="D150" s="5">
-        <v>15.175266220693405</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>15.175266195423642</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>55.428741709000001</v>
       </c>
       <c r="C151" s="5">
         <v>8.6849786000001927E-2</v>
       </c>
       <c r="D151" s="5">
         <v>1.8995378777819649</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>55.763437619000001</v>
+        <v>55.763437617999998</v>
       </c>
       <c r="C152" s="5">
-        <v>0.33469591000000065</v>
+        <v>0.33469590899999702</v>
       </c>
       <c r="D152" s="5">
-        <v>7.4915255369514044</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>7.4915255138195747</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>56.097527237999998</v>
       </c>
       <c r="C153" s="5">
-        <v>0.33408961899999667</v>
+        <v>0.33408962000000031</v>
       </c>
       <c r="D153" s="5">
-        <v>7.4311324359270348</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>7.4311324590458083</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>56.457874404000002</v>
       </c>
       <c r="C154" s="5">
         <v>0.36034716600000394</v>
       </c>
       <c r="D154" s="5">
         <v>7.9865488726419631</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>56.726482621000002</v>
       </c>
       <c r="C155" s="5">
         <v>0.26860821700000059</v>
       </c>
       <c r="D155" s="5">
         <v>5.8609988826739956</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>56.450167956999998</v>
       </c>
       <c r="C156" s="5">
         <v>-0.27631466400000448</v>
       </c>
       <c r="D156" s="5">
         <v>-5.6911184549431892</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>56.504553152</v>
       </c>
       <c r="C157" s="5">
         <v>5.4385195000001829E-2</v>
       </c>
       <c r="D157" s="5">
         <v>1.1622491365337106</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>56.831486687000002</v>
       </c>
       <c r="C158" s="5">
         <v>0.326933535000002</v>
       </c>
       <c r="D158" s="5">
         <v>7.1684299566034948</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>56.871202631999999</v>
+        <v>56.871202633000003</v>
       </c>
       <c r="C159" s="5">
-        <v>3.9715944999997532E-2</v>
+        <v>3.9715946000001168E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>0.84183516899387634</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>0.84183519027187792</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>56.718250196</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.15295243599999964</v>
+        <v>-0.15295243700000327</v>
       </c>
       <c r="D160" s="5">
-        <v>-3.1800303473962011</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-3.1800303678256481</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>57.043061186999999</v>
       </c>
       <c r="C161" s="5">
         <v>0.32481099099999966</v>
       </c>
       <c r="D161" s="5">
         <v>7.0927314064024971</v>
       </c>
       <c r="E161" s="5">
-        <v>4.2946642885097974</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>4.2946642866029228</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>56.972812531000002</v>
       </c>
       <c r="C162" s="5">
         <v>-7.0248655999996856E-2</v>
       </c>
       <c r="D162" s="5">
         <v>-1.4678340845736715</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>56.836114360000003</v>
       </c>
       <c r="C163" s="5">
         <v>-0.13669817099999904</v>
       </c>
       <c r="D163" s="5">
         <v>-2.8415361337145728</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>56.956834721</v>
+        <v>56.956834719</v>
       </c>
       <c r="C164" s="5">
-        <v>0.1207203609999965</v>
+        <v>0.12072035899999634</v>
       </c>
       <c r="D164" s="5">
-        <v>2.5787967140098678</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>2.5787966707862653</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>57.587671557999997</v>
+        <v>57.587671559</v>
       </c>
       <c r="C165" s="5">
-        <v>0.63083683699999682</v>
+        <v>0.63083684000000062</v>
       </c>
       <c r="D165" s="5">
-        <v>14.131118969339717</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>14.131119041213847</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>57.516581154000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-7.1090403999995999E-2</v>
+        <v>-7.1090404999999635E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.4713505314411401</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-1.4713505519724279</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>57.381734268999999</v>
       </c>
       <c r="C167" s="5">
         <v>-0.13484688500000175</v>
       </c>
       <c r="D167" s="5">
         <v>-2.777388897999955</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>57.663108086999998</v>
+        <v>57.663108086000001</v>
       </c>
       <c r="C168" s="5">
-        <v>0.28137381799999872</v>
+        <v>0.28137381700000219</v>
       </c>
       <c r="D168" s="5">
-        <v>6.0455699510887362</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>6.0455699290203446</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>58.064743546999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.40163546000000139</v>
+        <v>0.40163546099999792</v>
       </c>
       <c r="D169" s="5">
-        <v>8.6859928262503558</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>8.6859928488682172</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>58.080235154999997</v>
       </c>
       <c r="C170" s="5">
         <v>1.5491607999997825E-2</v>
       </c>
       <c r="D170" s="5">
         <v>0.3206288615828834</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>58.372927949000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.29269279400000414</v>
       </c>
       <c r="D171" s="5">
         <v>6.2178094703395415</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>58.44605164</v>
       </c>
       <c r="C172" s="5">
         <v>7.3123690999999269E-2</v>
       </c>
       <c r="D172" s="5">
         <v>1.5136388873118189</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>58.509141649999997</v>
+        <v>58.509141651</v>
       </c>
       <c r="C173" s="5">
-        <v>6.3090009999996255E-2</v>
+        <v>6.309001099999989E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>1.3030668569499637</v>
+        <v>1.3030668777269216</v>
       </c>
       <c r="E173" s="5">
-        <v>2.5701293592814922</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>2.5701293610345788</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>58.535895543999999</v>
+        <v>58.535895545000002</v>
       </c>
       <c r="C174" s="5">
         <v>2.6753894000002276E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>0.55009415795594929</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>0.55009415794657901</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>59.038313909999999</v>
+        <v>59.038313911000003</v>
       </c>
       <c r="C175" s="5">
         <v>0.50241836600000056</v>
       </c>
       <c r="D175" s="5">
-        <v>10.800098368383226</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>10.800098368190024</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>58.772956897999997</v>
+        <v>58.772956895</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.26535701200000261</v>
+        <v>-0.26535701600000294</v>
       </c>
       <c r="D176" s="5">
-        <v>-5.2622339413168522</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-5.2622340186024967</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>57.862246798000001</v>
+        <v>57.862246798999998</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.91071009999999575</v>
+        <v>-0.91071009600000252</v>
       </c>
       <c r="D177" s="5">
-        <v>-17.088832618302398</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-17.088832550322273</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>57.867283802000003</v>
+        <v>57.867283802999999</v>
       </c>
       <c r="C178" s="5">
         <v>5.0370040000018435E-3</v>
       </c>
       <c r="D178" s="5">
-        <v>0.10451200807601868</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.10451200807415351</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>57.950174957000002</v>
       </c>
       <c r="C179" s="5">
-        <v>8.2891154999998662E-2</v>
+        <v>8.2891154000002132E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>1.7325298938334566</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>1.7325298727373095</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>57.972590609999997</v>
       </c>
       <c r="C180" s="5">
         <v>2.2415652999995928E-2</v>
       </c>
       <c r="D180" s="5">
         <v>0.46515965279638749</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>57.814060372</v>
+        <v>57.81406037</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.15853023799999733</v>
+        <v>-0.15853023999999749</v>
       </c>
       <c r="D181" s="5">
-        <v>-3.2325797836939008</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-3.2325798238643899</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>57.452780529000002</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.36127984299999838</v>
+        <v>-0.36127984099999821</v>
       </c>
       <c r="D182" s="5">
-        <v>-7.2463595087644546</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-7.2463594702601881</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>57.977173819000001</v>
+        <v>57.977173819999997</v>
       </c>
       <c r="C183" s="5">
-        <v>0.52439328999999901</v>
+        <v>0.52439329099999554</v>
       </c>
       <c r="D183" s="5">
-        <v>11.519771496706888</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>11.51977151978909</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>58.004679783</v>
+        <v>58.004679783999997</v>
       </c>
       <c r="C184" s="5">
         <v>2.7505963999999494E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>0.57080085540823777</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.57080085539831238</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>58.046107577000001</v>
+        <v>58.046107577999997</v>
       </c>
       <c r="C185" s="5">
         <v>4.1427794000000517E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>0.86043232518355772</v>
+        <v>0.86043232516879176</v>
       </c>
       <c r="E185" s="5">
-        <v>-0.79138756772377805</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-0.79138756771026664</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>57.879165618000002</v>
+        <v>57.879165618999998</v>
       </c>
       <c r="C186" s="5">
         <v>-0.16694195899999897</v>
       </c>
       <c r="D186" s="5">
-        <v>-3.3971560046402338</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-3.3971560045826577</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>58.071956098999998</v>
+        <v>58.071956100999998</v>
       </c>
       <c r="C187" s="5">
-        <v>0.19279048099999585</v>
+        <v>0.19279048199999949</v>
       </c>
       <c r="D187" s="5">
-        <v>4.0711419845852692</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>4.0711420060188575</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>58.058376453999998</v>
+        <v>58.058376451000001</v>
       </c>
       <c r="C188" s="5">
-        <v>-1.3579645000000085E-2</v>
+        <v>-1.3579649999996946E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>-0.28024942166435807</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>-0.28024952470935283</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>58.468891624999998</v>
+        <v>58.468891626000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.41051517100000012</v>
+        <v>0.41051517500000045</v>
       </c>
       <c r="D189" s="5">
-        <v>8.8227481607936475</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>8.8227482506053168</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>58.525664188999997</v>
+        <v>58.525664190000001</v>
       </c>
       <c r="C190" s="5">
         <v>5.6772563999999193E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>1.1714277973255527</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>1.1714277973053688</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>58.804028981000002</v>
       </c>
       <c r="C191" s="5">
-        <v>0.27836479200000497</v>
+        <v>0.27836479100000133</v>
       </c>
       <c r="D191" s="5">
-        <v>5.8592426607445569</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>5.8592426390393193</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>59.193325989999998</v>
       </c>
       <c r="C192" s="5">
         <v>0.38929700899999631</v>
       </c>
       <c r="D192" s="5">
         <v>8.240034308892664</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>59.264488428999996</v>
+        <v>59.264488423000003</v>
       </c>
       <c r="C193" s="5">
-        <v>7.1162438999998301E-2</v>
+        <v>7.116243300000491E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>1.4522217795595704</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>1.4522216563061185</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>59.525730703999997</v>
+        <v>59.525730705000001</v>
       </c>
       <c r="C194" s="5">
-        <v>0.26124227500000075</v>
+        <v>0.26124228199999777</v>
       </c>
       <c r="D194" s="5">
-        <v>5.4198378931197499</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>5.4198380424453241</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>59.574569179999997</v>
+        <v>59.574569181000001</v>
       </c>
       <c r="C195" s="5">
         <v>4.8838476000000242E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>0.98900689143495146</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.98900689141829812</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>59.913857637</v>
       </c>
       <c r="C196" s="5">
-        <v>0.3392884570000021</v>
+        <v>0.33928845599999846</v>
       </c>
       <c r="D196" s="5">
-        <v>7.0524160210184039</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>7.052415999455186</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>59.786136620000001</v>
       </c>
       <c r="C197" s="5">
         <v>-0.12772101699999894</v>
       </c>
       <c r="D197" s="5">
         <v>-2.5283125134016649</v>
       </c>
       <c r="E197" s="5">
-        <v>2.9976670540600825</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>2.9976670522856796</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>60.035874345000003</v>
       </c>
       <c r="C198" s="5">
         <v>0.2497377250000028</v>
       </c>
       <c r="D198" s="5">
         <v>5.129402671489558</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>60.485023814999998</v>
+        <v>60.485023818999998</v>
       </c>
       <c r="C199" s="5">
-        <v>0.44914946999999472</v>
+        <v>0.44914947399999505</v>
       </c>
       <c r="D199" s="5">
-        <v>9.3563968386205065</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>9.3563969254042192</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>60.883402277999998</v>
+        <v>60.883402279999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.39837846300000024</v>
+        <v>0.39837846100000007</v>
       </c>
       <c r="D200" s="5">
-        <v>8.1963703374242627</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>8.1963702942117855</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>60.597883734</v>
+        <v>60.597883742</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.28551854399999854</v>
+        <v>-0.28551853799999805</v>
       </c>
       <c r="D201" s="5">
-        <v>-5.4846108627829899</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-5.4846107503080503</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>60.777303109000002</v>
+        <v>60.777303105999998</v>
       </c>
       <c r="C202" s="5">
-        <v>0.17941937500000193</v>
+        <v>0.17941936399999747</v>
       </c>
       <c r="D202" s="5">
-        <v>3.6114164096542112</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>3.6114161841398262</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>60.954949687999999</v>
+        <v>60.954949689999999</v>
       </c>
       <c r="C203" s="5">
-        <v>0.17764657899999747</v>
+        <v>0.17764658400000144</v>
       </c>
       <c r="D203" s="5">
-        <v>3.5644313002991534</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>3.5644314024199097</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>60.893934158</v>
+        <v>60.893934154999997</v>
       </c>
       <c r="C204" s="5">
-        <v>-6.1015529999998819E-2</v>
+        <v>-6.1015535000002785E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.1946015152832445</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-1.1946016125991998</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>61.113505562999997</v>
+        <v>61.113505543999999</v>
       </c>
       <c r="C205" s="5">
-        <v>0.21957140499999639</v>
+        <v>0.21957138900000217</v>
       </c>
       <c r="D205" s="5">
-        <v>4.4138128283957911</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>4.4138125005813489</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>61.229064786000002</v>
+        <v>61.229064784999998</v>
       </c>
       <c r="C206" s="5">
-        <v>0.11555922300000532</v>
+        <v>0.1155592409999997</v>
       </c>
       <c r="D206" s="5">
-        <v>2.2928215855117395</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>2.2928219470940148</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>60.969773021000002</v>
+        <v>60.969773019000002</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.2592917650000004</v>
+        <v>-0.25929176599999693</v>
       </c>
       <c r="D207" s="5">
-        <v>-4.9650334968513015</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-4.9650335156351204</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>61.064123789</v>
+        <v>61.064123789999996</v>
       </c>
       <c r="C208" s="5">
-        <v>9.4350767999998197E-2</v>
+        <v>9.4350770999994893E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>1.872888091170033</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>1.8728881512905859</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>61.165348895999998</v>
+        <v>61.165348897999998</v>
       </c>
       <c r="C209" s="5">
-        <v>0.10122510699999765</v>
+        <v>0.10122510800000128</v>
       </c>
       <c r="D209" s="5">
-        <v>2.0074593573883526</v>
+        <v>2.0074593773680594</v>
       </c>
       <c r="E209" s="5">
-        <v>2.3069098523061493</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.3069098556514067</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>61.26591792</v>
+        <v>61.265917924</v>
       </c>
       <c r="C210" s="5">
-        <v>0.10056902400000212</v>
+        <v>0.10056902600000228</v>
       </c>
       <c r="D210" s="5">
-        <v>1.9909996735901991</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>1.9909997134780033</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>61.382833491</v>
+        <v>61.382833503000001</v>
       </c>
       <c r="C211" s="5">
-        <v>0.11691557099999983</v>
+        <v>0.11691557900000049</v>
       </c>
       <c r="D211" s="5">
-        <v>2.3141845613529943</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>2.3141847212150291</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>61.685551486999998</v>
+        <v>61.685551498000002</v>
       </c>
       <c r="C212" s="5">
-        <v>0.30271799599999838</v>
+        <v>0.30271799500000185</v>
       </c>
       <c r="D212" s="5">
-        <v>6.0811544906071324</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>6.0811544687493724</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>61.919076414999999</v>
+        <v>61.919076427999997</v>
       </c>
       <c r="C213" s="5">
-        <v>0.23352492800000135</v>
+        <v>0.23352492999999441</v>
       </c>
       <c r="D213" s="5">
-        <v>4.6386711521713808</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>4.6386711918849466</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>62.076600710999998</v>
+        <v>62.0766007</v>
       </c>
       <c r="C214" s="5">
-        <v>0.15752429599999829</v>
+        <v>0.15752427200000341</v>
       </c>
       <c r="D214" s="5">
-        <v>3.0959222398963426</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.0959217609311862</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>62.066476418000001</v>
+        <v>62.066476420999997</v>
       </c>
       <c r="C215" s="5">
-        <v>-1.0124292999996953E-2</v>
+        <v>-1.01242790000029E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-0.19553679515579292</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>-0.19553652504225028</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>61.982367656999998</v>
+        <v>61.982367658000001</v>
       </c>
       <c r="C216" s="5">
-        <v>-8.4108761000003085E-2</v>
+        <v>-8.4108762999996145E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-1.6141022397380356</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-1.6141022777562131</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>61.895719571999997</v>
+        <v>61.895719499999998</v>
       </c>
       <c r="C217" s="5">
-        <v>-8.6648085000000208E-2</v>
+        <v>-8.6648158000002695E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-1.6646986086497062</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-1.6647000003465529</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>62.45170272</v>
+        <v>62.451702732999998</v>
       </c>
       <c r="C218" s="5">
-        <v>0.55598314800000281</v>
+        <v>0.55598323299999919</v>
       </c>
       <c r="D218" s="5">
-        <v>11.327898262523405</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>11.327900094634668</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>63.156313670000003</v>
+        <v>63.156313675</v>
       </c>
       <c r="C219" s="5">
-        <v>0.70461095000000284</v>
+        <v>0.70461094200000218</v>
       </c>
       <c r="D219" s="5">
-        <v>14.411550580062137</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>14.411550402963936</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>62.945591211999997</v>
+        <v>62.945591217999997</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.21072245800000644</v>
+        <v>-0.21072245700000281</v>
       </c>
       <c r="D220" s="5">
-        <v>-3.9311642645597056</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>-3.9311642459393781</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>63.101692429000003</v>
+        <v>63.101692440999997</v>
       </c>
       <c r="C221" s="5">
-        <v>0.1561012170000069</v>
+        <v>0.15610122300000029</v>
       </c>
       <c r="D221" s="5">
-        <v>3.0168546773206018</v>
+        <v>3.0168547945727875</v>
       </c>
       <c r="E221" s="5">
-        <v>3.1657524529000725</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.1657524691456773</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>63.394893637999999</v>
+        <v>63.394893656000001</v>
       </c>
       <c r="C222" s="5">
-        <v>0.2932012089999958</v>
+        <v>0.2932012150000034</v>
       </c>
       <c r="D222" s="5">
-        <v>5.720507880362935</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>5.7205079993183361</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>63.237400610999998</v>
+        <v>63.237400628000003</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.15749302700000101</v>
+        <v>-0.15749302799999754</v>
       </c>
       <c r="D223" s="5">
-        <v>-2.9407820355664471</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-2.9407820531608619</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>62.917277413000001</v>
+        <v>62.917277411999997</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.32012319799999744</v>
+        <v>-0.32012321600000604</v>
       </c>
       <c r="D224" s="5">
-        <v>-5.9083816954075941</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-5.9083820168873702</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>62.587947319999998</v>
+        <v>62.587947397000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.32933009300000293</v>
+        <v>-0.32933001499999648</v>
       </c>
       <c r="D225" s="5">
-        <v>-6.1034914165510106</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-6.1034900124268603</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>62.411039930999998</v>
+        <v>62.411039875</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.17690738900000014</v>
+        <v>-0.17690752200000048</v>
       </c>
       <c r="D226" s="5">
-        <v>-3.3396130684072656</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-3.3396155362002578</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>62.35739246</v>
+        <v>62.357392441999998</v>
       </c>
       <c r="C227" s="5">
-        <v>-5.3647470999997893E-2</v>
+        <v>-5.3647433000001854E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.0266369578280532</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-1.0266362349838021</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>62.452254895000003</v>
+        <v>62.452254893000003</v>
       </c>
       <c r="C228" s="5">
-        <v>9.4862435000003131E-2</v>
+        <v>9.4862451000004455E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>1.8408759407539055</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>1.8408762543841384</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>62.497172028000001</v>
+        <v>62.497171907999999</v>
       </c>
       <c r="C229" s="5">
-        <v>4.4917132999998444E-2</v>
+        <v>4.4917014999995786E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>0.86649053302103596</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>0.86648824771424771</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>61.914682081999999</v>
+        <v>61.914682112000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.58248994600000259</v>
+        <v>-0.58248979599999728</v>
       </c>
       <c r="D230" s="5">
-        <v>-10.628432843052982</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-10.628430264192001</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>62.055283858999999</v>
+        <v>62.055283850999999</v>
       </c>
       <c r="C231" s="5">
-        <v>0.14060177700000054</v>
+        <v>0.14060173899999739</v>
       </c>
       <c r="D231" s="5">
-        <v>2.7593696207626195</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>2.7593688643035241</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>61.147096705000003</v>
+        <v>61.147096718</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.90818715399999661</v>
+        <v>-0.90818713299999843</v>
       </c>
       <c r="D232" s="5">
-        <v>-16.215265548092152</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-16.215265204722883</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>60.701260892999997</v>
+        <v>60.701260926000003</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.44583581200000566</v>
+        <v>-0.4458357919999969</v>
       </c>
       <c r="D233" s="5">
-        <v>-8.406964460702449</v>
+        <v>-8.406964096846492</v>
       </c>
       <c r="E233" s="5">
-        <v>-3.8040683911939377</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-3.8040683571908818</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>59.966344178999996</v>
+        <v>59.966344227</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.73491671400000058</v>
+        <v>-0.73491669900000289</v>
       </c>
       <c r="D234" s="5">
-        <v>-13.599087659689001</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-13.599087393432974</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>59.490101436000003</v>
+        <v>59.490101498999998</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.47624274299999314</v>
+        <v>-0.47624272800000256</v>
       </c>
       <c r="D235" s="5">
-        <v>-9.1247463009588188</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-9.1247460190085672</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>59.111754140999999</v>
+        <v>59.111754120999997</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.37834729500000464</v>
+        <v>-0.37834737800000084</v>
       </c>
       <c r="D236" s="5">
-        <v>-7.3704288314779598</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-7.3704303846999775</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>58.184509628000001</v>
+        <v>58.184509867999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.92724451299999799</v>
+        <v>-0.9272442529999978</v>
       </c>
       <c r="D237" s="5">
-        <v>-17.28155242718401</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-17.281547996964452</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>57.890387283000003</v>
+        <v>57.890387052000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.29412234499999812</v>
+        <v>-0.29412281599999801</v>
       </c>
       <c r="D238" s="5">
-        <v>-5.9001528755729726</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-5.9001620391387677</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>58.094958734999999</v>
+        <v>58.094958667</v>
       </c>
       <c r="C239" s="5">
-        <v>0.20457145199999616</v>
+        <v>0.20457161499999899</v>
       </c>
       <c r="D239" s="5">
-        <v>4.3239232574090902</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>4.3239267874832343</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>57.884095487000003</v>
+        <v>57.884095479999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.21086324799999545</v>
+        <v>-0.21086318700000106</v>
       </c>
       <c r="D240" s="5">
-        <v>-4.2696504838900085</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-4.2696492781861384</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>57.730184426000001</v>
+        <v>57.730184213000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.15391106100000229</v>
+        <v>-0.15391126699999802</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.1444919359035262</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-3.1444960836200186</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>58.100725320999999</v>
+        <v>58.100725296</v>
       </c>
       <c r="C242" s="5">
-        <v>0.37054089499999776</v>
+        <v>0.37054108299999911</v>
       </c>
       <c r="D242" s="5">
-        <v>7.9799967936627025</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>7.9800010169210234</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>57.689346475999997</v>
+        <v>57.689346467999997</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.41137884500000155</v>
+        <v>-0.41137882800000369</v>
       </c>
       <c r="D243" s="5">
-        <v>-8.1733415497487698</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-8.1733412284140883</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>57.577958842000001</v>
+        <v>57.577958922000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.11138763399999618</v>
+        <v>-0.11138754599999601</v>
       </c>
       <c r="D244" s="5">
-        <v>-2.2925342010905791</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-2.292532409415815</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>57.622324300999999</v>
+        <v>57.622324446999997</v>
       </c>
       <c r="C245" s="5">
-        <v>4.4365458999997998E-2</v>
+        <v>4.4365524999996353E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>0.92856281097104532</v>
+        <v>0.92856419690563463</v>
       </c>
       <c r="E245" s="5">
-        <v>-5.0722778187875512</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-5.072277629872457</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>57.851264659999998</v>
+        <v>57.851264815</v>
       </c>
       <c r="C246" s="5">
-        <v>0.22894035899999921</v>
+        <v>0.2289403680000035</v>
       </c>
       <c r="D246" s="5">
-        <v>4.8733206328967604</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>4.8733208160614661</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>58.181711708999998</v>
+        <v>58.181711876000001</v>
       </c>
       <c r="C247" s="5">
-        <v>0.33044704899999999</v>
+        <v>0.33044706100000099</v>
       </c>
       <c r="D247" s="5">
-        <v>7.0739048494161016</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>7.0739050948720683</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>58.551613588999999</v>
+        <v>58.551613570999997</v>
       </c>
       <c r="C248" s="5">
-        <v>0.36990188000000046</v>
+        <v>0.36990169499999581</v>
       </c>
       <c r="D248" s="5">
-        <v>7.9017498310499423</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>7.9017457164467952</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>58.699135710999997</v>
+        <v>58.699136121999999</v>
       </c>
       <c r="C249" s="5">
-        <v>0.14752212199999803</v>
+        <v>0.14752255100000156</v>
       </c>
       <c r="D249" s="5">
-        <v>3.065677924958532</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>3.0656869649251739</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>58.895640534000002</v>
+        <v>58.895640084999997</v>
       </c>
       <c r="C250" s="5">
-        <v>0.19650482300000505</v>
+        <v>0.19650396299999784</v>
       </c>
       <c r="D250" s="5">
-        <v>4.0919902546593834</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>4.0919719859409565</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>58.834396179999999</v>
+        <v>58.834395962999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-6.1244354000002943E-2</v>
+        <v>-6.1244121999997958E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.2407428679562349</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-1.2407382041461523</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>59.056734300999999</v>
+        <v>59.056734145999997</v>
       </c>
       <c r="C252" s="5">
-        <v>0.22233812099999994</v>
+        <v>0.22233818299999797</v>
       </c>
       <c r="D252" s="5">
-        <v>4.6303134468646201</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>4.6303147824376945</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>58.862754078000002</v>
+        <v>58.862753613999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.19398022299999695</v>
+        <v>-0.19398053199999765</v>
       </c>
       <c r="D253" s="5">
-        <v>-3.8711375984173957</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-3.87114366393565</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>59.312278800000001</v>
+        <v>59.312278509999999</v>
       </c>
       <c r="C254" s="5">
-        <v>0.4495247219999996</v>
+        <v>0.44952489599999979</v>
       </c>
       <c r="D254" s="5">
-        <v>9.5590819829377551</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>9.5590859183457546</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>59.635595743000003</v>
+        <v>59.635595745000003</v>
       </c>
       <c r="C255" s="5">
-        <v>0.3233169430000018</v>
+        <v>0.32331723500000464</v>
       </c>
       <c r="D255" s="5">
-        <v>6.7410384936875234</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>6.7410447994091349</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>59.763226867</v>
+        <v>59.763227231000002</v>
       </c>
       <c r="C256" s="5">
-        <v>0.12763112399999699</v>
+        <v>0.12763148599999852</v>
       </c>
       <c r="D256" s="5">
-        <v>2.5986675719943841</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>2.5986750294792582</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>60.088162750000002</v>
+        <v>60.088163297000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.32493588300000198</v>
+        <v>0.32493606599999936</v>
       </c>
       <c r="D257" s="5">
-        <v>6.7231505328432917</v>
+        <v>6.7231543909986868</v>
       </c>
       <c r="E257" s="5">
-        <v>4.2793109769735826</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>4.2793116620417404</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>60.048070696000003</v>
+        <v>60.048071151999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-4.0092053999998711E-2</v>
+        <v>-4.0092145000002688E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-0.79773291600312435</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-0.79773471280372155</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>59.990134480999998</v>
+        <v>59.990134775999998</v>
       </c>
       <c r="C259" s="5">
-        <v>-5.793621500000512E-2</v>
+        <v>-5.7936376000000678E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.1516724879715445</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-1.151675662711571</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>60.089544152000002</v>
+        <v>60.089544408999998</v>
       </c>
       <c r="C260" s="5">
-        <v>9.9409671000003641E-2</v>
+        <v>9.9409633000000497E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>2.0067443430936471</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>2.0067435590395588</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>60.437511571999998</v>
+        <v>60.437512026999997</v>
       </c>
       <c r="C261" s="5">
-        <v>0.34796741999999625</v>
+        <v>0.34796761799999842</v>
       </c>
       <c r="D261" s="5">
-        <v>7.1746273486709589</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>7.1746315303934161</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>60.411033177999997</v>
+        <v>60.411032562000003</v>
       </c>
       <c r="C262" s="5">
-        <v>-2.6478394000001515E-2</v>
+        <v>-2.6479464999994207E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.52446933000437346</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-0.52449048874559923</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>60.459340939999997</v>
+        <v>60.459340419999997</v>
       </c>
       <c r="C263" s="5">
-        <v>4.8307762000000309E-2</v>
+        <v>4.8307857999994042E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>0.96381316380196314</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>0.96381509745024907</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>60.748672745999997</v>
+        <v>60.748672061999997</v>
       </c>
       <c r="C264" s="5">
-        <v>0.28933180599999986</v>
+        <v>0.2893316420000005</v>
       </c>
       <c r="D264" s="5">
-        <v>5.8962598011290002</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>5.8962564225930159</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>60.905301950999998</v>
+        <v>60.905300877999998</v>
       </c>
       <c r="C265" s="5">
-        <v>0.15662920500000155</v>
+        <v>0.15662881600000134</v>
       </c>
       <c r="D265" s="5">
-        <v>3.1382319620583798</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>3.1382240930133198</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>60.928345554000003</v>
+        <v>60.928344629999998</v>
       </c>
       <c r="C266" s="5">
-        <v>2.3043603000004964E-2</v>
+        <v>2.3043751999999529E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>0.45496759660552666</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>0.45497055258374441</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>60.504749625000002</v>
+        <v>60.504749148000002</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.42359592900000109</v>
+        <v>-0.42359548199999608</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.0311000542270587</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-8.0310920179731617</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>60.863335548000002</v>
+        <v>60.863335485</v>
       </c>
       <c r="C268" s="5">
-        <v>0.3585859229999997</v>
+        <v>0.35858633699999842</v>
       </c>
       <c r="D268" s="5">
-        <v>7.3483513566712455</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>7.3483601788673969</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>61.191855824999998</v>
+        <v>61.191859868000002</v>
       </c>
       <c r="C269" s="5">
-        <v>0.32852027699999553</v>
+        <v>0.32852438300000131</v>
       </c>
       <c r="D269" s="5">
-        <v>6.6729976645045763</v>
+        <v>6.6730835653017406</v>
       </c>
       <c r="E269" s="5">
-        <v>1.8367895180819049</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>1.8367953194786679</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>61.320292788000003</v>
+        <v>61.320292983999998</v>
       </c>
       <c r="C270" s="5">
-        <v>0.12843696300000573</v>
+        <v>0.12843311599999652</v>
       </c>
       <c r="D270" s="5">
-        <v>2.5479875316898104</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>2.5479101598160803</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>61.580842816000001</v>
+        <v>61.580843156999997</v>
       </c>
       <c r="C271" s="5">
-        <v>0.26055002799999727</v>
+        <v>0.26055017299999861</v>
       </c>
       <c r="D271" s="5">
-        <v>5.2196624343467946</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>5.2196653903097356</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>61.505051788000003</v>
+        <v>61.505052761999998</v>
       </c>
       <c r="C272" s="5">
-        <v>-7.5791027999997596E-2</v>
+        <v>-7.5790394999998512E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>-1.4669513793562738</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>-1.4669392022538918</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>61.895478380999997</v>
+        <v>61.895479197999997</v>
       </c>
       <c r="C273" s="5">
-        <v>0.39042659299999372</v>
+        <v>0.39042643599999849</v>
       </c>
       <c r="D273" s="5">
-        <v>7.8891134515800987</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>7.8891100382805002</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>62.359286646000001</v>
+        <v>62.359285876000001</v>
       </c>
       <c r="C274" s="5">
-        <v>0.46380826500000438</v>
+        <v>0.46380667800000452</v>
       </c>
       <c r="D274" s="5">
-        <v>9.3721060802102407</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>9.3720725500457736</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>62.686485474000001</v>
+        <v>62.686483830999997</v>
       </c>
       <c r="C275" s="5">
-        <v>0.32719882800000022</v>
+        <v>0.32719795499999549</v>
       </c>
       <c r="D275" s="5">
-        <v>6.4813133951353574</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>6.4812956826136636</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>62.256790758999998</v>
+        <v>62.256788118000003</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.42969471500000367</v>
+        <v>-0.42969571299999387</v>
       </c>
       <c r="D276" s="5">
-        <v>-7.9224625941735516</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-7.9224805065081672</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>62.455714270999998</v>
+        <v>62.455711379999997</v>
       </c>
       <c r="C277" s="5">
-        <v>0.19892351200000036</v>
+        <v>0.19892326199999388</v>
       </c>
       <c r="D277" s="5">
-        <v>3.9023565036054864</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>3.9023516812178638</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>62.426072965000003</v>
+        <v>62.426070727999999</v>
       </c>
       <c r="C278" s="5">
-        <v>-2.9641305999994927E-2</v>
+        <v>-2.9640651999997658E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>-0.56803236741359564</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-0.56801989337829095</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>62.359343453000001</v>
+        <v>62.359343123000002</v>
       </c>
       <c r="C279" s="5">
-        <v>-6.6729512000001989E-2</v>
+        <v>-6.672760499999697E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-1.2752093566134048</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-1.2751731730106797</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>62.837682233999999</v>
+        <v>62.837681985000003</v>
       </c>
       <c r="C280" s="5">
-        <v>0.47833878099999794</v>
+        <v>0.47833886200000109</v>
       </c>
       <c r="D280" s="5">
-        <v>9.6032629574535058</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>9.6032647058259748</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>62.702329368000001</v>
+        <v>62.702341314000002</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.13535286599999807</v>
+        <v>-0.13534067100000158</v>
       </c>
       <c r="D281" s="5">
-        <v>-2.5544059753602744</v>
+        <v>-2.5541785583487409</v>
       </c>
       <c r="E281" s="5">
-        <v>2.4684225092302281</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.4684352612558857</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>62.454989423000001</v>
+        <v>62.454989075999997</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.24733994500000023</v>
+        <v>-0.24735223800000483</v>
       </c>
       <c r="D282" s="5">
-        <v>-4.6322427211185291</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-4.6324671119035816</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>63.031774849000001</v>
+        <v>63.031775019000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.57678542600000071</v>
+        <v>0.57678594300000441</v>
       </c>
       <c r="D283" s="5">
-        <v>11.662864389348538</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>11.662875448064657</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>63.304660198999997</v>
+        <v>63.304661955</v>
       </c>
       <c r="C284" s="5">
-        <v>0.2728853499999957</v>
+        <v>0.27288693599999903</v>
       </c>
       <c r="D284" s="5">
-        <v>5.3207030743045669</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>5.3207347233762636</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>63.799704824999999</v>
+        <v>63.799705488999997</v>
       </c>
       <c r="C285" s="5">
-        <v>0.4950446260000021</v>
+        <v>0.49504353399999701</v>
       </c>
       <c r="D285" s="5">
-        <v>9.7983590352308081</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>9.7983361998505316</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>64.172034409000005</v>
+        <v>64.172032289000001</v>
       </c>
       <c r="C286" s="5">
-        <v>0.37232958400000626</v>
+        <v>0.37232680000000329</v>
       </c>
       <c r="D286" s="5">
-        <v>7.2323094098853735</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>7.2322535069911265</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>64.352979903000005</v>
+        <v>64.352975862999998</v>
       </c>
       <c r="C287" s="5">
-        <v>0.18094549399999948</v>
+        <v>0.18094357399999694</v>
       </c>
       <c r="D287" s="5">
-        <v>3.4366034763318121</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.4365665587063665</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>64.275917845999999</v>
+        <v>64.275912422000005</v>
       </c>
       <c r="C288" s="5">
-        <v>-7.7062057000006234E-2</v>
+        <v>-7.7063440999992849E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-1.4275615237621553</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-1.4275870825337544</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>64.585192853999999</v>
+        <v>64.585181957000003</v>
       </c>
       <c r="C289" s="5">
-        <v>0.30927500800000018</v>
+        <v>0.30926953499999854</v>
       </c>
       <c r="D289" s="5">
-        <v>5.9292957493412457</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>5.9291885446663972</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>64.683340651999998</v>
+        <v>64.683339451999998</v>
       </c>
       <c r="C290" s="5">
-        <v>9.8147797999999398E-2</v>
+        <v>9.8157494999995265E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>1.8389162760920064</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>1.8390997952561161</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>65.292575968999998</v>
+        <v>65.292579588999999</v>
       </c>
       <c r="C291" s="5">
-        <v>0.60923531699999955</v>
+        <v>0.60924013700000046</v>
       </c>
       <c r="D291" s="5">
-        <v>11.9067642668647</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>11.906863632953302</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>65.652744518999995</v>
+        <v>65.652747911000006</v>
       </c>
       <c r="C292" s="5">
-        <v>0.36016854999999737</v>
+        <v>0.36016832200000692</v>
       </c>
       <c r="D292" s="5">
-        <v>6.8240388486043857</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>6.8240340069449568</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>65.865962588000002</v>
+        <v>65.865986055999997</v>
       </c>
       <c r="C293" s="5">
-        <v>0.21321806900000695</v>
+        <v>0.21323814499999116</v>
       </c>
       <c r="D293" s="5">
-        <v>3.9675685159918261</v>
+        <v>3.9679485807586401</v>
       </c>
       <c r="E293" s="5">
-        <v>5.045479572908107</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>5.0454969873567235</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>66.212746107000001</v>
+        <v>66.212746163000006</v>
       </c>
       <c r="C294" s="5">
-        <v>0.34678351899999882</v>
+        <v>0.34676010700000859</v>
       </c>
       <c r="D294" s="5">
-        <v>6.5041877370094481</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>6.5037334505006816</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>66.193915454999996</v>
+        <v>66.193913840999997</v>
       </c>
       <c r="C295" s="5">
-        <v>-1.8830652000005443E-2</v>
+        <v>-1.8832322000008617E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.3407421048050141</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-0.34077227604034643</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>66.502303730999998</v>
+        <v>66.502301912999997</v>
       </c>
       <c r="C296" s="5">
-        <v>0.30838827600000229</v>
+        <v>0.30838807199999962</v>
       </c>
       <c r="D296" s="5">
-        <v>5.7361347263177986</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>5.736130977557452</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>66.053521072999999</v>
+        <v>66.053523208000001</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.44878265799999895</v>
+        <v>-0.44877870499999517</v>
       </c>
       <c r="D297" s="5">
-        <v>-7.8041447708959382</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>-7.8040787663778532</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>66.040728176000002</v>
+        <v>66.040722189999997</v>
       </c>
       <c r="C298" s="5">
-        <v>-1.2792896999997083E-2</v>
+        <v>-1.280101800000466E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-0.23216225482837194</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>-0.23230946812652364</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>66.250527966999996</v>
+        <v>66.250520831000003</v>
       </c>
       <c r="C299" s="5">
-        <v>0.20979979099999468</v>
+        <v>0.20979864100000611</v>
       </c>
       <c r="D299" s="5">
-        <v>3.8795081946125354</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>3.8794869142970256</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>66.313651269000005</v>
+        <v>66.313631698999998</v>
       </c>
       <c r="C300" s="5">
-        <v>6.3123302000008152E-2</v>
+        <v>6.3110867999995435E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>1.1493670542008783</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>1.1491395893002299</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>66.301907784999997</v>
+        <v>66.301891193000003</v>
       </c>
       <c r="C301" s="5">
-        <v>-1.1743484000007243E-2</v>
+        <v>-1.1740505999995321E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-0.21230113131471828</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-0.21224740940358755</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>66.280857003999998</v>
+        <v>66.280859098999997</v>
       </c>
       <c r="C302" s="5">
-        <v>-2.1050780999999574E-2</v>
+        <v>-2.1032094000005941E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-0.38033403470385529</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-0.37999709194087572</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>66.474924059000003</v>
+        <v>66.474932688999999</v>
       </c>
       <c r="C303" s="5">
-        <v>0.19406705500000498</v>
+        <v>0.19407359000000213</v>
       </c>
       <c r="D303" s="5">
-        <v>3.5706773279211124</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>3.570799394896973</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>66.497322294</v>
+        <v>66.497346559999997</v>
       </c>
       <c r="C304" s="5">
-        <v>2.2398234999997158E-2</v>
+        <v>2.2413870999997698E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>0.40508128499094909</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>0.4053645403757633</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>67.098684215999995</v>
+        <v>67.098717821999998</v>
       </c>
       <c r="C305" s="5">
-        <v>0.60136192199999527</v>
+        <v>0.60137126200000068</v>
       </c>
       <c r="D305" s="5">
-        <v>11.408456157890189</v>
+        <v>11.408637879564075</v>
       </c>
       <c r="E305" s="5">
-        <v>1.8715609391618981</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>1.8715756641856318</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>66.961492340999996</v>
+        <v>66.961499087999997</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.13719187499999919</v>
+        <v>-0.13721873400000106</v>
       </c>
       <c r="D306" s="5">
-        <v>-2.426149923414489</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-2.4266183761469162</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>67.215022297999994</v>
+        <v>67.215011313999995</v>
       </c>
       <c r="C307" s="5">
-        <v>0.25352995699999781</v>
+        <v>0.25351222599999801</v>
       </c>
       <c r="D307" s="5">
-        <v>4.6392639891250642</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>4.6389322723919602</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>67.465250498000003</v>
+        <v>67.465239933000007</v>
       </c>
       <c r="C308" s="5">
-        <v>0.25022820000000934</v>
+        <v>0.25022861900001203</v>
       </c>
       <c r="D308" s="5">
-        <v>4.559977780196478</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>4.5599863332627333</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>67.634660494000002</v>
+        <v>67.634658504000001</v>
       </c>
       <c r="C309" s="5">
-        <v>0.16940999599999884</v>
+        <v>0.16941857099999424</v>
       </c>
       <c r="D309" s="5">
-        <v>3.0552509695691343</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>3.0554082439952168</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>67.951764819999994</v>
+        <v>67.951748244000001</v>
       </c>
       <c r="C310" s="5">
-        <v>0.31710432599999194</v>
+        <v>0.31708974000000012</v>
       </c>
       <c r="D310" s="5">
-        <v>5.7735583281886882</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>5.7732860483782344</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>68.093201210000004</v>
+        <v>68.093184410000006</v>
       </c>
       <c r="C311" s="5">
-        <v>0.14143639000000974</v>
+        <v>0.14143616600000541</v>
       </c>
       <c r="D311" s="5">
-        <v>2.5265006683470093</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>2.5264972444626332</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>68.250879358999995</v>
+        <v>68.250842547000005</v>
       </c>
       <c r="C312" s="5">
-        <v>0.15767814899999166</v>
+        <v>0.15765813699999853</v>
       </c>
       <c r="D312" s="5">
-        <v>2.8144115072795017</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>2.8140504535628885</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>68.011363887000002</v>
+        <v>68.011338508999998</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.23951547199999368</v>
+        <v>-0.23950403800000686</v>
       </c>
       <c r="D313" s="5">
-        <v>-4.1308681054459617</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-4.1306768813498485</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>68.231074556999999</v>
+        <v>68.231099141000001</v>
       </c>
       <c r="C314" s="5">
-        <v>0.21971066999999778</v>
+        <v>0.2197606320000034</v>
       </c>
       <c r="D314" s="5">
-        <v>3.9462248348084206</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>3.9471397093518323</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>68.929546263000006</v>
+        <v>68.929571637999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.69847170600000652</v>
+        <v>0.69847249699999736</v>
       </c>
       <c r="D315" s="5">
-        <v>13.000016040150065</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>13.00002665012876</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>68.315149937000001</v>
+        <v>68.315207584000007</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.61439632600000493</v>
+        <v>-0.61436405399999217</v>
       </c>
       <c r="D316" s="5">
-        <v>-10.186985419685247</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-10.186472719498285</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>68.315038489000003</v>
+        <v>68.315090742999999</v>
       </c>
       <c r="C317" s="5">
-        <v>-1.1144799999840416E-4</v>
+        <v>-1.168410000076392E-4</v>
       </c>
       <c r="D317" s="5">
-        <v>-1.9576389739817124E-3</v>
+        <v>-2.0523670506422675E-3</v>
       </c>
       <c r="E317" s="5">
-        <v>1.812784091390518</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.8128109753554611</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>68.837412573999998</v>
+        <v>68.837409618999999</v>
       </c>
       <c r="C318" s="5">
-        <v>0.5223740849999956</v>
+        <v>0.52231887599999993</v>
       </c>
       <c r="D318" s="5">
-        <v>9.5717623236977865</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>9.5707001519085733</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>68.949946079</v>
+        <v>68.949915279999999</v>
       </c>
       <c r="C319" s="5">
-        <v>0.11253350500000181</v>
+        <v>0.11250566100000015</v>
       </c>
       <c r="D319" s="5">
-        <v>1.9794617738398523</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>1.9789676732683281</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>69.246146636000006</v>
+        <v>69.246121119999998</v>
       </c>
       <c r="C320" s="5">
-        <v>0.29620055700000592</v>
+        <v>0.29620583999999894</v>
       </c>
       <c r="D320" s="5">
-        <v>5.2786148605395544</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>5.2787136588232864</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>69.714411217999995</v>
+        <v>69.714402015000005</v>
       </c>
       <c r="C321" s="5">
-        <v>0.4682645819999891</v>
+        <v>0.46828089500000658</v>
       </c>
       <c r="D321" s="5">
-        <v>8.4235026214533946</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>8.4238102922043812</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>69.756327862000006</v>
+        <v>69.756293438</v>
       </c>
       <c r="C322" s="5">
-        <v>4.1916644000011161E-2</v>
+        <v>4.1891422999995598E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>0.72390550046048663</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>0.72346858602341246</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>69.969589154999994</v>
+        <v>69.969554857999995</v>
       </c>
       <c r="C323" s="5">
-        <v>0.21326129299998797</v>
+        <v>0.21326141999999493</v>
       </c>
       <c r="D323" s="5">
-        <v>3.7309996709905757</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>3.7310038026239445</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>70.381532164000006</v>
+        <v>70.381473614000001</v>
       </c>
       <c r="C324" s="5">
-        <v>0.41194300900001224</v>
+        <v>0.41191875600000571</v>
       </c>
       <c r="D324" s="5">
-        <v>7.2982693341615557</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>7.2978293376967374</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>71.033232749999996</v>
+        <v>71.033199995999993</v>
       </c>
       <c r="C325" s="5">
-        <v>0.65170058599998981</v>
+        <v>0.65172638199999255</v>
       </c>
       <c r="D325" s="5">
-        <v>11.695160669326366</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>11.695657651111446</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>71.087089571999996</v>
+        <v>71.087156180999997</v>
       </c>
       <c r="C326" s="5">
-        <v>5.3856822000000193E-2</v>
+        <v>5.3956185000004098E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>0.91363393288226291</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>0.91532701149124041</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>71.064864861000004</v>
+        <v>71.064890265000003</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.2224710999992681E-2</v>
+        <v>-2.2265915999994945E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-0.37452429163455925</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-0.37521711942976044</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>71.214710808999996</v>
+        <v>71.214789362999994</v>
       </c>
       <c r="C328" s="5">
-        <v>0.14984594799999229</v>
+        <v>0.14989909799999168</v>
       </c>
       <c r="D328" s="5">
-        <v>2.5598474727353882</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>2.5607650779532865</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>70.901568276000006</v>
+        <v>70.901642280999994</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.31314253299998995</v>
+        <v>-0.31314708200000041</v>
       </c>
       <c r="D329" s="5">
-        <v>-5.1508338262143294</v>
+        <v>-5.1509013066970972</v>
       </c>
       <c r="E329" s="5">
-        <v>3.7861792135511774</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.7862081567461514</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>70.904710946999998</v>
+        <v>70.904736100999997</v>
       </c>
       <c r="C330" s="5">
-        <v>3.1426709999919922E-3</v>
+        <v>3.0938200000036886E-3</v>
       </c>
       <c r="D330" s="5">
-        <v>5.3202274480557143E-2</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>5.2375022780837277E-2</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>70.974615455999995</v>
+        <v>70.974648142000007</v>
       </c>
       <c r="C331" s="5">
-        <v>6.9904508999997006E-2</v>
+        <v>6.991204100000914E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>1.1895086991909887</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.1896371366837855</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>70.830551552000003</v>
+        <v>70.830586191999998</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.14406390399999225</v>
+        <v>-0.14406195000000821</v>
       </c>
       <c r="D332" s="5">
-        <v>-2.4087444414205628</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>-2.408711037525002</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>70.557310650999995</v>
+        <v>70.557290205000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.27324090100000831</v>
+        <v>-0.27329598699999735</v>
       </c>
       <c r="D333" s="5">
-        <v>-4.5322375282595972</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-4.5331297654633618</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>70.529192838</v>
+        <v>70.529046507999993</v>
       </c>
       <c r="C334" s="5">
-        <v>-2.8117812999994385E-2</v>
+        <v>-2.8243697000007728E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.47716556759468398</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-0.47929728472154709</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>70.657159868999997</v>
+        <v>70.656963274000006</v>
       </c>
       <c r="C335" s="5">
-        <v>0.12796703099999718</v>
+        <v>0.12791676600001267</v>
       </c>
       <c r="D335" s="5">
-        <v>2.1991197327270395</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.1982518978352683</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>70.305889653999998</v>
+        <v>70.305702947</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.35127021499999955</v>
+        <v>-0.35126032700000565</v>
       </c>
       <c r="D336" s="5">
-        <v>-5.8053190544655742</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-5.8051757941212312</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>70.770576145999996</v>
+        <v>70.770471767000004</v>
       </c>
       <c r="C337" s="5">
-        <v>0.46468649199999845</v>
+        <v>0.4647688200000033</v>
       </c>
       <c r="D337" s="5">
-        <v>8.2261667304387665</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>8.2277001951787554</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>70.745501404999999</v>
+        <v>70.745702578999996</v>
       </c>
       <c r="C338" s="5">
-        <v>-2.5074740999997402E-2</v>
+        <v>-2.4769188000007603E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-0.42434474976826841</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-0.41918438347243736</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>70.717127894000001</v>
+        <v>70.717235587000005</v>
       </c>
       <c r="C339" s="5">
-        <v>-2.8373510999998075E-2</v>
+        <v>-2.8466991999991365E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-0.48021722122378874</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-0.48179450562553239</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>71.086922427999994</v>
+        <v>71.087108233999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.36979453399999329</v>
+        <v>0.369872646999994</v>
       </c>
       <c r="D340" s="5">
-        <v>6.458706523341351</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>6.4601001794746482</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>70.967317812999994</v>
+        <v>70.967586917000006</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.11960461500000008</v>
+        <v>-0.11952131699999313</v>
       </c>
       <c r="D341" s="5">
-        <v>-2.0004354492614729</v>
+        <v>-1.9990499377836479</v>
       </c>
       <c r="E341" s="5">
-        <v>9.2733543980361155E-2</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>9.3008615708312092E-2</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>70.658224520000005</v>
+        <v>70.658150059999997</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.30909329299998944</v>
+        <v>-0.30943685700000856</v>
       </c>
       <c r="D342" s="5">
-        <v>-5.103117239004817</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-5.108635227345748</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>67.152253900999995</v>
+        <v>67.152532730999994</v>
       </c>
       <c r="C343" s="5">
-        <v>-3.5059706190000099</v>
+        <v>-3.5056173290000032</v>
       </c>
       <c r="D343" s="5">
-        <v>-45.703169094663721</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>-45.699776955003848</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>67.157113258999999</v>
+        <v>67.157258081999998</v>
       </c>
       <c r="C344" s="5">
-        <v>4.8593580000044767E-3</v>
+        <v>4.7253510000047072E-3</v>
       </c>
       <c r="D344" s="5">
-        <v>8.6870516464876424E-2</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>8.4473601447343505E-2</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>67.244025098999998</v>
+        <v>67.243880969000003</v>
       </c>
       <c r="C345" s="5">
-        <v>8.6911839999999074E-2</v>
+        <v>8.6622887000004312E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>1.5640900347300368</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>1.5588496239414162</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>67.427037052000003</v>
+        <v>67.426592924000005</v>
       </c>
       <c r="C346" s="5">
-        <v>0.18301195300000472</v>
+        <v>0.18271195500000204</v>
       </c>
       <c r="D346" s="5">
-        <v>3.3152644279557775</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.3097556901706682</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>67.712471542000003</v>
+        <v>67.711898976000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.2854344900000001</v>
+        <v>0.2853060519999957</v>
       </c>
       <c r="D347" s="5">
-        <v>5.1998407199302044</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>5.1974812452319163</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>67.805183622000001</v>
+        <v>67.804658196000005</v>
       </c>
       <c r="C348" s="5">
-        <v>9.2712079999998309E-2</v>
+        <v>9.2759220000004916E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>1.6554726719453683</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>1.6563348702410607</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>68.330471782999993</v>
+        <v>68.330157650999993</v>
       </c>
       <c r="C349" s="5">
-        <v>0.52528816099999176</v>
+        <v>0.52549945499998785</v>
       </c>
       <c r="D349" s="5">
-        <v>9.7029419921429216</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>9.7070912467447137</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>68.151775259000004</v>
+        <v>68.152716984999998</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.1786965239999887</v>
+        <v>-0.17744066599999542</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.0934693764259946</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-3.0720523360547203</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>67.782058253000002</v>
+        <v>67.782169459000002</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.3697170060000019</v>
+        <v>-0.37054752599999574</v>
       </c>
       <c r="D351" s="5">
-        <v>-6.3191221887484712</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-6.3328105900191334</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>67.663785309999994</v>
+        <v>67.664140270000004</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.11827294300000801</v>
+        <v>-0.11802918899999781</v>
       </c>
       <c r="D352" s="5">
-        <v>-2.0739020724274138</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-2.069665363342521</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>67.514828885</v>
+        <v>67.515519448000006</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.1489564249999944</v>
+        <v>-0.14862082199999804</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.6099525565084103</v>
+        <v>-2.6041296188211494</v>
       </c>
       <c r="E353" s="5">
-        <v>-4.8648998361433886</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>-4.8642875134494279</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>71.310576346999994</v>
+        <v>71.310472144000002</v>
       </c>
       <c r="C354" s="5">
-        <v>3.7957474619999942</v>
+        <v>3.7949526959999957</v>
       </c>
       <c r="D354" s="5">
-        <v>92.777925657126374</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>92.750885775304525</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>71.182606651</v>
+        <v>71.183490398999993</v>
       </c>
       <c r="C355" s="5">
-        <v>-0.12796969599999386</v>
+        <v>-0.12698174500000903</v>
       </c>
       <c r="D355" s="5">
-        <v>-2.1323203972277938</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>-2.1160224230254432</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>71.149401052000002</v>
+        <v>71.149292489000004</v>
       </c>
       <c r="C356" s="5">
-        <v>-3.3205598999998642E-2</v>
+        <v>-3.4197909999988951E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-0.55834769333087397</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-0.57498208714934496</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>71.164797996000004</v>
+        <v>71.164530177000003</v>
       </c>
       <c r="C357" s="5">
-        <v>1.5396944000002577E-2</v>
+        <v>1.5237687999999139E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>0.25999290554177268</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>0.25730093226330464</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>71.160122814000005</v>
+        <v>71.159889695999993</v>
       </c>
       <c r="C358" s="5">
-        <v>-4.6751819999997224E-3</v>
+        <v>-4.6404810000097996E-3</v>
       </c>
       <c r="D358" s="5">
-        <v>-7.8805700276463053E-2</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-7.8221278074130929E-2</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>70.997890351999999</v>
+        <v>70.993945428999993</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.16223246200000574</v>
+        <v>-0.16594426700000042</v>
       </c>
       <c r="D359" s="5">
-        <v>-2.7017424725472861</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-2.7627754737538757</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>71.212866009999999</v>
+        <v>71.212870641999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.21497565800000018</v>
+        <v>0.21892521300000567</v>
       </c>
       <c r="D360" s="5">
-        <v>3.6946249068342985</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.7638710668947306</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>71.109954834000007</v>
+        <v>71.109981059999996</v>
       </c>
       <c r="C361" s="5">
-        <v>-0.10291117599999211</v>
+        <v>-0.10288958200000309</v>
       </c>
       <c r="D361" s="5">
-        <v>-1.7204275734930996</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>-1.7200693265451039</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>71.091047474999996</v>
+        <v>71.093226275999996</v>
       </c>
       <c r="C362" s="5">
-        <v>-1.8907359000010615E-2</v>
+        <v>-1.6754783999999745E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.31860068435192179</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-0.28237535653283796</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>71.551512360999993</v>
+        <v>71.552053083999994</v>
       </c>
       <c r="C363" s="5">
-        <v>0.46046488599999691</v>
+        <v>0.45882680799999775</v>
       </c>
       <c r="D363" s="5">
-        <v>8.0554940437997491</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>8.0255575524462053</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>71.703500532000007</v>
+        <v>71.704270971</v>
       </c>
       <c r="C364" s="5">
-        <v>0.15198817100001349</v>
+        <v>0.15221788700000616</v>
       </c>
       <c r="D364" s="5">
-        <v>2.5790059317297054</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.5829298324369532</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>71.656943603000002</v>
+        <v>71.658153385999995</v>
       </c>
       <c r="C365" s="5">
-        <v>-4.6556929000004743E-2</v>
+        <v>-4.6117585000004624E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.77638095903432847</v>
+        <v>-0.76907214456248818</v>
       </c>
       <c r="E365" s="5">
-        <v>6.135118441987597</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>6.1358247286990242</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>71.769282294999996</v>
+        <v>71.769915260999994</v>
       </c>
       <c r="C366" s="5">
-        <v>0.11233869199999447</v>
+        <v>0.11176187499999912</v>
       </c>
       <c r="D366" s="5">
-        <v>1.8975815780630567</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>1.8877223338354066</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>71.692950496999998</v>
+        <v>71.694922435999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-7.633179799999823E-2</v>
+        <v>-7.4992824999995378E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-1.2688469629424382</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-1.2467063355859787</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>71.527636994000005</v>
+        <v>71.524530580999993</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.16531350299999303</v>
+        <v>-0.17039185500000542</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.7322016048096143</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-2.8149632005707748</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>63.991480228</v>
+        <v>63.991639212999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-7.5361567660000048</v>
+        <v>-7.5328913679999943</v>
       </c>
       <c r="D369" s="5">
-        <v>-73.710680713734462</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-73.696191845998712</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>65.395431669999994</v>
+        <v>65.395590334999994</v>
       </c>
       <c r="C370" s="5">
-        <v>1.4039514419999932</v>
+        <v>1.4039511219999952</v>
       </c>
       <c r="D370" s="5">
-        <v>29.748712082699669</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>29.748621417335386</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>68.413277163000004</v>
+        <v>68.406120963999996</v>
       </c>
       <c r="C371" s="5">
-        <v>3.01784549300001</v>
+        <v>3.0105306290000016</v>
       </c>
       <c r="D371" s="5">
-        <v>71.836653348072204</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>71.616086251226037</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>68.561581529999998</v>
+        <v>68.562052852999997</v>
       </c>
       <c r="C372" s="5">
-        <v>0.14830436699999439</v>
+        <v>0.15593188900000143</v>
       </c>
       <c r="D372" s="5">
-        <v>2.6325662087953505</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>2.7699587662376457</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>68.871168405000006</v>
+        <v>68.871629479999996</v>
       </c>
       <c r="C373" s="5">
-        <v>0.30958687500000792</v>
+        <v>0.30957662699999844</v>
       </c>
       <c r="D373" s="5">
-        <v>5.5551643620384228</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>5.5549367430199226</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>69.307178652000005</v>
+        <v>69.310183804000005</v>
       </c>
       <c r="C374" s="5">
-        <v>0.43601024699999869</v>
+        <v>0.43855432400000893</v>
       </c>
       <c r="D374" s="5">
-        <v>7.8671562400894457</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>7.9146250781050753</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>70.240857591999998</v>
+        <v>70.241838552000004</v>
       </c>
       <c r="C375" s="5">
-        <v>0.93367893999999296</v>
+        <v>0.9316547479999997</v>
       </c>
       <c r="D375" s="5">
-        <v>17.41917491890743</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>17.377766048544039</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>69.895273395000004</v>
+        <v>69.897105882999995</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.34558419699999376</v>
+        <v>-0.34473266900000965</v>
       </c>
       <c r="D376" s="5">
-        <v>-5.7468157760131922</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-5.7329575972907332</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>70.056886994999999</v>
+        <v>70.059458444000001</v>
       </c>
       <c r="C377" s="5">
-        <v>0.16161359999999547</v>
+        <v>0.16235256100000584</v>
       </c>
       <c r="D377" s="5">
-        <v>2.8102295484472517</v>
+        <v>2.8231686629617947</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.2329400718858139</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-2.2310021490343557</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>70.547748431000002</v>
+        <v>70.547407344999996</v>
       </c>
       <c r="C378" s="5">
-        <v>0.49086143600000298</v>
+        <v>0.48794890099999577</v>
       </c>
       <c r="D378" s="5">
-        <v>8.7396338899269352</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>8.6854437527011932</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>70.502091481999997</v>
+        <v>70.506420379999994</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.5656949000004943E-2</v>
+        <v>-4.0986965000001874E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-0.77385518563793942</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-0.69495817543080429</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>71.117233620999997</v>
+        <v>71.112663916000002</v>
       </c>
       <c r="C380" s="5">
-        <v>0.61514213899999959</v>
+        <v>0.60624353600000802</v>
       </c>
       <c r="D380" s="5">
-        <v>10.987545664103671</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>10.820315286072745</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>71.338907753000001</v>
+        <v>71.335615259999997</v>
       </c>
       <c r="C381" s="5">
-        <v>0.22167413200000397</v>
+        <v>0.22295134399999483</v>
       </c>
       <c r="D381" s="5">
-        <v>3.8052244294931814</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>3.8277784893055999</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>71.711673480000002</v>
+        <v>71.713980063999998</v>
       </c>
       <c r="C382" s="5">
-        <v>0.37276572700000088</v>
+        <v>0.37836480400000028</v>
       </c>
       <c r="D382" s="5">
-        <v>6.4537146317175553</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>6.5538086640543947</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>72.041082196000005</v>
+        <v>72.031150065999995</v>
       </c>
       <c r="C383" s="5">
-        <v>0.32940871600000321</v>
+        <v>0.31717000199999745</v>
       </c>
       <c r="D383" s="5">
-        <v>5.6536362581196986</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>5.4382703231965701</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>72.662145998</v>
+        <v>72.662646726000006</v>
       </c>
       <c r="C384" s="5">
-        <v>0.62106380199999478</v>
+        <v>0.63149666000001048</v>
       </c>
       <c r="D384" s="5">
-        <v>10.850052711794866</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>11.04279089065756</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>72.919121000000004</v>
+        <v>72.918102321999996</v>
       </c>
       <c r="C385" s="5">
-        <v>0.25697500200000434</v>
+        <v>0.25545559599999024</v>
       </c>
       <c r="D385" s="5">
-        <v>4.3274173323537779</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>4.3013038273773896</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>73.110090115000006</v>
+        <v>73.115708248999994</v>
       </c>
       <c r="C386" s="5">
-        <v>0.19096911500000147</v>
+        <v>0.19760592699999791</v>
       </c>
       <c r="D386" s="5">
-        <v>3.1883653254727973</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>3.3008754794926043</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>73.136677005999999</v>
+        <v>73.136791728000006</v>
       </c>
       <c r="C387" s="5">
-        <v>2.6586890999993784E-2</v>
+        <v>2.1083479000012062E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>0.43726055421779986</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>0.34657858419353538</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>74.653094159999995</v>
+        <v>74.655939868000004</v>
       </c>
       <c r="C388" s="5">
-        <v>1.5164171539999955</v>
+        <v>1.5191481399999986</v>
       </c>
       <c r="D388" s="5">
-        <v>27.923715035690932</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>27.979834325618125</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>75.006692022999999</v>
+        <v>75.011791126000006</v>
       </c>
       <c r="C389" s="5">
-        <v>0.35359786300000451</v>
+        <v>0.35585125800000128</v>
       </c>
       <c r="D389" s="5">
-        <v>5.8342890571601913</v>
+        <v>5.8722200465158192</v>
       </c>
       <c r="E389" s="5">
-        <v>7.0654081851414086</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>7.0687567274852814</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>74.643446960999995</v>
+        <v>74.643151782000004</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.36324506200000428</v>
+        <v>-0.36863934400000176</v>
       </c>
       <c r="D390" s="5">
-        <v>-5.6590840249459262</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-5.7404849367728943</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>75.274467014999999</v>
+        <v>75.281270143</v>
       </c>
       <c r="C391" s="5">
-        <v>0.63102005400000394</v>
+        <v>0.63811836099999653</v>
       </c>
       <c r="D391" s="5">
-        <v>10.629775701086054</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>10.755072526989418</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>75.143573799999999</v>
+        <v>75.136958774999997</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.1308932150000004</v>
+        <v>-0.14431136800000388</v>
       </c>
       <c r="D392" s="5">
-        <v>-2.0668139922976225</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>-2.2762559312238917</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>75.574541912000001</v>
+        <v>75.567499796999996</v>
       </c>
       <c r="C393" s="5">
-        <v>0.43096811200000218</v>
+        <v>0.43054102199999988</v>
       </c>
       <c r="D393" s="5">
-        <v>7.1036145869167067</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>7.0969961712220142</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>75.503236477000002</v>
+        <v>75.507940861999998</v>
       </c>
       <c r="C394" s="5">
-        <v>-7.1305434999999306E-2</v>
+        <v>-5.9558934999998314E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>-1.1263566008479109</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>-0.94169741603116197</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>75.429547939000003</v>
+        <v>75.420074287999995</v>
       </c>
       <c r="C395" s="5">
-        <v>-7.3688537999998971E-2</v>
+        <v>-8.7866574000003084E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-1.1648921989336314</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-1.3875052304651136</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>76.084561206999993</v>
+        <v>76.084529799999999</v>
       </c>
       <c r="C396" s="5">
-        <v>0.65501326799999049</v>
+        <v>0.66445551200000352</v>
       </c>
       <c r="D396" s="5">
-        <v>10.932914841759755</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>11.099693872022565</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>76.104806994</v>
+        <v>76.101624572999995</v>
       </c>
       <c r="C397" s="5">
-        <v>2.0245787000007454E-2</v>
+        <v>1.7094772999996621E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>0.31978277700503988</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>0.26995101937661303</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>76.408274903999995</v>
+        <v>76.414496619000005</v>
       </c>
       <c r="C398" s="5">
-        <v>0.30346790999999484</v>
+        <v>0.31287204600000962</v>
       </c>
       <c r="D398" s="5">
-        <v>4.8913483370612632</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>5.0465861935135692</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>76.350491012999996</v>
+        <v>76.338999319999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-5.7783890999999699E-2</v>
+        <v>-7.5497299000005569E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.9037369393225303</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-1.1791751456467714</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>76.273209218000005</v>
+        <v>76.28455452</v>
       </c>
       <c r="C400" s="5">
-        <v>-7.7281794999990439E-2</v>
+        <v>-5.444479999999885E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>-1.2078980674159245</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-0.8524881315120969</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>76.413850251</v>
+        <v>76.424644719</v>
       </c>
       <c r="C401" s="5">
-        <v>0.14064103299999431</v>
+        <v>0.14009019899999942</v>
       </c>
       <c r="D401" s="5">
-        <v>2.2352721276688081</v>
+        <v>2.2260943726028604</v>
       </c>
       <c r="E401" s="5">
-        <v>1.8760435769764605</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>1.8835086748252294</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>77.076019349999996</v>
+        <v>77.075993291000003</v>
       </c>
       <c r="C402" s="5">
-        <v>0.66216909899999621</v>
+        <v>0.6513485720000034</v>
       </c>
       <c r="D402" s="5">
-        <v>10.908882559185184</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>10.72059769099527</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>76.754229944000002</v>
+        <v>76.762204022999995</v>
       </c>
       <c r="C403" s="5">
-        <v>-0.32178940599999351</v>
+        <v>-0.31378926800000784</v>
       </c>
       <c r="D403" s="5">
-        <v>-4.8964997070185419</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-4.7774807536208659</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>76.758868143000001</v>
+        <v>76.752374570000001</v>
       </c>
       <c r="C404" s="5">
-        <v>4.6381989999986217E-3</v>
+        <v>-9.8294529999947144E-3</v>
       </c>
       <c r="D404" s="5">
-        <v>7.253918179053187E-2</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>-0.15355265113333738</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>77.193438314999995</v>
+        <v>77.181045725000004</v>
       </c>
       <c r="C405" s="5">
-        <v>0.4345701719999937</v>
+        <v>0.42867115500000352</v>
       </c>
       <c r="D405" s="5">
-        <v>7.0093879451044172</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>6.9119018481052841</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>77.585987822999996</v>
+        <v>77.592758560999997</v>
       </c>
       <c r="C406" s="5">
-        <v>0.39254950800000188</v>
+        <v>0.41171283599999242</v>
       </c>
       <c r="D406" s="5">
-        <v>6.2759268154678027</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>6.5924397545834568</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>78.101163108999998</v>
+        <v>78.093348957000003</v>
       </c>
       <c r="C407" s="5">
-        <v>0.51517528600000162</v>
+        <v>0.50059039600000688</v>
       </c>
       <c r="D407" s="5">
-        <v>8.2656011974929111</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>8.0225102378772775</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>78.117467912999999</v>
+        <v>78.117151041</v>
       </c>
       <c r="C408" s="5">
-        <v>1.6304804000000672E-2</v>
+        <v>2.3802083999996171E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>0.25080607303573643</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>0.36636193082422164</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>78.257931377999995</v>
+        <v>78.251208993999995</v>
       </c>
       <c r="C409" s="5">
-        <v>0.14046346499999629</v>
+        <v>0.13405795299999568</v>
       </c>
       <c r="D409" s="5">
-        <v>2.1791942839959555</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>2.0788859888832611</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>78.579986130999998</v>
+        <v>78.584468623000006</v>
       </c>
       <c r="C410" s="5">
-        <v>0.3220547530000033</v>
+        <v>0.33325962900001116</v>
       </c>
       <c r="D410" s="5">
-        <v>5.051681375807604</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>5.2320367583985838</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>78.674000595999999</v>
+        <v>78.653150335000007</v>
       </c>
       <c r="C411" s="5">
-        <v>9.4014465000000769E-2</v>
+        <v>6.8681712000000061E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>1.4451860300754849</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>1.0538391296071037</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>78.872906955000005</v>
+        <v>78.892788447000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.19890635900000575</v>
+        <v>0.23963811199999441</v>
       </c>
       <c r="D412" s="5">
-        <v>3.0764265308066641</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>3.7180178706646583</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>78.887720205999997</v>
+        <v>78.905364410000004</v>
       </c>
       <c r="C413" s="5">
-        <v>1.4813250999992533E-2</v>
+        <v>1.2575963000003298E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>0.22560693214757066</v>
+        <v>0.19145467947478956</v>
       </c>
       <c r="E413" s="5">
-        <v>3.2374627726177385</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.2459682346200891</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>78.499884800000004</v>
+        <v>78.501984766000007</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.38783540599999355</v>
+        <v>-0.40337964399999748</v>
       </c>
       <c r="D414" s="5">
-        <v>-5.7426192456292995</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-5.965052320743613</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>78.972472449999998</v>
+        <v>78.979809735000003</v>
       </c>
       <c r="C415" s="5">
-        <v>0.47258764999999414</v>
+        <v>0.47782496899999671</v>
       </c>
       <c r="D415" s="5">
-        <v>7.468351509813087</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>7.5536992314295226</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>79.078697257000002</v>
+        <v>79.069882273000005</v>
       </c>
       <c r="C416" s="5">
-        <v>0.10622480700000381</v>
+        <v>9.0072538000001146E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>1.6260986092538898</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>1.377157064613943</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>78.703378865000005</v>
+        <v>78.688358285999996</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.37531839199999695</v>
+        <v>-0.38152398700000845</v>
       </c>
       <c r="D417" s="5">
-        <v>-5.5490219968078787</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-5.6389623665250017</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>79.066475101999998</v>
+        <v>79.073354398999996</v>
       </c>
       <c r="C418" s="5">
-        <v>0.36309623699999349</v>
+        <v>0.3849961129999997</v>
       </c>
       <c r="D418" s="5">
-        <v>5.6788309224250044</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>6.0318006025916304</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>79.054802088000002</v>
+        <v>79.051392598999996</v>
       </c>
       <c r="C419" s="5">
-        <v>-1.1673013999995874E-2</v>
+        <v>-2.1961799999999698E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-0.1770187461076711</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-0.33277884420641612</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>78.955051574999999</v>
+        <v>78.953921445000006</v>
       </c>
       <c r="C420" s="5">
-        <v>-9.9750513000003593E-2</v>
+        <v>-9.7471153999990179E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-1.5036834339229976</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-1.4696190022803091</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>79.003747340000004</v>
+        <v>78.994117770000003</v>
       </c>
       <c r="C421" s="5">
-        <v>4.8695765000005053E-2</v>
+        <v>4.0196324999996591E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>0.74261930573666923</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>0.61264701766117202</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>79.476664243000002</v>
+        <v>79.475989671999997</v>
       </c>
       <c r="C422" s="5">
-        <v>0.472916902999998</v>
+        <v>0.48187190199999463</v>
       </c>
       <c r="D422" s="5">
-        <v>7.4244831218483132</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>7.5707752138578277</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>79.001851446000003</v>
+        <v>78.972074950999996</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.47481279699999845</v>
+        <v>-0.50391472100000101</v>
       </c>
       <c r="D423" s="5">
-        <v>-6.9381542537000236</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-7.3487565065528564</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>78.896068908000004</v>
+        <v>78.925988927999995</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.1057825379999997</v>
+        <v>-4.6086023000000864E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.5950052929820324</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-0.69804507709597674</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>78.998483067999999</v>
+        <v>79.023405042999997</v>
       </c>
       <c r="C425" s="5">
-        <v>0.10241415999999504</v>
+        <v>9.7416115000001469E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>1.5688769229370791</v>
+        <v>1.4912221452237029</v>
       </c>
       <c r="E425" s="5">
-        <v>0.14040570789821682</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>0.14959772872555899</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>79.323242585000003</v>
+        <v>79.325514362000007</v>
       </c>
       <c r="C426" s="5">
-        <v>0.32475951700000394</v>
+        <v>0.30210931900001015</v>
       </c>
       <c r="D426" s="5">
-        <v>5.0462332515328612</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>4.6853460460331675</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>79.387770348999993</v>
+        <v>79.394004323000004</v>
       </c>
       <c r="C427" s="5">
-        <v>6.4527763999990384E-2</v>
+        <v>6.8489960999997379E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>0.98055377382957332</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>1.0410189837802175</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>79.566664291999999</v>
+        <v>79.558435861000007</v>
       </c>
       <c r="C428" s="5">
-        <v>0.17889394300000561</v>
+        <v>0.16443153800000232</v>
       </c>
       <c r="D428" s="5">
-        <v>2.7378704504902762</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>2.5138053583278142</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>79.714598355000007</v>
+        <v>79.694688651000007</v>
       </c>
       <c r="C429" s="5">
-        <v>0.14793406300000811</v>
+        <v>0.13625279000000035</v>
       </c>
       <c r="D429" s="5">
-        <v>2.2540529736186476</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>2.0746042917161978</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>79.544993169999998</v>
+        <v>79.550991128000007</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.16960518500000887</v>
+        <v>-0.14369752300000016</v>
       </c>
       <c r="D430" s="5">
-        <v>-2.5235195547924083</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-2.1423911681773822</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>79.519034667</v>
+        <v>79.519642306999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.5958502999998245E-2</v>
+        <v>-3.1348821000008797E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-0.39090272085331446</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-0.47186285545663953</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>79.394824557999996</v>
+        <v>79.391762962000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.1242101090000034</v>
+        <v>-0.12787934499999665</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.8584010019090824</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-1.9128001120348292</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>79.774626157</v>
+        <v>79.760375874000005</v>
       </c>
       <c r="C433" s="5">
-        <v>0.37980159900000388</v>
+        <v>0.36861291200000323</v>
       </c>
       <c r="D433" s="5">
-        <v>5.893916615477135</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>5.7160559402706923</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>79.575402597999997</v>
+        <v>79.570470647999997</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.19922355900000355</v>
+        <v>-0.18990522600000759</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.955974675941575</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-2.8200169363047034</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>79.426849481999994</v>
+        <v>79.737007781000003</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.14855311600000221</v>
+        <v>0.16653713300000561</v>
       </c>
       <c r="D435" s="5">
-        <v>-2.2173278256457207</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>2.5406553491003292</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>79.759179231000005</v>
+        <v>79.715893351000005</v>
       </c>
       <c r="C436" s="5">
-        <v>0.33232974900001011</v>
+        <v>-2.1114429999997242E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>5.1380888534369173</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-0.31729867807270828</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>80.094125051000006</v>
+        <v>79.858787738999993</v>
       </c>
       <c r="C437" s="5">
-        <v>0.3349458200000015</v>
+        <v>0.14289438799998777</v>
       </c>
       <c r="D437" s="5">
-        <v>5.1573961830396975</v>
+        <v>2.1723894161330248</v>
       </c>
       <c r="E437" s="5">
-        <v>1.3869152171654964</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>1.0571332576031489</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>80.127312363000001</v>
+        <v>79.897477882000004</v>
       </c>
       <c r="C438" s="5">
-        <v>3.3187311999995472E-2</v>
+        <v>3.8690143000010835E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>0.4983593786763052</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>0.58293004182619068</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>79.985483509000005</v>
+        <v>79.743838519999997</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.14182885399999634</v>
+        <v>-0.15363936200000694</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.1034959389423458</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-2.2832981492534654</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>80.300755566999996</v>
+        <v>80.058158105999993</v>
       </c>
       <c r="C440" s="5">
-        <v>0.31527205799999081</v>
+        <v>0.31431958599999632</v>
       </c>
       <c r="D440" s="5">
-        <v>4.8338382321964524</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>4.8338382281767567</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>80.125932062000004</v>
+        <v>79.962187579000002</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.174823504999992</v>
+        <v>-9.5970526999991534E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>-2.581474114793425</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-1.4290655665858409</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>80.091601944000004</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.12941436500000236</v>
+      </c>
+      <c r="D442" s="5">
+        <v>1.9595148333158452</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>