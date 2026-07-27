--- v6 (2026-07-07)
+++ v7 (2026-07-27)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D58A672C-08A2-45ED-A0DA-099F6CF7D0F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0BD8C9F4-EB8C-454E-B98A-E8285C79E03C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{ABD6D520-63E1-4F04-AA1D-C4E37810F5FC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4C05F9EE-0235-4571-98F3-AE7CDAB91E79}"/>
   </bookViews>
   <sheets>
     <sheet name="elpttula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D9716375-FC1A-4FAB-8C37-51A7393C6651}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E8652603-E49F-4830-B43D-5B6B0F51669C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>46.619764177999997</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>46.665998606000002</v>
       </c>
       <c r="C7" s="5">
         <v>4.6234428000005323E-2</v>
       </c>
       <c r="D7" s="5">
         <v>1.1965942397769602</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>46.571231744999999</v>
       </c>
       <c r="C8" s="5">
         <v>-9.4766861000003644E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-2.4098624550077941</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>46.256128728999997</v>
       </c>
       <c r="C9" s="5">
         <v>-0.3151030160000019</v>
       </c>
       <c r="D9" s="5">
         <v>-7.823821155661614</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>46.85075337</v>
       </c>
       <c r="C10" s="5">
         <v>0.5946246410000029</v>
       </c>
       <c r="D10" s="5">
         <v>16.564834255145875</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>46.851909804000002</v>
       </c>
       <c r="C11" s="5">
         <v>1.1564340000020934E-3</v>
       </c>
       <c r="D11" s="5">
         <v>2.9624053201482425E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>47.086149159999998</v>
       </c>
       <c r="C12" s="5">
         <v>0.23423935599999623</v>
       </c>
       <c r="D12" s="5">
         <v>6.1672348239570685</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>47.393423921</v>
       </c>
       <c r="C13" s="5">
         <v>0.30727476100000217</v>
       </c>
       <c r="D13" s="5">
         <v>8.118231875037619</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>47.378471451000003</v>
       </c>
       <c r="C14" s="5">
         <v>-1.495246999999722E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-0.37793980753803025</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>47.361071166000002</v>
       </c>
       <c r="C15" s="5">
         <v>-1.7400285000000792E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-0.43982458613451847</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>47.572404435999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.21133326999999724</v>
       </c>
       <c r="D16" s="5">
         <v>5.4879938907819392</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>47.281674053000003</v>
       </c>
       <c r="C17" s="5">
         <v>-0.2907303829999961</v>
       </c>
       <c r="D17" s="5">
         <v>-7.0920433543524393</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>46.995142217999998</v>
       </c>
       <c r="C18" s="5">
         <v>-0.28653183500000523</v>
       </c>
       <c r="D18" s="5">
         <v>-7.0345702023068117</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>46.362303896</v>
       </c>
       <c r="C19" s="5">
         <v>-0.63283832199999779</v>
       </c>
       <c r="D19" s="5">
         <v>-15.014566565856246</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>46.872975123000003</v>
       </c>
       <c r="C20" s="5">
         <v>0.51067122700000311</v>
       </c>
       <c r="D20" s="5">
         <v>14.04864428755317</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>46.540786824000001</v>
       </c>
       <c r="C21" s="5">
         <v>-0.33218829900000202</v>
       </c>
       <c r="D21" s="5">
         <v>-8.1806073872491503</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>46.746518092000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.20573126800000097</v>
       </c>
       <c r="D22" s="5">
         <v>5.4354270996799681</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>46.758976091000001</v>
       </c>
       <c r="C23" s="5">
         <v>1.2457998999998665E-2</v>
       </c>
       <c r="D23" s="5">
         <v>0.32027050043919036</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>46.805520090999998</v>
       </c>
       <c r="C24" s="5">
         <v>4.6543999999997254E-2</v>
       </c>
       <c r="D24" s="5">
         <v>1.201044155068498</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>47.214354485999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.40883439499999952</v>
       </c>
       <c r="D25" s="5">
         <v>11.000202794930992</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>46.900811623999999</v>
       </c>
       <c r="C26" s="5">
         <v>-0.31354286199999848</v>
       </c>
       <c r="D26" s="5">
         <v>-7.6842881663150902</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>46.767437747999999</v>
       </c>
       <c r="C27" s="5">
         <v>-0.13337387600000028</v>
       </c>
       <c r="D27" s="5">
         <v>-3.3596214682080183</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>46.577404543</v>
       </c>
       <c r="C28" s="5">
         <v>-0.19003320499999887</v>
       </c>
       <c r="D28" s="5">
         <v>-4.7685292667464569</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>46.680365377999998</v>
       </c>
       <c r="C29" s="5">
         <v>0.10296083499999753</v>
       </c>
       <c r="D29" s="5">
         <v>2.6851275870051872</v>
       </c>
       <c r="E29" s="5">
         <v>-1.2717584287010975</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>46.850916582000004</v>
       </c>
       <c r="C30" s="5">
         <v>0.1705512040000059</v>
       </c>
       <c r="D30" s="5">
         <v>4.4734990826518439</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>47.059534479</v>
       </c>
       <c r="C31" s="5">
         <v>0.20861789699999633</v>
       </c>
       <c r="D31" s="5">
         <v>5.4761865977191126</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>47.363859110999996</v>
       </c>
       <c r="C32" s="5">
         <v>0.3043246319999966</v>
       </c>
       <c r="D32" s="5">
         <v>8.0422067727550228</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>47.637715737000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.27385662600000416</v>
       </c>
       <c r="D33" s="5">
         <v>7.1633239290643136</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>47.671520528999999</v>
       </c>
       <c r="C34" s="5">
         <v>3.3804791999997974E-2</v>
       </c>
       <c r="D34" s="5">
         <v>0.85487832253889895</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>47.991570660999997</v>
       </c>
       <c r="C35" s="5">
         <v>0.32005013199999865</v>
       </c>
       <c r="D35" s="5">
         <v>8.3606275808041595</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>47.942611329000002</v>
       </c>
       <c r="C36" s="5">
         <v>-4.895933199999547E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-1.2173527224463521</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>47.844607838999998</v>
       </c>
       <c r="C37" s="5">
         <v>-9.8003490000003524E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-2.4256278107188001</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>48.024680171999997</v>
       </c>
       <c r="C38" s="5">
         <v>0.18007233299999825</v>
       </c>
       <c r="D38" s="5">
         <v>4.6111038857636455</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>48.853656645999997</v>
       </c>
       <c r="C39" s="5">
         <v>0.82897647400000096</v>
       </c>
       <c r="D39" s="5">
         <v>22.797954809287567</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>48.441727864000001</v>
       </c>
       <c r="C40" s="5">
         <v>-0.41192878199999683</v>
       </c>
       <c r="D40" s="5">
         <v>-9.6619737742089544</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>48.284552488000003</v>
       </c>
       <c r="C41" s="5">
         <v>-0.15717537599999787</v>
       </c>
       <c r="D41" s="5">
         <v>-3.8248171373100992</v>
       </c>
       <c r="E41" s="5">
         <v>3.4365350335411993</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>49.000702062000002</v>
       </c>
       <c r="C42" s="5">
         <v>0.71614957399999923</v>
       </c>
       <c r="D42" s="5">
         <v>19.324356825308776</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>49.073213052</v>
       </c>
       <c r="C43" s="5">
         <v>7.2510989999997832E-2</v>
       </c>
       <c r="D43" s="5">
         <v>1.7902780658443751</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>48.962982173</v>
       </c>
       <c r="C44" s="5">
         <v>-0.1102308789999995</v>
       </c>
       <c r="D44" s="5">
         <v>-2.6624510246265776</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>49.045746557999998</v>
       </c>
       <c r="C45" s="5">
         <v>8.2764384999997276E-2</v>
       </c>
       <c r="D45" s="5">
         <v>2.0473799378723401</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>48.904089796999997</v>
       </c>
       <c r="C46" s="5">
         <v>-0.14165676100000013</v>
       </c>
       <c r="D46" s="5">
         <v>-3.4113786017713088</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>48.541214949</v>
       </c>
       <c r="C47" s="5">
         <v>-0.36287484799999703</v>
       </c>
       <c r="D47" s="5">
         <v>-8.5496138766427148</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>49.177935904999998</v>
       </c>
       <c r="C48" s="5">
         <v>0.63672095599999778</v>
       </c>
       <c r="D48" s="5">
         <v>16.927281542743167</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>49.279234215000002</v>
       </c>
       <c r="C49" s="5">
         <v>0.10129831000000422</v>
       </c>
       <c r="D49" s="5">
         <v>2.4999953561506194</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>49.364721637999999</v>
       </c>
       <c r="C50" s="5">
         <v>8.5487422999996454E-2</v>
       </c>
       <c r="D50" s="5">
         <v>2.1016837972803515</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>49.336836550999998</v>
       </c>
       <c r="C51" s="5">
         <v>-2.7885087000001363E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-0.67575259424266232</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>49.288572359</v>
       </c>
       <c r="C52" s="5">
         <v>-4.8264191999997763E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-1.1676149143013737</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>49.280364779000003</v>
       </c>
       <c r="C53" s="5">
         <v>-8.2075799999969945E-3</v>
       </c>
       <c r="D53" s="5">
         <v>-0.19964223124141478</v>
       </c>
       <c r="E53" s="5">
         <v>2.0623827698257768</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>49.470483774999998</v>
       </c>
       <c r="C54" s="5">
         <v>0.19011899599999538</v>
       </c>
       <c r="D54" s="5">
         <v>4.7289916627462736</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>49.477788398999998</v>
       </c>
       <c r="C55" s="5">
         <v>7.3046239999996487E-3</v>
       </c>
       <c r="D55" s="5">
         <v>0.17733141497116023</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>49.848765804000003</v>
       </c>
       <c r="C56" s="5">
         <v>0.37097740500000498</v>
       </c>
       <c r="D56" s="5">
         <v>9.377898508327732</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>50.489182935000002</v>
       </c>
       <c r="C57" s="5">
         <v>0.64041713099999953</v>
       </c>
       <c r="D57" s="5">
         <v>16.55400169526111</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>50.855154577999997</v>
       </c>
       <c r="C58" s="5">
         <v>0.36597164299999463</v>
       </c>
       <c r="D58" s="5">
         <v>9.053506324448545</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>51.020040729000002</v>
       </c>
       <c r="C59" s="5">
         <v>0.16488615100000459</v>
       </c>
       <c r="D59" s="5">
         <v>3.9608608380625743</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>50.688462706999999</v>
       </c>
       <c r="C60" s="5">
         <v>-0.33157802200000219</v>
       </c>
       <c r="D60" s="5">
         <v>-7.5259605927206596</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>50.689147370000001</v>
       </c>
       <c r="C61" s="5">
         <v>6.8466300000125102E-4</v>
       </c>
       <c r="D61" s="5">
         <v>1.6209934080047006E-2</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>50.782169041000003</v>
       </c>
       <c r="C62" s="5">
         <v>9.302167100000247E-2</v>
       </c>
       <c r="D62" s="5">
         <v>2.2245313418514323</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>51.107741038999997</v>
       </c>
       <c r="C63" s="5">
         <v>0.32557199799999381</v>
       </c>
       <c r="D63" s="5">
         <v>7.9705379642133423</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>51.487620757999998</v>
       </c>
       <c r="C64" s="5">
         <v>0.37987971900000161</v>
       </c>
       <c r="D64" s="5">
         <v>9.293329316552267</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>51.924387138999997</v>
       </c>
       <c r="C65" s="5">
         <v>0.4367663809999982</v>
       </c>
       <c r="D65" s="5">
         <v>10.668154764636384</v>
       </c>
       <c r="E65" s="5">
         <v>5.3652653990229782</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>51.789958896000002</v>
       </c>
       <c r="C66" s="5">
         <v>-0.13442824299999501</v>
       </c>
       <c r="D66" s="5">
         <v>-3.062850553760188</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>51.729390225000003</v>
       </c>
       <c r="C67" s="5">
         <v>-6.0568670999998631E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-1.3944152623731165</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>51.360238475999999</v>
       </c>
       <c r="C68" s="5">
         <v>-0.3691517490000038</v>
       </c>
       <c r="D68" s="5">
         <v>-8.2352110374384164</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>50.437323610999997</v>
       </c>
       <c r="C69" s="5">
         <v>-0.92291486500000275</v>
       </c>
       <c r="D69" s="5">
         <v>-19.55482142196654</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>50.548728105999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.11140449500000216</v>
       </c>
       <c r="D70" s="5">
         <v>2.6829626028687992</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>50.471500523000003</v>
       </c>
       <c r="C71" s="5">
         <v>-7.7227582999995548E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-1.8180148156963227</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>50.771413844999998</v>
       </c>
       <c r="C72" s="5">
         <v>0.29991332199999476</v>
       </c>
       <c r="D72" s="5">
         <v>7.3684024639432577</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>51.169993773999998</v>
       </c>
       <c r="C73" s="5">
         <v>0.39857992900000028</v>
       </c>
       <c r="D73" s="5">
         <v>9.8381677651487642</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>51.207090960000002</v>
       </c>
       <c r="C74" s="5">
         <v>3.7097186000004001E-2</v>
       </c>
       <c r="D74" s="5">
         <v>0.87345247727670383</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>50.992067921999997</v>
       </c>
       <c r="C75" s="5">
         <v>-0.21502303800000533</v>
       </c>
       <c r="D75" s="5">
         <v>-4.9241447778172738</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>50.699005442999997</v>
       </c>
       <c r="C76" s="5">
         <v>-0.2930624789999996</v>
       </c>
       <c r="D76" s="5">
         <v>-6.6827818891739499</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>50.810413634</v>
       </c>
       <c r="C77" s="5">
         <v>0.11140819100000243</v>
       </c>
       <c r="D77" s="5">
         <v>2.6690363834987796</v>
       </c>
       <c r="E77" s="5">
         <v>-2.1453763181025542</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>50.864190346000001</v>
       </c>
       <c r="C78" s="5">
         <v>5.3776712000001226E-2</v>
       </c>
       <c r="D78" s="5">
         <v>1.2774749303759547</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>50.860502410000002</v>
       </c>
       <c r="C79" s="5">
         <v>-3.687935999998615E-3</v>
       </c>
       <c r="D79" s="5">
         <v>-8.6971969551608019E-2</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>50.859529907000002</v>
       </c>
       <c r="C80" s="5">
         <v>-9.7250299999984691E-4</v>
       </c>
       <c r="D80" s="5">
         <v>-2.2942771386391669E-2</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>50.603931789999997</v>
       </c>
       <c r="C81" s="5">
         <v>-0.25559811700000523</v>
       </c>
       <c r="D81" s="5">
         <v>-5.8667529093906046</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>50.638189816999997</v>
       </c>
       <c r="C82" s="5">
         <v>3.4258026999999913E-2</v>
       </c>
       <c r="D82" s="5">
         <v>0.81541186363027762</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>50.503352904000003</v>
       </c>
       <c r="C83" s="5">
         <v>-0.13483691299999379</v>
       </c>
       <c r="D83" s="5">
         <v>-3.1489189852900612</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>50.641823811999998</v>
       </c>
       <c r="C84" s="5">
         <v>0.13847090799999506</v>
       </c>
       <c r="D84" s="5">
         <v>3.3402515014343992</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>50.516916795999997</v>
       </c>
       <c r="C85" s="5">
         <v>-0.12490701600000165</v>
       </c>
       <c r="D85" s="5">
         <v>-2.9199523446143627</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>50.501017924000003</v>
       </c>
       <c r="C86" s="5">
         <v>-1.5898871999993958E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-0.3770154131496728</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>50.678189353999997</v>
       </c>
       <c r="C87" s="5">
         <v>0.17717142999999425</v>
       </c>
       <c r="D87" s="5">
         <v>4.2921195462660489</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>50.715057109</v>
       </c>
       <c r="C88" s="5">
         <v>3.6867755000002944E-2</v>
       </c>
       <c r="D88" s="5">
         <v>0.87648659199028867</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>50.783506535999997</v>
       </c>
       <c r="C89" s="5">
         <v>6.8449426999997343E-2</v>
       </c>
       <c r="D89" s="5">
         <v>1.6317009469891453</v>
       </c>
       <c r="E89" s="5">
         <v>-5.2955872774074209E-2</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>50.559219710000001</v>
       </c>
       <c r="C90" s="5">
         <v>-0.22428682599999661</v>
       </c>
       <c r="D90" s="5">
         <v>-5.1729734638830465</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>50.525080088999999</v>
       </c>
       <c r="C91" s="5">
         <v>-3.4139621000001341E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-0.80728581683570111</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>50.770516983</v>
       </c>
       <c r="C92" s="5">
         <v>0.2454368940000009</v>
       </c>
       <c r="D92" s="5">
         <v>5.9875618208164783</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>50.756586820999999</v>
       </c>
       <c r="C93" s="5">
         <v>-1.3930162000001189E-2</v>
       </c>
       <c r="D93" s="5">
         <v>-0.3287536283664072</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>50.897349394000003</v>
       </c>
       <c r="C94" s="5">
         <v>0.1407625730000035</v>
       </c>
       <c r="D94" s="5">
         <v>3.3791777623874308</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>51.187481876</v>
       </c>
       <c r="C95" s="5">
         <v>0.29013248199999708</v>
       </c>
       <c r="D95" s="5">
         <v>7.0590024638987448</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>51.327197478999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.13971560299999908</v>
       </c>
       <c r="D96" s="5">
         <v>3.3250060691423222</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>51.080405374000001</v>
       </c>
       <c r="C97" s="5">
         <v>-0.24679210499999726</v>
       </c>
       <c r="D97" s="5">
         <v>-5.6196902103518243</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>51.704120181</v>
       </c>
       <c r="C98" s="5">
         <v>0.62371480699999893</v>
       </c>
       <c r="D98" s="5">
         <v>15.677743058577342</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>51.178136068000001</v>
       </c>
       <c r="C99" s="5">
         <v>-0.52598411299999981</v>
       </c>
       <c r="D99" s="5">
         <v>-11.547167070948582</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>51.332238756999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.15410268899999835</v>
       </c>
       <c r="D100" s="5">
         <v>3.673770011522115</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>51.250225596999996</v>
       </c>
       <c r="C101" s="5">
         <v>-8.2013160000002472E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-1.9004737233894287</v>
       </c>
       <c r="E101" s="5">
         <v>0.91903669682429356</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>51.341635072000003</v>
       </c>
       <c r="C102" s="5">
         <v>9.1409475000006069E-2</v>
       </c>
       <c r="D102" s="5">
         <v>2.1614312375291878</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>51.826269918999998</v>
       </c>
       <c r="C103" s="5">
         <v>0.48463484699999526</v>
       </c>
       <c r="D103" s="5">
         <v>11.934273562332919</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>51.784518644999999</v>
       </c>
       <c r="C104" s="5">
         <v>-4.1751273999999228E-2</v>
       </c>
       <c r="D104" s="5">
         <v>-0.96244884878028403</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>52.609223442999998</v>
       </c>
       <c r="C105" s="5">
         <v>0.82470479799999907</v>
       </c>
       <c r="D105" s="5">
         <v>20.876916046014248</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>52.675898785999998</v>
       </c>
       <c r="C106" s="5">
         <v>6.6675342999999998E-2</v>
       </c>
       <c r="D106" s="5">
         <v>1.5314898123889531</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>52.549499603000001</v>
       </c>
       <c r="C107" s="5">
         <v>-0.12639918299999664</v>
       </c>
       <c r="D107" s="5">
         <v>-2.8417767746305</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>52.821173680000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.27167407700000012</v>
       </c>
       <c r="D108" s="5">
         <v>6.3833213302894043</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>52.944457327000002</v>
       </c>
       <c r="C109" s="5">
         <v>0.12328364700000094</v>
       </c>
       <c r="D109" s="5">
         <v>2.8370124009091002</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>52.788555201999998</v>
       </c>
       <c r="C110" s="5">
         <v>-0.15590212500000433</v>
       </c>
       <c r="D110" s="5">
         <v>-3.4768927378192593</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>52.994687319000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.20613211700000278</v>
       </c>
       <c r="D111" s="5">
         <v>4.7877945622635476</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>53.158216994</v>
       </c>
       <c r="C112" s="5">
         <v>0.16352967499999949</v>
       </c>
       <c r="D112" s="5">
         <v>3.7664260331604638</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>53.200265623</v>
       </c>
       <c r="C113" s="5">
         <v>4.2048628999999949E-2</v>
       </c>
       <c r="D113" s="5">
         <v>0.95335131771090431</v>
       </c>
       <c r="E113" s="5">
         <v>3.8049393993577985</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>53.184108909000003</v>
       </c>
       <c r="C114" s="5">
         <v>-1.6156713999997407E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-0.36382722732548611</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>53.542612179999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.35850327099999646</v>
       </c>
       <c r="D115" s="5">
         <v>8.3956909149665471</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>53.502508929000001</v>
       </c>
       <c r="C116" s="5">
         <v>-4.0103250999997897E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-0.89510294275771951</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>54.133833119000002</v>
       </c>
       <c r="C117" s="5">
         <v>0.63132419000000084</v>
       </c>
       <c r="D117" s="5">
         <v>15.115970580274784</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>53.927392236999999</v>
       </c>
       <c r="C118" s="5">
         <v>-0.20644088200000255</v>
       </c>
       <c r="D118" s="5">
         <v>-4.4814594098647405</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>54.092235881999997</v>
       </c>
       <c r="C119" s="5">
         <v>0.16484364499999771</v>
       </c>
       <c r="D119" s="5">
         <v>3.730426304602652</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>54.153432547999998</v>
       </c>
       <c r="C120" s="5">
         <v>6.1196666000000732E-2</v>
       </c>
       <c r="D120" s="5">
         <v>1.3660864857938604</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>54.420522663</v>
       </c>
       <c r="C121" s="5">
         <v>0.26709011500000202</v>
       </c>
       <c r="D121" s="5">
         <v>6.0817373376060857</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>54.567692065999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.14716940299999948</v>
       </c>
       <c r="D122" s="5">
         <v>3.293864757769871</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>55.622941763999997</v>
       </c>
       <c r="C123" s="5">
         <v>1.0552496979999972</v>
       </c>
       <c r="D123" s="5">
         <v>25.840495101581329</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>55.310290219000002</v>
       </c>
       <c r="C124" s="5">
         <v>-0.31265154499999426</v>
       </c>
       <c r="D124" s="5">
         <v>-6.5404253760565805</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>55.629521715000003</v>
       </c>
       <c r="C125" s="5">
         <v>0.31923149600000045</v>
       </c>
       <c r="D125" s="5">
         <v>7.1501208476008715</v>
       </c>
       <c r="E125" s="5">
         <v>4.5662480507423719</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>55.585684911000001</v>
       </c>
       <c r="C126" s="5">
         <v>-4.383680400000145E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-0.94152835915070066</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>55.550771202999996</v>
       </c>
       <c r="C127" s="5">
         <v>-3.4913708000004817E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-0.75112895490651033</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>55.715142180000001</v>
       </c>
       <c r="C128" s="5">
         <v>0.16437097700000436</v>
       </c>
       <c r="D128" s="5">
         <v>3.6090774903699385</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>55.739284615999999</v>
       </c>
       <c r="C129" s="5">
         <v>2.4142435999998213E-2</v>
       </c>
       <c r="D129" s="5">
         <v>0.52122397952674149</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>56.011984050999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.27269943499999982</v>
       </c>
       <c r="D130" s="5">
         <v>6.031472345952138</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>56.272969136999997</v>
       </c>
       <c r="C131" s="5">
         <v>0.26098508599999803</v>
       </c>
       <c r="D131" s="5">
         <v>5.7368791897833615</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>56.205406678999999</v>
       </c>
       <c r="C132" s="5">
         <v>-6.7562457999997605E-2</v>
       </c>
       <c r="D132" s="5">
         <v>-1.4312682709082813</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>56.480254735000003</v>
       </c>
       <c r="C133" s="5">
         <v>0.27484805600000328</v>
       </c>
       <c r="D133" s="5">
         <v>6.0285023384736958</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>56.932890997999998</v>
       </c>
       <c r="C134" s="5">
         <v>0.45263626299999515</v>
       </c>
       <c r="D134" s="5">
         <v>10.052290973561862</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>56.849244151999997</v>
       </c>
       <c r="C135" s="5">
         <v>-8.3646846000000608E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-1.7488847400211616</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>57.002986540000002</v>
       </c>
       <c r="C136" s="5">
         <v>0.15374238800000484</v>
       </c>
       <c r="D136" s="5">
         <v>3.2939733566349272</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>56.905541470000003</v>
       </c>
       <c r="C137" s="5">
         <v>-9.7445069999999134E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-2.0321899891872941</v>
       </c>
       <c r="E137" s="5">
         <v>2.2937816390679711</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>56.857619692999997</v>
       </c>
       <c r="C138" s="5">
         <v>-4.7921777000006216E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-1.0058866965523161</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>56.621788148</v>
       </c>
       <c r="C139" s="5">
         <v>-0.23583154499999637</v>
       </c>
       <c r="D139" s="5">
         <v>-4.8653171414265834</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>56.799695663999998</v>
       </c>
       <c r="C140" s="5">
         <v>0.17790751599999766</v>
       </c>
       <c r="D140" s="5">
         <v>3.8362842861462632</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>56.227958690999998</v>
       </c>
       <c r="C141" s="5">
         <v>-0.57173697300000015</v>
       </c>
       <c r="D141" s="5">
         <v>-11.432231975919848</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>56.013194380000002</v>
       </c>
       <c r="C142" s="5">
         <v>-0.21476431099999616</v>
       </c>
       <c r="D142" s="5">
         <v>-4.4883639685903916</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>55.878504239999998</v>
       </c>
       <c r="C143" s="5">
         <v>-0.13469014000000357</v>
       </c>
       <c r="D143" s="5">
         <v>-2.8476793216877905</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>55.945688406999999</v>
       </c>
       <c r="C144" s="5">
         <v>6.7184167000000627E-2</v>
       </c>
       <c r="D144" s="5">
         <v>1.4523701706722125</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>55.745766119000002</v>
       </c>
       <c r="C145" s="5">
         <v>-0.19992228799999623</v>
       </c>
       <c r="D145" s="5">
         <v>-4.2049221901990563</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>55.074858935999998</v>
       </c>
       <c r="C146" s="5">
         <v>-0.67090718300000418</v>
       </c>
       <c r="D146" s="5">
         <v>-13.523508564191255</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>54.668027895999998</v>
       </c>
       <c r="C147" s="5">
         <v>-0.40683104000000014</v>
       </c>
       <c r="D147" s="5">
         <v>-8.512835656147999</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>54.774441482999997</v>
       </c>
       <c r="C148" s="5">
         <v>0.1064135869999987</v>
       </c>
       <c r="D148" s="5">
         <v>2.3610203751961878</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>54.694131839999997</v>
       </c>
       <c r="C149" s="5">
         <v>-8.0309642999999653E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-1.7453069510924735</v>
       </c>
       <c r="E149" s="5">
         <v>-3.8861059448240809</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>55.341891922999999</v>
       </c>
       <c r="C150" s="5">
         <v>0.64776008300000143</v>
       </c>
       <c r="D150" s="5">
         <v>15.175266195423642</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>55.428741709000001</v>
       </c>
       <c r="C151" s="5">
         <v>8.6849786000001927E-2</v>
       </c>
       <c r="D151" s="5">
         <v>1.8995378777819649</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>55.763437617999998</v>
       </c>
       <c r="C152" s="5">
         <v>0.33469590899999702</v>
       </c>
       <c r="D152" s="5">
         <v>7.4915255138195747</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>56.097527237999998</v>
       </c>
       <c r="C153" s="5">
         <v>0.33408962000000031</v>
       </c>
       <c r="D153" s="5">
         <v>7.4311324590458083</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>56.457874404000002</v>
       </c>
       <c r="C154" s="5">
         <v>0.36034716600000394</v>
       </c>
       <c r="D154" s="5">
         <v>7.9865488726419631</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>56.726482621000002</v>
       </c>
       <c r="C155" s="5">
         <v>0.26860821700000059</v>
       </c>
       <c r="D155" s="5">
         <v>5.8609988826739956</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>56.450167956999998</v>
       </c>
       <c r="C156" s="5">
         <v>-0.27631466400000448</v>
       </c>
       <c r="D156" s="5">
         <v>-5.6911184549431892</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>56.504553152</v>
       </c>
       <c r="C157" s="5">
         <v>5.4385195000001829E-2</v>
       </c>
       <c r="D157" s="5">
         <v>1.1622491365337106</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>56.831486687000002</v>
       </c>
       <c r="C158" s="5">
         <v>0.326933535000002</v>
       </c>
       <c r="D158" s="5">
         <v>7.1684299566034948</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>56.871202633000003</v>
       </c>
       <c r="C159" s="5">
         <v>3.9715946000001168E-2</v>
       </c>
       <c r="D159" s="5">
         <v>0.84183519027187792</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>56.718250196</v>
       </c>
       <c r="C160" s="5">
         <v>-0.15295243700000327</v>
       </c>
       <c r="D160" s="5">
         <v>-3.1800303678256481</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>57.043061186999999</v>
       </c>
       <c r="C161" s="5">
         <v>0.32481099099999966</v>
       </c>
       <c r="D161" s="5">
         <v>7.0927314064024971</v>
       </c>
       <c r="E161" s="5">
         <v>4.2946642866029228</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>56.972812531000002</v>
       </c>
       <c r="C162" s="5">
         <v>-7.0248655999996856E-2</v>
       </c>
       <c r="D162" s="5">
         <v>-1.4678340845736715</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>56.836114360000003</v>
       </c>
       <c r="C163" s="5">
         <v>-0.13669817099999904</v>
       </c>
       <c r="D163" s="5">
         <v>-2.8415361337145728</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>56.956834719</v>
       </c>
       <c r="C164" s="5">
         <v>0.12072035899999634</v>
       </c>
       <c r="D164" s="5">
         <v>2.5787966707862653</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>57.587671559</v>
       </c>
       <c r="C165" s="5">
         <v>0.63083684000000062</v>
       </c>
       <c r="D165" s="5">
         <v>14.131119041213847</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>57.516581154000001</v>
       </c>
       <c r="C166" s="5">
         <v>-7.1090404999999635E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-1.4713505519724279</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>57.381734268999999</v>
       </c>
       <c r="C167" s="5">
         <v>-0.13484688500000175</v>
       </c>
       <c r="D167" s="5">
         <v>-2.777388897999955</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>57.663108086000001</v>
       </c>
       <c r="C168" s="5">
         <v>0.28137381700000219</v>
       </c>
       <c r="D168" s="5">
         <v>6.0455699290203446</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>58.064743546999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.40163546099999792</v>
       </c>
       <c r="D169" s="5">
         <v>8.6859928488682172</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>58.080235154999997</v>
       </c>
       <c r="C170" s="5">
         <v>1.5491607999997825E-2</v>
       </c>
       <c r="D170" s="5">
         <v>0.3206288615828834</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>58.372927949000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.29269279400000414</v>
       </c>
       <c r="D171" s="5">
         <v>6.2178094703395415</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>58.44605164</v>
       </c>
       <c r="C172" s="5">
         <v>7.3123690999999269E-2</v>
       </c>
       <c r="D172" s="5">
         <v>1.5136388873118189</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>58.509141651</v>
       </c>
       <c r="C173" s="5">
         <v>6.309001099999989E-2</v>
       </c>
       <c r="D173" s="5">
         <v>1.3030668777269216</v>
       </c>
       <c r="E173" s="5">
         <v>2.5701293610345788</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>58.535895545000002</v>
       </c>
       <c r="C174" s="5">
         <v>2.6753894000002276E-2</v>
       </c>
       <c r="D174" s="5">
         <v>0.55009415794657901</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>59.038313911000003</v>
       </c>
       <c r="C175" s="5">
         <v>0.50241836600000056</v>
       </c>
       <c r="D175" s="5">
         <v>10.800098368190024</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>58.772956895</v>
       </c>
       <c r="C176" s="5">
         <v>-0.26535701600000294</v>
       </c>
       <c r="D176" s="5">
         <v>-5.2622340186024967</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>57.862246798999998</v>
       </c>
       <c r="C177" s="5">
         <v>-0.91071009600000252</v>
       </c>
       <c r="D177" s="5">
         <v>-17.088832550322273</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>57.867283802999999</v>
       </c>
       <c r="C178" s="5">
         <v>5.0370040000018435E-3</v>
       </c>
       <c r="D178" s="5">
         <v>0.10451200807415351</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>57.950174957000002</v>
       </c>
       <c r="C179" s="5">
         <v>8.2891154000002132E-2</v>
       </c>
       <c r="D179" s="5">
         <v>1.7325298727373095</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>57.972590609999997</v>
       </c>
       <c r="C180" s="5">
         <v>2.2415652999995928E-2</v>
       </c>
       <c r="D180" s="5">
         <v>0.46515965279638749</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>57.81406037</v>
       </c>
       <c r="C181" s="5">
         <v>-0.15853023999999749</v>
       </c>
       <c r="D181" s="5">
         <v>-3.2325798238643899</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>57.452780529000002</v>
       </c>
       <c r="C182" s="5">
         <v>-0.36127984099999821</v>
       </c>
       <c r="D182" s="5">
         <v>-7.2463594702601881</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>57.977173819999997</v>
       </c>
       <c r="C183" s="5">
         <v>0.52439329099999554</v>
       </c>
       <c r="D183" s="5">
         <v>11.51977151978909</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>58.004679783999997</v>
       </c>
       <c r="C184" s="5">
         <v>2.7505963999999494E-2</v>
       </c>
       <c r="D184" s="5">
         <v>0.57080085539831238</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>58.046107577999997</v>
       </c>
       <c r="C185" s="5">
         <v>4.1427794000000517E-2</v>
       </c>
       <c r="D185" s="5">
         <v>0.86043232516879176</v>
       </c>
       <c r="E185" s="5">
         <v>-0.79138756771026664</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>57.879165618999998</v>
       </c>
       <c r="C186" s="5">
         <v>-0.16694195899999897</v>
       </c>
       <c r="D186" s="5">
         <v>-3.3971560045826577</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>58.071956100999998</v>
       </c>
       <c r="C187" s="5">
         <v>0.19279048199999949</v>
       </c>
       <c r="D187" s="5">
         <v>4.0711420060188575</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>58.058376451000001</v>
       </c>
       <c r="C188" s="5">
         <v>-1.3579649999996946E-2</v>
       </c>
       <c r="D188" s="5">
         <v>-0.28024952470935283</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>58.468891626000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.41051517500000045</v>
       </c>
       <c r="D189" s="5">
         <v>8.8227482506053168</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>58.525664190000001</v>
       </c>
       <c r="C190" s="5">
         <v>5.6772563999999193E-2</v>
       </c>
       <c r="D190" s="5">
         <v>1.1714277973053688</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>58.804028981000002</v>
       </c>
       <c r="C191" s="5">
         <v>0.27836479100000133</v>
       </c>
       <c r="D191" s="5">
         <v>5.8592426390393193</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>59.193325989999998</v>
       </c>
       <c r="C192" s="5">
         <v>0.38929700899999631</v>
       </c>
       <c r="D192" s="5">
         <v>8.240034308892664</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>59.264488423000003</v>
       </c>
       <c r="C193" s="5">
         <v>7.116243300000491E-2</v>
       </c>
       <c r="D193" s="5">
         <v>1.4522216563061185</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>59.525730705000001</v>
       </c>
       <c r="C194" s="5">
         <v>0.26124228199999777</v>
       </c>
       <c r="D194" s="5">
         <v>5.4198380424453241</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>59.574569181000001</v>
       </c>
       <c r="C195" s="5">
         <v>4.8838476000000242E-2</v>
       </c>
       <c r="D195" s="5">
         <v>0.98900689141829812</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>59.913857637</v>
       </c>
       <c r="C196" s="5">
         <v>0.33928845599999846</v>
       </c>
       <c r="D196" s="5">
         <v>7.052415999455186</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>59.786136620000001</v>
       </c>
       <c r="C197" s="5">
         <v>-0.12772101699999894</v>
       </c>
       <c r="D197" s="5">
         <v>-2.5283125134016649</v>
       </c>
       <c r="E197" s="5">
         <v>2.9976670522856796</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>60.035874345000003</v>
       </c>
       <c r="C198" s="5">
         <v>0.2497377250000028</v>
       </c>
       <c r="D198" s="5">
         <v>5.129402671489558</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>60.485023818999998</v>
       </c>
       <c r="C199" s="5">
         <v>0.44914947399999505</v>
       </c>
       <c r="D199" s="5">
         <v>9.3563969254042192</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>60.883402279999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.39837846100000007</v>
       </c>
       <c r="D200" s="5">
         <v>8.1963702942117855</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>60.597883742</v>
       </c>
       <c r="C201" s="5">
         <v>-0.28551853799999805</v>
       </c>
       <c r="D201" s="5">
         <v>-5.4846107503080503</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>60.777303105999998</v>
       </c>
       <c r="C202" s="5">
         <v>0.17941936399999747</v>
       </c>
       <c r="D202" s="5">
         <v>3.6114161841398262</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>60.954949689999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.17764658400000144</v>
       </c>
       <c r="D203" s="5">
         <v>3.5644314024199097</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>60.893934154999997</v>
       </c>
       <c r="C204" s="5">
         <v>-6.1015535000002785E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-1.1946016125991998</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>61.113505543999999</v>
       </c>
       <c r="C205" s="5">
         <v>0.21957138900000217</v>
       </c>
       <c r="D205" s="5">
         <v>4.4138125005813489</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>61.229064784999998</v>
       </c>
       <c r="C206" s="5">
         <v>0.1155592409999997</v>
       </c>
       <c r="D206" s="5">
         <v>2.2928219470940148</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>60.969773019000002</v>
       </c>
       <c r="C207" s="5">
         <v>-0.25929176599999693</v>
       </c>
       <c r="D207" s="5">
         <v>-4.9650335156351204</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>61.064123789999996</v>
       </c>
       <c r="C208" s="5">
         <v>9.4350770999994893E-2</v>
       </c>
       <c r="D208" s="5">
         <v>1.8728881512905859</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>61.165348897999998</v>
       </c>
       <c r="C209" s="5">
         <v>0.10122510800000128</v>
       </c>
       <c r="D209" s="5">
         <v>2.0074593773680594</v>
       </c>
       <c r="E209" s="5">
         <v>2.3069098556514067</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>61.265917924</v>
       </c>
       <c r="C210" s="5">
         <v>0.10056902600000228</v>
       </c>
       <c r="D210" s="5">
         <v>1.9909997134780033</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>61.382833503000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.11691557900000049</v>
       </c>
       <c r="D211" s="5">
         <v>2.3141847212150291</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>61.685551498000002</v>
       </c>
       <c r="C212" s="5">
         <v>0.30271799500000185</v>
       </c>
       <c r="D212" s="5">
         <v>6.0811544687493724</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>61.919076427999997</v>
       </c>
       <c r="C213" s="5">
         <v>0.23352492999999441</v>
       </c>
       <c r="D213" s="5">
         <v>4.6386711918849466</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>62.0766007</v>
       </c>
       <c r="C214" s="5">
         <v>0.15752427200000341</v>
       </c>
       <c r="D214" s="5">
         <v>3.0959217609311862</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>62.066476420999997</v>
       </c>
       <c r="C215" s="5">
         <v>-1.01242790000029E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-0.19553652504225028</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>61.982367658000001</v>
       </c>
       <c r="C216" s="5">
         <v>-8.4108762999996145E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-1.6141022777562131</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>61.895719499999998</v>
       </c>
       <c r="C217" s="5">
         <v>-8.6648158000002695E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-1.6647000003465529</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>62.451702732999998</v>
       </c>
       <c r="C218" s="5">
         <v>0.55598323299999919</v>
       </c>
       <c r="D218" s="5">
         <v>11.327900094634668</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>63.156313675</v>
       </c>
       <c r="C219" s="5">
         <v>0.70461094200000218</v>
       </c>
       <c r="D219" s="5">
         <v>14.411550402963936</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>62.945591217999997</v>
       </c>
       <c r="C220" s="5">
         <v>-0.21072245700000281</v>
       </c>
       <c r="D220" s="5">
         <v>-3.9311642459393781</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>63.101692440999997</v>
       </c>
       <c r="C221" s="5">
         <v>0.15610122300000029</v>
       </c>
       <c r="D221" s="5">
         <v>3.0168547945727875</v>
       </c>
       <c r="E221" s="5">
         <v>3.1657524691456773</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>63.394893656000001</v>
       </c>
       <c r="C222" s="5">
         <v>0.2932012150000034</v>
       </c>
       <c r="D222" s="5">
         <v>5.7205079993183361</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>63.237400628000003</v>
       </c>
       <c r="C223" s="5">
         <v>-0.15749302799999754</v>
       </c>
       <c r="D223" s="5">
         <v>-2.9407820531608619</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>62.917277411999997</v>
       </c>
       <c r="C224" s="5">
         <v>-0.32012321600000604</v>
       </c>
       <c r="D224" s="5">
         <v>-5.9083820168873702</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>62.587947397000001</v>
       </c>
       <c r="C225" s="5">
         <v>-0.32933001499999648</v>
       </c>
       <c r="D225" s="5">
         <v>-6.1034900124268603</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>62.411039875</v>
       </c>
       <c r="C226" s="5">
         <v>-0.17690752200000048</v>
       </c>
       <c r="D226" s="5">
         <v>-3.3396155362002578</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>62.357392441999998</v>
       </c>
       <c r="C227" s="5">
         <v>-5.3647433000001854E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-1.0266362349838021</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>62.452254893000003</v>
       </c>
       <c r="C228" s="5">
         <v>9.4862451000004455E-2</v>
       </c>
       <c r="D228" s="5">
         <v>1.8408762543841384</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>62.497171907999999</v>
       </c>
       <c r="C229" s="5">
         <v>4.4917014999995786E-2</v>
       </c>
       <c r="D229" s="5">
         <v>0.86648824771424771</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>61.914682112000001</v>
       </c>
       <c r="C230" s="5">
         <v>-0.58248979599999728</v>
       </c>
       <c r="D230" s="5">
         <v>-10.628430264192001</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>62.055283850999999</v>
       </c>
       <c r="C231" s="5">
         <v>0.14060173899999739</v>
       </c>
       <c r="D231" s="5">
         <v>2.7593688643035241</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>61.147096718</v>
       </c>
       <c r="C232" s="5">
         <v>-0.90818713299999843</v>
       </c>
       <c r="D232" s="5">
         <v>-16.215265204722883</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>60.701260926000003</v>
       </c>
       <c r="C233" s="5">
         <v>-0.4458357919999969</v>
       </c>
       <c r="D233" s="5">
         <v>-8.406964096846492</v>
       </c>
       <c r="E233" s="5">
         <v>-3.8040683571908818</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>59.966344227</v>
       </c>
       <c r="C234" s="5">
         <v>-0.73491669900000289</v>
       </c>
       <c r="D234" s="5">
         <v>-13.599087393432974</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>59.490101498999998</v>
       </c>
       <c r="C235" s="5">
         <v>-0.47624272800000256</v>
       </c>
       <c r="D235" s="5">
         <v>-9.1247460190085672</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>59.111754120999997</v>
       </c>
       <c r="C236" s="5">
         <v>-0.37834737800000084</v>
       </c>
       <c r="D236" s="5">
         <v>-7.3704303846999775</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>58.184509867999999</v>
       </c>
       <c r="C237" s="5">
         <v>-0.9272442529999978</v>
       </c>
       <c r="D237" s="5">
         <v>-17.281547996964452</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>57.890387052000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.29412281599999801</v>
       </c>
       <c r="D238" s="5">
         <v>-5.9001620391387677</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>58.094958667</v>
       </c>
       <c r="C239" s="5">
         <v>0.20457161499999899</v>
       </c>
       <c r="D239" s="5">
         <v>4.3239267874832343</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>57.884095479999999</v>
       </c>
       <c r="C240" s="5">
         <v>-0.21086318700000106</v>
       </c>
       <c r="D240" s="5">
         <v>-4.2696492781861384</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>57.730184213000001</v>
       </c>
       <c r="C241" s="5">
         <v>-0.15391126699999802</v>
       </c>
       <c r="D241" s="5">
         <v>-3.1444960836200186</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>58.100725296</v>
       </c>
       <c r="C242" s="5">
         <v>0.37054108299999911</v>
       </c>
       <c r="D242" s="5">
         <v>7.9800010169210234</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>57.689346467999997</v>
       </c>
       <c r="C243" s="5">
         <v>-0.41137882800000369</v>
       </c>
       <c r="D243" s="5">
         <v>-8.1733412284140883</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>57.577958922000001</v>
       </c>
       <c r="C244" s="5">
         <v>-0.11138754599999601</v>
       </c>
       <c r="D244" s="5">
         <v>-2.292532409415815</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>57.622324446999997</v>
       </c>
       <c r="C245" s="5">
         <v>4.4365524999996353E-2</v>
       </c>
       <c r="D245" s="5">
         <v>0.92856419690563463</v>
       </c>
       <c r="E245" s="5">
         <v>-5.072277629872457</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>57.851264815</v>
       </c>
       <c r="C246" s="5">
         <v>0.2289403680000035</v>
       </c>
       <c r="D246" s="5">
         <v>4.8733208160614661</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>58.181711876000001</v>
       </c>
       <c r="C247" s="5">
         <v>0.33044706100000099</v>
       </c>
       <c r="D247" s="5">
         <v>7.0739050948720683</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>58.551613570999997</v>
       </c>
       <c r="C248" s="5">
         <v>0.36990169499999581</v>
       </c>
       <c r="D248" s="5">
         <v>7.9017457164467952</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>58.699136121999999</v>
       </c>
       <c r="C249" s="5">
         <v>0.14752255100000156</v>
       </c>
       <c r="D249" s="5">
         <v>3.0656869649251739</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>58.895640084999997</v>
       </c>
       <c r="C250" s="5">
         <v>0.19650396299999784</v>
       </c>
       <c r="D250" s="5">
         <v>4.0919719859409565</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>58.834395962999999</v>
       </c>
       <c r="C251" s="5">
         <v>-6.1244121999997958E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-1.2407382041461523</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>59.056734145999997</v>
       </c>
       <c r="C252" s="5">
         <v>0.22233818299999797</v>
       </c>
       <c r="D252" s="5">
         <v>4.6303147824376945</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>58.862753613999999</v>
       </c>
       <c r="C253" s="5">
         <v>-0.19398053199999765</v>
       </c>
       <c r="D253" s="5">
         <v>-3.87114366393565</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>59.312278509999999</v>
       </c>
       <c r="C254" s="5">
         <v>0.44952489599999979</v>
       </c>
       <c r="D254" s="5">
         <v>9.5590859183457546</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>59.635595745000003</v>
       </c>
       <c r="C255" s="5">
         <v>0.32331723500000464</v>
       </c>
       <c r="D255" s="5">
         <v>6.7410447994091349</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>59.763227231000002</v>
       </c>
       <c r="C256" s="5">
         <v>0.12763148599999852</v>
       </c>
       <c r="D256" s="5">
         <v>2.5986750294792582</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>60.088163297000001</v>
       </c>
       <c r="C257" s="5">
         <v>0.32493606599999936</v>
       </c>
       <c r="D257" s="5">
         <v>6.7231543909986868</v>
       </c>
       <c r="E257" s="5">
         <v>4.2793116620417404</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>60.048071151999999</v>
       </c>
       <c r="C258" s="5">
         <v>-4.0092145000002688E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-0.79773471280372155</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>59.990134775999998</v>
       </c>
       <c r="C259" s="5">
         <v>-5.7936376000000678E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-1.151675662711571</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>60.089544408999998</v>
       </c>
       <c r="C260" s="5">
         <v>9.9409633000000497E-2</v>
       </c>
       <c r="D260" s="5">
         <v>2.0067435590395588</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>60.437512026999997</v>
       </c>
       <c r="C261" s="5">
         <v>0.34796761799999842</v>
       </c>
       <c r="D261" s="5">
         <v>7.1746315303934161</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>60.411032562000003</v>
       </c>
       <c r="C262" s="5">
         <v>-2.6479464999994207E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-0.52449048874559923</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>60.459340419999997</v>
       </c>
       <c r="C263" s="5">
         <v>4.8307857999994042E-2</v>
       </c>
       <c r="D263" s="5">
         <v>0.96381509745024907</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>60.748672061999997</v>
       </c>
       <c r="C264" s="5">
         <v>0.2893316420000005</v>
       </c>
       <c r="D264" s="5">
         <v>5.8962564225930159</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>60.905300877999998</v>
       </c>
       <c r="C265" s="5">
         <v>0.15662881600000134</v>
       </c>
       <c r="D265" s="5">
         <v>3.1382240930133198</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>60.928344629999998</v>
       </c>
       <c r="C266" s="5">
         <v>2.3043751999999529E-2</v>
       </c>
       <c r="D266" s="5">
         <v>0.45497055258374441</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>60.504749148000002</v>
       </c>
       <c r="C267" s="5">
         <v>-0.42359548199999608</v>
       </c>
       <c r="D267" s="5">
         <v>-8.0310920179731617</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>60.863335485</v>
       </c>
       <c r="C268" s="5">
         <v>0.35858633699999842</v>
       </c>
       <c r="D268" s="5">
         <v>7.3483601788673969</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>61.191859868000002</v>
       </c>
       <c r="C269" s="5">
         <v>0.32852438300000131</v>
       </c>
       <c r="D269" s="5">
         <v>6.6730835653017406</v>
       </c>
       <c r="E269" s="5">
         <v>1.8367953194786679</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>61.320292983999998</v>
       </c>
       <c r="C270" s="5">
         <v>0.12843311599999652</v>
       </c>
       <c r="D270" s="5">
         <v>2.5479101598160803</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>61.580843156999997</v>
       </c>
       <c r="C271" s="5">
         <v>0.26055017299999861</v>
       </c>
       <c r="D271" s="5">
         <v>5.2196653903097356</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>61.505052761999998</v>
       </c>
       <c r="C272" s="5">
         <v>-7.5790394999998512E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-1.4669392022538918</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>61.895479197999997</v>
       </c>
       <c r="C273" s="5">
         <v>0.39042643599999849</v>
       </c>
       <c r="D273" s="5">
         <v>7.8891100382805002</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>62.359285876000001</v>
       </c>
       <c r="C274" s="5">
         <v>0.46380667800000452</v>
       </c>
       <c r="D274" s="5">
         <v>9.3720725500457736</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>62.686483830999997</v>
       </c>
       <c r="C275" s="5">
         <v>0.32719795499999549</v>
       </c>
       <c r="D275" s="5">
         <v>6.4812956826136636</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>62.256788118000003</v>
       </c>
       <c r="C276" s="5">
         <v>-0.42969571299999387</v>
       </c>
       <c r="D276" s="5">
         <v>-7.9224805065081672</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>62.455711379999997</v>
       </c>
       <c r="C277" s="5">
         <v>0.19892326199999388</v>
       </c>
       <c r="D277" s="5">
         <v>3.9023516812178638</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>62.426070727999999</v>
       </c>
       <c r="C278" s="5">
         <v>-2.9640651999997658E-2</v>
       </c>
       <c r="D278" s="5">
         <v>-0.56801989337829095</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>62.359343123000002</v>
       </c>
       <c r="C279" s="5">
         <v>-6.672760499999697E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-1.2751731730106797</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>62.837681985000003</v>
       </c>
       <c r="C280" s="5">
         <v>0.47833886200000109</v>
       </c>
       <c r="D280" s="5">
         <v>9.6032647058259748</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>62.702341314000002</v>
       </c>
       <c r="C281" s="5">
         <v>-0.13534067100000158</v>
       </c>
       <c r="D281" s="5">
         <v>-2.5541785583487409</v>
       </c>
       <c r="E281" s="5">
         <v>2.4684352612558857</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>62.454989075999997</v>
       </c>
       <c r="C282" s="5">
         <v>-0.24735223800000483</v>
       </c>
       <c r="D282" s="5">
         <v>-4.6324671119035816</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>63.031775019000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.57678594300000441</v>
       </c>
       <c r="D283" s="5">
         <v>11.662875448064657</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>63.304661955</v>
       </c>
       <c r="C284" s="5">
         <v>0.27288693599999903</v>
       </c>
       <c r="D284" s="5">
         <v>5.3207347233762636</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>63.799705488999997</v>
       </c>
       <c r="C285" s="5">
         <v>0.49504353399999701</v>
       </c>
       <c r="D285" s="5">
         <v>9.7983361998505316</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>64.172032289000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.37232680000000329</v>
       </c>
       <c r="D286" s="5">
         <v>7.2322535069911265</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>64.352975862999998</v>
       </c>
       <c r="C287" s="5">
         <v>0.18094357399999694</v>
       </c>
       <c r="D287" s="5">
         <v>3.4365665587063665</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>64.275912422000005</v>
       </c>
       <c r="C288" s="5">
         <v>-7.7063440999992849E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-1.4275870825337544</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>64.585181957000003</v>
       </c>
       <c r="C289" s="5">
         <v>0.30926953499999854</v>
       </c>
       <c r="D289" s="5">
         <v>5.9291885446663972</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>64.683339451999998</v>
       </c>
       <c r="C290" s="5">
         <v>9.8157494999995265E-2</v>
       </c>
       <c r="D290" s="5">
         <v>1.8390997952561161</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>65.292579588999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.60924013700000046</v>
       </c>
       <c r="D291" s="5">
         <v>11.906863632953302</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>65.652747911000006</v>
       </c>
       <c r="C292" s="5">
         <v>0.36016832200000692</v>
       </c>
       <c r="D292" s="5">
         <v>6.8240340069449568</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>65.865986055999997</v>
       </c>
       <c r="C293" s="5">
         <v>0.21323814499999116</v>
       </c>
       <c r="D293" s="5">
         <v>3.9679485807586401</v>
       </c>
       <c r="E293" s="5">
         <v>5.0454969873567235</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>66.212746163000006</v>
       </c>
       <c r="C294" s="5">
         <v>0.34676010700000859</v>
       </c>
       <c r="D294" s="5">
         <v>6.5037334505006816</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>66.193913840999997</v>
       </c>
       <c r="C295" s="5">
         <v>-1.8832322000008617E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-0.34077227604034643</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>66.502301912999997</v>
       </c>
       <c r="C296" s="5">
         <v>0.30838807199999962</v>
       </c>
       <c r="D296" s="5">
         <v>5.736130977557452</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>66.053523208000001</v>
       </c>
       <c r="C297" s="5">
         <v>-0.44877870499999517</v>
       </c>
       <c r="D297" s="5">
         <v>-7.8040787663778532</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>66.040722189999997</v>
       </c>
       <c r="C298" s="5">
         <v>-1.280101800000466E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-0.23230946812652364</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>66.250520831000003</v>
       </c>
       <c r="C299" s="5">
         <v>0.20979864100000611</v>
       </c>
       <c r="D299" s="5">
         <v>3.8794869142970256</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>66.313631698999998</v>
       </c>
       <c r="C300" s="5">
         <v>6.3110867999995435E-2</v>
       </c>
       <c r="D300" s="5">
         <v>1.1491395893002299</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>66.301891193000003</v>
       </c>
       <c r="C301" s="5">
         <v>-1.1740505999995321E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-0.21224740940358755</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>66.280859098999997</v>
       </c>
       <c r="C302" s="5">
         <v>-2.1032094000005941E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-0.37999709194087572</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>66.474932688999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.19407359000000213</v>
       </c>
       <c r="D303" s="5">
         <v>3.570799394896973</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>66.497346559999997</v>
       </c>
       <c r="C304" s="5">
         <v>2.2413870999997698E-2</v>
       </c>
       <c r="D304" s="5">
         <v>0.4053645403757633</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>67.098717821999998</v>
       </c>
       <c r="C305" s="5">
         <v>0.60137126200000068</v>
       </c>
       <c r="D305" s="5">
         <v>11.408637879564075</v>
       </c>
       <c r="E305" s="5">
         <v>1.8715756641856318</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>66.961499087999997</v>
       </c>
       <c r="C306" s="5">
         <v>-0.13721873400000106</v>
       </c>
       <c r="D306" s="5">
         <v>-2.4266183761469162</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>67.215011313999995</v>
       </c>
       <c r="C307" s="5">
         <v>0.25351222599999801</v>
       </c>
       <c r="D307" s="5">
         <v>4.6389322723919602</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>67.465239933000007</v>
       </c>
       <c r="C308" s="5">
         <v>0.25022861900001203</v>
       </c>
       <c r="D308" s="5">
         <v>4.5599863332627333</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>67.634658504000001</v>
       </c>
       <c r="C309" s="5">
         <v>0.16941857099999424</v>
       </c>
       <c r="D309" s="5">
         <v>3.0554082439952168</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>67.951748244000001</v>
       </c>
       <c r="C310" s="5">
         <v>0.31708974000000012</v>
       </c>
       <c r="D310" s="5">
         <v>5.7732860483782344</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>68.093184410000006</v>
       </c>
       <c r="C311" s="5">
         <v>0.14143616600000541</v>
       </c>
       <c r="D311" s="5">
         <v>2.5264972444626332</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>68.250842547000005</v>
       </c>
       <c r="C312" s="5">
         <v>0.15765813699999853</v>
       </c>
       <c r="D312" s="5">
         <v>2.8140504535628885</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>68.011338508999998</v>
       </c>
       <c r="C313" s="5">
         <v>-0.23950403800000686</v>
       </c>
       <c r="D313" s="5">
         <v>-4.1306768813498485</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>68.231099141000001</v>
       </c>
       <c r="C314" s="5">
         <v>0.2197606320000034</v>
       </c>
       <c r="D314" s="5">
         <v>3.9471397093518323</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>68.929571637999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.69847249699999736</v>
       </c>
       <c r="D315" s="5">
         <v>13.00002665012876</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>68.315207584000007</v>
       </c>
       <c r="C316" s="5">
         <v>-0.61436405399999217</v>
       </c>
       <c r="D316" s="5">
         <v>-10.186472719498285</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>68.315090742999999</v>
       </c>
       <c r="C317" s="5">
         <v>-1.168410000076392E-4</v>
       </c>
       <c r="D317" s="5">
         <v>-2.0523670506422675E-3</v>
       </c>
       <c r="E317" s="5">
         <v>1.8128109753554611</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>68.837409618999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.52231887599999993</v>
       </c>
       <c r="D318" s="5">
         <v>9.5707001519085733</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>68.949915279999999</v>
       </c>
       <c r="C319" s="5">
         <v>0.11250566100000015</v>
       </c>
       <c r="D319" s="5">
         <v>1.9789676732683281</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>69.246121119999998</v>
       </c>
       <c r="C320" s="5">
         <v>0.29620583999999894</v>
       </c>
       <c r="D320" s="5">
         <v>5.2787136588232864</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>69.714402015000005</v>
       </c>
       <c r="C321" s="5">
         <v>0.46828089500000658</v>
       </c>
       <c r="D321" s="5">
         <v>8.4238102922043812</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>69.756293438</v>
       </c>
       <c r="C322" s="5">
         <v>4.1891422999995598E-2</v>
       </c>
       <c r="D322" s="5">
         <v>0.72346858602341246</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>69.969554857999995</v>
       </c>
       <c r="C323" s="5">
         <v>0.21326141999999493</v>
       </c>
       <c r="D323" s="5">
         <v>3.7310038026239445</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>70.381473614000001</v>
       </c>
       <c r="C324" s="5">
         <v>0.41191875600000571</v>
       </c>
       <c r="D324" s="5">
         <v>7.2978293376967374</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>71.033199995999993</v>
       </c>
       <c r="C325" s="5">
         <v>0.65172638199999255</v>
       </c>
       <c r="D325" s="5">
         <v>11.695657651111446</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>71.087156180999997</v>
       </c>
       <c r="C326" s="5">
         <v>5.3956185000004098E-2</v>
       </c>
       <c r="D326" s="5">
         <v>0.91532701149124041</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>71.064890265000003</v>
       </c>
       <c r="C327" s="5">
         <v>-2.2265915999994945E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-0.37521711942976044</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>71.214789362999994</v>
       </c>
       <c r="C328" s="5">
         <v>0.14989909799999168</v>
       </c>
       <c r="D328" s="5">
         <v>2.5607650779532865</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>70.901642280999994</v>
       </c>
       <c r="C329" s="5">
         <v>-0.31314708200000041</v>
       </c>
       <c r="D329" s="5">
         <v>-5.1509013066970972</v>
       </c>
       <c r="E329" s="5">
         <v>3.7862081567461514</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>70.904736100999997</v>
       </c>
       <c r="C330" s="5">
         <v>3.0938200000036886E-3</v>
       </c>
       <c r="D330" s="5">
         <v>5.2375022780837277E-2</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>70.974648142000007</v>
       </c>
       <c r="C331" s="5">
         <v>6.991204100000914E-2</v>
       </c>
       <c r="D331" s="5">
         <v>1.1896371366837855</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>70.830586191999998</v>
       </c>
       <c r="C332" s="5">
         <v>-0.14406195000000821</v>
       </c>
       <c r="D332" s="5">
         <v>-2.408711037525002</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>70.557290205000001</v>
       </c>
       <c r="C333" s="5">
         <v>-0.27329598699999735</v>
       </c>
       <c r="D333" s="5">
         <v>-4.5331297654633618</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>70.529046507999993</v>
       </c>
       <c r="C334" s="5">
         <v>-2.8243697000007728E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-0.47929728472154709</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>70.656963274000006</v>
       </c>
       <c r="C335" s="5">
         <v>0.12791676600001267</v>
       </c>
       <c r="D335" s="5">
         <v>2.1982518978352683</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>70.305702947</v>
       </c>
       <c r="C336" s="5">
         <v>-0.35126032700000565</v>
       </c>
       <c r="D336" s="5">
         <v>-5.8051757941212312</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>70.770471767000004</v>
       </c>
       <c r="C337" s="5">
         <v>0.4647688200000033</v>
       </c>
       <c r="D337" s="5">
         <v>8.2277001951787554</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>70.745702578999996</v>
       </c>
       <c r="C338" s="5">
         <v>-2.4769188000007603E-2</v>
       </c>
       <c r="D338" s="5">
         <v>-0.41918438347243736</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>70.717235587000005</v>
       </c>
       <c r="C339" s="5">
         <v>-2.8466991999991365E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-0.48179450562553239</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>71.087108233999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.369872646999994</v>
       </c>
       <c r="D340" s="5">
         <v>6.4601001794746482</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>70.967586917000006</v>
       </c>
       <c r="C341" s="5">
         <v>-0.11952131699999313</v>
       </c>
       <c r="D341" s="5">
         <v>-1.9990499377836479</v>
       </c>
       <c r="E341" s="5">
         <v>9.3008615708312092E-2</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>70.658150059999997</v>
       </c>
       <c r="C342" s="5">
         <v>-0.30943685700000856</v>
       </c>
       <c r="D342" s="5">
         <v>-5.108635227345748</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>67.152532730999994</v>
       </c>
       <c r="C343" s="5">
         <v>-3.5056173290000032</v>
       </c>
       <c r="D343" s="5">
         <v>-45.699776955003848</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>67.157258081999998</v>
       </c>
       <c r="C344" s="5">
         <v>4.7253510000047072E-3</v>
       </c>
       <c r="D344" s="5">
         <v>8.4473601447343505E-2</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>67.243880969000003</v>
       </c>
       <c r="C345" s="5">
         <v>8.6622887000004312E-2</v>
       </c>
       <c r="D345" s="5">
         <v>1.5588496239414162</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>67.426592924000005</v>
       </c>
       <c r="C346" s="5">
         <v>0.18271195500000204</v>
       </c>
       <c r="D346" s="5">
         <v>3.3097556901706682</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>67.711898976000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.2853060519999957</v>
       </c>
       <c r="D347" s="5">
         <v>5.1974812452319163</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>67.804658196000005</v>
       </c>
       <c r="C348" s="5">
         <v>9.2759220000004916E-2</v>
       </c>
       <c r="D348" s="5">
         <v>1.6563348702410607</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>68.330157650999993</v>
       </c>
       <c r="C349" s="5">
         <v>0.52549945499998785</v>
       </c>
       <c r="D349" s="5">
         <v>9.7070912467447137</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>68.152716984999998</v>
       </c>
       <c r="C350" s="5">
         <v>-0.17744066599999542</v>
       </c>
       <c r="D350" s="5">
         <v>-3.0720523360547203</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>67.782169459000002</v>
       </c>
       <c r="C351" s="5">
         <v>-0.37054752599999574</v>
       </c>
       <c r="D351" s="5">
         <v>-6.3328105900191334</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>67.664140270000004</v>
       </c>
       <c r="C352" s="5">
         <v>-0.11802918899999781</v>
       </c>
       <c r="D352" s="5">
         <v>-2.069665363342521</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>67.515519448000006</v>
       </c>
       <c r="C353" s="5">
         <v>-0.14862082199999804</v>
       </c>
       <c r="D353" s="5">
         <v>-2.6041296188211494</v>
       </c>
       <c r="E353" s="5">
         <v>-4.8642875134494279</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>71.310472144000002</v>
       </c>
       <c r="C354" s="5">
         <v>3.7949526959999957</v>
       </c>
       <c r="D354" s="5">
         <v>92.750885775304525</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>71.183490398999993</v>
       </c>
       <c r="C355" s="5">
         <v>-0.12698174500000903</v>
       </c>
       <c r="D355" s="5">
         <v>-2.1160224230254432</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>71.149292489000004</v>
       </c>
       <c r="C356" s="5">
         <v>-3.4197909999988951E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-0.57498208714934496</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>71.164530177000003</v>
       </c>
       <c r="C357" s="5">
         <v>1.5237687999999139E-2</v>
       </c>
       <c r="D357" s="5">
         <v>0.25730093226330464</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>71.159889695999993</v>
       </c>
       <c r="C358" s="5">
         <v>-4.6404810000097996E-3</v>
       </c>
       <c r="D358" s="5">
         <v>-7.8221278074130929E-2</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>70.993945428999993</v>
       </c>
       <c r="C359" s="5">
         <v>-0.16594426700000042</v>
       </c>
       <c r="D359" s="5">
         <v>-2.7627754737538757</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>71.212870641999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.21892521300000567</v>
       </c>
       <c r="D360" s="5">
         <v>3.7638710668947306</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>71.109981059999996</v>
       </c>
       <c r="C361" s="5">
         <v>-0.10288958200000309</v>
       </c>
       <c r="D361" s="5">
         <v>-1.7200693265451039</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>71.093226275999996</v>
       </c>
       <c r="C362" s="5">
         <v>-1.6754783999999745E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-0.28237535653283796</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>71.552053083999994</v>
       </c>
       <c r="C363" s="5">
         <v>0.45882680799999775</v>
       </c>
       <c r="D363" s="5">
         <v>8.0255575524462053</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>71.704270971</v>
       </c>
       <c r="C364" s="5">
         <v>0.15221788700000616</v>
       </c>
       <c r="D364" s="5">
         <v>2.5829298324369532</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>71.658153385999995</v>
       </c>
       <c r="C365" s="5">
         <v>-4.6117585000004624E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.76907214456248818</v>
       </c>
       <c r="E365" s="5">
         <v>6.1358247286990242</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>71.769915260999994</v>
       </c>
       <c r="C366" s="5">
         <v>0.11176187499999912</v>
       </c>
       <c r="D366" s="5">
         <v>1.8877223338354066</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>71.694922435999999</v>
       </c>
       <c r="C367" s="5">
         <v>-7.4992824999995378E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-1.2467063355859787</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>71.524530580999993</v>
       </c>
       <c r="C368" s="5">
         <v>-0.17039185500000542</v>
       </c>
       <c r="D368" s="5">
         <v>-2.8149632005707748</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>63.991639212999999</v>
       </c>
       <c r="C369" s="5">
         <v>-7.5328913679999943</v>
       </c>
       <c r="D369" s="5">
         <v>-73.696191845998712</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>65.395590334999994</v>
       </c>
       <c r="C370" s="5">
         <v>1.4039511219999952</v>
       </c>
       <c r="D370" s="5">
         <v>29.748621417335386</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>68.406120963999996</v>
       </c>
       <c r="C371" s="5">
         <v>3.0105306290000016</v>
       </c>
       <c r="D371" s="5">
         <v>71.616086251226037</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>68.562052852999997</v>
       </c>
       <c r="C372" s="5">
         <v>0.15593188900000143</v>
       </c>
       <c r="D372" s="5">
         <v>2.7699587662376457</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>68.871629479999996</v>
       </c>
       <c r="C373" s="5">
         <v>0.30957662699999844</v>
       </c>
       <c r="D373" s="5">
         <v>5.5549367430199226</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>69.310183804000005</v>
       </c>
       <c r="C374" s="5">
         <v>0.43855432400000893</v>
       </c>
       <c r="D374" s="5">
         <v>7.9146250781050753</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>70.241838552000004</v>
       </c>
       <c r="C375" s="5">
         <v>0.9316547479999997</v>
       </c>
       <c r="D375" s="5">
         <v>17.377766048544039</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>69.897105882999995</v>
       </c>
       <c r="C376" s="5">
         <v>-0.34473266900000965</v>
       </c>
       <c r="D376" s="5">
         <v>-5.7329575972907332</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>70.059458444000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.16235256100000584</v>
       </c>
       <c r="D377" s="5">
         <v>2.8231686629617947</v>
       </c>
       <c r="E377" s="5">
         <v>-2.2310021490343557</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>70.547407344999996</v>
       </c>
       <c r="C378" s="5">
         <v>0.48794890099999577</v>
       </c>
       <c r="D378" s="5">
         <v>8.6854437527011932</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>70.506420379999994</v>
       </c>
       <c r="C379" s="5">
         <v>-4.0986965000001874E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-0.69495817543080429</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>71.112663916000002</v>
       </c>
       <c r="C380" s="5">
         <v>0.60624353600000802</v>
       </c>
       <c r="D380" s="5">
         <v>10.820315286072745</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>71.335615259999997</v>
       </c>
       <c r="C381" s="5">
         <v>0.22295134399999483</v>
       </c>
       <c r="D381" s="5">
         <v>3.8277784893055999</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>71.713980063999998</v>
       </c>
       <c r="C382" s="5">
         <v>0.37836480400000028</v>
       </c>
       <c r="D382" s="5">
         <v>6.5538086640543947</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>72.031150065999995</v>
       </c>
       <c r="C383" s="5">
         <v>0.31717000199999745</v>
       </c>
       <c r="D383" s="5">
         <v>5.4382703231965701</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>72.662646726000006</v>
       </c>
       <c r="C384" s="5">
         <v>0.63149666000001048</v>
       </c>
       <c r="D384" s="5">
         <v>11.04279089065756</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>72.918102321999996</v>
       </c>
       <c r="C385" s="5">
         <v>0.25545559599999024</v>
       </c>
       <c r="D385" s="5">
         <v>4.3013038273773896</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>73.115708248999994</v>
       </c>
       <c r="C386" s="5">
         <v>0.19760592699999791</v>
       </c>
       <c r="D386" s="5">
         <v>3.3008754794926043</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>73.136791728000006</v>
       </c>
       <c r="C387" s="5">
         <v>2.1083479000012062E-2</v>
       </c>
       <c r="D387" s="5">
         <v>0.34657858419353538</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>74.655939868000004</v>
       </c>
       <c r="C388" s="5">
         <v>1.5191481399999986</v>
       </c>
       <c r="D388" s="5">
         <v>27.979834325618125</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>75.011791126000006</v>
       </c>
       <c r="C389" s="5">
         <v>0.35585125800000128</v>
       </c>
       <c r="D389" s="5">
         <v>5.8722200465158192</v>
       </c>
       <c r="E389" s="5">
         <v>7.0687567274852814</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>74.643151782000004</v>
       </c>
       <c r="C390" s="5">
         <v>-0.36863934400000176</v>
       </c>
       <c r="D390" s="5">
         <v>-5.7404849367728943</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>75.281270143</v>
       </c>
       <c r="C391" s="5">
         <v>0.63811836099999653</v>
       </c>
       <c r="D391" s="5">
         <v>10.755072526989418</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>75.136958774999997</v>
       </c>
       <c r="C392" s="5">
         <v>-0.14431136800000388</v>
       </c>
       <c r="D392" s="5">
         <v>-2.2762559312238917</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>75.567499796999996</v>
       </c>
       <c r="C393" s="5">
         <v>0.43054102199999988</v>
       </c>
       <c r="D393" s="5">
         <v>7.0969961712220142</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>75.507940861999998</v>
       </c>
       <c r="C394" s="5">
         <v>-5.9558934999998314E-2</v>
       </c>
       <c r="D394" s="5">
         <v>-0.94169741603116197</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>75.420074287999995</v>
       </c>
       <c r="C395" s="5">
         <v>-8.7866574000003084E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-1.3875052304651136</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>76.084529799999999</v>
       </c>
       <c r="C396" s="5">
         <v>0.66445551200000352</v>
       </c>
       <c r="D396" s="5">
         <v>11.099693872022565</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>76.101624572999995</v>
       </c>
       <c r="C397" s="5">
         <v>1.7094772999996621E-2</v>
       </c>
       <c r="D397" s="5">
         <v>0.26995101937661303</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>76.414496619000005</v>
       </c>
       <c r="C398" s="5">
         <v>0.31287204600000962</v>
       </c>
       <c r="D398" s="5">
         <v>5.0465861935135692</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>76.338999319999999</v>
       </c>
       <c r="C399" s="5">
         <v>-7.5497299000005569E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-1.1791751456467714</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>76.28455452</v>
       </c>
       <c r="C400" s="5">
         <v>-5.444479999999885E-2</v>
       </c>
       <c r="D400" s="5">
         <v>-0.8524881315120969</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>76.424644719</v>
       </c>
       <c r="C401" s="5">
         <v>0.14009019899999942</v>
       </c>
       <c r="D401" s="5">
         <v>2.2260943726028604</v>
       </c>
       <c r="E401" s="5">
         <v>1.8835086748252294</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>77.075993291000003</v>
       </c>
       <c r="C402" s="5">
         <v>0.6513485720000034</v>
       </c>
       <c r="D402" s="5">
         <v>10.72059769099527</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>76.762204022999995</v>
       </c>
       <c r="C403" s="5">
         <v>-0.31378926800000784</v>
       </c>
       <c r="D403" s="5">
         <v>-4.7774807536208659</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>76.752374570000001</v>
       </c>
       <c r="C404" s="5">
         <v>-9.8294529999947144E-3</v>
       </c>
       <c r="D404" s="5">
         <v>-0.15355265113333738</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>77.181045725000004</v>
       </c>
       <c r="C405" s="5">
         <v>0.42867115500000352</v>
       </c>
       <c r="D405" s="5">
         <v>6.9119018481052841</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>77.592758560999997</v>
       </c>
       <c r="C406" s="5">
         <v>0.41171283599999242</v>
       </c>
       <c r="D406" s="5">
         <v>6.5924397545834568</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>78.093348957000003</v>
       </c>
       <c r="C407" s="5">
         <v>0.50059039600000688</v>
       </c>
       <c r="D407" s="5">
         <v>8.0225102378772775</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>78.117151041</v>
       </c>
       <c r="C408" s="5">
         <v>2.3802083999996171E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.36636193082422164</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>78.251208993999995</v>
       </c>
       <c r="C409" s="5">
         <v>0.13405795299999568</v>
       </c>
       <c r="D409" s="5">
         <v>2.0788859888832611</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>78.584468623000006</v>
       </c>
       <c r="C410" s="5">
         <v>0.33325962900001116</v>
       </c>
       <c r="D410" s="5">
         <v>5.2320367583985838</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>78.653150335000007</v>
       </c>
       <c r="C411" s="5">
         <v>6.8681712000000061E-2</v>
       </c>
       <c r="D411" s="5">
         <v>1.0538391296071037</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>78.892788447000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.23963811199999441</v>
       </c>
       <c r="D412" s="5">
         <v>3.7180178706646583</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>78.905364410000004</v>
       </c>
       <c r="C413" s="5">
         <v>1.2575963000003298E-2</v>
       </c>
       <c r="D413" s="5">
         <v>0.19145467947478956</v>
       </c>
       <c r="E413" s="5">
         <v>3.2459682346200891</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>78.501984766000007</v>
       </c>
       <c r="C414" s="5">
         <v>-0.40337964399999748</v>
       </c>
       <c r="D414" s="5">
         <v>-5.965052320743613</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>78.979809735000003</v>
       </c>
       <c r="C415" s="5">
         <v>0.47782496899999671</v>
       </c>
       <c r="D415" s="5">
         <v>7.5536992314295226</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>79.069882273000005</v>
       </c>
       <c r="C416" s="5">
         <v>9.0072538000001146E-2</v>
       </c>
       <c r="D416" s="5">
         <v>1.377157064613943</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>78.688358285999996</v>
       </c>
       <c r="C417" s="5">
         <v>-0.38152398700000845</v>
       </c>
       <c r="D417" s="5">
         <v>-5.6389623665250017</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>79.073354398999996</v>
       </c>
       <c r="C418" s="5">
         <v>0.3849961129999997</v>
       </c>
       <c r="D418" s="5">
         <v>6.0318006025916304</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>79.051392598999996</v>
       </c>
       <c r="C419" s="5">
         <v>-2.1961799999999698E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-0.33277884420641612</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>78.953921445000006</v>
       </c>
       <c r="C420" s="5">
         <v>-9.7471153999990179E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-1.4696190022803091</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>78.994117770000003</v>
       </c>
       <c r="C421" s="5">
         <v>4.0196324999996591E-2</v>
       </c>
       <c r="D421" s="5">
         <v>0.61264701766117202</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>79.475989671999997</v>
       </c>
       <c r="C422" s="5">
         <v>0.48187190199999463</v>
       </c>
       <c r="D422" s="5">
         <v>7.5707752138578277</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>78.972074950999996</v>
       </c>
       <c r="C423" s="5">
         <v>-0.50391472100000101</v>
       </c>
       <c r="D423" s="5">
         <v>-7.3487565065528564</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>78.925988927999995</v>
       </c>
       <c r="C424" s="5">
         <v>-4.6086023000000864E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-0.69804507709597674</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>79.023405042999997</v>
       </c>
       <c r="C425" s="5">
         <v>9.7416115000001469E-2</v>
       </c>
       <c r="D425" s="5">
         <v>1.4912221452237029</v>
       </c>
       <c r="E425" s="5">
         <v>0.14959772872555899</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>79.325514362000007</v>
       </c>
       <c r="C426" s="5">
         <v>0.30210931900001015</v>
       </c>
       <c r="D426" s="5">
         <v>4.6853460460331675</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>79.394004323000004</v>
       </c>
       <c r="C427" s="5">
         <v>6.8489960999997379E-2</v>
       </c>
       <c r="D427" s="5">
         <v>1.0410189837802175</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>79.558435861000007</v>
       </c>
       <c r="C428" s="5">
         <v>0.16443153800000232</v>
       </c>
       <c r="D428" s="5">
         <v>2.5138053583278142</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>79.694688651000007</v>
       </c>
       <c r="C429" s="5">
         <v>0.13625279000000035</v>
       </c>
       <c r="D429" s="5">
         <v>2.0746042917161978</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>79.550991128000007</v>
       </c>
       <c r="C430" s="5">
         <v>-0.14369752300000016</v>
       </c>
       <c r="D430" s="5">
         <v>-2.1423911681773822</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>79.519642306999998</v>
       </c>
       <c r="C431" s="5">
         <v>-3.1348821000008797E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-0.47186285545663953</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>79.391762962000001</v>
       </c>
       <c r="C432" s="5">
         <v>-0.12787934499999665</v>
       </c>
       <c r="D432" s="5">
         <v>-1.9128001120348292</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>79.760375874000005</v>
       </c>
       <c r="C433" s="5">
         <v>0.36861291200000323</v>
       </c>
       <c r="D433" s="5">
         <v>5.7160559402706923</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>79.570470647999997</v>
       </c>
       <c r="C434" s="5">
         <v>-0.18990522600000759</v>
       </c>
       <c r="D434" s="5">
         <v>-2.8200169363047034</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>79.737007781000003</v>
       </c>
       <c r="C435" s="5">
         <v>0.16653713300000561</v>
       </c>
       <c r="D435" s="5">
         <v>2.5406553491003292</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>79.715893351000005</v>
       </c>
       <c r="C436" s="5">
         <v>-2.1114429999997242E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-0.31729867807270828</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>79.858787738999993</v>
       </c>
       <c r="C437" s="5">
         <v>0.14289438799998777</v>
       </c>
       <c r="D437" s="5">
         <v>2.1723894161330248</v>
       </c>
       <c r="E437" s="5">
         <v>1.0571332576031489</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>79.897477882000004</v>
       </c>
       <c r="C438" s="5">
         <v>3.8690143000010835E-2</v>
       </c>
       <c r="D438" s="5">
         <v>0.58293004182619068</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>79.743838519999997</v>
       </c>
       <c r="C439" s="5">
         <v>-0.15363936200000694</v>
       </c>
       <c r="D439" s="5">
         <v>-2.2832981492534654</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>80.058158105999993</v>
       </c>
       <c r="C440" s="5">
         <v>0.31431958599999632</v>
       </c>
       <c r="D440" s="5">
         <v>4.8338382281767567</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>79.962187579000002</v>
       </c>
       <c r="C441" s="5">
         <v>-9.5970526999991534E-2</v>
       </c>
       <c r="D441" s="5">
         <v>-1.4290655665858409</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>80.091601944000004</v>
+        <v>80.179351780999994</v>
       </c>
       <c r="C442" s="5">
-        <v>0.12941436500000236</v>
+        <v>0.2171642019999922</v>
       </c>
       <c r="D442" s="5">
-        <v>1.9595148333158452</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.308126866552108</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>80.596091083000005</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.41673930200001053</v>
+      </c>
+      <c r="D443" s="5">
+        <v>6.4185306150299937</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94A56D38-3AB2-40DC-B91D-4DB9629A0086}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7729FF7-E341-4D9D-BB3A-DF3364851719}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2539BA9-04AF-4069-AFFF-2A4993570935}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpttula</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>