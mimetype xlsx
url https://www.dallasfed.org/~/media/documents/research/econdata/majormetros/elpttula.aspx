--- v7 (2026-07-27)
+++ v8 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0BD8C9F4-EB8C-454E-B98A-E8285C79E03C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DF4C0AA2-700E-49C9-BB20-6675C4564ACA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4C05F9EE-0235-4571-98F3-AE7CDAB91E79}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DA71CFDC-139E-4295-B2B1-B3D642303DF3}"/>
   </bookViews>
   <sheets>
     <sheet name="elpttula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E8652603-E49F-4830-B43D-5B6B0F51669C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B37EC6EE-BC5B-43CD-83AE-3D66837F59E6}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>46.619764177999997</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>46.665998606000002</v>
       </c>
       <c r="C7" s="5">
         <v>4.6234428000005323E-2</v>
       </c>
       <c r="D7" s="5">
         <v>1.1965942397769602</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>46.571231744999999</v>
       </c>
       <c r="C8" s="5">
         <v>-9.4766861000003644E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-2.4098624550077941</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>46.256128728999997</v>
       </c>
       <c r="C9" s="5">
         <v>-0.3151030160000019</v>
       </c>
       <c r="D9" s="5">
         <v>-7.823821155661614</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>46.85075337</v>
       </c>
       <c r="C10" s="5">
         <v>0.5946246410000029</v>
       </c>
       <c r="D10" s="5">
         <v>16.564834255145875</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>46.851909804000002</v>
       </c>
       <c r="C11" s="5">
         <v>1.1564340000020934E-3</v>
       </c>
       <c r="D11" s="5">
         <v>2.9624053201482425E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>47.086149159999998</v>
       </c>
       <c r="C12" s="5">
         <v>0.23423935599999623</v>
       </c>
       <c r="D12" s="5">
         <v>6.1672348239570685</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>47.393423921</v>
       </c>
       <c r="C13" s="5">
         <v>0.30727476100000217</v>
       </c>
       <c r="D13" s="5">
         <v>8.118231875037619</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>47.378471451000003</v>
       </c>
       <c r="C14" s="5">
         <v>-1.495246999999722E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-0.37793980753803025</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>47.361071166000002</v>
       </c>
       <c r="C15" s="5">
         <v>-1.7400285000000792E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-0.43982458613451847</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>47.572404435999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.21133326999999724</v>
       </c>
       <c r="D16" s="5">
         <v>5.4879938907819392</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>47.281674053000003</v>
       </c>
       <c r="C17" s="5">
         <v>-0.2907303829999961</v>
       </c>
       <c r="D17" s="5">
         <v>-7.0920433543524393</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>46.995142217999998</v>
       </c>
       <c r="C18" s="5">
         <v>-0.28653183500000523</v>
       </c>
       <c r="D18" s="5">
         <v>-7.0345702023068117</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>46.362303896</v>
       </c>
       <c r="C19" s="5">
         <v>-0.63283832199999779</v>
       </c>
       <c r="D19" s="5">
         <v>-15.014566565856246</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>46.872975123000003</v>
       </c>
       <c r="C20" s="5">
         <v>0.51067122700000311</v>
       </c>
       <c r="D20" s="5">
         <v>14.04864428755317</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>46.540786824000001</v>
       </c>
       <c r="C21" s="5">
         <v>-0.33218829900000202</v>
       </c>
       <c r="D21" s="5">
         <v>-8.1806073872491503</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>46.746518092000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.20573126800000097</v>
       </c>
       <c r="D22" s="5">
         <v>5.4354270996799681</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>46.758976091000001</v>
       </c>
       <c r="C23" s="5">
         <v>1.2457998999998665E-2</v>
       </c>
       <c r="D23" s="5">
         <v>0.32027050043919036</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>46.805520090999998</v>
       </c>
       <c r="C24" s="5">
         <v>4.6543999999997254E-2</v>
       </c>
       <c r="D24" s="5">
         <v>1.201044155068498</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>47.214354485999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.40883439499999952</v>
       </c>
       <c r="D25" s="5">
         <v>11.000202794930992</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>46.900811623999999</v>
       </c>
       <c r="C26" s="5">
         <v>-0.31354286199999848</v>
       </c>
       <c r="D26" s="5">
         <v>-7.6842881663150902</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>46.767437747999999</v>
       </c>
       <c r="C27" s="5">
         <v>-0.13337387600000028</v>
       </c>
       <c r="D27" s="5">
         <v>-3.3596214682080183</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>46.577404543</v>
       </c>
       <c r="C28" s="5">
         <v>-0.19003320499999887</v>
       </c>
       <c r="D28" s="5">
         <v>-4.7685292667464569</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>46.680365377999998</v>
       </c>
       <c r="C29" s="5">
         <v>0.10296083499999753</v>
       </c>
       <c r="D29" s="5">
         <v>2.6851275870051872</v>
       </c>
       <c r="E29" s="5">
         <v>-1.2717584287010975</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>46.850916582000004</v>
       </c>
       <c r="C30" s="5">
         <v>0.1705512040000059</v>
       </c>
       <c r="D30" s="5">
         <v>4.4734990826518439</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>47.059534479</v>
       </c>
       <c r="C31" s="5">
         <v>0.20861789699999633</v>
       </c>
       <c r="D31" s="5">
         <v>5.4761865977191126</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>47.363859110999996</v>
       </c>
       <c r="C32" s="5">
         <v>0.3043246319999966</v>
       </c>
       <c r="D32" s="5">
         <v>8.0422067727550228</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>47.637715737000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.27385662600000416</v>
       </c>
       <c r="D33" s="5">
         <v>7.1633239290643136</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>47.671520528999999</v>
       </c>
       <c r="C34" s="5">
         <v>3.3804791999997974E-2</v>
       </c>
       <c r="D34" s="5">
         <v>0.85487832253889895</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>47.991570660999997</v>
       </c>
       <c r="C35" s="5">
         <v>0.32005013199999865</v>
       </c>
       <c r="D35" s="5">
         <v>8.3606275808041595</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>47.942611329000002</v>
       </c>
       <c r="C36" s="5">
         <v>-4.895933199999547E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-1.2173527224463521</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>47.844607838999998</v>
       </c>
       <c r="C37" s="5">
         <v>-9.8003490000003524E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-2.4256278107188001</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>48.024680171999997</v>
       </c>
       <c r="C38" s="5">
         <v>0.18007233299999825</v>
       </c>
       <c r="D38" s="5">
         <v>4.6111038857636455</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>48.853656645999997</v>
       </c>
       <c r="C39" s="5">
         <v>0.82897647400000096</v>
       </c>
       <c r="D39" s="5">
         <v>22.797954809287567</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>48.441727864000001</v>
       </c>
       <c r="C40" s="5">
         <v>-0.41192878199999683</v>
       </c>
       <c r="D40" s="5">
         <v>-9.6619737742089544</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>48.284552488000003</v>
       </c>
       <c r="C41" s="5">
         <v>-0.15717537599999787</v>
       </c>
       <c r="D41" s="5">
         <v>-3.8248171373100992</v>
       </c>
       <c r="E41" s="5">
         <v>3.4365350335411993</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>49.000702062000002</v>
       </c>
       <c r="C42" s="5">
         <v>0.71614957399999923</v>
       </c>
       <c r="D42" s="5">
         <v>19.324356825308776</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>49.073213052</v>
       </c>
       <c r="C43" s="5">
         <v>7.2510989999997832E-2</v>
       </c>
       <c r="D43" s="5">
         <v>1.7902780658443751</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>48.962982173</v>
       </c>
       <c r="C44" s="5">
         <v>-0.1102308789999995</v>
       </c>
       <c r="D44" s="5">
         <v>-2.6624510246265776</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>49.045746557999998</v>
       </c>
       <c r="C45" s="5">
         <v>8.2764384999997276E-2</v>
       </c>
       <c r="D45" s="5">
         <v>2.0473799378723401</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>48.904089796999997</v>
       </c>
       <c r="C46" s="5">
         <v>-0.14165676100000013</v>
       </c>
       <c r="D46" s="5">
         <v>-3.4113786017713088</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>48.541214949</v>
       </c>
       <c r="C47" s="5">
         <v>-0.36287484799999703</v>
       </c>
       <c r="D47" s="5">
         <v>-8.5496138766427148</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>49.177935904999998</v>
       </c>
       <c r="C48" s="5">
         <v>0.63672095599999778</v>
       </c>
       <c r="D48" s="5">
         <v>16.927281542743167</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>49.279234215000002</v>
       </c>
       <c r="C49" s="5">
         <v>0.10129831000000422</v>
       </c>
       <c r="D49" s="5">
         <v>2.4999953561506194</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>49.364721637999999</v>
       </c>
       <c r="C50" s="5">
         <v>8.5487422999996454E-2</v>
       </c>
       <c r="D50" s="5">
         <v>2.1016837972803515</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>49.336836550999998</v>
       </c>
       <c r="C51" s="5">
         <v>-2.7885087000001363E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-0.67575259424266232</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>49.288572359</v>
       </c>
       <c r="C52" s="5">
         <v>-4.8264191999997763E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-1.1676149143013737</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>49.280364779000003</v>
       </c>
       <c r="C53" s="5">
         <v>-8.2075799999969945E-3</v>
       </c>
       <c r="D53" s="5">
         <v>-0.19964223124141478</v>
       </c>
       <c r="E53" s="5">
         <v>2.0623827698257768</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>49.470483774999998</v>
       </c>
       <c r="C54" s="5">
         <v>0.19011899599999538</v>
       </c>
       <c r="D54" s="5">
         <v>4.7289916627462736</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>49.477788398999998</v>
       </c>
       <c r="C55" s="5">
         <v>7.3046239999996487E-3</v>
       </c>
       <c r="D55" s="5">
         <v>0.17733141497116023</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>49.848765804000003</v>
       </c>
       <c r="C56" s="5">
         <v>0.37097740500000498</v>
       </c>
       <c r="D56" s="5">
         <v>9.377898508327732</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>50.489182935000002</v>
       </c>
       <c r="C57" s="5">
         <v>0.64041713099999953</v>
       </c>
       <c r="D57" s="5">
         <v>16.55400169526111</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>50.855154577999997</v>
       </c>
       <c r="C58" s="5">
         <v>0.36597164299999463</v>
       </c>
       <c r="D58" s="5">
         <v>9.053506324448545</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>51.020040729000002</v>
       </c>
       <c r="C59" s="5">
         <v>0.16488615100000459</v>
       </c>
       <c r="D59" s="5">
         <v>3.9608608380625743</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>50.688462706999999</v>
       </c>
       <c r="C60" s="5">
         <v>-0.33157802200000219</v>
       </c>
       <c r="D60" s="5">
         <v>-7.5259605927206596</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>50.689147370000001</v>
       </c>
       <c r="C61" s="5">
         <v>6.8466300000125102E-4</v>
       </c>
       <c r="D61" s="5">
         <v>1.6209934080047006E-2</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>50.782169041000003</v>
       </c>
       <c r="C62" s="5">
         <v>9.302167100000247E-2</v>
       </c>
       <c r="D62" s="5">
         <v>2.2245313418514323</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>51.107741038999997</v>
       </c>
       <c r="C63" s="5">
         <v>0.32557199799999381</v>
       </c>
       <c r="D63" s="5">
         <v>7.9705379642133423</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>51.487620757999998</v>
       </c>
       <c r="C64" s="5">
         <v>0.37987971900000161</v>
       </c>
       <c r="D64" s="5">
         <v>9.293329316552267</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>51.924387138999997</v>
       </c>
       <c r="C65" s="5">
         <v>0.4367663809999982</v>
       </c>
       <c r="D65" s="5">
         <v>10.668154764636384</v>
       </c>
       <c r="E65" s="5">
         <v>5.3652653990229782</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>51.789958896000002</v>
       </c>
       <c r="C66" s="5">
         <v>-0.13442824299999501</v>
       </c>
       <c r="D66" s="5">
         <v>-3.062850553760188</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>51.729390225000003</v>
       </c>
       <c r="C67" s="5">
         <v>-6.0568670999998631E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-1.3944152623731165</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>51.360238475999999</v>
       </c>
       <c r="C68" s="5">
         <v>-0.3691517490000038</v>
       </c>
       <c r="D68" s="5">
         <v>-8.2352110374384164</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>50.437323610999997</v>
       </c>
       <c r="C69" s="5">
         <v>-0.92291486500000275</v>
       </c>
       <c r="D69" s="5">
         <v>-19.55482142196654</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>50.548728105999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.11140449500000216</v>
       </c>
       <c r="D70" s="5">
         <v>2.6829626028687992</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>50.471500523000003</v>
       </c>
       <c r="C71" s="5">
         <v>-7.7227582999995548E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-1.8180148156963227</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>50.771413844999998</v>
       </c>
       <c r="C72" s="5">
         <v>0.29991332199999476</v>
       </c>
       <c r="D72" s="5">
         <v>7.3684024639432577</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>51.169993773999998</v>
       </c>
       <c r="C73" s="5">
         <v>0.39857992900000028</v>
       </c>
       <c r="D73" s="5">
         <v>9.8381677651487642</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>51.207090960000002</v>
       </c>
       <c r="C74" s="5">
         <v>3.7097186000004001E-2</v>
       </c>
       <c r="D74" s="5">
         <v>0.87345247727670383</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>50.992067921999997</v>
       </c>
       <c r="C75" s="5">
         <v>-0.21502303800000533</v>
       </c>
       <c r="D75" s="5">
         <v>-4.9241447778172738</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>50.699005442999997</v>
       </c>
       <c r="C76" s="5">
         <v>-0.2930624789999996</v>
       </c>
       <c r="D76" s="5">
         <v>-6.6827818891739499</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>50.810413634</v>
       </c>
       <c r="C77" s="5">
         <v>0.11140819100000243</v>
       </c>
       <c r="D77" s="5">
         <v>2.6690363834987796</v>
       </c>
       <c r="E77" s="5">
         <v>-2.1453763181025542</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>50.864190346000001</v>
       </c>
       <c r="C78" s="5">
         <v>5.3776712000001226E-2</v>
       </c>
       <c r="D78" s="5">
         <v>1.2774749303759547</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>50.860502410000002</v>
       </c>
       <c r="C79" s="5">
         <v>-3.687935999998615E-3</v>
       </c>
       <c r="D79" s="5">
         <v>-8.6971969551608019E-2</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>50.859529907000002</v>
       </c>
       <c r="C80" s="5">
         <v>-9.7250299999984691E-4</v>
       </c>
       <c r="D80" s="5">
         <v>-2.2942771386391669E-2</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>50.603931789999997</v>
       </c>
       <c r="C81" s="5">
         <v>-0.25559811700000523</v>
       </c>
       <c r="D81" s="5">
         <v>-5.8667529093906046</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>50.638189816999997</v>
       </c>
       <c r="C82" s="5">
         <v>3.4258026999999913E-2</v>
       </c>
       <c r="D82" s="5">
         <v>0.81541186363027762</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>50.503352904000003</v>
       </c>
       <c r="C83" s="5">
         <v>-0.13483691299999379</v>
       </c>
       <c r="D83" s="5">
         <v>-3.1489189852900612</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>50.641823811999998</v>
       </c>
       <c r="C84" s="5">
         <v>0.13847090799999506</v>
       </c>
       <c r="D84" s="5">
         <v>3.3402515014343992</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>50.516916795999997</v>
       </c>
       <c r="C85" s="5">
         <v>-0.12490701600000165</v>
       </c>
       <c r="D85" s="5">
         <v>-2.9199523446143627</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>50.501017924000003</v>
       </c>
       <c r="C86" s="5">
         <v>-1.5898871999993958E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-0.3770154131496728</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>50.678189353999997</v>
       </c>
       <c r="C87" s="5">
         <v>0.17717142999999425</v>
       </c>
       <c r="D87" s="5">
         <v>4.2921195462660489</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>50.715057109</v>
       </c>
       <c r="C88" s="5">
         <v>3.6867755000002944E-2</v>
       </c>
       <c r="D88" s="5">
         <v>0.87648659199028867</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>50.783506535999997</v>
       </c>
       <c r="C89" s="5">
         <v>6.8449426999997343E-2</v>
       </c>
       <c r="D89" s="5">
         <v>1.6317009469891453</v>
       </c>
       <c r="E89" s="5">
         <v>-5.2955872774074209E-2</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>50.559219710000001</v>
       </c>
       <c r="C90" s="5">
         <v>-0.22428682599999661</v>
       </c>
       <c r="D90" s="5">
         <v>-5.1729734638830465</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>50.525080088999999</v>
       </c>
       <c r="C91" s="5">
         <v>-3.4139621000001341E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-0.80728581683570111</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>50.770516983</v>
       </c>
       <c r="C92" s="5">
         <v>0.2454368940000009</v>
       </c>
       <c r="D92" s="5">
         <v>5.9875618208164783</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>50.756586820999999</v>
       </c>
       <c r="C93" s="5">
         <v>-1.3930162000001189E-2</v>
       </c>
       <c r="D93" s="5">
         <v>-0.3287536283664072</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>50.897349394000003</v>
       </c>
       <c r="C94" s="5">
         <v>0.1407625730000035</v>
       </c>
       <c r="D94" s="5">
         <v>3.3791777623874308</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>51.187481876</v>
       </c>
       <c r="C95" s="5">
         <v>0.29013248199999708</v>
       </c>
       <c r="D95" s="5">
         <v>7.0590024638987448</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>51.327197478999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.13971560299999908</v>
       </c>
       <c r="D96" s="5">
         <v>3.3250060691423222</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>51.080405374000001</v>
       </c>
       <c r="C97" s="5">
         <v>-0.24679210499999726</v>
       </c>
       <c r="D97" s="5">
         <v>-5.6196902103518243</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>51.704120181</v>
       </c>
       <c r="C98" s="5">
         <v>0.62371480699999893</v>
       </c>
       <c r="D98" s="5">
         <v>15.677743058577342</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>51.178136068000001</v>
       </c>
       <c r="C99" s="5">
         <v>-0.52598411299999981</v>
       </c>
       <c r="D99" s="5">
         <v>-11.547167070948582</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>51.332238756999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.15410268899999835</v>
       </c>
       <c r="D100" s="5">
         <v>3.673770011522115</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>51.250225596999996</v>
       </c>
       <c r="C101" s="5">
         <v>-8.2013160000002472E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-1.9004737233894287</v>
       </c>
       <c r="E101" s="5">
         <v>0.91903669682429356</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>51.341635072000003</v>
       </c>
       <c r="C102" s="5">
         <v>9.1409475000006069E-2</v>
       </c>
       <c r="D102" s="5">
         <v>2.1614312375291878</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>51.826269918999998</v>
       </c>
       <c r="C103" s="5">
         <v>0.48463484699999526</v>
       </c>
       <c r="D103" s="5">
         <v>11.934273562332919</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>51.784518644999999</v>
       </c>
       <c r="C104" s="5">
         <v>-4.1751273999999228E-2</v>
       </c>
       <c r="D104" s="5">
         <v>-0.96244884878028403</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>52.609223442999998</v>
       </c>
       <c r="C105" s="5">
         <v>0.82470479799999907</v>
       </c>
       <c r="D105" s="5">
         <v>20.876916046014248</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>52.675898785999998</v>
       </c>
       <c r="C106" s="5">
         <v>6.6675342999999998E-2</v>
       </c>
       <c r="D106" s="5">
         <v>1.5314898123889531</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>52.549499603000001</v>
       </c>
       <c r="C107" s="5">
         <v>-0.12639918299999664</v>
       </c>
       <c r="D107" s="5">
         <v>-2.8417767746305</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>52.821173680000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.27167407700000012</v>
       </c>
       <c r="D108" s="5">
         <v>6.3833213302894043</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>52.944457327000002</v>
       </c>
       <c r="C109" s="5">
         <v>0.12328364700000094</v>
       </c>
       <c r="D109" s="5">
         <v>2.8370124009091002</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>52.788555201999998</v>
       </c>
       <c r="C110" s="5">
         <v>-0.15590212500000433</v>
       </c>
       <c r="D110" s="5">
         <v>-3.4768927378192593</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>52.994687319000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.20613211700000278</v>
       </c>
       <c r="D111" s="5">
         <v>4.7877945622635476</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>53.158216994</v>
       </c>
       <c r="C112" s="5">
         <v>0.16352967499999949</v>
       </c>
       <c r="D112" s="5">
         <v>3.7664260331604638</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>53.200265623</v>
       </c>
       <c r="C113" s="5">
         <v>4.2048628999999949E-2</v>
       </c>
       <c r="D113" s="5">
         <v>0.95335131771090431</v>
       </c>
       <c r="E113" s="5">
         <v>3.8049393993577985</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>53.184108909000003</v>
       </c>
       <c r="C114" s="5">
         <v>-1.6156713999997407E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-0.36382722732548611</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>53.542612179999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.35850327099999646</v>
       </c>
       <c r="D115" s="5">
         <v>8.3956909149665471</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>53.502508929000001</v>
       </c>
       <c r="C116" s="5">
         <v>-4.0103250999997897E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-0.89510294275771951</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>54.133833119000002</v>
       </c>
       <c r="C117" s="5">
         <v>0.63132419000000084</v>
       </c>
       <c r="D117" s="5">
         <v>15.115970580274784</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>53.927392236999999</v>
       </c>
       <c r="C118" s="5">
         <v>-0.20644088200000255</v>
       </c>
       <c r="D118" s="5">
         <v>-4.4814594098647405</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>54.092235881999997</v>
       </c>
       <c r="C119" s="5">
         <v>0.16484364499999771</v>
       </c>
       <c r="D119" s="5">
         <v>3.730426304602652</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>54.153432547999998</v>
       </c>
       <c r="C120" s="5">
         <v>6.1196666000000732E-2</v>
       </c>
       <c r="D120" s="5">
         <v>1.3660864857938604</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>54.420522663</v>
       </c>
       <c r="C121" s="5">
         <v>0.26709011500000202</v>
       </c>
       <c r="D121" s="5">
         <v>6.0817373376060857</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>54.567692065999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.14716940299999948</v>
       </c>
       <c r="D122" s="5">
         <v>3.293864757769871</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>55.622941763999997</v>
       </c>
       <c r="C123" s="5">
         <v>1.0552496979999972</v>
       </c>
       <c r="D123" s="5">
         <v>25.840495101581329</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>55.310290219000002</v>
       </c>
       <c r="C124" s="5">
         <v>-0.31265154499999426</v>
       </c>
       <c r="D124" s="5">
         <v>-6.5404253760565805</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>55.629521715000003</v>
       </c>
       <c r="C125" s="5">
         <v>0.31923149600000045</v>
       </c>
       <c r="D125" s="5">
         <v>7.1501208476008715</v>
       </c>
       <c r="E125" s="5">
         <v>4.5662480507423719</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>55.585684911000001</v>
       </c>
       <c r="C126" s="5">
         <v>-4.383680400000145E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-0.94152835915070066</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>55.550771202999996</v>
       </c>
       <c r="C127" s="5">
         <v>-3.4913708000004817E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-0.75112895490651033</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>55.715142180000001</v>
       </c>
       <c r="C128" s="5">
         <v>0.16437097700000436</v>
       </c>
       <c r="D128" s="5">
         <v>3.6090774903699385</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>55.739284615999999</v>
       </c>
       <c r="C129" s="5">
         <v>2.4142435999998213E-2</v>
       </c>
       <c r="D129" s="5">
         <v>0.52122397952674149</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>56.011984050999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.27269943499999982</v>
       </c>
       <c r="D130" s="5">
         <v>6.031472345952138</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>56.272969136999997</v>
       </c>
       <c r="C131" s="5">
         <v>0.26098508599999803</v>
       </c>
       <c r="D131" s="5">
         <v>5.7368791897833615</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>56.205406678999999</v>
       </c>
       <c r="C132" s="5">
         <v>-6.7562457999997605E-2</v>
       </c>
       <c r="D132" s="5">
         <v>-1.4312682709082813</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>56.480254735000003</v>
       </c>
       <c r="C133" s="5">
         <v>0.27484805600000328</v>
       </c>
       <c r="D133" s="5">
         <v>6.0285023384736958</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>56.932890997999998</v>
       </c>
       <c r="C134" s="5">
         <v>0.45263626299999515</v>
       </c>
       <c r="D134" s="5">
         <v>10.052290973561862</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>56.849244151999997</v>
       </c>
       <c r="C135" s="5">
         <v>-8.3646846000000608E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-1.7488847400211616</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>57.002986540000002</v>
       </c>
       <c r="C136" s="5">
         <v>0.15374238800000484</v>
       </c>
       <c r="D136" s="5">
         <v>3.2939733566349272</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>56.905541470000003</v>
       </c>
       <c r="C137" s="5">
         <v>-9.7445069999999134E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-2.0321899891872941</v>
       </c>
       <c r="E137" s="5">
         <v>2.2937816390679711</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>56.857619692999997</v>
       </c>
       <c r="C138" s="5">
         <v>-4.7921777000006216E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-1.0058866965523161</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>56.621788148</v>
       </c>
       <c r="C139" s="5">
         <v>-0.23583154499999637</v>
       </c>
       <c r="D139" s="5">
         <v>-4.8653171414265834</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>56.799695663999998</v>
       </c>
       <c r="C140" s="5">
         <v>0.17790751599999766</v>
       </c>
       <c r="D140" s="5">
         <v>3.8362842861462632</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>56.227958690999998</v>
       </c>
       <c r="C141" s="5">
         <v>-0.57173697300000015</v>
       </c>
       <c r="D141" s="5">
         <v>-11.432231975919848</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>56.013194380000002</v>
       </c>
       <c r="C142" s="5">
         <v>-0.21476431099999616</v>
       </c>
       <c r="D142" s="5">
         <v>-4.4883639685903916</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>55.878504239999998</v>
       </c>
       <c r="C143" s="5">
         <v>-0.13469014000000357</v>
       </c>
       <c r="D143" s="5">
         <v>-2.8476793216877905</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>55.945688406999999</v>
       </c>
       <c r="C144" s="5">
         <v>6.7184167000000627E-2</v>
       </c>
       <c r="D144" s="5">
         <v>1.4523701706722125</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>55.745766119000002</v>
       </c>
       <c r="C145" s="5">
         <v>-0.19992228799999623</v>
       </c>
       <c r="D145" s="5">
         <v>-4.2049221901990563</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>55.074858935999998</v>
       </c>
       <c r="C146" s="5">
         <v>-0.67090718300000418</v>
       </c>
       <c r="D146" s="5">
         <v>-13.523508564191255</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>54.668027895999998</v>
       </c>
       <c r="C147" s="5">
         <v>-0.40683104000000014</v>
       </c>
       <c r="D147" s="5">
         <v>-8.512835656147999</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>54.774441482999997</v>
       </c>
       <c r="C148" s="5">
         <v>0.1064135869999987</v>
       </c>
       <c r="D148" s="5">
         <v>2.3610203751961878</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>54.694131839999997</v>
       </c>
       <c r="C149" s="5">
         <v>-8.0309642999999653E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-1.7453069510924735</v>
       </c>
       <c r="E149" s="5">
         <v>-3.8861059448240809</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>55.341891922999999</v>
       </c>
       <c r="C150" s="5">
         <v>0.64776008300000143</v>
       </c>
       <c r="D150" s="5">
         <v>15.175266195423642</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>55.428741709000001</v>
       </c>
       <c r="C151" s="5">
         <v>8.6849786000001927E-2</v>
       </c>
       <c r="D151" s="5">
         <v>1.8995378777819649</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>55.763437617999998</v>
       </c>
       <c r="C152" s="5">
         <v>0.33469590899999702</v>
       </c>
       <c r="D152" s="5">
         <v>7.4915255138195747</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>56.097527237999998</v>
       </c>
       <c r="C153" s="5">
         <v>0.33408962000000031</v>
       </c>
       <c r="D153" s="5">
         <v>7.4311324590458083</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>56.457874404000002</v>
       </c>
       <c r="C154" s="5">
         <v>0.36034716600000394</v>
       </c>
       <c r="D154" s="5">
         <v>7.9865488726419631</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>56.726482621000002</v>
       </c>
       <c r="C155" s="5">
         <v>0.26860821700000059</v>
       </c>
       <c r="D155" s="5">
         <v>5.8609988826739956</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>56.450167956999998</v>
       </c>
       <c r="C156" s="5">
         <v>-0.27631466400000448</v>
       </c>
       <c r="D156" s="5">
         <v>-5.6911184549431892</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>56.504553152</v>
       </c>
       <c r="C157" s="5">
         <v>5.4385195000001829E-2</v>
       </c>
       <c r="D157" s="5">
         <v>1.1622491365337106</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>56.831486687000002</v>
       </c>
       <c r="C158" s="5">
         <v>0.326933535000002</v>
       </c>
       <c r="D158" s="5">
         <v>7.1684299566034948</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>56.871202633000003</v>
       </c>
       <c r="C159" s="5">
         <v>3.9715946000001168E-2</v>
       </c>
       <c r="D159" s="5">
         <v>0.84183519027187792</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>56.718250196</v>
       </c>
       <c r="C160" s="5">
         <v>-0.15295243700000327</v>
       </c>
       <c r="D160" s="5">
         <v>-3.1800303678256481</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>57.043061186999999</v>
       </c>
       <c r="C161" s="5">
         <v>0.32481099099999966</v>
       </c>
       <c r="D161" s="5">
         <v>7.0927314064024971</v>
       </c>
       <c r="E161" s="5">
         <v>4.2946642866029228</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>56.972812531000002</v>
       </c>
       <c r="C162" s="5">
         <v>-7.0248655999996856E-2</v>
       </c>
       <c r="D162" s="5">
         <v>-1.4678340845736715</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>56.836114360000003</v>
       </c>
       <c r="C163" s="5">
         <v>-0.13669817099999904</v>
       </c>
       <c r="D163" s="5">
         <v>-2.8415361337145728</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>56.956834719</v>
       </c>
       <c r="C164" s="5">
         <v>0.12072035899999634</v>
       </c>
       <c r="D164" s="5">
         <v>2.5787966707862653</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>57.587671559</v>
       </c>
       <c r="C165" s="5">
         <v>0.63083684000000062</v>
       </c>
       <c r="D165" s="5">
         <v>14.131119041213847</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>57.516581154000001</v>
       </c>
       <c r="C166" s="5">
         <v>-7.1090404999999635E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-1.4713505519724279</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>57.381734268999999</v>
       </c>
       <c r="C167" s="5">
         <v>-0.13484688500000175</v>
       </c>
       <c r="D167" s="5">
         <v>-2.777388897999955</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>57.663108086000001</v>
       </c>
       <c r="C168" s="5">
         <v>0.28137381700000219</v>
       </c>
       <c r="D168" s="5">
         <v>6.0455699290203446</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>58.064743546999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.40163546099999792</v>
       </c>
       <c r="D169" s="5">
         <v>8.6859928488682172</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>58.080235154999997</v>
       </c>
       <c r="C170" s="5">
         <v>1.5491607999997825E-2</v>
       </c>
       <c r="D170" s="5">
         <v>0.3206288615828834</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>58.372927949000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.29269279400000414</v>
       </c>
       <c r="D171" s="5">
         <v>6.2178094703395415</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>58.44605164</v>
       </c>
       <c r="C172" s="5">
         <v>7.3123690999999269E-2</v>
       </c>
       <c r="D172" s="5">
         <v>1.5136388873118189</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>58.509141651</v>
       </c>
       <c r="C173" s="5">
         <v>6.309001099999989E-2</v>
       </c>
       <c r="D173" s="5">
         <v>1.3030668777269216</v>
       </c>
       <c r="E173" s="5">
         <v>2.5701293610345788</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>58.535895545000002</v>
       </c>
       <c r="C174" s="5">
         <v>2.6753894000002276E-2</v>
       </c>
       <c r="D174" s="5">
         <v>0.55009415794657901</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>59.038313911000003</v>
       </c>
       <c r="C175" s="5">
         <v>0.50241836600000056</v>
       </c>
       <c r="D175" s="5">
         <v>10.800098368190024</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>58.772956895</v>
       </c>
       <c r="C176" s="5">
         <v>-0.26535701600000294</v>
       </c>
       <c r="D176" s="5">
         <v>-5.2622340186024967</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>57.862246798999998</v>
       </c>
       <c r="C177" s="5">
         <v>-0.91071009600000252</v>
       </c>
       <c r="D177" s="5">
         <v>-17.088832550322273</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>57.867283802999999</v>
       </c>
       <c r="C178" s="5">
         <v>5.0370040000018435E-3</v>
       </c>
       <c r="D178" s="5">
         <v>0.10451200807415351</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>57.950174957000002</v>
       </c>
       <c r="C179" s="5">
         <v>8.2891154000002132E-2</v>
       </c>
       <c r="D179" s="5">
         <v>1.7325298727373095</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>57.972590609999997</v>
       </c>
       <c r="C180" s="5">
         <v>2.2415652999995928E-2</v>
       </c>
       <c r="D180" s="5">
         <v>0.46515965279638749</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>57.81406037</v>
       </c>
       <c r="C181" s="5">
         <v>-0.15853023999999749</v>
       </c>
       <c r="D181" s="5">
         <v>-3.2325798238643899</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>57.452780529000002</v>
       </c>
       <c r="C182" s="5">
         <v>-0.36127984099999821</v>
       </c>
       <c r="D182" s="5">
         <v>-7.2463594702601881</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>57.977173819999997</v>
       </c>
       <c r="C183" s="5">
         <v>0.52439329099999554</v>
       </c>
       <c r="D183" s="5">
         <v>11.51977151978909</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>58.004679783999997</v>
       </c>
       <c r="C184" s="5">
         <v>2.7505963999999494E-2</v>
       </c>
       <c r="D184" s="5">
         <v>0.57080085539831238</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>58.046107577999997</v>
       </c>
       <c r="C185" s="5">
         <v>4.1427794000000517E-2</v>
       </c>
       <c r="D185" s="5">
         <v>0.86043232516879176</v>
       </c>
       <c r="E185" s="5">
         <v>-0.79138756771026664</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>57.879165618999998</v>
       </c>
       <c r="C186" s="5">
         <v>-0.16694195899999897</v>
       </c>
       <c r="D186" s="5">
         <v>-3.3971560045826577</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>58.071956100999998</v>
       </c>
       <c r="C187" s="5">
         <v>0.19279048199999949</v>
       </c>
       <c r="D187" s="5">
         <v>4.0711420060188575</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>58.058376451000001</v>
       </c>
       <c r="C188" s="5">
         <v>-1.3579649999996946E-2</v>
       </c>
       <c r="D188" s="5">
         <v>-0.28024952470935283</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>58.468891626000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.41051517500000045</v>
       </c>
       <c r="D189" s="5">
         <v>8.8227482506053168</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>58.525664190000001</v>
       </c>
       <c r="C190" s="5">
         <v>5.6772563999999193E-2</v>
       </c>
       <c r="D190" s="5">
         <v>1.1714277973053688</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>58.804028981000002</v>
       </c>
       <c r="C191" s="5">
         <v>0.27836479100000133</v>
       </c>
       <c r="D191" s="5">
         <v>5.8592426390393193</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>59.193325989999998</v>
       </c>
       <c r="C192" s="5">
         <v>0.38929700899999631</v>
       </c>
       <c r="D192" s="5">
         <v>8.240034308892664</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>59.264488423000003</v>
       </c>
       <c r="C193" s="5">
         <v>7.116243300000491E-2</v>
       </c>
       <c r="D193" s="5">
         <v>1.4522216563061185</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>59.525730705000001</v>
       </c>
       <c r="C194" s="5">
         <v>0.26124228199999777</v>
       </c>
       <c r="D194" s="5">
         <v>5.4198380424453241</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>59.574569181000001</v>
       </c>
       <c r="C195" s="5">
         <v>4.8838476000000242E-2</v>
       </c>
       <c r="D195" s="5">
         <v>0.98900689141829812</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>59.913857637</v>
       </c>
       <c r="C196" s="5">
         <v>0.33928845599999846</v>
       </c>
       <c r="D196" s="5">
         <v>7.052415999455186</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>59.786136620000001</v>
       </c>
       <c r="C197" s="5">
         <v>-0.12772101699999894</v>
       </c>
       <c r="D197" s="5">
         <v>-2.5283125134016649</v>
       </c>
       <c r="E197" s="5">
         <v>2.9976670522856796</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>60.035874345000003</v>
       </c>
       <c r="C198" s="5">
         <v>0.2497377250000028</v>
       </c>
       <c r="D198" s="5">
         <v>5.129402671489558</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>60.485023818999998</v>
       </c>
       <c r="C199" s="5">
         <v>0.44914947399999505</v>
       </c>
       <c r="D199" s="5">
         <v>9.3563969254042192</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>60.883402279999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.39837846100000007</v>
       </c>
       <c r="D200" s="5">
         <v>8.1963702942117855</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>60.597883742</v>
       </c>
       <c r="C201" s="5">
         <v>-0.28551853799999805</v>
       </c>
       <c r="D201" s="5">
         <v>-5.4846107503080503</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>60.777303105999998</v>
       </c>
       <c r="C202" s="5">
         <v>0.17941936399999747</v>
       </c>
       <c r="D202" s="5">
         <v>3.6114161841398262</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>60.954949689999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.17764658400000144</v>
       </c>
       <c r="D203" s="5">
         <v>3.5644314024199097</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>60.893934154999997</v>
       </c>
       <c r="C204" s="5">
         <v>-6.1015535000002785E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-1.1946016125991998</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>61.113505543999999</v>
       </c>
       <c r="C205" s="5">
         <v>0.21957138900000217</v>
       </c>
       <c r="D205" s="5">
         <v>4.4138125005813489</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>61.229064784999998</v>
       </c>
       <c r="C206" s="5">
         <v>0.1155592409999997</v>
       </c>
       <c r="D206" s="5">
         <v>2.2928219470940148</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>60.969773019000002</v>
       </c>
       <c r="C207" s="5">
         <v>-0.25929176599999693</v>
       </c>
       <c r="D207" s="5">
         <v>-4.9650335156351204</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>61.064123789999996</v>
       </c>
       <c r="C208" s="5">
         <v>9.4350770999994893E-2</v>
       </c>
       <c r="D208" s="5">
         <v>1.8728881512905859</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>61.165348897999998</v>
       </c>
       <c r="C209" s="5">
         <v>0.10122510800000128</v>
       </c>
       <c r="D209" s="5">
         <v>2.0074593773680594</v>
       </c>
       <c r="E209" s="5">
         <v>2.3069098556514067</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>61.265917924</v>
       </c>
       <c r="C210" s="5">
         <v>0.10056902600000228</v>
       </c>
       <c r="D210" s="5">
         <v>1.9909997134780033</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>61.382833503000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.11691557900000049</v>
       </c>
       <c r="D211" s="5">
         <v>2.3141847212150291</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>61.685551498000002</v>
       </c>
       <c r="C212" s="5">
         <v>0.30271799500000185</v>
       </c>
       <c r="D212" s="5">
         <v>6.0811544687493724</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>61.919076427999997</v>
       </c>
       <c r="C213" s="5">
         <v>0.23352492999999441</v>
       </c>
       <c r="D213" s="5">
         <v>4.6386711918849466</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>62.0766007</v>
       </c>
       <c r="C214" s="5">
         <v>0.15752427200000341</v>
       </c>
       <c r="D214" s="5">
         <v>3.0959217609311862</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>62.066476420999997</v>
       </c>
       <c r="C215" s="5">
         <v>-1.01242790000029E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-0.19553652504225028</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>61.982367658000001</v>
       </c>
       <c r="C216" s="5">
         <v>-8.4108762999996145E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-1.6141022777562131</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>61.895719499999998</v>
       </c>
       <c r="C217" s="5">
         <v>-8.6648158000002695E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-1.6647000003465529</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>62.451702732999998</v>
       </c>
       <c r="C218" s="5">
         <v>0.55598323299999919</v>
       </c>
       <c r="D218" s="5">
         <v>11.327900094634668</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>63.156313675</v>
       </c>
       <c r="C219" s="5">
         <v>0.70461094200000218</v>
       </c>
       <c r="D219" s="5">
         <v>14.411550402963936</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>62.945591217999997</v>
       </c>
       <c r="C220" s="5">
         <v>-0.21072245700000281</v>
       </c>
       <c r="D220" s="5">
         <v>-3.9311642459393781</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>63.101692440999997</v>
       </c>
       <c r="C221" s="5">
         <v>0.15610122300000029</v>
       </c>
       <c r="D221" s="5">
         <v>3.0168547945727875</v>
       </c>
       <c r="E221" s="5">
         <v>3.1657524691456773</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>63.394893656000001</v>
       </c>
       <c r="C222" s="5">
         <v>0.2932012150000034</v>
       </c>
       <c r="D222" s="5">
         <v>5.7205079993183361</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>63.237400628000003</v>
       </c>
       <c r="C223" s="5">
         <v>-0.15749302799999754</v>
       </c>
       <c r="D223" s="5">
         <v>-2.9407820531608619</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>62.917277411999997</v>
       </c>
       <c r="C224" s="5">
         <v>-0.32012321600000604</v>
       </c>
       <c r="D224" s="5">
         <v>-5.9083820168873702</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>62.587947397000001</v>
       </c>
       <c r="C225" s="5">
         <v>-0.32933001499999648</v>
       </c>
       <c r="D225" s="5">
         <v>-6.1034900124268603</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>62.411039875</v>
       </c>
       <c r="C226" s="5">
         <v>-0.17690752200000048</v>
       </c>
       <c r="D226" s="5">
         <v>-3.3396155362002578</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>62.357392441999998</v>
       </c>
       <c r="C227" s="5">
         <v>-5.3647433000001854E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-1.0266362349838021</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>62.452254893000003</v>
       </c>
       <c r="C228" s="5">
         <v>9.4862451000004455E-2</v>
       </c>
       <c r="D228" s="5">
         <v>1.8408762543841384</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>62.497171907999999</v>
       </c>
       <c r="C229" s="5">
         <v>4.4917014999995786E-2</v>
       </c>
       <c r="D229" s="5">
         <v>0.86648824771424771</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>61.914682112000001</v>
       </c>
       <c r="C230" s="5">
         <v>-0.58248979599999728</v>
       </c>
       <c r="D230" s="5">
         <v>-10.628430264192001</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>62.055283850999999</v>
       </c>
       <c r="C231" s="5">
         <v>0.14060173899999739</v>
       </c>
       <c r="D231" s="5">
         <v>2.7593688643035241</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>61.147096718</v>
       </c>
       <c r="C232" s="5">
         <v>-0.90818713299999843</v>
       </c>
       <c r="D232" s="5">
         <v>-16.215265204722883</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>60.701260926000003</v>
       </c>
       <c r="C233" s="5">
         <v>-0.4458357919999969</v>
       </c>
       <c r="D233" s="5">
         <v>-8.406964096846492</v>
       </c>
       <c r="E233" s="5">
         <v>-3.8040683571908818</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>59.966344227</v>
       </c>
       <c r="C234" s="5">
         <v>-0.73491669900000289</v>
       </c>
       <c r="D234" s="5">
         <v>-13.599087393432974</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>59.490101498999998</v>
       </c>
       <c r="C235" s="5">
         <v>-0.47624272800000256</v>
       </c>
       <c r="D235" s="5">
         <v>-9.1247460190085672</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>59.111754120999997</v>
       </c>
       <c r="C236" s="5">
         <v>-0.37834737800000084</v>
       </c>
       <c r="D236" s="5">
         <v>-7.3704303846999775</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>58.184509867999999</v>
       </c>
       <c r="C237" s="5">
         <v>-0.9272442529999978</v>
       </c>
       <c r="D237" s="5">
         <v>-17.281547996964452</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>57.890387052000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.29412281599999801</v>
       </c>
       <c r="D238" s="5">
         <v>-5.9001620391387677</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>58.094958667</v>
       </c>
       <c r="C239" s="5">
         <v>0.20457161499999899</v>
       </c>
       <c r="D239" s="5">
         <v>4.3239267874832343</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>57.884095479999999</v>
       </c>
       <c r="C240" s="5">
         <v>-0.21086318700000106</v>
       </c>
       <c r="D240" s="5">
         <v>-4.2696492781861384</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>57.730184213000001</v>
       </c>
       <c r="C241" s="5">
         <v>-0.15391126699999802</v>
       </c>
       <c r="D241" s="5">
         <v>-3.1444960836200186</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>58.100725296</v>
       </c>
       <c r="C242" s="5">
         <v>0.37054108299999911</v>
       </c>
       <c r="D242" s="5">
         <v>7.9800010169210234</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>57.689346467999997</v>
       </c>
       <c r="C243" s="5">
         <v>-0.41137882800000369</v>
       </c>
       <c r="D243" s="5">
         <v>-8.1733412284140883</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>57.577958922000001</v>
       </c>
       <c r="C244" s="5">
         <v>-0.11138754599999601</v>
       </c>
       <c r="D244" s="5">
         <v>-2.292532409415815</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>57.622324446999997</v>
       </c>
       <c r="C245" s="5">
         <v>4.4365524999996353E-2</v>
       </c>
       <c r="D245" s="5">
         <v>0.92856419690563463</v>
       </c>
       <c r="E245" s="5">
         <v>-5.072277629872457</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>57.851264815</v>
       </c>
       <c r="C246" s="5">
         <v>0.2289403680000035</v>
       </c>
       <c r="D246" s="5">
         <v>4.8733208160614661</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>58.181711876000001</v>
       </c>
       <c r="C247" s="5">
         <v>0.33044706100000099</v>
       </c>
       <c r="D247" s="5">
         <v>7.0739050948720683</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>58.551613570999997</v>
       </c>
       <c r="C248" s="5">
         <v>0.36990169499999581</v>
       </c>
       <c r="D248" s="5">
         <v>7.9017457164467952</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>58.699136121999999</v>
       </c>
       <c r="C249" s="5">
         <v>0.14752255100000156</v>
       </c>
       <c r="D249" s="5">
         <v>3.0656869649251739</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>58.895640084999997</v>
       </c>
       <c r="C250" s="5">
         <v>0.19650396299999784</v>
       </c>
       <c r="D250" s="5">
         <v>4.0919719859409565</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>58.834395962999999</v>
       </c>
       <c r="C251" s="5">
         <v>-6.1244121999997958E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-1.2407382041461523</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>59.056734145999997</v>
       </c>
       <c r="C252" s="5">
         <v>0.22233818299999797</v>
       </c>
       <c r="D252" s="5">
         <v>4.6303147824376945</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>58.862753613999999</v>
       </c>
       <c r="C253" s="5">
         <v>-0.19398053199999765</v>
       </c>
       <c r="D253" s="5">
         <v>-3.87114366393565</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>59.312278509999999</v>
       </c>
       <c r="C254" s="5">
         <v>0.44952489599999979</v>
       </c>
       <c r="D254" s="5">
         <v>9.5590859183457546</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>59.635595745000003</v>
       </c>
       <c r="C255" s="5">
         <v>0.32331723500000464</v>
       </c>
       <c r="D255" s="5">
         <v>6.7410447994091349</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>59.763227231000002</v>
       </c>
       <c r="C256" s="5">
         <v>0.12763148599999852</v>
       </c>
       <c r="D256" s="5">
         <v>2.5986750294792582</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>60.088163297000001</v>
       </c>
       <c r="C257" s="5">
         <v>0.32493606599999936</v>
       </c>
       <c r="D257" s="5">
         <v>6.7231543909986868</v>
       </c>
       <c r="E257" s="5">
         <v>4.2793116620417404</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>60.048071151999999</v>
       </c>
       <c r="C258" s="5">
         <v>-4.0092145000002688E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-0.79773471280372155</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>59.990134775999998</v>
       </c>
       <c r="C259" s="5">
         <v>-5.7936376000000678E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-1.151675662711571</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>60.089544408999998</v>
       </c>
       <c r="C260" s="5">
         <v>9.9409633000000497E-2</v>
       </c>
       <c r="D260" s="5">
         <v>2.0067435590395588</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>60.437512026999997</v>
       </c>
       <c r="C261" s="5">
         <v>0.34796761799999842</v>
       </c>
       <c r="D261" s="5">
         <v>7.1746315303934161</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>60.411032562000003</v>
       </c>
       <c r="C262" s="5">
         <v>-2.6479464999994207E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-0.52449048874559923</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>60.459340419999997</v>
       </c>
       <c r="C263" s="5">
         <v>4.8307857999994042E-2</v>
       </c>
       <c r="D263" s="5">
         <v>0.96381509745024907</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>60.748672061999997</v>
       </c>
       <c r="C264" s="5">
         <v>0.2893316420000005</v>
       </c>
       <c r="D264" s="5">
         <v>5.8962564225930159</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>60.905300877999998</v>
       </c>
       <c r="C265" s="5">
         <v>0.15662881600000134</v>
       </c>
       <c r="D265" s="5">
         <v>3.1382240930133198</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>60.928344629999998</v>
       </c>
       <c r="C266" s="5">
         <v>2.3043751999999529E-2</v>
       </c>
       <c r="D266" s="5">
         <v>0.45497055258374441</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>60.504749148000002</v>
       </c>
       <c r="C267" s="5">
         <v>-0.42359548199999608</v>
       </c>
       <c r="D267" s="5">
         <v>-8.0310920179731617</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>60.863335485</v>
       </c>
       <c r="C268" s="5">
         <v>0.35858633699999842</v>
       </c>
       <c r="D268" s="5">
         <v>7.3483601788673969</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>61.191859868000002</v>
       </c>
       <c r="C269" s="5">
         <v>0.32852438300000131</v>
       </c>
       <c r="D269" s="5">
         <v>6.6730835653017406</v>
       </c>
       <c r="E269" s="5">
         <v>1.8367953194786679</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>61.320292983999998</v>
       </c>
       <c r="C270" s="5">
         <v>0.12843311599999652</v>
       </c>
       <c r="D270" s="5">
         <v>2.5479101598160803</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>61.580843156999997</v>
       </c>
       <c r="C271" s="5">
         <v>0.26055017299999861</v>
       </c>
       <c r="D271" s="5">
         <v>5.2196653903097356</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>61.505052761999998</v>
       </c>
       <c r="C272" s="5">
         <v>-7.5790394999998512E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-1.4669392022538918</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>61.895479197999997</v>
       </c>
       <c r="C273" s="5">
         <v>0.39042643599999849</v>
       </c>
       <c r="D273" s="5">
         <v>7.8891100382805002</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>62.359285876000001</v>
       </c>
       <c r="C274" s="5">
         <v>0.46380667800000452</v>
       </c>
       <c r="D274" s="5">
         <v>9.3720725500457736</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>62.686483830999997</v>
       </c>
       <c r="C275" s="5">
         <v>0.32719795499999549</v>
       </c>
       <c r="D275" s="5">
         <v>6.4812956826136636</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>62.256788118000003</v>
       </c>
       <c r="C276" s="5">
         <v>-0.42969571299999387</v>
       </c>
       <c r="D276" s="5">
         <v>-7.9224805065081672</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>62.455711379999997</v>
       </c>
       <c r="C277" s="5">
         <v>0.19892326199999388</v>
       </c>
       <c r="D277" s="5">
         <v>3.9023516812178638</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>62.426070727999999</v>
       </c>
       <c r="C278" s="5">
         <v>-2.9640651999997658E-2</v>
       </c>
       <c r="D278" s="5">
         <v>-0.56801989337829095</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>62.359343123000002</v>
       </c>
       <c r="C279" s="5">
         <v>-6.672760499999697E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-1.2751731730106797</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>62.837681985000003</v>
       </c>
       <c r="C280" s="5">
         <v>0.47833886200000109</v>
       </c>
       <c r="D280" s="5">
         <v>9.6032647058259748</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>62.702341314000002</v>
       </c>
       <c r="C281" s="5">
         <v>-0.13534067100000158</v>
       </c>
       <c r="D281" s="5">
         <v>-2.5541785583487409</v>
       </c>
       <c r="E281" s="5">
         <v>2.4684352612558857</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>62.454989075999997</v>
       </c>
       <c r="C282" s="5">
         <v>-0.24735223800000483</v>
       </c>
       <c r="D282" s="5">
         <v>-4.6324671119035816</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>63.031775019000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.57678594300000441</v>
       </c>
       <c r="D283" s="5">
         <v>11.662875448064657</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>63.304661955</v>
       </c>
       <c r="C284" s="5">
         <v>0.27288693599999903</v>
       </c>
       <c r="D284" s="5">
         <v>5.3207347233762636</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>63.799705488999997</v>
       </c>
       <c r="C285" s="5">
         <v>0.49504353399999701</v>
       </c>
       <c r="D285" s="5">
         <v>9.7983361998505316</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>64.172032289000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.37232680000000329</v>
       </c>
       <c r="D286" s="5">
         <v>7.2322535069911265</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>64.352975862999998</v>
       </c>
       <c r="C287" s="5">
         <v>0.18094357399999694</v>
       </c>
       <c r="D287" s="5">
         <v>3.4365665587063665</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>64.275912422000005</v>
       </c>
       <c r="C288" s="5">
         <v>-7.7063440999992849E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-1.4275870825337544</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>64.585181957000003</v>
       </c>
       <c r="C289" s="5">
         <v>0.30926953499999854</v>
       </c>
       <c r="D289" s="5">
         <v>5.9291885446663972</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>64.683339451999998</v>
       </c>
       <c r="C290" s="5">
         <v>9.8157494999995265E-2</v>
       </c>
       <c r="D290" s="5">
         <v>1.8390997952561161</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>65.292579588999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.60924013700000046</v>
       </c>
       <c r="D291" s="5">
         <v>11.906863632953302</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>65.652747911000006</v>
       </c>
       <c r="C292" s="5">
         <v>0.36016832200000692</v>
       </c>
       <c r="D292" s="5">
         <v>6.8240340069449568</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>65.865986055999997</v>
       </c>
       <c r="C293" s="5">
         <v>0.21323814499999116</v>
       </c>
       <c r="D293" s="5">
         <v>3.9679485807586401</v>
       </c>
       <c r="E293" s="5">
         <v>5.0454969873567235</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>66.212746163000006</v>
       </c>
       <c r="C294" s="5">
         <v>0.34676010700000859</v>
       </c>
       <c r="D294" s="5">
         <v>6.5037334505006816</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>66.193913840999997</v>
       </c>
       <c r="C295" s="5">
         <v>-1.8832322000008617E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-0.34077227604034643</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>66.502301912999997</v>
       </c>
       <c r="C296" s="5">
         <v>0.30838807199999962</v>
       </c>
       <c r="D296" s="5">
         <v>5.736130977557452</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>66.053523208000001</v>
       </c>
       <c r="C297" s="5">
         <v>-0.44877870499999517</v>
       </c>
       <c r="D297" s="5">
         <v>-7.8040787663778532</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>66.040722189999997</v>
       </c>
       <c r="C298" s="5">
         <v>-1.280101800000466E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-0.23230946812652364</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>66.250520831000003</v>
       </c>
       <c r="C299" s="5">
         <v>0.20979864100000611</v>
       </c>
       <c r="D299" s="5">
         <v>3.8794869142970256</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>66.313631698999998</v>
       </c>
       <c r="C300" s="5">
         <v>6.3110867999995435E-2</v>
       </c>
       <c r="D300" s="5">
         <v>1.1491395893002299</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>66.301891193000003</v>
       </c>
       <c r="C301" s="5">
         <v>-1.1740505999995321E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-0.21224740940358755</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>66.280859098999997</v>
       </c>
       <c r="C302" s="5">
         <v>-2.1032094000005941E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-0.37999709194087572</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>66.474932688999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.19407359000000213</v>
       </c>
       <c r="D303" s="5">
         <v>3.570799394896973</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>66.497346559999997</v>
       </c>
       <c r="C304" s="5">
         <v>2.2413870999997698E-2</v>
       </c>
       <c r="D304" s="5">
         <v>0.4053645403757633</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>67.098717821999998</v>
       </c>
       <c r="C305" s="5">
         <v>0.60137126200000068</v>
       </c>
       <c r="D305" s="5">
         <v>11.408637879564075</v>
       </c>
       <c r="E305" s="5">
         <v>1.8715756641856318</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>66.961499087999997</v>
       </c>
       <c r="C306" s="5">
         <v>-0.13721873400000106</v>
       </c>
       <c r="D306" s="5">
         <v>-2.4266183761469162</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>67.215011313999995</v>
       </c>
       <c r="C307" s="5">
         <v>0.25351222599999801</v>
       </c>
       <c r="D307" s="5">
         <v>4.6389322723919602</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>67.465239933000007</v>
       </c>
       <c r="C308" s="5">
         <v>0.25022861900001203</v>
       </c>
       <c r="D308" s="5">
         <v>4.5599863332627333</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>67.634658504000001</v>
       </c>
       <c r="C309" s="5">
         <v>0.16941857099999424</v>
       </c>
       <c r="D309" s="5">
         <v>3.0554082439952168</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>67.951748244000001</v>
       </c>
       <c r="C310" s="5">
         <v>0.31708974000000012</v>
       </c>
       <c r="D310" s="5">
         <v>5.7732860483782344</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>68.093184410000006</v>
       </c>
       <c r="C311" s="5">
         <v>0.14143616600000541</v>
       </c>
       <c r="D311" s="5">
         <v>2.5264972444626332</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>68.250842547000005</v>
       </c>
       <c r="C312" s="5">
         <v>0.15765813699999853</v>
       </c>
       <c r="D312" s="5">
         <v>2.8140504535628885</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>68.011338508999998</v>
       </c>
       <c r="C313" s="5">
         <v>-0.23950403800000686</v>
       </c>
       <c r="D313" s="5">
         <v>-4.1306768813498485</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>68.231099141000001</v>
       </c>
       <c r="C314" s="5">
         <v>0.2197606320000034</v>
       </c>
       <c r="D314" s="5">
         <v>3.9471397093518323</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>68.929571637999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.69847249699999736</v>
       </c>
       <c r="D315" s="5">
         <v>13.00002665012876</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>68.315207584000007</v>
       </c>
       <c r="C316" s="5">
         <v>-0.61436405399999217</v>
       </c>
       <c r="D316" s="5">
         <v>-10.186472719498285</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>68.315090742999999</v>
       </c>
       <c r="C317" s="5">
         <v>-1.168410000076392E-4</v>
       </c>
       <c r="D317" s="5">
         <v>-2.0523670506422675E-3</v>
       </c>
       <c r="E317" s="5">
         <v>1.8128109753554611</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>68.837409618999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.52231887599999993</v>
       </c>
       <c r="D318" s="5">
         <v>9.5707001519085733</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>68.949915279999999</v>
       </c>
       <c r="C319" s="5">
         <v>0.11250566100000015</v>
       </c>
       <c r="D319" s="5">
         <v>1.9789676732683281</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>69.246121119999998</v>
       </c>
       <c r="C320" s="5">
         <v>0.29620583999999894</v>
       </c>
       <c r="D320" s="5">
         <v>5.2787136588232864</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>69.714402015000005</v>
       </c>
       <c r="C321" s="5">
         <v>0.46828089500000658</v>
       </c>
       <c r="D321" s="5">
         <v>8.4238102922043812</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>69.756293438</v>
       </c>
       <c r="C322" s="5">
         <v>4.1891422999995598E-2</v>
       </c>
       <c r="D322" s="5">
         <v>0.72346858602341246</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>69.969554857999995</v>
       </c>
       <c r="C323" s="5">
         <v>0.21326141999999493</v>
       </c>
       <c r="D323" s="5">
         <v>3.7310038026239445</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>70.381473614000001</v>
       </c>
       <c r="C324" s="5">
         <v>0.41191875600000571</v>
       </c>
       <c r="D324" s="5">
         <v>7.2978293376967374</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>71.033199995999993</v>
       </c>
       <c r="C325" s="5">
         <v>0.65172638199999255</v>
       </c>
       <c r="D325" s="5">
         <v>11.695657651111446</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>71.087156180999997</v>
       </c>
       <c r="C326" s="5">
         <v>5.3956185000004098E-2</v>
       </c>
       <c r="D326" s="5">
         <v>0.91532701149124041</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>71.064890265000003</v>
       </c>
       <c r="C327" s="5">
         <v>-2.2265915999994945E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-0.37521711942976044</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>71.214789362999994</v>
       </c>
       <c r="C328" s="5">
         <v>0.14989909799999168</v>
       </c>
       <c r="D328" s="5">
         <v>2.5607650779532865</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>70.901642280999994</v>
       </c>
       <c r="C329" s="5">
         <v>-0.31314708200000041</v>
       </c>
       <c r="D329" s="5">
         <v>-5.1509013066970972</v>
       </c>
       <c r="E329" s="5">
         <v>3.7862081567461514</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>70.904736100999997</v>
       </c>
       <c r="C330" s="5">
         <v>3.0938200000036886E-3</v>
       </c>
       <c r="D330" s="5">
         <v>5.2375022780837277E-2</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>70.974648142000007</v>
       </c>
       <c r="C331" s="5">
         <v>6.991204100000914E-2</v>
       </c>
       <c r="D331" s="5">
         <v>1.1896371366837855</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>70.830586191999998</v>
       </c>
       <c r="C332" s="5">
         <v>-0.14406195000000821</v>
       </c>
       <c r="D332" s="5">
         <v>-2.408711037525002</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>70.557290205000001</v>
       </c>
       <c r="C333" s="5">
         <v>-0.27329598699999735</v>
       </c>
       <c r="D333" s="5">
         <v>-4.5331297654633618</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>70.529046507999993</v>
       </c>
       <c r="C334" s="5">
         <v>-2.8243697000007728E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-0.47929728472154709</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>70.656963274000006</v>
       </c>
       <c r="C335" s="5">
         <v>0.12791676600001267</v>
       </c>
       <c r="D335" s="5">
         <v>2.1982518978352683</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>70.305702947</v>
       </c>
       <c r="C336" s="5">
         <v>-0.35126032700000565</v>
       </c>
       <c r="D336" s="5">
         <v>-5.8051757941212312</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>70.770471767000004</v>
       </c>
       <c r="C337" s="5">
         <v>0.4647688200000033</v>
       </c>
       <c r="D337" s="5">
         <v>8.2277001951787554</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>70.745702578999996</v>
       </c>
       <c r="C338" s="5">
         <v>-2.4769188000007603E-2</v>
       </c>
       <c r="D338" s="5">
         <v>-0.41918438347243736</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>70.717235587000005</v>
       </c>
       <c r="C339" s="5">
         <v>-2.8466991999991365E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-0.48179450562553239</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>71.087108233999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.369872646999994</v>
       </c>
       <c r="D340" s="5">
         <v>6.4601001794746482</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>70.967586917000006</v>
       </c>
       <c r="C341" s="5">
         <v>-0.11952131699999313</v>
       </c>
       <c r="D341" s="5">
         <v>-1.9990499377836479</v>
       </c>
       <c r="E341" s="5">
         <v>9.3008615708312092E-2</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>70.658150059999997</v>
       </c>
       <c r="C342" s="5">
         <v>-0.30943685700000856</v>
       </c>
       <c r="D342" s="5">
         <v>-5.108635227345748</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>67.152532730999994</v>
       </c>
       <c r="C343" s="5">
         <v>-3.5056173290000032</v>
       </c>
       <c r="D343" s="5">
         <v>-45.699776955003848</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>67.157258081999998</v>
       </c>
       <c r="C344" s="5">
         <v>4.7253510000047072E-3</v>
       </c>
       <c r="D344" s="5">
         <v>8.4473601447343505E-2</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>67.243880969000003</v>
       </c>
       <c r="C345" s="5">
         <v>8.6622887000004312E-2</v>
       </c>
       <c r="D345" s="5">
         <v>1.5588496239414162</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>67.426592924000005</v>
       </c>
       <c r="C346" s="5">
         <v>0.18271195500000204</v>
       </c>
       <c r="D346" s="5">
         <v>3.3097556901706682</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>67.711898976000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.2853060519999957</v>
       </c>
       <c r="D347" s="5">
         <v>5.1974812452319163</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>67.804658196000005</v>
       </c>
       <c r="C348" s="5">
         <v>9.2759220000004916E-2</v>
       </c>
       <c r="D348" s="5">
         <v>1.6563348702410607</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>68.330157650999993</v>
       </c>
       <c r="C349" s="5">
         <v>0.52549945499998785</v>
       </c>
       <c r="D349" s="5">
         <v>9.7070912467447137</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>68.152716984999998</v>
       </c>
       <c r="C350" s="5">
         <v>-0.17744066599999542</v>
       </c>
       <c r="D350" s="5">
         <v>-3.0720523360547203</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>67.782169459000002</v>
       </c>
       <c r="C351" s="5">
         <v>-0.37054752599999574</v>
       </c>
       <c r="D351" s="5">
         <v>-6.3328105900191334</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>67.664140270000004</v>
       </c>
       <c r="C352" s="5">
         <v>-0.11802918899999781</v>
       </c>
       <c r="D352" s="5">
         <v>-2.069665363342521</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>67.515519448000006</v>
       </c>
       <c r="C353" s="5">
         <v>-0.14862082199999804</v>
       </c>
       <c r="D353" s="5">
         <v>-2.6041296188211494</v>
       </c>
       <c r="E353" s="5">
         <v>-4.8642875134494279</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>71.310472144000002</v>
       </c>
       <c r="C354" s="5">
         <v>3.7949526959999957</v>
       </c>
       <c r="D354" s="5">
         <v>92.750885775304525</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>71.183490398999993</v>
       </c>
       <c r="C355" s="5">
         <v>-0.12698174500000903</v>
       </c>
       <c r="D355" s="5">
         <v>-2.1160224230254432</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>71.149292489000004</v>
       </c>
       <c r="C356" s="5">
         <v>-3.4197909999988951E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-0.57498208714934496</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>71.164530177000003</v>
       </c>
       <c r="C357" s="5">
         <v>1.5237687999999139E-2</v>
       </c>
       <c r="D357" s="5">
         <v>0.25730093226330464</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>71.159889695999993</v>
       </c>
       <c r="C358" s="5">
         <v>-4.6404810000097996E-3</v>
       </c>
       <c r="D358" s="5">
         <v>-7.8221278074130929E-2</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>70.993945428999993</v>
       </c>
       <c r="C359" s="5">
         <v>-0.16594426700000042</v>
       </c>
       <c r="D359" s="5">
         <v>-2.7627754737538757</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>71.212870641999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.21892521300000567</v>
       </c>
       <c r="D360" s="5">
         <v>3.7638710668947306</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>71.109981059999996</v>
       </c>
       <c r="C361" s="5">
         <v>-0.10288958200000309</v>
       </c>
       <c r="D361" s="5">
         <v>-1.7200693265451039</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>71.093226275999996</v>
       </c>
       <c r="C362" s="5">
         <v>-1.6754783999999745E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-0.28237535653283796</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>71.552053083999994</v>
       </c>
       <c r="C363" s="5">
         <v>0.45882680799999775</v>
       </c>
       <c r="D363" s="5">
         <v>8.0255575524462053</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>71.704270971</v>
       </c>
       <c r="C364" s="5">
         <v>0.15221788700000616</v>
       </c>
       <c r="D364" s="5">
         <v>2.5829298324369532</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>71.658153385999995</v>
       </c>
       <c r="C365" s="5">
         <v>-4.6117585000004624E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.76907214456248818</v>
       </c>
       <c r="E365" s="5">
         <v>6.1358247286990242</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>71.769915260999994</v>
       </c>
       <c r="C366" s="5">
         <v>0.11176187499999912</v>
       </c>
       <c r="D366" s="5">
         <v>1.8877223338354066</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>71.694922435999999</v>
       </c>
       <c r="C367" s="5">
         <v>-7.4992824999995378E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-1.2467063355859787</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>71.524530580999993</v>
       </c>
       <c r="C368" s="5">
         <v>-0.17039185500000542</v>
       </c>
       <c r="D368" s="5">
         <v>-2.8149632005707748</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>63.991639212999999</v>
       </c>
       <c r="C369" s="5">
         <v>-7.5328913679999943</v>
       </c>
       <c r="D369" s="5">
         <v>-73.696191845998712</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>65.395590334999994</v>
       </c>
       <c r="C370" s="5">
         <v>1.4039511219999952</v>
       </c>
       <c r="D370" s="5">
         <v>29.748621417335386</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>68.406120963999996</v>
       </c>
       <c r="C371" s="5">
         <v>3.0105306290000016</v>
       </c>
       <c r="D371" s="5">
         <v>71.616086251226037</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>68.562052852999997</v>
       </c>
       <c r="C372" s="5">
         <v>0.15593188900000143</v>
       </c>
       <c r="D372" s="5">
         <v>2.7699587662376457</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>68.871629479999996</v>
       </c>
       <c r="C373" s="5">
         <v>0.30957662699999844</v>
       </c>
       <c r="D373" s="5">
         <v>5.5549367430199226</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>69.310183804000005</v>
       </c>
       <c r="C374" s="5">
         <v>0.43855432400000893</v>
       </c>
       <c r="D374" s="5">
         <v>7.9146250781050753</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>70.241838552000004</v>
       </c>
       <c r="C375" s="5">
         <v>0.9316547479999997</v>
       </c>
       <c r="D375" s="5">
         <v>17.377766048544039</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>69.897105882999995</v>
       </c>
       <c r="C376" s="5">
         <v>-0.34473266900000965</v>
       </c>
       <c r="D376" s="5">
         <v>-5.7329575972907332</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>70.059458444000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.16235256100000584</v>
       </c>
       <c r="D377" s="5">
         <v>2.8231686629617947</v>
       </c>
       <c r="E377" s="5">
         <v>-2.2310021490343557</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>70.547407344999996</v>
       </c>
       <c r="C378" s="5">
         <v>0.48794890099999577</v>
       </c>
       <c r="D378" s="5">
         <v>8.6854437527011932</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>70.506420379999994</v>
       </c>
       <c r="C379" s="5">
         <v>-4.0986965000001874E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-0.69495817543080429</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>71.112663916000002</v>
       </c>
       <c r="C380" s="5">
         <v>0.60624353600000802</v>
       </c>
       <c r="D380" s="5">
         <v>10.820315286072745</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>71.335615259999997</v>
       </c>
       <c r="C381" s="5">
         <v>0.22295134399999483</v>
       </c>
       <c r="D381" s="5">
         <v>3.8277784893055999</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>71.713980063999998</v>
       </c>
       <c r="C382" s="5">
         <v>0.37836480400000028</v>
       </c>
       <c r="D382" s="5">
         <v>6.5538086640543947</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>72.031150065999995</v>
       </c>
       <c r="C383" s="5">
         <v>0.31717000199999745</v>
       </c>
       <c r="D383" s="5">
         <v>5.4382703231965701</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>72.662646726000006</v>
       </c>
       <c r="C384" s="5">
         <v>0.63149666000001048</v>
       </c>
       <c r="D384" s="5">
         <v>11.04279089065756</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>72.918102321999996</v>
       </c>
       <c r="C385" s="5">
         <v>0.25545559599999024</v>
       </c>
       <c r="D385" s="5">
         <v>4.3013038273773896</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>73.115708248999994</v>
       </c>
       <c r="C386" s="5">
         <v>0.19760592699999791</v>
       </c>
       <c r="D386" s="5">
         <v>3.3008754794926043</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>73.136791728000006</v>
       </c>
       <c r="C387" s="5">
         <v>2.1083479000012062E-2</v>
       </c>
       <c r="D387" s="5">
         <v>0.34657858419353538</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>74.655939868000004</v>
       </c>
       <c r="C388" s="5">
         <v>1.5191481399999986</v>
       </c>
       <c r="D388" s="5">
         <v>27.979834325618125</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>75.011791126000006</v>
       </c>
       <c r="C389" s="5">
         <v>0.35585125800000128</v>
       </c>
       <c r="D389" s="5">
         <v>5.8722200465158192</v>
       </c>
       <c r="E389" s="5">
         <v>7.0687567274852814</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>74.643151782000004</v>
       </c>
       <c r="C390" s="5">
         <v>-0.36863934400000176</v>
       </c>
       <c r="D390" s="5">
         <v>-5.7404849367728943</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>75.281270143</v>
       </c>
       <c r="C391" s="5">
         <v>0.63811836099999653</v>
       </c>
       <c r="D391" s="5">
         <v>10.755072526989418</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>75.136958774999997</v>
       </c>
       <c r="C392" s="5">
         <v>-0.14431136800000388</v>
       </c>
       <c r="D392" s="5">
         <v>-2.2762559312238917</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>75.567499796999996</v>
       </c>
       <c r="C393" s="5">
         <v>0.43054102199999988</v>
       </c>
       <c r="D393" s="5">
         <v>7.0969961712220142</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>75.507940861999998</v>
       </c>
       <c r="C394" s="5">
         <v>-5.9558934999998314E-2</v>
       </c>
       <c r="D394" s="5">
         <v>-0.94169741603116197</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>75.420074287999995</v>
       </c>
       <c r="C395" s="5">
         <v>-8.7866574000003084E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-1.3875052304651136</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>76.084529799999999</v>
       </c>
       <c r="C396" s="5">
         <v>0.66445551200000352</v>
       </c>
       <c r="D396" s="5">
         <v>11.099693872022565</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>76.101624572999995</v>
       </c>
       <c r="C397" s="5">
         <v>1.7094772999996621E-2</v>
       </c>
       <c r="D397" s="5">
         <v>0.26995101937661303</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>76.414496619000005</v>
       </c>
       <c r="C398" s="5">
         <v>0.31287204600000962</v>
       </c>
       <c r="D398" s="5">
         <v>5.0465861935135692</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>76.338999319999999</v>
       </c>
       <c r="C399" s="5">
         <v>-7.5497299000005569E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-1.1791751456467714</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>76.28455452</v>
       </c>
       <c r="C400" s="5">
         <v>-5.444479999999885E-2</v>
       </c>
       <c r="D400" s="5">
         <v>-0.8524881315120969</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>76.424644719</v>
       </c>
       <c r="C401" s="5">
         <v>0.14009019899999942</v>
       </c>
       <c r="D401" s="5">
         <v>2.2260943726028604</v>
       </c>
       <c r="E401" s="5">
         <v>1.8835086748252294</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>77.075993291000003</v>
       </c>
       <c r="C402" s="5">
         <v>0.6513485720000034</v>
       </c>
       <c r="D402" s="5">
         <v>10.72059769099527</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>76.762204022999995</v>
       </c>
       <c r="C403" s="5">
         <v>-0.31378926800000784</v>
       </c>
       <c r="D403" s="5">
         <v>-4.7774807536208659</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>76.752374570000001</v>
       </c>
       <c r="C404" s="5">
         <v>-9.8294529999947144E-3</v>
       </c>
       <c r="D404" s="5">
         <v>-0.15355265113333738</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>77.181045725000004</v>
       </c>
       <c r="C405" s="5">
         <v>0.42867115500000352</v>
       </c>
       <c r="D405" s="5">
         <v>6.9119018481052841</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>77.592758560999997</v>
       </c>
       <c r="C406" s="5">
         <v>0.41171283599999242</v>
       </c>
       <c r="D406" s="5">
         <v>6.5924397545834568</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>78.093348957000003</v>
       </c>
       <c r="C407" s="5">
         <v>0.50059039600000688</v>
       </c>
       <c r="D407" s="5">
         <v>8.0225102378772775</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>78.117151041</v>
       </c>
       <c r="C408" s="5">
         <v>2.3802083999996171E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.36636193082422164</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>78.251208993999995</v>
       </c>
       <c r="C409" s="5">
         <v>0.13405795299999568</v>
       </c>
       <c r="D409" s="5">
         <v>2.0788859888832611</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>78.584468623000006</v>
       </c>
       <c r="C410" s="5">
         <v>0.33325962900001116</v>
       </c>
       <c r="D410" s="5">
         <v>5.2320367583985838</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>78.653150335000007</v>
       </c>
       <c r="C411" s="5">
         <v>6.8681712000000061E-2</v>
       </c>
       <c r="D411" s="5">
         <v>1.0538391296071037</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>78.892788447000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.23963811199999441</v>
       </c>
       <c r="D412" s="5">
         <v>3.7180178706646583</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>78.905364410000004</v>
       </c>
       <c r="C413" s="5">
         <v>1.2575963000003298E-2</v>
       </c>
       <c r="D413" s="5">
         <v>0.19145467947478956</v>
       </c>
       <c r="E413" s="5">
         <v>3.2459682346200891</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>78.501984766000007</v>
       </c>
       <c r="C414" s="5">
         <v>-0.40337964399999748</v>
       </c>
       <c r="D414" s="5">
         <v>-5.965052320743613</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>78.979809735000003</v>
       </c>
       <c r="C415" s="5">
         <v>0.47782496899999671</v>
       </c>
       <c r="D415" s="5">
         <v>7.5536992314295226</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>79.069882273000005</v>
       </c>
       <c r="C416" s="5">
         <v>9.0072538000001146E-2</v>
       </c>
       <c r="D416" s="5">
         <v>1.377157064613943</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>78.688358285999996</v>
       </c>
       <c r="C417" s="5">
         <v>-0.38152398700000845</v>
       </c>
       <c r="D417" s="5">
         <v>-5.6389623665250017</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>79.073354398999996</v>
       </c>
       <c r="C418" s="5">
         <v>0.3849961129999997</v>
       </c>
       <c r="D418" s="5">
         <v>6.0318006025916304</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>79.051392598999996</v>
       </c>
       <c r="C419" s="5">
         <v>-2.1961799999999698E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-0.33277884420641612</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>78.953921445000006</v>
       </c>
       <c r="C420" s="5">
         <v>-9.7471153999990179E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-1.4696190022803091</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>78.994117770000003</v>
       </c>
       <c r="C421" s="5">
         <v>4.0196324999996591E-2</v>
       </c>
       <c r="D421" s="5">
         <v>0.61264701766117202</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>79.475989671999997</v>
       </c>
       <c r="C422" s="5">
         <v>0.48187190199999463</v>
       </c>
       <c r="D422" s="5">
         <v>7.5707752138578277</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>78.972074950999996</v>
       </c>
       <c r="C423" s="5">
         <v>-0.50391472100000101</v>
       </c>
       <c r="D423" s="5">
         <v>-7.3487565065528564</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>78.925988927999995</v>
       </c>
       <c r="C424" s="5">
         <v>-4.6086023000000864E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-0.69804507709597674</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>79.023405042999997</v>
       </c>
       <c r="C425" s="5">
         <v>9.7416115000001469E-2</v>
       </c>
       <c r="D425" s="5">
         <v>1.4912221452237029</v>
       </c>
       <c r="E425" s="5">
         <v>0.14959772872555899</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>79.325514362000007</v>
       </c>
       <c r="C426" s="5">
         <v>0.30210931900001015</v>
       </c>
       <c r="D426" s="5">
         <v>4.6853460460331675</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>79.394004323000004</v>
       </c>
       <c r="C427" s="5">
         <v>6.8489960999997379E-2</v>
       </c>
       <c r="D427" s="5">
         <v>1.0410189837802175</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>79.558435861000007</v>
       </c>
       <c r="C428" s="5">
         <v>0.16443153800000232</v>
       </c>
       <c r="D428" s="5">
         <v>2.5138053583278142</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>79.694688651000007</v>
       </c>
       <c r="C429" s="5">
         <v>0.13625279000000035</v>
       </c>
       <c r="D429" s="5">
         <v>2.0746042917161978</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>79.550991128000007</v>
       </c>
       <c r="C430" s="5">
         <v>-0.14369752300000016</v>
       </c>
       <c r="D430" s="5">
         <v>-2.1423911681773822</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>79.519642306999998</v>
       </c>
       <c r="C431" s="5">
         <v>-3.1348821000008797E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-0.47186285545663953</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>79.391762962000001</v>
       </c>
       <c r="C432" s="5">
         <v>-0.12787934499999665</v>
       </c>
       <c r="D432" s="5">
         <v>-1.9128001120348292</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>79.760375874000005</v>
       </c>
       <c r="C433" s="5">
         <v>0.36861291200000323</v>
       </c>
       <c r="D433" s="5">
         <v>5.7160559402706923</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>79.570470647999997</v>
       </c>
       <c r="C434" s="5">
         <v>-0.18990522600000759</v>
       </c>
       <c r="D434" s="5">
         <v>-2.8200169363047034</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>79.737007781000003</v>
       </c>
       <c r="C435" s="5">
         <v>0.16653713300000561</v>
       </c>
       <c r="D435" s="5">
         <v>2.5406553491003292</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>79.715893351000005</v>
       </c>
       <c r="C436" s="5">
         <v>-2.1114429999997242E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-0.31729867807270828</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>79.858787738999993</v>
       </c>
       <c r="C437" s="5">
         <v>0.14289438799998777</v>
       </c>
       <c r="D437" s="5">
         <v>2.1723894161330248</v>
       </c>
       <c r="E437" s="5">
         <v>1.0571332576031489</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>79.897477882000004</v>
       </c>
       <c r="C438" s="5">
         <v>3.8690143000010835E-2</v>
       </c>
       <c r="D438" s="5">
         <v>0.58293004182619068</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>79.743838519999997</v>
       </c>
       <c r="C439" s="5">
         <v>-0.15363936200000694</v>
       </c>
       <c r="D439" s="5">
         <v>-2.2832981492534654</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>80.058158105999993</v>
       </c>
       <c r="C440" s="5">
         <v>0.31431958599999632</v>
       </c>
       <c r="D440" s="5">
         <v>4.8338382281767567</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>79.962187579000002</v>
       </c>
       <c r="C441" s="5">
         <v>-9.5970526999991534E-2</v>
       </c>
       <c r="D441" s="5">
         <v>-1.4290655665858409</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>80.179351780999994</v>
       </c>
       <c r="C442" s="5">
         <v>0.2171642019999922</v>
       </c>
       <c r="D442" s="5">
         <v>3.308126866552108</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>80.596091083000005</v>
+        <v>80.366549895999995</v>
       </c>
       <c r="C443" s="5">
-        <v>0.41673930200001053</v>
+        <v>0.18719811500000105</v>
       </c>
       <c r="D443" s="5">
-        <v>6.4185306150299937</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>2.8379488259085317</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>80.191494470999999</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-0.17505542499999649</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-2.5827668513884627</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2539BA9-04AF-4069-AFFF-2A4993570935}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpttula</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>