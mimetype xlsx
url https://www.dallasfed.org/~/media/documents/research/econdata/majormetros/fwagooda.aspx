--- v2 (2026-02-15)
+++ v3 (2026-04-17)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0EE565CB-D787-4ABA-BB8F-AA7A27C105D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F8C4A97F-3C24-4671-BC28-A3663B4C4E84}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C3F236C5-6973-4DEF-8182-162B5D2B4A21}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B61B7E19-ED1A-4598-AA9C-8677DF95D6D9}"/>
   </bookViews>
   <sheets>
     <sheet name="fwagooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Goods Producing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{766B2E1C-B5E5-45A8-B8C0-AB5B740F56E9}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{65D75F5E-FDE1-4185-9951-BD10C55FA244}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>151.64841311000001</v>
+        <v>149.50284452</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>151.89456367</v>
+        <v>150.32330228999999</v>
       </c>
       <c r="C7" s="5">
-        <v>0.24615055999998958</v>
+        <v>0.82045776999999021</v>
       </c>
       <c r="D7" s="5">
-        <v>1.9652825312155064</v>
+        <v>6.7879434054539889</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>151.24679657999999</v>
+        <v>149.85609012</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.6477670900000021</v>
+        <v>-0.46721216999998205</v>
       </c>
       <c r="D8" s="5">
-        <v>-4.9991584913338887</v>
+        <v>-3.6665587822121926</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>150.24128300000001</v>
+        <v>149.14850939999999</v>
       </c>
       <c r="C9" s="5">
-        <v>-1.0055135799999846</v>
+        <v>-0.70758072000000993</v>
       </c>
       <c r="D9" s="5">
-        <v>-7.6924586900110281</v>
+        <v>-5.5212277690849358</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>148.0807767</v>
+        <v>147.21009136999999</v>
       </c>
       <c r="C10" s="5">
-        <v>-2.1605063000000087</v>
+        <v>-1.9384180300000082</v>
       </c>
       <c r="D10" s="5">
-        <v>-15.95482217290356</v>
+        <v>-14.527977854845442</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>148.29207124999999</v>
+        <v>147.41200205000001</v>
       </c>
       <c r="C11" s="5">
-        <v>0.21129454999999098</v>
+        <v>0.20191068000002588</v>
       </c>
       <c r="D11" s="5">
-        <v>1.7257662836005938</v>
+        <v>1.6583712459180111</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>147.51603166999999</v>
+        <v>146.55099476000001</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.77603958000000262</v>
+        <v>-0.86100729000000342</v>
       </c>
       <c r="D12" s="5">
-        <v>-6.1021870671237766</v>
+        <v>-6.7881529251379806</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>149.38360460000001</v>
+        <v>147.99327969999999</v>
       </c>
       <c r="C13" s="5">
-        <v>1.8675729300000228</v>
+        <v>1.4422849399999791</v>
       </c>
       <c r="D13" s="5">
-        <v>16.295943182968831</v>
+        <v>12.470516275251441</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>148.67167702</v>
+        <v>147.08047199999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.71192758000000822</v>
+        <v>-0.91280770000000189</v>
       </c>
       <c r="D14" s="5">
-        <v>-5.5713746321275348</v>
+        <v>-7.1554871456300351</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>148.62250574999999</v>
+        <v>147.22405501</v>
       </c>
       <c r="C15" s="5">
-        <v>-4.917127000001642E-2</v>
+        <v>0.14358301000001461</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.39616360775442949</v>
+        <v>1.1777752693436172</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>148.28239088999999</v>
+        <v>146.69874941</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.34011485999999991</v>
+        <v>-0.52530559999999582</v>
       </c>
       <c r="D16" s="5">
-        <v>-2.7118356200070748</v>
+        <v>-4.1986489194076437</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>148.01889457999999</v>
+        <v>146.39310860000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.26349630999999363</v>
+        <v>-0.30564080999999987</v>
       </c>
       <c r="D17" s="5">
-        <v>-2.1116700518826415</v>
+        <v>-2.4716993886553351</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>146.76076710000001</v>
+        <v>145.03409214000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.2581274799999846</v>
+        <v>-1.3590164599999923</v>
       </c>
       <c r="D18" s="5">
-        <v>-9.7361613659955442</v>
+        <v>-10.58845203482155</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>145.53718498999999</v>
+        <v>143.67474693</v>
       </c>
       <c r="C19" s="5">
-        <v>-1.2235821100000237</v>
+        <v>-1.359345210000015</v>
       </c>
       <c r="D19" s="5">
-        <v>-9.5584559135591043</v>
+        <v>-10.685066180186698</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>145.57887485000001</v>
+        <v>143.56007549</v>
       </c>
       <c r="C20" s="5">
-        <v>4.1689860000019507E-2</v>
+        <v>-0.11467143999999507</v>
       </c>
       <c r="D20" s="5">
-        <v>0.34428813706550709</v>
+        <v>-0.95356549083953634</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>143.14268679</v>
+        <v>141.24535607000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-2.4361880600000063</v>
+        <v>-2.3147194199999888</v>
       </c>
       <c r="D21" s="5">
-        <v>-18.332422331792408</v>
+        <v>-17.721569804779826</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>141.95416134000001</v>
+        <v>140.17825740999999</v>
       </c>
       <c r="C22" s="5">
-        <v>-1.188525449999986</v>
+        <v>-1.0670986600000276</v>
       </c>
       <c r="D22" s="5">
-        <v>-9.5210477100136419</v>
+        <v>-8.6985344409707395</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>141.08978965</v>
+        <v>139.11692998999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.8643716900000129</v>
+        <v>-1.0613274199999978</v>
       </c>
       <c r="D23" s="5">
-        <v>-7.0670993377856872</v>
+        <v>-8.7165722834765873</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>136.13992684999999</v>
+        <v>134.08415511999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-4.9498628000000053</v>
+        <v>-5.0327748699999972</v>
       </c>
       <c r="D24" s="5">
-        <v>-34.855294779456258</v>
+        <v>-35.735712672828321</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>135.72462704</v>
+        <v>133.31495767999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.41529980999999339</v>
+        <v>-0.76919743999999923</v>
       </c>
       <c r="D25" s="5">
-        <v>-3.5998459092607904</v>
+        <v>-6.670909814500126</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>135.17201552</v>
+        <v>132.79874387999999</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.55261151999999925</v>
+        <v>-0.51621380000000272</v>
       </c>
       <c r="D26" s="5">
-        <v>-4.7779359596088256</v>
+        <v>-4.5488740210542726</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>134.30288537000001</v>
+        <v>131.79329981999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.8691301499999895</v>
+        <v>-1.0054440600000021</v>
       </c>
       <c r="D27" s="5">
-        <v>-7.4486742977813876</v>
+        <v>-8.7164802635211309</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>134.2602187</v>
+        <v>131.71036423000001</v>
       </c>
       <c r="C28" s="5">
-        <v>-4.2666670000016893E-2</v>
+        <v>-8.2935589999976855E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>-0.38056246554836193</v>
+        <v>-0.75253426887585961</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>132.98023603999999</v>
+        <v>130.54328733</v>
       </c>
       <c r="C29" s="5">
-        <v>-1.2799826600000017</v>
+        <v>-1.1670769000000121</v>
       </c>
       <c r="D29" s="5">
-        <v>-10.859104947101406</v>
+        <v>-10.129919765727335</v>
       </c>
       <c r="E29" s="5">
-        <v>-10.159958688160609</v>
+        <v>-10.826890296665237</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>132.71126720000001</v>
+        <v>129.99896496</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.26896883999998522</v>
+        <v>-0.54432237000000327</v>
       </c>
       <c r="D30" s="5">
-        <v>-2.4003278014779084</v>
+        <v>-4.8904349224157322</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>132.43974104</v>
+        <v>129.58951299</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.27152616000000762</v>
+        <v>-0.40945196999999212</v>
       </c>
       <c r="D31" s="5">
-        <v>-2.427749535057333</v>
+        <v>-3.7147951141256796</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>129.33778064000001</v>
+        <v>126.39240580000001</v>
       </c>
       <c r="C32" s="5">
-        <v>-3.1019603999999958</v>
+        <v>-3.197107189999997</v>
       </c>
       <c r="D32" s="5">
-        <v>-24.753729680720493</v>
+        <v>-25.900807986382766</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>129.39141497</v>
+        <v>126.67826091000001</v>
       </c>
       <c r="C33" s="5">
-        <v>5.3634329999994179E-2</v>
+        <v>0.28585510999999997</v>
       </c>
       <c r="D33" s="5">
-        <v>0.49875752783559157</v>
+        <v>2.7479925345745393</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>130.52475303</v>
+        <v>128.02165991999999</v>
       </c>
       <c r="C34" s="5">
-        <v>1.1333380599999998</v>
+        <v>1.3433990099999846</v>
       </c>
       <c r="D34" s="5">
-        <v>11.032218104924363</v>
+        <v>13.494897319522892</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>129.47016306</v>
+        <v>126.99094228</v>
       </c>
       <c r="C35" s="5">
-        <v>-1.054589969999995</v>
+        <v>-1.0307176399999918</v>
       </c>
       <c r="D35" s="5">
-        <v>-9.2760860596039159</v>
+        <v>-9.2448035498078784</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>130.95730538000001</v>
+        <v>128.61384065999999</v>
       </c>
       <c r="C36" s="5">
-        <v>1.4871423200000038</v>
+        <v>1.6228983799999952</v>
       </c>
       <c r="D36" s="5">
-        <v>14.688645618677265</v>
+        <v>16.460738386156603</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>130.29503475999999</v>
+        <v>127.98396054</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.66227062000001524</v>
+        <v>-0.62988011999999571</v>
       </c>
       <c r="D37" s="5">
-        <v>-5.9025987939469555</v>
+        <v>-5.7211972276618344</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>129.56823643000001</v>
+        <v>127.41765451000001</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.72679832999997984</v>
+        <v>-0.56630602999999269</v>
       </c>
       <c r="D38" s="5">
-        <v>-6.4921270916020841</v>
+        <v>-5.1824498607949128</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>129.90947678000001</v>
+        <v>127.8953324</v>
       </c>
       <c r="C39" s="5">
-        <v>0.34124034999999253</v>
+        <v>0.47767788999999539</v>
       </c>
       <c r="D39" s="5">
-        <v>3.2065908714494551</v>
+        <v>4.5926251359728054</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>130.29665811000001</v>
+        <v>128.37968047999999</v>
       </c>
       <c r="C40" s="5">
-        <v>0.38718133000000421</v>
+        <v>0.48434807999998952</v>
       </c>
       <c r="D40" s="5">
-        <v>3.6356843857324961</v>
+        <v>4.6403408253185008</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>131.07436933</v>
+        <v>129.235142</v>
       </c>
       <c r="C41" s="5">
-        <v>0.77771121999998627</v>
+        <v>0.85546152000000575</v>
       </c>
       <c r="D41" s="5">
-        <v>7.4024029219188492</v>
+        <v>8.2958979948981604</v>
       </c>
       <c r="E41" s="5">
-        <v>-1.433195463291792</v>
+        <v>-1.0020778216601411</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>129.76466963999999</v>
+        <v>128.16199173999999</v>
       </c>
       <c r="C42" s="5">
-        <v>-1.3096996900000022</v>
+        <v>-1.0731502600000056</v>
       </c>
       <c r="D42" s="5">
-        <v>-11.352954839881569</v>
+        <v>-9.5218973579974104</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>132.18026388999999</v>
+        <v>130.83965598</v>
       </c>
       <c r="C43" s="5">
-        <v>2.4155942499999981</v>
+        <v>2.6776642400000128</v>
       </c>
       <c r="D43" s="5">
-        <v>24.773336869491946</v>
+        <v>28.162728805224479</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>132.30769592999999</v>
+        <v>131.19054736999999</v>
       </c>
       <c r="C44" s="5">
-        <v>0.12743204000000219</v>
+        <v>0.35089138999998681</v>
       </c>
       <c r="D44" s="5">
-        <v>1.1630472944512471</v>
+        <v>3.2661073395632956</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>129.09157342</v>
+        <v>128.24785779000001</v>
       </c>
       <c r="C45" s="5">
-        <v>-3.2161225099999911</v>
+        <v>-2.9426895799999784</v>
       </c>
       <c r="D45" s="5">
-        <v>-25.569068810166229</v>
+        <v>-23.832288822170998</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>130.03803503</v>
+        <v>129.26535325</v>
       </c>
       <c r="C46" s="5">
-        <v>0.94646161000000006</v>
+        <v>1.0174954599999921</v>
       </c>
       <c r="D46" s="5">
-        <v>9.1616395969725595</v>
+        <v>9.9472101165757554</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>130.47652518999999</v>
+        <v>129.85363547</v>
       </c>
       <c r="C47" s="5">
-        <v>0.43849015999998642</v>
+        <v>0.58828221999999641</v>
       </c>
       <c r="D47" s="5">
-        <v>4.1223127203218191</v>
+        <v>5.5999486790459407</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>129.05261562000001</v>
+        <v>128.37557815</v>
       </c>
       <c r="C48" s="5">
-        <v>-1.423909569999978</v>
+        <v>-1.4780573200000049</v>
       </c>
       <c r="D48" s="5">
-        <v>-12.33764209286613</v>
+        <v>-12.835509758318208</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>129.32857998</v>
+        <v>128.38361555</v>
       </c>
       <c r="C49" s="5">
-        <v>0.27596435999998903</v>
+        <v>8.0374000000063006E-3</v>
       </c>
       <c r="D49" s="5">
-        <v>2.5964596528411654</v>
+        <v>7.5156053934488654E-2</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>130.78660846</v>
+        <v>129.89244428000001</v>
       </c>
       <c r="C50" s="5">
-        <v>1.4580284799999959</v>
+        <v>1.5088287300000047</v>
       </c>
       <c r="D50" s="5">
-        <v>14.399789526847151</v>
+        <v>15.051277634986615</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>132.40376759</v>
+        <v>131.68817888000001</v>
       </c>
       <c r="C51" s="5">
-        <v>1.6171591300000046</v>
+        <v>1.795734600000003</v>
       </c>
       <c r="D51" s="5">
-        <v>15.889685649133266</v>
+        <v>17.911137837519455</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>132.55146134</v>
+        <v>131.83938879999999</v>
       </c>
       <c r="C52" s="5">
-        <v>0.14769375000000196</v>
+        <v>0.15120991999998523</v>
       </c>
       <c r="D52" s="5">
-        <v>1.3468189207893611</v>
+        <v>1.3866258302037249</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>132.63227778000001</v>
+        <v>132.00736312999999</v>
       </c>
       <c r="C53" s="5">
-        <v>8.0816440000006651E-2</v>
+        <v>0.16797432999999273</v>
       </c>
       <c r="D53" s="5">
-        <v>0.73409674304842909</v>
+        <v>1.5396589839853814</v>
       </c>
       <c r="E53" s="5">
-        <v>1.1885683356429144</v>
+        <v>2.1450985290053515</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>133.11259480000001</v>
+        <v>132.32274588999999</v>
       </c>
       <c r="C54" s="5">
-        <v>0.48031702000000109</v>
+        <v>0.31538276000000565</v>
       </c>
       <c r="D54" s="5">
-        <v>4.4333127945934692</v>
+        <v>2.9049301310651199</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>131.7893368</v>
+        <v>131.0450621</v>
       </c>
       <c r="C55" s="5">
-        <v>-1.3232580000000098</v>
+        <v>-1.2776837899999975</v>
       </c>
       <c r="D55" s="5">
-        <v>-11.297986561536389</v>
+        <v>-10.991009171960997</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>132.75309723000001</v>
+        <v>131.96462245999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.96376043000000777</v>
+        <v>0.91956035999999131</v>
       </c>
       <c r="D56" s="5">
-        <v>9.137167338992235</v>
+        <v>8.7532648787102652</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>133.48540220999999</v>
+        <v>132.70104406999999</v>
       </c>
       <c r="C57" s="5">
-        <v>0.73230497999998079</v>
+        <v>0.73642161000000783</v>
       </c>
       <c r="D57" s="5">
-        <v>6.8241253317544937</v>
+        <v>6.9059414999019353</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>133.36059423</v>
+        <v>132.73005111000001</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.12480797999998572</v>
+        <v>2.900704000001042E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>-1.1162403095298812</v>
+        <v>0.26262285211475778</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>133.86914217</v>
+        <v>133.08936552</v>
       </c>
       <c r="C59" s="5">
-        <v>0.5085479399999997</v>
+        <v>0.35931440999999609</v>
       </c>
       <c r="D59" s="5">
-        <v>4.6732001305264115</v>
+        <v>3.2973347743725512</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>134.5368794</v>
+        <v>133.73130347</v>
       </c>
       <c r="C60" s="5">
-        <v>0.66773723000000018</v>
+        <v>0.64193794999999909</v>
       </c>
       <c r="D60" s="5">
-        <v>6.1525506646499917</v>
+        <v>5.9440756757886959</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>135.41249651999999</v>
+        <v>134.46233978999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.87561711999998693</v>
+        <v>0.73103631999998697</v>
       </c>
       <c r="D61" s="5">
-        <v>8.0957802192262349</v>
+        <v>6.7606079303027089</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>136.07658056</v>
+        <v>135.03880167</v>
       </c>
       <c r="C62" s="5">
-        <v>0.66408404000000587</v>
+        <v>0.57646188000001075</v>
       </c>
       <c r="D62" s="5">
-        <v>6.0463461581302225</v>
+        <v>5.2676516082874159</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>137.02399012999999</v>
+        <v>135.99034165</v>
       </c>
       <c r="C63" s="5">
-        <v>0.94740956999999071</v>
+        <v>0.95153998000000684</v>
       </c>
       <c r="D63" s="5">
-        <v>8.682262449735024</v>
+        <v>8.7912266951010398</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>137.45303293000001</v>
+        <v>136.42063988999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.42904280000001904</v>
+        <v>0.43029823999998484</v>
       </c>
       <c r="D64" s="5">
-        <v>3.8227684106738824</v>
+        <v>3.8638003065050608</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>137.64931533000001</v>
+        <v>136.82526598000001</v>
       </c>
       <c r="C65" s="5">
-        <v>0.19628240000000119</v>
+        <v>0.40462609000002203</v>
       </c>
       <c r="D65" s="5">
-        <v>1.7271181743909958</v>
+        <v>3.6178615760164901</v>
       </c>
       <c r="E65" s="5">
-        <v>3.7826671108837306</v>
+        <v>3.6497228152761352</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>135.99785868999999</v>
+        <v>135.93501459999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-1.6514566400000206</v>
+        <v>-0.89025138000002357</v>
       </c>
       <c r="D66" s="5">
-        <v>-13.484050588162933</v>
+        <v>-7.5343460518316308</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>137.28810013</v>
+        <v>137.23940379000001</v>
       </c>
       <c r="C67" s="5">
-        <v>1.2902414400000168</v>
+        <v>1.3043891900000233</v>
       </c>
       <c r="D67" s="5">
-        <v>11.997904250366865</v>
+        <v>12.142391641005457</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>137.37502193</v>
+        <v>137.32199782000001</v>
       </c>
       <c r="C68" s="5">
-        <v>8.6921799999998939E-2</v>
+        <v>8.2594029999995655E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>0.76241237564385056</v>
+        <v>0.72458462499858101</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>138.13963143999999</v>
+        <v>138.129594</v>
       </c>
       <c r="C69" s="5">
-        <v>0.76460950999998545</v>
+        <v>0.80759617999999023</v>
       </c>
       <c r="D69" s="5">
-        <v>6.8873274687638819</v>
+        <v>7.2900546276497113</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>138.12245863000001</v>
+        <v>138.16407373000001</v>
       </c>
       <c r="C70" s="5">
-        <v>-1.7172809999976835E-2</v>
+        <v>3.4479730000015252E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>-0.14907588580703734</v>
+        <v>0.29995402777849289</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>138.04607288</v>
+        <v>138.10621739999999</v>
       </c>
       <c r="C71" s="5">
-        <v>-7.6385750000014241E-2</v>
+        <v>-5.7856330000021217E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-0.66162017971884701</v>
+        <v>-0.50134536670839447</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>137.50174389</v>
+        <v>137.56481733000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.54432898999999679</v>
+        <v>-0.54140006999998036</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.6304358301520914</v>
+        <v>-4.6040925453305519</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>137.19982325000001</v>
+        <v>137.23048888</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.30192063999999164</v>
+        <v>-0.33432845000001521</v>
       </c>
       <c r="D73" s="5">
-        <v>-2.6033211570841486</v>
+        <v>-2.8777318083605619</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>137.62326983</v>
+        <v>137.65291869000001</v>
       </c>
       <c r="C74" s="5">
-        <v>0.42344657999998958</v>
+        <v>0.42242981000001123</v>
       </c>
       <c r="D74" s="5">
-        <v>3.7671391129300513</v>
+        <v>3.7570858031109378</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>137.87810318000001</v>
+        <v>137.80452686000001</v>
       </c>
       <c r="C75" s="5">
-        <v>0.25483335000001262</v>
+        <v>0.15160817000000293</v>
       </c>
       <c r="D75" s="5">
-        <v>2.2447777387516465</v>
+        <v>1.3296915014784583</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>137.62876209000001</v>
+        <v>137.56438908000001</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.24934109000000149</v>
+        <v>-0.24013777999999775</v>
       </c>
       <c r="D76" s="5">
-        <v>-2.1486453948214579</v>
+        <v>-2.0711907214220449</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>138.37035066000001</v>
+        <v>138.42630507000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.74158857000000467</v>
+        <v>0.86191598999999997</v>
       </c>
       <c r="D77" s="5">
-        <v>6.6610992344783737</v>
+        <v>7.7832400030281468</v>
       </c>
       <c r="E77" s="5">
-        <v>0.52382049868640035</v>
+        <v>1.1701340966032037</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>140.45813071000001</v>
+        <v>140.42062512999999</v>
       </c>
       <c r="C78" s="5">
-        <v>2.0877800499999921</v>
+        <v>1.9943200599999784</v>
       </c>
       <c r="D78" s="5">
-        <v>19.686760742584063</v>
+        <v>18.726401546296323</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>141.33409828000001</v>
+        <v>141.28748625</v>
       </c>
       <c r="C79" s="5">
-        <v>0.87596757000000025</v>
+        <v>0.86686112000001003</v>
       </c>
       <c r="D79" s="5">
-        <v>7.7459159555439472</v>
+        <v>7.6647545827865482</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>141.74523697999999</v>
+        <v>141.71322893000001</v>
       </c>
       <c r="C80" s="5">
-        <v>0.41113869999998087</v>
+        <v>0.42574268000001325</v>
       </c>
       <c r="D80" s="5">
-        <v>3.5471769703290246</v>
+        <v>3.6765035202655394</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>141.66347338</v>
+        <v>141.64155403000001</v>
       </c>
       <c r="C81" s="5">
-        <v>-8.1763599999987946E-2</v>
+        <v>-7.1674900000004982E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>-0.69001002636102093</v>
+        <v>-0.60524359554486873</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>142.45476006999999</v>
+        <v>142.50363870000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.79128668999999263</v>
+        <v>0.86208467000000155</v>
       </c>
       <c r="D82" s="5">
-        <v>6.9126161652068641</v>
+        <v>7.5531784980599204</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>142.72971583</v>
+        <v>142.76689243999999</v>
       </c>
       <c r="C83" s="5">
-        <v>0.27495576000001165</v>
+        <v>0.26325373999998192</v>
       </c>
       <c r="D83" s="5">
-        <v>2.3408986943391552</v>
+        <v>2.2394800420842298</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>143.51192071</v>
+        <v>143.58069664000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.78220487999999477</v>
+        <v>0.81380420000002118</v>
       </c>
       <c r="D84" s="5">
-        <v>6.7782771799541619</v>
+        <v>7.0588554715714347</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>144.35281212999999</v>
+        <v>144.41231758000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.84089141999999129</v>
+        <v>0.83162093999999342</v>
       </c>
       <c r="D85" s="5">
-        <v>7.262338790468581</v>
+        <v>7.176156657045607</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>144.13716023000001</v>
+        <v>144.19266467</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.21565189999998324</v>
+        <v>-0.21965291000000775</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.7780500815826383</v>
+        <v>-1.8100229416905256</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>144.54741616999999</v>
+        <v>144.42164596000001</v>
       </c>
       <c r="C87" s="5">
-        <v>0.41025593999998478</v>
+        <v>0.22898129000000722</v>
       </c>
       <c r="D87" s="5">
-        <v>3.4695257079580655</v>
+        <v>1.9223601985246752</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>145.36653802999999</v>
+        <v>145.28616391</v>
       </c>
       <c r="C88" s="5">
-        <v>0.81912185999999565</v>
+        <v>0.86451794999999265</v>
       </c>
       <c r="D88" s="5">
-        <v>7.0161632510970184</v>
+        <v>7.4245640018624659</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>146.06888556999999</v>
+        <v>146.09663073999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.70234754000000521</v>
+        <v>0.81046682999999575</v>
       </c>
       <c r="D89" s="5">
-        <v>5.9544541218750746</v>
+        <v>6.9033516819359875</v>
       </c>
       <c r="E89" s="5">
-        <v>5.5637171354119275</v>
+        <v>5.5410896549765054</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>146.98479384999999</v>
+        <v>145.96919756</v>
       </c>
       <c r="C90" s="5">
-        <v>0.91590827999999647</v>
+        <v>-0.12743317999999704</v>
       </c>
       <c r="D90" s="5">
-        <v>7.7894612725580181</v>
+        <v>-1.0416963627039588</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>147.33537154000001</v>
+        <v>146.29164513000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.35057769000002281</v>
+        <v>0.32244757000000845</v>
       </c>
       <c r="D91" s="5">
-        <v>2.9000012273503017</v>
+        <v>2.6832578028468834</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>148.49433905999999</v>
+        <v>147.39108669999999</v>
       </c>
       <c r="C92" s="5">
-        <v>1.158967519999976</v>
+        <v>1.099441569999982</v>
       </c>
       <c r="D92" s="5">
-        <v>9.8587114618903691</v>
+        <v>9.4007664693003701</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>148.42135794999999</v>
+        <v>146.90123965000001</v>
       </c>
       <c r="C93" s="5">
-        <v>-7.2981110000000626E-2</v>
+        <v>-0.4898470499999803</v>
       </c>
       <c r="D93" s="5">
-        <v>-0.58817722640763792</v>
+        <v>-3.9160435918381586</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>149.21494380999999</v>
+        <v>147.77186567999999</v>
       </c>
       <c r="C94" s="5">
-        <v>0.79358586000000741</v>
+        <v>0.87062602999998262</v>
       </c>
       <c r="D94" s="5">
-        <v>6.6083023137685215</v>
+        <v>7.3483936220887669</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>149.59387580999999</v>
+        <v>148.12240259999999</v>
       </c>
       <c r="C95" s="5">
-        <v>0.37893199999999183</v>
+        <v>0.35053691999999614</v>
       </c>
       <c r="D95" s="5">
-        <v>3.0903315441695556</v>
+        <v>2.8840131407481095</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>150.86121342000001</v>
+        <v>149.33807357000001</v>
       </c>
       <c r="C96" s="5">
-        <v>1.2673376100000269</v>
+        <v>1.2156709700000192</v>
       </c>
       <c r="D96" s="5">
-        <v>10.653558692245912</v>
+        <v>10.305600290607053</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>151.47012978000001</v>
+        <v>149.92688129000001</v>
       </c>
       <c r="C97" s="5">
-        <v>0.60891635999999494</v>
+        <v>0.58880772000000547</v>
       </c>
       <c r="D97" s="5">
-        <v>4.9525056995241012</v>
+        <v>4.8353014847402731</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>152.04057539999999</v>
+        <v>150.39968972</v>
       </c>
       <c r="C98" s="5">
-        <v>0.57044561999998677</v>
+        <v>0.4728084299999864</v>
       </c>
       <c r="D98" s="5">
-        <v>4.6140665062565756</v>
+        <v>3.8506450399977687</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>151.67096072999999</v>
+        <v>149.73202911000001</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.36961467000000425</v>
+        <v>-0.66766060999998444</v>
       </c>
       <c r="D99" s="5">
-        <v>-2.8785408973817428</v>
+        <v>-5.1989305400824026</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>152.10501832</v>
+        <v>150.40326089000001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.43405759000000899</v>
+        <v>0.67123177999999939</v>
       </c>
       <c r="D100" s="5">
-        <v>3.4887783068908274</v>
+        <v>5.514102032496182</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>152.54998950000001</v>
+        <v>150.98119972999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.44497118000001024</v>
+        <v>0.5779388399999732</v>
       </c>
       <c r="D101" s="5">
-        <v>3.5675427321582021</v>
+        <v>4.7098258147350025</v>
       </c>
       <c r="E101" s="5">
-        <v>4.4370188111650277</v>
+        <v>3.3433823663550299</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>154.33558965</v>
+        <v>152.72868919000001</v>
       </c>
       <c r="C102" s="5">
-        <v>1.7856001499999934</v>
+        <v>1.7474894600000255</v>
       </c>
       <c r="D102" s="5">
-        <v>14.98649640216254</v>
+        <v>14.80823176548347</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>154.71804829999999</v>
+        <v>152.96736222999999</v>
       </c>
       <c r="C103" s="5">
-        <v>0.38245864999998958</v>
+        <v>0.23867303999998057</v>
       </c>
       <c r="D103" s="5">
-        <v>3.0145841408367513</v>
+        <v>1.8914729705706401</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>155.30017676</v>
+        <v>153.50567903000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.58212846000000695</v>
+        <v>0.53831680000001825</v>
       </c>
       <c r="D104" s="5">
-        <v>4.6096286338703552</v>
+        <v>4.3056975233242589</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>155.62648533000001</v>
+        <v>153.80842454</v>
       </c>
       <c r="C105" s="5">
-        <v>0.32630857000000901</v>
+        <v>0.30274550999999406</v>
       </c>
       <c r="D105" s="5">
-        <v>2.5507197971662787</v>
+        <v>2.3924935544704207</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>156.24198443</v>
+        <v>154.39913971999999</v>
       </c>
       <c r="C106" s="5">
-        <v>0.61549909999999386</v>
+        <v>0.59071517999998946</v>
       </c>
       <c r="D106" s="5">
-        <v>4.8505811768609242</v>
+        <v>4.70731666058537</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>156.74784849</v>
+        <v>154.88536606</v>
       </c>
       <c r="C107" s="5">
-        <v>0.50586405999999329</v>
+        <v>0.48622634000000176</v>
       </c>
       <c r="D107" s="5">
-        <v>3.9551730943178987</v>
+        <v>3.8451274538340297</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>157.04312453</v>
+        <v>155.21854425000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.29527604000000451</v>
+        <v>0.33317819000001236</v>
       </c>
       <c r="D108" s="5">
-        <v>2.2840857003691095</v>
+        <v>2.6121137152676832</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>157.73575022</v>
+        <v>155.78553299000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.69262568999999985</v>
+        <v>0.56698873999999932</v>
       </c>
       <c r="D109" s="5">
-        <v>5.4227885789623675</v>
+        <v>4.4725564187199529</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>158.68266444</v>
+        <v>156.72998508000001</v>
       </c>
       <c r="C110" s="5">
-        <v>0.94691421999999648</v>
+        <v>0.94445208999999863</v>
       </c>
       <c r="D110" s="5">
-        <v>7.4464771084811643</v>
+        <v>7.5225642575063478</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>159.29512106999999</v>
+        <v>157.46010336000001</v>
       </c>
       <c r="C111" s="5">
-        <v>0.61245662999999695</v>
+        <v>0.73011827999999923</v>
       </c>
       <c r="D111" s="5">
-        <v>4.7311525060274251</v>
+        <v>5.7356109989271431</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>159.88852653999999</v>
+        <v>158.09250935</v>
       </c>
       <c r="C112" s="5">
-        <v>0.59340546999999333</v>
+        <v>0.6324059899999952</v>
       </c>
       <c r="D112" s="5">
-        <v>4.5629702282168561</v>
+        <v>4.9274524908788475</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>160.14921308999999</v>
+        <v>158.42406070999999</v>
       </c>
       <c r="C113" s="5">
-        <v>0.26068655000000263</v>
+        <v>0.33155135999999175</v>
       </c>
       <c r="D113" s="5">
-        <v>1.9741526727029779</v>
+        <v>2.5458703780493863</v>
       </c>
       <c r="E113" s="5">
-        <v>4.9814645119985235</v>
+        <v>4.929660774526945</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>158.92047205</v>
+        <v>157.49015641</v>
       </c>
       <c r="C114" s="5">
-        <v>-1.2287410399999885</v>
+        <v>-0.93390429999999469</v>
       </c>
       <c r="D114" s="5">
-        <v>-8.8282170165018385</v>
+        <v>-6.8490515715155631</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>159.25915043000001</v>
+        <v>157.68883872000001</v>
       </c>
       <c r="C115" s="5">
-        <v>0.33867838000000461</v>
+        <v>0.19868231000000947</v>
       </c>
       <c r="D115" s="5">
-        <v>2.587531324689385</v>
+        <v>1.5244129121057881</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>159.33459607</v>
+        <v>157.73174086</v>
       </c>
       <c r="C116" s="5">
-        <v>7.5445639999998093E-2</v>
+        <v>4.290213999999537E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>0.56995801950965319</v>
+        <v>0.32697098664304924</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>159.30216844</v>
+        <v>157.80389022</v>
       </c>
       <c r="C117" s="5">
-        <v>-3.2427630000000818E-2</v>
+        <v>7.2149359999997387E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.24394970622637624</v>
+        <v>0.55028480629324417</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>158.65049096000001</v>
+        <v>157.19323019000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.65167747999998937</v>
+        <v>-0.61066002999999114</v>
       </c>
       <c r="D118" s="5">
-        <v>-4.8000336734828402</v>
+        <v>-4.5461176139805826</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>159.40994069000001</v>
+        <v>157.83971937000001</v>
       </c>
       <c r="C119" s="5">
-        <v>0.75944973000000005</v>
+        <v>0.64648918000000322</v>
       </c>
       <c r="D119" s="5">
-        <v>5.8979998634125952</v>
+        <v>5.0484236893149959</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>159.98578017</v>
+        <v>158.55129002999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.57583947999998486</v>
+        <v>0.71157065999997826</v>
       </c>
       <c r="D120" s="5">
-        <v>4.4219500758198471</v>
+        <v>5.5459949725596536</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>159.99299010999999</v>
+        <v>158.53734528999999</v>
       </c>
       <c r="C121" s="5">
-        <v>7.2099399999956404E-3</v>
+        <v>-1.3944739999999456E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>5.4092762569402097E-2</v>
+        <v>-0.10549012737022245</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>160.62452986</v>
+        <v>159.17256623</v>
       </c>
       <c r="C122" s="5">
-        <v>0.63153975000000173</v>
+        <v>0.63522094000001061</v>
       </c>
       <c r="D122" s="5">
-        <v>4.8409564006519412</v>
+        <v>4.9154960052661512</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>161.61115882000001</v>
+        <v>160.01646063999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.98662896000001865</v>
+        <v>0.8438944099999901</v>
       </c>
       <c r="D123" s="5">
-        <v>7.6251322153512824</v>
+        <v>6.5509444769678904</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>162.02999319</v>
+        <v>160.45212411</v>
       </c>
       <c r="C124" s="5">
-        <v>0.4188343699999848</v>
+        <v>0.4356634700000086</v>
       </c>
       <c r="D124" s="5">
-        <v>3.1546554410492922</v>
+        <v>3.3165100669811709</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>162.54683636999999</v>
+        <v>161.13215868</v>
       </c>
       <c r="C125" s="5">
-        <v>0.51684317999999507</v>
+        <v>0.68003457000000367</v>
       </c>
       <c r="D125" s="5">
-        <v>3.895632306110719</v>
+        <v>5.2061323030620832</v>
       </c>
       <c r="E125" s="5">
-        <v>1.4971183646419695</v>
+        <v>1.7093981544616943</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>164.47129428</v>
+        <v>162.81507474</v>
       </c>
       <c r="C126" s="5">
-        <v>1.924457910000001</v>
+        <v>1.6829160599999966</v>
       </c>
       <c r="D126" s="5">
-        <v>15.169919965846269</v>
+        <v>13.278802872005869</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>164.48845025</v>
+        <v>162.90961691999999</v>
       </c>
       <c r="C127" s="5">
-        <v>1.7155970000004572E-2</v>
+        <v>9.4542179999990594E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>0.12524361248309468</v>
+        <v>0.69903628569594201</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>165.2668122</v>
+        <v>163.74588051000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.7783619500000043</v>
+        <v>0.83626359000001571</v>
       </c>
       <c r="D128" s="5">
-        <v>5.8285621299565715</v>
+        <v>6.3368828899935892</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>163.99214162999999</v>
+        <v>162.41567305000001</v>
       </c>
       <c r="C129" s="5">
-        <v>-1.274670570000012</v>
+        <v>-1.3302074599999969</v>
       </c>
       <c r="D129" s="5">
-        <v>-8.8726694724882584</v>
+        <v>-9.3243579538236592</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>164.43809694000001</v>
+        <v>162.76807074000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.44595531000001642</v>
+        <v>0.35239769000000365</v>
       </c>
       <c r="D130" s="5">
-        <v>3.3124959531654286</v>
+        <v>2.6349692830645033</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>164.52725950999999</v>
+        <v>162.94471759000001</v>
       </c>
       <c r="C131" s="5">
-        <v>8.9162569999984953E-2</v>
+        <v>0.17664684999999736</v>
       </c>
       <c r="D131" s="5">
-        <v>0.65261486610157515</v>
+        <v>1.3101223542993035</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>163.70022685999999</v>
+        <v>162.05349751</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.8270326500000067</v>
+        <v>-0.89122008000001074</v>
       </c>
       <c r="D132" s="5">
-        <v>-5.8680600106423952</v>
+        <v>-6.3694719738776158</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>163.13218570999999</v>
+        <v>161.47486974</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.56804114999999911</v>
+        <v>-0.5786277699999971</v>
       </c>
       <c r="D133" s="5">
-        <v>-4.0854517404861346</v>
+        <v>-4.201565681496322</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>162.42714312000001</v>
+        <v>160.77046858</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.7050425899999766</v>
+        <v>-0.7044011600000033</v>
       </c>
       <c r="D134" s="5">
-        <v>-5.0647698527315317</v>
+        <v>-5.1109680179229784</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>162.2240707</v>
+        <v>160.4694217</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.20307242000001224</v>
+        <v>-0.30104688000000124</v>
       </c>
       <c r="D135" s="5">
-        <v>-1.4900108315084815</v>
+        <v>-2.2240330876864944</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>161.97980562999999</v>
+        <v>160.32970999</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.24426507000001152</v>
+        <v>-0.13971171000000027</v>
       </c>
       <c r="D136" s="5">
-        <v>-1.7919829599774229</v>
+        <v>-1.0397841362471683</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>161.67148098000001</v>
+        <v>160.14934690000001</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.30832464999997455</v>
+        <v>-0.18036308999998596</v>
       </c>
       <c r="D137" s="5">
-        <v>-2.2604088587944715</v>
+        <v>-1.3416202093442742</v>
       </c>
       <c r="E137" s="5">
-        <v>-0.53852502426281479</v>
+        <v>-0.60994142202972501</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>160.71232165999999</v>
+        <v>159.03853244999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.95915932000002613</v>
+        <v>-1.1108144500000208</v>
       </c>
       <c r="D138" s="5">
-        <v>-6.8915493562398789</v>
+        <v>-8.0130431340330599</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>160.32775133000001</v>
+        <v>158.64306651999999</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.38457032999997409</v>
+        <v>-0.3954659300000003</v>
       </c>
       <c r="D139" s="5">
-        <v>-2.8340016187060169</v>
+        <v>-2.9434526327316357</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>160.18608141999999</v>
+        <v>158.56305809</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.14166991000001872</v>
+        <v>-8.0008429999992359E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>-1.0552141426511508</v>
+        <v>-0.60351990846942982</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>160.09764095</v>
+        <v>158.33152172999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-8.8440469999994775E-2</v>
+        <v>-0.23153636000000688</v>
       </c>
       <c r="D141" s="5">
-        <v>-0.66052483719192256</v>
+        <v>-1.7382550891610116</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>159.90817401999999</v>
+        <v>158.22897005999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.18946693000000892</v>
+        <v>-0.10255166999999688</v>
       </c>
       <c r="D142" s="5">
-        <v>-1.4109281014435537</v>
+        <v>-0.7744797521971547</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>160.07610765000001</v>
+        <v>158.37134706000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.16793363000002159</v>
+        <v>0.14237700000001041</v>
       </c>
       <c r="D143" s="5">
-        <v>1.2675301303112008</v>
+        <v>1.0851393895853434</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>158.92576083</v>
+        <v>157.18665057000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.15034682000001</v>
+        <v>-1.1846964899999932</v>
       </c>
       <c r="D144" s="5">
-        <v>-8.2906947940560745</v>
+        <v>-8.6163312821233351</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>159.85057402000001</v>
+        <v>157.98690361999999</v>
       </c>
       <c r="C145" s="5">
-        <v>0.92481319000000894</v>
+        <v>0.8002530499999807</v>
       </c>
       <c r="D145" s="5">
-        <v>7.2108677665027487</v>
+        <v>6.283324725314321</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>158.0358574</v>
+        <v>156.17415932</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.8147166200000129</v>
+        <v>-1.8127442999999914</v>
       </c>
       <c r="D146" s="5">
-        <v>-12.803863627662327</v>
+        <v>-12.932299925986646</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>156.88901196</v>
+        <v>155.07585122</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.1468454399999928</v>
+        <v>-1.098308099999997</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.3689439763114599</v>
+        <v>-8.1202166366442832</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>155.67827788</v>
+        <v>153.83694112000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.2107340800000088</v>
+        <v>-1.2389100999999982</v>
       </c>
       <c r="D148" s="5">
-        <v>-8.877444746736785</v>
+        <v>-9.1766439602763423</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>154.66455716999999</v>
+        <v>152.89577220999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-1.0137207100000012</v>
+        <v>-0.94116891000001601</v>
       </c>
       <c r="D149" s="5">
-        <v>-7.5401032121763638</v>
+        <v>-7.0994916730043656</v>
       </c>
       <c r="E149" s="5">
-        <v>-4.3340506114784905</v>
+        <v>-4.5292564911484039</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>154.31318306</v>
+        <v>152.45245346999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.35137410999999474</v>
+        <v>-0.44331873999999516</v>
       </c>
       <c r="D150" s="5">
-        <v>-2.6924077863037632</v>
+        <v>-3.424426540355241</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>153.81693998</v>
+        <v>151.94788363000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.49624307999999928</v>
+        <v>-0.50456983999998783</v>
       </c>
       <c r="D151" s="5">
-        <v>-3.7914539308689488</v>
+        <v>-3.9001190227067162</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>153.68590974</v>
+        <v>151.7638532</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.13103024000000119</v>
+        <v>-0.18403043000000707</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.0174541837750573</v>
+        <v>-1.4437278074363125</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>153.26617607</v>
+        <v>151.48359338</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.41973366999999939</v>
+        <v>-0.28025981999999772</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.2285524070121197</v>
+        <v>-2.193650717363882</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>153.17111462</v>
+        <v>151.40900298</v>
       </c>
       <c r="C154" s="5">
-        <v>-9.5061450000002878E-2</v>
+        <v>-7.4590400000005275E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-0.74175141431003233</v>
+        <v>-0.58928144603580535</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>153.56013021999999</v>
+        <v>151.75383552</v>
       </c>
       <c r="C155" s="5">
-        <v>0.38901559999999336</v>
+        <v>0.34483253999999874</v>
       </c>
       <c r="D155" s="5">
-        <v>3.0906287070763705</v>
+        <v>2.7674835735058467</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>153.33293366999999</v>
+        <v>151.59306054000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.22719655000000216</v>
+        <v>-0.16077497999998513</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.7610574836107284</v>
+        <v>-1.2639531789479297</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>153.76944316000001</v>
+        <v>151.9968423</v>
       </c>
       <c r="C157" s="5">
-        <v>0.43650949000002015</v>
+        <v>0.40378175999998689</v>
       </c>
       <c r="D157" s="5">
-        <v>3.4701694688841211</v>
+        <v>3.2435513412317762</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>152.77271414000001</v>
+        <v>150.99122410999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.99672902000000363</v>
+        <v>-1.005618190000007</v>
       </c>
       <c r="D158" s="5">
-        <v>-7.506964701155483</v>
+        <v>-7.6566375403310687</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>151.71656766999999</v>
+        <v>150.01368854</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.0561464700000158</v>
+        <v>-0.97753556999998636</v>
       </c>
       <c r="D159" s="5">
-        <v>-7.9875540089541008</v>
+        <v>-7.4981958558434929</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>151.70935677</v>
+        <v>149.97568519000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-7.210899999989806E-3</v>
+        <v>-3.8003349999996772E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-5.7019602442809347E-2</v>
+        <v>-0.30357584474699495</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>151.26440567</v>
+        <v>149.68014006999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.44495109999999727</v>
+        <v>-0.29554512000001409</v>
       </c>
       <c r="D161" s="5">
-        <v>-3.4632797144774519</v>
+        <v>-2.3392818239149071</v>
       </c>
       <c r="E161" s="5">
-        <v>-2.1984037986561455</v>
+        <v>-2.1031530784143437</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>150.49406569999999</v>
+        <v>148.84107437</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.77033997000000909</v>
+        <v>-0.83906569999999192</v>
       </c>
       <c r="D162" s="5">
-        <v>-5.9429058507949435</v>
+        <v>-6.5232975365343897</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>149.97808645000001</v>
+        <v>148.33206941</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.51597924999998668</v>
+        <v>-0.50900495999999862</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.0375788080706858</v>
+        <v>-4.0274323806849921</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>149.17762751999999</v>
+        <v>147.55368154999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.80045893000001911</v>
+        <v>-0.77838786000000937</v>
       </c>
       <c r="D164" s="5">
-        <v>-6.2199082477365275</v>
+        <v>-6.118519424803182</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>148.98386873000001</v>
+        <v>147.38761937000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.19375878999997553</v>
+        <v>-0.16606217999998307</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.5475292585469758</v>
+        <v>-1.3421945178687889</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>148.87122289000001</v>
+        <v>147.3315576</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.112645839999999</v>
+        <v>-5.6061770000013667E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.90354946314926687</v>
+        <v>-0.4554898362804205</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>148.53430739000001</v>
+        <v>146.92445971999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.33691550000000348</v>
+        <v>-0.40709788000000913</v>
       </c>
       <c r="D167" s="5">
-        <v>-2.6822105901277871</v>
+        <v>-3.265839890419231</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>148.55695947999999</v>
+        <v>146.90964033</v>
       </c>
       <c r="C168" s="5">
-        <v>2.2652089999979808E-2</v>
+        <v>-1.4819389999985333E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>0.18315849053971434</v>
+        <v>-0.12096968772656869</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>148.85530693000001</v>
+        <v>147.28005911</v>
       </c>
       <c r="C169" s="5">
-        <v>0.29834745000002272</v>
+        <v>0.37041877999999429</v>
       </c>
       <c r="D169" s="5">
-        <v>2.4367627801284319</v>
+        <v>3.0680007108316865</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>148.81135750000001</v>
+        <v>147.31201944</v>
       </c>
       <c r="C170" s="5">
-        <v>-4.3949429999997847E-2</v>
+        <v>3.1960330000003978E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.35372442845686969</v>
+        <v>0.26071556286400011</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>149.20355104999999</v>
+        <v>147.59385850999999</v>
       </c>
       <c r="C171" s="5">
-        <v>0.39219354999997336</v>
+        <v>0.28183906999998953</v>
       </c>
       <c r="D171" s="5">
-        <v>3.2088579084157853</v>
+        <v>2.3201671984094174</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>149.26981473999999</v>
+        <v>147.63380225</v>
       </c>
       <c r="C172" s="5">
-        <v>6.6263689999999542E-2</v>
+        <v>3.994374000001244E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>0.53424295284749679</v>
+        <v>0.32524320087981007</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>149.61414024999999</v>
+        <v>148.01960982</v>
       </c>
       <c r="C173" s="5">
-        <v>0.34432551000000444</v>
+        <v>0.38580756999999721</v>
       </c>
       <c r="D173" s="5">
-        <v>2.8034689469508267</v>
+        <v>3.1813964114097315</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.0909806657358967</v>
+        <v>-1.1093858204725193</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>150.10228857999999</v>
+        <v>148.65521659999999</v>
       </c>
       <c r="C174" s="5">
-        <v>0.48814833000000135</v>
+        <v>0.63560677999998916</v>
       </c>
       <c r="D174" s="5">
-        <v>3.9862870494867364</v>
+        <v>5.2763423379115881</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>150.04247642000001</v>
+        <v>148.43589007</v>
       </c>
       <c r="C175" s="5">
-        <v>-5.9812159999978576E-2</v>
+        <v>-0.21932652999998936</v>
       </c>
       <c r="D175" s="5">
-        <v>-0.47712462573937797</v>
+        <v>-1.7561884598945143</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>150.17091242999999</v>
+        <v>148.55746338</v>
       </c>
       <c r="C176" s="5">
-        <v>0.12843600999997307</v>
+        <v>0.12157331000000227</v>
       </c>
       <c r="D176" s="5">
-        <v>1.0320470589087805</v>
+        <v>0.98727433840610779</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>150.21535305</v>
+        <v>148.61817110999999</v>
       </c>
       <c r="C177" s="5">
-        <v>4.4440620000017361E-2</v>
+        <v>6.0707729999990079E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>0.35569890691840023</v>
+        <v>0.49148141761814479</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>149.75701907999999</v>
+        <v>148.02656497999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.45833397000001241</v>
+        <v>-0.59160613000000239</v>
       </c>
       <c r="D178" s="5">
-        <v>-3.6005917804084686</v>
+        <v>-4.6736456751074513</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>149.27603705000001</v>
+        <v>147.4662774</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.48098202999997852</v>
+        <v>-0.56028757999999357</v>
       </c>
       <c r="D179" s="5">
-        <v>-3.786741806913263</v>
+        <v>-4.4486844350378423</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>149.63283082999999</v>
+        <v>147.94858373</v>
       </c>
       <c r="C180" s="5">
-        <v>0.35679377999997541</v>
+        <v>0.48230633000000012</v>
       </c>
       <c r="D180" s="5">
-        <v>2.9062003126576252</v>
+        <v>3.9961207489586092</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>149.12728916</v>
+        <v>147.44492529999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.50554166999998529</v>
+        <v>-0.50365843000000154</v>
       </c>
       <c r="D181" s="5">
-        <v>-3.9797630956697416</v>
+        <v>-4.0095093363879508</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>148.89716293999999</v>
+        <v>147.18056177</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.2301262200000167</v>
+        <v>-0.26436352999999713</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.8361474156706747</v>
+        <v>-2.1304666376877779</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>148.86343239999999</v>
+        <v>147.05463548</v>
       </c>
       <c r="C183" s="5">
-        <v>-3.3730539999993425E-2</v>
+        <v>-0.12592628999999533</v>
       </c>
       <c r="D183" s="5">
-        <v>-0.27150453042329437</v>
+        <v>-1.0218909174021462</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>148.54048928</v>
+        <v>146.71153941</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.32294311999999081</v>
+        <v>-0.34309607000000142</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.572432442288064</v>
+        <v>-2.7640948534577658</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>148.6806953</v>
+        <v>146.86716924000001</v>
       </c>
       <c r="C185" s="5">
-        <v>0.14020601999999371</v>
+        <v>0.15562983000000941</v>
       </c>
       <c r="D185" s="5">
-        <v>1.1385677899816482</v>
+        <v>1.2803986267884593</v>
       </c>
       <c r="E185" s="5">
-        <v>-0.62390155665783542</v>
+        <v>-0.7785729076042136</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>147.41046044999999</v>
+        <v>145.58526986999999</v>
       </c>
       <c r="C186" s="5">
-        <v>-1.2702348500000085</v>
+        <v>-1.2818993700000192</v>
       </c>
       <c r="D186" s="5">
-        <v>-9.7837787841846264</v>
+        <v>-9.9854863551408712</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>149.27556809000001</v>
+        <v>147.49835883</v>
       </c>
       <c r="C187" s="5">
-        <v>1.8651076400000193</v>
+        <v>1.9130889600000103</v>
       </c>
       <c r="D187" s="5">
-        <v>16.285391269702142</v>
+        <v>16.959910368186137</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>149.72017262</v>
+        <v>147.92582318999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.44460452999999234</v>
+        <v>0.42746435999998766</v>
       </c>
       <c r="D188" s="5">
-        <v>3.6332309857556311</v>
+        <v>3.5336869814717398</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>149.94190892</v>
+        <v>148.07009916999999</v>
       </c>
       <c r="C189" s="5">
-        <v>0.22173630000000344</v>
+        <v>0.1442759800000033</v>
       </c>
       <c r="D189" s="5">
-        <v>1.7917537863015642</v>
+        <v>1.1766906218070972</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>150.31307283999999</v>
+        <v>148.46703500000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.37116391999998655</v>
+        <v>0.39693583000001809</v>
       </c>
       <c r="D190" s="5">
-        <v>3.0112390009240153</v>
+        <v>3.2647309962072102</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>150.49044595000001</v>
+        <v>148.56589316</v>
       </c>
       <c r="C191" s="5">
-        <v>0.1773731100000191</v>
+        <v>9.8858159999991813E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>1.42525587787945</v>
+        <v>0.80196392999682953</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>151.55236163999999</v>
+        <v>149.62510090000001</v>
       </c>
       <c r="C192" s="5">
-        <v>1.061915689999978</v>
+        <v>1.0592077400000051</v>
       </c>
       <c r="D192" s="5">
-        <v>8.8041224736011614</v>
+        <v>8.8990413690037009</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>151.81264752999999</v>
+        <v>149.71676158</v>
       </c>
       <c r="C193" s="5">
-        <v>0.26028589000000579</v>
+        <v>9.1660679999989725E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>2.0805379178951311</v>
+        <v>0.73760467549364161</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>152.72823840000001</v>
+        <v>150.71612997</v>
       </c>
       <c r="C194" s="5">
-        <v>0.91559087000001682</v>
+        <v>0.99936839000000077</v>
       </c>
       <c r="D194" s="5">
-        <v>7.4822279588684593</v>
+        <v>8.310787112686091</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>153.68073888999999</v>
+        <v>151.67718348</v>
       </c>
       <c r="C195" s="5">
-        <v>0.95250048999997716</v>
+        <v>0.96105350999999928</v>
       </c>
       <c r="D195" s="5">
-        <v>7.7460030757599663</v>
+        <v>7.9260442912159057</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>153.99770789999999</v>
+        <v>151.96733264</v>
       </c>
       <c r="C196" s="5">
-        <v>0.31696901000000821</v>
+        <v>0.29014915999999857</v>
       </c>
       <c r="D196" s="5">
-        <v>2.5032895579069736</v>
+        <v>2.3198327611673619</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>154.72226989000001</v>
+        <v>152.58631425999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.7245619900000122</v>
+        <v>0.61898161999999957</v>
       </c>
       <c r="D197" s="5">
-        <v>5.7944429734882341</v>
+        <v>4.9987439888737661</v>
       </c>
       <c r="E197" s="5">
-        <v>4.0634559703999429</v>
+        <v>3.89409358782844</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>154.81871852</v>
+        <v>152.72060195</v>
       </c>
       <c r="C198" s="5">
-        <v>9.6448629999997593E-2</v>
+        <v>0.13428769000000784</v>
       </c>
       <c r="D198" s="5">
-        <v>0.75060941349378574</v>
+        <v>1.0612192358961936</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>155.6212902</v>
+        <v>153.55892510999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.80257167999999979</v>
+        <v>0.83832315999998741</v>
       </c>
       <c r="D199" s="5">
-        <v>6.4011982011302759</v>
+        <v>6.7896677987992371</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>156.37483760000001</v>
+        <v>154.33215483999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.7535474000000022</v>
+        <v>0.77322972999999706</v>
       </c>
       <c r="D200" s="5">
-        <v>5.9678983749523962</v>
+        <v>6.2126582964148858</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>157.56798685999999</v>
+        <v>155.41751056999999</v>
       </c>
       <c r="C201" s="5">
-        <v>1.1931492599999842</v>
+        <v>1.0853557300000034</v>
       </c>
       <c r="D201" s="5">
-        <v>9.5502508271351427</v>
+        <v>8.7733087380084118</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>158.73129908000001</v>
+        <v>156.35021154</v>
       </c>
       <c r="C202" s="5">
-        <v>1.163312220000023</v>
+        <v>0.93270097000001329</v>
       </c>
       <c r="D202" s="5">
-        <v>9.2282588368210341</v>
+        <v>7.4440322875902742</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>160.08290004</v>
+        <v>157.64954642999999</v>
       </c>
       <c r="C203" s="5">
-        <v>1.3516009599999848</v>
+        <v>1.299334889999983</v>
       </c>
       <c r="D203" s="5">
-        <v>10.710413458561652</v>
+        <v>10.441177652247212</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>159.55815663999999</v>
+        <v>156.9959988</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.52474340000000552</v>
+        <v>-0.65354762999999139</v>
       </c>
       <c r="D204" s="5">
-        <v>-3.8633900013093636</v>
+        <v>-4.8628138139805044</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>160.31255075999999</v>
+        <v>157.88669166</v>
       </c>
       <c r="C205" s="5">
-        <v>0.75439412000000061</v>
+        <v>0.89069286000000147</v>
       </c>
       <c r="D205" s="5">
-        <v>5.8235113846151876</v>
+        <v>7.0245194873292949</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>160.99144451000001</v>
+        <v>158.38381274</v>
       </c>
       <c r="C206" s="5">
-        <v>0.67889375000001451</v>
+        <v>0.49712107999999944</v>
       </c>
       <c r="D206" s="5">
-        <v>5.2018250592817061</v>
+        <v>3.8444343709378659</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>161.09472919999999</v>
+        <v>158.59861601</v>
       </c>
       <c r="C207" s="5">
-        <v>0.10328468999998108</v>
+        <v>0.21480327000000443</v>
       </c>
       <c r="D207" s="5">
-        <v>0.77258700777100842</v>
+        <v>1.6396584549256188</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>162.15241148000001</v>
+        <v>159.43893539999999</v>
       </c>
       <c r="C208" s="5">
-        <v>1.057682280000023</v>
+        <v>0.84031938999999056</v>
       </c>
       <c r="D208" s="5">
-        <v>8.169536167156588</v>
+        <v>6.5466776256853487</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>163.02249082</v>
+        <v>160.06596095</v>
       </c>
       <c r="C209" s="5">
-        <v>0.87007933999998954</v>
+        <v>0.62702555000001325</v>
       </c>
       <c r="D209" s="5">
-        <v>6.6324412887324602</v>
+        <v>4.8226668719636878</v>
       </c>
       <c r="E209" s="5">
-        <v>5.3645935623236607</v>
+        <v>4.9019118957517094</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>161.09608365</v>
+        <v>158.21579022</v>
       </c>
       <c r="C210" s="5">
-        <v>-1.9264071700000045</v>
+        <v>-1.8501707300000021</v>
       </c>
       <c r="D210" s="5">
-        <v>-13.293930888949223</v>
+        <v>-13.021870960403048</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>163.59710905</v>
+        <v>160.44273369999999</v>
       </c>
       <c r="C211" s="5">
-        <v>2.5010254000000032</v>
+        <v>2.2269434799999885</v>
       </c>
       <c r="D211" s="5">
-        <v>20.306116575196963</v>
+        <v>18.261325060681344</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>164.37642987999999</v>
+        <v>161.1746717</v>
       </c>
       <c r="C212" s="5">
-        <v>0.77932082999998897</v>
+        <v>0.73193800000001374</v>
       </c>
       <c r="D212" s="5">
-        <v>5.8685647314093314</v>
+        <v>5.6138547579678288</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>164.88270224999999</v>
+        <v>161.84747010999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.50627237000000491</v>
+        <v>0.67279840999998441</v>
       </c>
       <c r="D213" s="5">
-        <v>3.7592043976500955</v>
+        <v>5.1258332681571428</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>165.16636647000001</v>
+        <v>162.44874819</v>
       </c>
       <c r="C214" s="5">
-        <v>0.2836642200000199</v>
+        <v>0.60127808000001437</v>
       </c>
       <c r="D214" s="5">
-        <v>2.0841271227454605</v>
+        <v>4.5503392934509446</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>166.05383361</v>
+        <v>163.31176545</v>
       </c>
       <c r="C215" s="5">
-        <v>0.88746713999998406</v>
+        <v>0.86301725999999235</v>
       </c>
       <c r="D215" s="5">
-        <v>6.6418080997096007</v>
+        <v>6.5646726947744982</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>165.87134011000001</v>
+        <v>162.90588889</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.18249349999999254</v>
+        <v>-0.40587655999999583</v>
       </c>
       <c r="D216" s="5">
-        <v>-1.310860048623641</v>
+        <v>-2.9419139953706486</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>167.03205502</v>
+        <v>164.09941778999999</v>
       </c>
       <c r="C217" s="5">
-        <v>1.1607149099999958</v>
+        <v>1.1935288999999898</v>
       </c>
       <c r="D217" s="5">
-        <v>8.728062938699054</v>
+        <v>9.1548596616682012</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>167.70633874000001</v>
+        <v>164.58822595000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.67428372000000536</v>
+        <v>0.48880816000001914</v>
       </c>
       <c r="D218" s="5">
-        <v>4.9532379150461381</v>
+        <v>3.6336243407148139</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>168.37952332</v>
+        <v>165.15877318</v>
       </c>
       <c r="C219" s="5">
-        <v>0.67318457999999737</v>
+        <v>0.5705472299999883</v>
       </c>
       <c r="D219" s="5">
-        <v>4.9246610323596007</v>
+        <v>4.2400495619561385</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>169.15313918999999</v>
+        <v>165.76520303000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.77361586999998622</v>
+        <v>0.60642985000001204</v>
       </c>
       <c r="D220" s="5">
-        <v>5.6548493241523445</v>
+        <v>4.4962390821959186</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>169.58440171000001</v>
+        <v>166.14222864999999</v>
       </c>
       <c r="C221" s="5">
-        <v>0.43126252000001841</v>
+        <v>0.37702561999998352</v>
       </c>
       <c r="D221" s="5">
-        <v>3.1027144376721383</v>
+        <v>2.7637498728936283</v>
       </c>
       <c r="E221" s="5">
-        <v>4.025156809341901</v>
+        <v>3.7961023467681709</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>170.82280431999999</v>
+        <v>167.23696937</v>
       </c>
       <c r="C222" s="5">
-        <v>1.2384026099999801</v>
+        <v>1.0947407200000043</v>
       </c>
       <c r="D222" s="5">
-        <v>9.1237604822873806</v>
+        <v>8.1999557286345226</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>172.02663674999999</v>
+        <v>168.0647682</v>
       </c>
       <c r="C223" s="5">
-        <v>1.2038324300000056</v>
+        <v>0.82779883000000609</v>
       </c>
       <c r="D223" s="5">
-        <v>8.7923147477675592</v>
+        <v>6.104231678757821</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>172.24628011999999</v>
+        <v>167.99284598</v>
       </c>
       <c r="C224" s="5">
-        <v>0.21964337</v>
+        <v>-7.19222200000047E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>1.5429636679577419</v>
+        <v>-0.51232519084184469</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>171.34254426000001</v>
+        <v>167.09083009</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.9037358599999834</v>
+        <v>-0.90201589000000126</v>
       </c>
       <c r="D225" s="5">
-        <v>-6.1175707023247261</v>
+        <v>-6.2563308746920399</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>171.28160492999999</v>
+        <v>166.73195838000001</v>
       </c>
       <c r="C226" s="5">
-        <v>-6.0939330000024938E-2</v>
+        <v>-0.3588717099999883</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.42595562185229197</v>
+        <v>-2.5470889211613446</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>170.46188735999999</v>
+        <v>165.91450076000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.81971756999999457</v>
+        <v>-0.817457619999999</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.5941672475923525</v>
+        <v>-5.727305647004199</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>170.3284836</v>
+        <v>165.77848853</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.1334037599999931</v>
+        <v>-0.13601223000000573</v>
       </c>
       <c r="D228" s="5">
-        <v>-0.93509027486652352</v>
+        <v>-0.97930432851628391</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>170.35272732000001</v>
+        <v>165.73317331000001</v>
       </c>
       <c r="C229" s="5">
-        <v>2.4243720000015401E-2</v>
+        <v>-4.5315219999991996E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>0.17093588239167623</v>
+        <v>-0.32752491520022797</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>169.70032975999999</v>
+        <v>165.06341972999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.65239756000002558</v>
+        <v>-0.66975358000001961</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.5000501585657275</v>
+        <v>-4.7430415848055407</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>169.21934994</v>
+        <v>164.68029049</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.48097981999998751</v>
+        <v>-0.38312923999998816</v>
       </c>
       <c r="D231" s="5">
-        <v>-3.3486257317716261</v>
+        <v>-2.7500399444639889</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>168.06827863000001</v>
+        <v>163.91903267000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.1510713099999919</v>
+        <v>-0.76125781999999731</v>
       </c>
       <c r="D232" s="5">
-        <v>-7.8641268810299092</v>
+        <v>-5.4082854901486126</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>166.34520033999999</v>
+        <v>162.14338276999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.7230782900000179</v>
+        <v>-1.775649900000019</v>
       </c>
       <c r="D233" s="5">
-        <v>-11.632154025070374</v>
+        <v>-12.251810898254934</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.9100821404195223</v>
+        <v>-2.4068810876638036</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>163.10596887</v>
+        <v>158.98574926000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.2392314699999929</v>
+        <v>-3.1576335099999824</v>
       </c>
       <c r="D234" s="5">
-        <v>-21.020394662608254</v>
+        <v>-21.021728874986056</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>160.36675643999999</v>
+        <v>156.48145260999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.7392124300000091</v>
+        <v>-2.5042966500000148</v>
       </c>
       <c r="D235" s="5">
-        <v>-18.391782630276488</v>
+        <v>-17.347488871364181</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>157.40469128999999</v>
+        <v>153.74943991999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.9620651500000008</v>
+        <v>-2.7320126900000048</v>
       </c>
       <c r="D236" s="5">
-        <v>-20.046050865710473</v>
+        <v>-19.05163508687443</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>154.59294180000001</v>
+        <v>151.21756324</v>
       </c>
       <c r="C237" s="5">
-        <v>-2.8117494899999826</v>
+        <v>-2.5318766799999821</v>
       </c>
       <c r="D237" s="5">
-        <v>-19.450309519636221</v>
+        <v>-18.0659699963836</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>152.37054513999999</v>
+        <v>149.41289868999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.2223966600000153</v>
+        <v>-1.8046645500000125</v>
       </c>
       <c r="D238" s="5">
-        <v>-15.950271105430136</v>
+        <v>-13.417470176453305</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>147.72058988000001</v>
+        <v>144.87574376000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-4.6499552599999845</v>
+        <v>-4.5371549299999856</v>
       </c>
       <c r="D239" s="5">
-        <v>-31.058593001445445</v>
+        <v>-30.929747114404236</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>144.46401422</v>
+        <v>141.83378317</v>
       </c>
       <c r="C240" s="5">
-        <v>-3.25657566000001</v>
+        <v>-3.0419605900000022</v>
       </c>
       <c r="D240" s="5">
-        <v>-23.471404568243237</v>
+        <v>-22.481010536026446</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>146.76973271</v>
+        <v>144.08612711999999</v>
       </c>
       <c r="C241" s="5">
-        <v>2.3057184900000038</v>
+        <v>2.2523439499999824</v>
       </c>
       <c r="D241" s="5">
-        <v>20.926615686846439</v>
+        <v>20.811916149579844</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>145.39957573999999</v>
+        <v>142.75861964000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.3701569700000107</v>
+        <v>-1.32750747999998</v>
       </c>
       <c r="D242" s="5">
-        <v>-10.644841025853724</v>
+        <v>-10.512564463315655</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>143.49359627999999</v>
+        <v>141.14465951</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.9059794599999975</v>
+        <v>-1.6139601300000095</v>
       </c>
       <c r="D243" s="5">
-        <v>-14.64429177902149</v>
+        <v>-12.75404026484842</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>142.87471801000001</v>
+        <v>140.53447965000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.61887826999998197</v>
+        <v>-0.61017985999998814</v>
       </c>
       <c r="D244" s="5">
-        <v>-5.054498419617115</v>
+        <v>-5.0661104287597514</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>142.7245538</v>
+        <v>140.37433181</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.15016421000001401</v>
+        <v>-0.16014784000000759</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.2539590359124886</v>
+        <v>-1.3589368390061751</v>
       </c>
       <c r="E245" s="5">
-        <v>-14.199776423798681</v>
+        <v>-13.42580288390759</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>142.43098499999999</v>
+        <v>139.88338400999999</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.29356880000000274</v>
+        <v>-0.49094780000001492</v>
       </c>
       <c r="D246" s="5">
-        <v>-2.4405360709732649</v>
+        <v>-4.1171053441875767</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>141.66437116</v>
+        <v>139.34407110000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.76661383999999089</v>
+        <v>-0.53931290999997827</v>
       </c>
       <c r="D247" s="5">
-        <v>-6.2710125965672381</v>
+        <v>-4.5296802997989438</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>142.77537039000001</v>
+        <v>140.59457993000001</v>
       </c>
       <c r="C248" s="5">
-        <v>1.1109992300000044</v>
+        <v>1.2505088300000011</v>
       </c>
       <c r="D248" s="5">
-        <v>9.8276998363864276</v>
+        <v>11.316874587283188</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>143.69447518999999</v>
+        <v>141.29226020999999</v>
       </c>
       <c r="C249" s="5">
-        <v>0.91910479999998529</v>
+        <v>0.69768027999998594</v>
       </c>
       <c r="D249" s="5">
-        <v>8.0043632643114435</v>
+        <v>6.1200699619762267</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>144.01579599999999</v>
+        <v>141.55682110999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.32132081000000312</v>
+        <v>0.26456089999999222</v>
       </c>
       <c r="D250" s="5">
-        <v>2.7166160432783304</v>
+        <v>2.270209552971969</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>144.0212554</v>
+        <v>141.48353320000001</v>
       </c>
       <c r="C251" s="5">
-        <v>5.4594000000065535E-3</v>
+        <v>-7.3287909999976364E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>4.5499495676804003E-2</v>
+        <v>-0.61950740282544769</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>143.99507600999999</v>
+        <v>141.28475610000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.6179390000010017E-2</v>
+        <v>-0.19877710000000093</v>
       </c>
       <c r="D252" s="5">
-        <v>-0.21791144103707749</v>
+        <v>-1.6729715939437617</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>143.84773036999999</v>
+        <v>141.18496429999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.1473456399999975</v>
+        <v>-9.9791800000019748E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-1.2210351199683722</v>
+        <v>-0.84429529606631082</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>143.62996095</v>
+        <v>141.10682699</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.21776941999999622</v>
+        <v>-7.8137309999988247E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.8016159678067911</v>
+        <v>-0.66210935579592567</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>144.36910935</v>
+        <v>141.93751510000001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.73914840000000481</v>
+        <v>0.83068811000001119</v>
       </c>
       <c r="D255" s="5">
-        <v>6.3532627004034836</v>
+        <v>7.2976126501662408</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>144.50080406999999</v>
+        <v>142.05527907000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.1316947199999845</v>
+        <v>0.11776396999999861</v>
       </c>
       <c r="D256" s="5">
-        <v>1.1001588816482055</v>
+        <v>1.0001825089832383</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>145.00543841999999</v>
+        <v>142.68303897999999</v>
       </c>
       <c r="C257" s="5">
-        <v>0.50463435000000345</v>
+        <v>0.62775990999998044</v>
       </c>
       <c r="D257" s="5">
-        <v>4.2721489755405795</v>
+        <v>5.4337556880366122</v>
       </c>
       <c r="E257" s="5">
-        <v>1.5981024702982793</v>
+        <v>1.6446790094964747</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>143.07223313</v>
+        <v>143.00812334</v>
       </c>
       <c r="C258" s="5">
-        <v>-1.9332052899999894</v>
+        <v>0.32508436000000529</v>
       </c>
       <c r="D258" s="5">
-        <v>-14.87585134038769</v>
+        <v>2.7685625219133314</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>143.34111102</v>
+        <v>143.30131704999999</v>
       </c>
       <c r="C259" s="5">
-        <v>0.26887788999999884</v>
+        <v>0.29319370999999705</v>
       </c>
       <c r="D259" s="5">
-        <v>2.2786355101643174</v>
+        <v>2.4881591227766897</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>143.94573489999999</v>
+        <v>143.99844551000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.60462387999999123</v>
+        <v>0.69712846000001605</v>
       </c>
       <c r="D260" s="5">
-        <v>5.1807879139867286</v>
+        <v>5.9964848282764605</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>144.73826510999999</v>
+        <v>144.72615235999999</v>
       </c>
       <c r="C261" s="5">
-        <v>0.79253020999999535</v>
+        <v>0.7277068499999757</v>
       </c>
       <c r="D261" s="5">
-        <v>6.8106939777158981</v>
+        <v>6.2357159603493972</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>145.17721445999999</v>
+        <v>145.13623150000001</v>
       </c>
       <c r="C262" s="5">
-        <v>0.43894935000000146</v>
+        <v>0.41007914000002188</v>
       </c>
       <c r="D262" s="5">
-        <v>3.7005736506771081</v>
+        <v>3.4536726211227942</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>146.12383750000001</v>
+        <v>146.10108192999999</v>
       </c>
       <c r="C263" s="5">
-        <v>0.94662304000001996</v>
+        <v>0.96485042999998427</v>
       </c>
       <c r="D263" s="5">
-        <v>8.1113569143792077</v>
+        <v>8.2757191001257446</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>147.51122681000001</v>
+        <v>147.52019275000001</v>
       </c>
       <c r="C264" s="5">
-        <v>1.3873893100000032</v>
+        <v>1.4191108200000144</v>
       </c>
       <c r="D264" s="5">
-        <v>12.007749096684606</v>
+        <v>12.29915006346487</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>148.32937618</v>
+        <v>148.36940003999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.81814936999998622</v>
+        <v>0.84920728999998119</v>
       </c>
       <c r="D265" s="5">
-        <v>6.8624541443732312</v>
+        <v>7.1308208496682735</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>149.44037043</v>
+        <v>149.43669867</v>
       </c>
       <c r="C266" s="5">
-        <v>1.1109942500000045</v>
+        <v>1.0672986300000105</v>
       </c>
       <c r="D266" s="5">
-        <v>9.3677259338311956</v>
+        <v>8.9820791642590834</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>150.05338879000001</v>
+        <v>150.0392497</v>
       </c>
       <c r="C267" s="5">
-        <v>0.61301836000001231</v>
+        <v>0.60255103000000076</v>
       </c>
       <c r="D267" s="5">
-        <v>5.0351041212316705</v>
+        <v>4.9473384379059349</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>150.66484328999999</v>
+        <v>150.69404048000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.61145449999997936</v>
+        <v>0.65479078000001323</v>
       </c>
       <c r="D268" s="5">
-        <v>5.0009903428710256</v>
+        <v>5.3645037406060636</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>151.26076781</v>
+        <v>151.31793795999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.59592452000001117</v>
+        <v>0.62389747999998235</v>
       </c>
       <c r="D269" s="5">
-        <v>4.8509854215704751</v>
+        <v>5.0828983448080844</v>
       </c>
       <c r="E269" s="5">
-        <v>4.3138584719021322</v>
+        <v>6.051804784737147</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>152.24157048000001</v>
+        <v>152.20554507</v>
       </c>
       <c r="C270" s="5">
-        <v>0.98080267000000276</v>
+        <v>0.8876071100000047</v>
       </c>
       <c r="D270" s="5">
-        <v>8.0646017773514203</v>
+        <v>7.2706032987937652</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>153.19396155999999</v>
+        <v>153.16215677</v>
       </c>
       <c r="C271" s="5">
-        <v>0.95239107999998396</v>
+        <v>0.95661169999999629</v>
       </c>
       <c r="D271" s="5">
-        <v>7.7706991986545848</v>
+        <v>7.8082466655184479</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>153.69791258000001</v>
+        <v>153.70356606999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.50395102000001657</v>
+        <v>0.54140929999999798</v>
       </c>
       <c r="D272" s="5">
-        <v>4.0197644975682678</v>
+        <v>4.3253005539261258</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>153.87324444000001</v>
+        <v>153.85590818</v>
       </c>
       <c r="C273" s="5">
-        <v>0.17533186000000001</v>
+        <v>0.15234211000000641</v>
       </c>
       <c r="D273" s="5">
-        <v>1.3775290310526822</v>
+        <v>1.195875856216233</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>151.54143346999999</v>
+        <v>151.51444029999999</v>
       </c>
       <c r="C274" s="5">
-        <v>-2.3318109700000207</v>
+        <v>-2.3414678800000104</v>
       </c>
       <c r="D274" s="5">
-        <v>-16.74326800189435</v>
+        <v>-16.808649829537259</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>151.93493591999999</v>
+        <v>151.92250422000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.39350244999999973</v>
+        <v>0.40806392000001779</v>
       </c>
       <c r="D275" s="5">
-        <v>3.1608879880606455</v>
+        <v>3.2801869917195692</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>154.93954318999999</v>
+        <v>154.95648018</v>
       </c>
       <c r="C276" s="5">
-        <v>3.0046072700000082</v>
+        <v>3.0339759599999923</v>
       </c>
       <c r="D276" s="5">
-        <v>26.489795405249673</v>
+        <v>26.780245519990984</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>155.65948761000001</v>
+        <v>155.68542746</v>
       </c>
       <c r="C277" s="5">
-        <v>0.71994442000001868</v>
+        <v>0.72894727999999986</v>
       </c>
       <c r="D277" s="5">
-        <v>5.7206693252846552</v>
+        <v>5.7934175463940418</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>155.81424888999999</v>
+        <v>155.82301627999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.15476127999997402</v>
+        <v>0.13758881999999062</v>
       </c>
       <c r="D278" s="5">
-        <v>1.1996213174131576</v>
+        <v>1.0656841002833373</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>155.97136092</v>
+        <v>155.97113264000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.15711203000000751</v>
+        <v>0.14811636000001727</v>
       </c>
       <c r="D279" s="5">
-        <v>1.2167278391627345</v>
+        <v>1.1466329329306246</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>156.71243397000001</v>
+        <v>156.72922937000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.74107305000001134</v>
+        <v>0.75809673000000544</v>
       </c>
       <c r="D280" s="5">
-        <v>5.8529904080893091</v>
+        <v>5.9910676753666348</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>157.05109813999999</v>
+        <v>157.07582441</v>
       </c>
       <c r="C281" s="5">
-        <v>0.33866416999998705</v>
+        <v>0.34659503999998265</v>
       </c>
       <c r="D281" s="5">
-        <v>2.624312016267627</v>
+        <v>2.6862265715284162</v>
       </c>
       <c r="E281" s="5">
-        <v>3.8280450468645366</v>
+        <v>3.8051578865170965</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>156.89316228999999</v>
+        <v>156.88165491999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.15793585000000121</v>
+        <v>-0.19416949000000727</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.2001079857011709</v>
+        <v>-1.4733377798979763</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>157.55097696999999</v>
+        <v>157.53504956</v>
       </c>
       <c r="C283" s="5">
-        <v>0.65781468000000132</v>
+        <v>0.65339464000001612</v>
       </c>
       <c r="D283" s="5">
-        <v>5.1489663147934461</v>
+        <v>5.1139564643712498</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>158.34103274</v>
+        <v>158.31947969000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.79005577000000926</v>
+        <v>0.78443013000000406</v>
       </c>
       <c r="D284" s="5">
-        <v>6.186295877789072</v>
+        <v>6.1416708637431094</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>159.08263615000001</v>
+        <v>159.06529574000001</v>
       </c>
       <c r="C285" s="5">
-        <v>0.7416034100000104</v>
+        <v>0.74581605000000195</v>
       </c>
       <c r="D285" s="5">
-        <v>5.7673614467812495</v>
+        <v>5.8017863276305093</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>159.54629581</v>
+        <v>159.5387389</v>
       </c>
       <c r="C286" s="5">
-        <v>0.46365965999999048</v>
+        <v>0.47344315999998798</v>
       </c>
       <c r="D286" s="5">
-        <v>3.5541144034990646</v>
+        <v>3.6307425718890673</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>159.97000574</v>
+        <v>159.96873825</v>
       </c>
       <c r="C287" s="5">
-        <v>0.42370993000000112</v>
+        <v>0.42999935000000278</v>
       </c>
       <c r="D287" s="5">
-        <v>3.233824565074972</v>
+        <v>3.2826980919716364</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>160.22310243999999</v>
+        <v>160.23514299000001</v>
       </c>
       <c r="C288" s="5">
-        <v>0.25309669999998619</v>
+        <v>0.26640474000001291</v>
       </c>
       <c r="D288" s="5">
-        <v>1.9151897377561067</v>
+        <v>2.0168324959558559</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>160.97675896999999</v>
+        <v>160.98913872</v>
       </c>
       <c r="C289" s="5">
-        <v>0.75365653000000066</v>
+        <v>0.75399572999998554</v>
       </c>
       <c r="D289" s="5">
-        <v>5.7928968221365507</v>
+        <v>5.7951250651089081</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>161.21030307000001</v>
+        <v>161.22171847999999</v>
       </c>
       <c r="C290" s="5">
-        <v>0.23354410000001735</v>
+        <v>0.23257975999999303</v>
       </c>
       <c r="D290" s="5">
-        <v>1.7549117795237823</v>
+        <v>1.7474723397439273</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>161.05482309999999</v>
+        <v>161.05923361000001</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.15547997000001601</v>
+        <v>-0.1624848699999859</v>
       </c>
       <c r="D291" s="5">
-        <v>-1.1512257177841878</v>
+        <v>-1.2027204910650457</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>161.40013493999999</v>
+        <v>161.40288208000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.34531183999999371</v>
+        <v>0.34364847000000509</v>
       </c>
       <c r="D292" s="5">
-        <v>2.6034348939743213</v>
+        <v>2.5906748115008815</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>160.36468893</v>
+        <v>160.36439523000001</v>
       </c>
       <c r="C293" s="5">
-        <v>-1.0354460099999869</v>
+        <v>-1.0384868499999982</v>
       </c>
       <c r="D293" s="5">
-        <v>-7.4325644681669578</v>
+        <v>-7.4535030608671615</v>
       </c>
       <c r="E293" s="5">
-        <v>2.1098806880332388</v>
+        <v>2.0936199649770337</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>159.26167838999999</v>
+        <v>159.27128056999999</v>
       </c>
       <c r="C294" s="5">
-        <v>-1.1030105400000139</v>
+        <v>-1.0931146600000261</v>
       </c>
       <c r="D294" s="5">
-        <v>-7.9485773277579774</v>
+        <v>-7.879931300463161</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>162.54798321999999</v>
+        <v>162.54625406</v>
       </c>
       <c r="C295" s="5">
-        <v>3.2863048300000059</v>
+        <v>3.2749734900000078</v>
       </c>
       <c r="D295" s="5">
-        <v>27.774316449279524</v>
+        <v>27.665609512571709</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>163.05296518</v>
+        <v>163.03213794999999</v>
       </c>
       <c r="C296" s="5">
-        <v>0.50498196000000917</v>
+        <v>0.48588388999999665</v>
       </c>
       <c r="D296" s="5">
-        <v>3.7923599965067334</v>
+        <v>3.6466094548421646</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>164.32671945000001</v>
+        <v>164.30988728</v>
       </c>
       <c r="C297" s="5">
-        <v>1.273754270000012</v>
+        <v>1.277749330000006</v>
       </c>
       <c r="D297" s="5">
-        <v>9.7877313343068817</v>
+        <v>9.8210741480430954</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>165.10324218</v>
+        <v>165.10213479000001</v>
       </c>
       <c r="C298" s="5">
-        <v>0.77652272999998218</v>
+        <v>0.79224751000000992</v>
       </c>
       <c r="D298" s="5">
-        <v>5.8203021884684514</v>
+        <v>5.9419330073017473</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>165.0674276</v>
+        <v>165.07154306999999</v>
       </c>
       <c r="C299" s="5">
-        <v>-3.5814579999993157E-2</v>
+        <v>-3.0591720000018086E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.25999645560436102</v>
+        <v>-0.22212115044614178</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>165.48615419999999</v>
+        <v>165.48958440000001</v>
       </c>
       <c r="C300" s="5">
-        <v>0.41872659999998518</v>
+        <v>0.41804133000002253</v>
       </c>
       <c r="D300" s="5">
-        <v>3.0868715812053305</v>
+        <v>3.0816712603392915</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>165.77375021</v>
+        <v>165.77806355999999</v>
       </c>
       <c r="C301" s="5">
-        <v>0.28759601000001567</v>
+        <v>0.28847915999998008</v>
       </c>
       <c r="D301" s="5">
-        <v>2.1055123148096877</v>
+        <v>2.1119958420561913</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>166.45876244999999</v>
+        <v>166.46840775000001</v>
       </c>
       <c r="C302" s="5">
-        <v>0.68501223999999183</v>
+        <v>0.6903441900000189</v>
       </c>
       <c r="D302" s="5">
-        <v>5.0729170690550607</v>
+        <v>5.1131759967450785</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>167.44932331999999</v>
+        <v>167.45441728</v>
       </c>
       <c r="C303" s="5">
-        <v>0.99056086999999593</v>
+        <v>0.98600952999998981</v>
       </c>
       <c r="D303" s="5">
-        <v>7.379363182375176</v>
+        <v>7.3439055518449425</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>167.97978291000001</v>
+        <v>167.97936598000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.53045959000002085</v>
+        <v>0.52494870000001015</v>
       </c>
       <c r="D304" s="5">
-        <v>3.8683961652111742</v>
+        <v>3.8273939380935484</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>168.68560428999999</v>
+        <v>168.68524325000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.70582137999997485</v>
+        <v>0.705877270000002</v>
       </c>
       <c r="D305" s="5">
-        <v>5.1603607658025963</v>
+        <v>5.1607919821529791</v>
       </c>
       <c r="E305" s="5">
-        <v>5.1887453625355739</v>
+        <v>5.1887128736188393</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>168.54115963999999</v>
+        <v>168.54520944000001</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.14444464999999695</v>
+        <v>-0.14003381000000559</v>
       </c>
       <c r="D306" s="5">
-        <v>-1.022728468955203</v>
+        <v>-0.99164245429530506</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>166.901014</v>
+        <v>166.90086099000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-1.6401456399999859</v>
+        <v>-1.6443484499999954</v>
       </c>
       <c r="D307" s="5">
-        <v>-11.072523227022558</v>
+        <v>-11.099138831051135</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>165.29432868999999</v>
+        <v>165.28256296999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-1.6066853100000174</v>
+        <v>-1.6182980200000259</v>
       </c>
       <c r="D308" s="5">
-        <v>-10.959470583225094</v>
+        <v>-11.034517397574817</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>164.21874811999999</v>
+        <v>164.20810668999999</v>
       </c>
       <c r="C309" s="5">
-        <v>-1.0755805699999996</v>
+        <v>-1.0744562799999926</v>
       </c>
       <c r="D309" s="5">
-        <v>-7.5349926311506943</v>
+        <v>-7.5279126624674948</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>163.5094095</v>
+        <v>163.50915028</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.70933861999998271</v>
+        <v>-0.69895640999999387</v>
       </c>
       <c r="D310" s="5">
-        <v>-5.0619829163094927</v>
+        <v>-4.9899351391041176</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>162.54333321999999</v>
+        <v>162.54729143</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.96607628000001</v>
+        <v>-0.96185884999999871</v>
       </c>
       <c r="D311" s="5">
-        <v>-6.8641385808934752</v>
+        <v>-6.8351463387775979</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>162.00691889000001</v>
+        <v>162.00917853000001</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.53641432999998528</v>
+        <v>-0.53811289999998735</v>
       </c>
       <c r="D312" s="5">
-        <v>-3.8890626261353756</v>
+        <v>-3.9010608160220173</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>161.27646376000001</v>
+        <v>161.27859619</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.73045512999999573</v>
+        <v>-0.73058234000001221</v>
       </c>
       <c r="D313" s="5">
-        <v>-5.278371251556468</v>
+        <v>-5.2791959938005339</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>160.96718964999999</v>
+        <v>160.97244370999999</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.30927411000001825</v>
+        <v>-0.30615248000000861</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.2770805076835487</v>
+        <v>-2.2543069474285193</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>160.07579092</v>
+        <v>160.07858988999999</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.8913987299999917</v>
+        <v>-0.89385382000000391</v>
       </c>
       <c r="D315" s="5">
-        <v>-6.4466087026165404</v>
+        <v>-6.4636206690296572</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>159.24107065000001</v>
+        <v>159.24113757000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.83472026999999116</v>
+        <v>-0.83745231999998282</v>
       </c>
       <c r="D316" s="5">
-        <v>-6.0810581631829175</v>
+        <v>-6.100288783964114</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>159.07585096</v>
+        <v>159.07225009000001</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.16521969000001491</v>
+        <v>-0.16888747999999509</v>
       </c>
       <c r="D317" s="5">
-        <v>-1.2379729718232091</v>
+        <v>-1.2652946877675375</v>
       </c>
       <c r="E317" s="5">
-        <v>-5.6968425790971171</v>
+        <v>-5.6987754084410707</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>159.21855489999999</v>
+        <v>159.22205468999999</v>
       </c>
       <c r="C318" s="5">
-        <v>0.14270393999998987</v>
+        <v>0.14980459999998175</v>
       </c>
       <c r="D318" s="5">
-        <v>1.081824619120253</v>
+        <v>1.1359590150816778</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>158.95333568999999</v>
+        <v>158.95438931000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.26521920999999793</v>
+        <v>-0.26766537999998263</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.9806948075520525</v>
+        <v>-1.9987510500273142</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>158.09285824</v>
+        <v>158.08853667</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.86047744999999054</v>
+        <v>-0.86585264000001416</v>
       </c>
       <c r="D320" s="5">
-        <v>-6.306111758406308</v>
+        <v>-6.3442911492296865</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>159.20852857</v>
+        <v>159.20190540999999</v>
       </c>
       <c r="C321" s="5">
-        <v>1.1156703300000004</v>
+        <v>1.1133687399999985</v>
       </c>
       <c r="D321" s="5">
-        <v>8.8050183019148029</v>
+        <v>8.7863941522893896</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>158.34187152999999</v>
+        <v>158.34097899</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.86665704000000687</v>
+        <v>-0.86092641999999842</v>
       </c>
       <c r="D322" s="5">
-        <v>-6.340174781033947</v>
+        <v>-6.2997448064436306</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>157.71938925000001</v>
+        <v>157.72191484000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.62248227999998562</v>
+        <v>-0.6190641499999856</v>
       </c>
       <c r="D323" s="5">
-        <v>-4.6168294843208386</v>
+        <v>-4.5920458719318713</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>158.79198658000001</v>
+        <v>158.79226216000001</v>
       </c>
       <c r="C324" s="5">
-        <v>1.0725973300000078</v>
+        <v>1.0703473199999962</v>
       </c>
       <c r="D324" s="5">
-        <v>8.473073183496016</v>
+        <v>8.4544899773423055</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>159.19213497999999</v>
+        <v>159.19259575999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.40014839999997776</v>
+        <v>0.40033359999998197</v>
       </c>
       <c r="D325" s="5">
-        <v>3.0662091703903549</v>
+        <v>3.0676426363812404</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>159.57160891999999</v>
+        <v>159.57294807</v>
       </c>
       <c r="C326" s="5">
-        <v>0.3794739399999969</v>
+        <v>0.38035231000000636</v>
       </c>
       <c r="D326" s="5">
-        <v>2.898300126904263</v>
+        <v>2.9050887199599584</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>159.28724453000001</v>
+        <v>159.28897655</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.28436438999997904</v>
+        <v>-0.28397151999999437</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.117622928475138</v>
+        <v>-2.1147082813602447</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>159.04003653000001</v>
+        <v>159.04220568</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.24720800000000054</v>
+        <v>-0.24677087000000597</v>
       </c>
       <c r="D328" s="5">
-        <v>-1.8465415294476095</v>
+        <v>-1.8432842478920852</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>159.45197976</v>
+        <v>159.44672202999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.41194322999999144</v>
+        <v>0.40451634999999442</v>
       </c>
       <c r="D329" s="5">
-        <v>3.152887208859001</v>
+        <v>3.0952038833770512</v>
       </c>
       <c r="E329" s="5">
-        <v>0.236446197037532</v>
+        <v>0.23540997237929684</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>160.29933711000001</v>
+        <v>160.30469443999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.84735735000001</v>
+        <v>0.85797241000000213</v>
       </c>
       <c r="D330" s="5">
-        <v>6.5667514354802892</v>
+        <v>6.6516906527378739</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>161.05157912000001</v>
+        <v>161.05414529000001</v>
       </c>
       <c r="C331" s="5">
-        <v>0.75224201000000335</v>
+        <v>0.74945085000001654</v>
       </c>
       <c r="D331" s="5">
-        <v>5.7789209824522292</v>
+        <v>5.7567268535284599</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>161.92751724999999</v>
+        <v>161.92936341999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.87593812999998022</v>
+        <v>0.87521812999997906</v>
       </c>
       <c r="D332" s="5">
-        <v>6.7254601411778747</v>
+        <v>6.7196554177883172</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>162.71547150999999</v>
+        <v>162.71038598999999</v>
       </c>
       <c r="C333" s="5">
-        <v>0.78795425999999225</v>
+        <v>0.78102257000000463</v>
       </c>
       <c r="D333" s="5">
-        <v>5.9981542048101133</v>
+        <v>5.9439109815823565</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>163.34649589</v>
+        <v>163.34398775</v>
       </c>
       <c r="C334" s="5">
-        <v>0.63102438000001371</v>
+        <v>0.63360176000000479</v>
       </c>
       <c r="D334" s="5">
-        <v>4.7542570138169093</v>
+        <v>4.7742456736317607</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>164.55245689</v>
+        <v>164.55169305999999</v>
       </c>
       <c r="C335" s="5">
-        <v>1.2059610000000021</v>
+        <v>1.2077053099999944</v>
       </c>
       <c r="D335" s="5">
-        <v>9.2281512729104556</v>
+        <v>9.2421940647442025</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>164.81108298999999</v>
+        <v>164.809046</v>
       </c>
       <c r="C336" s="5">
-        <v>0.25862609999998654</v>
+        <v>0.25735294000000408</v>
       </c>
       <c r="D336" s="5">
-        <v>1.9024219136281939</v>
+        <v>1.8929848648218339</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>165.13199775999999</v>
+        <v>165.12876573</v>
       </c>
       <c r="C337" s="5">
-        <v>0.32091477000000168</v>
+        <v>0.31971973000000276</v>
       </c>
       <c r="D337" s="5">
-        <v>2.361787668222104</v>
+        <v>2.3529280578115319</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>165.79899262999999</v>
+        <v>165.79927515</v>
       </c>
       <c r="C338" s="5">
-        <v>0.66699486999999635</v>
+        <v>0.67050942000000191</v>
       </c>
       <c r="D338" s="5">
-        <v>4.9561351437171774</v>
+        <v>4.9829358613628472</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>165.90879226000001</v>
+        <v>165.90873174999999</v>
       </c>
       <c r="C339" s="5">
-        <v>0.10979963000002613</v>
+        <v>0.10945659999998725</v>
       </c>
       <c r="D339" s="5">
-        <v>0.79759550591078643</v>
+        <v>0.79509328730251738</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>166.68019544000001</v>
+        <v>166.68161708</v>
       </c>
       <c r="C340" s="5">
-        <v>0.77140317999999297</v>
+        <v>0.77288533000000825</v>
       </c>
       <c r="D340" s="5">
-        <v>5.7243904070559015</v>
+        <v>5.7356745460399594</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>167.61319258</v>
+        <v>167.603013</v>
       </c>
       <c r="C341" s="5">
-        <v>0.93299713999999767</v>
+        <v>0.92139592000000903</v>
       </c>
       <c r="D341" s="5">
-        <v>6.9277349854426351</v>
+        <v>6.8388976064223339</v>
       </c>
       <c r="E341" s="5">
-        <v>5.1182887991004566</v>
+        <v>5.1153707433793549</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>166.25047398000001</v>
+        <v>166.27749921</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.3627185999999938</v>
+        <v>-1.3255137900000022</v>
       </c>
       <c r="D342" s="5">
-        <v>-9.3315218589007038</v>
+        <v>-9.0882642418253941</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>167.45533871000001</v>
+        <v>167.45731997999999</v>
       </c>
       <c r="C343" s="5">
-        <v>1.2048647299999971</v>
+        <v>1.1798207699999921</v>
       </c>
       <c r="D343" s="5">
-        <v>9.0519084574700805</v>
+        <v>8.8548608181872268</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>168.23737012999999</v>
+        <v>168.24056544000001</v>
       </c>
       <c r="C344" s="5">
-        <v>0.78203141999998138</v>
+        <v>0.7832454600000176</v>
       </c>
       <c r="D344" s="5">
-        <v>5.750316162026059</v>
+        <v>5.7594040464346241</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>168.55987325999999</v>
+        <v>168.55389943</v>
       </c>
       <c r="C345" s="5">
-        <v>0.32250313000000119</v>
+        <v>0.31333398999998963</v>
       </c>
       <c r="D345" s="5">
-        <v>2.3247523118812286</v>
+        <v>2.2579351355581201</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>169.31249467000001</v>
+        <v>169.30817031999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.75262141000001748</v>
+        <v>0.75427088999998659</v>
       </c>
       <c r="D346" s="5">
-        <v>5.4915690180820542</v>
+        <v>5.5041022403313766</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>169.66173696000001</v>
+        <v>169.6557578</v>
       </c>
       <c r="C347" s="5">
-        <v>0.34924229000000651</v>
+        <v>0.3475874800000156</v>
       </c>
       <c r="D347" s="5">
-        <v>2.5035254051932965</v>
+        <v>2.4915930849799262</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>170.04257701</v>
+        <v>170.03083631000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.38084004999998911</v>
+        <v>0.37507851000000869</v>
       </c>
       <c r="D348" s="5">
-        <v>2.7271478941070848</v>
+        <v>2.685483115766063</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>170.76619869000001</v>
+        <v>170.75640211999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.72362168000000793</v>
+        <v>0.72556580999997777</v>
       </c>
       <c r="D349" s="5">
-        <v>5.227873625037871</v>
+        <v>5.2426209552540959</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>171.26992713000001</v>
+        <v>171.28211153000001</v>
       </c>
       <c r="C350" s="5">
-        <v>0.50372844000000327</v>
+        <v>0.52570941000001881</v>
       </c>
       <c r="D350" s="5">
-        <v>3.5977739014469767</v>
+        <v>3.757656026774181</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>171.84961422999999</v>
+        <v>171.84609964000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.57968709999997259</v>
+        <v>0.56398810999999682</v>
       </c>
       <c r="D351" s="5">
-        <v>4.1380361450917835</v>
+        <v>4.0236420814454554</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>172.54979918000001</v>
+        <v>172.54620421999999</v>
       </c>
       <c r="C352" s="5">
-        <v>0.7001849500000219</v>
+        <v>0.70010457999998721</v>
       </c>
       <c r="D352" s="5">
-        <v>5.0003530599530999</v>
+        <v>4.9998707355511707</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>172.77384719</v>
+        <v>172.75764254000001</v>
       </c>
       <c r="C353" s="5">
-        <v>0.22404800999998997</v>
+        <v>0.21143832000001339</v>
       </c>
       <c r="D353" s="5">
-        <v>1.5693208223671373</v>
+        <v>1.480432606665727</v>
       </c>
       <c r="E353" s="5">
-        <v>3.0789071734534712</v>
+        <v>3.0754993288814036</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>173.91928797</v>
+        <v>173.97975227000001</v>
       </c>
       <c r="C354" s="5">
-        <v>1.1454407800000013</v>
+        <v>1.2221097299999997</v>
       </c>
       <c r="D354" s="5">
-        <v>8.2522515959590805</v>
+        <v>8.8271533536770299</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>174.97370857000001</v>
+        <v>174.96994298999999</v>
       </c>
       <c r="C355" s="5">
-        <v>1.0544206000000145</v>
+        <v>0.99019071999998687</v>
       </c>
       <c r="D355" s="5">
-        <v>7.522802832597586</v>
+        <v>7.0475929814448612</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>174.57914872999999</v>
+        <v>174.58651906</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.39455984000002786</v>
+        <v>-0.3834239299999922</v>
       </c>
       <c r="D356" s="5">
-        <v>-2.6726505387690835</v>
+        <v>-2.5981808043594623</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>173.97600062999999</v>
+        <v>173.96653280999999</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.60314809999999852</v>
+        <v>-0.61998625000001084</v>
       </c>
       <c r="D357" s="5">
-        <v>-4.0679646986820472</v>
+        <v>-4.1791490157343176</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>174.78535749</v>
+        <v>174.77605471000001</v>
       </c>
       <c r="C358" s="5">
-        <v>0.80935686000000828</v>
+        <v>0.80952190000002133</v>
       </c>
       <c r="D358" s="5">
-        <v>5.7276183217798815</v>
+        <v>5.7291361229345306</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>175.39286734000001</v>
+        <v>175.37926275000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.60750985000001378</v>
+        <v>0.60320803999999839</v>
       </c>
       <c r="D359" s="5">
-        <v>4.25156203397552</v>
+        <v>4.2211117447513713</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>175.4784813</v>
+        <v>175.45480491000001</v>
       </c>
       <c r="C360" s="5">
-        <v>8.561395999998922E-2</v>
+        <v>7.5542159999997693E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>0.58732729516643989</v>
+        <v>0.51810946639354594</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>175.46160022999999</v>
+        <v>175.44159285000001</v>
       </c>
       <c r="C361" s="5">
-        <v>-1.6881070000010823E-2</v>
+        <v>-1.3212060000000747E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-0.11537921420232689</v>
+        <v>-9.0324727047519371E-2</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>175.70408620000001</v>
+        <v>175.74492868999999</v>
       </c>
       <c r="C362" s="5">
-        <v>0.24248597000001837</v>
+        <v>0.30333583999998837</v>
       </c>
       <c r="D362" s="5">
-        <v>1.6710501283234258</v>
+        <v>2.0946258255663208</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>172.33757835</v>
+        <v>172.32876630999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-3.366507850000005</v>
+        <v>-3.4161623800000029</v>
       </c>
       <c r="D363" s="5">
-        <v>-20.717471388267306</v>
+        <v>-20.986786472566866</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>176.8937511</v>
+        <v>176.88709159999999</v>
       </c>
       <c r="C364" s="5">
-        <v>4.5561727500000018</v>
+        <v>4.5583252899999991</v>
       </c>
       <c r="D364" s="5">
-        <v>36.769753585177398</v>
+        <v>36.791889330772641</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>176.80736001</v>
+        <v>176.76921282999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-8.6391090000006443E-2</v>
+        <v>-0.11787877000000435</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.58448247035594036</v>
+        <v>-0.79676367699642592</v>
       </c>
       <c r="E365" s="5">
-        <v>2.3345621375000958</v>
+        <v>2.3220797824160755</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>176.61338921999999</v>
+        <v>176.71699753999999</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.19397079000000872</v>
+        <v>-5.2215289999992365E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>-1.3085744231398633</v>
+        <v>-0.35388884013300981</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>176.95563963999999</v>
+        <v>176.93902557999999</v>
       </c>
       <c r="C367" s="5">
-        <v>0.34225041999999917</v>
+        <v>0.22202803999999787</v>
       </c>
       <c r="D367" s="5">
-        <v>2.3503666667120005</v>
+        <v>1.5181476635707458</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>176.34804568999999</v>
+        <v>176.37008710999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.60759394999999472</v>
+        <v>-0.56893847000000619</v>
       </c>
       <c r="D368" s="5">
-        <v>-4.0433862155135003</v>
+        <v>-3.7910271562763276</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>165.07580345</v>
+        <v>165.05505213000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-11.272242239999997</v>
+        <v>-11.315034979999979</v>
       </c>
       <c r="D369" s="5">
-        <v>-54.735969449601562</v>
+        <v>-54.871935015475401</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>165.90867893000001</v>
+        <v>165.89066998000001</v>
       </c>
       <c r="C370" s="5">
-        <v>0.83287548000001266</v>
+        <v>0.83561785000000555</v>
       </c>
       <c r="D370" s="5">
-        <v>6.2253634627010612</v>
+        <v>6.247242789075691</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>167.47204281</v>
+        <v>167.4553976</v>
       </c>
       <c r="C371" s="5">
-        <v>1.5633638799999972</v>
+        <v>1.5647276199999851</v>
       </c>
       <c r="D371" s="5">
-        <v>11.912488163427071</v>
+        <v>11.924786687925181</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>167.03889581999999</v>
+        <v>167.00150398</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.43314699000001156</v>
+        <v>-0.45389362000000233</v>
       </c>
       <c r="D372" s="5">
-        <v>-3.0598891474649226</v>
+        <v>-3.204586585685798</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>167.65026710999999</v>
+        <v>167.62451515000001</v>
       </c>
       <c r="C373" s="5">
-        <v>0.61137128999999391</v>
+        <v>0.62301117000001227</v>
       </c>
       <c r="D373" s="5">
-        <v>4.4815653013658308</v>
+        <v>4.5696918322697622</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>168.01587538999999</v>
+        <v>168.09385491</v>
       </c>
       <c r="C374" s="5">
-        <v>0.36560828000000356</v>
+        <v>0.46933975999999689</v>
       </c>
       <c r="D374" s="5">
-        <v>2.6485530730420814</v>
+        <v>3.4121644261028372</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>168.07417584999999</v>
+        <v>168.05902279</v>
       </c>
       <c r="C375" s="5">
-        <v>5.8300459999998111E-2</v>
+        <v>-3.4832120000004352E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>0.41718810024249375</v>
+        <v>-0.24837873512936204</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>167.92201779000001</v>
+        <v>167.90648662999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.15215805999997656</v>
+        <v>-0.15253616000001102</v>
       </c>
       <c r="D376" s="5">
-        <v>-1.080970735692055</v>
+        <v>-1.0837406831857521</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>168.41205097</v>
+        <v>168.35003684</v>
       </c>
       <c r="C377" s="5">
-        <v>0.4900331799999833</v>
+        <v>0.44355021000001216</v>
       </c>
       <c r="D377" s="5">
-        <v>3.5586184389826414</v>
+        <v>3.2164451430185537</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.7482802975651994</v>
+        <v>-4.76280674400964</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>168.61890894000001</v>
+        <v>168.76723770000001</v>
       </c>
       <c r="C378" s="5">
-        <v>0.20685797000001571</v>
+        <v>0.41720086000000833</v>
       </c>
       <c r="D378" s="5">
-        <v>1.4839400076658515</v>
+        <v>3.0146796733101722</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>167.93603216</v>
+        <v>167.90844797</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.68287678000001506</v>
+        <v>-0.85878973000001224</v>
       </c>
       <c r="D379" s="5">
-        <v>-4.7529889057541519</v>
+        <v>-5.9382916028393629</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>169.43215136000001</v>
+        <v>169.45282159999999</v>
       </c>
       <c r="C380" s="5">
-        <v>1.4961192000000096</v>
+        <v>1.5443736299999955</v>
       </c>
       <c r="D380" s="5">
-        <v>11.230336108604222</v>
+        <v>11.613079127052405</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>170.13826933999999</v>
+        <v>170.1069493</v>
       </c>
       <c r="C381" s="5">
-        <v>0.70611797999998771</v>
+        <v>0.65412770000000364</v>
       </c>
       <c r="D381" s="5">
-        <v>5.1173069462846055</v>
+        <v>4.7319078045112484</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>170.23792935</v>
+        <v>170.21376319999999</v>
       </c>
       <c r="C382" s="5">
-        <v>9.9660010000008015E-2</v>
+        <v>0.10681389999999169</v>
       </c>
       <c r="D382" s="5">
-        <v>0.70517968842798151</v>
+        <v>0.75611417203700348</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>170.67365826</v>
+        <v>170.66823099999999</v>
       </c>
       <c r="C383" s="5">
-        <v>0.43572890999999458</v>
+        <v>0.45446780000000331</v>
       </c>
       <c r="D383" s="5">
-        <v>3.1150436224005373</v>
+        <v>3.2514506179795122</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>171.88411644000001</v>
+        <v>171.82028188000001</v>
       </c>
       <c r="C384" s="5">
-        <v>1.2104581800000176</v>
+        <v>1.1520508800000187</v>
       </c>
       <c r="D384" s="5">
-        <v>8.8506392724433383</v>
+        <v>8.4078876871033881</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>172.26087944</v>
+        <v>172.23991808</v>
       </c>
       <c r="C385" s="5">
-        <v>0.37676299999998264</v>
+        <v>0.41963619999998514</v>
       </c>
       <c r="D385" s="5">
-        <v>2.6622950173781579</v>
+        <v>2.9704467316521876</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>172.17203531999999</v>
+        <v>172.30151401000001</v>
       </c>
       <c r="C386" s="5">
-        <v>-8.8844120000004523E-2</v>
+        <v>6.1595930000009957E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-0.61715138558477989</v>
+        <v>0.42998553092903347</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>173.78326408000001</v>
+        <v>173.74896502000001</v>
       </c>
       <c r="C387" s="5">
-        <v>1.6112287600000172</v>
+        <v>1.4474510100000089</v>
       </c>
       <c r="D387" s="5">
-        <v>11.826321549957974</v>
+        <v>10.559888536640493</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>174.85442871999999</v>
+        <v>174.82593607000001</v>
       </c>
       <c r="C388" s="5">
-        <v>1.0711646399999779</v>
+        <v>1.0769710499999974</v>
       </c>
       <c r="D388" s="5">
-        <v>7.6525293589928323</v>
+        <v>7.6970064284655804</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>175.32411880000001</v>
+        <v>175.23402189999999</v>
       </c>
       <c r="C389" s="5">
-        <v>0.46969008000002077</v>
+        <v>0.40808582999997611</v>
       </c>
       <c r="D389" s="5">
-        <v>3.271464962671633</v>
+        <v>2.8373315112670827</v>
       </c>
       <c r="E389" s="5">
-        <v>4.1042596359278871</v>
+        <v>4.0890903199163109</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>174.24490344</v>
+        <v>174.43767009000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-1.0792153600000063</v>
+        <v>-0.79635180999997601</v>
       </c>
       <c r="D390" s="5">
-        <v>-7.1416351064205186</v>
+        <v>-5.3191426786158296</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>176.35188382000001</v>
+        <v>176.33104635999999</v>
       </c>
       <c r="C391" s="5">
-        <v>2.1069803800000102</v>
+        <v>1.8933762699999761</v>
       </c>
       <c r="D391" s="5">
-        <v>15.515491314073792</v>
+        <v>13.831402873524468</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>176.77421128</v>
+        <v>176.77869100999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.42232745999999111</v>
+        <v>0.44764465000000087</v>
       </c>
       <c r="D392" s="5">
-        <v>2.9119150131064808</v>
+        <v>3.089290184608795</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>178.64223831000001</v>
+        <v>178.59237787000001</v>
       </c>
       <c r="C393" s="5">
-        <v>1.8680270300000075</v>
+        <v>1.8136868600000184</v>
       </c>
       <c r="D393" s="5">
-        <v>13.444363006540993</v>
+        <v>13.030610050772641</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>179.40819117000001</v>
+        <v>179.36553716</v>
       </c>
       <c r="C394" s="5">
-        <v>0.76595285999999874</v>
+        <v>0.77315928999999528</v>
       </c>
       <c r="D394" s="5">
-        <v>5.2682471559505117</v>
+        <v>5.320519601584639</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>179.81700518</v>
+        <v>179.83944172</v>
       </c>
       <c r="C395" s="5">
-        <v>0.40881400999998618</v>
+        <v>0.47390455999999404</v>
       </c>
       <c r="D395" s="5">
-        <v>2.7689484122722874</v>
+        <v>3.2170205492878301</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>181.33830516</v>
+        <v>181.25795403999999</v>
       </c>
       <c r="C396" s="5">
-        <v>1.5212999800000091</v>
+        <v>1.4185123199999907</v>
       </c>
       <c r="D396" s="5">
-        <v>10.638302775750329</v>
+        <v>9.8868019693709286</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>182.35746164</v>
+        <v>182.35228556999999</v>
       </c>
       <c r="C397" s="5">
-        <v>1.0191564799999924</v>
+        <v>1.0943315300000052</v>
       </c>
       <c r="D397" s="5">
-        <v>6.9566597439133737</v>
+        <v>7.4903927937031156</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>183.47707897000001</v>
+        <v>183.64056421000001</v>
       </c>
       <c r="C398" s="5">
-        <v>1.1196173300000112</v>
+        <v>1.2882786400000157</v>
       </c>
       <c r="D398" s="5">
-        <v>7.6215762479254101</v>
+        <v>8.8150305318294375</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>183.05486083</v>
+        <v>183.00731929</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.42221814000001245</v>
+        <v>-0.63324492000000987</v>
       </c>
       <c r="D399" s="5">
-        <v>-2.7267606422617496</v>
+        <v>-4.0603581527442039</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>183.59034729999999</v>
+        <v>183.54568527999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.53548646999999505</v>
+        <v>0.53836598999998841</v>
       </c>
       <c r="D400" s="5">
-        <v>3.5673665760271644</v>
+        <v>3.5878079874485547</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>183.97927679</v>
+        <v>183.85664209999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.38892949000000954</v>
+        <v>0.31095682000000124</v>
       </c>
       <c r="D401" s="5">
-        <v>2.571986691480177</v>
+        <v>2.0520496328482185</v>
       </c>
       <c r="E401" s="5">
-        <v>4.9366613385767533</v>
+        <v>4.920631340026338</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>185.34104031999999</v>
+        <v>185.55912683</v>
       </c>
       <c r="C402" s="5">
-        <v>1.3617635299999904</v>
+        <v>1.702484730000009</v>
       </c>
       <c r="D402" s="5">
-        <v>9.2527226153032984</v>
+        <v>11.695571435311191</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>185.68159388000001</v>
+        <v>185.70857434999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.3405535600000178</v>
+        <v>0.14944751999999539</v>
       </c>
       <c r="D403" s="5">
-        <v>2.2273512977283305</v>
+        <v>0.97076098202608652</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>186.67538556</v>
+        <v>186.63847066</v>
       </c>
       <c r="C404" s="5">
-        <v>0.99379167999998685</v>
+        <v>0.92989631000000372</v>
       </c>
       <c r="D404" s="5">
-        <v>6.6150264192873287</v>
+        <v>6.177020330472649</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>187.1760998</v>
+        <v>187.11503440000001</v>
       </c>
       <c r="C405" s="5">
-        <v>0.50071424000000775</v>
+        <v>0.47656374000001733</v>
       </c>
       <c r="D405" s="5">
-        <v>3.2666383049423375</v>
+        <v>3.1074864532701474</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>187.97202229000001</v>
+        <v>187.91776902999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.79592249000000947</v>
+        <v>0.80273462999997491</v>
       </c>
       <c r="D406" s="5">
-        <v>5.2237661926353152</v>
+        <v>5.2712957572215613</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>188.91621773</v>
+        <v>188.97224252999999</v>
       </c>
       <c r="C407" s="5">
-        <v>0.94419543999998723</v>
+        <v>1.0544735000000003</v>
       </c>
       <c r="D407" s="5">
-        <v>6.1970221409086257</v>
+        <v>6.9453801057699716</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>189.08544947999999</v>
+        <v>188.96001821999999</v>
       </c>
       <c r="C408" s="5">
-        <v>0.16923174999999446</v>
+        <v>-1.2224309999993466E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>1.0802759296357545</v>
+        <v>-7.759845488832795E-2</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>189.61587650000001</v>
+        <v>189.6290683</v>
       </c>
       <c r="C409" s="5">
-        <v>0.53042702000001896</v>
+        <v>0.66905008000000521</v>
       </c>
       <c r="D409" s="5">
-        <v>3.4186946534292773</v>
+        <v>4.3325613023559972</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>190.75105336999999</v>
+        <v>190.95293878000001</v>
       </c>
       <c r="C410" s="5">
-        <v>1.1351768699999809</v>
+        <v>1.3238704800000107</v>
       </c>
       <c r="D410" s="5">
-        <v>7.4253961428296877</v>
+        <v>8.7069282783086788</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>191.45594611000001</v>
+        <v>191.40653298999999</v>
       </c>
       <c r="C411" s="5">
-        <v>0.70489274000001956</v>
+        <v>0.45359420999997724</v>
       </c>
       <c r="D411" s="5">
-        <v>4.5256719618567365</v>
+        <v>2.8880467866479131</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>191.61753521</v>
+        <v>191.56600853</v>
       </c>
       <c r="C412" s="5">
-        <v>0.16158909999998627</v>
+        <v>0.15947554000001674</v>
       </c>
       <c r="D412" s="5">
-        <v>1.017516450123801</v>
+        <v>1.0044068826441599</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>192.38069279000001</v>
+        <v>192.22173634000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.7631575800000121</v>
+        <v>0.65572781000000191</v>
       </c>
       <c r="D413" s="5">
-        <v>4.8853467283336061</v>
+        <v>4.1858037668955905</v>
       </c>
       <c r="E413" s="5">
-        <v>4.5665012639383606</v>
+        <v>4.5497916988227249</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>191.60260124999999</v>
+        <v>191.82873290000001</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.77809154000001968</v>
+        <v>-0.39300344000000109</v>
       </c>
       <c r="D414" s="5">
-        <v>-4.7469263862999878</v>
+        <v>-2.4260365132439454</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>192.69779131000001</v>
+        <v>192.77862327</v>
       </c>
       <c r="C415" s="5">
-        <v>1.0951900600000215</v>
+        <v>0.94989036999999144</v>
       </c>
       <c r="D415" s="5">
-        <v>7.0789321017115325</v>
+        <v>6.1066481443520892</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>193.00372845000001</v>
+        <v>192.93189781999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.3059371399999975</v>
+        <v>0.1532745499999919</v>
       </c>
       <c r="D416" s="5">
-        <v>1.9219076467942964</v>
+        <v>0.95828004923337318</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>192.48245968000001</v>
+        <v>192.30780841999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.52126877000000604</v>
+        <v>-0.62408940000000257</v>
       </c>
       <c r="D417" s="5">
-        <v>-3.193274225215248</v>
+        <v>-3.8133971029894576</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>192.84238282000001</v>
+        <v>192.86709257999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.35992314000000647</v>
+        <v>0.55928416000000425</v>
       </c>
       <c r="D418" s="5">
-        <v>2.2671027185300563</v>
+        <v>3.5462990262445704</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>193.06274418999999</v>
+        <v>193.14338169000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.2203613699999778</v>
+        <v>0.27628911000002176</v>
       </c>
       <c r="D419" s="5">
-        <v>1.3798933375448463</v>
+        <v>1.7326526945041332</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>193.43235161000001</v>
+        <v>193.68812195000001</v>
       </c>
       <c r="C420" s="5">
-        <v>0.36960742000002256</v>
+        <v>0.54474025999999753</v>
       </c>
       <c r="D420" s="5">
-        <v>2.3216749752704935</v>
+        <v>3.4374689067652175</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>193.71938807999999</v>
+        <v>193.95102591</v>
       </c>
       <c r="C421" s="5">
-        <v>0.28703646999997545</v>
+        <v>0.2629039599999885</v>
       </c>
       <c r="D421" s="5">
-        <v>1.7952989504339101</v>
+        <v>1.6410437457004656</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>194.11763926</v>
+        <v>194.63137447</v>
       </c>
       <c r="C422" s="5">
-        <v>0.3982511800000168</v>
+        <v>0.68034855999999877</v>
       </c>
       <c r="D422" s="5">
-        <v>2.4950638368220979</v>
+        <v>4.2915738523117586</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>194.09753710999999</v>
+        <v>194.76154889</v>
       </c>
       <c r="C423" s="5">
-        <v>-2.0102150000013808E-2</v>
+        <v>0.13017442000000301</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.12419708767392734</v>
+        <v>0.8055495143792113</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>194.50399745000001</v>
+        <v>195.06785683000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.40646034000002373</v>
+        <v>0.3063079400000106</v>
       </c>
       <c r="D424" s="5">
-        <v>2.5420700160387666</v>
+        <v>1.9036906709143597</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>194.73271797000001</v>
+        <v>195.25042861</v>
       </c>
       <c r="C425" s="5">
-        <v>0.22872051999999599</v>
+        <v>0.1825717799999893</v>
       </c>
       <c r="D425" s="5">
-        <v>1.4202623885241294</v>
+        <v>1.1289273814799161</v>
       </c>
       <c r="E425" s="5">
-        <v>1.2225889957509617</v>
+        <v>1.5756242387920505</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>195.85251350999999</v>
+        <v>195.03035969999999</v>
       </c>
       <c r="C426" s="5">
-        <v>1.1197955399999842</v>
+        <v>-0.22006891000000905</v>
       </c>
       <c r="D426" s="5">
-        <v>7.1229904241799424</v>
+        <v>-1.3441801436259393</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>196.30964291999999</v>
+        <v>196.14868271</v>
       </c>
       <c r="C427" s="5">
-        <v>0.45712940999999319</v>
+        <v>1.1183230100000117</v>
       </c>
       <c r="D427" s="5">
-        <v>2.8370956860818808</v>
+        <v>7.1021254017691771</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>196.76026253000001</v>
+        <v>196.76649397</v>
       </c>
       <c r="C428" s="5">
-        <v>0.45061961000001816</v>
+        <v>0.61781125999999631</v>
       </c>
       <c r="D428" s="5">
-        <v>2.7895874796447728</v>
+        <v>3.84581946451521</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>197.52071828999999</v>
+        <v>197.09205681</v>
       </c>
       <c r="C429" s="5">
-        <v>0.76045575999998505</v>
+        <v>0.32556284000000346</v>
       </c>
       <c r="D429" s="5">
-        <v>4.7377294417718874</v>
+        <v>2.0036453758857764</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>198.74789145</v>
+        <v>197.55699258000001</v>
       </c>
       <c r="C430" s="5">
-        <v>1.2271731600000066</v>
+        <v>0.46493577000001096</v>
       </c>
       <c r="D430" s="5">
-        <v>7.7155698068636536</v>
+        <v>2.8677911164743941</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>198.05874799</v>
+        <v>197.0601188</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.68914345999999682</v>
+        <v>-0.49687378000001559</v>
       </c>
       <c r="D431" s="5">
-        <v>-4.0824683081925883</v>
+        <v>-2.9767075328304582</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>198.42686459999999</v>
+        <v>196.91038814000001</v>
       </c>
       <c r="C432" s="5">
-        <v>0.36811660999998708</v>
+        <v>-0.1497306599999888</v>
       </c>
       <c r="D432" s="5">
-        <v>2.2532894153983518</v>
+        <v>-0.90798593997616361</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>198.85464655999999</v>
+        <v>197.08481902</v>
       </c>
       <c r="C433" s="5">
-        <v>0.42778196000000435</v>
+        <v>0.17443087999998852</v>
       </c>
       <c r="D433" s="5">
-        <v>2.6179373347797963</v>
+        <v>1.0682010829739186</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>198.23877580000001</v>
+        <v>196.85809155999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.61587075999997865</v>
+        <v>-0.22672746000000643</v>
       </c>
       <c r="D434" s="5">
-        <v>-3.6538501798491274</v>
+        <v>-1.3717853529429225</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>198.88658978999999</v>
+        <v>197.7908396</v>
       </c>
       <c r="C435" s="5">
-        <v>0.64781398999997464</v>
+        <v>0.93274804000000699</v>
       </c>
       <c r="D435" s="5">
-        <v>3.9926700494050449</v>
+        <v>5.8363470424465325</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>199.09968683</v>
+        <v>198.25376259000001</v>
       </c>
       <c r="C436" s="5">
-        <v>0.21309704000000806</v>
+        <v>0.4629229900000098</v>
       </c>
       <c r="D436" s="5">
-        <v>1.2933439802580438</v>
+        <v>2.8449976846217861</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>200.15925078000001</v>
+        <v>199.33453592000001</v>
       </c>
       <c r="C437" s="5">
-        <v>1.0595639500000118</v>
+        <v>1.0807733299999995</v>
       </c>
       <c r="D437" s="5">
-        <v>6.5764077500463536</v>
+        <v>6.7415074527943153</v>
       </c>
       <c r="E437" s="5">
-        <v>2.7866569452576595</v>
+        <v>2.0917277053243977</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>200.43555369000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>1.1010177699999986</v>
+      </c>
+      <c r="D438" s="5">
+        <v>6.83327177301436</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>