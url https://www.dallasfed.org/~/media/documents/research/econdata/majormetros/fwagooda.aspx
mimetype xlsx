--- v3 (2026-04-17)
+++ v4 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F8C4A97F-3C24-4671-BC28-A3663B4C4E84}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{018D0BC7-3072-4085-A0A1-B9E3EECE8056}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B61B7E19-ED1A-4598-AA9C-8677DF95D6D9}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A24D841A-7CEC-4056-9E0F-0DB602B8DFBB}"/>
   </bookViews>
   <sheets>
     <sheet name="fwagooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{65D75F5E-FDE1-4185-9951-BD10C55FA244}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FB4601C1-18DB-425D-9CDC-56FC827FA056}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>2.8449976846217861</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>199.33453592000001</v>
       </c>
       <c r="C437" s="5">
         <v>1.0807733299999995</v>
       </c>
       <c r="D437" s="5">
         <v>6.7415074527943153</v>
       </c>
       <c r="E437" s="5">
         <v>2.0917277053243977</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>200.43555369000001</v>
+        <v>200.33019246000001</v>
       </c>
       <c r="C438" s="5">
-        <v>1.1010177699999986</v>
+        <v>0.99565653999999881</v>
       </c>
       <c r="D438" s="5">
-        <v>6.83327177301436</v>
+        <v>6.1613191911644938</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>200.52708351000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.19689105000000495</v>
+      </c>
+      <c r="D439" s="5">
+        <v>1.1857954248734925</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>201.60321175999999</v>
+      </c>
+      <c r="C440" s="5">
+        <v>1.0761282499999822</v>
+      </c>
+      <c r="D440" s="5">
+        <v>6.6333148900866057</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>