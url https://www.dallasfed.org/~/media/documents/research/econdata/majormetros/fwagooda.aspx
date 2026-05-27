--- v4 (2026-05-07)
+++ v5 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{018D0BC7-3072-4085-A0A1-B9E3EECE8056}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{928E9BB4-88E6-46D8-AFB4-36BEB12376CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A24D841A-7CEC-4056-9E0F-0DB602B8DFBB}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E407AC36-CDE9-4487-B257-72BEC23EDA13}"/>
   </bookViews>
   <sheets>
     <sheet name="fwagooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FB4601C1-18DB-425D-9CDC-56FC827FA056}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0AB18634-F164-4044-BF4A-865F0480E890}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>149.50284452</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>150.32330228999999</v>
       </c>
       <c r="C7" s="5">
         <v>0.82045776999999021</v>
       </c>
       <c r="D7" s="5">
         <v>6.7879434054539889</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>149.85609012</v>
       </c>
       <c r="C8" s="5">
         <v>-0.46721216999998205</v>
       </c>
       <c r="D8" s="5">
         <v>-3.6665587822121926</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>149.14850939999999</v>
       </c>
       <c r="C9" s="5">
         <v>-0.70758072000000993</v>
       </c>
       <c r="D9" s="5">
         <v>-5.5212277690849358</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>147.21009136999999</v>
       </c>
       <c r="C10" s="5">
         <v>-1.9384180300000082</v>
       </c>
       <c r="D10" s="5">
         <v>-14.527977854845442</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>147.41200205000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.20191068000002588</v>
       </c>
       <c r="D11" s="5">
         <v>1.6583712459180111</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>146.55099476000001</v>
       </c>
       <c r="C12" s="5">
         <v>-0.86100729000000342</v>
       </c>
       <c r="D12" s="5">
         <v>-6.7881529251379806</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>147.99327969999999</v>
       </c>
       <c r="C13" s="5">
         <v>1.4422849399999791</v>
       </c>
       <c r="D13" s="5">
         <v>12.470516275251441</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>147.08047199999999</v>
       </c>
       <c r="C14" s="5">
         <v>-0.91280770000000189</v>
       </c>
       <c r="D14" s="5">
         <v>-7.1554871456300351</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>147.22405501</v>
       </c>
       <c r="C15" s="5">
         <v>0.14358301000001461</v>
       </c>
       <c r="D15" s="5">
         <v>1.1777752693436172</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>146.69874941</v>
       </c>
       <c r="C16" s="5">
         <v>-0.52530559999999582</v>
       </c>
       <c r="D16" s="5">
         <v>-4.1986489194076437</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>146.39310860000001</v>
       </c>
       <c r="C17" s="5">
         <v>-0.30564080999999987</v>
       </c>
       <c r="D17" s="5">
         <v>-2.4716993886553351</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>145.03409214000001</v>
       </c>
       <c r="C18" s="5">
         <v>-1.3590164599999923</v>
       </c>
       <c r="D18" s="5">
         <v>-10.58845203482155</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>143.67474693</v>
       </c>
       <c r="C19" s="5">
         <v>-1.359345210000015</v>
       </c>
       <c r="D19" s="5">
         <v>-10.685066180186698</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>143.56007549</v>
       </c>
       <c r="C20" s="5">
         <v>-0.11467143999999507</v>
       </c>
       <c r="D20" s="5">
         <v>-0.95356549083953634</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>141.24535607000001</v>
       </c>
       <c r="C21" s="5">
         <v>-2.3147194199999888</v>
       </c>
       <c r="D21" s="5">
         <v>-17.721569804779826</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>140.17825740999999</v>
       </c>
       <c r="C22" s="5">
         <v>-1.0670986600000276</v>
       </c>
       <c r="D22" s="5">
         <v>-8.6985344409707395</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>139.11692998999999</v>
       </c>
       <c r="C23" s="5">
         <v>-1.0613274199999978</v>
       </c>
       <c r="D23" s="5">
         <v>-8.7165722834765873</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>134.08415511999999</v>
       </c>
       <c r="C24" s="5">
         <v>-5.0327748699999972</v>
       </c>
       <c r="D24" s="5">
         <v>-35.735712672828321</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>133.31495767999999</v>
       </c>
       <c r="C25" s="5">
         <v>-0.76919743999999923</v>
       </c>
       <c r="D25" s="5">
         <v>-6.670909814500126</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>132.79874387999999</v>
       </c>
       <c r="C26" s="5">
         <v>-0.51621380000000272</v>
       </c>
       <c r="D26" s="5">
         <v>-4.5488740210542726</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>131.79329981999999</v>
       </c>
       <c r="C27" s="5">
         <v>-1.0054440600000021</v>
       </c>
       <c r="D27" s="5">
         <v>-8.7164802635211309</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>131.71036423000001</v>
       </c>
       <c r="C28" s="5">
         <v>-8.2935589999976855E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-0.75253426887585961</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>130.54328733</v>
       </c>
       <c r="C29" s="5">
         <v>-1.1670769000000121</v>
       </c>
       <c r="D29" s="5">
         <v>-10.129919765727335</v>
       </c>
       <c r="E29" s="5">
         <v>-10.826890296665237</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>129.99896496</v>
       </c>
       <c r="C30" s="5">
         <v>-0.54432237000000327</v>
       </c>
       <c r="D30" s="5">
         <v>-4.8904349224157322</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>129.58951299</v>
       </c>
       <c r="C31" s="5">
         <v>-0.40945196999999212</v>
       </c>
       <c r="D31" s="5">
         <v>-3.7147951141256796</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>126.39240580000001</v>
       </c>
       <c r="C32" s="5">
         <v>-3.197107189999997</v>
       </c>
       <c r="D32" s="5">
         <v>-25.900807986382766</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>126.67826091000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.28585510999999997</v>
       </c>
       <c r="D33" s="5">
         <v>2.7479925345745393</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>128.02165991999999</v>
       </c>
       <c r="C34" s="5">
         <v>1.3433990099999846</v>
       </c>
       <c r="D34" s="5">
         <v>13.494897319522892</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>126.99094228</v>
       </c>
       <c r="C35" s="5">
         <v>-1.0307176399999918</v>
       </c>
       <c r="D35" s="5">
         <v>-9.2448035498078784</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>128.61384065999999</v>
       </c>
       <c r="C36" s="5">
         <v>1.6228983799999952</v>
       </c>
       <c r="D36" s="5">
         <v>16.460738386156603</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>127.98396054</v>
       </c>
       <c r="C37" s="5">
         <v>-0.62988011999999571</v>
       </c>
       <c r="D37" s="5">
         <v>-5.7211972276618344</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>127.41765451000001</v>
       </c>
       <c r="C38" s="5">
         <v>-0.56630602999999269</v>
       </c>
       <c r="D38" s="5">
         <v>-5.1824498607949128</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>127.8953324</v>
       </c>
       <c r="C39" s="5">
         <v>0.47767788999999539</v>
       </c>
       <c r="D39" s="5">
         <v>4.5926251359728054</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>128.37968047999999</v>
       </c>
       <c r="C40" s="5">
         <v>0.48434807999998952</v>
       </c>
       <c r="D40" s="5">
         <v>4.6403408253185008</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>129.235142</v>
       </c>
       <c r="C41" s="5">
         <v>0.85546152000000575</v>
       </c>
       <c r="D41" s="5">
         <v>8.2958979948981604</v>
       </c>
       <c r="E41" s="5">
         <v>-1.0020778216601411</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>128.16199173999999</v>
       </c>
       <c r="C42" s="5">
         <v>-1.0731502600000056</v>
       </c>
       <c r="D42" s="5">
         <v>-9.5218973579974104</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>130.83965598</v>
       </c>
       <c r="C43" s="5">
         <v>2.6776642400000128</v>
       </c>
       <c r="D43" s="5">
         <v>28.162728805224479</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>131.19054736999999</v>
       </c>
       <c r="C44" s="5">
         <v>0.35089138999998681</v>
       </c>
       <c r="D44" s="5">
         <v>3.2661073395632956</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>128.24785779000001</v>
       </c>
       <c r="C45" s="5">
         <v>-2.9426895799999784</v>
       </c>
       <c r="D45" s="5">
         <v>-23.832288822170998</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>129.26535325</v>
       </c>
       <c r="C46" s="5">
         <v>1.0174954599999921</v>
       </c>
       <c r="D46" s="5">
         <v>9.9472101165757554</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>129.85363547</v>
       </c>
       <c r="C47" s="5">
         <v>0.58828221999999641</v>
       </c>
       <c r="D47" s="5">
         <v>5.5999486790459407</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>128.37557815</v>
       </c>
       <c r="C48" s="5">
         <v>-1.4780573200000049</v>
       </c>
       <c r="D48" s="5">
         <v>-12.835509758318208</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>128.38361555</v>
       </c>
       <c r="C49" s="5">
         <v>8.0374000000063006E-3</v>
       </c>
       <c r="D49" s="5">
         <v>7.5156053934488654E-2</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>129.89244428000001</v>
       </c>
       <c r="C50" s="5">
         <v>1.5088287300000047</v>
       </c>
       <c r="D50" s="5">
         <v>15.051277634986615</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>131.68817888000001</v>
       </c>
       <c r="C51" s="5">
         <v>1.795734600000003</v>
       </c>
       <c r="D51" s="5">
         <v>17.911137837519455</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>131.83938879999999</v>
       </c>
       <c r="C52" s="5">
         <v>0.15120991999998523</v>
       </c>
       <c r="D52" s="5">
         <v>1.3866258302037249</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>132.00736312999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.16797432999999273</v>
       </c>
       <c r="D53" s="5">
         <v>1.5396589839853814</v>
       </c>
       <c r="E53" s="5">
         <v>2.1450985290053515</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>132.32274588999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.31538276000000565</v>
       </c>
       <c r="D54" s="5">
         <v>2.9049301310651199</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>131.0450621</v>
       </c>
       <c r="C55" s="5">
         <v>-1.2776837899999975</v>
       </c>
       <c r="D55" s="5">
         <v>-10.991009171960997</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>131.96462245999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.91956035999999131</v>
       </c>
       <c r="D56" s="5">
         <v>8.7532648787102652</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>132.70104406999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.73642161000000783</v>
       </c>
       <c r="D57" s="5">
         <v>6.9059414999019353</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>132.73005111000001</v>
       </c>
       <c r="C58" s="5">
         <v>2.900704000001042E-2</v>
       </c>
       <c r="D58" s="5">
         <v>0.26262285211475778</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>133.08936552</v>
       </c>
       <c r="C59" s="5">
         <v>0.35931440999999609</v>
       </c>
       <c r="D59" s="5">
         <v>3.2973347743725512</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>133.73130347</v>
       </c>
       <c r="C60" s="5">
         <v>0.64193794999999909</v>
       </c>
       <c r="D60" s="5">
         <v>5.9440756757886959</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>134.46233978999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.73103631999998697</v>
       </c>
       <c r="D61" s="5">
         <v>6.7606079303027089</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>135.03880167</v>
       </c>
       <c r="C62" s="5">
         <v>0.57646188000001075</v>
       </c>
       <c r="D62" s="5">
         <v>5.2676516082874159</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>135.99034165</v>
       </c>
       <c r="C63" s="5">
         <v>0.95153998000000684</v>
       </c>
       <c r="D63" s="5">
         <v>8.7912266951010398</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>136.42063988999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.43029823999998484</v>
       </c>
       <c r="D64" s="5">
         <v>3.8638003065050608</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>136.82526598000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.40462609000002203</v>
       </c>
       <c r="D65" s="5">
         <v>3.6178615760164901</v>
       </c>
       <c r="E65" s="5">
         <v>3.6497228152761352</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>135.93501459999999</v>
       </c>
       <c r="C66" s="5">
         <v>-0.89025138000002357</v>
       </c>
       <c r="D66" s="5">
         <v>-7.5343460518316308</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>137.23940379000001</v>
       </c>
       <c r="C67" s="5">
         <v>1.3043891900000233</v>
       </c>
       <c r="D67" s="5">
         <v>12.142391641005457</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>137.32199782000001</v>
       </c>
       <c r="C68" s="5">
         <v>8.2594029999995655E-2</v>
       </c>
       <c r="D68" s="5">
         <v>0.72458462499858101</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>138.129594</v>
       </c>
       <c r="C69" s="5">
         <v>0.80759617999999023</v>
       </c>
       <c r="D69" s="5">
         <v>7.2900546276497113</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>138.16407373000001</v>
       </c>
       <c r="C70" s="5">
         <v>3.4479730000015252E-2</v>
       </c>
       <c r="D70" s="5">
         <v>0.29995402777849289</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>138.10621739999999</v>
       </c>
       <c r="C71" s="5">
         <v>-5.7856330000021217E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-0.50134536670839447</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>137.56481733000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.54140006999998036</v>
       </c>
       <c r="D72" s="5">
         <v>-4.6040925453305519</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>137.23048888</v>
       </c>
       <c r="C73" s="5">
         <v>-0.33432845000001521</v>
       </c>
       <c r="D73" s="5">
         <v>-2.8777318083605619</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>137.65291869000001</v>
       </c>
       <c r="C74" s="5">
         <v>0.42242981000001123</v>
       </c>
       <c r="D74" s="5">
         <v>3.7570858031109378</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>137.80452686000001</v>
       </c>
       <c r="C75" s="5">
         <v>0.15160817000000293</v>
       </c>
       <c r="D75" s="5">
         <v>1.3296915014784583</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>137.56438908000001</v>
       </c>
       <c r="C76" s="5">
         <v>-0.24013777999999775</v>
       </c>
       <c r="D76" s="5">
         <v>-2.0711907214220449</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>138.42630507000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.86191598999999997</v>
       </c>
       <c r="D77" s="5">
         <v>7.7832400030281468</v>
       </c>
       <c r="E77" s="5">
         <v>1.1701340966032037</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>140.42062512999999</v>
       </c>
       <c r="C78" s="5">
         <v>1.9943200599999784</v>
       </c>
       <c r="D78" s="5">
         <v>18.726401546296323</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>141.28748625</v>
       </c>
       <c r="C79" s="5">
         <v>0.86686112000001003</v>
       </c>
       <c r="D79" s="5">
         <v>7.6647545827865482</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>141.71322893000001</v>
       </c>
       <c r="C80" s="5">
         <v>0.42574268000001325</v>
       </c>
       <c r="D80" s="5">
         <v>3.6765035202655394</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>141.64155403000001</v>
       </c>
       <c r="C81" s="5">
         <v>-7.1674900000004982E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-0.60524359554486873</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>142.50363870000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.86208467000000155</v>
       </c>
       <c r="D82" s="5">
         <v>7.5531784980599204</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>142.76689243999999</v>
       </c>
       <c r="C83" s="5">
         <v>0.26325373999998192</v>
       </c>
       <c r="D83" s="5">
         <v>2.2394800420842298</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>143.58069664000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.81380420000002118</v>
       </c>
       <c r="D84" s="5">
         <v>7.0588554715714347</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>144.41231758000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.83162093999999342</v>
       </c>
       <c r="D85" s="5">
         <v>7.176156657045607</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>144.19266467</v>
       </c>
       <c r="C86" s="5">
         <v>-0.21965291000000775</v>
       </c>
       <c r="D86" s="5">
         <v>-1.8100229416905256</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>144.42164596000001</v>
       </c>
       <c r="C87" s="5">
         <v>0.22898129000000722</v>
       </c>
       <c r="D87" s="5">
         <v>1.9223601985246752</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>145.28616391</v>
       </c>
       <c r="C88" s="5">
         <v>0.86451794999999265</v>
       </c>
       <c r="D88" s="5">
         <v>7.4245640018624659</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>146.09663073999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.81046682999999575</v>
       </c>
       <c r="D89" s="5">
         <v>6.9033516819359875</v>
       </c>
       <c r="E89" s="5">
         <v>5.5410896549765054</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>145.96919756</v>
       </c>
       <c r="C90" s="5">
         <v>-0.12743317999999704</v>
       </c>
       <c r="D90" s="5">
         <v>-1.0416963627039588</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>146.29164513000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.32244757000000845</v>
       </c>
       <c r="D91" s="5">
         <v>2.6832578028468834</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>147.39108669999999</v>
       </c>
       <c r="C92" s="5">
         <v>1.099441569999982</v>
       </c>
       <c r="D92" s="5">
         <v>9.4007664693003701</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>146.90123965000001</v>
       </c>
       <c r="C93" s="5">
         <v>-0.4898470499999803</v>
       </c>
       <c r="D93" s="5">
         <v>-3.9160435918381586</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>147.77186567999999</v>
       </c>
       <c r="C94" s="5">
         <v>0.87062602999998262</v>
       </c>
       <c r="D94" s="5">
         <v>7.3483936220887669</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>148.12240259999999</v>
       </c>
       <c r="C95" s="5">
         <v>0.35053691999999614</v>
       </c>
       <c r="D95" s="5">
         <v>2.8840131407481095</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>149.33807357000001</v>
       </c>
       <c r="C96" s="5">
         <v>1.2156709700000192</v>
       </c>
       <c r="D96" s="5">
         <v>10.305600290607053</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>149.92688129000001</v>
       </c>
       <c r="C97" s="5">
         <v>0.58880772000000547</v>
       </c>
       <c r="D97" s="5">
         <v>4.8353014847402731</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>150.39968972</v>
       </c>
       <c r="C98" s="5">
         <v>0.4728084299999864</v>
       </c>
       <c r="D98" s="5">
         <v>3.8506450399977687</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>149.73202911000001</v>
       </c>
       <c r="C99" s="5">
         <v>-0.66766060999998444</v>
       </c>
       <c r="D99" s="5">
         <v>-5.1989305400824026</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>150.40326089000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.67123177999999939</v>
       </c>
       <c r="D100" s="5">
         <v>5.514102032496182</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>150.98119972999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.5779388399999732</v>
       </c>
       <c r="D101" s="5">
         <v>4.7098258147350025</v>
       </c>
       <c r="E101" s="5">
         <v>3.3433823663550299</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>152.72868919000001</v>
       </c>
       <c r="C102" s="5">
         <v>1.7474894600000255</v>
       </c>
       <c r="D102" s="5">
         <v>14.80823176548347</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>152.96736222999999</v>
       </c>
       <c r="C103" s="5">
         <v>0.23867303999998057</v>
       </c>
       <c r="D103" s="5">
         <v>1.8914729705706401</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>153.50567903000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.53831680000001825</v>
       </c>
       <c r="D104" s="5">
         <v>4.3056975233242589</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>153.80842454</v>
       </c>
       <c r="C105" s="5">
         <v>0.30274550999999406</v>
       </c>
       <c r="D105" s="5">
         <v>2.3924935544704207</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>154.39913971999999</v>
       </c>
       <c r="C106" s="5">
         <v>0.59071517999998946</v>
       </c>
       <c r="D106" s="5">
         <v>4.70731666058537</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>154.88536606</v>
       </c>
       <c r="C107" s="5">
         <v>0.48622634000000176</v>
       </c>
       <c r="D107" s="5">
         <v>3.8451274538340297</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>155.21854425000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.33317819000001236</v>
       </c>
       <c r="D108" s="5">
         <v>2.6121137152676832</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>155.78553299000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.56698873999999932</v>
       </c>
       <c r="D109" s="5">
         <v>4.4725564187199529</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>156.72998508000001</v>
       </c>
       <c r="C110" s="5">
         <v>0.94445208999999863</v>
       </c>
       <c r="D110" s="5">
         <v>7.5225642575063478</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>157.46010336000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.73011827999999923</v>
       </c>
       <c r="D111" s="5">
         <v>5.7356109989271431</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>158.09250935</v>
       </c>
       <c r="C112" s="5">
         <v>0.6324059899999952</v>
       </c>
       <c r="D112" s="5">
         <v>4.9274524908788475</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>158.42406070999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.33155135999999175</v>
       </c>
       <c r="D113" s="5">
         <v>2.5458703780493863</v>
       </c>
       <c r="E113" s="5">
         <v>4.929660774526945</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>157.49015641</v>
       </c>
       <c r="C114" s="5">
         <v>-0.93390429999999469</v>
       </c>
       <c r="D114" s="5">
         <v>-6.8490515715155631</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>157.68883872000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.19868231000000947</v>
       </c>
       <c r="D115" s="5">
         <v>1.5244129121057881</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>157.73174086</v>
       </c>
       <c r="C116" s="5">
         <v>4.290213999999537E-2</v>
       </c>
       <c r="D116" s="5">
         <v>0.32697098664304924</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>157.80389022</v>
       </c>
       <c r="C117" s="5">
         <v>7.2149359999997387E-2</v>
       </c>
       <c r="D117" s="5">
         <v>0.55028480629324417</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>157.19323019000001</v>
       </c>
       <c r="C118" s="5">
         <v>-0.61066002999999114</v>
       </c>
       <c r="D118" s="5">
         <v>-4.5461176139805826</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>157.83971937000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.64648918000000322</v>
       </c>
       <c r="D119" s="5">
         <v>5.0484236893149959</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>158.55129002999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.71157065999997826</v>
       </c>
       <c r="D120" s="5">
         <v>5.5459949725596536</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>158.53734528999999</v>
       </c>
       <c r="C121" s="5">
         <v>-1.3944739999999456E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-0.10549012737022245</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>159.17256623</v>
       </c>
       <c r="C122" s="5">
         <v>0.63522094000001061</v>
       </c>
       <c r="D122" s="5">
         <v>4.9154960052661512</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>160.01646063999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.8438944099999901</v>
       </c>
       <c r="D123" s="5">
         <v>6.5509444769678904</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>160.45212411</v>
       </c>
       <c r="C124" s="5">
         <v>0.4356634700000086</v>
       </c>
       <c r="D124" s="5">
         <v>3.3165100669811709</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>161.13215868</v>
       </c>
       <c r="C125" s="5">
         <v>0.68003457000000367</v>
       </c>
       <c r="D125" s="5">
         <v>5.2061323030620832</v>
       </c>
       <c r="E125" s="5">
         <v>1.7093981544616943</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>162.81507474</v>
       </c>
       <c r="C126" s="5">
         <v>1.6829160599999966</v>
       </c>
       <c r="D126" s="5">
         <v>13.278802872005869</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>162.90961691999999</v>
       </c>
       <c r="C127" s="5">
         <v>9.4542179999990594E-2</v>
       </c>
       <c r="D127" s="5">
         <v>0.69903628569594201</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>163.74588051000001</v>
       </c>
       <c r="C128" s="5">
         <v>0.83626359000001571</v>
       </c>
       <c r="D128" s="5">
         <v>6.3368828899935892</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>162.41567305000001</v>
       </c>
       <c r="C129" s="5">
         <v>-1.3302074599999969</v>
       </c>
       <c r="D129" s="5">
         <v>-9.3243579538236592</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>162.76807074000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.35239769000000365</v>
       </c>
       <c r="D130" s="5">
         <v>2.6349692830645033</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>162.94471759000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.17664684999999736</v>
       </c>
       <c r="D131" s="5">
         <v>1.3101223542993035</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>162.05349751</v>
       </c>
       <c r="C132" s="5">
         <v>-0.89122008000001074</v>
       </c>
       <c r="D132" s="5">
         <v>-6.3694719738776158</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>161.47486974</v>
       </c>
       <c r="C133" s="5">
         <v>-0.5786277699999971</v>
       </c>
       <c r="D133" s="5">
         <v>-4.201565681496322</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>160.77046858</v>
       </c>
       <c r="C134" s="5">
         <v>-0.7044011600000033</v>
       </c>
       <c r="D134" s="5">
         <v>-5.1109680179229784</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>160.4694217</v>
       </c>
       <c r="C135" s="5">
         <v>-0.30104688000000124</v>
       </c>
       <c r="D135" s="5">
         <v>-2.2240330876864944</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>160.32970999</v>
       </c>
       <c r="C136" s="5">
         <v>-0.13971171000000027</v>
       </c>
       <c r="D136" s="5">
         <v>-1.0397841362471683</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>160.14934690000001</v>
       </c>
       <c r="C137" s="5">
         <v>-0.18036308999998596</v>
       </c>
       <c r="D137" s="5">
         <v>-1.3416202093442742</v>
       </c>
       <c r="E137" s="5">
         <v>-0.60994142202972501</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>159.03853244999999</v>
       </c>
       <c r="C138" s="5">
         <v>-1.1108144500000208</v>
       </c>
       <c r="D138" s="5">
         <v>-8.0130431340330599</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>158.64306651999999</v>
       </c>
       <c r="C139" s="5">
         <v>-0.3954659300000003</v>
       </c>
       <c r="D139" s="5">
         <v>-2.9434526327316357</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>158.56305809</v>
       </c>
       <c r="C140" s="5">
         <v>-8.0008429999992359E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-0.60351990846942982</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>158.33152172999999</v>
       </c>
       <c r="C141" s="5">
         <v>-0.23153636000000688</v>
       </c>
       <c r="D141" s="5">
         <v>-1.7382550891610116</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>158.22897005999999</v>
       </c>
       <c r="C142" s="5">
         <v>-0.10255166999999688</v>
       </c>
       <c r="D142" s="5">
         <v>-0.7744797521971547</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>158.37134706000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.14237700000001041</v>
       </c>
       <c r="D143" s="5">
         <v>1.0851393895853434</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>157.18665057000001</v>
       </c>
       <c r="C144" s="5">
         <v>-1.1846964899999932</v>
       </c>
       <c r="D144" s="5">
         <v>-8.6163312821233351</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>157.98690361999999</v>
       </c>
       <c r="C145" s="5">
         <v>0.8002530499999807</v>
       </c>
       <c r="D145" s="5">
         <v>6.283324725314321</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>156.17415932</v>
       </c>
       <c r="C146" s="5">
         <v>-1.8127442999999914</v>
       </c>
       <c r="D146" s="5">
         <v>-12.932299925986646</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>155.07585122</v>
       </c>
       <c r="C147" s="5">
         <v>-1.098308099999997</v>
       </c>
       <c r="D147" s="5">
         <v>-8.1202166366442832</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>153.83694112000001</v>
       </c>
       <c r="C148" s="5">
         <v>-1.2389100999999982</v>
       </c>
       <c r="D148" s="5">
         <v>-9.1766439602763423</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>152.89577220999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.94116891000001601</v>
       </c>
       <c r="D149" s="5">
         <v>-7.0994916730043656</v>
       </c>
       <c r="E149" s="5">
         <v>-4.5292564911484039</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>152.45245346999999</v>
       </c>
       <c r="C150" s="5">
         <v>-0.44331873999999516</v>
       </c>
       <c r="D150" s="5">
         <v>-3.424426540355241</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>151.94788363000001</v>
       </c>
       <c r="C151" s="5">
         <v>-0.50456983999998783</v>
       </c>
       <c r="D151" s="5">
         <v>-3.9001190227067162</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>151.7638532</v>
       </c>
       <c r="C152" s="5">
         <v>-0.18403043000000707</v>
       </c>
       <c r="D152" s="5">
         <v>-1.4437278074363125</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>151.48359338</v>
       </c>
       <c r="C153" s="5">
         <v>-0.28025981999999772</v>
       </c>
       <c r="D153" s="5">
         <v>-2.193650717363882</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>151.40900298</v>
       </c>
       <c r="C154" s="5">
         <v>-7.4590400000005275E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-0.58928144603580535</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>151.75383552</v>
       </c>
       <c r="C155" s="5">
         <v>0.34483253999999874</v>
       </c>
       <c r="D155" s="5">
         <v>2.7674835735058467</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>151.59306054000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.16077497999998513</v>
       </c>
       <c r="D156" s="5">
         <v>-1.2639531789479297</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>151.9968423</v>
       </c>
       <c r="C157" s="5">
         <v>0.40378175999998689</v>
       </c>
       <c r="D157" s="5">
         <v>3.2435513412317762</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>150.99122410999999</v>
       </c>
       <c r="C158" s="5">
         <v>-1.005618190000007</v>
       </c>
       <c r="D158" s="5">
         <v>-7.6566375403310687</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>150.01368854</v>
       </c>
       <c r="C159" s="5">
         <v>-0.97753556999998636</v>
       </c>
       <c r="D159" s="5">
         <v>-7.4981958558434929</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>149.97568519000001</v>
       </c>
       <c r="C160" s="5">
         <v>-3.8003349999996772E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-0.30357584474699495</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>149.68014006999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.29554512000001409</v>
       </c>
       <c r="D161" s="5">
         <v>-2.3392818239149071</v>
       </c>
       <c r="E161" s="5">
         <v>-2.1031530784143437</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>148.84107437</v>
       </c>
       <c r="C162" s="5">
         <v>-0.83906569999999192</v>
       </c>
       <c r="D162" s="5">
         <v>-6.5232975365343897</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>148.33206941</v>
       </c>
       <c r="C163" s="5">
         <v>-0.50900495999999862</v>
       </c>
       <c r="D163" s="5">
         <v>-4.0274323806849921</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>147.55368154999999</v>
       </c>
       <c r="C164" s="5">
         <v>-0.77838786000000937</v>
       </c>
       <c r="D164" s="5">
         <v>-6.118519424803182</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>147.38761937000001</v>
       </c>
       <c r="C165" s="5">
         <v>-0.16606217999998307</v>
       </c>
       <c r="D165" s="5">
         <v>-1.3421945178687889</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>147.3315576</v>
       </c>
       <c r="C166" s="5">
         <v>-5.6061770000013667E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-0.4554898362804205</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>146.92445971999999</v>
       </c>
       <c r="C167" s="5">
         <v>-0.40709788000000913</v>
       </c>
       <c r="D167" s="5">
         <v>-3.265839890419231</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>146.90964033</v>
       </c>
       <c r="C168" s="5">
         <v>-1.4819389999985333E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-0.12096968772656869</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>147.28005911</v>
       </c>
       <c r="C169" s="5">
         <v>0.37041877999999429</v>
       </c>
       <c r="D169" s="5">
         <v>3.0680007108316865</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>147.31201944</v>
       </c>
       <c r="C170" s="5">
         <v>3.1960330000003978E-2</v>
       </c>
       <c r="D170" s="5">
         <v>0.26071556286400011</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>147.59385850999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.28183906999998953</v>
       </c>
       <c r="D171" s="5">
         <v>2.3201671984094174</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>147.63380225</v>
       </c>
       <c r="C172" s="5">
         <v>3.994374000001244E-2</v>
       </c>
       <c r="D172" s="5">
         <v>0.32524320087981007</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>148.01960982</v>
       </c>
       <c r="C173" s="5">
         <v>0.38580756999999721</v>
       </c>
       <c r="D173" s="5">
         <v>3.1813964114097315</v>
       </c>
       <c r="E173" s="5">
         <v>-1.1093858204725193</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>148.65521659999999</v>
       </c>
       <c r="C174" s="5">
         <v>0.63560677999998916</v>
       </c>
       <c r="D174" s="5">
         <v>5.2763423379115881</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>148.43589007</v>
       </c>
       <c r="C175" s="5">
         <v>-0.21932652999998936</v>
       </c>
       <c r="D175" s="5">
         <v>-1.7561884598945143</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>148.55746338</v>
       </c>
       <c r="C176" s="5">
         <v>0.12157331000000227</v>
       </c>
       <c r="D176" s="5">
         <v>0.98727433840610779</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>148.61817110999999</v>
       </c>
       <c r="C177" s="5">
         <v>6.0707729999990079E-2</v>
       </c>
       <c r="D177" s="5">
         <v>0.49148141761814479</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>148.02656497999999</v>
       </c>
       <c r="C178" s="5">
         <v>-0.59160613000000239</v>
       </c>
       <c r="D178" s="5">
         <v>-4.6736456751074513</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>147.4662774</v>
       </c>
       <c r="C179" s="5">
         <v>-0.56028757999999357</v>
       </c>
       <c r="D179" s="5">
         <v>-4.4486844350378423</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>147.94858373</v>
       </c>
       <c r="C180" s="5">
         <v>0.48230633000000012</v>
       </c>
       <c r="D180" s="5">
         <v>3.9961207489586092</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>147.44492529999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.50365843000000154</v>
       </c>
       <c r="D181" s="5">
         <v>-4.0095093363879508</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>147.18056177</v>
       </c>
       <c r="C182" s="5">
         <v>-0.26436352999999713</v>
       </c>
       <c r="D182" s="5">
         <v>-2.1304666376877779</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>147.05463548</v>
       </c>
       <c r="C183" s="5">
         <v>-0.12592628999999533</v>
       </c>
       <c r="D183" s="5">
         <v>-1.0218909174021462</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>146.71153941</v>
       </c>
       <c r="C184" s="5">
         <v>-0.34309607000000142</v>
       </c>
       <c r="D184" s="5">
         <v>-2.7640948534577658</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>146.86716924000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.15562983000000941</v>
       </c>
       <c r="D185" s="5">
         <v>1.2803986267884593</v>
       </c>
       <c r="E185" s="5">
         <v>-0.7785729076042136</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>145.58526986999999</v>
       </c>
       <c r="C186" s="5">
         <v>-1.2818993700000192</v>
       </c>
       <c r="D186" s="5">
         <v>-9.9854863551408712</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>147.49835883</v>
       </c>
       <c r="C187" s="5">
         <v>1.9130889600000103</v>
       </c>
       <c r="D187" s="5">
         <v>16.959910368186137</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>147.92582318999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.42746435999998766</v>
       </c>
       <c r="D188" s="5">
         <v>3.5336869814717398</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>148.07009916999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.1442759800000033</v>
       </c>
       <c r="D189" s="5">
         <v>1.1766906218070972</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>148.46703500000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.39693583000001809</v>
       </c>
       <c r="D190" s="5">
         <v>3.2647309962072102</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>148.56589316</v>
       </c>
       <c r="C191" s="5">
         <v>9.8858159999991813E-2</v>
       </c>
       <c r="D191" s="5">
         <v>0.80196392999682953</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>149.62510090000001</v>
       </c>
       <c r="C192" s="5">
         <v>1.0592077400000051</v>
       </c>
       <c r="D192" s="5">
         <v>8.8990413690037009</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>149.71676158</v>
       </c>
       <c r="C193" s="5">
         <v>9.1660679999989725E-2</v>
       </c>
       <c r="D193" s="5">
         <v>0.73760467549364161</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>150.71612997</v>
       </c>
       <c r="C194" s="5">
         <v>0.99936839000000077</v>
       </c>
       <c r="D194" s="5">
         <v>8.310787112686091</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>151.67718348</v>
       </c>
       <c r="C195" s="5">
         <v>0.96105350999999928</v>
       </c>
       <c r="D195" s="5">
         <v>7.9260442912159057</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>151.96733264</v>
       </c>
       <c r="C196" s="5">
         <v>0.29014915999999857</v>
       </c>
       <c r="D196" s="5">
         <v>2.3198327611673619</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>152.58631425999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.61898161999999957</v>
       </c>
       <c r="D197" s="5">
         <v>4.9987439888737661</v>
       </c>
       <c r="E197" s="5">
         <v>3.89409358782844</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>152.72060195</v>
       </c>
       <c r="C198" s="5">
         <v>0.13428769000000784</v>
       </c>
       <c r="D198" s="5">
         <v>1.0612192358961936</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>153.55892510999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.83832315999998741</v>
       </c>
       <c r="D199" s="5">
         <v>6.7896677987992371</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>154.33215483999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.77322972999999706</v>
       </c>
       <c r="D200" s="5">
         <v>6.2126582964148858</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>155.41751056999999</v>
       </c>
       <c r="C201" s="5">
         <v>1.0853557300000034</v>
       </c>
       <c r="D201" s="5">
         <v>8.7733087380084118</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>156.35021154</v>
       </c>
       <c r="C202" s="5">
         <v>0.93270097000001329</v>
       </c>
       <c r="D202" s="5">
         <v>7.4440322875902742</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>157.64954642999999</v>
       </c>
       <c r="C203" s="5">
         <v>1.299334889999983</v>
       </c>
       <c r="D203" s="5">
         <v>10.441177652247212</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>156.9959988</v>
       </c>
       <c r="C204" s="5">
         <v>-0.65354762999999139</v>
       </c>
       <c r="D204" s="5">
         <v>-4.8628138139805044</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>157.88669166</v>
       </c>
       <c r="C205" s="5">
         <v>0.89069286000000147</v>
       </c>
       <c r="D205" s="5">
         <v>7.0245194873292949</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>158.38381274</v>
       </c>
       <c r="C206" s="5">
         <v>0.49712107999999944</v>
       </c>
       <c r="D206" s="5">
         <v>3.8444343709378659</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>158.59861601</v>
       </c>
       <c r="C207" s="5">
         <v>0.21480327000000443</v>
       </c>
       <c r="D207" s="5">
         <v>1.6396584549256188</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>159.43893539999999</v>
       </c>
       <c r="C208" s="5">
         <v>0.84031938999999056</v>
       </c>
       <c r="D208" s="5">
         <v>6.5466776256853487</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>160.06596095</v>
       </c>
       <c r="C209" s="5">
         <v>0.62702555000001325</v>
       </c>
       <c r="D209" s="5">
         <v>4.8226668719636878</v>
       </c>
       <c r="E209" s="5">
         <v>4.9019118957517094</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>158.21579022</v>
       </c>
       <c r="C210" s="5">
         <v>-1.8501707300000021</v>
       </c>
       <c r="D210" s="5">
         <v>-13.021870960403048</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>160.44273369999999</v>
       </c>
       <c r="C211" s="5">
         <v>2.2269434799999885</v>
       </c>
       <c r="D211" s="5">
         <v>18.261325060681344</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>161.1746717</v>
       </c>
       <c r="C212" s="5">
         <v>0.73193800000001374</v>
       </c>
       <c r="D212" s="5">
         <v>5.6138547579678288</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>161.84747010999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.67279840999998441</v>
       </c>
       <c r="D213" s="5">
         <v>5.1258332681571428</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>162.44874819</v>
       </c>
       <c r="C214" s="5">
         <v>0.60127808000001437</v>
       </c>
       <c r="D214" s="5">
         <v>4.5503392934509446</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>163.31176545</v>
       </c>
       <c r="C215" s="5">
         <v>0.86301725999999235</v>
       </c>
       <c r="D215" s="5">
         <v>6.5646726947744982</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>162.90588889</v>
       </c>
       <c r="C216" s="5">
         <v>-0.40587655999999583</v>
       </c>
       <c r="D216" s="5">
         <v>-2.9419139953706486</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>164.09941778999999</v>
       </c>
       <c r="C217" s="5">
         <v>1.1935288999999898</v>
       </c>
       <c r="D217" s="5">
         <v>9.1548596616682012</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>164.58822595000001</v>
       </c>
       <c r="C218" s="5">
         <v>0.48880816000001914</v>
       </c>
       <c r="D218" s="5">
         <v>3.6336243407148139</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>165.15877318</v>
       </c>
       <c r="C219" s="5">
         <v>0.5705472299999883</v>
       </c>
       <c r="D219" s="5">
         <v>4.2400495619561385</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>165.76520303000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.60642985000001204</v>
       </c>
       <c r="D220" s="5">
         <v>4.4962390821959186</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>166.14222864999999</v>
       </c>
       <c r="C221" s="5">
         <v>0.37702561999998352</v>
       </c>
       <c r="D221" s="5">
         <v>2.7637498728936283</v>
       </c>
       <c r="E221" s="5">
         <v>3.7961023467681709</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>167.23696937</v>
       </c>
       <c r="C222" s="5">
         <v>1.0947407200000043</v>
       </c>
       <c r="D222" s="5">
         <v>8.1999557286345226</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>168.0647682</v>
       </c>
       <c r="C223" s="5">
         <v>0.82779883000000609</v>
       </c>
       <c r="D223" s="5">
         <v>6.104231678757821</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>167.99284598</v>
       </c>
       <c r="C224" s="5">
         <v>-7.19222200000047E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-0.51232519084184469</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>167.09083009</v>
       </c>
       <c r="C225" s="5">
         <v>-0.90201589000000126</v>
       </c>
       <c r="D225" s="5">
         <v>-6.2563308746920399</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>166.73195838000001</v>
       </c>
       <c r="C226" s="5">
         <v>-0.3588717099999883</v>
       </c>
       <c r="D226" s="5">
         <v>-2.5470889211613446</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>165.91450076000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.817457619999999</v>
       </c>
       <c r="D227" s="5">
         <v>-5.727305647004199</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>165.77848853</v>
       </c>
       <c r="C228" s="5">
         <v>-0.13601223000000573</v>
       </c>
       <c r="D228" s="5">
         <v>-0.97930432851628391</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>165.73317331000001</v>
       </c>
       <c r="C229" s="5">
         <v>-4.5315219999991996E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-0.32752491520022797</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>165.06341972999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.66975358000001961</v>
       </c>
       <c r="D230" s="5">
         <v>-4.7430415848055407</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>164.68029049</v>
       </c>
       <c r="C231" s="5">
         <v>-0.38312923999998816</v>
       </c>
       <c r="D231" s="5">
         <v>-2.7500399444639889</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>163.91903267000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.76125781999999731</v>
       </c>
       <c r="D232" s="5">
         <v>-5.4082854901486126</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>162.14338276999999</v>
       </c>
       <c r="C233" s="5">
         <v>-1.775649900000019</v>
       </c>
       <c r="D233" s="5">
         <v>-12.251810898254934</v>
       </c>
       <c r="E233" s="5">
         <v>-2.4068810876638036</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>158.98574926000001</v>
       </c>
       <c r="C234" s="5">
         <v>-3.1576335099999824</v>
       </c>
       <c r="D234" s="5">
         <v>-21.021728874986056</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>156.48145260999999</v>
       </c>
       <c r="C235" s="5">
         <v>-2.5042966500000148</v>
       </c>
       <c r="D235" s="5">
         <v>-17.347488871364181</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>153.74943991999999</v>
       </c>
       <c r="C236" s="5">
         <v>-2.7320126900000048</v>
       </c>
       <c r="D236" s="5">
         <v>-19.05163508687443</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>151.21756324</v>
       </c>
       <c r="C237" s="5">
         <v>-2.5318766799999821</v>
       </c>
       <c r="D237" s="5">
         <v>-18.0659699963836</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>149.41289868999999</v>
       </c>
       <c r="C238" s="5">
         <v>-1.8046645500000125</v>
       </c>
       <c r="D238" s="5">
         <v>-13.417470176453305</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>144.87574376000001</v>
       </c>
       <c r="C239" s="5">
         <v>-4.5371549299999856</v>
       </c>
       <c r="D239" s="5">
         <v>-30.929747114404236</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>141.83378317</v>
       </c>
       <c r="C240" s="5">
         <v>-3.0419605900000022</v>
       </c>
       <c r="D240" s="5">
         <v>-22.481010536026446</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>144.08612711999999</v>
       </c>
       <c r="C241" s="5">
         <v>2.2523439499999824</v>
       </c>
       <c r="D241" s="5">
         <v>20.811916149579844</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>142.75861964000001</v>
       </c>
       <c r="C242" s="5">
         <v>-1.32750747999998</v>
       </c>
       <c r="D242" s="5">
         <v>-10.512564463315655</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>141.14465951</v>
       </c>
       <c r="C243" s="5">
         <v>-1.6139601300000095</v>
       </c>
       <c r="D243" s="5">
         <v>-12.75404026484842</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>140.53447965000001</v>
       </c>
       <c r="C244" s="5">
         <v>-0.61017985999998814</v>
       </c>
       <c r="D244" s="5">
         <v>-5.0661104287597514</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>140.37433181</v>
       </c>
       <c r="C245" s="5">
         <v>-0.16014784000000759</v>
       </c>
       <c r="D245" s="5">
         <v>-1.3589368390061751</v>
       </c>
       <c r="E245" s="5">
         <v>-13.42580288390759</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>139.88338400999999</v>
       </c>
       <c r="C246" s="5">
         <v>-0.49094780000001492</v>
       </c>
       <c r="D246" s="5">
         <v>-4.1171053441875767</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>139.34407110000001</v>
       </c>
       <c r="C247" s="5">
         <v>-0.53931290999997827</v>
       </c>
       <c r="D247" s="5">
         <v>-4.5296802997989438</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>140.59457993000001</v>
       </c>
       <c r="C248" s="5">
         <v>1.2505088300000011</v>
       </c>
       <c r="D248" s="5">
         <v>11.316874587283188</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>141.29226020999999</v>
       </c>
       <c r="C249" s="5">
         <v>0.69768027999998594</v>
       </c>
       <c r="D249" s="5">
         <v>6.1200699619762267</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>141.55682110999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.26456089999999222</v>
       </c>
       <c r="D250" s="5">
         <v>2.270209552971969</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>141.48353320000001</v>
       </c>
       <c r="C251" s="5">
         <v>-7.3287909999976364E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-0.61950740282544769</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>141.28475610000001</v>
       </c>
       <c r="C252" s="5">
         <v>-0.19877710000000093</v>
       </c>
       <c r="D252" s="5">
         <v>-1.6729715939437617</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>141.18496429999999</v>
       </c>
       <c r="C253" s="5">
         <v>-9.9791800000019748E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-0.84429529606631082</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>141.10682699</v>
       </c>
       <c r="C254" s="5">
         <v>-7.8137309999988247E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-0.66210935579592567</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>141.93751510000001</v>
       </c>
       <c r="C255" s="5">
         <v>0.83068811000001119</v>
       </c>
       <c r="D255" s="5">
         <v>7.2976126501662408</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>142.05527907000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.11776396999999861</v>
       </c>
       <c r="D256" s="5">
         <v>1.0001825089832383</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>142.68303897999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.62775990999998044</v>
       </c>
       <c r="D257" s="5">
         <v>5.4337556880366122</v>
       </c>
       <c r="E257" s="5">
         <v>1.6446790094964747</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>143.00812334</v>
       </c>
       <c r="C258" s="5">
         <v>0.32508436000000529</v>
       </c>
       <c r="D258" s="5">
         <v>2.7685625219133314</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>143.30131704999999</v>
       </c>
       <c r="C259" s="5">
         <v>0.29319370999999705</v>
       </c>
       <c r="D259" s="5">
         <v>2.4881591227766897</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>143.99844551000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.69712846000001605</v>
       </c>
       <c r="D260" s="5">
         <v>5.9964848282764605</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>144.72615235999999</v>
       </c>
       <c r="C261" s="5">
         <v>0.7277068499999757</v>
       </c>
       <c r="D261" s="5">
         <v>6.2357159603493972</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>145.13623150000001</v>
       </c>
       <c r="C262" s="5">
         <v>0.41007914000002188</v>
       </c>
       <c r="D262" s="5">
         <v>3.4536726211227942</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>146.10108192999999</v>
       </c>
       <c r="C263" s="5">
         <v>0.96485042999998427</v>
       </c>
       <c r="D263" s="5">
         <v>8.2757191001257446</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>147.52019275000001</v>
       </c>
       <c r="C264" s="5">
         <v>1.4191108200000144</v>
       </c>
       <c r="D264" s="5">
         <v>12.29915006346487</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>148.36940003999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.84920728999998119</v>
       </c>
       <c r="D265" s="5">
         <v>7.1308208496682735</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>149.43669867</v>
       </c>
       <c r="C266" s="5">
         <v>1.0672986300000105</v>
       </c>
       <c r="D266" s="5">
         <v>8.9820791642590834</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>150.0392497</v>
       </c>
       <c r="C267" s="5">
         <v>0.60255103000000076</v>
       </c>
       <c r="D267" s="5">
         <v>4.9473384379059349</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>150.69404048000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.65479078000001323</v>
       </c>
       <c r="D268" s="5">
         <v>5.3645037406060636</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>151.31793795999999</v>
       </c>
       <c r="C269" s="5">
         <v>0.62389747999998235</v>
       </c>
       <c r="D269" s="5">
         <v>5.0828983448080844</v>
       </c>
       <c r="E269" s="5">
         <v>6.051804784737147</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>152.20554507</v>
       </c>
       <c r="C270" s="5">
         <v>0.8876071100000047</v>
       </c>
       <c r="D270" s="5">
         <v>7.2706032987937652</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>153.16215677</v>
       </c>
       <c r="C271" s="5">
         <v>0.95661169999999629</v>
       </c>
       <c r="D271" s="5">
         <v>7.8082466655184479</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>153.70356606999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.54140929999999798</v>
       </c>
       <c r="D272" s="5">
         <v>4.3253005539261258</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>153.85590818</v>
       </c>
       <c r="C273" s="5">
         <v>0.15234211000000641</v>
       </c>
       <c r="D273" s="5">
         <v>1.195875856216233</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>151.51444029999999</v>
       </c>
       <c r="C274" s="5">
         <v>-2.3414678800000104</v>
       </c>
       <c r="D274" s="5">
         <v>-16.808649829537259</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>151.92250422000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.40806392000001779</v>
       </c>
       <c r="D275" s="5">
         <v>3.2801869917195692</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>154.95648018</v>
       </c>
       <c r="C276" s="5">
         <v>3.0339759599999923</v>
       </c>
       <c r="D276" s="5">
         <v>26.780245519990984</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>155.68542746</v>
       </c>
       <c r="C277" s="5">
         <v>0.72894727999999986</v>
       </c>
       <c r="D277" s="5">
         <v>5.7934175463940418</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>155.82301627999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.13758881999999062</v>
       </c>
       <c r="D278" s="5">
         <v>1.0656841002833373</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>155.97113264000001</v>
       </c>
       <c r="C279" s="5">
         <v>0.14811636000001727</v>
       </c>
       <c r="D279" s="5">
         <v>1.1466329329306246</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>156.72922937000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.75809673000000544</v>
       </c>
       <c r="D280" s="5">
         <v>5.9910676753666348</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>157.07582441</v>
       </c>
       <c r="C281" s="5">
         <v>0.34659503999998265</v>
       </c>
       <c r="D281" s="5">
         <v>2.6862265715284162</v>
       </c>
       <c r="E281" s="5">
         <v>3.8051578865170965</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>156.88165491999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.19416949000000727</v>
       </c>
       <c r="D282" s="5">
         <v>-1.4733377798979763</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>157.53504956</v>
       </c>
       <c r="C283" s="5">
         <v>0.65339464000001612</v>
       </c>
       <c r="D283" s="5">
         <v>5.1139564643712498</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>158.31947969000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.78443013000000406</v>
       </c>
       <c r="D284" s="5">
         <v>6.1416708637431094</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>159.06529574000001</v>
       </c>
       <c r="C285" s="5">
         <v>0.74581605000000195</v>
       </c>
       <c r="D285" s="5">
         <v>5.8017863276305093</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>159.5387389</v>
       </c>
       <c r="C286" s="5">
         <v>0.47344315999998798</v>
       </c>
       <c r="D286" s="5">
         <v>3.6307425718890673</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>159.96873825</v>
       </c>
       <c r="C287" s="5">
         <v>0.42999935000000278</v>
       </c>
       <c r="D287" s="5">
         <v>3.2826980919716364</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>160.23514299000001</v>
       </c>
       <c r="C288" s="5">
         <v>0.26640474000001291</v>
       </c>
       <c r="D288" s="5">
         <v>2.0168324959558559</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>160.98913872</v>
       </c>
       <c r="C289" s="5">
         <v>0.75399572999998554</v>
       </c>
       <c r="D289" s="5">
         <v>5.7951250651089081</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>161.22171847999999</v>
       </c>
       <c r="C290" s="5">
         <v>0.23257975999999303</v>
       </c>
       <c r="D290" s="5">
         <v>1.7474723397439273</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>161.05923361000001</v>
       </c>
       <c r="C291" s="5">
         <v>-0.1624848699999859</v>
       </c>
       <c r="D291" s="5">
         <v>-1.2027204910650457</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>161.40288208000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.34364847000000509</v>
       </c>
       <c r="D292" s="5">
         <v>2.5906748115008815</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>160.36439523000001</v>
       </c>
       <c r="C293" s="5">
         <v>-1.0384868499999982</v>
       </c>
       <c r="D293" s="5">
         <v>-7.4535030608671615</v>
       </c>
       <c r="E293" s="5">
         <v>2.0936199649770337</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>159.27128056999999</v>
       </c>
       <c r="C294" s="5">
         <v>-1.0931146600000261</v>
       </c>
       <c r="D294" s="5">
         <v>-7.879931300463161</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>162.54625406</v>
       </c>
       <c r="C295" s="5">
         <v>3.2749734900000078</v>
       </c>
       <c r="D295" s="5">
         <v>27.665609512571709</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>163.03213794999999</v>
       </c>
       <c r="C296" s="5">
         <v>0.48588388999999665</v>
       </c>
       <c r="D296" s="5">
         <v>3.6466094548421646</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>164.30988728</v>
       </c>
       <c r="C297" s="5">
         <v>1.277749330000006</v>
       </c>
       <c r="D297" s="5">
         <v>9.8210741480430954</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>165.10213479000001</v>
       </c>
       <c r="C298" s="5">
         <v>0.79224751000000992</v>
       </c>
       <c r="D298" s="5">
         <v>5.9419330073017473</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>165.07154306999999</v>
       </c>
       <c r="C299" s="5">
         <v>-3.0591720000018086E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-0.22212115044614178</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>165.48958440000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.41804133000002253</v>
       </c>
       <c r="D300" s="5">
         <v>3.0816712603392915</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>165.77806355999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.28847915999998008</v>
       </c>
       <c r="D301" s="5">
         <v>2.1119958420561913</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>166.46840775000001</v>
       </c>
       <c r="C302" s="5">
         <v>0.6903441900000189</v>
       </c>
       <c r="D302" s="5">
         <v>5.1131759967450785</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>167.45441728</v>
       </c>
       <c r="C303" s="5">
         <v>0.98600952999998981</v>
       </c>
       <c r="D303" s="5">
         <v>7.3439055518449425</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>167.97936598000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.52494870000001015</v>
       </c>
       <c r="D304" s="5">
         <v>3.8273939380935484</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>168.68524325000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.705877270000002</v>
       </c>
       <c r="D305" s="5">
         <v>5.1607919821529791</v>
       </c>
       <c r="E305" s="5">
         <v>5.1887128736188393</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>168.54520944000001</v>
       </c>
       <c r="C306" s="5">
         <v>-0.14003381000000559</v>
       </c>
       <c r="D306" s="5">
         <v>-0.99164245429530506</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>166.90086099000001</v>
       </c>
       <c r="C307" s="5">
         <v>-1.6443484499999954</v>
       </c>
       <c r="D307" s="5">
         <v>-11.099138831051135</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>165.28256296999999</v>
       </c>
       <c r="C308" s="5">
         <v>-1.6182980200000259</v>
       </c>
       <c r="D308" s="5">
         <v>-11.034517397574817</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>164.20810668999999</v>
       </c>
       <c r="C309" s="5">
         <v>-1.0744562799999926</v>
       </c>
       <c r="D309" s="5">
         <v>-7.5279126624674948</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>163.50915028</v>
       </c>
       <c r="C310" s="5">
         <v>-0.69895640999999387</v>
       </c>
       <c r="D310" s="5">
         <v>-4.9899351391041176</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>162.54729143</v>
       </c>
       <c r="C311" s="5">
         <v>-0.96185884999999871</v>
       </c>
       <c r="D311" s="5">
         <v>-6.8351463387775979</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>162.00917853000001</v>
       </c>
       <c r="C312" s="5">
         <v>-0.53811289999998735</v>
       </c>
       <c r="D312" s="5">
         <v>-3.9010608160220173</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>161.27859619</v>
       </c>
       <c r="C313" s="5">
         <v>-0.73058234000001221</v>
       </c>
       <c r="D313" s="5">
         <v>-5.2791959938005339</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>160.97244370999999</v>
       </c>
       <c r="C314" s="5">
         <v>-0.30615248000000861</v>
       </c>
       <c r="D314" s="5">
         <v>-2.2543069474285193</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>160.07858988999999</v>
       </c>
       <c r="C315" s="5">
         <v>-0.89385382000000391</v>
       </c>
       <c r="D315" s="5">
         <v>-6.4636206690296572</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>159.24113757000001</v>
       </c>
       <c r="C316" s="5">
         <v>-0.83745231999998282</v>
       </c>
       <c r="D316" s="5">
         <v>-6.100288783964114</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>159.07225009000001</v>
       </c>
       <c r="C317" s="5">
         <v>-0.16888747999999509</v>
       </c>
       <c r="D317" s="5">
         <v>-1.2652946877675375</v>
       </c>
       <c r="E317" s="5">
         <v>-5.6987754084410707</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>159.22205468999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.14980459999998175</v>
       </c>
       <c r="D318" s="5">
         <v>1.1359590150816778</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>158.95438931000001</v>
       </c>
       <c r="C319" s="5">
         <v>-0.26766537999998263</v>
       </c>
       <c r="D319" s="5">
         <v>-1.9987510500273142</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>158.08853667</v>
       </c>
       <c r="C320" s="5">
         <v>-0.86585264000001416</v>
       </c>
       <c r="D320" s="5">
         <v>-6.3442911492296865</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>159.20190540999999</v>
       </c>
       <c r="C321" s="5">
         <v>1.1133687399999985</v>
       </c>
       <c r="D321" s="5">
         <v>8.7863941522893896</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>158.34097899</v>
       </c>
       <c r="C322" s="5">
         <v>-0.86092641999999842</v>
       </c>
       <c r="D322" s="5">
         <v>-6.2997448064436306</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>157.72191484000001</v>
       </c>
       <c r="C323" s="5">
         <v>-0.6190641499999856</v>
       </c>
       <c r="D323" s="5">
         <v>-4.5920458719318713</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>158.79226216000001</v>
       </c>
       <c r="C324" s="5">
         <v>1.0703473199999962</v>
       </c>
       <c r="D324" s="5">
         <v>8.4544899773423055</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>159.19259575999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.40033359999998197</v>
       </c>
       <c r="D325" s="5">
         <v>3.0676426363812404</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>159.57294807</v>
       </c>
       <c r="C326" s="5">
         <v>0.38035231000000636</v>
       </c>
       <c r="D326" s="5">
         <v>2.9050887199599584</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>159.28897655</v>
       </c>
       <c r="C327" s="5">
         <v>-0.28397151999999437</v>
       </c>
       <c r="D327" s="5">
         <v>-2.1147082813602447</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>159.04220568</v>
       </c>
       <c r="C328" s="5">
         <v>-0.24677087000000597</v>
       </c>
       <c r="D328" s="5">
         <v>-1.8432842478920852</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>159.44672202999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.40451634999999442</v>
       </c>
       <c r="D329" s="5">
         <v>3.0952038833770512</v>
       </c>
       <c r="E329" s="5">
         <v>0.23540997237929684</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>160.30469443999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.85797241000000213</v>
       </c>
       <c r="D330" s="5">
         <v>6.6516906527378739</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>161.05414529000001</v>
       </c>
       <c r="C331" s="5">
         <v>0.74945085000001654</v>
       </c>
       <c r="D331" s="5">
         <v>5.7567268535284599</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>161.92936341999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.87521812999997906</v>
       </c>
       <c r="D332" s="5">
         <v>6.7196554177883172</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>162.71038598999999</v>
       </c>
       <c r="C333" s="5">
         <v>0.78102257000000463</v>
       </c>
       <c r="D333" s="5">
         <v>5.9439109815823565</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>163.34398775</v>
       </c>
       <c r="C334" s="5">
         <v>0.63360176000000479</v>
       </c>
       <c r="D334" s="5">
         <v>4.7742456736317607</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>164.55169305999999</v>
       </c>
       <c r="C335" s="5">
         <v>1.2077053099999944</v>
       </c>
       <c r="D335" s="5">
         <v>9.2421940647442025</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>164.809046</v>
       </c>
       <c r="C336" s="5">
         <v>0.25735294000000408</v>
       </c>
       <c r="D336" s="5">
         <v>1.8929848648218339</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>165.12876573</v>
       </c>
       <c r="C337" s="5">
         <v>0.31971973000000276</v>
       </c>
       <c r="D337" s="5">
         <v>2.3529280578115319</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>165.79927515</v>
       </c>
       <c r="C338" s="5">
         <v>0.67050942000000191</v>
       </c>
       <c r="D338" s="5">
         <v>4.9829358613628472</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>165.90873174999999</v>
       </c>
       <c r="C339" s="5">
         <v>0.10945659999998725</v>
       </c>
       <c r="D339" s="5">
         <v>0.79509328730251738</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>166.68161708</v>
       </c>
       <c r="C340" s="5">
         <v>0.77288533000000825</v>
       </c>
       <c r="D340" s="5">
         <v>5.7356745460399594</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>167.603013</v>
       </c>
       <c r="C341" s="5">
         <v>0.92139592000000903</v>
       </c>
       <c r="D341" s="5">
         <v>6.8388976064223339</v>
       </c>
       <c r="E341" s="5">
         <v>5.1153707433793549</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>166.27749921</v>
       </c>
       <c r="C342" s="5">
         <v>-1.3255137900000022</v>
       </c>
       <c r="D342" s="5">
         <v>-9.0882642418253941</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>167.45731997999999</v>
       </c>
       <c r="C343" s="5">
         <v>1.1798207699999921</v>
       </c>
       <c r="D343" s="5">
         <v>8.8548608181872268</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>168.24056544000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.7832454600000176</v>
       </c>
       <c r="D344" s="5">
         <v>5.7594040464346241</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>168.55389943</v>
       </c>
       <c r="C345" s="5">
         <v>0.31333398999998963</v>
       </c>
       <c r="D345" s="5">
         <v>2.2579351355581201</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>169.30817031999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.75427088999998659</v>
       </c>
       <c r="D346" s="5">
         <v>5.5041022403313766</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>169.6557578</v>
       </c>
       <c r="C347" s="5">
         <v>0.3475874800000156</v>
       </c>
       <c r="D347" s="5">
         <v>2.4915930849799262</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>170.03083631000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.37507851000000869</v>
       </c>
       <c r="D348" s="5">
         <v>2.685483115766063</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>170.75640211999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.72556580999997777</v>
       </c>
       <c r="D349" s="5">
         <v>5.2426209552540959</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>171.28211153000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.52570941000001881</v>
       </c>
       <c r="D350" s="5">
         <v>3.757656026774181</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>171.84609964000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.56398810999999682</v>
       </c>
       <c r="D351" s="5">
         <v>4.0236420814454554</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>172.54620421999999</v>
       </c>
       <c r="C352" s="5">
         <v>0.70010457999998721</v>
       </c>
       <c r="D352" s="5">
         <v>4.9998707355511707</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>172.75764254000001</v>
       </c>
       <c r="C353" s="5">
         <v>0.21143832000001339</v>
       </c>
       <c r="D353" s="5">
         <v>1.480432606665727</v>
       </c>
       <c r="E353" s="5">
         <v>3.0754993288814036</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>173.97975227000001</v>
       </c>
       <c r="C354" s="5">
         <v>1.2221097299999997</v>
       </c>
       <c r="D354" s="5">
         <v>8.8271533536770299</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>174.96994298999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.99019071999998687</v>
       </c>
       <c r="D355" s="5">
         <v>7.0475929814448612</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>174.58651906</v>
       </c>
       <c r="C356" s="5">
         <v>-0.3834239299999922</v>
       </c>
       <c r="D356" s="5">
         <v>-2.5981808043594623</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>173.96653280999999</v>
       </c>
       <c r="C357" s="5">
         <v>-0.61998625000001084</v>
       </c>
       <c r="D357" s="5">
         <v>-4.1791490157343176</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>174.77605471000001</v>
       </c>
       <c r="C358" s="5">
         <v>0.80952190000002133</v>
       </c>
       <c r="D358" s="5">
         <v>5.7291361229345306</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>175.37926275000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.60320803999999839</v>
       </c>
       <c r="D359" s="5">
         <v>4.2211117447513713</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>175.45480491000001</v>
       </c>
       <c r="C360" s="5">
         <v>7.5542159999997693E-2</v>
       </c>
       <c r="D360" s="5">
         <v>0.51810946639354594</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>175.44159285000001</v>
       </c>
       <c r="C361" s="5">
         <v>-1.3212060000000747E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-9.0324727047519371E-2</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>175.74492868999999</v>
       </c>
       <c r="C362" s="5">
         <v>0.30333583999998837</v>
       </c>
       <c r="D362" s="5">
         <v>2.0946258255663208</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>172.32876630999999</v>
       </c>
       <c r="C363" s="5">
         <v>-3.4161623800000029</v>
       </c>
       <c r="D363" s="5">
         <v>-20.986786472566866</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>176.88709159999999</v>
       </c>
       <c r="C364" s="5">
         <v>4.5583252899999991</v>
       </c>
       <c r="D364" s="5">
         <v>36.791889330772641</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>176.76921282999999</v>
       </c>
       <c r="C365" s="5">
         <v>-0.11787877000000435</v>
       </c>
       <c r="D365" s="5">
         <v>-0.79676367699642592</v>
       </c>
       <c r="E365" s="5">
         <v>2.3220797824160755</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>176.71699753999999</v>
       </c>
       <c r="C366" s="5">
         <v>-5.2215289999992365E-2</v>
       </c>
       <c r="D366" s="5">
         <v>-0.35388884013300981</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>176.93902557999999</v>
       </c>
       <c r="C367" s="5">
         <v>0.22202803999999787</v>
       </c>
       <c r="D367" s="5">
         <v>1.5181476635707458</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>176.37008710999999</v>
       </c>
       <c r="C368" s="5">
         <v>-0.56893847000000619</v>
       </c>
       <c r="D368" s="5">
         <v>-3.7910271562763276</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>165.05505213000001</v>
       </c>
       <c r="C369" s="5">
         <v>-11.315034979999979</v>
       </c>
       <c r="D369" s="5">
         <v>-54.871935015475401</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>165.89066998000001</v>
       </c>
       <c r="C370" s="5">
         <v>0.83561785000000555</v>
       </c>
       <c r="D370" s="5">
         <v>6.247242789075691</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>167.4553976</v>
       </c>
       <c r="C371" s="5">
         <v>1.5647276199999851</v>
       </c>
       <c r="D371" s="5">
         <v>11.924786687925181</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>167.00150398</v>
       </c>
       <c r="C372" s="5">
         <v>-0.45389362000000233</v>
       </c>
       <c r="D372" s="5">
         <v>-3.204586585685798</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>167.62451515000001</v>
       </c>
       <c r="C373" s="5">
         <v>0.62301117000001227</v>
       </c>
       <c r="D373" s="5">
         <v>4.5696918322697622</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>168.09385491</v>
       </c>
       <c r="C374" s="5">
         <v>0.46933975999999689</v>
       </c>
       <c r="D374" s="5">
         <v>3.4121644261028372</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>168.05902279</v>
       </c>
       <c r="C375" s="5">
         <v>-3.4832120000004352E-2</v>
       </c>
       <c r="D375" s="5">
         <v>-0.24837873512936204</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>167.90648662999999</v>
       </c>
       <c r="C376" s="5">
         <v>-0.15253616000001102</v>
       </c>
       <c r="D376" s="5">
         <v>-1.0837406831857521</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>168.35003684</v>
       </c>
       <c r="C377" s="5">
         <v>0.44355021000001216</v>
       </c>
       <c r="D377" s="5">
         <v>3.2164451430185537</v>
       </c>
       <c r="E377" s="5">
         <v>-4.76280674400964</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>168.76723770000001</v>
       </c>
       <c r="C378" s="5">
         <v>0.41720086000000833</v>
       </c>
       <c r="D378" s="5">
         <v>3.0146796733101722</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>167.90844797</v>
       </c>
       <c r="C379" s="5">
         <v>-0.85878973000001224</v>
       </c>
       <c r="D379" s="5">
         <v>-5.9382916028393629</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>169.45282159999999</v>
       </c>
       <c r="C380" s="5">
         <v>1.5443736299999955</v>
       </c>
       <c r="D380" s="5">
         <v>11.613079127052405</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>170.1069493</v>
       </c>
       <c r="C381" s="5">
         <v>0.65412770000000364</v>
       </c>
       <c r="D381" s="5">
         <v>4.7319078045112484</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>170.21376319999999</v>
       </c>
       <c r="C382" s="5">
         <v>0.10681389999999169</v>
       </c>
       <c r="D382" s="5">
         <v>0.75611417203700348</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>170.66823099999999</v>
       </c>
       <c r="C383" s="5">
         <v>0.45446780000000331</v>
       </c>
       <c r="D383" s="5">
         <v>3.2514506179795122</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>171.82028188000001</v>
       </c>
       <c r="C384" s="5">
         <v>1.1520508800000187</v>
       </c>
       <c r="D384" s="5">
         <v>8.4078876871033881</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>172.23991808</v>
       </c>
       <c r="C385" s="5">
         <v>0.41963619999998514</v>
       </c>
       <c r="D385" s="5">
         <v>2.9704467316521876</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>172.30151401000001</v>
       </c>
       <c r="C386" s="5">
         <v>6.1595930000009957E-2</v>
       </c>
       <c r="D386" s="5">
         <v>0.42998553092903347</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>173.74896502000001</v>
       </c>
       <c r="C387" s="5">
         <v>1.4474510100000089</v>
       </c>
       <c r="D387" s="5">
         <v>10.559888536640493</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>174.82593607000001</v>
       </c>
       <c r="C388" s="5">
         <v>1.0769710499999974</v>
       </c>
       <c r="D388" s="5">
         <v>7.6970064284655804</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>175.23402189999999</v>
       </c>
       <c r="C389" s="5">
         <v>0.40808582999997611</v>
       </c>
       <c r="D389" s="5">
         <v>2.8373315112670827</v>
       </c>
       <c r="E389" s="5">
         <v>4.0890903199163109</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>174.43767009000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.79635180999997601</v>
       </c>
       <c r="D390" s="5">
         <v>-5.3191426786158296</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>176.33104635999999</v>
       </c>
       <c r="C391" s="5">
         <v>1.8933762699999761</v>
       </c>
       <c r="D391" s="5">
         <v>13.831402873524468</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>176.77869100999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.44764465000000087</v>
       </c>
       <c r="D392" s="5">
         <v>3.089290184608795</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>178.59237787000001</v>
       </c>
       <c r="C393" s="5">
         <v>1.8136868600000184</v>
       </c>
       <c r="D393" s="5">
         <v>13.030610050772641</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>179.36553716</v>
       </c>
       <c r="C394" s="5">
         <v>0.77315928999999528</v>
       </c>
       <c r="D394" s="5">
         <v>5.320519601584639</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>179.83944172</v>
       </c>
       <c r="C395" s="5">
         <v>0.47390455999999404</v>
       </c>
       <c r="D395" s="5">
         <v>3.2170205492878301</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>181.25795403999999</v>
       </c>
       <c r="C396" s="5">
         <v>1.4185123199999907</v>
       </c>
       <c r="D396" s="5">
         <v>9.8868019693709286</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>182.35228556999999</v>
       </c>
       <c r="C397" s="5">
         <v>1.0943315300000052</v>
       </c>
       <c r="D397" s="5">
         <v>7.4903927937031156</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>183.64056421000001</v>
       </c>
       <c r="C398" s="5">
         <v>1.2882786400000157</v>
       </c>
       <c r="D398" s="5">
         <v>8.8150305318294375</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>183.00731929</v>
       </c>
       <c r="C399" s="5">
         <v>-0.63324492000000987</v>
       </c>
       <c r="D399" s="5">
         <v>-4.0603581527442039</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>183.54568527999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.53836598999998841</v>
       </c>
       <c r="D400" s="5">
         <v>3.5878079874485547</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>183.85664209999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.31095682000000124</v>
       </c>
       <c r="D401" s="5">
         <v>2.0520496328482185</v>
       </c>
       <c r="E401" s="5">
         <v>4.920631340026338</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>185.55912683</v>
       </c>
       <c r="C402" s="5">
         <v>1.702484730000009</v>
       </c>
       <c r="D402" s="5">
         <v>11.695571435311191</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>185.70857434999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.14944751999999539</v>
       </c>
       <c r="D403" s="5">
         <v>0.97076098202608652</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>186.63847066</v>
       </c>
       <c r="C404" s="5">
         <v>0.92989631000000372</v>
       </c>
       <c r="D404" s="5">
         <v>6.177020330472649</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>187.11503440000001</v>
       </c>
       <c r="C405" s="5">
         <v>0.47656374000001733</v>
       </c>
       <c r="D405" s="5">
         <v>3.1074864532701474</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>187.91776902999999</v>
       </c>
       <c r="C406" s="5">
         <v>0.80273462999997491</v>
       </c>
       <c r="D406" s="5">
         <v>5.2712957572215613</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>188.97224252999999</v>
       </c>
       <c r="C407" s="5">
         <v>1.0544735000000003</v>
       </c>
       <c r="D407" s="5">
         <v>6.9453801057699716</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>188.96001821999999</v>
       </c>
       <c r="C408" s="5">
         <v>-1.2224309999993466E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-7.759845488832795E-2</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>189.6290683</v>
       </c>
       <c r="C409" s="5">
         <v>0.66905008000000521</v>
       </c>
       <c r="D409" s="5">
         <v>4.3325613023559972</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>190.95293878000001</v>
       </c>
       <c r="C410" s="5">
         <v>1.3238704800000107</v>
       </c>
       <c r="D410" s="5">
         <v>8.7069282783086788</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>191.40653298999999</v>
       </c>
       <c r="C411" s="5">
         <v>0.45359420999997724</v>
       </c>
       <c r="D411" s="5">
         <v>2.8880467866479131</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>191.56600853</v>
       </c>
       <c r="C412" s="5">
         <v>0.15947554000001674</v>
       </c>
       <c r="D412" s="5">
         <v>1.0044068826441599</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>192.22173634000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.65572781000000191</v>
       </c>
       <c r="D413" s="5">
         <v>4.1858037668955905</v>
       </c>
       <c r="E413" s="5">
         <v>4.5497916988227249</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>191.82873290000001</v>
       </c>
       <c r="C414" s="5">
         <v>-0.39300344000000109</v>
       </c>
       <c r="D414" s="5">
         <v>-2.4260365132439454</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>192.77862327</v>
       </c>
       <c r="C415" s="5">
         <v>0.94989036999999144</v>
       </c>
       <c r="D415" s="5">
         <v>6.1066481443520892</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>192.93189781999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.1532745499999919</v>
       </c>
       <c r="D416" s="5">
         <v>0.95828004923337318</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>192.30780841999999</v>
       </c>
       <c r="C417" s="5">
         <v>-0.62408940000000257</v>
       </c>
       <c r="D417" s="5">
         <v>-3.8133971029894576</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>192.86709257999999</v>
       </c>
       <c r="C418" s="5">
         <v>0.55928416000000425</v>
       </c>
       <c r="D418" s="5">
         <v>3.5462990262445704</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>193.14338169000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.27628911000002176</v>
       </c>
       <c r="D419" s="5">
         <v>1.7326526945041332</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>193.68812195000001</v>
       </c>
       <c r="C420" s="5">
         <v>0.54474025999999753</v>
       </c>
       <c r="D420" s="5">
         <v>3.4374689067652175</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>193.95102591</v>
       </c>
       <c r="C421" s="5">
         <v>0.2629039599999885</v>
       </c>
       <c r="D421" s="5">
         <v>1.6410437457004656</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>194.63137447</v>
       </c>
       <c r="C422" s="5">
         <v>0.68034855999999877</v>
       </c>
       <c r="D422" s="5">
         <v>4.2915738523117586</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>194.76154889</v>
       </c>
       <c r="C423" s="5">
         <v>0.13017442000000301</v>
       </c>
       <c r="D423" s="5">
         <v>0.8055495143792113</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>195.06785683000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.3063079400000106</v>
       </c>
       <c r="D424" s="5">
         <v>1.9036906709143597</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>195.25042861</v>
       </c>
       <c r="C425" s="5">
         <v>0.1825717799999893</v>
       </c>
       <c r="D425" s="5">
         <v>1.1289273814799161</v>
       </c>
       <c r="E425" s="5">
         <v>1.5756242387920505</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>195.03035969999999</v>
       </c>
       <c r="C426" s="5">
         <v>-0.22006891000000905</v>
       </c>
       <c r="D426" s="5">
         <v>-1.3441801436259393</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>196.14868271</v>
       </c>
       <c r="C427" s="5">
         <v>1.1183230100000117</v>
       </c>
       <c r="D427" s="5">
         <v>7.1021254017691771</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>196.76649397</v>
       </c>
       <c r="C428" s="5">
         <v>0.61781125999999631</v>
       </c>
       <c r="D428" s="5">
         <v>3.84581946451521</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>197.09205681</v>
       </c>
       <c r="C429" s="5">
         <v>0.32556284000000346</v>
       </c>
       <c r="D429" s="5">
         <v>2.0036453758857764</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>197.55699258000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.46493577000001096</v>
       </c>
       <c r="D430" s="5">
         <v>2.8677911164743941</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>197.0601188</v>
       </c>
       <c r="C431" s="5">
         <v>-0.49687378000001559</v>
       </c>
       <c r="D431" s="5">
         <v>-2.9767075328304582</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>196.91038814000001</v>
       </c>
       <c r="C432" s="5">
         <v>-0.1497306599999888</v>
       </c>
       <c r="D432" s="5">
         <v>-0.90798593997616361</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>197.08481902</v>
       </c>
       <c r="C433" s="5">
         <v>0.17443087999998852</v>
       </c>
       <c r="D433" s="5">
         <v>1.0682010829739186</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>196.85809155999999</v>
       </c>
       <c r="C434" s="5">
         <v>-0.22672746000000643</v>
       </c>
       <c r="D434" s="5">
         <v>-1.3717853529429225</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>197.7908396</v>
       </c>
       <c r="C435" s="5">
         <v>0.93274804000000699</v>
       </c>
       <c r="D435" s="5">
         <v>5.8363470424465325</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>198.25376259000001</v>
       </c>
       <c r="C436" s="5">
         <v>0.4629229900000098</v>
       </c>
       <c r="D436" s="5">
         <v>2.8449976846217861</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>199.33453592000001</v>
       </c>
       <c r="C437" s="5">
         <v>1.0807733299999995</v>
       </c>
       <c r="D437" s="5">
         <v>6.7415074527943153</v>
       </c>
       <c r="E437" s="5">
         <v>2.0917277053243977</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>200.33019246000001</v>
       </c>
       <c r="C438" s="5">
         <v>0.99565653999999881</v>
       </c>
       <c r="D438" s="5">
         <v>6.1613191911644938</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>200.52708351000001</v>
       </c>
       <c r="C439" s="5">
         <v>0.19689105000000495</v>
       </c>
       <c r="D439" s="5">
         <v>1.1857954248734925</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>201.60321175999999</v>
+        <v>201.27436356000001</v>
       </c>
       <c r="C440" s="5">
-        <v>1.0761282499999822</v>
+        <v>0.74728005000000053</v>
       </c>
       <c r="D440" s="5">
-        <v>6.6333148900866057</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5646999360988927</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>200.95707264000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.31729092000000492</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-1.8753764309339616</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>