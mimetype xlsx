--- v5 (2026-05-27)
+++ v6 (2026-07-06)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{928E9BB4-88E6-46D8-AFB4-36BEB12376CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{43B34779-3C26-437D-AE57-FB2FBB98183C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E407AC36-CDE9-4487-B257-72BEC23EDA13}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FB4143AC-B075-4BEF-B2F1-D7161A151772}"/>
   </bookViews>
   <sheets>
     <sheet name="fwagooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Goods Producing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0AB18634-F164-4044-BF4A-865F0480E890}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF3B27D4-61A6-4DEC-ADF7-9427A2098B19}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>149.50284452</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>149.50269856</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>150.32330228999999</v>
+        <v>150.32324072</v>
       </c>
       <c r="C7" s="5">
-        <v>0.82045776999999021</v>
+        <v>0.82054216000000224</v>
       </c>
       <c r="D7" s="5">
-        <v>6.7879434054539889</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>6.7886696330223373</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>149.85609012</v>
+        <v>149.85603465</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.46721216999998205</v>
+        <v>-0.46720607000000314</v>
       </c>
       <c r="D8" s="5">
-        <v>-3.6665587822121926</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-3.6665132025046843</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>149.14850939999999</v>
+        <v>149.14840856999999</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.70758072000000993</v>
+        <v>-0.70762608000001137</v>
       </c>
       <c r="D9" s="5">
-        <v>-5.5212277690849358</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-5.5215745614338507</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>147.21009136999999</v>
+        <v>147.21028713999999</v>
       </c>
       <c r="C10" s="5">
-        <v>-1.9384180300000082</v>
+        <v>-1.9381214299999954</v>
       </c>
       <c r="D10" s="5">
-        <v>-14.527977854845442</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>-14.525920444993067</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>147.41200205000001</v>
+        <v>147.41201978999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.20191068000002588</v>
+        <v>0.20173264999999674</v>
       </c>
       <c r="D11" s="5">
-        <v>1.6583712459180111</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>1.6568957574919496</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>146.55099476000001</v>
+        <v>146.55101425999999</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.86100729000000342</v>
+        <v>-0.86100552999999991</v>
       </c>
       <c r="D12" s="5">
-        <v>-6.7881529251379806</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-6.7881387011937022</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>147.99327969999999</v>
+        <v>147.99340563999999</v>
       </c>
       <c r="C13" s="5">
-        <v>1.4422849399999791</v>
+        <v>1.4423913800000037</v>
       </c>
       <c r="D13" s="5">
-        <v>12.470516275251441</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>12.471485223830236</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>147.08047199999999</v>
+        <v>147.08051338000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.91280770000000189</v>
+        <v>-0.91289225999997825</v>
       </c>
       <c r="D14" s="5">
-        <v>-7.1554871456300351</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-7.1561218007128558</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>147.22405501</v>
+        <v>147.22405158000001</v>
       </c>
       <c r="C15" s="5">
-        <v>0.14358301000001461</v>
+        <v>0.14353819999999473</v>
       </c>
       <c r="D15" s="5">
-        <v>1.1777752693436172</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>1.1774053960040165</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>146.69874941</v>
+        <v>146.69869686999999</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.52530559999999582</v>
+        <v>-0.52535471000001621</v>
       </c>
       <c r="D16" s="5">
-        <v>-4.1986489194076437</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-4.1990338689680495</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>146.39310860000001</v>
+        <v>146.39313974999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.30564080999999987</v>
+        <v>-0.30555712000000312</v>
       </c>
       <c r="D17" s="5">
-        <v>-2.4716993886553351</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-2.4710312017869995</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>145.03409214000001</v>
+        <v>145.03392147</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.3590164599999923</v>
+        <v>-1.3592182799999932</v>
       </c>
       <c r="D18" s="5">
-        <v>-10.58845203482155</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-10.589942915300677</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>143.67474693</v>
+        <v>143.67468288000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-1.359345210000015</v>
+        <v>-1.3592385899999897</v>
       </c>
       <c r="D19" s="5">
-        <v>-10.685066180186698</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-10.684282749230468</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>143.56007549</v>
+        <v>143.56006445</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.11467143999999507</v>
+        <v>-0.11461843000000727</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.95356549083953634</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-0.95312703457677284</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>141.24535607000001</v>
+        <v>141.24526544</v>
       </c>
       <c r="C21" s="5">
-        <v>-2.3147194199999888</v>
+        <v>-2.3147990100000015</v>
       </c>
       <c r="D21" s="5">
-        <v>-17.721569804779826</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-17.72212740185083</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>140.17825740999999</v>
+        <v>140.17842042999999</v>
       </c>
       <c r="C22" s="5">
-        <v>-1.0670986600000276</v>
+        <v>-1.0668450100000086</v>
       </c>
       <c r="D22" s="5">
-        <v>-8.6985344409707395</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-8.6965572716023569</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>139.11692998999999</v>
+        <v>139.11690063</v>
       </c>
       <c r="C23" s="5">
-        <v>-1.0613274199999978</v>
+        <v>-1.061519799999985</v>
       </c>
       <c r="D23" s="5">
-        <v>-8.7165722834765873</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-8.7180773441840937</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>134.08415511999999</v>
+        <v>134.08421949999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-5.0327748699999972</v>
+        <v>-5.0326811300000145</v>
       </c>
       <c r="D24" s="5">
-        <v>-35.735712672828321</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-35.735179643382786</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>133.31495767999999</v>
+        <v>133.31505752000001</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.76919743999999923</v>
+        <v>-0.76916197999997848</v>
       </c>
       <c r="D25" s="5">
-        <v>-6.670909814500126</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-6.6706088200510933</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>132.79874387999999</v>
+        <v>132.79879363000001</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.51621380000000272</v>
+        <v>-0.51626389000000472</v>
       </c>
       <c r="D26" s="5">
-        <v>-4.5488740210542726</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-4.5493027208380665</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>131.79329981999999</v>
+        <v>131.79329996999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-1.0054440600000021</v>
+        <v>-1.0054936600000133</v>
       </c>
       <c r="D27" s="5">
-        <v>-8.7164802635211309</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-8.7168893830948608</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>131.71036423000001</v>
+        <v>131.71034546000001</v>
       </c>
       <c r="C28" s="5">
-        <v>-8.2935589999976855E-2</v>
+        <v>-8.2954509999979109E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>-0.75253426887585961</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-0.7527053489157165</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>130.54328733</v>
+        <v>130.54331629999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-1.1670769000000121</v>
+        <v>-1.1670291600000269</v>
       </c>
       <c r="D29" s="5">
-        <v>-10.129919765727335</v>
+        <v>-10.129526750378016</v>
       </c>
       <c r="E29" s="5">
-        <v>-10.826890296665237</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-10.826889482025749</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>129.99896496</v>
+        <v>129.99874474999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.54432237000000327</v>
+        <v>-0.54457155000000057</v>
       </c>
       <c r="D30" s="5">
-        <v>-4.8904349224157322</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-4.8926214928503464</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>129.58951299</v>
+        <v>129.58946298000001</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.40945196999999212</v>
+        <v>-0.40928176999997845</v>
       </c>
       <c r="D31" s="5">
-        <v>-3.7147951141256796</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-3.7132837784144446</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>126.39240580000001</v>
+        <v>126.39245181</v>
       </c>
       <c r="C32" s="5">
-        <v>-3.197107189999997</v>
+        <v>-3.1970111700000103</v>
       </c>
       <c r="D32" s="5">
-        <v>-25.900807986382766</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-25.900141147650878</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>126.67826091000001</v>
+        <v>126.67817565</v>
       </c>
       <c r="C33" s="5">
-        <v>0.28585510999999997</v>
+        <v>0.28572384000000284</v>
       </c>
       <c r="D33" s="5">
-        <v>2.7479925345745393</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>2.746713861618022</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>128.02165991999999</v>
+        <v>128.02178430999999</v>
       </c>
       <c r="C34" s="5">
-        <v>1.3433990099999846</v>
+        <v>1.3436086599999868</v>
       </c>
       <c r="D34" s="5">
-        <v>13.494897319522892</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>13.497137289453075</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>126.99094228</v>
+        <v>126.99086147</v>
       </c>
       <c r="C35" s="5">
-        <v>-1.0307176399999918</v>
+        <v>-1.0309228399999881</v>
       </c>
       <c r="D35" s="5">
-        <v>-9.2448035498078784</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-9.2465547199004465</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>128.61384065999999</v>
+        <v>128.61394401000001</v>
       </c>
       <c r="C36" s="5">
-        <v>1.6228983799999952</v>
+        <v>1.6230825400000128</v>
       </c>
       <c r="D36" s="5">
-        <v>16.460738386156603</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>16.462750723146868</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>127.98396054</v>
+        <v>127.98403073999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.62988011999999571</v>
+        <v>-0.62991327000001718</v>
       </c>
       <c r="D37" s="5">
-        <v>-5.7211972276618344</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-5.7214857903352234</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>127.41765451000001</v>
+        <v>127.41770855</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.56630602999999269</v>
+        <v>-0.56632218999999395</v>
       </c>
       <c r="D38" s="5">
-        <v>-5.1824498607949128</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-5.182591391948554</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>127.8953324</v>
+        <v>127.89533839000001</v>
       </c>
       <c r="C39" s="5">
-        <v>0.47767788999999539</v>
+        <v>0.47762984000000586</v>
       </c>
       <c r="D39" s="5">
-        <v>4.5926251359728054</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>4.5921516063306633</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>128.37968047999999</v>
+        <v>128.37970369000001</v>
       </c>
       <c r="C40" s="5">
-        <v>0.48434807999998952</v>
+        <v>0.48436530000000744</v>
       </c>
       <c r="D40" s="5">
-        <v>4.6403408253185008</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>4.6405090327037435</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>129.235142</v>
+        <v>129.23519168000001</v>
       </c>
       <c r="C41" s="5">
-        <v>0.85546152000000575</v>
+        <v>0.85548799000000031</v>
       </c>
       <c r="D41" s="5">
-        <v>8.2958979948981604</v>
+        <v>8.2961626145014336</v>
       </c>
       <c r="E41" s="5">
-        <v>-1.0020778216601411</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-1.0020617348143523</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>128.16199173999999</v>
+        <v>128.16167558999999</v>
       </c>
       <c r="C42" s="5">
-        <v>-1.0731502600000056</v>
+        <v>-1.0735160900000267</v>
       </c>
       <c r="D42" s="5">
-        <v>-9.5218973579974104</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-9.5249929791457077</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>130.83965598</v>
+        <v>130.83967053000001</v>
       </c>
       <c r="C43" s="5">
-        <v>2.6776642400000128</v>
+        <v>2.6779949400000191</v>
       </c>
       <c r="D43" s="5">
-        <v>28.162728805224479</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>28.166693720795454</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>131.19054736999999</v>
+        <v>131.19064241999999</v>
       </c>
       <c r="C44" s="5">
-        <v>0.35089138999998681</v>
+        <v>0.35097188999998252</v>
       </c>
       <c r="D44" s="5">
-        <v>3.2661073395632956</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>3.2668673564439255</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>128.24785779000001</v>
+        <v>128.24779025000001</v>
       </c>
       <c r="C45" s="5">
-        <v>-2.9426895799999784</v>
+        <v>-2.9428521699999806</v>
       </c>
       <c r="D45" s="5">
-        <v>-23.832288822170998</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-23.833432384953422</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>129.26535325</v>
+        <v>129.26538871</v>
       </c>
       <c r="C46" s="5">
-        <v>1.0174954599999921</v>
+        <v>1.0175984599999879</v>
       </c>
       <c r="D46" s="5">
-        <v>9.9472101165757554</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>9.9482668762163051</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>129.85363547</v>
+        <v>129.85353724000001</v>
       </c>
       <c r="C47" s="5">
-        <v>0.58828221999999641</v>
+        <v>0.58814853000001222</v>
       </c>
       <c r="D47" s="5">
-        <v>5.5999486790459407</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>5.5986424747642261</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>128.37557815</v>
+        <v>128.37570640999999</v>
       </c>
       <c r="C48" s="5">
-        <v>-1.4780573200000049</v>
+        <v>-1.4778308300000162</v>
       </c>
       <c r="D48" s="5">
-        <v>-12.835509758318208</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>-12.833673462213923</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>128.38361555</v>
+        <v>128.38366177</v>
       </c>
       <c r="C49" s="5">
-        <v>8.0374000000063006E-3</v>
+        <v>7.9553600000110691E-3</v>
       </c>
       <c r="D49" s="5">
-        <v>7.5156053934488654E-2</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>7.4388579145301392E-2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>129.89244428000001</v>
+        <v>129.89249573000001</v>
       </c>
       <c r="C50" s="5">
-        <v>1.5088287300000047</v>
+        <v>1.508833960000004</v>
       </c>
       <c r="D50" s="5">
-        <v>15.051277634986615</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>15.051327450555174</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>131.68817888000001</v>
+        <v>131.68818535</v>
       </c>
       <c r="C51" s="5">
-        <v>1.795734600000003</v>
+        <v>1.7956896199999903</v>
       </c>
       <c r="D51" s="5">
-        <v>17.911137837519455</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>17.910646905164107</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>131.83938879999999</v>
+        <v>131.83943643000001</v>
       </c>
       <c r="C52" s="5">
-        <v>0.15120991999998523</v>
+        <v>0.15125108000000864</v>
       </c>
       <c r="D52" s="5">
-        <v>1.3866258302037249</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>1.3870055947614146</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>132.00736312999999</v>
+        <v>132.00743602</v>
       </c>
       <c r="C53" s="5">
-        <v>0.16797432999999273</v>
+        <v>0.16799958999999376</v>
       </c>
       <c r="D53" s="5">
-        <v>1.5396589839853814</v>
+        <v>1.5398915829796245</v>
       </c>
       <c r="E53" s="5">
-        <v>2.1450985290053515</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.145115663900854</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>132.32274588999999</v>
+        <v>132.3223778</v>
       </c>
       <c r="C54" s="5">
-        <v>0.31538276000000565</v>
+        <v>0.31494177999999806</v>
       </c>
       <c r="D54" s="5">
-        <v>2.9049301310651199</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>2.9008132806884968</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>131.0450621</v>
+        <v>131.04514716</v>
       </c>
       <c r="C55" s="5">
-        <v>-1.2776837899999975</v>
+        <v>-1.2772306399999991</v>
       </c>
       <c r="D55" s="5">
-        <v>-10.991009171960997</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-10.987344575966018</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>131.96462245999999</v>
+        <v>131.96470977000001</v>
       </c>
       <c r="C56" s="5">
-        <v>0.91956035999999131</v>
+        <v>0.91956261000001405</v>
       </c>
       <c r="D56" s="5">
-        <v>8.7532648787102652</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>8.7532812269466298</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>132.70104406999999</v>
+        <v>132.70099336999999</v>
       </c>
       <c r="C57" s="5">
-        <v>0.73642161000000783</v>
+        <v>0.73628359999997883</v>
       </c>
       <c r="D57" s="5">
-        <v>6.9059414999019353</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>6.9046026032595575</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>132.73005111000001</v>
+        <v>132.73005189</v>
       </c>
       <c r="C58" s="5">
-        <v>2.900704000001042E-2</v>
+        <v>2.9058520000006638E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>0.26262285211475778</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>0.26308960193615061</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>133.08936552</v>
+        <v>133.08930158000001</v>
       </c>
       <c r="C59" s="5">
-        <v>0.35931440999999609</v>
+        <v>0.35924969000001283</v>
       </c>
       <c r="D59" s="5">
-        <v>3.2973347743725512</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>3.2967319670475836</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>133.73130347</v>
+        <v>133.73138419</v>
       </c>
       <c r="C60" s="5">
-        <v>0.64193794999999909</v>
+        <v>0.64208260999998856</v>
       </c>
       <c r="D60" s="5">
-        <v>5.9440756757886959</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>5.9454538401185975</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>134.46233978999999</v>
+        <v>134.46237152</v>
       </c>
       <c r="C61" s="5">
-        <v>0.73103631999998697</v>
+        <v>0.73098733000000493</v>
       </c>
       <c r="D61" s="5">
-        <v>6.7606079303027089</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>6.7601369615507112</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>135.03880167</v>
+        <v>135.03883479000001</v>
       </c>
       <c r="C62" s="5">
-        <v>0.57646188000001075</v>
+        <v>0.57646327000000497</v>
       </c>
       <c r="D62" s="5">
-        <v>5.2676516082874159</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>5.2676633384517224</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>135.99034165</v>
+        <v>135.99035277999999</v>
       </c>
       <c r="C63" s="5">
-        <v>0.95153998000000684</v>
+        <v>0.95151798999998505</v>
       </c>
       <c r="D63" s="5">
-        <v>8.7912266951010398</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>8.7910133529743195</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>136.42063988999999</v>
+        <v>136.42067606000001</v>
       </c>
       <c r="C64" s="5">
-        <v>0.43029823999998484</v>
+        <v>0.4303232800000103</v>
       </c>
       <c r="D64" s="5">
-        <v>3.8638003065050608</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>3.8640287552936581</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>136.82526598000001</v>
+        <v>136.82535860999999</v>
       </c>
       <c r="C65" s="5">
-        <v>0.40462609000002203</v>
+        <v>0.40468254999998976</v>
       </c>
       <c r="D65" s="5">
-        <v>3.6178615760164901</v>
+        <v>3.6183736884441542</v>
       </c>
       <c r="E65" s="5">
-        <v>3.6497228152761352</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.6497357537268238</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>135.93501459999999</v>
+        <v>135.93466391000001</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.89025138000002357</v>
+        <v>-0.89069469999998319</v>
       </c>
       <c r="D66" s="5">
-        <v>-7.5343460518316308</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-7.5379597242211211</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>137.23940379000001</v>
+        <v>137.23953494</v>
       </c>
       <c r="C67" s="5">
-        <v>1.3043891900000233</v>
+        <v>1.3048710299999868</v>
       </c>
       <c r="D67" s="5">
-        <v>12.142391641005457</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>12.147149451812943</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>137.32199782000001</v>
+        <v>137.32206085999999</v>
       </c>
       <c r="C68" s="5">
-        <v>8.2594029999995655E-2</v>
+        <v>8.2525919999994812E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>0.72458462499858101</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>0.72398443481527242</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>138.129594</v>
+        <v>138.12956618000001</v>
       </c>
       <c r="C69" s="5">
-        <v>0.80759617999999023</v>
+        <v>0.8075053200000184</v>
       </c>
       <c r="D69" s="5">
-        <v>7.2900546276497113</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>7.2892042860980721</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>138.16407373000001</v>
+        <v>138.16404868000001</v>
       </c>
       <c r="C70" s="5">
-        <v>3.4479730000015252E-2</v>
+        <v>3.4482499999995753E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>0.29995402777849289</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>0.29997821879774733</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>138.10621739999999</v>
+        <v>138.10619215</v>
       </c>
       <c r="C71" s="5">
-        <v>-5.7856330000021217E-2</v>
+        <v>-5.7856530000009343E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-0.50134536670839447</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>-0.50134718647696364</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>137.56481733000001</v>
+        <v>137.56485382</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.54140006999998036</v>
+        <v>-0.54133833000000209</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.6040925453305519</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-4.6035795959029846</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>137.23048888</v>
+        <v>137.23050574999999</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.33432845000001521</v>
+        <v>-0.33434807000000433</v>
       </c>
       <c r="D73" s="5">
-        <v>-2.8777318083605619</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>-2.8778976832046665</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>137.65291869000001</v>
+        <v>137.65293467000001</v>
       </c>
       <c r="C74" s="5">
-        <v>0.42242981000001123</v>
+        <v>0.42242892000001575</v>
       </c>
       <c r="D74" s="5">
-        <v>3.7570858031109378</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>3.7570772832562715</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>137.80452686000001</v>
+        <v>137.80453724</v>
       </c>
       <c r="C75" s="5">
-        <v>0.15160817000000293</v>
+        <v>0.15160256999999433</v>
       </c>
       <c r="D75" s="5">
-        <v>1.3296915014784583</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>1.329641933050052</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>137.56438908000001</v>
+        <v>137.56440362999999</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.24013777999999775</v>
+        <v>-0.2401336100000151</v>
       </c>
       <c r="D76" s="5">
-        <v>-2.0711907214220449</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>-2.0711549446174704</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>138.42630507000001</v>
+        <v>138.42639131999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.86191598999999997</v>
+        <v>0.86198769000000652</v>
       </c>
       <c r="D77" s="5">
-        <v>7.7832400030281468</v>
+        <v>7.7839090885921003</v>
       </c>
       <c r="E77" s="5">
-        <v>1.1701340966032037</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>1.1701286415506607</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>140.42062512999999</v>
+        <v>140.42035290999999</v>
       </c>
       <c r="C78" s="5">
-        <v>1.9943200599999784</v>
+        <v>1.9939615899999978</v>
       </c>
       <c r="D78" s="5">
-        <v>18.726401546296323</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>18.722751932381133</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>141.28748625</v>
+        <v>141.28762044000001</v>
       </c>
       <c r="C79" s="5">
-        <v>0.86686112000001003</v>
+        <v>0.86726753000002077</v>
       </c>
       <c r="D79" s="5">
-        <v>7.6647545827865482</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>7.6684863567399564</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>141.71322893000001</v>
+        <v>141.71326278000001</v>
       </c>
       <c r="C80" s="5">
-        <v>0.42574268000001325</v>
+        <v>0.42564233999999601</v>
       </c>
       <c r="D80" s="5">
-        <v>3.6765035202655394</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>3.675619077348391</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>141.64155403000001</v>
+        <v>141.64153679</v>
       </c>
       <c r="C81" s="5">
-        <v>-7.1674900000004982E-2</v>
+        <v>-7.1725990000004458E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>-0.60524359554486873</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>-0.60567366977070103</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>142.50363870000001</v>
+        <v>142.50362734000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.86208467000000155</v>
+        <v>0.8620905500000049</v>
       </c>
       <c r="D82" s="5">
-        <v>7.5531784980599204</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>7.5532327028560386</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>142.76689243999999</v>
+        <v>142.76688904</v>
       </c>
       <c r="C83" s="5">
-        <v>0.26325373999998192</v>
+        <v>0.26326169999998683</v>
       </c>
       <c r="D83" s="5">
-        <v>2.2394800420842298</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>2.2395486270747389</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>143.58069664000001</v>
+        <v>143.5806987</v>
       </c>
       <c r="C84" s="5">
-        <v>0.81380420000002118</v>
+        <v>0.81380966000000399</v>
       </c>
       <c r="D84" s="5">
-        <v>7.0588554715714347</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>7.0589044990284178</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>144.41231758000001</v>
+        <v>144.41231955999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.83162093999999342</v>
+        <v>0.83162085999998681</v>
       </c>
       <c r="D85" s="5">
-        <v>7.176156657045607</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>7.1761558383174995</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>144.19266467</v>
+        <v>144.19266834000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.21965291000000775</v>
+        <v>-0.2196512199999745</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.8100229416905256</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-1.810009107135313</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>144.42164596000001</v>
+        <v>144.42166232</v>
       </c>
       <c r="C87" s="5">
-        <v>0.22898129000000722</v>
+        <v>0.22899397999998428</v>
       </c>
       <c r="D87" s="5">
-        <v>1.9223601985246752</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>1.9224676174359079</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>145.28616391</v>
+        <v>145.28616966999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.86451794999999265</v>
+        <v>0.86450734999999668</v>
       </c>
       <c r="D88" s="5">
-        <v>7.4245640018624659</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>7.4244690813223269</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>146.09663073999999</v>
+        <v>146.09669152000001</v>
       </c>
       <c r="C89" s="5">
-        <v>0.81046682999999575</v>
+        <v>0.81052185000001487</v>
       </c>
       <c r="D89" s="5">
-        <v>6.9033516819359875</v>
+        <v>6.9038345184804895</v>
       </c>
       <c r="E89" s="5">
-        <v>5.5410896549765054</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>5.5410678027924654</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>145.96919756</v>
+        <v>145.9690129</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.12743317999999704</v>
+        <v>-0.12767862000001173</v>
       </c>
       <c r="D90" s="5">
-        <v>-1.0416963627039588</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-1.0436926341505504</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>146.29164513000001</v>
+        <v>146.29173668000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.32244757000000845</v>
+        <v>0.32272378000001822</v>
       </c>
       <c r="D91" s="5">
-        <v>2.6832578028468834</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>2.6855877535493455</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>147.39108669999999</v>
+        <v>147.39111234000001</v>
       </c>
       <c r="C92" s="5">
-        <v>1.099441569999982</v>
+        <v>1.0993756599999926</v>
       </c>
       <c r="D92" s="5">
-        <v>9.4007664693003701</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>9.4001732838928653</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>146.90123965000001</v>
+        <v>146.90123208</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.4898470499999803</v>
+        <v>-0.48988026000000673</v>
       </c>
       <c r="D93" s="5">
-        <v>-3.9160435918381586</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-3.9163035833323367</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>147.77186567999999</v>
+        <v>147.77185994999999</v>
       </c>
       <c r="C94" s="5">
-        <v>0.87062602999998262</v>
+        <v>0.87062786999999275</v>
       </c>
       <c r="D94" s="5">
-        <v>7.3483936220887669</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>7.3484100531348018</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>148.12240259999999</v>
+        <v>148.12239889</v>
       </c>
       <c r="C95" s="5">
-        <v>0.35053691999999614</v>
+        <v>0.35053894000000696</v>
       </c>
       <c r="D95" s="5">
-        <v>2.8840131407481095</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>2.8840300908518746</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>149.33807357000001</v>
+        <v>149.33807744999999</v>
       </c>
       <c r="C96" s="5">
-        <v>1.2156709700000192</v>
+        <v>1.2156785599999864</v>
       </c>
       <c r="D96" s="5">
-        <v>10.305600290607053</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>10.305667834943444</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>149.92688129000001</v>
+        <v>149.9268797</v>
       </c>
       <c r="C97" s="5">
-        <v>0.58880772000000547</v>
+        <v>0.58880225000001474</v>
       </c>
       <c r="D97" s="5">
-        <v>4.8353014847402731</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>4.8352554580851415</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>150.39968972</v>
+        <v>150.39969092999999</v>
       </c>
       <c r="C98" s="5">
-        <v>0.4728084299999864</v>
+        <v>0.4728112299999907</v>
       </c>
       <c r="D98" s="5">
-        <v>3.8506450399977687</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>3.8506682822718519</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>149.73202911000001</v>
+        <v>149.73204084</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.66766060999998444</v>
+        <v>-0.66765008999999509</v>
       </c>
       <c r="D99" s="5">
-        <v>-5.1989305400824026</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-5.1988505718734253</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>150.40326089000001</v>
+        <v>150.40326927000001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.67123177999999939</v>
+        <v>0.67122843000001353</v>
       </c>
       <c r="D100" s="5">
-        <v>5.514102032496182</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>5.5140733878607628</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>150.98119972999999</v>
+        <v>150.98124537999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.5779388399999732</v>
+        <v>0.57797610999998028</v>
       </c>
       <c r="D101" s="5">
-        <v>4.7098258147350025</v>
+        <v>4.7101357210175054</v>
       </c>
       <c r="E101" s="5">
-        <v>3.3433823663550299</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>3.343370619266417</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>152.72868919000001</v>
+        <v>152.72854522</v>
       </c>
       <c r="C102" s="5">
-        <v>1.7474894600000255</v>
+        <v>1.7472998400000108</v>
       </c>
       <c r="D102" s="5">
-        <v>14.80823176548347</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>14.80651653243552</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>152.96736222999999</v>
+        <v>152.96741858999999</v>
       </c>
       <c r="C103" s="5">
-        <v>0.23867303999998057</v>
+        <v>0.2388733699999932</v>
       </c>
       <c r="D103" s="5">
-        <v>1.8914729705706401</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>1.8930760583838913</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>153.50567903000001</v>
+        <v>153.50569931999999</v>
       </c>
       <c r="C104" s="5">
-        <v>0.53831680000001825</v>
+        <v>0.53828072999999677</v>
       </c>
       <c r="D104" s="5">
-        <v>4.3056975233242589</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>4.3054017957750768</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>153.80842454</v>
+        <v>153.80842484999999</v>
       </c>
       <c r="C105" s="5">
-        <v>0.30274550999999406</v>
+        <v>0.30272553000000357</v>
       </c>
       <c r="D105" s="5">
-        <v>2.3924935544704207</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>2.3923336232332337</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>154.39913971999999</v>
+        <v>154.39913805</v>
       </c>
       <c r="C106" s="5">
-        <v>0.59071517999998946</v>
+        <v>0.59071320000001037</v>
       </c>
       <c r="D106" s="5">
-        <v>4.70731666058537</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>4.7073005378169386</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>154.88536606</v>
+        <v>154.88536646</v>
       </c>
       <c r="C107" s="5">
-        <v>0.48622634000000176</v>
+        <v>0.48622840999999539</v>
       </c>
       <c r="D107" s="5">
-        <v>3.8451274538340297</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>3.8451441504840034</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>155.21854425000001</v>
+        <v>155.21855350000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.33317819000001236</v>
+        <v>0.33318704000001276</v>
       </c>
       <c r="D108" s="5">
-        <v>2.6121137152676832</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>2.6121839153228743</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>155.78553299000001</v>
+        <v>155.78553048000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.56698873999999932</v>
+        <v>0.56697697999999264</v>
       </c>
       <c r="D109" s="5">
-        <v>4.4725564187199529</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.4724615092641473</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>156.72998508000001</v>
+        <v>156.72998648999999</v>
       </c>
       <c r="C110" s="5">
-        <v>0.94445208999999863</v>
+        <v>0.94445600999998192</v>
       </c>
       <c r="D110" s="5">
-        <v>7.5225642575063478</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>7.522596653962621</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>157.46010336000001</v>
+        <v>157.46011236000001</v>
       </c>
       <c r="C111" s="5">
-        <v>0.73011827999999923</v>
+        <v>0.73012587000002327</v>
       </c>
       <c r="D111" s="5">
-        <v>5.7356109989271431</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>5.735672106900358</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>158.09250935</v>
+        <v>158.0925168</v>
       </c>
       <c r="C112" s="5">
-        <v>0.6324059899999952</v>
+        <v>0.63240443999998774</v>
       </c>
       <c r="D112" s="5">
-        <v>4.9274524908788475</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>4.9274398579987944</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>158.42406070999999</v>
+        <v>158.42408347</v>
       </c>
       <c r="C113" s="5">
-        <v>0.33155135999999175</v>
+        <v>0.33156667000000084</v>
       </c>
       <c r="D113" s="5">
-        <v>2.5458703780493863</v>
+        <v>2.5459891763560671</v>
       </c>
       <c r="E113" s="5">
-        <v>4.929660774526945</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>4.9296441231938104</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>157.49015641</v>
+        <v>157.49006872999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.93390429999999469</v>
+        <v>-0.93401474000000917</v>
       </c>
       <c r="D114" s="5">
-        <v>-6.8490515715155631</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-6.8498344815270613</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>157.68883872000001</v>
+        <v>157.68885344</v>
       </c>
       <c r="C115" s="5">
-        <v>0.19868231000000947</v>
+        <v>0.19878471000001241</v>
       </c>
       <c r="D115" s="5">
-        <v>1.5244129121057881</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>1.5252049052154382</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>157.73174086</v>
+        <v>157.73175276000001</v>
       </c>
       <c r="C116" s="5">
-        <v>4.290213999999537E-2</v>
+        <v>4.2899320000003627E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>0.32697098664304924</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>0.3269494317832411</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>157.80389022</v>
+        <v>157.80389836000001</v>
       </c>
       <c r="C117" s="5">
-        <v>7.2149359999997387E-2</v>
+        <v>7.2145599999998922E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>0.55028480629324417</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>0.55025601488776221</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>157.19323019000001</v>
+        <v>157.19323342999999</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.61066002999999114</v>
+        <v>-0.61066493000001287</v>
       </c>
       <c r="D118" s="5">
-        <v>-4.5461176139805826</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-4.5461530901004128</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>157.83971937000001</v>
+        <v>157.83972378000001</v>
       </c>
       <c r="C119" s="5">
-        <v>0.64648918000000322</v>
+        <v>0.64649035000002186</v>
       </c>
       <c r="D119" s="5">
-        <v>5.0484236893149959</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>5.0484329270561901</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>158.55129002999999</v>
+        <v>158.55130163999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.71157065999997826</v>
+        <v>0.71157785999997714</v>
       </c>
       <c r="D120" s="5">
-        <v>5.5459949725596536</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>5.5460523293653585</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>158.53734528999999</v>
+        <v>158.53734338000001</v>
       </c>
       <c r="C121" s="5">
-        <v>-1.3944739999999456E-2</v>
+        <v>-1.3958259999981237E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>-0.10549012737022245</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-0.10559234714946353</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>159.17256623</v>
+        <v>159.17256558</v>
       </c>
       <c r="C122" s="5">
-        <v>0.63522094000001061</v>
+        <v>0.63522219999998697</v>
       </c>
       <c r="D122" s="5">
-        <v>4.9154960052661512</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>4.9155060318508914</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>160.01646063999999</v>
+        <v>160.01646127999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.8438944099999901</v>
+        <v>0.84389569999999026</v>
       </c>
       <c r="D123" s="5">
-        <v>6.5509444769678904</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>6.5509548122482331</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>160.45212411</v>
+        <v>160.45212823</v>
       </c>
       <c r="C124" s="5">
-        <v>0.4356634700000086</v>
+        <v>0.43566695000001232</v>
       </c>
       <c r="D124" s="5">
-        <v>3.3165100669811709</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>3.3165369431454206</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>161.13215868</v>
+        <v>161.13217109999999</v>
       </c>
       <c r="C125" s="5">
-        <v>0.68003457000000367</v>
+        <v>0.68004286999999408</v>
       </c>
       <c r="D125" s="5">
-        <v>5.2061323030620832</v>
+        <v>5.2061971969280529</v>
       </c>
       <c r="E125" s="5">
-        <v>1.7093981544616943</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>1.7093913820955153</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>162.81507474</v>
+        <v>162.81502370999999</v>
       </c>
       <c r="C126" s="5">
-        <v>1.6829160599999966</v>
+        <v>1.6828526099999976</v>
       </c>
       <c r="D126" s="5">
-        <v>13.278802872005869</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>13.27827204511156</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>162.90961691999999</v>
+        <v>162.90962275999999</v>
       </c>
       <c r="C127" s="5">
-        <v>9.4542179999990594E-2</v>
+        <v>9.4599049999999352E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>0.69903628569594201</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>0.69945834187559175</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>163.74588051000001</v>
+        <v>163.74588643000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.83626359000001571</v>
+        <v>0.83626367000002233</v>
       </c>
       <c r="D128" s="5">
-        <v>6.3368828899935892</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>6.3368832798028185</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>162.41567305000001</v>
+        <v>162.41567903000001</v>
       </c>
       <c r="C129" s="5">
-        <v>-1.3302074599999969</v>
+        <v>-1.3302074000000061</v>
       </c>
       <c r="D129" s="5">
-        <v>-9.3243579538236592</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-9.3243572296604285</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>162.76807074000001</v>
+        <v>162.76807585</v>
       </c>
       <c r="C130" s="5">
-        <v>0.35239769000000365</v>
+        <v>0.35239681999999561</v>
       </c>
       <c r="D130" s="5">
-        <v>2.6349692830645033</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>2.6349626018447037</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>162.94471759000001</v>
+        <v>162.94472569999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.17664684999999736</v>
+        <v>0.17664984999998978</v>
       </c>
       <c r="D131" s="5">
-        <v>1.3101223542993035</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>1.3101446957576535</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>162.05349751</v>
+        <v>162.05350614</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.89122008000001074</v>
+        <v>-0.89121955999999614</v>
       </c>
       <c r="D132" s="5">
-        <v>-6.3694719738776158</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-6.3694680610159597</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>161.47486974</v>
+        <v>161.47486473999999</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.5786277699999971</v>
+        <v>-0.5786414000000093</v>
       </c>
       <c r="D133" s="5">
-        <v>-4.201565681496322</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-4.2016624975544374</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>160.77046858</v>
+        <v>160.77046340000001</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.7044011600000033</v>
+        <v>-0.70440133999997556</v>
       </c>
       <c r="D134" s="5">
-        <v>-5.1109680179229784</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>-5.1109694472669887</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>160.4694217</v>
+        <v>160.46941593</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.30104688000000124</v>
+        <v>-0.30104747000001453</v>
       </c>
       <c r="D135" s="5">
-        <v>-2.2240330876864944</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-2.2240374725382872</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>160.32970999</v>
+        <v>160.32970793999999</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.13971171000000027</v>
+        <v>-0.13970799000000511</v>
       </c>
       <c r="D136" s="5">
-        <v>-1.0397841362471683</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-1.0397566203295905</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>160.14934690000001</v>
+        <v>160.14934751000001</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.18036308999998596</v>
+        <v>-0.18036042999997903</v>
       </c>
       <c r="D137" s="5">
-        <v>-1.3416202093442742</v>
+        <v>-1.3416005623983929</v>
       </c>
       <c r="E137" s="5">
-        <v>-0.60994142202972501</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>-0.60994870440244098</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>159.03853244999999</v>
+        <v>159.03853268</v>
       </c>
       <c r="C138" s="5">
-        <v>-1.1108144500000208</v>
+        <v>-1.1108148300000096</v>
       </c>
       <c r="D138" s="5">
-        <v>-8.0130431340330599</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-8.0130457421438646</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>158.64306651999999</v>
+        <v>158.64306457000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.3954659300000003</v>
+        <v>-0.39546810999999593</v>
       </c>
       <c r="D139" s="5">
-        <v>-2.9434526327316357</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-2.9434686330085502</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>158.56305809</v>
+        <v>158.56305902</v>
       </c>
       <c r="C140" s="5">
-        <v>-8.0008429999992359E-2</v>
+        <v>-8.0005550000009862E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>-0.60351990846942982</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-0.60349825166130522</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>158.33152172999999</v>
+        <v>158.331525</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.23153636000000688</v>
+        <v>-0.23153401999999801</v>
       </c>
       <c r="D141" s="5">
-        <v>-1.7382550891610116</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-1.7382376523848331</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>158.22897005999999</v>
+        <v>158.22897053</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.10255166999999688</v>
+        <v>-0.10255447000000117</v>
       </c>
       <c r="D142" s="5">
-        <v>-0.7744797521971547</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-0.77450080684469125</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>158.37134706000001</v>
+        <v>158.37136371</v>
       </c>
       <c r="C143" s="5">
-        <v>0.14237700000001041</v>
+        <v>0.14239317999999912</v>
       </c>
       <c r="D143" s="5">
-        <v>1.0851393895853434</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>1.0852633147080626</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>157.18665057000001</v>
+        <v>157.18665185</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.1846964899999932</v>
+        <v>-1.1847118599999931</v>
       </c>
       <c r="D144" s="5">
-        <v>-8.6163312821233351</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-8.6164376410969865</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>157.98690361999999</v>
+        <v>157.98689324</v>
       </c>
       <c r="C145" s="5">
-        <v>0.8002530499999807</v>
+        <v>0.8002413899999965</v>
       </c>
       <c r="D145" s="5">
-        <v>6.283324725314321</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>6.2832305436605562</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>156.17415932</v>
+        <v>156.17414768</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.8127442999999914</v>
+        <v>-1.8127455599999962</v>
       </c>
       <c r="D146" s="5">
-        <v>-12.932299925986646</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-12.932309152232035</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>155.07585122</v>
+        <v>155.07583876999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.098308099999997</v>
+        <v>-1.0983089100000143</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.1202166366442832</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-8.1202229775808714</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>153.83694112000001</v>
+        <v>153.83693281000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.2389100999999982</v>
+        <v>-1.2389059599999825</v>
       </c>
       <c r="D148" s="5">
-        <v>-9.1766439602763423</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-9.1766153345009922</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>152.89577220999999</v>
+        <v>152.89576753</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.94116891000001601</v>
+        <v>-0.94116528000000699</v>
       </c>
       <c r="D149" s="5">
-        <v>-7.0994916730043656</v>
+        <v>-7.0994655763389485</v>
       </c>
       <c r="E149" s="5">
-        <v>-4.5292564911484039</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-4.5292597770634551</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>152.45245346999999</v>
+        <v>152.45249461</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.44331873999999516</v>
+        <v>-0.44327291999999829</v>
       </c>
       <c r="D150" s="5">
-        <v>-3.424426540355241</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-3.4240783303030597</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>151.94788363000001</v>
+        <v>151.94788252000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.50456983999998783</v>
+        <v>-0.50461208999999485</v>
       </c>
       <c r="D151" s="5">
-        <v>-3.9001190227067162</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-3.9004386423766135</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>151.7638532</v>
+        <v>151.76385522000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.18403043000000707</v>
+        <v>-0.18402729999999679</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.4437278074363125</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-1.4437034262413495</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>151.48359338</v>
+        <v>151.48359614</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.28025981999999772</v>
+        <v>-0.28025908000000754</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.193650717363882</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-2.1936449550332138</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>151.40900298</v>
+        <v>151.40899782</v>
       </c>
       <c r="C154" s="5">
-        <v>-7.4590400000005275E-2</v>
+        <v>-7.4598320000006879E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-0.58928144603580535</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-0.58934383579070104</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>151.75383552</v>
+        <v>151.75385764000001</v>
       </c>
       <c r="C155" s="5">
-        <v>0.34483253999999874</v>
+        <v>0.34485982000001059</v>
       </c>
       <c r="D155" s="5">
-        <v>2.7674835735058467</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>2.7677053569637566</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>151.59306054000001</v>
+        <v>151.59305126999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.16077497999998513</v>
+        <v>-0.1608063700000173</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.2639531789479297</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-1.2641983358160802</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>151.9968423</v>
+        <v>151.9968125</v>
       </c>
       <c r="C157" s="5">
-        <v>0.40378175999998689</v>
+        <v>0.40376123000001485</v>
       </c>
       <c r="D157" s="5">
-        <v>3.2435513412317762</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>3.2433842030679116</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>150.99122410999999</v>
+        <v>150.99120239000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.005618190000007</v>
+        <v>-1.0056101099999921</v>
       </c>
       <c r="D158" s="5">
-        <v>-7.6566375403310687</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-7.6565796883484634</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>150.01368854</v>
+        <v>150.01367242000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.97753556999998636</v>
+        <v>-0.97752997000000619</v>
       </c>
       <c r="D159" s="5">
-        <v>-7.4981958558434929</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-7.4981554593008699</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>149.97568519000001</v>
+        <v>149.97567882000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-3.8003349999996772E-2</v>
+        <v>-3.7993599999992966E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.30357584474699495</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-0.3034981014684468</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>149.68014006999999</v>
+        <v>149.68014031999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.29554512000001409</v>
+        <v>-0.29553850000002058</v>
       </c>
       <c r="D161" s="5">
-        <v>-2.3392818239149071</v>
+        <v>-2.3392300905412111</v>
       </c>
       <c r="E161" s="5">
-        <v>-2.1031530784143437</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-2.1031499183710611</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>148.84107437</v>
+        <v>148.84118040000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.83906569999999192</v>
+        <v>-0.83895991999997932</v>
       </c>
       <c r="D162" s="5">
-        <v>-6.5232975365343897</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-6.5225003263343346</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>148.33206941</v>
+        <v>148.33205864000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.50900495999999862</v>
+        <v>-0.50912175999999931</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.0274323806849921</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-4.028336412300149</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>147.55368154999999</v>
+        <v>147.55369217000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.77838786000000937</v>
+        <v>-0.7783664700000088</v>
       </c>
       <c r="D164" s="5">
-        <v>-6.118519424803182</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-6.1183565427348485</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>147.38761937000001</v>
+        <v>147.38760332999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.16606217999998307</v>
+        <v>-0.16608884000001467</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.3421945178687889</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-1.3424085685576737</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>147.3315576</v>
+        <v>147.33152501999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-5.6061770000013667E-2</v>
+        <v>-5.6078310000003739E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.4554898362804205</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-0.45562398861427322</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>146.92445971999999</v>
+        <v>146.92448132000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.40709788000000913</v>
+        <v>-0.40704369999997425</v>
       </c>
       <c r="D167" s="5">
-        <v>-3.265839890419231</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-3.2654125393642985</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>146.90964033</v>
+        <v>146.90959586</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.4819389999985333E-2</v>
+        <v>-1.4885460000016337E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.12096968772656869</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-0.12150869436705625</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>147.28005911</v>
+        <v>147.27999033</v>
       </c>
       <c r="C169" s="5">
-        <v>0.37041877999999429</v>
+        <v>0.37039447000000791</v>
       </c>
       <c r="D169" s="5">
-        <v>3.0680007108316865</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>3.0677975041043748</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>147.31201944</v>
+        <v>147.31199214</v>
       </c>
       <c r="C170" s="5">
-        <v>3.1960330000003978E-2</v>
+        <v>3.2001809999997022E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>0.26071556286400011</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>0.26105446142727917</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>147.59385850999999</v>
+        <v>147.59388003999999</v>
       </c>
       <c r="C171" s="5">
-        <v>0.28183906999998953</v>
+        <v>0.28188789999998676</v>
       </c>
       <c r="D171" s="5">
-        <v>2.3201671984094174</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>2.3205738533830234</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>147.63380225</v>
+        <v>147.63386106999999</v>
       </c>
       <c r="C172" s="5">
-        <v>3.994374000001244E-2</v>
+        <v>3.9981030000006967E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>0.32524320087981007</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>0.32554724087692222</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>148.01960982</v>
+        <v>148.01967023</v>
       </c>
       <c r="C173" s="5">
-        <v>0.38580756999999721</v>
+        <v>0.38580916000000798</v>
       </c>
       <c r="D173" s="5">
-        <v>3.1813964114097315</v>
+        <v>3.181408425877863</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.1093858204725193</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-1.1093456262467938</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>148.65521659999999</v>
+        <v>148.655395</v>
       </c>
       <c r="C174" s="5">
-        <v>0.63560677999998916</v>
+        <v>0.63572476999999594</v>
       </c>
       <c r="D174" s="5">
-        <v>5.2763423379115881</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>5.277342851366984</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>148.43589007</v>
+        <v>148.43584202</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.21932652999998936</v>
+        <v>-0.21955298000000312</v>
       </c>
       <c r="D175" s="5">
-        <v>-1.7561884598945143</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-1.7579848911417728</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>148.55746338</v>
+        <v>148.55742866</v>
       </c>
       <c r="C176" s="5">
-        <v>0.12157331000000227</v>
+        <v>0.12158664000000385</v>
       </c>
       <c r="D176" s="5">
-        <v>0.98727433840610779</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>0.98738339808415176</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>148.61817110999999</v>
+        <v>148.61808543000001</v>
       </c>
       <c r="C177" s="5">
-        <v>6.0707729999990079E-2</v>
+        <v>6.0656770000008464E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>0.49148141761814479</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>0.49106804057839071</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>148.02656497999999</v>
+        <v>148.02648141</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.59160613000000239</v>
+        <v>-0.59160402000000545</v>
       </c>
       <c r="D178" s="5">
-        <v>-4.6736456751074513</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-4.6736320051825153</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>147.4662774</v>
+        <v>147.46625574000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.56028757999999357</v>
+        <v>-0.56022566999999412</v>
       </c>
       <c r="D179" s="5">
-        <v>-4.4486844350378423</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-4.4482055154277607</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>147.94858373</v>
+        <v>147.94848646</v>
       </c>
       <c r="C180" s="5">
-        <v>0.48230633000000012</v>
+        <v>0.48223071999998979</v>
       </c>
       <c r="D180" s="5">
-        <v>3.9961207489586092</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>3.9954835742053829</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>147.44492529999999</v>
+        <v>147.44482153999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.50365843000000154</v>
+        <v>-0.50366492000000562</v>
       </c>
       <c r="D181" s="5">
-        <v>-4.0095093363879508</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-4.009562625245044</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>147.18056177</v>
+        <v>147.18055903000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.26436352999999713</v>
+        <v>-0.26426250999998047</v>
       </c>
       <c r="D182" s="5">
-        <v>-2.1304666376877779</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-2.1296620246203157</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>147.05463548</v>
+        <v>147.05471376</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.12592628999999533</v>
+        <v>-0.12584527000001344</v>
       </c>
       <c r="D183" s="5">
-        <v>-1.0218909174021462</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-1.0212365484638442</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>146.71153941</v>
+        <v>146.7116527</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.34309607000000142</v>
+        <v>-0.34306105999999659</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.7640948534577658</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-2.7638149580453075</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>146.86716924000001</v>
+        <v>146.86771725</v>
       </c>
       <c r="C185" s="5">
-        <v>0.15562983000000941</v>
+        <v>0.15606454999999642</v>
       </c>
       <c r="D185" s="5">
-        <v>1.2803986267884593</v>
+        <v>1.2839951113647885</v>
       </c>
       <c r="E185" s="5">
-        <v>-0.7785729076042136</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-0.77824317417410915</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>145.58526986999999</v>
+        <v>145.58544556000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-1.2818993700000192</v>
+        <v>-1.2822716899999875</v>
       </c>
       <c r="D186" s="5">
-        <v>-9.9854863551408712</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-9.9882132571984084</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>147.49835883</v>
+        <v>147.49805380999999</v>
       </c>
       <c r="C187" s="5">
-        <v>1.9130889600000103</v>
+        <v>1.9126082499999768</v>
       </c>
       <c r="D187" s="5">
-        <v>16.959910368186137</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>16.955314297807831</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>147.92582318999999</v>
+        <v>147.92568007</v>
       </c>
       <c r="C188" s="5">
-        <v>0.42746435999998766</v>
+        <v>0.42762626000001092</v>
       </c>
       <c r="D188" s="5">
-        <v>3.5336869814717398</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>3.5350541879677122</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>148.07009916999999</v>
+        <v>148.06988407</v>
       </c>
       <c r="C189" s="5">
-        <v>0.1442759800000033</v>
+        <v>0.144204000000002</v>
       </c>
       <c r="D189" s="5">
-        <v>1.1766906218070972</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>1.1761015578913625</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>148.46703500000001</v>
+        <v>148.46683573000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.39693583000001809</v>
+        <v>0.39695166000001336</v>
       </c>
       <c r="D190" s="5">
-        <v>3.2647309962072102</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>3.2648679340151698</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>148.56589316</v>
+        <v>148.56578704</v>
       </c>
       <c r="C191" s="5">
-        <v>9.8858159999991813E-2</v>
+        <v>9.8951309999989689E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>0.80196392999682953</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>0.80272344130769557</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>149.62510090000001</v>
+        <v>149.62494357</v>
       </c>
       <c r="C192" s="5">
-        <v>1.0592077400000051</v>
+        <v>1.0591565299999957</v>
       </c>
       <c r="D192" s="5">
-        <v>8.8990413690037009</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>8.8986007219246552</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>149.71676158</v>
+        <v>149.71664651</v>
       </c>
       <c r="C193" s="5">
-        <v>9.1660679999989725E-2</v>
+        <v>9.1702940000004673E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>0.73760467549364161</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>0.73794667258870739</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>150.71612997</v>
+        <v>150.71618244999999</v>
       </c>
       <c r="C194" s="5">
-        <v>0.99936839000000077</v>
+        <v>0.99953593999998702</v>
       </c>
       <c r="D194" s="5">
-        <v>8.310787112686091</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>8.3122386461192743</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>151.67718348</v>
+        <v>151.67737774</v>
       </c>
       <c r="C195" s="5">
-        <v>0.96105350999999928</v>
+        <v>0.96119529000000625</v>
       </c>
       <c r="D195" s="5">
-        <v>7.9260442912159057</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>7.9272520439315874</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>151.96733264</v>
+        <v>151.96765108</v>
       </c>
       <c r="C196" s="5">
-        <v>0.29014915999999857</v>
+        <v>0.29027333999999883</v>
       </c>
       <c r="D196" s="5">
-        <v>2.3198327611673619</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>2.3208330888827122</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>152.58631425999999</v>
+        <v>152.58769142</v>
       </c>
       <c r="C197" s="5">
-        <v>0.61898161999999957</v>
+        <v>0.62004034000000274</v>
       </c>
       <c r="D197" s="5">
-        <v>4.9987439888737661</v>
+        <v>5.0074759972648764</v>
       </c>
       <c r="E197" s="5">
-        <v>3.89409358782844</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.8946436133840079</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>152.72060195</v>
+        <v>152.72067082000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.13428769000000784</v>
+        <v>0.13297940000001063</v>
       </c>
       <c r="D198" s="5">
-        <v>1.0612192358961936</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>1.0508212333376177</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>153.55892510999999</v>
+        <v>153.55810062</v>
       </c>
       <c r="C199" s="5">
-        <v>0.83832315999998741</v>
+        <v>0.83742979999999534</v>
       </c>
       <c r="D199" s="5">
-        <v>6.7896677987992371</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>6.7822096410346866</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>154.33215483999999</v>
+        <v>154.33174185999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.77322972999999706</v>
+        <v>0.77364123999998924</v>
       </c>
       <c r="D200" s="5">
-        <v>6.2126582964148858</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>6.2160911067443481</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>155.41751056999999</v>
+        <v>155.41712258999999</v>
       </c>
       <c r="C201" s="5">
-        <v>1.0853557300000034</v>
+        <v>1.0853807299999971</v>
       </c>
       <c r="D201" s="5">
-        <v>8.7733087380084118</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>8.7735430943428394</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>156.35021154</v>
+        <v>156.34988718</v>
       </c>
       <c r="C202" s="5">
-        <v>0.93270097000001329</v>
+        <v>0.932764590000005</v>
       </c>
       <c r="D202" s="5">
-        <v>7.4440322875902742</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>7.4445761276849209</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>157.64954642999999</v>
+        <v>157.64934779000001</v>
       </c>
       <c r="C203" s="5">
-        <v>1.299334889999983</v>
+        <v>1.2994606100000112</v>
       </c>
       <c r="D203" s="5">
-        <v>10.441177652247212</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>10.442257195544746</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>156.9959988</v>
+        <v>156.99584390000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.65354762999999139</v>
+        <v>-0.65350388999999609</v>
       </c>
       <c r="D204" s="5">
-        <v>-4.8628138139805044</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-4.8625017319963382</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>157.88669166</v>
+        <v>157.88664377000001</v>
       </c>
       <c r="C205" s="5">
-        <v>0.89069286000000147</v>
+        <v>0.89079986999999505</v>
       </c>
       <c r="D205" s="5">
-        <v>7.0245194873292949</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>7.0253970889921469</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>158.38381274</v>
+        <v>158.38399469999999</v>
       </c>
       <c r="C206" s="5">
-        <v>0.49712107999999944</v>
+        <v>0.49735092999998187</v>
       </c>
       <c r="D206" s="5">
-        <v>3.8444343709378659</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>3.8462439876510768</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>158.59861601</v>
+        <v>158.59885091999999</v>
       </c>
       <c r="C207" s="5">
-        <v>0.21480327000000443</v>
+        <v>0.21485622000000149</v>
       </c>
       <c r="D207" s="5">
-        <v>1.6396584549256188</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>1.6400637604405022</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>159.43893539999999</v>
+        <v>159.43948809</v>
       </c>
       <c r="C208" s="5">
-        <v>0.84031938999999056</v>
+        <v>0.84063717000000793</v>
       </c>
       <c r="D208" s="5">
-        <v>6.5466776256853487</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>6.5492159849644516</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>160.06596095</v>
+        <v>160.06827154999999</v>
       </c>
       <c r="C209" s="5">
-        <v>0.62702555000001325</v>
+        <v>0.62878345999999397</v>
       </c>
       <c r="D209" s="5">
-        <v>4.8226668719636878</v>
+        <v>4.8364650416477417</v>
       </c>
       <c r="E209" s="5">
-        <v>4.9019118957517094</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>4.9024793942321176</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>158.21579022</v>
+        <v>158.21569550999999</v>
       </c>
       <c r="C210" s="5">
-        <v>-1.8501707300000021</v>
+        <v>-1.8525760400000024</v>
       </c>
       <c r="D210" s="5">
-        <v>-13.021870960403048</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-13.03756089475131</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>160.44273369999999</v>
+        <v>160.44131888000001</v>
       </c>
       <c r="C211" s="5">
-        <v>2.2269434799999885</v>
+        <v>2.2256233700000223</v>
       </c>
       <c r="D211" s="5">
-        <v>18.261325060681344</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>18.249660835394632</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>161.1746717</v>
+        <v>161.17396213000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.73193800000001374</v>
+        <v>0.73264324999999531</v>
       </c>
       <c r="D212" s="5">
-        <v>5.6138547579678288</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>5.6194512948470443</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>161.84747010999999</v>
+        <v>161.84689205999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.67279840999998441</v>
+        <v>0.67292992999998091</v>
       </c>
       <c r="D213" s="5">
-        <v>5.1258332681571428</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>5.126881489025914</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>162.44874819</v>
+        <v>162.44829279999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.60127808000001437</v>
+        <v>0.60140074000000254</v>
       </c>
       <c r="D214" s="5">
-        <v>4.5503392934509446</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>4.5513031988721142</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>163.31176545</v>
+        <v>163.31150905999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.86301725999999235</v>
+        <v>0.86321626000000151</v>
       </c>
       <c r="D215" s="5">
-        <v>6.5646726947744982</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>6.5662498783143786</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>162.90588889</v>
+        <v>162.90578864</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.40587655999999583</v>
+        <v>-0.40572041999999442</v>
       </c>
       <c r="D216" s="5">
-        <v>-2.9419139953706486</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-2.9408022192219385</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>164.09941778999999</v>
+        <v>164.09949599000001</v>
       </c>
       <c r="C217" s="5">
-        <v>1.1935288999999898</v>
+        <v>1.193707350000011</v>
       </c>
       <c r="D217" s="5">
-        <v>9.1548596616682012</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>9.1562899399692874</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>164.58822595000001</v>
+        <v>164.58857829999999</v>
       </c>
       <c r="C218" s="5">
-        <v>0.48880816000001914</v>
+        <v>0.48908230999998636</v>
       </c>
       <c r="D218" s="5">
-        <v>3.6336243407148139</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>3.6356940341574884</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>165.15877318</v>
+        <v>165.15896731000001</v>
       </c>
       <c r="C219" s="5">
-        <v>0.5705472299999883</v>
+        <v>0.57038901000001374</v>
       </c>
       <c r="D219" s="5">
-        <v>4.2400495619561385</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>4.2388419924408449</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>165.76520303000001</v>
+        <v>165.76606052</v>
       </c>
       <c r="C220" s="5">
-        <v>0.60642985000001204</v>
+        <v>0.60709320999998795</v>
       </c>
       <c r="D220" s="5">
-        <v>4.4962390821959186</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>4.5012518771143206</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>166.14222864999999</v>
+        <v>166.14506011</v>
       </c>
       <c r="C221" s="5">
-        <v>0.37702561999998352</v>
+        <v>0.37899959000000649</v>
       </c>
       <c r="D221" s="5">
-        <v>2.7637498728936283</v>
+        <v>2.7783877638221766</v>
       </c>
       <c r="E221" s="5">
-        <v>3.7961023467681709</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.7963729483402542</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>167.23696937</v>
+        <v>167.23675503000001</v>
       </c>
       <c r="C222" s="5">
-        <v>1.0947407200000043</v>
+        <v>1.091694920000009</v>
       </c>
       <c r="D222" s="5">
-        <v>8.1999557286345226</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>8.1761666072684989</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>168.0647682</v>
+        <v>168.06295360999999</v>
       </c>
       <c r="C223" s="5">
-        <v>0.82779883000000609</v>
+        <v>0.82619857999998203</v>
       </c>
       <c r="D223" s="5">
-        <v>6.104231678757821</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>6.0921169162394095</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>167.99284598</v>
+        <v>167.99187046</v>
       </c>
       <c r="C224" s="5">
-        <v>-7.19222200000047E-2</v>
+        <v>-7.1083149999992656E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.51232519084184469</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-0.50636757597113391</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>167.09083009</v>
+        <v>167.090101</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.90201589000000126</v>
+        <v>-0.90176945999999703</v>
       </c>
       <c r="D225" s="5">
-        <v>-6.2563308746920399</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-6.2547070483796929</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>166.73195838000001</v>
+        <v>166.73144202</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.3588717099999883</v>
+        <v>-0.35865898000000129</v>
       </c>
       <c r="D226" s="5">
-        <v>-2.5470889211613446</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-2.5456078286372419</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>165.91450076000001</v>
+        <v>165.91424233999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.817457619999999</v>
+        <v>-0.81719968000001586</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.727305647004199</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-5.7255641490009506</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>165.77848853</v>
+        <v>165.77850054999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.13601223000000573</v>
+        <v>-0.13574178999999731</v>
       </c>
       <c r="D228" s="5">
-        <v>-0.97930432851628391</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-0.97736739725542421</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>165.73317331000001</v>
+        <v>165.73340657</v>
       </c>
       <c r="C229" s="5">
-        <v>-4.5315219999991996E-2</v>
+        <v>-4.5093979999990097E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.32752491520022797</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-0.32592822632406815</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>165.06341972999999</v>
+        <v>165.06392253999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.66975358000001961</v>
+        <v>-0.66948403000000667</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.7430415848055407</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-4.7411683773677211</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>164.68029049</v>
+        <v>164.68034401</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.38312923999998816</v>
+        <v>-0.38357852999999409</v>
       </c>
       <c r="D231" s="5">
-        <v>-2.7500399444639889</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-2.7532154903574302</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>163.91903267000001</v>
+        <v>163.91996986000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.76125781999999731</v>
+        <v>-0.76037414999998987</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.4082854901486126</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-5.4021643914104907</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>162.14338276999999</v>
+        <v>162.14633025000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.775649900000019</v>
+        <v>-1.7736396100000036</v>
       </c>
       <c r="D233" s="5">
-        <v>-12.251810898254934</v>
+        <v>-12.238689084529742</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.4068810876638036</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-2.4067702388217538</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>158.98574926000001</v>
+        <v>158.98546877999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.1576335099999824</v>
+        <v>-3.1608614700000146</v>
       </c>
       <c r="D234" s="5">
-        <v>-21.021728874986056</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-21.040626668192029</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>156.48145260999999</v>
+        <v>156.47954075999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.5042966500000148</v>
+        <v>-2.5059280199999989</v>
       </c>
       <c r="D235" s="5">
-        <v>-17.347488871364181</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-17.357856448006505</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>153.74943991999999</v>
+        <v>153.74840454</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.7320126900000048</v>
+        <v>-2.7311362199999962</v>
       </c>
       <c r="D236" s="5">
-        <v>-19.05163508687443</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-19.046308259428102</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>151.21756324</v>
+        <v>151.21679151999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-2.5318766799999821</v>
+        <v>-2.5316130200000089</v>
       </c>
       <c r="D237" s="5">
-        <v>-18.0659699963836</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-18.064366527536848</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>149.41289868999999</v>
+        <v>149.41237361</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.8046645500000125</v>
+        <v>-1.8044179099999837</v>
       </c>
       <c r="D238" s="5">
-        <v>-13.417470176453305</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-13.415819107357008</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>144.87574376000001</v>
+        <v>144.87552324999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-4.5371549299999856</v>
+        <v>-4.5368503600000167</v>
       </c>
       <c r="D239" s="5">
-        <v>-30.929747114404236</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-30.928095848402027</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>141.83378317</v>
+        <v>141.83389926999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-3.0419605900000022</v>
+        <v>-3.0416239799999971</v>
       </c>
       <c r="D240" s="5">
-        <v>-22.481010536026446</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-22.478833188453894</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>144.08612711999999</v>
+        <v>144.08647174000001</v>
       </c>
       <c r="C241" s="5">
-        <v>2.2523439499999824</v>
+        <v>2.2525724700000183</v>
       </c>
       <c r="D241" s="5">
-        <v>20.811916149579844</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>20.814196903302861</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>142.75861964000001</v>
+        <v>142.75917172000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.32750747999998</v>
+        <v>-1.3273000199999956</v>
       </c>
       <c r="D242" s="5">
-        <v>-10.512564463315655</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-10.510980029271334</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>141.14465951</v>
+        <v>141.14459585</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.6139601300000095</v>
+        <v>-1.6145758700000101</v>
       </c>
       <c r="D243" s="5">
-        <v>-12.75404026484842</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-12.758561142264002</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>140.53447965000001</v>
+        <v>140.53542346</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.61017985999998814</v>
+        <v>-0.60917238999999768</v>
       </c>
       <c r="D244" s="5">
-        <v>-5.0661104287597514</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-5.0579455372659954</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>140.37433181</v>
+        <v>140.37682366999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.16014784000000759</v>
+        <v>-0.1585997900000109</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.3589368390061751</v>
+        <v>-1.3458732850509358</v>
       </c>
       <c r="E245" s="5">
-        <v>-13.42580288390759</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-13.425839824086927</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>139.88338400999999</v>
+        <v>139.88311023</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.49094780000001492</v>
+        <v>-0.4937134399999934</v>
       </c>
       <c r="D246" s="5">
-        <v>-4.1171053441875767</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-4.1397792536133178</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>139.34407110000001</v>
+        <v>139.34237759000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.53931290999997827</v>
+        <v>-0.54073263999998744</v>
       </c>
       <c r="D247" s="5">
-        <v>-4.5296802997989438</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-4.5413609267254014</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>140.59457993000001</v>
+        <v>140.59362561</v>
       </c>
       <c r="C248" s="5">
-        <v>1.2505088300000011</v>
+        <v>1.2512480199999914</v>
       </c>
       <c r="D248" s="5">
-        <v>11.316874587283188</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>11.324042398031487</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>141.29226020999999</v>
+        <v>141.29157409000001</v>
       </c>
       <c r="C249" s="5">
-        <v>0.69768027999998594</v>
+        <v>0.69794848000000798</v>
       </c>
       <c r="D249" s="5">
-        <v>6.1200699619762267</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>6.1225299232414931</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>141.55682110999999</v>
+        <v>141.55637023</v>
       </c>
       <c r="C250" s="5">
-        <v>0.26456089999999222</v>
+        <v>0.26479613999998719</v>
       </c>
       <c r="D250" s="5">
-        <v>2.270209552971969</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>2.2722601589617142</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>141.48353320000001</v>
+        <v>141.48336895</v>
       </c>
       <c r="C251" s="5">
-        <v>-7.3287909999976364E-2</v>
+        <v>-7.3001279999999724E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.61950740282544769</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-0.61709332914887671</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>141.28475610000001</v>
+        <v>141.28496233000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.19877710000000093</v>
+        <v>-0.19840661999998588</v>
       </c>
       <c r="D252" s="5">
-        <v>-1.6729715939437617</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-1.6698794493762326</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>141.18496429999999</v>
+        <v>141.18535424999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-9.9791800000019748E-2</v>
+        <v>-9.9608080000024302E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-0.84429529606631082</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-0.84274571745327487</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>141.10682699</v>
+        <v>141.10739224</v>
       </c>
       <c r="C254" s="5">
-        <v>-7.8137309999988247E-2</v>
+        <v>-7.7962009999993143E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.66210935579592567</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-0.66062661179004945</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>141.93751510000001</v>
+        <v>141.93734633</v>
       </c>
       <c r="C255" s="5">
-        <v>0.83068811000001119</v>
+        <v>0.82995409000000109</v>
       </c>
       <c r="D255" s="5">
-        <v>7.2976126501662408</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>7.290924096321727</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>142.05527907000001</v>
+        <v>142.05603244</v>
       </c>
       <c r="C256" s="5">
-        <v>0.11776396999999861</v>
+        <v>0.11868610999999873</v>
       </c>
       <c r="D256" s="5">
-        <v>1.0001825089832383</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.0080516051853783</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>142.68303897999999</v>
+        <v>142.68472919999999</v>
       </c>
       <c r="C257" s="5">
-        <v>0.62775990999998044</v>
+        <v>0.62869675999999686</v>
       </c>
       <c r="D257" s="5">
-        <v>5.4337556880366122</v>
+        <v>5.4420336967527128</v>
       </c>
       <c r="E257" s="5">
-        <v>1.6446790094964747</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.6440787515077604</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>143.00812334</v>
+        <v>143.00789564999999</v>
       </c>
       <c r="C258" s="5">
-        <v>0.32508436000000529</v>
+        <v>0.32316645000000221</v>
       </c>
       <c r="D258" s="5">
-        <v>2.7685625219133314</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>2.7519917423407758</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>143.30131704999999</v>
+        <v>143.30013679000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.29319370999999705</v>
+        <v>0.29224114000001578</v>
       </c>
       <c r="D259" s="5">
-        <v>2.4881591227766897</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>2.4799881530904511</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>143.99844551000001</v>
+        <v>143.99771824999999</v>
       </c>
       <c r="C260" s="5">
-        <v>0.69712846000001605</v>
+        <v>0.69758145999998078</v>
       </c>
       <c r="D260" s="5">
-        <v>5.9964848282764605</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>6.0005370603449348</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>144.72615235999999</v>
+        <v>144.72561852000001</v>
       </c>
       <c r="C261" s="5">
-        <v>0.7277068499999757</v>
+        <v>0.72790027000002056</v>
       </c>
       <c r="D261" s="5">
-        <v>6.2357159603493972</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>6.2374521070157396</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>145.13623150000001</v>
+        <v>145.13586701</v>
       </c>
       <c r="C262" s="5">
-        <v>0.41007914000002188</v>
+        <v>0.41024848999998653</v>
       </c>
       <c r="D262" s="5">
-        <v>3.4536726211227942</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>3.455134134547988</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>146.10108192999999</v>
+        <v>146.10095398999999</v>
       </c>
       <c r="C263" s="5">
-        <v>0.96485042999998427</v>
+        <v>0.96508697999999526</v>
       </c>
       <c r="D263" s="5">
-        <v>8.2757191001257446</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>8.2778443641460697</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>147.52019275000001</v>
+        <v>147.52042789999999</v>
       </c>
       <c r="C264" s="5">
-        <v>1.4191108200000144</v>
+        <v>1.4194739099999936</v>
       </c>
       <c r="D264" s="5">
-        <v>12.29915006346487</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>12.302478273195216</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>148.36940003999999</v>
+        <v>148.36977769999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.84920728999998119</v>
+        <v>0.84934979999999882</v>
       </c>
       <c r="D265" s="5">
-        <v>7.1308208496682735</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>7.1320439253472756</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>149.43669867</v>
+        <v>149.43723537</v>
       </c>
       <c r="C266" s="5">
-        <v>1.0672986300000105</v>
+        <v>1.0674576700000102</v>
       </c>
       <c r="D266" s="5">
-        <v>8.9820791642590834</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>8.9834472211636651</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>150.0392497</v>
+        <v>150.03909719000001</v>
       </c>
       <c r="C267" s="5">
-        <v>0.60255103000000076</v>
+        <v>0.60186182000001054</v>
       </c>
       <c r="D267" s="5">
-        <v>4.9473384379059349</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>4.9415354949365886</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>150.69404048000001</v>
+        <v>150.69461781999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.65479078000001323</v>
+        <v>0.65552062999998384</v>
       </c>
       <c r="D268" s="5">
-        <v>5.3645037406060636</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>5.3706331833710319</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>151.31793795999999</v>
+        <v>151.31874948000001</v>
       </c>
       <c r="C269" s="5">
-        <v>0.62389747999998235</v>
+        <v>0.62413166000001752</v>
       </c>
       <c r="D269" s="5">
-        <v>5.0828983448080844</v>
+        <v>5.084829953006742</v>
       </c>
       <c r="E269" s="5">
-        <v>6.051804784737147</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>6.0511172627995657</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>152.20554507</v>
+        <v>152.20530496000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.8876071100000047</v>
+        <v>0.8865554799999984</v>
       </c>
       <c r="D270" s="5">
-        <v>7.2706032987937652</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>7.2616694834713336</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>153.16215677</v>
+        <v>153.16157638999999</v>
       </c>
       <c r="C271" s="5">
-        <v>0.95661169999999629</v>
+        <v>0.95627142999998682</v>
       </c>
       <c r="D271" s="5">
-        <v>7.8082466655184479</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>7.8053853190545919</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>153.70356606999999</v>
+        <v>153.70296166</v>
       </c>
       <c r="C272" s="5">
-        <v>0.54140929999999798</v>
+        <v>0.54138527000000636</v>
       </c>
       <c r="D272" s="5">
-        <v>4.3253005539261258</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>4.3251215407963839</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>153.85590818</v>
+        <v>153.85554259</v>
       </c>
       <c r="C273" s="5">
-        <v>0.15234211000000641</v>
+        <v>0.15258092999999917</v>
       </c>
       <c r="D273" s="5">
-        <v>1.195875856216233</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>1.197765561254549</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>151.51444029999999</v>
+        <v>151.51414016999999</v>
       </c>
       <c r="C274" s="5">
-        <v>-2.3414678800000104</v>
+        <v>-2.3414024200000085</v>
       </c>
       <c r="D274" s="5">
-        <v>-16.808649829537259</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-16.808255184237598</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>151.92250422000001</v>
+        <v>151.92238254</v>
       </c>
       <c r="C275" s="5">
-        <v>0.40806392000001779</v>
+        <v>0.40824237000001062</v>
       </c>
       <c r="D275" s="5">
-        <v>3.2801869917195692</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>3.2816493680626335</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>154.95648018</v>
+        <v>154.95673056000001</v>
       </c>
       <c r="C276" s="5">
-        <v>3.0339759599999923</v>
+        <v>3.0343480200000101</v>
       </c>
       <c r="D276" s="5">
-        <v>26.780245519990984</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>26.783922315331353</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>155.68542746</v>
+        <v>155.68582099</v>
       </c>
       <c r="C277" s="5">
-        <v>0.72894727999999986</v>
+        <v>0.72909042999998519</v>
       </c>
       <c r="D277" s="5">
-        <v>5.7934175463940418</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>5.7945752478995027</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>155.82301627999999</v>
+        <v>155.82360292999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.13758881999999062</v>
+        <v>0.13778193999999644</v>
       </c>
       <c r="D278" s="5">
-        <v>1.0656841002833373</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>1.0671844746996673</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>155.97113264000001</v>
+        <v>155.97115929</v>
       </c>
       <c r="C279" s="5">
-        <v>0.14811636000001727</v>
+        <v>0.14755636000001005</v>
       </c>
       <c r="D279" s="5">
-        <v>1.1466329329306246</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>1.1422708039453111</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>156.72922937000001</v>
+        <v>156.72954816000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.75809673000000544</v>
+        <v>0.75838887000000454</v>
       </c>
       <c r="D280" s="5">
-        <v>5.9910676753666348</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>5.993437429617865</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>157.07582441</v>
+        <v>157.07607551000001</v>
       </c>
       <c r="C281" s="5">
-        <v>0.34659503999998265</v>
+        <v>0.34652735000000234</v>
       </c>
       <c r="D281" s="5">
-        <v>2.6862265715284162</v>
+        <v>2.685690026223253</v>
       </c>
       <c r="E281" s="5">
-        <v>3.8051578865170965</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.8047671222401602</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>156.88165491999999</v>
+        <v>156.88126536999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.19416949000000727</v>
+        <v>-0.19481014000001551</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.4733377798979763</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-1.4781635071569377</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>157.53504956</v>
+        <v>157.53491313999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.65339464000001612</v>
+        <v>0.65364776999999208</v>
       </c>
       <c r="D283" s="5">
-        <v>5.1139564643712498</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>5.1159962649735435</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>158.31947969000001</v>
+        <v>158.31864888999999</v>
       </c>
       <c r="C284" s="5">
-        <v>0.78443013000000406</v>
+        <v>0.78373575000000528</v>
       </c>
       <c r="D284" s="5">
-        <v>6.1416708637431094</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>6.1360900842744481</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>159.06529574000001</v>
+        <v>159.0651522</v>
       </c>
       <c r="C285" s="5">
-        <v>0.74581605000000195</v>
+        <v>0.74650331000000847</v>
       </c>
       <c r="D285" s="5">
-        <v>5.8017863276305093</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>5.8073032733042096</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>159.5387389</v>
+        <v>159.53857626999999</v>
       </c>
       <c r="C286" s="5">
-        <v>0.47344315999998798</v>
+        <v>0.47342406999999298</v>
       </c>
       <c r="D286" s="5">
-        <v>3.6307425718890673</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>3.6305970997466908</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>159.96873825</v>
+        <v>159.96863048</v>
       </c>
       <c r="C287" s="5">
-        <v>0.42999935000000278</v>
+        <v>0.43005421000000865</v>
       </c>
       <c r="D287" s="5">
-        <v>3.2826980919716364</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.2831265289962053</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>160.23514299000001</v>
+        <v>160.23526265000001</v>
       </c>
       <c r="C288" s="5">
-        <v>0.26640474000001291</v>
+        <v>0.26663217000000827</v>
       </c>
       <c r="D288" s="5">
-        <v>2.0168324959558559</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>2.0185714549136646</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>160.98913872</v>
+        <v>160.98934921</v>
       </c>
       <c r="C289" s="5">
-        <v>0.75399572999998554</v>
+        <v>0.75408655999999041</v>
       </c>
       <c r="D289" s="5">
-        <v>5.7951250651089081</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>5.7958369012382382</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>161.22171847999999</v>
+        <v>161.22296062000001</v>
       </c>
       <c r="C290" s="5">
-        <v>0.23257975999999303</v>
+        <v>0.23361141000000885</v>
       </c>
       <c r="D290" s="5">
-        <v>1.7474723397439273</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>1.755283227387916</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>161.05923361000001</v>
+        <v>161.05942032999999</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.1624848699999859</v>
+        <v>-0.16354029000001447</v>
       </c>
       <c r="D291" s="5">
-        <v>-1.2027204910650457</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-1.210479951185861</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>161.40288208000001</v>
+        <v>161.4030152</v>
       </c>
       <c r="C292" s="5">
-        <v>0.34364847000000509</v>
+        <v>0.34359487000000399</v>
       </c>
       <c r="D292" s="5">
-        <v>2.5906748115008815</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>2.5902629440818892</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>160.36439523000001</v>
+        <v>160.36446002</v>
       </c>
       <c r="C293" s="5">
-        <v>-1.0384868499999982</v>
+        <v>-1.038555180000003</v>
       </c>
       <c r="D293" s="5">
-        <v>-7.4535030608671615</v>
+        <v>-7.4539703278378227</v>
       </c>
       <c r="E293" s="5">
-        <v>2.0936199649770337</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.0934980068245013</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>159.27128056999999</v>
+        <v>159.27057787999999</v>
       </c>
       <c r="C294" s="5">
-        <v>-1.0931146600000261</v>
+        <v>-1.0938821400000052</v>
       </c>
       <c r="D294" s="5">
-        <v>-7.879931300463161</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-7.8852548761606966</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>162.54625406</v>
+        <v>162.54617152</v>
       </c>
       <c r="C295" s="5">
-        <v>3.2749734900000078</v>
+        <v>3.275593640000011</v>
       </c>
       <c r="D295" s="5">
-        <v>27.665609512571709</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>27.671590718351457</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>163.03213794999999</v>
+        <v>163.03090105999999</v>
       </c>
       <c r="C296" s="5">
-        <v>0.48588388999999665</v>
+        <v>0.48472953999998936</v>
       </c>
       <c r="D296" s="5">
-        <v>3.6466094548421646</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>3.6378052303942088</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>164.30988728</v>
+        <v>164.3099507</v>
       </c>
       <c r="C297" s="5">
-        <v>1.277749330000006</v>
+        <v>1.2790496400000109</v>
       </c>
       <c r="D297" s="5">
-        <v>9.8210741480430954</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>9.8315816190421614</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>165.10213479000001</v>
+        <v>165.10211998</v>
       </c>
       <c r="C298" s="5">
-        <v>0.79224751000000992</v>
+        <v>0.79216927999999598</v>
       </c>
       <c r="D298" s="5">
-        <v>5.9419330073017473</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>5.9413282755617525</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>165.07154306999999</v>
+        <v>165.07143148</v>
       </c>
       <c r="C299" s="5">
-        <v>-3.0591720000018086E-2</v>
+        <v>-3.0688499999996566E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.22212115044614178</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-0.22282315490774751</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>165.48958440000001</v>
+        <v>165.48956715</v>
       </c>
       <c r="C300" s="5">
-        <v>0.41804133000002253</v>
+        <v>0.41813566999999807</v>
       </c>
       <c r="D300" s="5">
-        <v>3.0816712603392915</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.0823785357648292</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>165.77806355999999</v>
+        <v>165.77808245</v>
       </c>
       <c r="C301" s="5">
-        <v>0.28847915999998008</v>
+        <v>0.28851530000000025</v>
       </c>
       <c r="D301" s="5">
-        <v>2.1119958420561913</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>2.1122631924720858</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>166.46840775000001</v>
+        <v>166.47028524999999</v>
       </c>
       <c r="C302" s="5">
-        <v>0.6903441900000189</v>
+        <v>0.69220279999998979</v>
       </c>
       <c r="D302" s="5">
-        <v>5.1131759967450785</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>5.1272592531254046</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>167.45441728</v>
+        <v>167.45483922</v>
       </c>
       <c r="C303" s="5">
-        <v>0.98600952999998981</v>
+        <v>0.98455397000000744</v>
       </c>
       <c r="D303" s="5">
-        <v>7.3439055518449425</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>7.3326239240728119</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>167.97936598000001</v>
+        <v>167.97993504999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.52494870000001015</v>
+        <v>0.52509582999999793</v>
       </c>
       <c r="D304" s="5">
-        <v>3.8273939380935484</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>3.8284754154268574</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>168.68524325000001</v>
+        <v>168.68597224000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.705877270000002</v>
+        <v>0.70603719000001774</v>
       </c>
       <c r="D305" s="5">
-        <v>5.1607919821529791</v>
+        <v>5.1619704517336329</v>
       </c>
       <c r="E305" s="5">
-        <v>5.1887128736188393</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>5.1891249588357669</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>168.54520944000001</v>
+        <v>168.54231881999999</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.14003381000000559</v>
+        <v>-0.14365342000002101</v>
       </c>
       <c r="D306" s="5">
-        <v>-0.99164245429530506</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-1.0171502357441908</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>166.90086099000001</v>
+        <v>166.90124401</v>
       </c>
       <c r="C307" s="5">
-        <v>-1.6443484499999954</v>
+        <v>-1.6410748099999921</v>
       </c>
       <c r="D307" s="5">
-        <v>-11.099138831051135</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-11.078391800302922</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>165.28256296999999</v>
+        <v>165.28107059999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-1.6182980200000259</v>
+        <v>-1.6201734100000067</v>
       </c>
       <c r="D308" s="5">
-        <v>-11.034517397574817</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-11.046606064540498</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>164.20810668999999</v>
+        <v>164.20806976</v>
       </c>
       <c r="C309" s="5">
-        <v>-1.0744562799999926</v>
+        <v>-1.0730008399999917</v>
       </c>
       <c r="D309" s="5">
-        <v>-7.5279126624674948</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-7.5181422698504026</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>163.50915028</v>
+        <v>163.50925831999999</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.69895640999999387</v>
+        <v>-0.69881144000001427</v>
       </c>
       <c r="D310" s="5">
-        <v>-4.9899351391041176</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-4.9889253795241117</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>162.54729143</v>
+        <v>162.54716259</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.96185884999999871</v>
+        <v>-0.96209572999998727</v>
       </c>
       <c r="D311" s="5">
-        <v>-6.8351463387775979</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-6.8367711819878663</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>162.00917853000001</v>
+        <v>162.00902392</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.53811289999998735</v>
+        <v>-0.53813866999999505</v>
       </c>
       <c r="D312" s="5">
-        <v>-3.9010608160220173</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-3.9012472838283241</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>161.27859619</v>
+        <v>161.27880417</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.73058234000001221</v>
+        <v>-0.73021975000000339</v>
       </c>
       <c r="D313" s="5">
-        <v>-5.2791959938005339</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-5.2766454335594908</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>160.97244370999999</v>
+        <v>160.97551912</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.30615248000000861</v>
+        <v>-0.3032850499999995</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.2543069474285193</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-2.2334081184932519</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>160.07858988999999</v>
+        <v>160.07914964</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.89385382000000391</v>
+        <v>-0.89636948000000416</v>
       </c>
       <c r="D315" s="5">
-        <v>-6.4636206690296572</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-6.4811383538856182</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>159.24113757000001</v>
+        <v>159.24101795000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.83745231999998282</v>
+        <v>-0.83813168999998311</v>
       </c>
       <c r="D316" s="5">
-        <v>-6.100288783964114</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-6.1050751831409844</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>159.07225009000001</v>
+        <v>159.07722475</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.16888747999999509</v>
+        <v>-0.16379320000001485</v>
       </c>
       <c r="D317" s="5">
-        <v>-1.2652946877675375</v>
+        <v>-1.2273452388792627</v>
       </c>
       <c r="E317" s="5">
-        <v>-5.6987754084410707</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-5.6962338731575413</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>159.22205468999999</v>
+        <v>159.21452923999999</v>
       </c>
       <c r="C318" s="5">
-        <v>0.14980459999998175</v>
+        <v>0.13730448999999112</v>
       </c>
       <c r="D318" s="5">
-        <v>1.1359590150816778</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>1.0406883870647254</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>158.95438931000001</v>
+        <v>158.95339518</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.26766537999998263</v>
+        <v>-0.26113405999998918</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.9987510500273142</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-1.9505098882756089</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>158.08853667</v>
+        <v>158.08623981</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.86585264000001416</v>
+        <v>-0.86715537000000609</v>
       </c>
       <c r="D320" s="5">
-        <v>-6.3442911492296865</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-6.3535905298856887</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>159.20190540999999</v>
+        <v>159.20246295999999</v>
       </c>
       <c r="C321" s="5">
-        <v>1.1133687399999985</v>
+        <v>1.1162231499999962</v>
       </c>
       <c r="D321" s="5">
-        <v>8.7863941522893896</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>8.8099352939572597</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>158.34097899</v>
+        <v>158.34089238999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.86092641999999842</v>
+        <v>-0.86157056999999782</v>
       </c>
       <c r="D322" s="5">
-        <v>-6.2997448064436306</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-6.3042974842906219</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>157.72191484000001</v>
+        <v>157.72190090000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.6190641499999856</v>
+        <v>-0.61899148999998488</v>
       </c>
       <c r="D323" s="5">
-        <v>-4.5920458719318713</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-4.5915208927631461</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>158.79226216000001</v>
+        <v>158.79288722000001</v>
       </c>
       <c r="C324" s="5">
-        <v>1.0703473199999962</v>
+        <v>1.0709863200000029</v>
       </c>
       <c r="D324" s="5">
-        <v>8.4544899773423055</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>8.4597280829151522</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>159.19259575999999</v>
+        <v>159.19434253</v>
       </c>
       <c r="C325" s="5">
-        <v>0.40033359999998197</v>
+        <v>0.40145530999998869</v>
       </c>
       <c r="D325" s="5">
-        <v>3.0676426363812404</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>3.0763455738068046</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>159.57294807</v>
+        <v>159.57839777000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.38035231000000636</v>
+        <v>0.38405524000000923</v>
       </c>
       <c r="D326" s="5">
-        <v>2.9050887199599584</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>2.9337150169581383</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>159.28897655</v>
+        <v>159.29134508999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.28397151999999437</v>
+        <v>-0.28705268000001638</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.1147082813602447</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-2.1373545786264492</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>159.04220568</v>
+        <v>159.04159669000001</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.24677087000000597</v>
+        <v>-0.24974839999998721</v>
       </c>
       <c r="D328" s="5">
-        <v>-1.8432842478920852</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-1.8653063295732686</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>159.44672202999999</v>
+        <v>159.45400146</v>
       </c>
       <c r="C329" s="5">
-        <v>0.40451634999999442</v>
+        <v>0.41240476999999487</v>
       </c>
       <c r="D329" s="5">
-        <v>3.0952038833770512</v>
+        <v>3.1564388196080095</v>
       </c>
       <c r="E329" s="5">
-        <v>0.23540997237929684</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>0.23685144783744949</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>160.30469443999999</v>
+        <v>160.2897893</v>
       </c>
       <c r="C330" s="5">
-        <v>0.85797241000000213</v>
+        <v>0.83578783999999473</v>
       </c>
       <c r="D330" s="5">
-        <v>6.6516906527378739</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>6.4744068861875226</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>161.05414529000001</v>
+        <v>161.04912813999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.74945085000001654</v>
+        <v>0.75933883999999807</v>
       </c>
       <c r="D331" s="5">
-        <v>5.7567268535284599</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>5.835225709692704</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>161.92936341999999</v>
+        <v>161.92508222000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.87521812999997906</v>
+        <v>0.87595408000001385</v>
       </c>
       <c r="D332" s="5">
-        <v>6.7196554177883172</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>6.7256917285965612</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>162.71038598999999</v>
+        <v>162.71215950999999</v>
       </c>
       <c r="C333" s="5">
-        <v>0.78102257000000463</v>
+        <v>0.78707728999998494</v>
       </c>
       <c r="D333" s="5">
-        <v>5.9439109815823565</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>5.9913914857776751</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>163.34398775</v>
+        <v>163.34506744999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.63360176000000479</v>
+        <v>0.63290793999999551</v>
       </c>
       <c r="D334" s="5">
-        <v>4.7742456736317607</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>4.7688522319006443</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>164.55169305999999</v>
+        <v>164.55247399000001</v>
       </c>
       <c r="C335" s="5">
-        <v>1.2077053099999944</v>
+        <v>1.2074065400000222</v>
       </c>
       <c r="D335" s="5">
-        <v>9.2421940647442025</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>9.2397503491238986</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>164.809046</v>
+        <v>164.81192117000001</v>
       </c>
       <c r="C336" s="5">
-        <v>0.25735294000000408</v>
+        <v>0.25944717999999511</v>
       </c>
       <c r="D336" s="5">
-        <v>1.8929848648218339</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>1.9085139494902315</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>165.12876573</v>
+        <v>165.13460674000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.31971973000000276</v>
+        <v>0.32268557000000442</v>
       </c>
       <c r="D337" s="5">
-        <v>2.3529280578115319</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>2.3749484082919103</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>165.79927515</v>
+        <v>165.80919362</v>
       </c>
       <c r="C338" s="5">
-        <v>0.67050942000000191</v>
+        <v>0.67458687999999256</v>
       </c>
       <c r="D338" s="5">
-        <v>4.9829358613628472</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>5.0137405285767489</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>165.90873174999999</v>
+        <v>165.91396854999999</v>
       </c>
       <c r="C339" s="5">
-        <v>0.10945659999998725</v>
+        <v>0.10477492999999072</v>
       </c>
       <c r="D339" s="5">
-        <v>0.79509328730251738</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>0.76092165587084981</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>166.68161708</v>
+        <v>166.68297178</v>
       </c>
       <c r="C340" s="5">
-        <v>0.77288533000000825</v>
+        <v>0.76900323000000981</v>
       </c>
       <c r="D340" s="5">
-        <v>5.7356745460399594</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>5.7059419565116176</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>167.603013</v>
+        <v>167.61717504999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.92139592000000903</v>
+        <v>0.93420326999998338</v>
       </c>
       <c r="D341" s="5">
-        <v>6.8388976064223339</v>
+        <v>6.9368495336055602</v>
       </c>
       <c r="E341" s="5">
-        <v>5.1153707433793549</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>5.1194535823848586</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>166.27749921</v>
+        <v>166.23419177</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.3255137900000022</v>
+        <v>-1.3829832799999906</v>
       </c>
       <c r="D342" s="5">
-        <v>-9.0882642418253941</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-9.463839880156522</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>167.45731997999999</v>
+        <v>167.44589511999999</v>
       </c>
       <c r="C343" s="5">
-        <v>1.1798207699999921</v>
+        <v>1.2117033499999934</v>
       </c>
       <c r="D343" s="5">
-        <v>8.8548608181872268</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>9.1062905222166979</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>168.24056544000001</v>
+        <v>168.23613474999999</v>
       </c>
       <c r="C344" s="5">
-        <v>0.7832454600000176</v>
+        <v>0.79023963000000208</v>
       </c>
       <c r="D344" s="5">
-        <v>5.7594040464346241</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>5.812583138591898</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>168.55389943</v>
+        <v>168.56552421999999</v>
       </c>
       <c r="C345" s="5">
-        <v>0.31333398999998963</v>
+        <v>0.3293894699999953</v>
       </c>
       <c r="D345" s="5">
-        <v>2.2579351355581201</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>2.3749456811396508</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>169.30817031999999</v>
+        <v>169.30857397</v>
       </c>
       <c r="C346" s="5">
-        <v>0.75427088999998659</v>
+        <v>0.7430497500000115</v>
       </c>
       <c r="D346" s="5">
-        <v>5.5041022403313766</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>5.4198407017307604</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>169.6557578</v>
+        <v>169.65635193</v>
       </c>
       <c r="C347" s="5">
-        <v>0.3475874800000156</v>
+        <v>0.34777796000000194</v>
       </c>
       <c r="D347" s="5">
-        <v>2.4915930849799262</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>2.4929679446481945</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>170.03083631000001</v>
+        <v>170.04301047999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.37507851000000869</v>
+        <v>0.38665854999999283</v>
       </c>
       <c r="D348" s="5">
-        <v>2.685483115766063</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>2.7694261272561915</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>170.75640211999999</v>
+        <v>170.76480441000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.72556580999997777</v>
+        <v>0.72179393000001824</v>
       </c>
       <c r="D349" s="5">
-        <v>5.2426209552540959</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>5.2143454781052867</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>171.28211153000001</v>
+        <v>171.30027131</v>
       </c>
       <c r="C350" s="5">
-        <v>0.52570941000001881</v>
+        <v>0.53546689999998875</v>
       </c>
       <c r="D350" s="5">
-        <v>3.757656026774181</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>3.8284162106710928</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>171.84609964000001</v>
+        <v>171.85461563000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.56398810999999682</v>
+        <v>0.55434432000001266</v>
       </c>
       <c r="D351" s="5">
-        <v>4.0236420814454554</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>3.9531849500233474</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>172.54620421999999</v>
+        <v>172.55311029000001</v>
       </c>
       <c r="C352" s="5">
-        <v>0.70010457999998721</v>
+        <v>0.69849465999999438</v>
       </c>
       <c r="D352" s="5">
-        <v>4.9998707355511707</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>4.9878623566981251</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>172.75764254000001</v>
+        <v>172.77870057000001</v>
       </c>
       <c r="C353" s="5">
-        <v>0.21143832000001339</v>
+        <v>0.22559028000000581</v>
       </c>
       <c r="D353" s="5">
-        <v>1.480432606665727</v>
+        <v>1.580170748312737</v>
       </c>
       <c r="E353" s="5">
-        <v>3.0754993288814036</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>3.0793536035077285</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>173.97975227000001</v>
+        <v>173.88207414999999</v>
       </c>
       <c r="C354" s="5">
-        <v>1.2221097299999997</v>
+        <v>1.1033735799999818</v>
       </c>
       <c r="D354" s="5">
-        <v>8.8271533536770299</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>7.9382326857140306</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>174.96994298999999</v>
+        <v>174.95990542999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.99019071999998687</v>
+        <v>1.0778312799999981</v>
       </c>
       <c r="D355" s="5">
-        <v>7.0475929814448612</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>7.6972661588292413</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>174.58651906</v>
+        <v>174.58370128000001</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.3834239299999922</v>
+        <v>-0.3762041499999782</v>
       </c>
       <c r="D356" s="5">
-        <v>-2.5981808043594623</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-2.5499793860311537</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>173.96653280999999</v>
+        <v>173.99080574999999</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.61998625000001084</v>
+        <v>-0.59289553000002115</v>
       </c>
       <c r="D357" s="5">
-        <v>-4.1791490157343176</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-3.9999999522570717</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>174.77605471000001</v>
+        <v>174.77903835999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.80952190000002133</v>
+        <v>0.78823260999999434</v>
       </c>
       <c r="D358" s="5">
-        <v>5.7291361229345306</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>5.5738973524680713</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>175.37926275000001</v>
+        <v>175.38295381</v>
       </c>
       <c r="C359" s="5">
-        <v>0.60320803999999839</v>
+        <v>0.60391545000001656</v>
       </c>
       <c r="D359" s="5">
-        <v>4.2211117447513713</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>4.2260829722639892</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>175.45480491000001</v>
+        <v>175.47780816</v>
       </c>
       <c r="C360" s="5">
-        <v>7.5542159999997693E-2</v>
+        <v>9.4854349999991427E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>0.51810946639354594</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>0.65094364235038782</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>175.44159285000001</v>
+        <v>175.45286235</v>
       </c>
       <c r="C361" s="5">
-        <v>-1.3212060000000747E-2</v>
+        <v>-2.4945809999991297E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-9.0324727047519371E-2</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>-0.1704578940966095</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>175.74492868999999</v>
+        <v>175.77176485000001</v>
       </c>
       <c r="C362" s="5">
-        <v>0.30333583999998837</v>
+        <v>0.31890250000000719</v>
       </c>
       <c r="D362" s="5">
-        <v>2.0946258255663208</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>2.2030525225440689</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>172.32876630999999</v>
+        <v>172.33929538999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-3.4161623800000029</v>
+        <v>-3.4324694600000214</v>
       </c>
       <c r="D363" s="5">
-        <v>-20.986786472566866</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-21.073581460491674</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>176.88709159999999</v>
+        <v>176.89706125999999</v>
       </c>
       <c r="C364" s="5">
-        <v>4.5583252899999991</v>
+        <v>4.5577658699999972</v>
       </c>
       <c r="D364" s="5">
-        <v>36.791889330772641</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>36.784114080050159</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>176.76921282999999</v>
+        <v>176.79436734000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.11787877000000435</v>
+        <v>-0.10269391999997879</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.79676367699642592</v>
+        <v>-0.69441511627704733</v>
       </c>
       <c r="E365" s="5">
-        <v>2.3220797824160755</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.3241677109228309</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>176.71699753999999</v>
+        <v>176.55942396</v>
       </c>
       <c r="C366" s="5">
-        <v>-5.2215289999992365E-2</v>
+        <v>-0.23494338000000425</v>
       </c>
       <c r="D366" s="5">
-        <v>-0.35388884013300981</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-1.5830850375660566</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>176.93902557999999</v>
+        <v>176.92922085999999</v>
       </c>
       <c r="C367" s="5">
-        <v>0.22202803999999787</v>
+        <v>0.369796899999983</v>
       </c>
       <c r="D367" s="5">
-        <v>1.5181476635707458</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.5425094543078064</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>176.37008710999999</v>
+        <v>176.37325867999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.56893847000000619</v>
+        <v>-0.55596217999999453</v>
       </c>
       <c r="D368" s="5">
-        <v>-3.7910271562763276</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-3.7062526225928871</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>165.05505213000001</v>
+        <v>165.09339371999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-11.315034979999979</v>
+        <v>-11.279864959999998</v>
       </c>
       <c r="D369" s="5">
-        <v>-54.871935015475401</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-54.755741676391608</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>165.89066998000001</v>
+        <v>165.89720725000001</v>
       </c>
       <c r="C370" s="5">
-        <v>0.83561785000000555</v>
+        <v>0.80381353000001354</v>
       </c>
       <c r="D370" s="5">
-        <v>6.247242789075691</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>6.0016338447444362</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>167.4553976</v>
+        <v>167.46738404999999</v>
       </c>
       <c r="C371" s="5">
-        <v>1.5647276199999851</v>
+        <v>1.5701767999999845</v>
       </c>
       <c r="D371" s="5">
-        <v>11.924786687925181</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>11.968003914036673</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>167.00150398</v>
+        <v>167.03855339</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.45389362000000233</v>
+        <v>-0.42883065999998848</v>
       </c>
       <c r="D372" s="5">
-        <v>-3.204586585685798</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-3.029908475442844</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>167.62451515000001</v>
+        <v>167.64202057</v>
       </c>
       <c r="C373" s="5">
-        <v>0.62301117000001227</v>
+        <v>0.60346717999999555</v>
       </c>
       <c r="D373" s="5">
-        <v>4.5696918322697622</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>4.4224786919664583</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>168.09385491</v>
+        <v>168.12314931</v>
       </c>
       <c r="C374" s="5">
-        <v>0.46933975999999689</v>
+        <v>0.48112874000000261</v>
       </c>
       <c r="D374" s="5">
-        <v>3.4121644261028372</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>3.4988584836497028</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>168.05902279</v>
+        <v>168.07205006000001</v>
       </c>
       <c r="C375" s="5">
-        <v>-3.4832120000004352E-2</v>
+        <v>-5.1099249999992935E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>-0.24837873512936204</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-0.36411820104538251</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>167.90648662999999</v>
+        <v>167.91787384</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.15253616000001102</v>
+        <v>-0.15417622000001074</v>
       </c>
       <c r="D376" s="5">
-        <v>-1.0837406831857521</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-1.0952497996389088</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>168.35003684</v>
+        <v>168.37015951000001</v>
       </c>
       <c r="C377" s="5">
-        <v>0.44355021000001216</v>
+        <v>0.45228567000000908</v>
       </c>
       <c r="D377" s="5">
-        <v>3.2164451430185537</v>
+        <v>3.2805068738758214</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.76280674400964</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-4.7649752403022489</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>168.76723770000001</v>
+        <v>168.53917038</v>
       </c>
       <c r="C378" s="5">
-        <v>0.41720086000000833</v>
+        <v>0.16901086999999393</v>
       </c>
       <c r="D378" s="5">
-        <v>3.0146796733101722</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>1.2112390710058651</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>167.90844797</v>
+        <v>167.90273131999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.85878973000001224</v>
+        <v>-0.63643906000001493</v>
       </c>
       <c r="D379" s="5">
-        <v>-5.9382916028393629</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-4.4385105759284222</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>169.45282159999999</v>
+        <v>169.47929662000001</v>
       </c>
       <c r="C380" s="5">
-        <v>1.5443736299999955</v>
+        <v>1.576565300000027</v>
       </c>
       <c r="D380" s="5">
-        <v>11.613079127052405</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>11.868213622534585</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>170.1069493</v>
+        <v>170.14762572999999</v>
       </c>
       <c r="C381" s="5">
-        <v>0.65412770000000364</v>
+        <v>0.66832910999997353</v>
       </c>
       <c r="D381" s="5">
-        <v>4.7319078045112484</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>4.8361066962913091</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>170.21376319999999</v>
+        <v>170.22843180000001</v>
       </c>
       <c r="C382" s="5">
-        <v>0.10681389999999169</v>
+        <v>8.0806070000022601E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>0.75611417203700348</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>0.57139186019627974</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>170.66823099999999</v>
+        <v>170.69424979999999</v>
       </c>
       <c r="C383" s="5">
-        <v>0.45446780000000331</v>
+        <v>0.46581799999998452</v>
       </c>
       <c r="D383" s="5">
-        <v>3.2514506179795122</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>3.3335893405108896</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>171.82028188000001</v>
+        <v>171.88159124000001</v>
       </c>
       <c r="C384" s="5">
-        <v>1.1520508800000187</v>
+        <v>1.1873414400000115</v>
       </c>
       <c r="D384" s="5">
-        <v>8.4078876871033881</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>8.6740100754744365</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>172.23991808</v>
+        <v>172.27078144999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.41963619999998514</v>
+        <v>0.38919020999998111</v>
       </c>
       <c r="D385" s="5">
-        <v>2.9704467316521876</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>2.7512461273695221</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>172.30151401000001</v>
+        <v>172.32462548000001</v>
       </c>
       <c r="C386" s="5">
-        <v>6.1595930000009957E-2</v>
+        <v>5.3844030000021803E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>0.42998553092903347</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>0.37571098234236988</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>173.74896502000001</v>
+        <v>173.75951567999999</v>
       </c>
       <c r="C387" s="5">
-        <v>1.4474510100000089</v>
+        <v>1.4348901999999839</v>
       </c>
       <c r="D387" s="5">
-        <v>10.559888536640493</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>10.462546098369696</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>174.82593607000001</v>
+        <v>174.82783703999999</v>
       </c>
       <c r="C388" s="5">
-        <v>1.0769710499999974</v>
+        <v>1.0683213599999988</v>
       </c>
       <c r="D388" s="5">
-        <v>7.6970064284655804</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>7.6326035414452154</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>175.23402189999999</v>
+        <v>175.23615308999999</v>
       </c>
       <c r="C389" s="5">
-        <v>0.40808582999997611</v>
+        <v>0.40831604999999627</v>
       </c>
       <c r="D389" s="5">
-        <v>2.8373315112670827</v>
+        <v>2.8389215312843108</v>
       </c>
       <c r="E389" s="5">
-        <v>4.0890903199163109</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>4.0779159442396296</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>174.43767009000001</v>
+        <v>174.14849190000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.79635180999997601</v>
+        <v>-1.0876611899999773</v>
       </c>
       <c r="D390" s="5">
-        <v>-5.3191426786158296</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-7.1991216843316668</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>176.33104635999999</v>
+        <v>176.31746520999999</v>
       </c>
       <c r="C391" s="5">
-        <v>1.8933762699999761</v>
+        <v>2.1689733099999842</v>
       </c>
       <c r="D391" s="5">
-        <v>13.831402873524468</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>16.013195553705263</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>176.77869100999999</v>
+        <v>176.84141668000001</v>
       </c>
       <c r="C392" s="5">
-        <v>0.44764465000000087</v>
+        <v>0.5239514700000143</v>
       </c>
       <c r="D392" s="5">
-        <v>3.089290184608795</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>3.6248274896105936</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>178.59237787000001</v>
+        <v>178.62969068000001</v>
       </c>
       <c r="C393" s="5">
-        <v>1.8136868600000184</v>
+        <v>1.7882740000000013</v>
       </c>
       <c r="D393" s="5">
-        <v>13.030610050772641</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>12.832946565480396</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>179.36553716</v>
+        <v>179.39859192</v>
       </c>
       <c r="C394" s="5">
-        <v>0.77315928999999528</v>
+        <v>0.76890123999999105</v>
       </c>
       <c r="D394" s="5">
-        <v>5.320519601584639</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>5.2893890323066461</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>179.83944172</v>
+        <v>179.88548721999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.47390455999999404</v>
+        <v>0.48689529999998626</v>
       </c>
       <c r="D395" s="5">
-        <v>3.2170205492878301</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>3.305908582057393</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>181.25795403999999</v>
+        <v>181.34940187999999</v>
       </c>
       <c r="C396" s="5">
-        <v>1.4185123199999907</v>
+        <v>1.4639146600000004</v>
       </c>
       <c r="D396" s="5">
-        <v>9.8868019693709286</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>10.214823355897495</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>182.35228556999999</v>
+        <v>182.41459376</v>
       </c>
       <c r="C397" s="5">
-        <v>1.0943315300000052</v>
+        <v>1.0651918800000146</v>
       </c>
       <c r="D397" s="5">
-        <v>7.4903927937031156</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>7.2806592624020894</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>183.64056421000001</v>
+        <v>183.66251191999999</v>
       </c>
       <c r="C398" s="5">
-        <v>1.2882786400000157</v>
+        <v>1.2479181599999833</v>
       </c>
       <c r="D398" s="5">
-        <v>8.8150305318294375</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>8.5253695263006293</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>183.00731929</v>
+        <v>182.99462134999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.63324492000000987</v>
+        <v>-0.6678905699999973</v>
       </c>
       <c r="D399" s="5">
-        <v>-4.0603581527442039</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-4.2775816748247486</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>183.54568527999999</v>
+        <v>183.52215629</v>
       </c>
       <c r="C400" s="5">
-        <v>0.53836598999998841</v>
+        <v>0.52753494000000956</v>
       </c>
       <c r="D400" s="5">
-        <v>3.5878079874485547</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>3.5147268099438245</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>183.85664209999999</v>
+        <v>183.81712099000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.31095682000000124</v>
+        <v>0.29496470000000841</v>
       </c>
       <c r="D401" s="5">
-        <v>2.0520496328482185</v>
+        <v>1.9458325839619484</v>
       </c>
       <c r="E401" s="5">
-        <v>4.920631340026338</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.8968022572333458</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>185.55912683</v>
+        <v>185.22709942</v>
       </c>
       <c r="C402" s="5">
-        <v>1.702484730000009</v>
+        <v>1.4099784299999953</v>
       </c>
       <c r="D402" s="5">
-        <v>11.695571435311191</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>9.6030889225542815</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>185.70857434999999</v>
+        <v>185.68651899</v>
       </c>
       <c r="C403" s="5">
-        <v>0.14944751999999539</v>
+        <v>0.45941956999999434</v>
       </c>
       <c r="D403" s="5">
-        <v>0.97076098202608652</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>3.0173053245954096</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>186.63847066</v>
+        <v>186.73329985000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.92989631000000372</v>
+        <v>1.0467808600000126</v>
       </c>
       <c r="D404" s="5">
-        <v>6.177020330472649</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>6.978564554550859</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>187.11503440000001</v>
+        <v>187.14787193999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.47656374000001733</v>
+        <v>0.41457208999997874</v>
       </c>
       <c r="D405" s="5">
-        <v>3.1074864532701474</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>2.6969284709467578</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>187.91776902999999</v>
+        <v>187.98135228000001</v>
       </c>
       <c r="C406" s="5">
-        <v>0.80273462999997491</v>
+        <v>0.83348034000002258</v>
       </c>
       <c r="D406" s="5">
-        <v>5.2712957572215613</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>5.4771814585609757</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>188.97224252999999</v>
+        <v>189.04544132000001</v>
       </c>
       <c r="C407" s="5">
-        <v>1.0544735000000003</v>
+        <v>1.0640890399999989</v>
       </c>
       <c r="D407" s="5">
-        <v>6.9453801057699716</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>7.0082536250959837</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>188.96001821999999</v>
+        <v>189.0886275</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.2224309999993466E-2</v>
+        <v>4.3186179999992191E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-7.759845488832795E-2</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>0.27447675112191039</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>189.6290683</v>
+        <v>189.74120722000001</v>
       </c>
       <c r="C409" s="5">
-        <v>0.66905008000000521</v>
+        <v>0.65257972000000564</v>
       </c>
       <c r="D409" s="5">
-        <v>4.3325613023559972</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>4.2209431090082017</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>190.95293878000001</v>
+        <v>190.97188965000001</v>
       </c>
       <c r="C410" s="5">
-        <v>1.3238704800000107</v>
+        <v>1.2306824300000017</v>
       </c>
       <c r="D410" s="5">
-        <v>8.7069282783086788</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>8.0670837361646051</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>191.40653298999999</v>
+        <v>191.35197166</v>
       </c>
       <c r="C411" s="5">
-        <v>0.45359420999997724</v>
+        <v>0.38008200999999531</v>
       </c>
       <c r="D411" s="5">
-        <v>2.8880467866479131</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>2.4146187721498347</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>191.56600853</v>
+        <v>191.47295094</v>
       </c>
       <c r="C412" s="5">
-        <v>0.15947554000001674</v>
+        <v>0.12097928000000024</v>
       </c>
       <c r="D412" s="5">
-        <v>1.0044068826441599</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>0.76132488198257242</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>192.22173634000001</v>
+        <v>192.13485395999999</v>
       </c>
       <c r="C413" s="5">
-        <v>0.65572781000000191</v>
+        <v>0.66190301999998269</v>
       </c>
       <c r="D413" s="5">
-        <v>4.1858037668955905</v>
+        <v>4.228068124412987</v>
       </c>
       <c r="E413" s="5">
-        <v>4.5497916988227249</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>4.5250044855465132</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>191.82873290000001</v>
+        <v>191.50936834000001</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.39300344000000109</v>
+        <v>-0.62548561999997787</v>
       </c>
       <c r="D414" s="5">
-        <v>-2.4260365132439454</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-3.8373482560100758</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>192.77862327</v>
+        <v>192.74065623999999</v>
       </c>
       <c r="C415" s="5">
-        <v>0.94989036999999144</v>
+        <v>1.2312878999999839</v>
       </c>
       <c r="D415" s="5">
-        <v>6.1066481443520892</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>7.9940215322361619</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>192.93189781999999</v>
+        <v>193.04661619999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.1532745499999919</v>
+        <v>0.30595995999999559</v>
       </c>
       <c r="D416" s="5">
-        <v>0.95828004923337318</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>1.9216210595625505</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>192.30780841999999</v>
+        <v>192.34022952999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.62408940000000257</v>
+        <v>-0.70638667000000055</v>
       </c>
       <c r="D417" s="5">
-        <v>-3.8133971029894576</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-4.3036800021474475</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>192.86709257999999</v>
+        <v>192.96440995</v>
       </c>
       <c r="C418" s="5">
-        <v>0.55928416000000425</v>
+        <v>0.62418042000001606</v>
       </c>
       <c r="D418" s="5">
-        <v>3.5462990262445704</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>3.9644905971016664</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>193.14338169000001</v>
+        <v>193.24835791999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.27628911000002176</v>
+        <v>0.28394796999998562</v>
       </c>
       <c r="D419" s="5">
-        <v>1.7326526945041332</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>1.7801667048702452</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>193.68812195000001</v>
+        <v>193.83687705</v>
       </c>
       <c r="C420" s="5">
-        <v>0.54474025999999753</v>
+        <v>0.58851913000000877</v>
       </c>
       <c r="D420" s="5">
-        <v>3.4374689067652175</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>3.7163208291818073</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>193.95102591</v>
+        <v>194.11853482000001</v>
       </c>
       <c r="C421" s="5">
-        <v>0.2629039599999885</v>
+        <v>0.28165777000000958</v>
       </c>
       <c r="D421" s="5">
-        <v>1.6410437457004656</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>1.7576821274235321</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>194.63137447</v>
+        <v>194.65188085</v>
       </c>
       <c r="C422" s="5">
-        <v>0.68034855999999877</v>
+        <v>0.53334602999998992</v>
       </c>
       <c r="D422" s="5">
-        <v>4.2915738523117586</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>3.3473150304817789</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>194.76154889</v>
+        <v>194.66835847999999</v>
       </c>
       <c r="C423" s="5">
-        <v>0.13017442000000301</v>
+        <v>1.6477629999997134E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>0.8055495143792113</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>0.10162945558758185</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>195.06785683000001</v>
+        <v>194.89834843</v>
       </c>
       <c r="C424" s="5">
-        <v>0.3063079400000106</v>
+        <v>0.22998995000000377</v>
       </c>
       <c r="D424" s="5">
-        <v>1.9036906709143597</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.4269826825259901</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>195.25042861</v>
+        <v>195.11967378</v>
       </c>
       <c r="C425" s="5">
-        <v>0.1825717799999893</v>
+        <v>0.22132535000000075</v>
       </c>
       <c r="D425" s="5">
-        <v>1.1289273814799161</v>
+        <v>1.3712560055225032</v>
       </c>
       <c r="E425" s="5">
-        <v>1.5756242387920505</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.5535025314154627</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>195.03035969999999</v>
+        <v>194.73417441000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.22006891000000905</v>
+        <v>-0.3854993699999909</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.3441801436259393</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-2.345255141803948</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>196.14868271</v>
+        <v>196.10097941999999</v>
       </c>
       <c r="C427" s="5">
-        <v>1.1183230100000117</v>
+        <v>1.3668050099999789</v>
       </c>
       <c r="D427" s="5">
-        <v>7.1021254017691771</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>8.7554597624630581</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>196.76649397</v>
+        <v>196.89488643000001</v>
       </c>
       <c r="C428" s="5">
-        <v>0.61781125999999631</v>
+        <v>0.7939070100000265</v>
       </c>
       <c r="D428" s="5">
-        <v>3.84581946451521</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>4.9677996159490867</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>197.09205681</v>
+        <v>197.12336558000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.32556284000000346</v>
+        <v>0.2284791499999983</v>
       </c>
       <c r="D429" s="5">
-        <v>2.0036453758857764</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>1.4014158954539502</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>197.55699258000001</v>
+        <v>197.67607212999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.46493577000001096</v>
+        <v>0.55270654999998214</v>
       </c>
       <c r="D430" s="5">
-        <v>2.8677911164743941</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>3.417008226232765</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>197.0601188</v>
+        <v>197.18919338000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.49687378000001559</v>
+        <v>-0.48687874999998826</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.9767075328304582</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-2.9159041308935651</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>196.91038814000001</v>
+        <v>197.07400251999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.1497306599999888</v>
+        <v>-0.11519086000001266</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.90798593997616361</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-0.69874913952169271</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>197.08481902</v>
+        <v>197.29832854</v>
       </c>
       <c r="C433" s="5">
-        <v>0.17443087999998852</v>
+        <v>0.22432602000000657</v>
       </c>
       <c r="D433" s="5">
-        <v>1.0682010829739186</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>1.3745238768490209</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>196.85809155999999</v>
+        <v>196.87294477</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.22672746000000643</v>
+        <v>-0.42538376999999628</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.3717853529429225</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-2.5567913193536573</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>197.7908396</v>
+        <v>198.16375987000001</v>
       </c>
       <c r="C435" s="5">
-        <v>0.93274804000000699</v>
+        <v>1.2908151000000032</v>
       </c>
       <c r="D435" s="5">
-        <v>5.8363470424465325</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>8.1579274020550088</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>198.25376259000001</v>
+        <v>198.76127491</v>
       </c>
       <c r="C436" s="5">
-        <v>0.4629229900000098</v>
+        <v>0.59751503999999045</v>
       </c>
       <c r="D436" s="5">
-        <v>2.8449976846217861</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>3.6789236868286945</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>199.33453592000001</v>
+        <v>199.03041754</v>
       </c>
       <c r="C437" s="5">
-        <v>1.0807733299999995</v>
+        <v>0.2691426300000046</v>
       </c>
       <c r="D437" s="5">
-        <v>6.7415074527943153</v>
+        <v>1.6370763869313576</v>
       </c>
       <c r="E437" s="5">
-        <v>2.0917277053243977</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>2.004279570705636</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>200.33019246000001</v>
+        <v>199.97696938999999</v>
       </c>
       <c r="C438" s="5">
-        <v>0.99565653999999881</v>
+        <v>0.94655184999999165</v>
       </c>
       <c r="D438" s="5">
-        <v>6.1613191911644938</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>5.8586473214937707</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>200.52708351000001</v>
+        <v>200.10396191000001</v>
       </c>
       <c r="C439" s="5">
-        <v>0.19689105000000495</v>
+        <v>0.12699252000001593</v>
       </c>
       <c r="D439" s="5">
-        <v>1.1857954248734925</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.76471009808947166</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>201.27436356000001</v>
+        <v>200.84849131999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.74728005000000053</v>
+        <v>0.74452940999998418</v>
       </c>
       <c r="D440" s="5">
-        <v>4.5646999360988927</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>4.5573667686206187</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>200.95707264000001</v>
+        <v>200.65057779</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.31729092000000492</v>
+        <v>-0.1979135299999939</v>
       </c>
       <c r="D441" s="5">
-        <v>-1.8753764309339616</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-1.1760771079268983</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>200.78185124000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.13127345000000901</v>
+      </c>
+      <c r="D442" s="5">
+        <v>0.78791805923981162</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>