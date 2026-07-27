--- v6 (2026-07-06)
+++ v7 (2026-07-27)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{43B34779-3C26-437D-AE57-FB2FBB98183C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B0E2DB2E-D769-4969-95B5-0A6E882CA07F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FB4143AC-B075-4BEF-B2F1-D7161A151772}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B6626327-7C6C-43B6-B650-B10BF87E5AE5}"/>
   </bookViews>
   <sheets>
     <sheet name="fwagooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF3B27D4-61A6-4DEC-ADF7-9427A2098B19}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F7BF0711-58BC-44CE-AB73-58750D40E943}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>149.50269856</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>150.32324072</v>
       </c>
       <c r="C7" s="5">
         <v>0.82054216000000224</v>
       </c>
       <c r="D7" s="5">
         <v>6.7886696330223373</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>149.85603465</v>
       </c>
       <c r="C8" s="5">
         <v>-0.46720607000000314</v>
       </c>
       <c r="D8" s="5">
         <v>-3.6665132025046843</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>149.14840856999999</v>
       </c>
       <c r="C9" s="5">
         <v>-0.70762608000001137</v>
       </c>
       <c r="D9" s="5">
         <v>-5.5215745614338507</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>147.21028713999999</v>
       </c>
       <c r="C10" s="5">
         <v>-1.9381214299999954</v>
       </c>
       <c r="D10" s="5">
         <v>-14.525920444993067</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>147.41201978999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.20173264999999674</v>
       </c>
       <c r="D11" s="5">
         <v>1.6568957574919496</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>146.55101425999999</v>
       </c>
       <c r="C12" s="5">
         <v>-0.86100552999999991</v>
       </c>
       <c r="D12" s="5">
         <v>-6.7881387011937022</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>147.99340563999999</v>
       </c>
       <c r="C13" s="5">
         <v>1.4423913800000037</v>
       </c>
       <c r="D13" s="5">
         <v>12.471485223830236</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>147.08051338000001</v>
       </c>
       <c r="C14" s="5">
         <v>-0.91289225999997825</v>
       </c>
       <c r="D14" s="5">
         <v>-7.1561218007128558</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>147.22405158000001</v>
       </c>
       <c r="C15" s="5">
         <v>0.14353819999999473</v>
       </c>
       <c r="D15" s="5">
         <v>1.1774053960040165</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>146.69869686999999</v>
       </c>
       <c r="C16" s="5">
         <v>-0.52535471000001621</v>
       </c>
       <c r="D16" s="5">
         <v>-4.1990338689680495</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>146.39313974999999</v>
       </c>
       <c r="C17" s="5">
         <v>-0.30555712000000312</v>
       </c>
       <c r="D17" s="5">
         <v>-2.4710312017869995</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>145.03392147</v>
       </c>
       <c r="C18" s="5">
         <v>-1.3592182799999932</v>
       </c>
       <c r="D18" s="5">
         <v>-10.589942915300677</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>143.67468288000001</v>
       </c>
       <c r="C19" s="5">
         <v>-1.3592385899999897</v>
       </c>
       <c r="D19" s="5">
         <v>-10.684282749230468</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>143.56006445</v>
       </c>
       <c r="C20" s="5">
         <v>-0.11461843000000727</v>
       </c>
       <c r="D20" s="5">
         <v>-0.95312703457677284</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>141.24526544</v>
       </c>
       <c r="C21" s="5">
         <v>-2.3147990100000015</v>
       </c>
       <c r="D21" s="5">
         <v>-17.72212740185083</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>140.17842042999999</v>
       </c>
       <c r="C22" s="5">
         <v>-1.0668450100000086</v>
       </c>
       <c r="D22" s="5">
         <v>-8.6965572716023569</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>139.11690063</v>
       </c>
       <c r="C23" s="5">
         <v>-1.061519799999985</v>
       </c>
       <c r="D23" s="5">
         <v>-8.7180773441840937</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>134.08421949999999</v>
       </c>
       <c r="C24" s="5">
         <v>-5.0326811300000145</v>
       </c>
       <c r="D24" s="5">
         <v>-35.735179643382786</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>133.31505752000001</v>
       </c>
       <c r="C25" s="5">
         <v>-0.76916197999997848</v>
       </c>
       <c r="D25" s="5">
         <v>-6.6706088200510933</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>132.79879363000001</v>
       </c>
       <c r="C26" s="5">
         <v>-0.51626389000000472</v>
       </c>
       <c r="D26" s="5">
         <v>-4.5493027208380665</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>131.79329996999999</v>
       </c>
       <c r="C27" s="5">
         <v>-1.0054936600000133</v>
       </c>
       <c r="D27" s="5">
         <v>-8.7168893830948608</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>131.71034546000001</v>
       </c>
       <c r="C28" s="5">
         <v>-8.2954509999979109E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-0.7527053489157165</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>130.54331629999999</v>
       </c>
       <c r="C29" s="5">
         <v>-1.1670291600000269</v>
       </c>
       <c r="D29" s="5">
         <v>-10.129526750378016</v>
       </c>
       <c r="E29" s="5">
         <v>-10.826889482025749</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>129.99874474999999</v>
       </c>
       <c r="C30" s="5">
         <v>-0.54457155000000057</v>
       </c>
       <c r="D30" s="5">
         <v>-4.8926214928503464</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>129.58946298000001</v>
       </c>
       <c r="C31" s="5">
         <v>-0.40928176999997845</v>
       </c>
       <c r="D31" s="5">
         <v>-3.7132837784144446</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>126.39245181</v>
       </c>
       <c r="C32" s="5">
         <v>-3.1970111700000103</v>
       </c>
       <c r="D32" s="5">
         <v>-25.900141147650878</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>126.67817565</v>
       </c>
       <c r="C33" s="5">
         <v>0.28572384000000284</v>
       </c>
       <c r="D33" s="5">
         <v>2.746713861618022</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>128.02178430999999</v>
       </c>
       <c r="C34" s="5">
         <v>1.3436086599999868</v>
       </c>
       <c r="D34" s="5">
         <v>13.497137289453075</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>126.99086147</v>
       </c>
       <c r="C35" s="5">
         <v>-1.0309228399999881</v>
       </c>
       <c r="D35" s="5">
         <v>-9.2465547199004465</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>128.61394401000001</v>
       </c>
       <c r="C36" s="5">
         <v>1.6230825400000128</v>
       </c>
       <c r="D36" s="5">
         <v>16.462750723146868</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>127.98403073999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.62991327000001718</v>
       </c>
       <c r="D37" s="5">
         <v>-5.7214857903352234</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>127.41770855</v>
       </c>
       <c r="C38" s="5">
         <v>-0.56632218999999395</v>
       </c>
       <c r="D38" s="5">
         <v>-5.182591391948554</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>127.89533839000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.47762984000000586</v>
       </c>
       <c r="D39" s="5">
         <v>4.5921516063306633</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>128.37970369000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.48436530000000744</v>
       </c>
       <c r="D40" s="5">
         <v>4.6405090327037435</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>129.23519168000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.85548799000000031</v>
       </c>
       <c r="D41" s="5">
         <v>8.2961626145014336</v>
       </c>
       <c r="E41" s="5">
         <v>-1.0020617348143523</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>128.16167558999999</v>
       </c>
       <c r="C42" s="5">
         <v>-1.0735160900000267</v>
       </c>
       <c r="D42" s="5">
         <v>-9.5249929791457077</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>130.83967053000001</v>
       </c>
       <c r="C43" s="5">
         <v>2.6779949400000191</v>
       </c>
       <c r="D43" s="5">
         <v>28.166693720795454</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>131.19064241999999</v>
       </c>
       <c r="C44" s="5">
         <v>0.35097188999998252</v>
       </c>
       <c r="D44" s="5">
         <v>3.2668673564439255</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>128.24779025000001</v>
       </c>
       <c r="C45" s="5">
         <v>-2.9428521699999806</v>
       </c>
       <c r="D45" s="5">
         <v>-23.833432384953422</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>129.26538871</v>
       </c>
       <c r="C46" s="5">
         <v>1.0175984599999879</v>
       </c>
       <c r="D46" s="5">
         <v>9.9482668762163051</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>129.85353724000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.58814853000001222</v>
       </c>
       <c r="D47" s="5">
         <v>5.5986424747642261</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>128.37570640999999</v>
       </c>
       <c r="C48" s="5">
         <v>-1.4778308300000162</v>
       </c>
       <c r="D48" s="5">
         <v>-12.833673462213923</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>128.38366177</v>
       </c>
       <c r="C49" s="5">
         <v>7.9553600000110691E-3</v>
       </c>
       <c r="D49" s="5">
         <v>7.4388579145301392E-2</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>129.89249573000001</v>
       </c>
       <c r="C50" s="5">
         <v>1.508833960000004</v>
       </c>
       <c r="D50" s="5">
         <v>15.051327450555174</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>131.68818535</v>
       </c>
       <c r="C51" s="5">
         <v>1.7956896199999903</v>
       </c>
       <c r="D51" s="5">
         <v>17.910646905164107</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>131.83943643000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.15125108000000864</v>
       </c>
       <c r="D52" s="5">
         <v>1.3870055947614146</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>132.00743602</v>
       </c>
       <c r="C53" s="5">
         <v>0.16799958999999376</v>
       </c>
       <c r="D53" s="5">
         <v>1.5398915829796245</v>
       </c>
       <c r="E53" s="5">
         <v>2.145115663900854</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>132.3223778</v>
       </c>
       <c r="C54" s="5">
         <v>0.31494177999999806</v>
       </c>
       <c r="D54" s="5">
         <v>2.9008132806884968</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>131.04514716</v>
       </c>
       <c r="C55" s="5">
         <v>-1.2772306399999991</v>
       </c>
       <c r="D55" s="5">
         <v>-10.987344575966018</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>131.96470977000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.91956261000001405</v>
       </c>
       <c r="D56" s="5">
         <v>8.7532812269466298</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>132.70099336999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.73628359999997883</v>
       </c>
       <c r="D57" s="5">
         <v>6.9046026032595575</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>132.73005189</v>
       </c>
       <c r="C58" s="5">
         <v>2.9058520000006638E-2</v>
       </c>
       <c r="D58" s="5">
         <v>0.26308960193615061</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>133.08930158000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.35924969000001283</v>
       </c>
       <c r="D59" s="5">
         <v>3.2967319670475836</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>133.73138419</v>
       </c>
       <c r="C60" s="5">
         <v>0.64208260999998856</v>
       </c>
       <c r="D60" s="5">
         <v>5.9454538401185975</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>134.46237152</v>
       </c>
       <c r="C61" s="5">
         <v>0.73098733000000493</v>
       </c>
       <c r="D61" s="5">
         <v>6.7601369615507112</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>135.03883479000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.57646327000000497</v>
       </c>
       <c r="D62" s="5">
         <v>5.2676633384517224</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>135.99035277999999</v>
       </c>
       <c r="C63" s="5">
         <v>0.95151798999998505</v>
       </c>
       <c r="D63" s="5">
         <v>8.7910133529743195</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>136.42067606000001</v>
       </c>
       <c r="C64" s="5">
         <v>0.4303232800000103</v>
       </c>
       <c r="D64" s="5">
         <v>3.8640287552936581</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>136.82535860999999</v>
       </c>
       <c r="C65" s="5">
         <v>0.40468254999998976</v>
       </c>
       <c r="D65" s="5">
         <v>3.6183736884441542</v>
       </c>
       <c r="E65" s="5">
         <v>3.6497357537268238</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>135.93466391000001</v>
       </c>
       <c r="C66" s="5">
         <v>-0.89069469999998319</v>
       </c>
       <c r="D66" s="5">
         <v>-7.5379597242211211</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>137.23953494</v>
       </c>
       <c r="C67" s="5">
         <v>1.3048710299999868</v>
       </c>
       <c r="D67" s="5">
         <v>12.147149451812943</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>137.32206085999999</v>
       </c>
       <c r="C68" s="5">
         <v>8.2525919999994812E-2</v>
       </c>
       <c r="D68" s="5">
         <v>0.72398443481527242</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>138.12956618000001</v>
       </c>
       <c r="C69" s="5">
         <v>0.8075053200000184</v>
       </c>
       <c r="D69" s="5">
         <v>7.2892042860980721</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>138.16404868000001</v>
       </c>
       <c r="C70" s="5">
         <v>3.4482499999995753E-2</v>
       </c>
       <c r="D70" s="5">
         <v>0.29997821879774733</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>138.10619215</v>
       </c>
       <c r="C71" s="5">
         <v>-5.7856530000009343E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-0.50134718647696364</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>137.56485382</v>
       </c>
       <c r="C72" s="5">
         <v>-0.54133833000000209</v>
       </c>
       <c r="D72" s="5">
         <v>-4.6035795959029846</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>137.23050574999999</v>
       </c>
       <c r="C73" s="5">
         <v>-0.33434807000000433</v>
       </c>
       <c r="D73" s="5">
         <v>-2.8778976832046665</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>137.65293467000001</v>
       </c>
       <c r="C74" s="5">
         <v>0.42242892000001575</v>
       </c>
       <c r="D74" s="5">
         <v>3.7570772832562715</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>137.80453724</v>
       </c>
       <c r="C75" s="5">
         <v>0.15160256999999433</v>
       </c>
       <c r="D75" s="5">
         <v>1.329641933050052</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>137.56440362999999</v>
       </c>
       <c r="C76" s="5">
         <v>-0.2401336100000151</v>
       </c>
       <c r="D76" s="5">
         <v>-2.0711549446174704</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>138.42639131999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.86198769000000652</v>
       </c>
       <c r="D77" s="5">
         <v>7.7839090885921003</v>
       </c>
       <c r="E77" s="5">
         <v>1.1701286415506607</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>140.42035290999999</v>
       </c>
       <c r="C78" s="5">
         <v>1.9939615899999978</v>
       </c>
       <c r="D78" s="5">
         <v>18.722751932381133</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>141.28762044000001</v>
       </c>
       <c r="C79" s="5">
         <v>0.86726753000002077</v>
       </c>
       <c r="D79" s="5">
         <v>7.6684863567399564</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>141.71326278000001</v>
       </c>
       <c r="C80" s="5">
         <v>0.42564233999999601</v>
       </c>
       <c r="D80" s="5">
         <v>3.675619077348391</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>141.64153679</v>
       </c>
       <c r="C81" s="5">
         <v>-7.1725990000004458E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-0.60567366977070103</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>142.50362734000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.8620905500000049</v>
       </c>
       <c r="D82" s="5">
         <v>7.5532327028560386</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>142.76688904</v>
       </c>
       <c r="C83" s="5">
         <v>0.26326169999998683</v>
       </c>
       <c r="D83" s="5">
         <v>2.2395486270747389</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>143.5806987</v>
       </c>
       <c r="C84" s="5">
         <v>0.81380966000000399</v>
       </c>
       <c r="D84" s="5">
         <v>7.0589044990284178</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>144.41231955999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.83162085999998681</v>
       </c>
       <c r="D85" s="5">
         <v>7.1761558383174995</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>144.19266834000001</v>
       </c>
       <c r="C86" s="5">
         <v>-0.2196512199999745</v>
       </c>
       <c r="D86" s="5">
         <v>-1.810009107135313</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>144.42166232</v>
       </c>
       <c r="C87" s="5">
         <v>0.22899397999998428</v>
       </c>
       <c r="D87" s="5">
         <v>1.9224676174359079</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>145.28616966999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.86450734999999668</v>
       </c>
       <c r="D88" s="5">
         <v>7.4244690813223269</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>146.09669152000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.81052185000001487</v>
       </c>
       <c r="D89" s="5">
         <v>6.9038345184804895</v>
       </c>
       <c r="E89" s="5">
         <v>5.5410678027924654</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>145.9690129</v>
       </c>
       <c r="C90" s="5">
         <v>-0.12767862000001173</v>
       </c>
       <c r="D90" s="5">
         <v>-1.0436926341505504</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>146.29173668000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.32272378000001822</v>
       </c>
       <c r="D91" s="5">
         <v>2.6855877535493455</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>147.39111234000001</v>
       </c>
       <c r="C92" s="5">
         <v>1.0993756599999926</v>
       </c>
       <c r="D92" s="5">
         <v>9.4001732838928653</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>146.90123208</v>
       </c>
       <c r="C93" s="5">
         <v>-0.48988026000000673</v>
       </c>
       <c r="D93" s="5">
         <v>-3.9163035833323367</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>147.77185994999999</v>
       </c>
       <c r="C94" s="5">
         <v>0.87062786999999275</v>
       </c>
       <c r="D94" s="5">
         <v>7.3484100531348018</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>148.12239889</v>
       </c>
       <c r="C95" s="5">
         <v>0.35053894000000696</v>
       </c>
       <c r="D95" s="5">
         <v>2.8840300908518746</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>149.33807744999999</v>
       </c>
       <c r="C96" s="5">
         <v>1.2156785599999864</v>
       </c>
       <c r="D96" s="5">
         <v>10.305667834943444</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>149.9268797</v>
       </c>
       <c r="C97" s="5">
         <v>0.58880225000001474</v>
       </c>
       <c r="D97" s="5">
         <v>4.8352554580851415</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>150.39969092999999</v>
       </c>
       <c r="C98" s="5">
         <v>0.4728112299999907</v>
       </c>
       <c r="D98" s="5">
         <v>3.8506682822718519</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>149.73204084</v>
       </c>
       <c r="C99" s="5">
         <v>-0.66765008999999509</v>
       </c>
       <c r="D99" s="5">
         <v>-5.1988505718734253</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>150.40326927000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.67122843000001353</v>
       </c>
       <c r="D100" s="5">
         <v>5.5140733878607628</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>150.98124537999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.57797610999998028</v>
       </c>
       <c r="D101" s="5">
         <v>4.7101357210175054</v>
       </c>
       <c r="E101" s="5">
         <v>3.343370619266417</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>152.72854522</v>
       </c>
       <c r="C102" s="5">
         <v>1.7472998400000108</v>
       </c>
       <c r="D102" s="5">
         <v>14.80651653243552</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>152.96741858999999</v>
       </c>
       <c r="C103" s="5">
         <v>0.2388733699999932</v>
       </c>
       <c r="D103" s="5">
         <v>1.8930760583838913</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>153.50569931999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.53828072999999677</v>
       </c>
       <c r="D104" s="5">
         <v>4.3054017957750768</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>153.80842484999999</v>
       </c>
       <c r="C105" s="5">
         <v>0.30272553000000357</v>
       </c>
       <c r="D105" s="5">
         <v>2.3923336232332337</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>154.39913805</v>
       </c>
       <c r="C106" s="5">
         <v>0.59071320000001037</v>
       </c>
       <c r="D106" s="5">
         <v>4.7073005378169386</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>154.88536646</v>
       </c>
       <c r="C107" s="5">
         <v>0.48622840999999539</v>
       </c>
       <c r="D107" s="5">
         <v>3.8451441504840034</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>155.21855350000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.33318704000001276</v>
       </c>
       <c r="D108" s="5">
         <v>2.6121839153228743</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>155.78553048000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.56697697999999264</v>
       </c>
       <c r="D109" s="5">
         <v>4.4724615092641473</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>156.72998648999999</v>
       </c>
       <c r="C110" s="5">
         <v>0.94445600999998192</v>
       </c>
       <c r="D110" s="5">
         <v>7.522596653962621</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>157.46011236000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.73012587000002327</v>
       </c>
       <c r="D111" s="5">
         <v>5.735672106900358</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>158.0925168</v>
       </c>
       <c r="C112" s="5">
         <v>0.63240443999998774</v>
       </c>
       <c r="D112" s="5">
         <v>4.9274398579987944</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>158.42408347</v>
       </c>
       <c r="C113" s="5">
         <v>0.33156667000000084</v>
       </c>
       <c r="D113" s="5">
         <v>2.5459891763560671</v>
       </c>
       <c r="E113" s="5">
         <v>4.9296441231938104</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>157.49006872999999</v>
       </c>
       <c r="C114" s="5">
         <v>-0.93401474000000917</v>
       </c>
       <c r="D114" s="5">
         <v>-6.8498344815270613</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>157.68885344</v>
       </c>
       <c r="C115" s="5">
         <v>0.19878471000001241</v>
       </c>
       <c r="D115" s="5">
         <v>1.5252049052154382</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>157.73175276000001</v>
       </c>
       <c r="C116" s="5">
         <v>4.2899320000003627E-2</v>
       </c>
       <c r="D116" s="5">
         <v>0.3269494317832411</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>157.80389836000001</v>
       </c>
       <c r="C117" s="5">
         <v>7.2145599999998922E-2</v>
       </c>
       <c r="D117" s="5">
         <v>0.55025601488776221</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>157.19323342999999</v>
       </c>
       <c r="C118" s="5">
         <v>-0.61066493000001287</v>
       </c>
       <c r="D118" s="5">
         <v>-4.5461530901004128</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>157.83972378000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.64649035000002186</v>
       </c>
       <c r="D119" s="5">
         <v>5.0484329270561901</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>158.55130163999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.71157785999997714</v>
       </c>
       <c r="D120" s="5">
         <v>5.5460523293653585</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>158.53734338000001</v>
       </c>
       <c r="C121" s="5">
         <v>-1.3958259999981237E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-0.10559234714946353</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>159.17256558</v>
       </c>
       <c r="C122" s="5">
         <v>0.63522219999998697</v>
       </c>
       <c r="D122" s="5">
         <v>4.9155060318508914</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>160.01646127999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.84389569999999026</v>
       </c>
       <c r="D123" s="5">
         <v>6.5509548122482331</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>160.45212823</v>
       </c>
       <c r="C124" s="5">
         <v>0.43566695000001232</v>
       </c>
       <c r="D124" s="5">
         <v>3.3165369431454206</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>161.13217109999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.68004286999999408</v>
       </c>
       <c r="D125" s="5">
         <v>5.2061971969280529</v>
       </c>
       <c r="E125" s="5">
         <v>1.7093913820955153</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>162.81502370999999</v>
       </c>
       <c r="C126" s="5">
         <v>1.6828526099999976</v>
       </c>
       <c r="D126" s="5">
         <v>13.27827204511156</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>162.90962275999999</v>
       </c>
       <c r="C127" s="5">
         <v>9.4599049999999352E-2</v>
       </c>
       <c r="D127" s="5">
         <v>0.69945834187559175</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>163.74588643000001</v>
       </c>
       <c r="C128" s="5">
         <v>0.83626367000002233</v>
       </c>
       <c r="D128" s="5">
         <v>6.3368832798028185</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>162.41567903000001</v>
       </c>
       <c r="C129" s="5">
         <v>-1.3302074000000061</v>
       </c>
       <c r="D129" s="5">
         <v>-9.3243572296604285</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>162.76807585</v>
       </c>
       <c r="C130" s="5">
         <v>0.35239681999999561</v>
       </c>
       <c r="D130" s="5">
         <v>2.6349626018447037</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>162.94472569999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.17664984999998978</v>
       </c>
       <c r="D131" s="5">
         <v>1.3101446957576535</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>162.05350614</v>
       </c>
       <c r="C132" s="5">
         <v>-0.89121955999999614</v>
       </c>
       <c r="D132" s="5">
         <v>-6.3694680610159597</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>161.47486473999999</v>
       </c>
       <c r="C133" s="5">
         <v>-0.5786414000000093</v>
       </c>
       <c r="D133" s="5">
         <v>-4.2016624975544374</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>160.77046340000001</v>
       </c>
       <c r="C134" s="5">
         <v>-0.70440133999997556</v>
       </c>
       <c r="D134" s="5">
         <v>-5.1109694472669887</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>160.46941593</v>
       </c>
       <c r="C135" s="5">
         <v>-0.30104747000001453</v>
       </c>
       <c r="D135" s="5">
         <v>-2.2240374725382872</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>160.32970793999999</v>
       </c>
       <c r="C136" s="5">
         <v>-0.13970799000000511</v>
       </c>
       <c r="D136" s="5">
         <v>-1.0397566203295905</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>160.14934751000001</v>
       </c>
       <c r="C137" s="5">
         <v>-0.18036042999997903</v>
       </c>
       <c r="D137" s="5">
         <v>-1.3416005623983929</v>
       </c>
       <c r="E137" s="5">
         <v>-0.60994870440244098</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>159.03853268</v>
       </c>
       <c r="C138" s="5">
         <v>-1.1108148300000096</v>
       </c>
       <c r="D138" s="5">
         <v>-8.0130457421438646</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>158.64306457000001</v>
       </c>
       <c r="C139" s="5">
         <v>-0.39546810999999593</v>
       </c>
       <c r="D139" s="5">
         <v>-2.9434686330085502</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>158.56305902</v>
       </c>
       <c r="C140" s="5">
         <v>-8.0005550000009862E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-0.60349825166130522</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>158.331525</v>
       </c>
       <c r="C141" s="5">
         <v>-0.23153401999999801</v>
       </c>
       <c r="D141" s="5">
         <v>-1.7382376523848331</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>158.22897053</v>
       </c>
       <c r="C142" s="5">
         <v>-0.10255447000000117</v>
       </c>
       <c r="D142" s="5">
         <v>-0.77450080684469125</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>158.37136371</v>
       </c>
       <c r="C143" s="5">
         <v>0.14239317999999912</v>
       </c>
       <c r="D143" s="5">
         <v>1.0852633147080626</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>157.18665185</v>
       </c>
       <c r="C144" s="5">
         <v>-1.1847118599999931</v>
       </c>
       <c r="D144" s="5">
         <v>-8.6164376410969865</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>157.98689324</v>
       </c>
       <c r="C145" s="5">
         <v>0.8002413899999965</v>
       </c>
       <c r="D145" s="5">
         <v>6.2832305436605562</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>156.17414768</v>
       </c>
       <c r="C146" s="5">
         <v>-1.8127455599999962</v>
       </c>
       <c r="D146" s="5">
         <v>-12.932309152232035</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>155.07583876999999</v>
       </c>
       <c r="C147" s="5">
         <v>-1.0983089100000143</v>
       </c>
       <c r="D147" s="5">
         <v>-8.1202229775808714</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>153.83693281000001</v>
       </c>
       <c r="C148" s="5">
         <v>-1.2389059599999825</v>
       </c>
       <c r="D148" s="5">
         <v>-9.1766153345009922</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>152.89576753</v>
       </c>
       <c r="C149" s="5">
         <v>-0.94116528000000699</v>
       </c>
       <c r="D149" s="5">
         <v>-7.0994655763389485</v>
       </c>
       <c r="E149" s="5">
         <v>-4.5292597770634551</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>152.45249461</v>
       </c>
       <c r="C150" s="5">
         <v>-0.44327291999999829</v>
       </c>
       <c r="D150" s="5">
         <v>-3.4240783303030597</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>151.94788252000001</v>
       </c>
       <c r="C151" s="5">
         <v>-0.50461208999999485</v>
       </c>
       <c r="D151" s="5">
         <v>-3.9004386423766135</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>151.76385522000001</v>
       </c>
       <c r="C152" s="5">
         <v>-0.18402729999999679</v>
       </c>
       <c r="D152" s="5">
         <v>-1.4437034262413495</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>151.48359614</v>
       </c>
       <c r="C153" s="5">
         <v>-0.28025908000000754</v>
       </c>
       <c r="D153" s="5">
         <v>-2.1936449550332138</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>151.40899782</v>
       </c>
       <c r="C154" s="5">
         <v>-7.4598320000006879E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-0.58934383579070104</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>151.75385764000001</v>
       </c>
       <c r="C155" s="5">
         <v>0.34485982000001059</v>
       </c>
       <c r="D155" s="5">
         <v>2.7677053569637566</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>151.59305126999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.1608063700000173</v>
       </c>
       <c r="D156" s="5">
         <v>-1.2641983358160802</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>151.9968125</v>
       </c>
       <c r="C157" s="5">
         <v>0.40376123000001485</v>
       </c>
       <c r="D157" s="5">
         <v>3.2433842030679116</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>150.99120239000001</v>
       </c>
       <c r="C158" s="5">
         <v>-1.0056101099999921</v>
       </c>
       <c r="D158" s="5">
         <v>-7.6565796883484634</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>150.01367242000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.97752997000000619</v>
       </c>
       <c r="D159" s="5">
         <v>-7.4981554593008699</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>149.97567882000001</v>
       </c>
       <c r="C160" s="5">
         <v>-3.7993599999992966E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-0.3034981014684468</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>149.68014031999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.29553850000002058</v>
       </c>
       <c r="D161" s="5">
         <v>-2.3392300905412111</v>
       </c>
       <c r="E161" s="5">
         <v>-2.1031499183710611</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>148.84118040000001</v>
       </c>
       <c r="C162" s="5">
         <v>-0.83895991999997932</v>
       </c>
       <c r="D162" s="5">
         <v>-6.5225003263343346</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>148.33205864000001</v>
       </c>
       <c r="C163" s="5">
         <v>-0.50912175999999931</v>
       </c>
       <c r="D163" s="5">
         <v>-4.028336412300149</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>147.55369217000001</v>
       </c>
       <c r="C164" s="5">
         <v>-0.7783664700000088</v>
       </c>
       <c r="D164" s="5">
         <v>-6.1183565427348485</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>147.38760332999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.16608884000001467</v>
       </c>
       <c r="D165" s="5">
         <v>-1.3424085685576737</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>147.33152501999999</v>
       </c>
       <c r="C166" s="5">
         <v>-5.6078310000003739E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-0.45562398861427322</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>146.92448132000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.40704369999997425</v>
       </c>
       <c r="D167" s="5">
         <v>-3.2654125393642985</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>146.90959586</v>
       </c>
       <c r="C168" s="5">
         <v>-1.4885460000016337E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-0.12150869436705625</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>147.27999033</v>
       </c>
       <c r="C169" s="5">
         <v>0.37039447000000791</v>
       </c>
       <c r="D169" s="5">
         <v>3.0677975041043748</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>147.31199214</v>
       </c>
       <c r="C170" s="5">
         <v>3.2001809999997022E-2</v>
       </c>
       <c r="D170" s="5">
         <v>0.26105446142727917</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>147.59388003999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.28188789999998676</v>
       </c>
       <c r="D171" s="5">
         <v>2.3205738533830234</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>147.63386106999999</v>
       </c>
       <c r="C172" s="5">
         <v>3.9981030000006967E-2</v>
       </c>
       <c r="D172" s="5">
         <v>0.32554724087692222</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>148.01967023</v>
       </c>
       <c r="C173" s="5">
         <v>0.38580916000000798</v>
       </c>
       <c r="D173" s="5">
         <v>3.181408425877863</v>
       </c>
       <c r="E173" s="5">
         <v>-1.1093456262467938</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>148.655395</v>
       </c>
       <c r="C174" s="5">
         <v>0.63572476999999594</v>
       </c>
       <c r="D174" s="5">
         <v>5.277342851366984</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>148.43584202</v>
       </c>
       <c r="C175" s="5">
         <v>-0.21955298000000312</v>
       </c>
       <c r="D175" s="5">
         <v>-1.7579848911417728</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>148.55742866</v>
       </c>
       <c r="C176" s="5">
         <v>0.12158664000000385</v>
       </c>
       <c r="D176" s="5">
         <v>0.98738339808415176</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>148.61808543000001</v>
       </c>
       <c r="C177" s="5">
         <v>6.0656770000008464E-2</v>
       </c>
       <c r="D177" s="5">
         <v>0.49106804057839071</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>148.02648141</v>
       </c>
       <c r="C178" s="5">
         <v>-0.59160402000000545</v>
       </c>
       <c r="D178" s="5">
         <v>-4.6736320051825153</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>147.46625574000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.56022566999999412</v>
       </c>
       <c r="D179" s="5">
         <v>-4.4482055154277607</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>147.94848646</v>
       </c>
       <c r="C180" s="5">
         <v>0.48223071999998979</v>
       </c>
       <c r="D180" s="5">
         <v>3.9954835742053829</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>147.44482153999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.50366492000000562</v>
       </c>
       <c r="D181" s="5">
         <v>-4.009562625245044</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>147.18055903000001</v>
       </c>
       <c r="C182" s="5">
         <v>-0.26426250999998047</v>
       </c>
       <c r="D182" s="5">
         <v>-2.1296620246203157</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>147.05471376</v>
       </c>
       <c r="C183" s="5">
         <v>-0.12584527000001344</v>
       </c>
       <c r="D183" s="5">
         <v>-1.0212365484638442</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>146.7116527</v>
       </c>
       <c r="C184" s="5">
         <v>-0.34306105999999659</v>
       </c>
       <c r="D184" s="5">
         <v>-2.7638149580453075</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>146.86771725</v>
       </c>
       <c r="C185" s="5">
         <v>0.15606454999999642</v>
       </c>
       <c r="D185" s="5">
         <v>1.2839951113647885</v>
       </c>
       <c r="E185" s="5">
         <v>-0.77824317417410915</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>145.58544556000001</v>
       </c>
       <c r="C186" s="5">
         <v>-1.2822716899999875</v>
       </c>
       <c r="D186" s="5">
         <v>-9.9882132571984084</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>147.49805380999999</v>
       </c>
       <c r="C187" s="5">
         <v>1.9126082499999768</v>
       </c>
       <c r="D187" s="5">
         <v>16.955314297807831</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>147.92568007</v>
       </c>
       <c r="C188" s="5">
         <v>0.42762626000001092</v>
       </c>
       <c r="D188" s="5">
         <v>3.5350541879677122</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>148.06988407</v>
       </c>
       <c r="C189" s="5">
         <v>0.144204000000002</v>
       </c>
       <c r="D189" s="5">
         <v>1.1761015578913625</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>148.46683573000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.39695166000001336</v>
       </c>
       <c r="D190" s="5">
         <v>3.2648679340151698</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>148.56578704</v>
       </c>
       <c r="C191" s="5">
         <v>9.8951309999989689E-2</v>
       </c>
       <c r="D191" s="5">
         <v>0.80272344130769557</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>149.62494357</v>
       </c>
       <c r="C192" s="5">
         <v>1.0591565299999957</v>
       </c>
       <c r="D192" s="5">
         <v>8.8986007219246552</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>149.71664651</v>
       </c>
       <c r="C193" s="5">
         <v>9.1702940000004673E-2</v>
       </c>
       <c r="D193" s="5">
         <v>0.73794667258870739</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>150.71618244999999</v>
       </c>
       <c r="C194" s="5">
         <v>0.99953593999998702</v>
       </c>
       <c r="D194" s="5">
         <v>8.3122386461192743</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>151.67737774</v>
       </c>
       <c r="C195" s="5">
         <v>0.96119529000000625</v>
       </c>
       <c r="D195" s="5">
         <v>7.9272520439315874</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>151.96765108</v>
       </c>
       <c r="C196" s="5">
         <v>0.29027333999999883</v>
       </c>
       <c r="D196" s="5">
         <v>2.3208330888827122</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>152.58769142</v>
       </c>
       <c r="C197" s="5">
         <v>0.62004034000000274</v>
       </c>
       <c r="D197" s="5">
         <v>5.0074759972648764</v>
       </c>
       <c r="E197" s="5">
         <v>3.8946436133840079</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>152.72067082000001</v>
       </c>
       <c r="C198" s="5">
         <v>0.13297940000001063</v>
       </c>
       <c r="D198" s="5">
         <v>1.0508212333376177</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>153.55810062</v>
       </c>
       <c r="C199" s="5">
         <v>0.83742979999999534</v>
       </c>
       <c r="D199" s="5">
         <v>6.7822096410346866</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>154.33174185999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.77364123999998924</v>
       </c>
       <c r="D200" s="5">
         <v>6.2160911067443481</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>155.41712258999999</v>
       </c>
       <c r="C201" s="5">
         <v>1.0853807299999971</v>
       </c>
       <c r="D201" s="5">
         <v>8.7735430943428394</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>156.34988718</v>
       </c>
       <c r="C202" s="5">
         <v>0.932764590000005</v>
       </c>
       <c r="D202" s="5">
         <v>7.4445761276849209</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>157.64934779000001</v>
       </c>
       <c r="C203" s="5">
         <v>1.2994606100000112</v>
       </c>
       <c r="D203" s="5">
         <v>10.442257195544746</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>156.99584390000001</v>
       </c>
       <c r="C204" s="5">
         <v>-0.65350388999999609</v>
       </c>
       <c r="D204" s="5">
         <v>-4.8625017319963382</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>157.88664377000001</v>
       </c>
       <c r="C205" s="5">
         <v>0.89079986999999505</v>
       </c>
       <c r="D205" s="5">
         <v>7.0253970889921469</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>158.38399469999999</v>
       </c>
       <c r="C206" s="5">
         <v>0.49735092999998187</v>
       </c>
       <c r="D206" s="5">
         <v>3.8462439876510768</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>158.59885091999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.21485622000000149</v>
       </c>
       <c r="D207" s="5">
         <v>1.6400637604405022</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>159.43948809</v>
       </c>
       <c r="C208" s="5">
         <v>0.84063717000000793</v>
       </c>
       <c r="D208" s="5">
         <v>6.5492159849644516</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>160.06827154999999</v>
       </c>
       <c r="C209" s="5">
         <v>0.62878345999999397</v>
       </c>
       <c r="D209" s="5">
         <v>4.8364650416477417</v>
       </c>
       <c r="E209" s="5">
         <v>4.9024793942321176</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>158.21569550999999</v>
       </c>
       <c r="C210" s="5">
         <v>-1.8525760400000024</v>
       </c>
       <c r="D210" s="5">
         <v>-13.03756089475131</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>160.44131888000001</v>
       </c>
       <c r="C211" s="5">
         <v>2.2256233700000223</v>
       </c>
       <c r="D211" s="5">
         <v>18.249660835394632</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>161.17396213000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.73264324999999531</v>
       </c>
       <c r="D212" s="5">
         <v>5.6194512948470443</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>161.84689205999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.67292992999998091</v>
       </c>
       <c r="D213" s="5">
         <v>5.126881489025914</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>162.44829279999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.60140074000000254</v>
       </c>
       <c r="D214" s="5">
         <v>4.5513031988721142</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>163.31150905999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.86321626000000151</v>
       </c>
       <c r="D215" s="5">
         <v>6.5662498783143786</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>162.90578864</v>
       </c>
       <c r="C216" s="5">
         <v>-0.40572041999999442</v>
       </c>
       <c r="D216" s="5">
         <v>-2.9408022192219385</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>164.09949599000001</v>
       </c>
       <c r="C217" s="5">
         <v>1.193707350000011</v>
       </c>
       <c r="D217" s="5">
         <v>9.1562899399692874</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>164.58857829999999</v>
       </c>
       <c r="C218" s="5">
         <v>0.48908230999998636</v>
       </c>
       <c r="D218" s="5">
         <v>3.6356940341574884</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>165.15896731000001</v>
       </c>
       <c r="C219" s="5">
         <v>0.57038901000001374</v>
       </c>
       <c r="D219" s="5">
         <v>4.2388419924408449</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>165.76606052</v>
       </c>
       <c r="C220" s="5">
         <v>0.60709320999998795</v>
       </c>
       <c r="D220" s="5">
         <v>4.5012518771143206</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>166.14506011</v>
       </c>
       <c r="C221" s="5">
         <v>0.37899959000000649</v>
       </c>
       <c r="D221" s="5">
         <v>2.7783877638221766</v>
       </c>
       <c r="E221" s="5">
         <v>3.7963729483402542</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>167.23675503000001</v>
       </c>
       <c r="C222" s="5">
         <v>1.091694920000009</v>
       </c>
       <c r="D222" s="5">
         <v>8.1761666072684989</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>168.06295360999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.82619857999998203</v>
       </c>
       <c r="D223" s="5">
         <v>6.0921169162394095</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>167.99187046</v>
       </c>
       <c r="C224" s="5">
         <v>-7.1083149999992656E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-0.50636757597113391</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>167.090101</v>
       </c>
       <c r="C225" s="5">
         <v>-0.90176945999999703</v>
       </c>
       <c r="D225" s="5">
         <v>-6.2547070483796929</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>166.73144202</v>
       </c>
       <c r="C226" s="5">
         <v>-0.35865898000000129</v>
       </c>
       <c r="D226" s="5">
         <v>-2.5456078286372419</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>165.91424233999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.81719968000001586</v>
       </c>
       <c r="D227" s="5">
         <v>-5.7255641490009506</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>165.77850054999999</v>
       </c>
       <c r="C228" s="5">
         <v>-0.13574178999999731</v>
       </c>
       <c r="D228" s="5">
         <v>-0.97736739725542421</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>165.73340657</v>
       </c>
       <c r="C229" s="5">
         <v>-4.5093979999990097E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-0.32592822632406815</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>165.06392253999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.66948403000000667</v>
       </c>
       <c r="D230" s="5">
         <v>-4.7411683773677211</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>164.68034401</v>
       </c>
       <c r="C231" s="5">
         <v>-0.38357852999999409</v>
       </c>
       <c r="D231" s="5">
         <v>-2.7532154903574302</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>163.91996986000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.76037414999998987</v>
       </c>
       <c r="D232" s="5">
         <v>-5.4021643914104907</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>162.14633025000001</v>
       </c>
       <c r="C233" s="5">
         <v>-1.7736396100000036</v>
       </c>
       <c r="D233" s="5">
         <v>-12.238689084529742</v>
       </c>
       <c r="E233" s="5">
         <v>-2.4067702388217538</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>158.98546877999999</v>
       </c>
       <c r="C234" s="5">
         <v>-3.1608614700000146</v>
       </c>
       <c r="D234" s="5">
         <v>-21.040626668192029</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>156.47954075999999</v>
       </c>
       <c r="C235" s="5">
         <v>-2.5059280199999989</v>
       </c>
       <c r="D235" s="5">
         <v>-17.357856448006505</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>153.74840454</v>
       </c>
       <c r="C236" s="5">
         <v>-2.7311362199999962</v>
       </c>
       <c r="D236" s="5">
         <v>-19.046308259428102</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>151.21679151999999</v>
       </c>
       <c r="C237" s="5">
         <v>-2.5316130200000089</v>
       </c>
       <c r="D237" s="5">
         <v>-18.064366527536848</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>149.41237361</v>
       </c>
       <c r="C238" s="5">
         <v>-1.8044179099999837</v>
       </c>
       <c r="D238" s="5">
         <v>-13.415819107357008</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>144.87552324999999</v>
       </c>
       <c r="C239" s="5">
         <v>-4.5368503600000167</v>
       </c>
       <c r="D239" s="5">
         <v>-30.928095848402027</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>141.83389926999999</v>
       </c>
       <c r="C240" s="5">
         <v>-3.0416239799999971</v>
       </c>
       <c r="D240" s="5">
         <v>-22.478833188453894</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>144.08647174000001</v>
       </c>
       <c r="C241" s="5">
         <v>2.2525724700000183</v>
       </c>
       <c r="D241" s="5">
         <v>20.814196903302861</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>142.75917172000001</v>
       </c>
       <c r="C242" s="5">
         <v>-1.3273000199999956</v>
       </c>
       <c r="D242" s="5">
         <v>-10.510980029271334</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>141.14459585</v>
       </c>
       <c r="C243" s="5">
         <v>-1.6145758700000101</v>
       </c>
       <c r="D243" s="5">
         <v>-12.758561142264002</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>140.53542346</v>
       </c>
       <c r="C244" s="5">
         <v>-0.60917238999999768</v>
       </c>
       <c r="D244" s="5">
         <v>-5.0579455372659954</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>140.37682366999999</v>
       </c>
       <c r="C245" s="5">
         <v>-0.1585997900000109</v>
       </c>
       <c r="D245" s="5">
         <v>-1.3458732850509358</v>
       </c>
       <c r="E245" s="5">
         <v>-13.425839824086927</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>139.88311023</v>
       </c>
       <c r="C246" s="5">
         <v>-0.4937134399999934</v>
       </c>
       <c r="D246" s="5">
         <v>-4.1397792536133178</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>139.34237759000001</v>
       </c>
       <c r="C247" s="5">
         <v>-0.54073263999998744</v>
       </c>
       <c r="D247" s="5">
         <v>-4.5413609267254014</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>140.59362561</v>
       </c>
       <c r="C248" s="5">
         <v>1.2512480199999914</v>
       </c>
       <c r="D248" s="5">
         <v>11.324042398031487</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>141.29157409000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.69794848000000798</v>
       </c>
       <c r="D249" s="5">
         <v>6.1225299232414931</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>141.55637023</v>
       </c>
       <c r="C250" s="5">
         <v>0.26479613999998719</v>
       </c>
       <c r="D250" s="5">
         <v>2.2722601589617142</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>141.48336895</v>
       </c>
       <c r="C251" s="5">
         <v>-7.3001279999999724E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-0.61709332914887671</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>141.28496233000001</v>
       </c>
       <c r="C252" s="5">
         <v>-0.19840661999998588</v>
       </c>
       <c r="D252" s="5">
         <v>-1.6698794493762326</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>141.18535424999999</v>
       </c>
       <c r="C253" s="5">
         <v>-9.9608080000024302E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-0.84274571745327487</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>141.10739224</v>
       </c>
       <c r="C254" s="5">
         <v>-7.7962009999993143E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-0.66062661179004945</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>141.93734633</v>
       </c>
       <c r="C255" s="5">
         <v>0.82995409000000109</v>
       </c>
       <c r="D255" s="5">
         <v>7.290924096321727</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>142.05603244</v>
       </c>
       <c r="C256" s="5">
         <v>0.11868610999999873</v>
       </c>
       <c r="D256" s="5">
         <v>1.0080516051853783</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>142.68472919999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.62869675999999686</v>
       </c>
       <c r="D257" s="5">
         <v>5.4420336967527128</v>
       </c>
       <c r="E257" s="5">
         <v>1.6440787515077604</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>143.00789564999999</v>
       </c>
       <c r="C258" s="5">
         <v>0.32316645000000221</v>
       </c>
       <c r="D258" s="5">
         <v>2.7519917423407758</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>143.30013679000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.29224114000001578</v>
       </c>
       <c r="D259" s="5">
         <v>2.4799881530904511</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>143.99771824999999</v>
       </c>
       <c r="C260" s="5">
         <v>0.69758145999998078</v>
       </c>
       <c r="D260" s="5">
         <v>6.0005370603449348</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>144.72561852000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.72790027000002056</v>
       </c>
       <c r="D261" s="5">
         <v>6.2374521070157396</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>145.13586701</v>
       </c>
       <c r="C262" s="5">
         <v>0.41024848999998653</v>
       </c>
       <c r="D262" s="5">
         <v>3.455134134547988</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>146.10095398999999</v>
       </c>
       <c r="C263" s="5">
         <v>0.96508697999999526</v>
       </c>
       <c r="D263" s="5">
         <v>8.2778443641460697</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>147.52042789999999</v>
       </c>
       <c r="C264" s="5">
         <v>1.4194739099999936</v>
       </c>
       <c r="D264" s="5">
         <v>12.302478273195216</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>148.36977769999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.84934979999999882</v>
       </c>
       <c r="D265" s="5">
         <v>7.1320439253472756</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>149.43723537</v>
       </c>
       <c r="C266" s="5">
         <v>1.0674576700000102</v>
       </c>
       <c r="D266" s="5">
         <v>8.9834472211636651</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>150.03909719000001</v>
       </c>
       <c r="C267" s="5">
         <v>0.60186182000001054</v>
       </c>
       <c r="D267" s="5">
         <v>4.9415354949365886</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>150.69461781999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.65552062999998384</v>
       </c>
       <c r="D268" s="5">
         <v>5.3706331833710319</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>151.31874948000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.62413166000001752</v>
       </c>
       <c r="D269" s="5">
         <v>5.084829953006742</v>
       </c>
       <c r="E269" s="5">
         <v>6.0511172627995657</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>152.20530496000001</v>
       </c>
       <c r="C270" s="5">
         <v>0.8865554799999984</v>
       </c>
       <c r="D270" s="5">
         <v>7.2616694834713336</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>153.16157638999999</v>
       </c>
       <c r="C271" s="5">
         <v>0.95627142999998682</v>
       </c>
       <c r="D271" s="5">
         <v>7.8053853190545919</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>153.70296166</v>
       </c>
       <c r="C272" s="5">
         <v>0.54138527000000636</v>
       </c>
       <c r="D272" s="5">
         <v>4.3251215407963839</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>153.85554259</v>
       </c>
       <c r="C273" s="5">
         <v>0.15258092999999917</v>
       </c>
       <c r="D273" s="5">
         <v>1.197765561254549</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>151.51414016999999</v>
       </c>
       <c r="C274" s="5">
         <v>-2.3414024200000085</v>
       </c>
       <c r="D274" s="5">
         <v>-16.808255184237598</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>151.92238254</v>
       </c>
       <c r="C275" s="5">
         <v>0.40824237000001062</v>
       </c>
       <c r="D275" s="5">
         <v>3.2816493680626335</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>154.95673056000001</v>
       </c>
       <c r="C276" s="5">
         <v>3.0343480200000101</v>
       </c>
       <c r="D276" s="5">
         <v>26.783922315331353</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>155.68582099</v>
       </c>
       <c r="C277" s="5">
         <v>0.72909042999998519</v>
       </c>
       <c r="D277" s="5">
         <v>5.7945752478995027</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>155.82360292999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.13778193999999644</v>
       </c>
       <c r="D278" s="5">
         <v>1.0671844746996673</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>155.97115929</v>
       </c>
       <c r="C279" s="5">
         <v>0.14755636000001005</v>
       </c>
       <c r="D279" s="5">
         <v>1.1422708039453111</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>156.72954816000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.75838887000000454</v>
       </c>
       <c r="D280" s="5">
         <v>5.993437429617865</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>157.07607551000001</v>
       </c>
       <c r="C281" s="5">
         <v>0.34652735000000234</v>
       </c>
       <c r="D281" s="5">
         <v>2.685690026223253</v>
       </c>
       <c r="E281" s="5">
         <v>3.8047671222401602</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>156.88126536999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.19481014000001551</v>
       </c>
       <c r="D282" s="5">
         <v>-1.4781635071569377</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>157.53491313999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.65364776999999208</v>
       </c>
       <c r="D283" s="5">
         <v>5.1159962649735435</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>158.31864888999999</v>
       </c>
       <c r="C284" s="5">
         <v>0.78373575000000528</v>
       </c>
       <c r="D284" s="5">
         <v>6.1360900842744481</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>159.0651522</v>
       </c>
       <c r="C285" s="5">
         <v>0.74650331000000847</v>
       </c>
       <c r="D285" s="5">
         <v>5.8073032733042096</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>159.53857626999999</v>
       </c>
       <c r="C286" s="5">
         <v>0.47342406999999298</v>
       </c>
       <c r="D286" s="5">
         <v>3.6305970997466908</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>159.96863048</v>
       </c>
       <c r="C287" s="5">
         <v>0.43005421000000865</v>
       </c>
       <c r="D287" s="5">
         <v>3.2831265289962053</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>160.23526265000001</v>
       </c>
       <c r="C288" s="5">
         <v>0.26663217000000827</v>
       </c>
       <c r="D288" s="5">
         <v>2.0185714549136646</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>160.98934921</v>
       </c>
       <c r="C289" s="5">
         <v>0.75408655999999041</v>
       </c>
       <c r="D289" s="5">
         <v>5.7958369012382382</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>161.22296062000001</v>
       </c>
       <c r="C290" s="5">
         <v>0.23361141000000885</v>
       </c>
       <c r="D290" s="5">
         <v>1.755283227387916</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>161.05942032999999</v>
       </c>
       <c r="C291" s="5">
         <v>-0.16354029000001447</v>
       </c>
       <c r="D291" s="5">
         <v>-1.210479951185861</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>161.4030152</v>
       </c>
       <c r="C292" s="5">
         <v>0.34359487000000399</v>
       </c>
       <c r="D292" s="5">
         <v>2.5902629440818892</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>160.36446002</v>
       </c>
       <c r="C293" s="5">
         <v>-1.038555180000003</v>
       </c>
       <c r="D293" s="5">
         <v>-7.4539703278378227</v>
       </c>
       <c r="E293" s="5">
         <v>2.0934980068245013</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>159.27057787999999</v>
       </c>
       <c r="C294" s="5">
         <v>-1.0938821400000052</v>
       </c>
       <c r="D294" s="5">
         <v>-7.8852548761606966</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>162.54617152</v>
       </c>
       <c r="C295" s="5">
         <v>3.275593640000011</v>
       </c>
       <c r="D295" s="5">
         <v>27.671590718351457</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>163.03090105999999</v>
       </c>
       <c r="C296" s="5">
         <v>0.48472953999998936</v>
       </c>
       <c r="D296" s="5">
         <v>3.6378052303942088</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>164.3099507</v>
       </c>
       <c r="C297" s="5">
         <v>1.2790496400000109</v>
       </c>
       <c r="D297" s="5">
         <v>9.8315816190421614</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>165.10211998</v>
       </c>
       <c r="C298" s="5">
         <v>0.79216927999999598</v>
       </c>
       <c r="D298" s="5">
         <v>5.9413282755617525</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>165.07143148</v>
       </c>
       <c r="C299" s="5">
         <v>-3.0688499999996566E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-0.22282315490774751</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>165.48956715</v>
       </c>
       <c r="C300" s="5">
         <v>0.41813566999999807</v>
       </c>
       <c r="D300" s="5">
         <v>3.0823785357648292</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>165.77808245</v>
       </c>
       <c r="C301" s="5">
         <v>0.28851530000000025</v>
       </c>
       <c r="D301" s="5">
         <v>2.1122631924720858</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>166.47028524999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.69220279999998979</v>
       </c>
       <c r="D302" s="5">
         <v>5.1272592531254046</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>167.45483922</v>
       </c>
       <c r="C303" s="5">
         <v>0.98455397000000744</v>
       </c>
       <c r="D303" s="5">
         <v>7.3326239240728119</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>167.97993504999999</v>
       </c>
       <c r="C304" s="5">
         <v>0.52509582999999793</v>
       </c>
       <c r="D304" s="5">
         <v>3.8284754154268574</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>168.68597224000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.70603719000001774</v>
       </c>
       <c r="D305" s="5">
         <v>5.1619704517336329</v>
       </c>
       <c r="E305" s="5">
         <v>5.1891249588357669</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>168.54231881999999</v>
       </c>
       <c r="C306" s="5">
         <v>-0.14365342000002101</v>
       </c>
       <c r="D306" s="5">
         <v>-1.0171502357441908</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>166.90124401</v>
       </c>
       <c r="C307" s="5">
         <v>-1.6410748099999921</v>
       </c>
       <c r="D307" s="5">
         <v>-11.078391800302922</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>165.28107059999999</v>
       </c>
       <c r="C308" s="5">
         <v>-1.6201734100000067</v>
       </c>
       <c r="D308" s="5">
         <v>-11.046606064540498</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>164.20806976</v>
       </c>
       <c r="C309" s="5">
         <v>-1.0730008399999917</v>
       </c>
       <c r="D309" s="5">
         <v>-7.5181422698504026</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>163.50925831999999</v>
       </c>
       <c r="C310" s="5">
         <v>-0.69881144000001427</v>
       </c>
       <c r="D310" s="5">
         <v>-4.9889253795241117</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>162.54716259</v>
       </c>
       <c r="C311" s="5">
         <v>-0.96209572999998727</v>
       </c>
       <c r="D311" s="5">
         <v>-6.8367711819878663</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>162.00902392</v>
       </c>
       <c r="C312" s="5">
         <v>-0.53813866999999505</v>
       </c>
       <c r="D312" s="5">
         <v>-3.9012472838283241</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>161.27880417</v>
       </c>
       <c r="C313" s="5">
         <v>-0.73021975000000339</v>
       </c>
       <c r="D313" s="5">
         <v>-5.2766454335594908</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>160.97551912</v>
       </c>
       <c r="C314" s="5">
         <v>-0.3032850499999995</v>
       </c>
       <c r="D314" s="5">
         <v>-2.2334081184932519</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>160.07914964</v>
       </c>
       <c r="C315" s="5">
         <v>-0.89636948000000416</v>
       </c>
       <c r="D315" s="5">
         <v>-6.4811383538856182</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>159.24101795000001</v>
       </c>
       <c r="C316" s="5">
         <v>-0.83813168999998311</v>
       </c>
       <c r="D316" s="5">
         <v>-6.1050751831409844</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>159.07722475</v>
       </c>
       <c r="C317" s="5">
         <v>-0.16379320000001485</v>
       </c>
       <c r="D317" s="5">
         <v>-1.2273452388792627</v>
       </c>
       <c r="E317" s="5">
         <v>-5.6962338731575413</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>159.21452923999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.13730448999999112</v>
       </c>
       <c r="D318" s="5">
         <v>1.0406883870647254</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>158.95339518</v>
       </c>
       <c r="C319" s="5">
         <v>-0.26113405999998918</v>
       </c>
       <c r="D319" s="5">
         <v>-1.9505098882756089</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>158.08623981</v>
       </c>
       <c r="C320" s="5">
         <v>-0.86715537000000609</v>
       </c>
       <c r="D320" s="5">
         <v>-6.3535905298856887</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>159.20246295999999</v>
       </c>
       <c r="C321" s="5">
         <v>1.1162231499999962</v>
       </c>
       <c r="D321" s="5">
         <v>8.8099352939572597</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>158.34089238999999</v>
       </c>
       <c r="C322" s="5">
         <v>-0.86157056999999782</v>
       </c>
       <c r="D322" s="5">
         <v>-6.3042974842906219</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>157.72190090000001</v>
       </c>
       <c r="C323" s="5">
         <v>-0.61899148999998488</v>
       </c>
       <c r="D323" s="5">
         <v>-4.5915208927631461</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>158.79288722000001</v>
       </c>
       <c r="C324" s="5">
         <v>1.0709863200000029</v>
       </c>
       <c r="D324" s="5">
         <v>8.4597280829151522</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>159.19434253</v>
       </c>
       <c r="C325" s="5">
         <v>0.40145530999998869</v>
       </c>
       <c r="D325" s="5">
         <v>3.0763455738068046</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>159.57839777000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.38405524000000923</v>
       </c>
       <c r="D326" s="5">
         <v>2.9337150169581383</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>159.29134508999999</v>
       </c>
       <c r="C327" s="5">
         <v>-0.28705268000001638</v>
       </c>
       <c r="D327" s="5">
         <v>-2.1373545786264492</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>159.04159669000001</v>
       </c>
       <c r="C328" s="5">
         <v>-0.24974839999998721</v>
       </c>
       <c r="D328" s="5">
         <v>-1.8653063295732686</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>159.45400146</v>
       </c>
       <c r="C329" s="5">
         <v>0.41240476999999487</v>
       </c>
       <c r="D329" s="5">
         <v>3.1564388196080095</v>
       </c>
       <c r="E329" s="5">
         <v>0.23685144783744949</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>160.2897893</v>
       </c>
       <c r="C330" s="5">
         <v>0.83578783999999473</v>
       </c>
       <c r="D330" s="5">
         <v>6.4744068861875226</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>161.04912813999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.75933883999999807</v>
       </c>
       <c r="D331" s="5">
         <v>5.835225709692704</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>161.92508222000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.87595408000001385</v>
       </c>
       <c r="D332" s="5">
         <v>6.7256917285965612</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>162.71215950999999</v>
       </c>
       <c r="C333" s="5">
         <v>0.78707728999998494</v>
       </c>
       <c r="D333" s="5">
         <v>5.9913914857776751</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>163.34506744999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.63290793999999551</v>
       </c>
       <c r="D334" s="5">
         <v>4.7688522319006443</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>164.55247399000001</v>
       </c>
       <c r="C335" s="5">
         <v>1.2074065400000222</v>
       </c>
       <c r="D335" s="5">
         <v>9.2397503491238986</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>164.81192117000001</v>
       </c>
       <c r="C336" s="5">
         <v>0.25944717999999511</v>
       </c>
       <c r="D336" s="5">
         <v>1.9085139494902315</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>165.13460674000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.32268557000000442</v>
       </c>
       <c r="D337" s="5">
         <v>2.3749484082919103</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>165.80919362</v>
       </c>
       <c r="C338" s="5">
         <v>0.67458687999999256</v>
       </c>
       <c r="D338" s="5">
         <v>5.0137405285767489</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>165.91396854999999</v>
       </c>
       <c r="C339" s="5">
         <v>0.10477492999999072</v>
       </c>
       <c r="D339" s="5">
         <v>0.76092165587084981</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>166.68297178</v>
       </c>
       <c r="C340" s="5">
         <v>0.76900323000000981</v>
       </c>
       <c r="D340" s="5">
         <v>5.7059419565116176</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>167.61717504999999</v>
       </c>
       <c r="C341" s="5">
         <v>0.93420326999998338</v>
       </c>
       <c r="D341" s="5">
         <v>6.9368495336055602</v>
       </c>
       <c r="E341" s="5">
         <v>5.1194535823848586</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>166.23419177</v>
       </c>
       <c r="C342" s="5">
         <v>-1.3829832799999906</v>
       </c>
       <c r="D342" s="5">
         <v>-9.463839880156522</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>167.44589511999999</v>
       </c>
       <c r="C343" s="5">
         <v>1.2117033499999934</v>
       </c>
       <c r="D343" s="5">
         <v>9.1062905222166979</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>168.23613474999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.79023963000000208</v>
       </c>
       <c r="D344" s="5">
         <v>5.812583138591898</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>168.56552421999999</v>
       </c>
       <c r="C345" s="5">
         <v>0.3293894699999953</v>
       </c>
       <c r="D345" s="5">
         <v>2.3749456811396508</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>169.30857397</v>
       </c>
       <c r="C346" s="5">
         <v>0.7430497500000115</v>
       </c>
       <c r="D346" s="5">
         <v>5.4198407017307604</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>169.65635193</v>
       </c>
       <c r="C347" s="5">
         <v>0.34777796000000194</v>
       </c>
       <c r="D347" s="5">
         <v>2.4929679446481945</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>170.04301047999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.38665854999999283</v>
       </c>
       <c r="D348" s="5">
         <v>2.7694261272561915</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>170.76480441000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.72179393000001824</v>
       </c>
       <c r="D349" s="5">
         <v>5.2143454781052867</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>171.30027131</v>
       </c>
       <c r="C350" s="5">
         <v>0.53546689999998875</v>
       </c>
       <c r="D350" s="5">
         <v>3.8284162106710928</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>171.85461563000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.55434432000001266</v>
       </c>
       <c r="D351" s="5">
         <v>3.9531849500233474</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>172.55311029000001</v>
       </c>
       <c r="C352" s="5">
         <v>0.69849465999999438</v>
       </c>
       <c r="D352" s="5">
         <v>4.9878623566981251</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>172.77870057000001</v>
       </c>
       <c r="C353" s="5">
         <v>0.22559028000000581</v>
       </c>
       <c r="D353" s="5">
         <v>1.580170748312737</v>
       </c>
       <c r="E353" s="5">
         <v>3.0793536035077285</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>173.88207414999999</v>
       </c>
       <c r="C354" s="5">
         <v>1.1033735799999818</v>
       </c>
       <c r="D354" s="5">
         <v>7.9382326857140306</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>174.95990542999999</v>
       </c>
       <c r="C355" s="5">
         <v>1.0778312799999981</v>
       </c>
       <c r="D355" s="5">
         <v>7.6972661588292413</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>174.58370128000001</v>
       </c>
       <c r="C356" s="5">
         <v>-0.3762041499999782</v>
       </c>
       <c r="D356" s="5">
         <v>-2.5499793860311537</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>173.99080574999999</v>
       </c>
       <c r="C357" s="5">
         <v>-0.59289553000002115</v>
       </c>
       <c r="D357" s="5">
         <v>-3.9999999522570717</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>174.77903835999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.78823260999999434</v>
       </c>
       <c r="D358" s="5">
         <v>5.5738973524680713</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>175.38295381</v>
       </c>
       <c r="C359" s="5">
         <v>0.60391545000001656</v>
       </c>
       <c r="D359" s="5">
         <v>4.2260829722639892</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>175.47780816</v>
       </c>
       <c r="C360" s="5">
         <v>9.4854349999991427E-2</v>
       </c>
       <c r="D360" s="5">
         <v>0.65094364235038782</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>175.45286235</v>
       </c>
       <c r="C361" s="5">
         <v>-2.4945809999991297E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-0.1704578940966095</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>175.77176485000001</v>
       </c>
       <c r="C362" s="5">
         <v>0.31890250000000719</v>
       </c>
       <c r="D362" s="5">
         <v>2.2030525225440689</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>172.33929538999999</v>
       </c>
       <c r="C363" s="5">
         <v>-3.4324694600000214</v>
       </c>
       <c r="D363" s="5">
         <v>-21.073581460491674</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>176.89706125999999</v>
       </c>
       <c r="C364" s="5">
         <v>4.5577658699999972</v>
       </c>
       <c r="D364" s="5">
         <v>36.784114080050159</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>176.79436734000001</v>
       </c>
       <c r="C365" s="5">
         <v>-0.10269391999997879</v>
       </c>
       <c r="D365" s="5">
         <v>-0.69441511627704733</v>
       </c>
       <c r="E365" s="5">
         <v>2.3241677109228309</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>176.55942396</v>
       </c>
       <c r="C366" s="5">
         <v>-0.23494338000000425</v>
       </c>
       <c r="D366" s="5">
         <v>-1.5830850375660566</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>176.92922085999999</v>
       </c>
       <c r="C367" s="5">
         <v>0.369796899999983</v>
       </c>
       <c r="D367" s="5">
         <v>2.5425094543078064</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>176.37325867999999</v>
       </c>
       <c r="C368" s="5">
         <v>-0.55596217999999453</v>
       </c>
       <c r="D368" s="5">
         <v>-3.7062526225928871</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>165.09339371999999</v>
       </c>
       <c r="C369" s="5">
         <v>-11.279864959999998</v>
       </c>
       <c r="D369" s="5">
         <v>-54.755741676391608</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>165.89720725000001</v>
       </c>
       <c r="C370" s="5">
         <v>0.80381353000001354</v>
       </c>
       <c r="D370" s="5">
         <v>6.0016338447444362</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>167.46738404999999</v>
       </c>
       <c r="C371" s="5">
         <v>1.5701767999999845</v>
       </c>
       <c r="D371" s="5">
         <v>11.968003914036673</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>167.03855339</v>
       </c>
       <c r="C372" s="5">
         <v>-0.42883065999998848</v>
       </c>
       <c r="D372" s="5">
         <v>-3.029908475442844</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>167.64202057</v>
       </c>
       <c r="C373" s="5">
         <v>0.60346717999999555</v>
       </c>
       <c r="D373" s="5">
         <v>4.4224786919664583</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>168.12314931</v>
       </c>
       <c r="C374" s="5">
         <v>0.48112874000000261</v>
       </c>
       <c r="D374" s="5">
         <v>3.4988584836497028</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>168.07205006000001</v>
       </c>
       <c r="C375" s="5">
         <v>-5.1099249999992935E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>-0.36411820104538251</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.3641182010453714</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>167.91787384</v>
       </c>
       <c r="C376" s="5">
         <v>-0.15417622000001074</v>
       </c>
       <c r="D376" s="5">
         <v>-1.0952497996389088</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>168.37015951000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.45228567000000908</v>
       </c>
       <c r="D377" s="5">
         <v>3.2805068738758214</v>
       </c>
       <c r="E377" s="5">
         <v>-4.7649752403022489</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>168.53917038</v>
       </c>
       <c r="C378" s="5">
         <v>0.16901086999999393</v>
       </c>
       <c r="D378" s="5">
         <v>1.2112390710058651</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>167.90273131999999</v>
       </c>
       <c r="C379" s="5">
         <v>-0.63643906000001493</v>
       </c>
       <c r="D379" s="5">
         <v>-4.4385105759284222</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>169.47929662000001</v>
       </c>
       <c r="C380" s="5">
         <v>1.576565300000027</v>
       </c>
       <c r="D380" s="5">
         <v>11.868213622534585</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>170.14762572999999</v>
       </c>
       <c r="C381" s="5">
         <v>0.66832910999997353</v>
       </c>
       <c r="D381" s="5">
         <v>4.8361066962913091</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>170.22843180000001</v>
       </c>
       <c r="C382" s="5">
         <v>8.0806070000022601E-2</v>
       </c>
       <c r="D382" s="5">
         <v>0.57139186019627974</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>170.69424979999999</v>
       </c>
       <c r="C383" s="5">
         <v>0.46581799999998452</v>
       </c>
       <c r="D383" s="5">
         <v>3.3335893405108896</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>171.88159124000001</v>
       </c>
       <c r="C384" s="5">
         <v>1.1873414400000115</v>
       </c>
       <c r="D384" s="5">
         <v>8.6740100754744365</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>172.27078144999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.38919020999998111</v>
       </c>
       <c r="D385" s="5">
         <v>2.7512461273695221</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>172.32462548000001</v>
       </c>
       <c r="C386" s="5">
         <v>5.3844030000021803E-2</v>
       </c>
       <c r="D386" s="5">
         <v>0.37571098234236988</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>173.75951567999999</v>
       </c>
       <c r="C387" s="5">
         <v>1.4348901999999839</v>
       </c>
       <c r="D387" s="5">
         <v>10.462546098369696</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>174.82783703999999</v>
       </c>
       <c r="C388" s="5">
         <v>1.0683213599999988</v>
       </c>
       <c r="D388" s="5">
         <v>7.6326035414452154</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>175.23615308999999</v>
       </c>
       <c r="C389" s="5">
         <v>0.40831604999999627</v>
       </c>
       <c r="D389" s="5">
         <v>2.8389215312843108</v>
       </c>
       <c r="E389" s="5">
         <v>4.0779159442396296</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>174.14849190000001</v>
       </c>
       <c r="C390" s="5">
         <v>-1.0876611899999773</v>
       </c>
       <c r="D390" s="5">
         <v>-7.1991216843316668</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>176.31746520999999</v>
       </c>
       <c r="C391" s="5">
         <v>2.1689733099999842</v>
       </c>
       <c r="D391" s="5">
         <v>16.013195553705263</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>176.84141668000001</v>
       </c>
       <c r="C392" s="5">
         <v>0.5239514700000143</v>
       </c>
       <c r="D392" s="5">
         <v>3.6248274896105936</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>178.62969068000001</v>
       </c>
       <c r="C393" s="5">
         <v>1.7882740000000013</v>
       </c>
       <c r="D393" s="5">
         <v>12.832946565480396</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>179.39859192</v>
       </c>
       <c r="C394" s="5">
         <v>0.76890123999999105</v>
       </c>
       <c r="D394" s="5">
         <v>5.2893890323066461</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>179.88548721999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.48689529999998626</v>
       </c>
       <c r="D395" s="5">
         <v>3.305908582057393</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>181.34940187999999</v>
       </c>
       <c r="C396" s="5">
         <v>1.4639146600000004</v>
       </c>
       <c r="D396" s="5">
         <v>10.214823355897495</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>182.41459376</v>
       </c>
       <c r="C397" s="5">
         <v>1.0651918800000146</v>
       </c>
       <c r="D397" s="5">
         <v>7.2806592624020894</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>183.66251191999999</v>
       </c>
       <c r="C398" s="5">
         <v>1.2479181599999833</v>
       </c>
       <c r="D398" s="5">
         <v>8.5253695263006293</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>182.99462134999999</v>
       </c>
       <c r="C399" s="5">
         <v>-0.6678905699999973</v>
       </c>
       <c r="D399" s="5">
         <v>-4.2775816748247486</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>183.52215629</v>
       </c>
       <c r="C400" s="5">
         <v>0.52753494000000956</v>
       </c>
       <c r="D400" s="5">
         <v>3.5147268099438245</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>183.81712099000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.29496470000000841</v>
       </c>
       <c r="D401" s="5">
         <v>1.9458325839619484</v>
       </c>
       <c r="E401" s="5">
         <v>4.8968022572333458</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>185.22709942</v>
       </c>
       <c r="C402" s="5">
         <v>1.4099784299999953</v>
       </c>
       <c r="D402" s="5">
         <v>9.6030889225542815</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>185.68651899</v>
       </c>
       <c r="C403" s="5">
         <v>0.45941956999999434</v>
       </c>
       <c r="D403" s="5">
         <v>3.0173053245954096</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>186.73329985000001</v>
       </c>
       <c r="C404" s="5">
         <v>1.0467808600000126</v>
       </c>
       <c r="D404" s="5">
         <v>6.978564554550859</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>187.14787193999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.41457208999997874</v>
       </c>
       <c r="D405" s="5">
         <v>2.6969284709467578</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>187.98135228000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.83348034000002258</v>
       </c>
       <c r="D406" s="5">
         <v>5.4771814585609757</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>189.04544132000001</v>
       </c>
       <c r="C407" s="5">
         <v>1.0640890399999989</v>
       </c>
       <c r="D407" s="5">
         <v>7.0082536250959837</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>189.0886275</v>
       </c>
       <c r="C408" s="5">
         <v>4.3186179999992191E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.27447675112191039</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>189.74120722000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.65257972000000564</v>
       </c>
       <c r="D409" s="5">
         <v>4.2209431090082017</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>190.97188965000001</v>
       </c>
       <c r="C410" s="5">
         <v>1.2306824300000017</v>
       </c>
       <c r="D410" s="5">
         <v>8.0670837361646051</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>191.35197166</v>
       </c>
       <c r="C411" s="5">
         <v>0.38008200999999531</v>
       </c>
       <c r="D411" s="5">
         <v>2.4146187721498347</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>191.47295094</v>
       </c>
       <c r="C412" s="5">
         <v>0.12097928000000024</v>
       </c>
       <c r="D412" s="5">
         <v>0.76132488198257242</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>192.13485395999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.66190301999998269</v>
       </c>
       <c r="D413" s="5">
         <v>4.228068124412987</v>
       </c>
       <c r="E413" s="5">
         <v>4.5250044855465132</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>191.50936834000001</v>
       </c>
       <c r="C414" s="5">
         <v>-0.62548561999997787</v>
       </c>
       <c r="D414" s="5">
         <v>-3.8373482560100758</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>192.74065623999999</v>
       </c>
       <c r="C415" s="5">
         <v>1.2312878999999839</v>
       </c>
       <c r="D415" s="5">
         <v>7.9940215322361619</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>193.04661619999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.30595995999999559</v>
       </c>
       <c r="D416" s="5">
         <v>1.9216210595625505</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>192.34022952999999</v>
       </c>
       <c r="C417" s="5">
         <v>-0.70638667000000055</v>
       </c>
       <c r="D417" s="5">
         <v>-4.3036800021474475</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>192.96440995</v>
       </c>
       <c r="C418" s="5">
         <v>0.62418042000001606</v>
       </c>
       <c r="D418" s="5">
         <v>3.9644905971016664</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>193.24835791999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.28394796999998562</v>
       </c>
       <c r="D419" s="5">
         <v>1.7801667048702452</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>193.83687705</v>
       </c>
       <c r="C420" s="5">
         <v>0.58851913000000877</v>
       </c>
       <c r="D420" s="5">
         <v>3.7163208291818073</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>194.11853482000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.28165777000000958</v>
       </c>
       <c r="D421" s="5">
         <v>1.7576821274235321</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>194.65188085</v>
       </c>
       <c r="C422" s="5">
         <v>0.53334602999998992</v>
       </c>
       <c r="D422" s="5">
         <v>3.3473150304817789</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>194.66835847999999</v>
       </c>
       <c r="C423" s="5">
         <v>1.6477629999997134E-2</v>
       </c>
       <c r="D423" s="5">
         <v>0.10162945558758185</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>194.89834843</v>
       </c>
       <c r="C424" s="5">
         <v>0.22998995000000377</v>
       </c>
       <c r="D424" s="5">
         <v>1.4269826825259901</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>195.11967378</v>
       </c>
       <c r="C425" s="5">
         <v>0.22132535000000075</v>
       </c>
       <c r="D425" s="5">
         <v>1.3712560055225032</v>
       </c>
       <c r="E425" s="5">
         <v>1.5535025314154627</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>194.73417441000001</v>
       </c>
       <c r="C426" s="5">
         <v>-0.3854993699999909</v>
       </c>
       <c r="D426" s="5">
         <v>-2.345255141803948</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>196.10097941999999</v>
       </c>
       <c r="C427" s="5">
         <v>1.3668050099999789</v>
       </c>
       <c r="D427" s="5">
         <v>8.7554597624630581</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>196.89488643000001</v>
       </c>
       <c r="C428" s="5">
         <v>0.7939070100000265</v>
       </c>
       <c r="D428" s="5">
         <v>4.9677996159490867</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>197.12336558000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.2284791499999983</v>
       </c>
       <c r="D429" s="5">
         <v>1.4014158954539502</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>197.67607212999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.55270654999998214</v>
       </c>
       <c r="D430" s="5">
         <v>3.417008226232765</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>197.18919338000001</v>
       </c>
       <c r="C431" s="5">
         <v>-0.48687874999998826</v>
       </c>
       <c r="D431" s="5">
         <v>-2.9159041308935651</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>197.07400251999999</v>
       </c>
       <c r="C432" s="5">
         <v>-0.11519086000001266</v>
       </c>
       <c r="D432" s="5">
         <v>-0.69874913952169271</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>197.29832854</v>
       </c>
       <c r="C433" s="5">
         <v>0.22432602000000657</v>
       </c>
       <c r="D433" s="5">
         <v>1.3745238768490209</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>196.87294477</v>
       </c>
       <c r="C434" s="5">
         <v>-0.42538376999999628</v>
       </c>
       <c r="D434" s="5">
         <v>-2.5567913193536573</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>198.16375987000001</v>
       </c>
       <c r="C435" s="5">
         <v>1.2908151000000032</v>
       </c>
       <c r="D435" s="5">
         <v>8.1579274020550088</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>198.76127491</v>
       </c>
       <c r="C436" s="5">
         <v>0.59751503999999045</v>
       </c>
       <c r="D436" s="5">
         <v>3.6789236868286945</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>199.03041754</v>
       </c>
       <c r="C437" s="5">
         <v>0.2691426300000046</v>
       </c>
       <c r="D437" s="5">
         <v>1.6370763869313576</v>
       </c>
       <c r="E437" s="5">
         <v>2.004279570705636</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>199.97696938999999</v>
       </c>
       <c r="C438" s="5">
         <v>0.94655184999999165</v>
       </c>
       <c r="D438" s="5">
         <v>5.8586473214937707</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>200.10396191000001</v>
       </c>
       <c r="C439" s="5">
         <v>0.12699252000001593</v>
       </c>
       <c r="D439" s="5">
         <v>0.76471009808947166</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>200.84849131999999</v>
       </c>
       <c r="C440" s="5">
         <v>0.74452940999998418</v>
       </c>
       <c r="D440" s="5">
         <v>4.5573667686206187</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>200.65057779</v>
       </c>
       <c r="C441" s="5">
         <v>-0.1979135299999939</v>
       </c>
       <c r="D441" s="5">
         <v>-1.1760771079268983</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>200.78185124000001</v>
+        <v>200.77410322</v>
       </c>
       <c r="C442" s="5">
-        <v>0.13127345000000901</v>
+        <v>0.12352543000000082</v>
       </c>
       <c r="D442" s="5">
-        <v>0.78791805923981162</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.74125600800025726</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>201.07838002</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.30427679999999668</v>
+      </c>
+      <c r="D443" s="5">
+        <v>1.8338574841790356</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78020B08-D370-4352-9D74-9D60047DA658}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FBB4150-C307-4376-8E8E-4135083508E7}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FED47F3D-B883-4932-80F5-8B759C4BCA5D}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>fwagooda</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>