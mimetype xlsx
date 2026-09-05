--- v7 (2026-07-27)
+++ v8 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B0E2DB2E-D769-4969-95B5-0A6E882CA07F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DC22138A-9FCA-4E49-B190-093A255F8270}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B6626327-7C6C-43B6-B650-B10BF87E5AE5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D362E589-1DA6-447C-95E9-6A432CF14A4C}"/>
   </bookViews>
   <sheets>
     <sheet name="fwagooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F7BF0711-58BC-44CE-AB73-58750D40E943}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA05A2C7-27BE-4C8E-BC73-9280C5E9C022}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>149.50269856</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>150.32324072</v>
       </c>
       <c r="C7" s="5">
         <v>0.82054216000000224</v>
       </c>
       <c r="D7" s="5">
         <v>6.7886696330223373</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>149.85603465</v>
       </c>
       <c r="C8" s="5">
         <v>-0.46720607000000314</v>
       </c>
       <c r="D8" s="5">
         <v>-3.6665132025046843</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>149.14840856999999</v>
       </c>
       <c r="C9" s="5">
         <v>-0.70762608000001137</v>
       </c>
       <c r="D9" s="5">
         <v>-5.5215745614338507</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>147.21028713999999</v>
       </c>
       <c r="C10" s="5">
         <v>-1.9381214299999954</v>
       </c>
       <c r="D10" s="5">
         <v>-14.525920444993067</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>147.41201978999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.20173264999999674</v>
       </c>
       <c r="D11" s="5">
         <v>1.6568957574919496</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>146.55101425999999</v>
       </c>
       <c r="C12" s="5">
         <v>-0.86100552999999991</v>
       </c>
       <c r="D12" s="5">
         <v>-6.7881387011937022</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>147.99340563999999</v>
       </c>
       <c r="C13" s="5">
         <v>1.4423913800000037</v>
       </c>
       <c r="D13" s="5">
         <v>12.471485223830236</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>147.08051338000001</v>
       </c>
       <c r="C14" s="5">
         <v>-0.91289225999997825</v>
       </c>
       <c r="D14" s="5">
         <v>-7.1561218007128558</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>147.22405158000001</v>
       </c>
       <c r="C15" s="5">
         <v>0.14353819999999473</v>
       </c>
       <c r="D15" s="5">
         <v>1.1774053960040165</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>146.69869686999999</v>
       </c>
       <c r="C16" s="5">
         <v>-0.52535471000001621</v>
       </c>
       <c r="D16" s="5">
         <v>-4.1990338689680495</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>146.39313974999999</v>
       </c>
       <c r="C17" s="5">
         <v>-0.30555712000000312</v>
       </c>
       <c r="D17" s="5">
         <v>-2.4710312017869995</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>145.03392147</v>
       </c>
       <c r="C18" s="5">
         <v>-1.3592182799999932</v>
       </c>
       <c r="D18" s="5">
         <v>-10.589942915300677</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>143.67468288000001</v>
       </c>
       <c r="C19" s="5">
         <v>-1.3592385899999897</v>
       </c>
       <c r="D19" s="5">
         <v>-10.684282749230468</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>143.56006445</v>
       </c>
       <c r="C20" s="5">
         <v>-0.11461843000000727</v>
       </c>
       <c r="D20" s="5">
         <v>-0.95312703457677284</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>141.24526544</v>
       </c>
       <c r="C21" s="5">
         <v>-2.3147990100000015</v>
       </c>
       <c r="D21" s="5">
         <v>-17.72212740185083</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>140.17842042999999</v>
       </c>
       <c r="C22" s="5">
         <v>-1.0668450100000086</v>
       </c>
       <c r="D22" s="5">
         <v>-8.6965572716023569</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>139.11690063</v>
       </c>
       <c r="C23" s="5">
         <v>-1.061519799999985</v>
       </c>
       <c r="D23" s="5">
         <v>-8.7180773441840937</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>134.08421949999999</v>
       </c>
       <c r="C24" s="5">
         <v>-5.0326811300000145</v>
       </c>
       <c r="D24" s="5">
         <v>-35.735179643382786</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>133.31505752000001</v>
       </c>
       <c r="C25" s="5">
         <v>-0.76916197999997848</v>
       </c>
       <c r="D25" s="5">
         <v>-6.6706088200510933</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>132.79879363000001</v>
       </c>
       <c r="C26" s="5">
         <v>-0.51626389000000472</v>
       </c>
       <c r="D26" s="5">
         <v>-4.5493027208380665</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>131.79329996999999</v>
       </c>
       <c r="C27" s="5">
         <v>-1.0054936600000133</v>
       </c>
       <c r="D27" s="5">
         <v>-8.7168893830948608</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>131.71034546000001</v>
       </c>
       <c r="C28" s="5">
         <v>-8.2954509999979109E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-0.7527053489157165</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>130.54331629999999</v>
       </c>
       <c r="C29" s="5">
         <v>-1.1670291600000269</v>
       </c>
       <c r="D29" s="5">
         <v>-10.129526750378016</v>
       </c>
       <c r="E29" s="5">
         <v>-10.826889482025749</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>129.99874474999999</v>
       </c>
       <c r="C30" s="5">
         <v>-0.54457155000000057</v>
       </c>
       <c r="D30" s="5">
         <v>-4.8926214928503464</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>129.58946298000001</v>
       </c>
       <c r="C31" s="5">
         <v>-0.40928176999997845</v>
       </c>
       <c r="D31" s="5">
         <v>-3.7132837784144446</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>126.39245181</v>
       </c>
       <c r="C32" s="5">
         <v>-3.1970111700000103</v>
       </c>
       <c r="D32" s="5">
         <v>-25.900141147650878</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>126.67817565</v>
       </c>
       <c r="C33" s="5">
         <v>0.28572384000000284</v>
       </c>
       <c r="D33" s="5">
         <v>2.746713861618022</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>128.02178430999999</v>
       </c>
       <c r="C34" s="5">
         <v>1.3436086599999868</v>
       </c>
       <c r="D34" s="5">
         <v>13.497137289453075</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>126.99086147</v>
       </c>
       <c r="C35" s="5">
         <v>-1.0309228399999881</v>
       </c>
       <c r="D35" s="5">
         <v>-9.2465547199004465</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>128.61394401000001</v>
       </c>
       <c r="C36" s="5">
         <v>1.6230825400000128</v>
       </c>
       <c r="D36" s="5">
         <v>16.462750723146868</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>127.98403073999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.62991327000001718</v>
       </c>
       <c r="D37" s="5">
         <v>-5.7214857903352234</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>127.41770855</v>
       </c>
       <c r="C38" s="5">
         <v>-0.56632218999999395</v>
       </c>
       <c r="D38" s="5">
         <v>-5.182591391948554</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>127.89533839000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.47762984000000586</v>
       </c>
       <c r="D39" s="5">
         <v>4.5921516063306633</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>128.37970369000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.48436530000000744</v>
       </c>
       <c r="D40" s="5">
         <v>4.6405090327037435</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>129.23519168000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.85548799000000031</v>
       </c>
       <c r="D41" s="5">
         <v>8.2961626145014336</v>
       </c>
       <c r="E41" s="5">
         <v>-1.0020617348143523</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>128.16167558999999</v>
       </c>
       <c r="C42" s="5">
         <v>-1.0735160900000267</v>
       </c>
       <c r="D42" s="5">
         <v>-9.5249929791457077</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>130.83967053000001</v>
       </c>
       <c r="C43" s="5">
         <v>2.6779949400000191</v>
       </c>
       <c r="D43" s="5">
         <v>28.166693720795454</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>131.19064241999999</v>
       </c>
       <c r="C44" s="5">
         <v>0.35097188999998252</v>
       </c>
       <c r="D44" s="5">
         <v>3.2668673564439255</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>128.24779025000001</v>
       </c>
       <c r="C45" s="5">
         <v>-2.9428521699999806</v>
       </c>
       <c r="D45" s="5">
         <v>-23.833432384953422</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>129.26538871</v>
       </c>
       <c r="C46" s="5">
         <v>1.0175984599999879</v>
       </c>
       <c r="D46" s="5">
         <v>9.9482668762163051</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>129.85353724000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.58814853000001222</v>
       </c>
       <c r="D47" s="5">
         <v>5.5986424747642261</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>128.37570640999999</v>
       </c>
       <c r="C48" s="5">
         <v>-1.4778308300000162</v>
       </c>
       <c r="D48" s="5">
         <v>-12.833673462213923</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>128.38366177</v>
       </c>
       <c r="C49" s="5">
         <v>7.9553600000110691E-3</v>
       </c>
       <c r="D49" s="5">
         <v>7.4388579145301392E-2</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>129.89249573000001</v>
       </c>
       <c r="C50" s="5">
         <v>1.508833960000004</v>
       </c>
       <c r="D50" s="5">
         <v>15.051327450555174</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>131.68818535</v>
       </c>
       <c r="C51" s="5">
         <v>1.7956896199999903</v>
       </c>
       <c r="D51" s="5">
         <v>17.910646905164107</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>131.83943643000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.15125108000000864</v>
       </c>
       <c r="D52" s="5">
         <v>1.3870055947614146</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>132.00743602</v>
       </c>
       <c r="C53" s="5">
         <v>0.16799958999999376</v>
       </c>
       <c r="D53" s="5">
         <v>1.5398915829796245</v>
       </c>
       <c r="E53" s="5">
         <v>2.145115663900854</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>132.3223778</v>
       </c>
       <c r="C54" s="5">
         <v>0.31494177999999806</v>
       </c>
       <c r="D54" s="5">
         <v>2.9008132806884968</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>131.04514716</v>
       </c>
       <c r="C55" s="5">
         <v>-1.2772306399999991</v>
       </c>
       <c r="D55" s="5">
         <v>-10.987344575966018</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>131.96470977000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.91956261000001405</v>
       </c>
       <c r="D56" s="5">
         <v>8.7532812269466298</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>132.70099336999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.73628359999997883</v>
       </c>
       <c r="D57" s="5">
         <v>6.9046026032595575</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>132.73005189</v>
       </c>
       <c r="C58" s="5">
         <v>2.9058520000006638E-2</v>
       </c>
       <c r="D58" s="5">
         <v>0.26308960193615061</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>133.08930158000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.35924969000001283</v>
       </c>
       <c r="D59" s="5">
         <v>3.2967319670475836</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>133.73138419</v>
       </c>
       <c r="C60" s="5">
         <v>0.64208260999998856</v>
       </c>
       <c r="D60" s="5">
         <v>5.9454538401185975</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>134.46237152</v>
       </c>
       <c r="C61" s="5">
         <v>0.73098733000000493</v>
       </c>
       <c r="D61" s="5">
         <v>6.7601369615507112</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>135.03883479000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.57646327000000497</v>
       </c>
       <c r="D62" s="5">
         <v>5.2676633384517224</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>135.99035277999999</v>
       </c>
       <c r="C63" s="5">
         <v>0.95151798999998505</v>
       </c>
       <c r="D63" s="5">
         <v>8.7910133529743195</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>136.42067606000001</v>
       </c>
       <c r="C64" s="5">
         <v>0.4303232800000103</v>
       </c>
       <c r="D64" s="5">
         <v>3.8640287552936581</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>136.82535860999999</v>
       </c>
       <c r="C65" s="5">
         <v>0.40468254999998976</v>
       </c>
       <c r="D65" s="5">
         <v>3.6183736884441542</v>
       </c>
       <c r="E65" s="5">
         <v>3.6497357537268238</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>135.93466391000001</v>
       </c>
       <c r="C66" s="5">
         <v>-0.89069469999998319</v>
       </c>
       <c r="D66" s="5">
         <v>-7.5379597242211211</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>137.23953494</v>
       </c>
       <c r="C67" s="5">
         <v>1.3048710299999868</v>
       </c>
       <c r="D67" s="5">
         <v>12.147149451812943</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>137.32206085999999</v>
       </c>
       <c r="C68" s="5">
         <v>8.2525919999994812E-2</v>
       </c>
       <c r="D68" s="5">
         <v>0.72398443481527242</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>138.12956618000001</v>
       </c>
       <c r="C69" s="5">
         <v>0.8075053200000184</v>
       </c>
       <c r="D69" s="5">
         <v>7.2892042860980721</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>138.16404868000001</v>
       </c>
       <c r="C70" s="5">
         <v>3.4482499999995753E-2</v>
       </c>
       <c r="D70" s="5">
         <v>0.29997821879774733</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>138.10619215</v>
       </c>
       <c r="C71" s="5">
         <v>-5.7856530000009343E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-0.50134718647696364</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>137.56485382</v>
       </c>
       <c r="C72" s="5">
         <v>-0.54133833000000209</v>
       </c>
       <c r="D72" s="5">
         <v>-4.6035795959029846</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>137.23050574999999</v>
       </c>
       <c r="C73" s="5">
         <v>-0.33434807000000433</v>
       </c>
       <c r="D73" s="5">
         <v>-2.8778976832046665</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>137.65293467000001</v>
       </c>
       <c r="C74" s="5">
         <v>0.42242892000001575</v>
       </c>
       <c r="D74" s="5">
         <v>3.7570772832562715</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>137.80453724</v>
       </c>
       <c r="C75" s="5">
         <v>0.15160256999999433</v>
       </c>
       <c r="D75" s="5">
         <v>1.329641933050052</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>137.56440362999999</v>
       </c>
       <c r="C76" s="5">
         <v>-0.2401336100000151</v>
       </c>
       <c r="D76" s="5">
         <v>-2.0711549446174704</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>138.42639131999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.86198769000000652</v>
       </c>
       <c r="D77" s="5">
         <v>7.7839090885921003</v>
       </c>
       <c r="E77" s="5">
         <v>1.1701286415506607</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>140.42035290999999</v>
       </c>
       <c r="C78" s="5">
         <v>1.9939615899999978</v>
       </c>
       <c r="D78" s="5">
         <v>18.722751932381133</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>141.28762044000001</v>
       </c>
       <c r="C79" s="5">
         <v>0.86726753000002077</v>
       </c>
       <c r="D79" s="5">
         <v>7.6684863567399564</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>141.71326278000001</v>
       </c>
       <c r="C80" s="5">
         <v>0.42564233999999601</v>
       </c>
       <c r="D80" s="5">
         <v>3.675619077348391</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>141.64153679</v>
       </c>
       <c r="C81" s="5">
         <v>-7.1725990000004458E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-0.60567366977070103</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>142.50362734000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.8620905500000049</v>
       </c>
       <c r="D82" s="5">
         <v>7.5532327028560386</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>142.76688904</v>
       </c>
       <c r="C83" s="5">
         <v>0.26326169999998683</v>
       </c>
       <c r="D83" s="5">
         <v>2.2395486270747389</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>143.5806987</v>
       </c>
       <c r="C84" s="5">
         <v>0.81380966000000399</v>
       </c>
       <c r="D84" s="5">
         <v>7.0589044990284178</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>144.41231955999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.83162085999998681</v>
       </c>
       <c r="D85" s="5">
         <v>7.1761558383174995</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>144.19266834000001</v>
       </c>
       <c r="C86" s="5">
         <v>-0.2196512199999745</v>
       </c>
       <c r="D86" s="5">
         <v>-1.810009107135313</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>144.42166232</v>
       </c>
       <c r="C87" s="5">
         <v>0.22899397999998428</v>
       </c>
       <c r="D87" s="5">
         <v>1.9224676174359079</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>145.28616966999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.86450734999999668</v>
       </c>
       <c r="D88" s="5">
         <v>7.4244690813223269</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>146.09669152000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.81052185000001487</v>
       </c>
       <c r="D89" s="5">
         <v>6.9038345184804895</v>
       </c>
       <c r="E89" s="5">
         <v>5.5410678027924654</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>145.9690129</v>
       </c>
       <c r="C90" s="5">
         <v>-0.12767862000001173</v>
       </c>
       <c r="D90" s="5">
         <v>-1.0436926341505504</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>146.29173668000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.32272378000001822</v>
       </c>
       <c r="D91" s="5">
         <v>2.6855877535493455</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>147.39111234000001</v>
       </c>
       <c r="C92" s="5">
         <v>1.0993756599999926</v>
       </c>
       <c r="D92" s="5">
         <v>9.4001732838928653</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>146.90123208</v>
       </c>
       <c r="C93" s="5">
         <v>-0.48988026000000673</v>
       </c>
       <c r="D93" s="5">
         <v>-3.9163035833323367</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>147.77185994999999</v>
       </c>
       <c r="C94" s="5">
         <v>0.87062786999999275</v>
       </c>
       <c r="D94" s="5">
         <v>7.3484100531348018</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>148.12239889</v>
       </c>
       <c r="C95" s="5">
         <v>0.35053894000000696</v>
       </c>
       <c r="D95" s="5">
         <v>2.8840300908518746</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>149.33807744999999</v>
       </c>
       <c r="C96" s="5">
         <v>1.2156785599999864</v>
       </c>
       <c r="D96" s="5">
         <v>10.305667834943444</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>149.9268797</v>
       </c>
       <c r="C97" s="5">
         <v>0.58880225000001474</v>
       </c>
       <c r="D97" s="5">
         <v>4.8352554580851415</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>150.39969092999999</v>
       </c>
       <c r="C98" s="5">
         <v>0.4728112299999907</v>
       </c>
       <c r="D98" s="5">
         <v>3.8506682822718519</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>149.73204084</v>
       </c>
       <c r="C99" s="5">
         <v>-0.66765008999999509</v>
       </c>
       <c r="D99" s="5">
         <v>-5.1988505718734253</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>150.40326927000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.67122843000001353</v>
       </c>
       <c r="D100" s="5">
         <v>5.5140733878607628</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>150.98124537999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.57797610999998028</v>
       </c>
       <c r="D101" s="5">
         <v>4.7101357210175054</v>
       </c>
       <c r="E101" s="5">
         <v>3.343370619266417</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>152.72854522</v>
       </c>
       <c r="C102" s="5">
         <v>1.7472998400000108</v>
       </c>
       <c r="D102" s="5">
         <v>14.80651653243552</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>152.96741858999999</v>
       </c>
       <c r="C103" s="5">
         <v>0.2388733699999932</v>
       </c>
       <c r="D103" s="5">
         <v>1.8930760583838913</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>153.50569931999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.53828072999999677</v>
       </c>
       <c r="D104" s="5">
         <v>4.3054017957750768</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>153.80842484999999</v>
       </c>
       <c r="C105" s="5">
         <v>0.30272553000000357</v>
       </c>
       <c r="D105" s="5">
         <v>2.3923336232332337</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>154.39913805</v>
       </c>
       <c r="C106" s="5">
         <v>0.59071320000001037</v>
       </c>
       <c r="D106" s="5">
         <v>4.7073005378169386</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>154.88536646</v>
       </c>
       <c r="C107" s="5">
         <v>0.48622840999999539</v>
       </c>
       <c r="D107" s="5">
         <v>3.8451441504840034</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>155.21855350000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.33318704000001276</v>
       </c>
       <c r="D108" s="5">
         <v>2.6121839153228743</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>155.78553048000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.56697697999999264</v>
       </c>
       <c r="D109" s="5">
         <v>4.4724615092641473</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>156.72998648999999</v>
       </c>
       <c r="C110" s="5">
         <v>0.94445600999998192</v>
       </c>
       <c r="D110" s="5">
         <v>7.522596653962621</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>157.46011236000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.73012587000002327</v>
       </c>
       <c r="D111" s="5">
         <v>5.735672106900358</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>158.0925168</v>
       </c>
       <c r="C112" s="5">
         <v>0.63240443999998774</v>
       </c>
       <c r="D112" s="5">
         <v>4.9274398579987944</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>158.42408347</v>
       </c>
       <c r="C113" s="5">
         <v>0.33156667000000084</v>
       </c>
       <c r="D113" s="5">
         <v>2.5459891763560671</v>
       </c>
       <c r="E113" s="5">
         <v>4.9296441231938104</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>157.49006872999999</v>
       </c>
       <c r="C114" s="5">
         <v>-0.93401474000000917</v>
       </c>
       <c r="D114" s="5">
         <v>-6.8498344815270613</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>157.68885344</v>
       </c>
       <c r="C115" s="5">
         <v>0.19878471000001241</v>
       </c>
       <c r="D115" s="5">
         <v>1.5252049052154382</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>157.73175276000001</v>
       </c>
       <c r="C116" s="5">
         <v>4.2899320000003627E-2</v>
       </c>
       <c r="D116" s="5">
         <v>0.3269494317832411</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>157.80389836000001</v>
       </c>
       <c r="C117" s="5">
         <v>7.2145599999998922E-2</v>
       </c>
       <c r="D117" s="5">
         <v>0.55025601488776221</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>157.19323342999999</v>
       </c>
       <c r="C118" s="5">
         <v>-0.61066493000001287</v>
       </c>
       <c r="D118" s="5">
         <v>-4.5461530901004128</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>157.83972378000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.64649035000002186</v>
       </c>
       <c r="D119" s="5">
         <v>5.0484329270561901</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>158.55130163999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.71157785999997714</v>
       </c>
       <c r="D120" s="5">
         <v>5.5460523293653585</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>158.53734338000001</v>
       </c>
       <c r="C121" s="5">
         <v>-1.3958259999981237E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-0.10559234714946353</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>159.17256558</v>
       </c>
       <c r="C122" s="5">
         <v>0.63522219999998697</v>
       </c>
       <c r="D122" s="5">
         <v>4.9155060318508914</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>160.01646127999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.84389569999999026</v>
       </c>
       <c r="D123" s="5">
         <v>6.5509548122482331</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>160.45212823</v>
       </c>
       <c r="C124" s="5">
         <v>0.43566695000001232</v>
       </c>
       <c r="D124" s="5">
         <v>3.3165369431454206</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>161.13217109999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.68004286999999408</v>
       </c>
       <c r="D125" s="5">
         <v>5.2061971969280529</v>
       </c>
       <c r="E125" s="5">
         <v>1.7093913820955153</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>162.81502370999999</v>
       </c>
       <c r="C126" s="5">
         <v>1.6828526099999976</v>
       </c>
       <c r="D126" s="5">
         <v>13.27827204511156</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>162.90962275999999</v>
       </c>
       <c r="C127" s="5">
         <v>9.4599049999999352E-2</v>
       </c>
       <c r="D127" s="5">
         <v>0.69945834187559175</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>163.74588643000001</v>
       </c>
       <c r="C128" s="5">
         <v>0.83626367000002233</v>
       </c>
       <c r="D128" s="5">
         <v>6.3368832798028185</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>162.41567903000001</v>
       </c>
       <c r="C129" s="5">
         <v>-1.3302074000000061</v>
       </c>
       <c r="D129" s="5">
         <v>-9.3243572296604285</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>162.76807585</v>
       </c>
       <c r="C130" s="5">
         <v>0.35239681999999561</v>
       </c>
       <c r="D130" s="5">
         <v>2.6349626018447037</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>162.94472569999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.17664984999998978</v>
       </c>
       <c r="D131" s="5">
         <v>1.3101446957576535</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>162.05350614</v>
       </c>
       <c r="C132" s="5">
         <v>-0.89121955999999614</v>
       </c>
       <c r="D132" s="5">
         <v>-6.3694680610159597</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>161.47486473999999</v>
       </c>
       <c r="C133" s="5">
         <v>-0.5786414000000093</v>
       </c>
       <c r="D133" s="5">
         <v>-4.2016624975544374</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>160.77046340000001</v>
       </c>
       <c r="C134" s="5">
         <v>-0.70440133999997556</v>
       </c>
       <c r="D134" s="5">
         <v>-5.1109694472669887</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>160.46941593</v>
       </c>
       <c r="C135" s="5">
         <v>-0.30104747000001453</v>
       </c>
       <c r="D135" s="5">
         <v>-2.2240374725382872</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>160.32970793999999</v>
       </c>
       <c r="C136" s="5">
         <v>-0.13970799000000511</v>
       </c>
       <c r="D136" s="5">
         <v>-1.0397566203295905</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>160.14934751000001</v>
       </c>
       <c r="C137" s="5">
         <v>-0.18036042999997903</v>
       </c>
       <c r="D137" s="5">
         <v>-1.3416005623983929</v>
       </c>
       <c r="E137" s="5">
         <v>-0.60994870440244098</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>159.03853268</v>
       </c>
       <c r="C138" s="5">
         <v>-1.1108148300000096</v>
       </c>
       <c r="D138" s="5">
         <v>-8.0130457421438646</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>158.64306457000001</v>
       </c>
       <c r="C139" s="5">
         <v>-0.39546810999999593</v>
       </c>
       <c r="D139" s="5">
         <v>-2.9434686330085502</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>158.56305902</v>
       </c>
       <c r="C140" s="5">
         <v>-8.0005550000009862E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-0.60349825166130522</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>158.331525</v>
       </c>
       <c r="C141" s="5">
         <v>-0.23153401999999801</v>
       </c>
       <c r="D141" s="5">
         <v>-1.7382376523848331</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>158.22897053</v>
       </c>
       <c r="C142" s="5">
         <v>-0.10255447000000117</v>
       </c>
       <c r="D142" s="5">
         <v>-0.77450080684469125</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>158.37136371</v>
       </c>
       <c r="C143" s="5">
         <v>0.14239317999999912</v>
       </c>
       <c r="D143" s="5">
         <v>1.0852633147080626</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>157.18665185</v>
       </c>
       <c r="C144" s="5">
         <v>-1.1847118599999931</v>
       </c>
       <c r="D144" s="5">
         <v>-8.6164376410969865</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>157.98689324</v>
       </c>
       <c r="C145" s="5">
         <v>0.8002413899999965</v>
       </c>
       <c r="D145" s="5">
         <v>6.2832305436605562</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>156.17414768</v>
       </c>
       <c r="C146" s="5">
         <v>-1.8127455599999962</v>
       </c>
       <c r="D146" s="5">
         <v>-12.932309152232035</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>155.07583876999999</v>
       </c>
       <c r="C147" s="5">
         <v>-1.0983089100000143</v>
       </c>
       <c r="D147" s="5">
         <v>-8.1202229775808714</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>153.83693281000001</v>
       </c>
       <c r="C148" s="5">
         <v>-1.2389059599999825</v>
       </c>
       <c r="D148" s="5">
         <v>-9.1766153345009922</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>152.89576753</v>
       </c>
       <c r="C149" s="5">
         <v>-0.94116528000000699</v>
       </c>
       <c r="D149" s="5">
         <v>-7.0994655763389485</v>
       </c>
       <c r="E149" s="5">
         <v>-4.5292597770634551</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>152.45249461</v>
       </c>
       <c r="C150" s="5">
         <v>-0.44327291999999829</v>
       </c>
       <c r="D150" s="5">
         <v>-3.4240783303030597</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>151.94788252000001</v>
       </c>
       <c r="C151" s="5">
         <v>-0.50461208999999485</v>
       </c>
       <c r="D151" s="5">
         <v>-3.9004386423766135</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>151.76385522000001</v>
       </c>
       <c r="C152" s="5">
         <v>-0.18402729999999679</v>
       </c>
       <c r="D152" s="5">
         <v>-1.4437034262413495</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>151.48359614</v>
       </c>
       <c r="C153" s="5">
         <v>-0.28025908000000754</v>
       </c>
       <c r="D153" s="5">
         <v>-2.1936449550332138</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>151.40899782</v>
       </c>
       <c r="C154" s="5">
         <v>-7.4598320000006879E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-0.58934383579070104</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>151.75385764000001</v>
       </c>
       <c r="C155" s="5">
         <v>0.34485982000001059</v>
       </c>
       <c r="D155" s="5">
         <v>2.7677053569637566</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>151.59305126999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.1608063700000173</v>
       </c>
       <c r="D156" s="5">
         <v>-1.2641983358160802</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>151.9968125</v>
       </c>
       <c r="C157" s="5">
         <v>0.40376123000001485</v>
       </c>
       <c r="D157" s="5">
         <v>3.2433842030679116</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>150.99120239000001</v>
       </c>
       <c r="C158" s="5">
         <v>-1.0056101099999921</v>
       </c>
       <c r="D158" s="5">
         <v>-7.6565796883484634</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>150.01367242000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.97752997000000619</v>
       </c>
       <c r="D159" s="5">
         <v>-7.4981554593008699</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>149.97567882000001</v>
       </c>
       <c r="C160" s="5">
         <v>-3.7993599999992966E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-0.3034981014684468</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>149.68014031999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.29553850000002058</v>
       </c>
       <c r="D161" s="5">
         <v>-2.3392300905412111</v>
       </c>
       <c r="E161" s="5">
         <v>-2.1031499183710611</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>148.84118040000001</v>
       </c>
       <c r="C162" s="5">
         <v>-0.83895991999997932</v>
       </c>
       <c r="D162" s="5">
         <v>-6.5225003263343346</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>148.33205864000001</v>
       </c>
       <c r="C163" s="5">
         <v>-0.50912175999999931</v>
       </c>
       <c r="D163" s="5">
         <v>-4.028336412300149</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>147.55369217000001</v>
       </c>
       <c r="C164" s="5">
         <v>-0.7783664700000088</v>
       </c>
       <c r="D164" s="5">
         <v>-6.1183565427348485</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>147.38760332999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.16608884000001467</v>
       </c>
       <c r="D165" s="5">
         <v>-1.3424085685576737</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>147.33152501999999</v>
       </c>
       <c r="C166" s="5">
         <v>-5.6078310000003739E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-0.45562398861427322</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>146.92448132000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.40704369999997425</v>
       </c>
       <c r="D167" s="5">
         <v>-3.2654125393642985</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>146.90959586</v>
       </c>
       <c r="C168" s="5">
         <v>-1.4885460000016337E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-0.12150869436705625</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>147.27999033</v>
       </c>
       <c r="C169" s="5">
         <v>0.37039447000000791</v>
       </c>
       <c r="D169" s="5">
         <v>3.0677975041043748</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>147.31199214</v>
       </c>
       <c r="C170" s="5">
         <v>3.2001809999997022E-2</v>
       </c>
       <c r="D170" s="5">
         <v>0.26105446142727917</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>147.59388003999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.28188789999998676</v>
       </c>
       <c r="D171" s="5">
         <v>2.3205738533830234</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>147.63386106999999</v>
       </c>
       <c r="C172" s="5">
         <v>3.9981030000006967E-2</v>
       </c>
       <c r="D172" s="5">
         <v>0.32554724087692222</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>148.01967023</v>
       </c>
       <c r="C173" s="5">
         <v>0.38580916000000798</v>
       </c>
       <c r="D173" s="5">
         <v>3.181408425877863</v>
       </c>
       <c r="E173" s="5">
         <v>-1.1093456262467938</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>148.655395</v>
       </c>
       <c r="C174" s="5">
         <v>0.63572476999999594</v>
       </c>
       <c r="D174" s="5">
         <v>5.277342851366984</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>148.43584202</v>
       </c>
       <c r="C175" s="5">
         <v>-0.21955298000000312</v>
       </c>
       <c r="D175" s="5">
         <v>-1.7579848911417728</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>148.55742866</v>
       </c>
       <c r="C176" s="5">
         <v>0.12158664000000385</v>
       </c>
       <c r="D176" s="5">
         <v>0.98738339808415176</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>148.61808543000001</v>
       </c>
       <c r="C177" s="5">
         <v>6.0656770000008464E-2</v>
       </c>
       <c r="D177" s="5">
         <v>0.49106804057839071</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>148.02648141</v>
       </c>
       <c r="C178" s="5">
         <v>-0.59160402000000545</v>
       </c>
       <c r="D178" s="5">
         <v>-4.6736320051825153</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>147.46625574000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.56022566999999412</v>
       </c>
       <c r="D179" s="5">
         <v>-4.4482055154277607</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>147.94848646</v>
       </c>
       <c r="C180" s="5">
         <v>0.48223071999998979</v>
       </c>
       <c r="D180" s="5">
         <v>3.9954835742053829</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>147.44482153999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.50366492000000562</v>
       </c>
       <c r="D181" s="5">
         <v>-4.009562625245044</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>147.18055903000001</v>
       </c>
       <c r="C182" s="5">
         <v>-0.26426250999998047</v>
       </c>
       <c r="D182" s="5">
         <v>-2.1296620246203157</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>147.05471376</v>
       </c>
       <c r="C183" s="5">
         <v>-0.12584527000001344</v>
       </c>
       <c r="D183" s="5">
         <v>-1.0212365484638442</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>146.7116527</v>
       </c>
       <c r="C184" s="5">
         <v>-0.34306105999999659</v>
       </c>
       <c r="D184" s="5">
         <v>-2.7638149580453075</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>146.86771725</v>
       </c>
       <c r="C185" s="5">
         <v>0.15606454999999642</v>
       </c>
       <c r="D185" s="5">
         <v>1.2839951113647885</v>
       </c>
       <c r="E185" s="5">
         <v>-0.77824317417410915</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>145.58544556000001</v>
       </c>
       <c r="C186" s="5">
         <v>-1.2822716899999875</v>
       </c>
       <c r="D186" s="5">
         <v>-9.9882132571984084</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>147.49805380999999</v>
       </c>
       <c r="C187" s="5">
         <v>1.9126082499999768</v>
       </c>
       <c r="D187" s="5">
         <v>16.955314297807831</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>147.92568007</v>
       </c>
       <c r="C188" s="5">
         <v>0.42762626000001092</v>
       </c>
       <c r="D188" s="5">
         <v>3.5350541879677122</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>148.06988407</v>
       </c>
       <c r="C189" s="5">
         <v>0.144204000000002</v>
       </c>
       <c r="D189" s="5">
         <v>1.1761015578913625</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>148.46683573000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.39695166000001336</v>
       </c>
       <c r="D190" s="5">
         <v>3.2648679340151698</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>148.56578704</v>
       </c>
       <c r="C191" s="5">
         <v>9.8951309999989689E-2</v>
       </c>
       <c r="D191" s="5">
         <v>0.80272344130769557</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>149.62494357</v>
       </c>
       <c r="C192" s="5">
         <v>1.0591565299999957</v>
       </c>
       <c r="D192" s="5">
         <v>8.8986007219246552</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>149.71664651</v>
       </c>
       <c r="C193" s="5">
         <v>9.1702940000004673E-2</v>
       </c>
       <c r="D193" s="5">
         <v>0.73794667258870739</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>150.71618244999999</v>
       </c>
       <c r="C194" s="5">
         <v>0.99953593999998702</v>
       </c>
       <c r="D194" s="5">
         <v>8.3122386461192743</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>151.67737774</v>
       </c>
       <c r="C195" s="5">
         <v>0.96119529000000625</v>
       </c>
       <c r="D195" s="5">
         <v>7.9272520439315874</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>151.96765108</v>
       </c>
       <c r="C196" s="5">
         <v>0.29027333999999883</v>
       </c>
       <c r="D196" s="5">
         <v>2.3208330888827122</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>152.58769142</v>
       </c>
       <c r="C197" s="5">
         <v>0.62004034000000274</v>
       </c>
       <c r="D197" s="5">
         <v>5.0074759972648764</v>
       </c>
       <c r="E197" s="5">
         <v>3.8946436133840079</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>152.72067082000001</v>
       </c>
       <c r="C198" s="5">
         <v>0.13297940000001063</v>
       </c>
       <c r="D198" s="5">
         <v>1.0508212333376177</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>153.55810062</v>
       </c>
       <c r="C199" s="5">
         <v>0.83742979999999534</v>
       </c>
       <c r="D199" s="5">
         <v>6.7822096410346866</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>154.33174185999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.77364123999998924</v>
       </c>
       <c r="D200" s="5">
         <v>6.2160911067443481</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>155.41712258999999</v>
       </c>
       <c r="C201" s="5">
         <v>1.0853807299999971</v>
       </c>
       <c r="D201" s="5">
         <v>8.7735430943428394</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>156.34988718</v>
       </c>
       <c r="C202" s="5">
         <v>0.932764590000005</v>
       </c>
       <c r="D202" s="5">
         <v>7.4445761276849209</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>157.64934779000001</v>
       </c>
       <c r="C203" s="5">
         <v>1.2994606100000112</v>
       </c>
       <c r="D203" s="5">
         <v>10.442257195544746</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>156.99584390000001</v>
       </c>
       <c r="C204" s="5">
         <v>-0.65350388999999609</v>
       </c>
       <c r="D204" s="5">
         <v>-4.8625017319963382</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>157.88664377000001</v>
       </c>
       <c r="C205" s="5">
         <v>0.89079986999999505</v>
       </c>
       <c r="D205" s="5">
         <v>7.0253970889921469</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>158.38399469999999</v>
       </c>
       <c r="C206" s="5">
         <v>0.49735092999998187</v>
       </c>
       <c r="D206" s="5">
         <v>3.8462439876510768</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>158.59885091999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.21485622000000149</v>
       </c>
       <c r="D207" s="5">
         <v>1.6400637604405022</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>159.43948809</v>
       </c>
       <c r="C208" s="5">
         <v>0.84063717000000793</v>
       </c>
       <c r="D208" s="5">
         <v>6.5492159849644516</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>160.06827154999999</v>
       </c>
       <c r="C209" s="5">
         <v>0.62878345999999397</v>
       </c>
       <c r="D209" s="5">
         <v>4.8364650416477417</v>
       </c>
       <c r="E209" s="5">
         <v>4.9024793942321176</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>158.21569550999999</v>
       </c>
       <c r="C210" s="5">
         <v>-1.8525760400000024</v>
       </c>
       <c r="D210" s="5">
         <v>-13.03756089475131</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>160.44131888000001</v>
       </c>
       <c r="C211" s="5">
         <v>2.2256233700000223</v>
       </c>
       <c r="D211" s="5">
         <v>18.249660835394632</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>161.17396213000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.73264324999999531</v>
       </c>
       <c r="D212" s="5">
         <v>5.6194512948470443</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>161.84689205999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.67292992999998091</v>
       </c>
       <c r="D213" s="5">
         <v>5.126881489025914</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>162.44829279999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.60140074000000254</v>
       </c>
       <c r="D214" s="5">
         <v>4.5513031988721142</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>163.31150905999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.86321626000000151</v>
       </c>
       <c r="D215" s="5">
         <v>6.5662498783143786</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>162.90578864</v>
       </c>
       <c r="C216" s="5">
         <v>-0.40572041999999442</v>
       </c>
       <c r="D216" s="5">
         <v>-2.9408022192219385</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>164.09949599000001</v>
       </c>
       <c r="C217" s="5">
         <v>1.193707350000011</v>
       </c>
       <c r="D217" s="5">
         <v>9.1562899399692874</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>164.58857829999999</v>
       </c>
       <c r="C218" s="5">
         <v>0.48908230999998636</v>
       </c>
       <c r="D218" s="5">
         <v>3.6356940341574884</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>165.15896731000001</v>
       </c>
       <c r="C219" s="5">
         <v>0.57038901000001374</v>
       </c>
       <c r="D219" s="5">
         <v>4.2388419924408449</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>165.76606052</v>
       </c>
       <c r="C220" s="5">
         <v>0.60709320999998795</v>
       </c>
       <c r="D220" s="5">
         <v>4.5012518771143206</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>166.14506011</v>
       </c>
       <c r="C221" s="5">
         <v>0.37899959000000649</v>
       </c>
       <c r="D221" s="5">
         <v>2.7783877638221766</v>
       </c>
       <c r="E221" s="5">
         <v>3.7963729483402542</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>167.23675503000001</v>
       </c>
       <c r="C222" s="5">
         <v>1.091694920000009</v>
       </c>
       <c r="D222" s="5">
         <v>8.1761666072684989</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>168.06295360999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.82619857999998203</v>
       </c>
       <c r="D223" s="5">
         <v>6.0921169162394095</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>167.99187046</v>
       </c>
       <c r="C224" s="5">
         <v>-7.1083149999992656E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-0.50636757597113391</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>167.090101</v>
       </c>
       <c r="C225" s="5">
         <v>-0.90176945999999703</v>
       </c>
       <c r="D225" s="5">
         <v>-6.2547070483796929</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>166.73144202</v>
       </c>
       <c r="C226" s="5">
         <v>-0.35865898000000129</v>
       </c>
       <c r="D226" s="5">
         <v>-2.5456078286372419</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>165.91424233999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.81719968000001586</v>
       </c>
       <c r="D227" s="5">
         <v>-5.7255641490009506</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>165.77850054999999</v>
       </c>
       <c r="C228" s="5">
         <v>-0.13574178999999731</v>
       </c>
       <c r="D228" s="5">
         <v>-0.97736739725542421</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>165.73340657</v>
       </c>
       <c r="C229" s="5">
         <v>-4.5093979999990097E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-0.32592822632406815</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>165.06392253999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.66948403000000667</v>
       </c>
       <c r="D230" s="5">
         <v>-4.7411683773677211</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>164.68034401</v>
       </c>
       <c r="C231" s="5">
         <v>-0.38357852999999409</v>
       </c>
       <c r="D231" s="5">
         <v>-2.7532154903574302</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>163.91996986000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.76037414999998987</v>
       </c>
       <c r="D232" s="5">
         <v>-5.4021643914104907</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>162.14633025000001</v>
       </c>
       <c r="C233" s="5">
         <v>-1.7736396100000036</v>
       </c>
       <c r="D233" s="5">
         <v>-12.238689084529742</v>
       </c>
       <c r="E233" s="5">
         <v>-2.4067702388217538</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>158.98546877999999</v>
       </c>
       <c r="C234" s="5">
         <v>-3.1608614700000146</v>
       </c>
       <c r="D234" s="5">
         <v>-21.040626668192029</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>156.47954075999999</v>
       </c>
       <c r="C235" s="5">
         <v>-2.5059280199999989</v>
       </c>
       <c r="D235" s="5">
         <v>-17.357856448006505</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>153.74840454</v>
       </c>
       <c r="C236" s="5">
         <v>-2.7311362199999962</v>
       </c>
       <c r="D236" s="5">
         <v>-19.046308259428102</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>151.21679151999999</v>
       </c>
       <c r="C237" s="5">
         <v>-2.5316130200000089</v>
       </c>
       <c r="D237" s="5">
         <v>-18.064366527536848</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>149.41237361</v>
       </c>
       <c r="C238" s="5">
         <v>-1.8044179099999837</v>
       </c>
       <c r="D238" s="5">
         <v>-13.415819107357008</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>144.87552324999999</v>
       </c>
       <c r="C239" s="5">
         <v>-4.5368503600000167</v>
       </c>
       <c r="D239" s="5">
         <v>-30.928095848402027</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>141.83389926999999</v>
       </c>
       <c r="C240" s="5">
         <v>-3.0416239799999971</v>
       </c>
       <c r="D240" s="5">
         <v>-22.478833188453894</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>144.08647174000001</v>
       </c>
       <c r="C241" s="5">
         <v>2.2525724700000183</v>
       </c>
       <c r="D241" s="5">
         <v>20.814196903302861</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>142.75917172000001</v>
       </c>
       <c r="C242" s="5">
         <v>-1.3273000199999956</v>
       </c>
       <c r="D242" s="5">
         <v>-10.510980029271334</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>141.14459585</v>
       </c>
       <c r="C243" s="5">
         <v>-1.6145758700000101</v>
       </c>
       <c r="D243" s="5">
         <v>-12.758561142264002</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>140.53542346</v>
       </c>
       <c r="C244" s="5">
         <v>-0.60917238999999768</v>
       </c>
       <c r="D244" s="5">
         <v>-5.0579455372659954</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>140.37682366999999</v>
       </c>
       <c r="C245" s="5">
         <v>-0.1585997900000109</v>
       </c>
       <c r="D245" s="5">
         <v>-1.3458732850509358</v>
       </c>
       <c r="E245" s="5">
         <v>-13.425839824086927</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>139.88311023</v>
       </c>
       <c r="C246" s="5">
         <v>-0.4937134399999934</v>
       </c>
       <c r="D246" s="5">
         <v>-4.1397792536133178</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>139.34237759000001</v>
       </c>
       <c r="C247" s="5">
         <v>-0.54073263999998744</v>
       </c>
       <c r="D247" s="5">
         <v>-4.5413609267254014</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>140.59362561</v>
       </c>
       <c r="C248" s="5">
         <v>1.2512480199999914</v>
       </c>
       <c r="D248" s="5">
         <v>11.324042398031487</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>141.29157409000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.69794848000000798</v>
       </c>
       <c r="D249" s="5">
         <v>6.1225299232414931</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>141.55637023</v>
       </c>
       <c r="C250" s="5">
         <v>0.26479613999998719</v>
       </c>
       <c r="D250" s="5">
         <v>2.2722601589617142</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>141.48336895</v>
       </c>
       <c r="C251" s="5">
         <v>-7.3001279999999724E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-0.61709332914887671</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>141.28496233000001</v>
       </c>
       <c r="C252" s="5">
         <v>-0.19840661999998588</v>
       </c>
       <c r="D252" s="5">
         <v>-1.6698794493762326</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>141.18535424999999</v>
       </c>
       <c r="C253" s="5">
         <v>-9.9608080000024302E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-0.84274571745327487</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>141.10739224</v>
       </c>
       <c r="C254" s="5">
         <v>-7.7962009999993143E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-0.66062661179004945</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>141.93734633</v>
       </c>
       <c r="C255" s="5">
         <v>0.82995409000000109</v>
       </c>
       <c r="D255" s="5">
         <v>7.290924096321727</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>142.05603244</v>
       </c>
       <c r="C256" s="5">
         <v>0.11868610999999873</v>
       </c>
       <c r="D256" s="5">
         <v>1.0080516051853783</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>142.68472919999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.62869675999999686</v>
       </c>
       <c r="D257" s="5">
         <v>5.4420336967527128</v>
       </c>
       <c r="E257" s="5">
         <v>1.6440787515077604</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>143.00789564999999</v>
       </c>
       <c r="C258" s="5">
         <v>0.32316645000000221</v>
       </c>
       <c r="D258" s="5">
         <v>2.7519917423407758</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>143.30013679000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.29224114000001578</v>
       </c>
       <c r="D259" s="5">
         <v>2.4799881530904511</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>143.99771824999999</v>
       </c>
       <c r="C260" s="5">
         <v>0.69758145999998078</v>
       </c>
       <c r="D260" s="5">
         <v>6.0005370603449348</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>144.72561852000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.72790027000002056</v>
       </c>
       <c r="D261" s="5">
         <v>6.2374521070157396</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>145.13586701</v>
       </c>
       <c r="C262" s="5">
         <v>0.41024848999998653</v>
       </c>
       <c r="D262" s="5">
         <v>3.455134134547988</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>146.10095398999999</v>
       </c>
       <c r="C263" s="5">
         <v>0.96508697999999526</v>
       </c>
       <c r="D263" s="5">
         <v>8.2778443641460697</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>147.52042789999999</v>
       </c>
       <c r="C264" s="5">
         <v>1.4194739099999936</v>
       </c>
       <c r="D264" s="5">
         <v>12.302478273195216</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>148.36977769999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.84934979999999882</v>
       </c>
       <c r="D265" s="5">
         <v>7.1320439253472756</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>149.43723537</v>
       </c>
       <c r="C266" s="5">
         <v>1.0674576700000102</v>
       </c>
       <c r="D266" s="5">
         <v>8.9834472211636651</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>150.03909719000001</v>
       </c>
       <c r="C267" s="5">
         <v>0.60186182000001054</v>
       </c>
       <c r="D267" s="5">
         <v>4.9415354949365886</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>150.69461781999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.65552062999998384</v>
       </c>
       <c r="D268" s="5">
         <v>5.3706331833710319</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>151.31874948000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.62413166000001752</v>
       </c>
       <c r="D269" s="5">
         <v>5.084829953006742</v>
       </c>
       <c r="E269" s="5">
         <v>6.0511172627995657</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>152.20530496000001</v>
       </c>
       <c r="C270" s="5">
         <v>0.8865554799999984</v>
       </c>
       <c r="D270" s="5">
         <v>7.2616694834713336</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>153.16157638999999</v>
       </c>
       <c r="C271" s="5">
         <v>0.95627142999998682</v>
       </c>
       <c r="D271" s="5">
         <v>7.8053853190545919</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>153.70296166</v>
       </c>
       <c r="C272" s="5">
         <v>0.54138527000000636</v>
       </c>
       <c r="D272" s="5">
         <v>4.3251215407963839</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>153.85554259</v>
       </c>
       <c r="C273" s="5">
         <v>0.15258092999999917</v>
       </c>
       <c r="D273" s="5">
         <v>1.197765561254549</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>151.51414016999999</v>
       </c>
       <c r="C274" s="5">
         <v>-2.3414024200000085</v>
       </c>
       <c r="D274" s="5">
         <v>-16.808255184237598</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>151.92238254</v>
       </c>
       <c r="C275" s="5">
         <v>0.40824237000001062</v>
       </c>
       <c r="D275" s="5">
         <v>3.2816493680626335</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>154.95673056000001</v>
       </c>
       <c r="C276" s="5">
         <v>3.0343480200000101</v>
       </c>
       <c r="D276" s="5">
         <v>26.783922315331353</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>155.68582099</v>
       </c>
       <c r="C277" s="5">
         <v>0.72909042999998519</v>
       </c>
       <c r="D277" s="5">
         <v>5.7945752478995027</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>155.82360292999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.13778193999999644</v>
       </c>
       <c r="D278" s="5">
         <v>1.0671844746996673</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>155.97115929</v>
       </c>
       <c r="C279" s="5">
         <v>0.14755636000001005</v>
       </c>
       <c r="D279" s="5">
         <v>1.1422708039453111</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>156.72954816000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.75838887000000454</v>
       </c>
       <c r="D280" s="5">
         <v>5.993437429617865</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>157.07607551000001</v>
       </c>
       <c r="C281" s="5">
         <v>0.34652735000000234</v>
       </c>
       <c r="D281" s="5">
         <v>2.685690026223253</v>
       </c>
       <c r="E281" s="5">
         <v>3.8047671222401602</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>156.88126536999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.19481014000001551</v>
       </c>
       <c r="D282" s="5">
         <v>-1.4781635071569377</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>157.53491313999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.65364776999999208</v>
       </c>
       <c r="D283" s="5">
         <v>5.1159962649735435</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>158.31864888999999</v>
       </c>
       <c r="C284" s="5">
         <v>0.78373575000000528</v>
       </c>
       <c r="D284" s="5">
         <v>6.1360900842744481</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>159.0651522</v>
       </c>
       <c r="C285" s="5">
         <v>0.74650331000000847</v>
       </c>
       <c r="D285" s="5">
         <v>5.8073032733042096</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>159.53857626999999</v>
       </c>
       <c r="C286" s="5">
         <v>0.47342406999999298</v>
       </c>
       <c r="D286" s="5">
         <v>3.6305970997466908</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>159.96863048</v>
       </c>
       <c r="C287" s="5">
         <v>0.43005421000000865</v>
       </c>
       <c r="D287" s="5">
         <v>3.2831265289962053</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>160.23526265000001</v>
       </c>
       <c r="C288" s="5">
         <v>0.26663217000000827</v>
       </c>
       <c r="D288" s="5">
         <v>2.0185714549136646</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>160.98934921</v>
       </c>
       <c r="C289" s="5">
         <v>0.75408655999999041</v>
       </c>
       <c r="D289" s="5">
         <v>5.7958369012382382</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>161.22296062000001</v>
       </c>
       <c r="C290" s="5">
         <v>0.23361141000000885</v>
       </c>
       <c r="D290" s="5">
         <v>1.755283227387916</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>161.05942032999999</v>
       </c>
       <c r="C291" s="5">
         <v>-0.16354029000001447</v>
       </c>
       <c r="D291" s="5">
         <v>-1.210479951185861</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>161.4030152</v>
       </c>
       <c r="C292" s="5">
         <v>0.34359487000000399</v>
       </c>
       <c r="D292" s="5">
         <v>2.5902629440818892</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>160.36446002</v>
       </c>
       <c r="C293" s="5">
         <v>-1.038555180000003</v>
       </c>
       <c r="D293" s="5">
         <v>-7.4539703278378227</v>
       </c>
       <c r="E293" s="5">
         <v>2.0934980068245013</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>159.27057787999999</v>
       </c>
       <c r="C294" s="5">
         <v>-1.0938821400000052</v>
       </c>
       <c r="D294" s="5">
         <v>-7.8852548761606966</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>162.54617152</v>
       </c>
       <c r="C295" s="5">
         <v>3.275593640000011</v>
       </c>
       <c r="D295" s="5">
         <v>27.671590718351457</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>163.03090105999999</v>
       </c>
       <c r="C296" s="5">
         <v>0.48472953999998936</v>
       </c>
       <c r="D296" s="5">
         <v>3.6378052303942088</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>164.3099507</v>
       </c>
       <c r="C297" s="5">
         <v>1.2790496400000109</v>
       </c>
       <c r="D297" s="5">
         <v>9.8315816190421614</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>165.10211998</v>
       </c>
       <c r="C298" s="5">
         <v>0.79216927999999598</v>
       </c>
       <c r="D298" s="5">
         <v>5.9413282755617525</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>165.07143148</v>
       </c>
       <c r="C299" s="5">
         <v>-3.0688499999996566E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-0.22282315490774751</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>165.48956715</v>
       </c>
       <c r="C300" s="5">
         <v>0.41813566999999807</v>
       </c>
       <c r="D300" s="5">
         <v>3.0823785357648292</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>165.77808245</v>
       </c>
       <c r="C301" s="5">
         <v>0.28851530000000025</v>
       </c>
       <c r="D301" s="5">
         <v>2.1122631924720858</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>166.47028524999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.69220279999998979</v>
       </c>
       <c r="D302" s="5">
         <v>5.1272592531254046</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>167.45483922</v>
       </c>
       <c r="C303" s="5">
         <v>0.98455397000000744</v>
       </c>
       <c r="D303" s="5">
         <v>7.3326239240728119</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>167.97993504999999</v>
       </c>
       <c r="C304" s="5">
         <v>0.52509582999999793</v>
       </c>
       <c r="D304" s="5">
         <v>3.8284754154268574</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>168.68597224000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.70603719000001774</v>
       </c>
       <c r="D305" s="5">
         <v>5.1619704517336329</v>
       </c>
       <c r="E305" s="5">
         <v>5.1891249588357669</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>168.54231881999999</v>
       </c>
       <c r="C306" s="5">
         <v>-0.14365342000002101</v>
       </c>
       <c r="D306" s="5">
         <v>-1.0171502357441908</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>166.90124401</v>
       </c>
       <c r="C307" s="5">
         <v>-1.6410748099999921</v>
       </c>
       <c r="D307" s="5">
         <v>-11.078391800302922</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>165.28107059999999</v>
       </c>
       <c r="C308" s="5">
         <v>-1.6201734100000067</v>
       </c>
       <c r="D308" s="5">
         <v>-11.046606064540498</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>164.20806976</v>
       </c>
       <c r="C309" s="5">
         <v>-1.0730008399999917</v>
       </c>
       <c r="D309" s="5">
         <v>-7.5181422698504026</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>163.50925831999999</v>
       </c>
       <c r="C310" s="5">
         <v>-0.69881144000001427</v>
       </c>
       <c r="D310" s="5">
         <v>-4.9889253795241117</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>162.54716259</v>
       </c>
       <c r="C311" s="5">
         <v>-0.96209572999998727</v>
       </c>
       <c r="D311" s="5">
         <v>-6.8367711819878663</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>162.00902392</v>
       </c>
       <c r="C312" s="5">
         <v>-0.53813866999999505</v>
       </c>
       <c r="D312" s="5">
         <v>-3.9012472838283241</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>161.27880417</v>
       </c>
       <c r="C313" s="5">
         <v>-0.73021975000000339</v>
       </c>
       <c r="D313" s="5">
         <v>-5.2766454335594908</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>160.97551912</v>
       </c>
       <c r="C314" s="5">
         <v>-0.3032850499999995</v>
       </c>
       <c r="D314" s="5">
         <v>-2.2334081184932519</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>160.07914964</v>
       </c>
       <c r="C315" s="5">
         <v>-0.89636948000000416</v>
       </c>
       <c r="D315" s="5">
         <v>-6.4811383538856182</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>159.24101795000001</v>
       </c>
       <c r="C316" s="5">
         <v>-0.83813168999998311</v>
       </c>
       <c r="D316" s="5">
         <v>-6.1050751831409844</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>159.07722475</v>
       </c>
       <c r="C317" s="5">
         <v>-0.16379320000001485</v>
       </c>
       <c r="D317" s="5">
         <v>-1.2273452388792627</v>
       </c>
       <c r="E317" s="5">
         <v>-5.6962338731575413</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>159.21452923999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.13730448999999112</v>
       </c>
       <c r="D318" s="5">
         <v>1.0406883870647254</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>158.95339518</v>
       </c>
       <c r="C319" s="5">
         <v>-0.26113405999998918</v>
       </c>
       <c r="D319" s="5">
         <v>-1.9505098882756089</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>158.08623981</v>
       </c>
       <c r="C320" s="5">
         <v>-0.86715537000000609</v>
       </c>
       <c r="D320" s="5">
         <v>-6.3535905298856887</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>159.20246295999999</v>
       </c>
       <c r="C321" s="5">
         <v>1.1162231499999962</v>
       </c>
       <c r="D321" s="5">
         <v>8.8099352939572597</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>158.34089238999999</v>
       </c>
       <c r="C322" s="5">
         <v>-0.86157056999999782</v>
       </c>
       <c r="D322" s="5">
         <v>-6.3042974842906219</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>157.72190090000001</v>
       </c>
       <c r="C323" s="5">
         <v>-0.61899148999998488</v>
       </c>
       <c r="D323" s="5">
         <v>-4.5915208927631461</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>158.79288722000001</v>
       </c>
       <c r="C324" s="5">
         <v>1.0709863200000029</v>
       </c>
       <c r="D324" s="5">
         <v>8.4597280829151522</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>159.19434253</v>
       </c>
       <c r="C325" s="5">
         <v>0.40145530999998869</v>
       </c>
       <c r="D325" s="5">
         <v>3.0763455738068046</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>159.57839777000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.38405524000000923</v>
       </c>
       <c r="D326" s="5">
         <v>2.9337150169581383</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>159.29134508999999</v>
       </c>
       <c r="C327" s="5">
         <v>-0.28705268000001638</v>
       </c>
       <c r="D327" s="5">
         <v>-2.1373545786264492</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>159.04159669000001</v>
       </c>
       <c r="C328" s="5">
         <v>-0.24974839999998721</v>
       </c>
       <c r="D328" s="5">
         <v>-1.8653063295732686</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>159.45400146</v>
       </c>
       <c r="C329" s="5">
         <v>0.41240476999999487</v>
       </c>
       <c r="D329" s="5">
         <v>3.1564388196080095</v>
       </c>
       <c r="E329" s="5">
         <v>0.23685144783744949</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>160.2897893</v>
       </c>
       <c r="C330" s="5">
         <v>0.83578783999999473</v>
       </c>
       <c r="D330" s="5">
         <v>6.4744068861875226</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>161.04912813999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.75933883999999807</v>
       </c>
       <c r="D331" s="5">
         <v>5.835225709692704</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>161.92508222000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.87595408000001385</v>
       </c>
       <c r="D332" s="5">
         <v>6.7256917285965612</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>162.71215950999999</v>
       </c>
       <c r="C333" s="5">
         <v>0.78707728999998494</v>
       </c>
       <c r="D333" s="5">
         <v>5.9913914857776751</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>163.34506744999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.63290793999999551</v>
       </c>
       <c r="D334" s="5">
         <v>4.7688522319006443</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>164.55247399000001</v>
       </c>
       <c r="C335" s="5">
         <v>1.2074065400000222</v>
       </c>
       <c r="D335" s="5">
         <v>9.2397503491238986</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>164.81192117000001</v>
       </c>
       <c r="C336" s="5">
         <v>0.25944717999999511</v>
       </c>
       <c r="D336" s="5">
         <v>1.9085139494902315</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>165.13460674000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.32268557000000442</v>
       </c>
       <c r="D337" s="5">
         <v>2.3749484082919103</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>165.80919362</v>
       </c>
       <c r="C338" s="5">
         <v>0.67458687999999256</v>
       </c>
       <c r="D338" s="5">
         <v>5.0137405285767489</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>165.91396854999999</v>
       </c>
       <c r="C339" s="5">
         <v>0.10477492999999072</v>
       </c>
       <c r="D339" s="5">
         <v>0.76092165587084981</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>166.68297178</v>
       </c>
       <c r="C340" s="5">
         <v>0.76900323000000981</v>
       </c>
       <c r="D340" s="5">
         <v>5.7059419565116176</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>167.61717504999999</v>
       </c>
       <c r="C341" s="5">
         <v>0.93420326999998338</v>
       </c>
       <c r="D341" s="5">
         <v>6.9368495336055602</v>
       </c>
       <c r="E341" s="5">
         <v>5.1194535823848586</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>166.23419177</v>
       </c>
       <c r="C342" s="5">
         <v>-1.3829832799999906</v>
       </c>
       <c r="D342" s="5">
         <v>-9.463839880156522</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>167.44589511999999</v>
       </c>
       <c r="C343" s="5">
         <v>1.2117033499999934</v>
       </c>
       <c r="D343" s="5">
         <v>9.1062905222166979</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>168.23613474999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.79023963000000208</v>
       </c>
       <c r="D344" s="5">
         <v>5.812583138591898</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>168.56552421999999</v>
       </c>
       <c r="C345" s="5">
         <v>0.3293894699999953</v>
       </c>
       <c r="D345" s="5">
         <v>2.3749456811396508</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>169.30857397</v>
       </c>
       <c r="C346" s="5">
         <v>0.7430497500000115</v>
       </c>
       <c r="D346" s="5">
         <v>5.4198407017307604</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>169.65635193</v>
       </c>
       <c r="C347" s="5">
         <v>0.34777796000000194</v>
       </c>
       <c r="D347" s="5">
         <v>2.4929679446481945</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>170.04301047999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.38665854999999283</v>
       </c>
       <c r="D348" s="5">
         <v>2.7694261272561915</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>170.76480441000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.72179393000001824</v>
       </c>
       <c r="D349" s="5">
         <v>5.2143454781052867</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>171.30027131</v>
       </c>
       <c r="C350" s="5">
         <v>0.53546689999998875</v>
       </c>
       <c r="D350" s="5">
         <v>3.8284162106710928</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>171.85461563000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.55434432000001266</v>
       </c>
       <c r="D351" s="5">
         <v>3.9531849500233474</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>172.55311029000001</v>
       </c>
       <c r="C352" s="5">
         <v>0.69849465999999438</v>
       </c>
       <c r="D352" s="5">
         <v>4.9878623566981251</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>172.77870057000001</v>
       </c>
       <c r="C353" s="5">
         <v>0.22559028000000581</v>
       </c>
       <c r="D353" s="5">
         <v>1.580170748312737</v>
       </c>
       <c r="E353" s="5">
         <v>3.0793536035077285</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>173.88207414999999</v>
       </c>
       <c r="C354" s="5">
         <v>1.1033735799999818</v>
       </c>
       <c r="D354" s="5">
         <v>7.9382326857140306</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>174.95990542999999</v>
       </c>
       <c r="C355" s="5">
         <v>1.0778312799999981</v>
       </c>
       <c r="D355" s="5">
         <v>7.6972661588292413</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>174.58370128000001</v>
       </c>
       <c r="C356" s="5">
         <v>-0.3762041499999782</v>
       </c>
       <c r="D356" s="5">
         <v>-2.5499793860311537</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>173.99080574999999</v>
       </c>
       <c r="C357" s="5">
         <v>-0.59289553000002115</v>
       </c>
       <c r="D357" s="5">
         <v>-3.9999999522570717</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>174.77903835999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.78823260999999434</v>
       </c>
       <c r="D358" s="5">
         <v>5.5738973524680713</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>175.38295381</v>
       </c>
       <c r="C359" s="5">
         <v>0.60391545000001656</v>
       </c>
       <c r="D359" s="5">
         <v>4.2260829722639892</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>175.47780816</v>
       </c>
       <c r="C360" s="5">
         <v>9.4854349999991427E-2</v>
       </c>
       <c r="D360" s="5">
         <v>0.65094364235038782</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>175.45286235</v>
       </c>
       <c r="C361" s="5">
         <v>-2.4945809999991297E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-0.1704578940966095</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>175.77176485000001</v>
       </c>
       <c r="C362" s="5">
         <v>0.31890250000000719</v>
       </c>
       <c r="D362" s="5">
         <v>2.2030525225440689</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>172.33929538999999</v>
       </c>
       <c r="C363" s="5">
         <v>-3.4324694600000214</v>
       </c>
       <c r="D363" s="5">
         <v>-21.073581460491674</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>176.89706125999999</v>
       </c>
       <c r="C364" s="5">
         <v>4.5577658699999972</v>
       </c>
       <c r="D364" s="5">
         <v>36.784114080050159</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>176.79436734000001</v>
       </c>
       <c r="C365" s="5">
         <v>-0.10269391999997879</v>
       </c>
       <c r="D365" s="5">
         <v>-0.69441511627704733</v>
       </c>
       <c r="E365" s="5">
         <v>2.3241677109228309</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>176.55942396</v>
       </c>
       <c r="C366" s="5">
         <v>-0.23494338000000425</v>
       </c>
       <c r="D366" s="5">
         <v>-1.5830850375660566</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>176.92922085999999</v>
       </c>
       <c r="C367" s="5">
         <v>0.369796899999983</v>
       </c>
       <c r="D367" s="5">
         <v>2.5425094543078064</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>176.37325867999999</v>
       </c>
       <c r="C368" s="5">
         <v>-0.55596217999999453</v>
       </c>
       <c r="D368" s="5">
         <v>-3.7062526225928871</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>165.09339371999999</v>
       </c>
       <c r="C369" s="5">
         <v>-11.279864959999998</v>
       </c>
       <c r="D369" s="5">
         <v>-54.755741676391608</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>165.89720725000001</v>
       </c>
       <c r="C370" s="5">
         <v>0.80381353000001354</v>
       </c>
       <c r="D370" s="5">
         <v>6.0016338447444362</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>167.46738404999999</v>
       </c>
       <c r="C371" s="5">
         <v>1.5701767999999845</v>
       </c>
       <c r="D371" s="5">
         <v>11.968003914036673</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>167.03855339</v>
       </c>
       <c r="C372" s="5">
         <v>-0.42883065999998848</v>
       </c>
       <c r="D372" s="5">
         <v>-3.029908475442844</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>167.64202057</v>
       </c>
       <c r="C373" s="5">
         <v>0.60346717999999555</v>
       </c>
       <c r="D373" s="5">
         <v>4.4224786919664583</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>168.12314931</v>
       </c>
       <c r="C374" s="5">
         <v>0.48112874000000261</v>
       </c>
       <c r="D374" s="5">
         <v>3.4988584836497028</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>168.07205006000001</v>
       </c>
       <c r="C375" s="5">
         <v>-5.1099249999992935E-2</v>
       </c>
       <c r="D375" s="5">
         <v>-0.3641182010453714</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>167.91787384</v>
       </c>
       <c r="C376" s="5">
         <v>-0.15417622000001074</v>
       </c>
       <c r="D376" s="5">
         <v>-1.0952497996389088</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>168.37015951000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.45228567000000908</v>
       </c>
       <c r="D377" s="5">
         <v>3.2805068738758214</v>
       </c>
       <c r="E377" s="5">
         <v>-4.7649752403022489</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>168.53917038</v>
       </c>
       <c r="C378" s="5">
         <v>0.16901086999999393</v>
       </c>
       <c r="D378" s="5">
         <v>1.2112390710058651</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>167.90273131999999</v>
       </c>
       <c r="C379" s="5">
         <v>-0.63643906000001493</v>
       </c>
       <c r="D379" s="5">
         <v>-4.4385105759284222</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>169.47929662000001</v>
       </c>
       <c r="C380" s="5">
         <v>1.576565300000027</v>
       </c>
       <c r="D380" s="5">
         <v>11.868213622534585</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>170.14762572999999</v>
       </c>
       <c r="C381" s="5">
         <v>0.66832910999997353</v>
       </c>
       <c r="D381" s="5">
         <v>4.8361066962913091</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>170.22843180000001</v>
       </c>
       <c r="C382" s="5">
         <v>8.0806070000022601E-2</v>
       </c>
       <c r="D382" s="5">
         <v>0.57139186019627974</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>170.69424979999999</v>
       </c>
       <c r="C383" s="5">
         <v>0.46581799999998452</v>
       </c>
       <c r="D383" s="5">
         <v>3.3335893405108896</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>171.88159124000001</v>
       </c>
       <c r="C384" s="5">
         <v>1.1873414400000115</v>
       </c>
       <c r="D384" s="5">
         <v>8.6740100754744365</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>172.27078144999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.38919020999998111</v>
       </c>
       <c r="D385" s="5">
         <v>2.7512461273695221</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>172.32462548000001</v>
       </c>
       <c r="C386" s="5">
         <v>5.3844030000021803E-2</v>
       </c>
       <c r="D386" s="5">
         <v>0.37571098234236988</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>173.75951567999999</v>
       </c>
       <c r="C387" s="5">
         <v>1.4348901999999839</v>
       </c>
       <c r="D387" s="5">
         <v>10.462546098369696</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>174.82783703999999</v>
       </c>
       <c r="C388" s="5">
         <v>1.0683213599999988</v>
       </c>
       <c r="D388" s="5">
         <v>7.6326035414452154</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>175.23615308999999</v>
       </c>
       <c r="C389" s="5">
         <v>0.40831604999999627</v>
       </c>
       <c r="D389" s="5">
         <v>2.8389215312843108</v>
       </c>
       <c r="E389" s="5">
         <v>4.0779159442396296</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>174.14849190000001</v>
       </c>
       <c r="C390" s="5">
         <v>-1.0876611899999773</v>
       </c>
       <c r="D390" s="5">
         <v>-7.1991216843316668</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>176.31746520999999</v>
       </c>
       <c r="C391" s="5">
         <v>2.1689733099999842</v>
       </c>
       <c r="D391" s="5">
         <v>16.013195553705263</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>176.84141668000001</v>
       </c>
       <c r="C392" s="5">
         <v>0.5239514700000143</v>
       </c>
       <c r="D392" s="5">
         <v>3.6248274896105936</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>178.62969068000001</v>
       </c>
       <c r="C393" s="5">
         <v>1.7882740000000013</v>
       </c>
       <c r="D393" s="5">
         <v>12.832946565480396</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>179.39859192</v>
       </c>
       <c r="C394" s="5">
         <v>0.76890123999999105</v>
       </c>
       <c r="D394" s="5">
         <v>5.2893890323066461</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>179.88548721999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.48689529999998626</v>
       </c>
       <c r="D395" s="5">
         <v>3.305908582057393</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>181.34940187999999</v>
       </c>
       <c r="C396" s="5">
         <v>1.4639146600000004</v>
       </c>
       <c r="D396" s="5">
         <v>10.214823355897495</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>182.41459376</v>
       </c>
       <c r="C397" s="5">
         <v>1.0651918800000146</v>
       </c>
       <c r="D397" s="5">
         <v>7.2806592624020894</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>183.66251191999999</v>
       </c>
       <c r="C398" s="5">
         <v>1.2479181599999833</v>
       </c>
       <c r="D398" s="5">
         <v>8.5253695263006293</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>182.99462134999999</v>
       </c>
       <c r="C399" s="5">
         <v>-0.6678905699999973</v>
       </c>
       <c r="D399" s="5">
         <v>-4.2775816748247486</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>183.52215629</v>
       </c>
       <c r="C400" s="5">
         <v>0.52753494000000956</v>
       </c>
       <c r="D400" s="5">
         <v>3.5147268099438245</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>183.81712099000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.29496470000000841</v>
       </c>
       <c r="D401" s="5">
         <v>1.9458325839619484</v>
       </c>
       <c r="E401" s="5">
         <v>4.8968022572333458</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>185.22709942</v>
       </c>
       <c r="C402" s="5">
         <v>1.4099784299999953</v>
       </c>
       <c r="D402" s="5">
         <v>9.6030889225542815</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>185.68651899</v>
       </c>
       <c r="C403" s="5">
         <v>0.45941956999999434</v>
       </c>
       <c r="D403" s="5">
         <v>3.0173053245954096</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>186.73329985000001</v>
       </c>
       <c r="C404" s="5">
         <v>1.0467808600000126</v>
       </c>
       <c r="D404" s="5">
         <v>6.978564554550859</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>187.14787193999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.41457208999997874</v>
       </c>
       <c r="D405" s="5">
         <v>2.6969284709467578</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>187.98135228000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.83348034000002258</v>
       </c>
       <c r="D406" s="5">
         <v>5.4771814585609757</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>189.04544132000001</v>
       </c>
       <c r="C407" s="5">
         <v>1.0640890399999989</v>
       </c>
       <c r="D407" s="5">
         <v>7.0082536250959837</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>189.0886275</v>
       </c>
       <c r="C408" s="5">
         <v>4.3186179999992191E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.27447675112191039</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>189.74120722000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.65257972000000564</v>
       </c>
       <c r="D409" s="5">
         <v>4.2209431090082017</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>190.97188965000001</v>
       </c>
       <c r="C410" s="5">
         <v>1.2306824300000017</v>
       </c>
       <c r="D410" s="5">
         <v>8.0670837361646051</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>191.35197166</v>
       </c>
       <c r="C411" s="5">
         <v>0.38008200999999531</v>
       </c>
       <c r="D411" s="5">
         <v>2.4146187721498347</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>191.47295094</v>
       </c>
       <c r="C412" s="5">
         <v>0.12097928000000024</v>
       </c>
       <c r="D412" s="5">
         <v>0.76132488198257242</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>192.13485395999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.66190301999998269</v>
       </c>
       <c r="D413" s="5">
         <v>4.228068124412987</v>
       </c>
       <c r="E413" s="5">
         <v>4.5250044855465132</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>191.50936834000001</v>
       </c>
       <c r="C414" s="5">
         <v>-0.62548561999997787</v>
       </c>
       <c r="D414" s="5">
         <v>-3.8373482560100758</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>192.74065623999999</v>
       </c>
       <c r="C415" s="5">
         <v>1.2312878999999839</v>
       </c>
       <c r="D415" s="5">
         <v>7.9940215322361619</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>193.04661619999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.30595995999999559</v>
       </c>
       <c r="D416" s="5">
         <v>1.9216210595625505</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>192.34022952999999</v>
       </c>
       <c r="C417" s="5">
         <v>-0.70638667000000055</v>
       </c>
       <c r="D417" s="5">
         <v>-4.3036800021474475</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>192.96440995</v>
       </c>
       <c r="C418" s="5">
         <v>0.62418042000001606</v>
       </c>
       <c r="D418" s="5">
         <v>3.9644905971016664</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>193.24835791999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.28394796999998562</v>
       </c>
       <c r="D419" s="5">
         <v>1.7801667048702452</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>193.83687705</v>
       </c>
       <c r="C420" s="5">
         <v>0.58851913000000877</v>
       </c>
       <c r="D420" s="5">
         <v>3.7163208291818073</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>194.11853482000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.28165777000000958</v>
       </c>
       <c r="D421" s="5">
         <v>1.7576821274235321</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>194.65188085</v>
       </c>
       <c r="C422" s="5">
         <v>0.53334602999998992</v>
       </c>
       <c r="D422" s="5">
         <v>3.3473150304817789</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>194.66835847999999</v>
       </c>
       <c r="C423" s="5">
         <v>1.6477629999997134E-2</v>
       </c>
       <c r="D423" s="5">
         <v>0.10162945558758185</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>194.89834843</v>
       </c>
       <c r="C424" s="5">
         <v>0.22998995000000377</v>
       </c>
       <c r="D424" s="5">
         <v>1.4269826825259901</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>195.11967378</v>
       </c>
       <c r="C425" s="5">
         <v>0.22132535000000075</v>
       </c>
       <c r="D425" s="5">
         <v>1.3712560055225032</v>
       </c>
       <c r="E425" s="5">
         <v>1.5535025314154627</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>194.73417441000001</v>
       </c>
       <c r="C426" s="5">
         <v>-0.3854993699999909</v>
       </c>
       <c r="D426" s="5">
         <v>-2.345255141803948</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>196.10097941999999</v>
       </c>
       <c r="C427" s="5">
         <v>1.3668050099999789</v>
       </c>
       <c r="D427" s="5">
         <v>8.7554597624630581</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>196.89488643000001</v>
       </c>
       <c r="C428" s="5">
         <v>0.7939070100000265</v>
       </c>
       <c r="D428" s="5">
         <v>4.9677996159490867</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>197.12336558000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.2284791499999983</v>
       </c>
       <c r="D429" s="5">
         <v>1.4014158954539502</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>197.67607212999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.55270654999998214</v>
       </c>
       <c r="D430" s="5">
         <v>3.417008226232765</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>197.18919338000001</v>
       </c>
       <c r="C431" s="5">
         <v>-0.48687874999998826</v>
       </c>
       <c r="D431" s="5">
         <v>-2.9159041308935651</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>197.07400251999999</v>
       </c>
       <c r="C432" s="5">
         <v>-0.11519086000001266</v>
       </c>
       <c r="D432" s="5">
         <v>-0.69874913952169271</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>197.29832854</v>
       </c>
       <c r="C433" s="5">
         <v>0.22432602000000657</v>
       </c>
       <c r="D433" s="5">
         <v>1.3745238768490209</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>196.87294477</v>
       </c>
       <c r="C434" s="5">
         <v>-0.42538376999999628</v>
       </c>
       <c r="D434" s="5">
         <v>-2.5567913193536573</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>198.16375987000001</v>
       </c>
       <c r="C435" s="5">
         <v>1.2908151000000032</v>
       </c>
       <c r="D435" s="5">
         <v>8.1579274020550088</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>198.76127491</v>
       </c>
       <c r="C436" s="5">
         <v>0.59751503999999045</v>
       </c>
       <c r="D436" s="5">
         <v>3.6789236868286945</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>199.03041754</v>
       </c>
       <c r="C437" s="5">
         <v>0.2691426300000046</v>
       </c>
       <c r="D437" s="5">
         <v>1.6370763869313576</v>
       </c>
       <c r="E437" s="5">
         <v>2.004279570705636</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>199.97696938999999</v>
       </c>
       <c r="C438" s="5">
         <v>0.94655184999999165</v>
       </c>
       <c r="D438" s="5">
         <v>5.8586473214937707</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>200.10396191000001</v>
       </c>
       <c r="C439" s="5">
         <v>0.12699252000001593</v>
       </c>
       <c r="D439" s="5">
         <v>0.76471009808947166</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>200.84849131999999</v>
       </c>
       <c r="C440" s="5">
         <v>0.74452940999998418</v>
       </c>
       <c r="D440" s="5">
         <v>4.5573667686206187</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>200.65057779</v>
       </c>
       <c r="C441" s="5">
         <v>-0.1979135299999939</v>
       </c>
       <c r="D441" s="5">
         <v>-1.1760771079268983</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>200.77410322</v>
       </c>
       <c r="C442" s="5">
         <v>0.12352543000000082</v>
       </c>
       <c r="D442" s="5">
         <v>0.74125600800025726</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>201.07838002</v>
+        <v>200.88859464000001</v>
       </c>
       <c r="C443" s="5">
-        <v>0.30427679999999668</v>
+        <v>0.11449142000000734</v>
       </c>
       <c r="D443" s="5">
-        <v>1.8338574841790356</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>0.68645023191493681</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>200.18669455</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-0.70190009000000941</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-4.1131312504188884</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FED47F3D-B883-4932-80F5-8B759C4BCA5D}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>fwagooda</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>