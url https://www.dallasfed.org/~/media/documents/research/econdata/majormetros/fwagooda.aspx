--- v8 (2026-09-05)
+++ v9 (2026-09-25)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DC22138A-9FCA-4E49-B190-093A255F8270}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3C063A95-83F9-40D5-82D3-1D326EC18C10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D362E589-1DA6-447C-95E9-6A432CF14A4C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B3EA0D76-0A84-420E-A61E-4A1D061A5902}"/>
   </bookViews>
   <sheets>
     <sheet name="fwagooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Goods Producing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA05A2C7-27BE-4C8E-BC73-9280C5E9C022}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7ACD175B-8E0F-499B-B57C-78126E821578}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>149.50269856</v>
+        <v>149.65946281999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>150.32324072</v>
+        <v>150.39718188000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.82054216000000224</v>
+        <v>0.73771906000001763</v>
       </c>
       <c r="D7" s="5">
-        <v>6.7886696330223373</v>
+        <v>6.0782138308230094</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>149.85603465</v>
+        <v>149.94265182999999</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.46720607000000314</v>
+        <v>-0.45453005000001667</v>
       </c>
       <c r="D8" s="5">
-        <v>-3.6665132025046843</v>
+        <v>-3.5669583860653886</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>149.14840856999999</v>
+        <v>149.09340019000001</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.70762608000001137</v>
+        <v>-0.84925163999997721</v>
       </c>
       <c r="D9" s="5">
-        <v>-5.5215745614338507</v>
+        <v>-6.5888361555662245</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>147.21028713999999</v>
+        <v>146.97529001000001</v>
       </c>
       <c r="C10" s="5">
-        <v>-1.9381214299999954</v>
+        <v>-2.1181101800000022</v>
       </c>
       <c r="D10" s="5">
-        <v>-14.525920444993067</v>
+        <v>-15.776966733240471</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>147.41201978999999</v>
+        <v>147.17294776</v>
       </c>
       <c r="C11" s="5">
-        <v>0.20173264999999674</v>
+        <v>0.19765774999999053</v>
       </c>
       <c r="D11" s="5">
-        <v>1.6568957574919496</v>
+        <v>1.6257942617695864</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>146.55101425999999</v>
+        <v>146.4434923</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.86100552999999991</v>
+        <v>-0.72945545999999695</v>
       </c>
       <c r="D12" s="5">
-        <v>-6.7881387011937022</v>
+        <v>-5.7882517066270118</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>147.99340563999999</v>
+        <v>148.08449304000001</v>
       </c>
       <c r="C13" s="5">
-        <v>1.4423913800000037</v>
+        <v>1.6410007400000097</v>
       </c>
       <c r="D13" s="5">
-        <v>12.471485223830236</v>
+        <v>14.307326985292534</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>147.08051338000001</v>
+        <v>147.20260307999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.91289225999997825</v>
+        <v>-0.88188996000002362</v>
       </c>
       <c r="D14" s="5">
-        <v>-7.1561218007128558</v>
+        <v>-6.9168900115109233</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>147.22405158000001</v>
+        <v>147.24858291000001</v>
       </c>
       <c r="C15" s="5">
-        <v>0.14353819999999473</v>
+        <v>4.5979830000021593E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>1.1774053960040165</v>
+        <v>0.37547355650231484</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>146.69869686999999</v>
+        <v>146.8004985</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.52535471000001621</v>
+        <v>-0.44808441000000698</v>
       </c>
       <c r="D16" s="5">
-        <v>-4.1990338689680495</v>
+        <v>-3.59115562927802</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>146.39313974999999</v>
+        <v>146.39020318999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.30555712000000312</v>
+        <v>-0.41029531000000929</v>
       </c>
       <c r="D17" s="5">
-        <v>-2.4710312017869995</v>
+        <v>-3.3028222103707816</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>145.03392147</v>
+        <v>145.16889717999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.3592182799999932</v>
+        <v>-1.2213060100000064</v>
       </c>
       <c r="D18" s="5">
-        <v>-10.589942915300677</v>
+        <v>-9.5645366564752869</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>143.67468288000001</v>
+        <v>143.74083160999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-1.3592385899999897</v>
+        <v>-1.4280655700000011</v>
       </c>
       <c r="D19" s="5">
-        <v>-10.684282749230468</v>
+        <v>-11.186516107510657</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>143.56006445</v>
+        <v>143.6594345</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.11461843000000727</v>
+        <v>-8.1397109999983286E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.95312703457677284</v>
+        <v>-0.67741982999386385</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>141.24526544</v>
+        <v>141.18752365</v>
       </c>
       <c r="C21" s="5">
-        <v>-2.3147990100000015</v>
+        <v>-2.4719108500000004</v>
       </c>
       <c r="D21" s="5">
-        <v>-17.72212740185083</v>
+        <v>-18.801871109365152</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>140.17842042999999</v>
+        <v>139.94357775</v>
       </c>
       <c r="C22" s="5">
-        <v>-1.0668450100000086</v>
+        <v>-1.2439458999999999</v>
       </c>
       <c r="D22" s="5">
-        <v>-8.6965572716023569</v>
+        <v>-10.075129560625662</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>139.11690063</v>
+        <v>138.87223086</v>
       </c>
       <c r="C23" s="5">
-        <v>-1.061519799999985</v>
+        <v>-1.0713468900000009</v>
       </c>
       <c r="D23" s="5">
-        <v>-8.7180773441840937</v>
+        <v>-8.8095681331860085</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>134.08421949999999</v>
+        <v>133.96294094000001</v>
       </c>
       <c r="C24" s="5">
-        <v>-5.0326811300000145</v>
+        <v>-4.909289919999992</v>
       </c>
       <c r="D24" s="5">
-        <v>-35.735179643382786</v>
+        <v>-35.072133397120908</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>133.31505752000001</v>
+        <v>133.43874911</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.76916197999997848</v>
+        <v>-0.52419183000000658</v>
       </c>
       <c r="D25" s="5">
-        <v>-6.6706088200510933</v>
+        <v>-4.5958059710050403</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>132.79879363000001</v>
+        <v>132.92052978999999</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.51626389000000472</v>
+        <v>-0.51821932000001425</v>
       </c>
       <c r="D26" s="5">
-        <v>-4.5493027208380665</v>
+        <v>-4.5620245834354751</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>131.79329996999999</v>
+        <v>131.83280022</v>
       </c>
       <c r="C27" s="5">
-        <v>-1.0054936600000133</v>
+        <v>-1.0877295699999934</v>
       </c>
       <c r="D27" s="5">
-        <v>-8.7168893830948608</v>
+        <v>-9.3898270344148322</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>131.71034546000001</v>
+        <v>131.79492142999999</v>
       </c>
       <c r="C28" s="5">
-        <v>-8.2954509999979109E-2</v>
+        <v>-3.7878790000007712E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>-0.7527053489157165</v>
+        <v>-0.34424502516360311</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>130.54331629999999</v>
+        <v>130.56224463000001</v>
       </c>
       <c r="C29" s="5">
-        <v>-1.1670291600000269</v>
+        <v>-1.2326767999999788</v>
       </c>
       <c r="D29" s="5">
-        <v>-10.129526750378016</v>
+        <v>-10.663859079153937</v>
       </c>
       <c r="E29" s="5">
-        <v>-10.826889482025749</v>
+        <v>-10.812170633752627</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>129.99874474999999</v>
+        <v>130.08985916</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.54457155000000057</v>
+        <v>-0.47238547000000608</v>
       </c>
       <c r="D30" s="5">
-        <v>-4.8926214928503464</v>
+        <v>-4.2563394991018688</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>129.58946298000001</v>
+        <v>129.64022398</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.40928176999997845</v>
+        <v>-0.44963518000000136</v>
       </c>
       <c r="D31" s="5">
-        <v>-3.7132837784144446</v>
+        <v>-4.0696673931277072</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>126.39245181</v>
+        <v>126.49856947000001</v>
       </c>
       <c r="C32" s="5">
-        <v>-3.1970111700000103</v>
+        <v>-3.1416545099999951</v>
       </c>
       <c r="D32" s="5">
-        <v>-25.900141147650878</v>
+        <v>-25.501059111041425</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>126.67817565</v>
+        <v>126.61918919999999</v>
       </c>
       <c r="C33" s="5">
-        <v>0.28572384000000284</v>
+        <v>0.12061972999998716</v>
       </c>
       <c r="D33" s="5">
-        <v>2.746713861618022</v>
+        <v>1.1502516398340656</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>128.02178430999999</v>
+        <v>127.80165977</v>
       </c>
       <c r="C34" s="5">
-        <v>1.3436086599999868</v>
+        <v>1.1824705700000067</v>
       </c>
       <c r="D34" s="5">
-        <v>13.497137289453075</v>
+        <v>11.800459981957756</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>126.99086147</v>
+        <v>126.76226509</v>
       </c>
       <c r="C35" s="5">
-        <v>-1.0309228399999881</v>
+        <v>-1.0393946800000009</v>
       </c>
       <c r="D35" s="5">
-        <v>-9.2465547199004465</v>
+        <v>-9.3345206479470537</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>128.61394401000001</v>
+        <v>128.48077642000001</v>
       </c>
       <c r="C36" s="5">
-        <v>1.6230825400000128</v>
+        <v>1.7185113300000125</v>
       </c>
       <c r="D36" s="5">
-        <v>16.462750723146868</v>
+        <v>17.53790298411808</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>127.98403073999999</v>
+        <v>128.13644399</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.62991327000001718</v>
+        <v>-0.34433243000000857</v>
       </c>
       <c r="D37" s="5">
-        <v>-5.7214857903352234</v>
+        <v>-3.1690529038978288</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>127.41770855</v>
+        <v>127.53628137</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.56632218999999395</v>
+        <v>-0.60016262000000609</v>
       </c>
       <c r="D38" s="5">
-        <v>-5.182591391948554</v>
+        <v>-5.4779808355353232</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>127.89533839000001</v>
+        <v>127.94559467000001</v>
       </c>
       <c r="C39" s="5">
-        <v>0.47762984000000586</v>
+        <v>0.40931330000000798</v>
       </c>
       <c r="D39" s="5">
-        <v>4.5921516063306633</v>
+        <v>3.9199781871107175</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>128.37970369000001</v>
+        <v>128.44841024999999</v>
       </c>
       <c r="C40" s="5">
-        <v>0.48436530000000744</v>
+        <v>0.50281557999998938</v>
       </c>
       <c r="D40" s="5">
-        <v>4.6405090327037435</v>
+        <v>4.8191797190781926</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>129.23519168000001</v>
+        <v>129.26855012999999</v>
       </c>
       <c r="C41" s="5">
-        <v>0.85548799000000031</v>
+        <v>0.82013987999999927</v>
       </c>
       <c r="D41" s="5">
-        <v>8.2961626145014336</v>
+        <v>7.9368478575887247</v>
       </c>
       <c r="E41" s="5">
-        <v>-1.0020617348143523</v>
+        <v>-0.99086416878494399</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>128.16167558999999</v>
+        <v>128.21081083000001</v>
       </c>
       <c r="C42" s="5">
-        <v>-1.0735160900000267</v>
+        <v>-1.0577392999999802</v>
       </c>
       <c r="D42" s="5">
-        <v>-9.5249929791457077</v>
+        <v>-9.3889365743067827</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>130.83967053000001</v>
+        <v>130.86488105999999</v>
       </c>
       <c r="C43" s="5">
-        <v>2.6779949400000191</v>
+        <v>2.6540702299999737</v>
       </c>
       <c r="D43" s="5">
-        <v>28.166693720795454</v>
+        <v>27.873813284309623</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>131.19064241999999</v>
+        <v>131.24827414999999</v>
       </c>
       <c r="C44" s="5">
-        <v>0.35097188999998252</v>
+        <v>0.38339308999999844</v>
       </c>
       <c r="D44" s="5">
-        <v>3.2668673564439255</v>
+        <v>3.5728290231142878</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>128.24779025000001</v>
+        <v>128.19834399000001</v>
       </c>
       <c r="C45" s="5">
-        <v>-2.9428521699999806</v>
+        <v>-3.049930159999974</v>
       </c>
       <c r="D45" s="5">
-        <v>-23.833432384953422</v>
+        <v>-24.583605469801483</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>129.26538871</v>
+        <v>129.10744416</v>
       </c>
       <c r="C46" s="5">
-        <v>1.0175984599999879</v>
+        <v>0.90910016999998788</v>
       </c>
       <c r="D46" s="5">
-        <v>9.9482668762163051</v>
+        <v>8.849496254068633</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>129.85353724000001</v>
+        <v>129.68103715000001</v>
       </c>
       <c r="C47" s="5">
-        <v>0.58814853000001222</v>
+        <v>0.57359299000000874</v>
       </c>
       <c r="D47" s="5">
-        <v>5.5986424747642261</v>
+        <v>5.463528318617783</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>128.37570640999999</v>
+        <v>128.28424536</v>
       </c>
       <c r="C48" s="5">
-        <v>-1.4778308300000162</v>
+        <v>-1.3967917900000089</v>
       </c>
       <c r="D48" s="5">
-        <v>-12.833673462213923</v>
+        <v>-12.186318944837938</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>128.38366177</v>
+        <v>128.50305589000001</v>
       </c>
       <c r="C49" s="5">
-        <v>7.9553600000110691E-3</v>
+        <v>0.21881053000001316</v>
       </c>
       <c r="D49" s="5">
-        <v>7.4388579145301392E-2</v>
+        <v>2.0661144779311691</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>129.89249573000001</v>
+        <v>129.98229090999999</v>
       </c>
       <c r="C50" s="5">
-        <v>1.508833960000004</v>
+        <v>1.479235019999976</v>
       </c>
       <c r="D50" s="5">
-        <v>15.051327450555174</v>
+        <v>14.722546175524753</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>131.68818535</v>
+        <v>131.73060065000001</v>
       </c>
       <c r="C51" s="5">
-        <v>1.7956896199999903</v>
+        <v>1.7483097400000247</v>
       </c>
       <c r="D51" s="5">
-        <v>17.910646905164107</v>
+        <v>17.389653401210438</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>131.83943643000001</v>
+        <v>131.89665065</v>
       </c>
       <c r="C52" s="5">
-        <v>0.15125108000000864</v>
+        <v>0.16604999999998427</v>
       </c>
       <c r="D52" s="5">
-        <v>1.3870055947614146</v>
+        <v>1.5231637110322049</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>132.00743602</v>
+        <v>132.04442453999999</v>
       </c>
       <c r="C53" s="5">
-        <v>0.16799958999999376</v>
+        <v>0.1477738899999963</v>
       </c>
       <c r="D53" s="5">
-        <v>1.5398915829796245</v>
+        <v>1.3527672607343444</v>
       </c>
       <c r="E53" s="5">
-        <v>2.145115663900854</v>
+        <v>2.1473702669430494</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>132.3223778</v>
+        <v>132.33679599000001</v>
       </c>
       <c r="C54" s="5">
-        <v>0.31494177999999806</v>
+        <v>0.29237145000001874</v>
       </c>
       <c r="D54" s="5">
-        <v>2.9008132806884968</v>
+        <v>2.6896254711084033</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>131.04514716</v>
+        <v>131.05115358</v>
       </c>
       <c r="C55" s="5">
-        <v>-1.2772306399999991</v>
+        <v>-1.2856424100000083</v>
       </c>
       <c r="D55" s="5">
-        <v>-10.987344575966018</v>
+        <v>-11.054743968278935</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>131.96470977000001</v>
+        <v>131.98244011</v>
       </c>
       <c r="C56" s="5">
-        <v>0.91956261000001405</v>
+        <v>0.93128652999999417</v>
       </c>
       <c r="D56" s="5">
-        <v>8.7532812269466298</v>
+        <v>8.8688568060507187</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>132.70099336999999</v>
+        <v>132.66406104000001</v>
       </c>
       <c r="C57" s="5">
-        <v>0.73628359999997883</v>
+        <v>0.68162093000000823</v>
       </c>
       <c r="D57" s="5">
-        <v>6.9046026032595575</v>
+        <v>6.3764786379069571</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>132.73005189</v>
+        <v>132.63727222</v>
       </c>
       <c r="C58" s="5">
-        <v>2.9058520000006638E-2</v>
+        <v>-2.6788820000007263E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>0.26308960193615061</v>
+        <v>-0.2420467558083006</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>133.08930158000001</v>
+        <v>132.99193837000001</v>
       </c>
       <c r="C59" s="5">
-        <v>0.35924969000001283</v>
+        <v>0.35466615000001411</v>
       </c>
       <c r="D59" s="5">
-        <v>3.2967319670475836</v>
+        <v>3.256359881477433</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>133.73138419</v>
+        <v>133.68058771</v>
       </c>
       <c r="C60" s="5">
-        <v>0.64208260999998856</v>
+        <v>0.68864933999998357</v>
       </c>
       <c r="D60" s="5">
-        <v>5.9454538401185975</v>
+        <v>6.3938104280845787</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>134.46237152</v>
+        <v>134.52916325999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.73098733000000493</v>
+        <v>0.84857554999999252</v>
       </c>
       <c r="D61" s="5">
-        <v>6.7601369615507112</v>
+        <v>7.8889924593380956</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>135.03883479000001</v>
+        <v>135.09628556999999</v>
       </c>
       <c r="C62" s="5">
-        <v>0.57646327000000497</v>
+        <v>0.56712231000000202</v>
       </c>
       <c r="D62" s="5">
-        <v>5.2676633384517224</v>
+        <v>5.177685299558088</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>135.99035277999999</v>
+        <v>136.01757513999999</v>
       </c>
       <c r="C63" s="5">
-        <v>0.95151798999998505</v>
+        <v>0.921289569999999</v>
       </c>
       <c r="D63" s="5">
-        <v>8.7910133529743195</v>
+        <v>8.4974265626293501</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>136.42067606000001</v>
+        <v>136.47067163</v>
       </c>
       <c r="C64" s="5">
-        <v>0.4303232800000103</v>
+        <v>0.45309649000000718</v>
       </c>
       <c r="D64" s="5">
-        <v>3.8640287552936581</v>
+        <v>4.0714507751520079</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>136.82535860999999</v>
+        <v>136.84715765000001</v>
       </c>
       <c r="C65" s="5">
-        <v>0.40468254999998976</v>
+        <v>0.37648602000001574</v>
       </c>
       <c r="D65" s="5">
-        <v>3.6183736884441542</v>
+        <v>3.3611732588203713</v>
       </c>
       <c r="E65" s="5">
-        <v>3.6497357537268238</v>
+        <v>3.637210072845698</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>135.93466391000001</v>
+        <v>135.93402950000001</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.89069469999998319</v>
+        <v>-0.91312815000000569</v>
       </c>
       <c r="D66" s="5">
-        <v>-7.5379597242211211</v>
+        <v>-7.7197178637825044</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>137.23953494</v>
+        <v>137.23261740000001</v>
       </c>
       <c r="C67" s="5">
-        <v>1.3048710299999868</v>
+        <v>1.2985879000000011</v>
       </c>
       <c r="D67" s="5">
-        <v>12.147149451812943</v>
+        <v>12.085612223372033</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>137.32206085999999</v>
+        <v>137.30707580000001</v>
       </c>
       <c r="C68" s="5">
-        <v>8.2525919999994812E-2</v>
+        <v>7.4458399999997482E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>0.72398443481527242</v>
+        <v>0.65303130965566059</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>138.12956618000001</v>
+        <v>138.10911931000001</v>
       </c>
       <c r="C69" s="5">
-        <v>0.8075053200000184</v>
+        <v>0.80204351000000429</v>
       </c>
       <c r="D69" s="5">
-        <v>7.2892042860980721</v>
+        <v>7.2391227233861377</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>138.16404868000001</v>
+        <v>138.13012230000001</v>
       </c>
       <c r="C70" s="5">
-        <v>3.4482499999995753E-2</v>
+        <v>2.10029899999995E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>0.29997821879774733</v>
+        <v>0.18264311189402083</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>138.10619215</v>
+        <v>138.06979233000001</v>
       </c>
       <c r="C71" s="5">
-        <v>-5.7856530000009343E-2</v>
+        <v>-6.0329969999997957E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-0.50134718647696364</v>
+        <v>-0.52285704854314607</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>137.56485382</v>
+        <v>137.55541277</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.54133833000000209</v>
+        <v>-0.51437956000000895</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.6035795959029846</v>
+        <v>-4.3801289517176549</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>137.23050574999999</v>
+        <v>137.24584851</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.33434807000000433</v>
+        <v>-0.30956426000000192</v>
       </c>
       <c r="D73" s="5">
-        <v>-2.8778976832046665</v>
+        <v>-2.6673864314194495</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>137.65293467000001</v>
+        <v>137.67363788</v>
       </c>
       <c r="C74" s="5">
-        <v>0.42242892000001575</v>
+        <v>0.42778936999999928</v>
       </c>
       <c r="D74" s="5">
-        <v>3.7570772832562715</v>
+        <v>3.8051407440090612</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>137.80453724</v>
+        <v>137.816337</v>
       </c>
       <c r="C75" s="5">
-        <v>0.15160256999999433</v>
+        <v>0.14269912000000318</v>
       </c>
       <c r="D75" s="5">
-        <v>1.329641933050052</v>
+        <v>1.2509186246173476</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>137.56440362999999</v>
+        <v>137.60287618000001</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.2401336100000151</v>
+        <v>-0.21346081999999456</v>
       </c>
       <c r="D76" s="5">
-        <v>-2.0711549446174704</v>
+        <v>-1.8429026031868911</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>138.42639131999999</v>
+        <v>138.43922194000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.86198769000000652</v>
+        <v>0.83634576000000038</v>
       </c>
       <c r="D77" s="5">
-        <v>7.7839090885921003</v>
+        <v>7.5423835692600028</v>
       </c>
       <c r="E77" s="5">
-        <v>1.1701286415506607</v>
+        <v>1.1633886427307782</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>140.42035290999999</v>
+        <v>140.41211613999999</v>
       </c>
       <c r="C78" s="5">
-        <v>1.9939615899999978</v>
+        <v>1.9728941999999847</v>
       </c>
       <c r="D78" s="5">
-        <v>18.722751932381133</v>
+        <v>18.507331193189302</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>141.28762044000001</v>
+        <v>141.28028810999999</v>
       </c>
       <c r="C79" s="5">
-        <v>0.86726753000002077</v>
+        <v>0.86817196999999169</v>
       </c>
       <c r="D79" s="5">
-        <v>7.6684863567399564</v>
+        <v>7.6772231621806464</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>141.71326278000001</v>
+        <v>141.70318932999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.42564233999999601</v>
+        <v>0.42290121999999997</v>
       </c>
       <c r="D80" s="5">
-        <v>3.675619077348391</v>
+        <v>3.651749858956066</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>141.64153679</v>
+        <v>141.63058552999999</v>
       </c>
       <c r="C81" s="5">
-        <v>-7.1725990000004458E-2</v>
+        <v>-7.2603799999995999E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>-0.60567366977070103</v>
+        <v>-0.61310871990104543</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>142.50362734000001</v>
+        <v>142.49165642</v>
       </c>
       <c r="C82" s="5">
-        <v>0.8620905500000049</v>
+        <v>0.86107089000000769</v>
       </c>
       <c r="D82" s="5">
-        <v>7.5532327028560386</v>
+        <v>7.5446010885621417</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>142.76688904</v>
+        <v>142.75797474000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.26326169999998683</v>
+        <v>0.26631832000001054</v>
       </c>
       <c r="D83" s="5">
-        <v>2.2395486270747389</v>
+        <v>2.2660112566950996</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>143.5806987</v>
+        <v>143.57676626</v>
       </c>
       <c r="C84" s="5">
-        <v>0.81380966000000399</v>
+        <v>0.81879151999999067</v>
       </c>
       <c r="D84" s="5">
-        <v>7.0589044990284178</v>
+        <v>7.103946494102753</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>144.41231955999999</v>
+        <v>144.41348234</v>
       </c>
       <c r="C85" s="5">
-        <v>0.83162085999998681</v>
+        <v>0.83671608000000219</v>
       </c>
       <c r="D85" s="5">
-        <v>7.1761558383174995</v>
+        <v>7.2217460631920583</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>144.19266834000001</v>
+        <v>144.19733897</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.2196512199999745</v>
+        <v>-0.2161433699999975</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.810009107135313</v>
+        <v>-1.7813264190060796</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>144.42166232</v>
+        <v>144.43285968999999</v>
       </c>
       <c r="C87" s="5">
-        <v>0.22899397999998428</v>
+        <v>0.23552071999998248</v>
       </c>
       <c r="D87" s="5">
-        <v>1.9224676174359079</v>
+        <v>1.9776899897291367</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>145.28616966999999</v>
+        <v>145.30503755000001</v>
       </c>
       <c r="C88" s="5">
-        <v>0.86450734999999668</v>
+        <v>0.87217786000002206</v>
       </c>
       <c r="D88" s="5">
-        <v>7.4244690813223269</v>
+        <v>7.4919473723503716</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>146.09669152000001</v>
+        <v>146.10524505000001</v>
       </c>
       <c r="C89" s="5">
-        <v>0.81052185000001487</v>
+        <v>0.80020749999999907</v>
       </c>
       <c r="D89" s="5">
-        <v>6.9038345184804895</v>
+        <v>6.8123897446729975</v>
       </c>
       <c r="E89" s="5">
-        <v>5.5410678027924654</v>
+        <v>5.5374647463148019</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>145.9690129</v>
+        <v>145.96173246999999</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.12767862000001173</v>
+        <v>-0.14351258000002076</v>
       </c>
       <c r="D90" s="5">
-        <v>-1.0436926341505504</v>
+        <v>-1.1723587359960486</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>146.29173668000001</v>
+        <v>146.28632461000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.32272378000001822</v>
+        <v>0.32459214000002135</v>
       </c>
       <c r="D91" s="5">
-        <v>2.6855877535493455</v>
+        <v>2.7014625972377804</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>147.39111234000001</v>
+        <v>147.38439005999999</v>
       </c>
       <c r="C92" s="5">
-        <v>1.0993756599999926</v>
+        <v>1.0980654499999787</v>
       </c>
       <c r="D92" s="5">
-        <v>9.4001732838928653</v>
+        <v>9.3888657123966102</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>146.90123208</v>
+        <v>146.89661803000001</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.48988026000000673</v>
+        <v>-0.48777202999997371</v>
       </c>
       <c r="D93" s="5">
-        <v>-3.9163035833323367</v>
+        <v>-3.8999297607297145</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>147.77185994999999</v>
+        <v>147.76844872000001</v>
       </c>
       <c r="C94" s="5">
-        <v>0.87062786999999275</v>
+        <v>0.87183068999999591</v>
       </c>
       <c r="D94" s="5">
-        <v>7.3484100531348018</v>
+        <v>7.35913468198508</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>148.12239889</v>
+        <v>148.12090706000001</v>
       </c>
       <c r="C95" s="5">
-        <v>0.35053894000000696</v>
+        <v>0.35245833999999832</v>
       </c>
       <c r="D95" s="5">
-        <v>2.8840300908518746</v>
+        <v>2.9000973637013816</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>149.33807744999999</v>
+        <v>149.33689036999999</v>
       </c>
       <c r="C96" s="5">
-        <v>1.2156785599999864</v>
+        <v>1.2159833099999844</v>
       </c>
       <c r="D96" s="5">
-        <v>10.305667834943444</v>
+        <v>10.308477592024889</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>149.9268797</v>
+        <v>149.92639946</v>
       </c>
       <c r="C97" s="5">
-        <v>0.58880225000001474</v>
+        <v>0.58950909000000706</v>
       </c>
       <c r="D97" s="5">
-        <v>4.8352554580851415</v>
+        <v>4.8412259651829936</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>150.39969092999999</v>
+        <v>150.39872528999999</v>
       </c>
       <c r="C98" s="5">
-        <v>0.4728112299999907</v>
+        <v>0.4723258299999884</v>
       </c>
       <c r="D98" s="5">
-        <v>3.8506682822718519</v>
+        <v>3.846658877336373</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>149.73204084</v>
+        <v>149.73769562999999</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.66765008999999509</v>
+        <v>-0.66102965999999697</v>
       </c>
       <c r="D99" s="5">
-        <v>-5.1988505718734253</v>
+        <v>-5.1485707942062859</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>150.40326927000001</v>
+        <v>150.41219924999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.67122843000001353</v>
+        <v>0.67450361999999586</v>
       </c>
       <c r="D100" s="5">
-        <v>5.5140733878607628</v>
+        <v>5.5414343644290653</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>150.98124537999999</v>
+        <v>150.98799298</v>
       </c>
       <c r="C101" s="5">
-        <v>0.57797610999998028</v>
+        <v>0.5757937300000151</v>
       </c>
       <c r="D101" s="5">
-        <v>4.7101357210175054</v>
+        <v>4.6916901395407606</v>
       </c>
       <c r="E101" s="5">
-        <v>3.343370619266417</v>
+        <v>3.3419388389027471</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>152.72854522</v>
+        <v>152.72382877999999</v>
       </c>
       <c r="C102" s="5">
-        <v>1.7472998400000108</v>
+        <v>1.7358357999999896</v>
       </c>
       <c r="D102" s="5">
-        <v>14.80651653243552</v>
+        <v>14.70244939385279</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>152.96741858999999</v>
+        <v>152.96512741000001</v>
       </c>
       <c r="C103" s="5">
-        <v>0.2388733699999932</v>
+        <v>0.24129863000001706</v>
       </c>
       <c r="D103" s="5">
-        <v>1.8930760583838913</v>
+        <v>1.9125231936349962</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>153.50569931999999</v>
+        <v>153.50239919000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.53828072999999677</v>
+        <v>0.53727177999999753</v>
       </c>
       <c r="D104" s="5">
-        <v>4.3054017957750768</v>
+        <v>4.2972408640800985</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>153.80842484999999</v>
+        <v>153.8059983</v>
       </c>
       <c r="C105" s="5">
-        <v>0.30272553000000357</v>
+        <v>0.30359910999999329</v>
       </c>
       <c r="D105" s="5">
-        <v>2.3923336232332337</v>
+        <v>2.3993646334048213</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>154.39913805</v>
+        <v>154.39709156999999</v>
       </c>
       <c r="C106" s="5">
-        <v>0.59071320000001037</v>
+        <v>0.59109326999998757</v>
       </c>
       <c r="D106" s="5">
-        <v>4.7073005378169386</v>
+        <v>4.7104694506026723</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>154.88536646</v>
+        <v>154.88481997</v>
       </c>
       <c r="C107" s="5">
-        <v>0.48622840999999539</v>
+        <v>0.48772840000000883</v>
       </c>
       <c r="D107" s="5">
-        <v>3.8451441504840034</v>
+        <v>3.8572650919171725</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>155.21855350000001</v>
+        <v>155.21728741000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.33318704000001276</v>
+        <v>0.33246744000001627</v>
       </c>
       <c r="D108" s="5">
-        <v>2.6121839153228743</v>
+        <v>2.6064847914702982</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>155.78553048000001</v>
+        <v>155.78523878999999</v>
       </c>
       <c r="C109" s="5">
-        <v>0.56697697999999264</v>
+        <v>0.56795137999998246</v>
       </c>
       <c r="D109" s="5">
-        <v>4.4724615092641473</v>
+        <v>4.4803404561325255</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>156.72998648999999</v>
+        <v>156.73018958</v>
       </c>
       <c r="C110" s="5">
-        <v>0.94445600999998192</v>
+        <v>0.94495079000000715</v>
       </c>
       <c r="D110" s="5">
-        <v>7.522596653962621</v>
+        <v>7.526684540621309</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>157.46011236000001</v>
+        <v>157.46462184000001</v>
       </c>
       <c r="C111" s="5">
-        <v>0.73012587000002327</v>
+        <v>0.7344322600000055</v>
       </c>
       <c r="D111" s="5">
-        <v>5.735672106900358</v>
+        <v>5.7703709428004402</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>158.0925168</v>
+        <v>158.09368201000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.63240443999998774</v>
+        <v>0.62906017000000247</v>
       </c>
       <c r="D112" s="5">
-        <v>4.9274398579987944</v>
+        <v>4.9006640404748003</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>158.42408347</v>
+        <v>158.42888189000001</v>
       </c>
       <c r="C113" s="5">
-        <v>0.33156667000000084</v>
+        <v>0.33519988000000467</v>
       </c>
       <c r="D113" s="5">
-        <v>2.5459891763560671</v>
+        <v>2.5741943351025531</v>
       </c>
       <c r="E113" s="5">
-        <v>4.9296441231938104</v>
+        <v>4.9281328688074222</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>157.49006872999999</v>
+        <v>157.48799893</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.93401474000000917</v>
+        <v>-0.94088296000001037</v>
       </c>
       <c r="D114" s="5">
-        <v>-6.8498344815270613</v>
+        <v>-6.8983685258707457</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>157.68885344</v>
+        <v>157.68755293999999</v>
       </c>
       <c r="C115" s="5">
-        <v>0.19878471000001241</v>
+        <v>0.19955400999998574</v>
       </c>
       <c r="D115" s="5">
-        <v>1.5252049052154382</v>
+        <v>1.5311689322858424</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>157.73175276000001</v>
+        <v>157.73010987000001</v>
       </c>
       <c r="C116" s="5">
-        <v>4.2899320000003627E-2</v>
+        <v>4.2556930000017701E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>0.3269494317832411</v>
+        <v>0.3243387724945368</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>157.80389836000001</v>
+        <v>157.80277473999999</v>
       </c>
       <c r="C117" s="5">
-        <v>7.2145599999998922E-2</v>
+        <v>7.2664869999982784E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>0.55025601488776221</v>
+        <v>0.55423232594262739</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>157.19323342999999</v>
+        <v>157.19194171999999</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.61066493000001287</v>
+        <v>-0.61083302000000117</v>
       </c>
       <c r="D118" s="5">
-        <v>-4.5461530901004128</v>
+        <v>-4.5474096253205198</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>157.83972378000001</v>
+        <v>157.83962904000001</v>
       </c>
       <c r="C119" s="5">
-        <v>0.64649035000002186</v>
+        <v>0.64768732000001705</v>
       </c>
       <c r="D119" s="5">
-        <v>5.0484329270561901</v>
+        <v>5.0580353930042676</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>158.55130163999999</v>
+        <v>158.55076904000001</v>
       </c>
       <c r="C120" s="5">
-        <v>0.71157785999997714</v>
+        <v>0.71114000000000033</v>
       </c>
       <c r="D120" s="5">
-        <v>5.5460523293653585</v>
+        <v>5.5425580426798238</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>158.53734338000001</v>
+        <v>158.53766468000001</v>
       </c>
       <c r="C121" s="5">
-        <v>-1.3958259999981237E-2</v>
+        <v>-1.3104359999999815E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>-0.10559234714946353</v>
+        <v>-9.91359782805179E-2</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>159.17256558</v>
+        <v>159.17313933</v>
       </c>
       <c r="C122" s="5">
-        <v>0.63522219999998697</v>
+        <v>0.63547464999999193</v>
       </c>
       <c r="D122" s="5">
-        <v>4.9155060318508914</v>
+        <v>4.9174926326825519</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>160.01646127999999</v>
+        <v>160.01725407999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.84389569999999026</v>
+        <v>0.84411474999998859</v>
       </c>
       <c r="D123" s="5">
-        <v>6.5509548122482331</v>
+        <v>6.5526808315556684</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>160.45212823</v>
+        <v>160.45290322</v>
       </c>
       <c r="C124" s="5">
-        <v>0.43566695000001232</v>
+        <v>0.43564914000000954</v>
       </c>
       <c r="D124" s="5">
-        <v>3.3165369431454206</v>
+        <v>3.3163826492422999</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>161.13217109999999</v>
+        <v>161.13455553</v>
       </c>
       <c r="C125" s="5">
-        <v>0.68004286999999408</v>
+        <v>0.68165231000000404</v>
       </c>
       <c r="D125" s="5">
-        <v>5.2061971969280529</v>
+        <v>5.2187820913107474</v>
       </c>
       <c r="E125" s="5">
-        <v>1.7093913820955153</v>
+        <v>1.7078159030867734</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>162.81502370999999</v>
+        <v>162.81370591000001</v>
       </c>
       <c r="C126" s="5">
-        <v>1.6828526099999976</v>
+        <v>1.67915038000001</v>
       </c>
       <c r="D126" s="5">
-        <v>13.27827204511156</v>
+        <v>13.247158668309055</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>162.90962275999999</v>
+        <v>162.90912989</v>
       </c>
       <c r="C127" s="5">
-        <v>9.4599049999999352E-2</v>
+        <v>9.5423979999992525E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>0.69945834187559175</v>
+        <v>0.70558321746596597</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>163.74588643000001</v>
+        <v>163.74534688</v>
       </c>
       <c r="C128" s="5">
-        <v>0.83626367000002233</v>
+        <v>0.83621698999999694</v>
       </c>
       <c r="D128" s="5">
-        <v>6.3368832798028185</v>
+        <v>6.3365392265456233</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>162.41567903000001</v>
+        <v>162.41529550000001</v>
       </c>
       <c r="C129" s="5">
-        <v>-1.3302074000000061</v>
+        <v>-1.3300513799999862</v>
       </c>
       <c r="D129" s="5">
-        <v>-9.3243572296604285</v>
+        <v>-9.3233413260212288</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>162.76807585</v>
+        <v>162.76741183999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.35239681999999561</v>
+        <v>0.35211633999998071</v>
       </c>
       <c r="D130" s="5">
-        <v>2.6349626018447037</v>
+        <v>2.6328466014412744</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>162.94472569999999</v>
+        <v>162.94479745000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.17664984999998978</v>
+        <v>0.17738561000001596</v>
       </c>
       <c r="D131" s="5">
-        <v>1.3101446957576535</v>
+        <v>1.3156396967770156</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>162.05350614</v>
+        <v>162.05331957999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.89121955999999614</v>
+        <v>-0.89147787000001699</v>
       </c>
       <c r="D132" s="5">
-        <v>-6.3694680610159597</v>
+        <v>-6.3712562657255889</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>161.47486473999999</v>
+        <v>161.47510321999999</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.5786414000000093</v>
+        <v>-0.57821635999999899</v>
       </c>
       <c r="D133" s="5">
-        <v>-4.2016624975544374</v>
+        <v>-4.1986412265336615</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>160.77046340000001</v>
+        <v>160.77071627999999</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.70440133999997556</v>
+        <v>-0.70438694000000623</v>
       </c>
       <c r="D134" s="5">
-        <v>-5.1109694472669887</v>
+        <v>-5.1108600901900392</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>160.46941593</v>
+        <v>160.46962869999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.30104747000001453</v>
+        <v>-0.3010875800000008</v>
       </c>
       <c r="D135" s="5">
-        <v>-2.2240374725382872</v>
+        <v>-2.2243272835091643</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>160.32970793999999</v>
+        <v>160.32983462999999</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.13970799000000511</v>
+        <v>-0.13979406999999355</v>
       </c>
       <c r="D136" s="5">
-        <v>-1.0397566203295905</v>
+        <v>-1.0403928190691469</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>160.14934751000001</v>
+        <v>160.1503132</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.18036042999997903</v>
+        <v>-0.1795214299999941</v>
       </c>
       <c r="D137" s="5">
-        <v>-1.3416005623983929</v>
+        <v>-1.3353970445337926</v>
       </c>
       <c r="E137" s="5">
-        <v>-0.60994870440244098</v>
+        <v>-0.610820147647817</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>159.03853268</v>
+        <v>159.03797521999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-1.1108148300000096</v>
+        <v>-1.1123379800000066</v>
       </c>
       <c r="D138" s="5">
-        <v>-8.0130457421438646</v>
+        <v>-8.0235704090310556</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>158.64306457000001</v>
+        <v>158.64286369999999</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.39546810999999593</v>
+        <v>-0.39511152000000038</v>
       </c>
       <c r="D139" s="5">
-        <v>-2.9434686330085502</v>
+        <v>-2.9408608622729537</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>158.56305902</v>
+        <v>158.56291329000001</v>
       </c>
       <c r="C140" s="5">
-        <v>-8.0005550000009862E-2</v>
+        <v>-7.995040999998082E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>-0.60349825166130522</v>
+        <v>-0.60308423304633596</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>158.331525</v>
+        <v>158.33143956000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.23153401999999801</v>
+        <v>-0.23147373000000471</v>
       </c>
       <c r="D141" s="5">
-        <v>-1.7382376523848331</v>
+        <v>-1.7377902385345867</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>158.22897053</v>
+        <v>158.22868237</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.10255447000000117</v>
+        <v>-0.10275719000000549</v>
       </c>
       <c r="D142" s="5">
-        <v>-0.77450080684469125</v>
+        <v>-0.77602672362923064</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>158.37136371</v>
+        <v>158.37138026</v>
       </c>
       <c r="C143" s="5">
-        <v>0.14239317999999912</v>
+        <v>0.14269788999999378</v>
       </c>
       <c r="D143" s="5">
-        <v>1.0852633147080626</v>
+        <v>1.0875992132689749</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>157.18665185</v>
+        <v>157.18664720000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.1847118599999931</v>
+        <v>-1.184733059999985</v>
       </c>
       <c r="D144" s="5">
-        <v>-8.6164376410969865</v>
+        <v>-8.6165846777244699</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>157.98689324</v>
+        <v>157.98699730000001</v>
       </c>
       <c r="C145" s="5">
-        <v>0.8002413899999965</v>
+        <v>0.80035010000000284</v>
       </c>
       <c r="D145" s="5">
-        <v>6.2832305436605562</v>
+        <v>6.2841083337034753</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>156.17414768</v>
+        <v>156.17426437</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.8127455599999962</v>
+        <v>-1.8127329300000099</v>
       </c>
       <c r="D146" s="5">
-        <v>-12.932309152232035</v>
+        <v>-12.932216669133645</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>155.07583876999999</v>
+        <v>155.07596230999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.0983089100000143</v>
+        <v>-1.0983020600000089</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.1202229775808714</v>
+        <v>-8.1201684409831554</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>153.83693281000001</v>
+        <v>153.83710816000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.2389059599999825</v>
+        <v>-1.2388541499999803</v>
       </c>
       <c r="D148" s="5">
-        <v>-9.1766153345009922</v>
+        <v>-9.1762412861461371</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>152.89576753</v>
+        <v>152.89586779999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.94116528000000699</v>
+        <v>-0.9412403600000232</v>
       </c>
       <c r="D149" s="5">
-        <v>-7.0994655763389485</v>
+        <v>-7.1000051819151917</v>
       </c>
       <c r="E149" s="5">
-        <v>-4.5292597770634551</v>
+        <v>-4.5297728459266047</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>152.45249461</v>
+        <v>152.45220931</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.44327291999999829</v>
+        <v>-0.44365848999999002</v>
       </c>
       <c r="D150" s="5">
-        <v>-3.4240783303030597</v>
+        <v>-3.4270070980006007</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>151.94788252000001</v>
+        <v>151.9478277</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.50461208999999485</v>
+        <v>-0.50438160999999582</v>
       </c>
       <c r="D151" s="5">
-        <v>-3.9004386423766135</v>
+        <v>-3.8986965844163946</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>151.76385522000001</v>
+        <v>151.76377743</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.18402729999999679</v>
+        <v>-0.18405027000000018</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.4437034262413495</v>
+        <v>-1.4438829457112279</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>151.48359614</v>
+        <v>151.48352462</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.28025908000000754</v>
+        <v>-0.28025281000000746</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.1936449550332138</v>
+        <v>-2.1935974888167675</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>151.40899782</v>
+        <v>151.40897638999999</v>
       </c>
       <c r="C154" s="5">
-        <v>-7.4598320000006879E-2</v>
+        <v>-7.4548230000004878E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-0.58934383579070104</v>
+        <v>-0.58894946108539736</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>151.75385764000001</v>
+        <v>151.75384803</v>
       </c>
       <c r="C155" s="5">
-        <v>0.34485982000001059</v>
+        <v>0.34487164000000803</v>
       </c>
       <c r="D155" s="5">
-        <v>2.7677053569637566</v>
+        <v>2.7678018077137878</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>151.59305126999999</v>
+        <v>151.59309544999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.1608063700000173</v>
+        <v>-0.16075258000000758</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.2641983358160802</v>
+        <v>-1.2637779996088727</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>151.9968125</v>
+        <v>151.99692174</v>
       </c>
       <c r="C157" s="5">
-        <v>0.40376123000001485</v>
+        <v>0.40382629000001202</v>
       </c>
       <c r="D157" s="5">
-        <v>3.2433842030679116</v>
+        <v>3.2439135467668745</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>150.99120239000001</v>
+        <v>150.99133028</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.0056101099999921</v>
+        <v>-1.0055914600000051</v>
       </c>
       <c r="D158" s="5">
-        <v>-7.6565796883484634</v>
+        <v>-7.6564375123107435</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>150.01367242000001</v>
+        <v>150.01377693000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.97752997000000619</v>
+        <v>-0.97755334999999377</v>
       </c>
       <c r="D159" s="5">
-        <v>-7.4981554593008699</v>
+        <v>-7.4983223321548724</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>149.97567882000001</v>
+        <v>149.97584107</v>
       </c>
       <c r="C160" s="5">
-        <v>-3.7993599999992966E-2</v>
+        <v>-3.7935860000004595E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.3034981014684468</v>
+        <v>-0.30303729690724923</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>149.68014031999999</v>
+        <v>149.68020743</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.29553850000002058</v>
+        <v>-0.29563364000000547</v>
       </c>
       <c r="D161" s="5">
-        <v>-2.3392300905412111</v>
+        <v>-2.3399724879221484</v>
       </c>
       <c r="E161" s="5">
-        <v>-2.1031499183710611</v>
+        <v>-2.1031702270766006</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>148.84118040000001</v>
+        <v>148.84055784</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.83895991999997932</v>
+        <v>-0.8396495899999934</v>
       </c>
       <c r="D162" s="5">
-        <v>-6.5225003263343346</v>
+        <v>-6.5276950012355561</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>148.33205864000001</v>
+        <v>148.33207156</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.50912175999999931</v>
+        <v>-0.50848627999999962</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.028336412300149</v>
+        <v>-4.0234189009493715</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>147.55369217000001</v>
+        <v>147.55357842999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.7783664700000088</v>
+        <v>-0.7784931300000153</v>
       </c>
       <c r="D164" s="5">
-        <v>-6.1183565427348485</v>
+        <v>-6.1193230758058377</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>147.38760332999999</v>
+        <v>147.38761531</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.16608884000001467</v>
+        <v>-0.16596311999998647</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.3424085685576737</v>
+        <v>-1.3413997453858073</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>147.33152501999999</v>
+        <v>147.33156611999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-5.6078310000003739E-2</v>
+        <v>-5.6049190000010185E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.45562398861427322</v>
+        <v>-0.4553878526846078</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>146.92448132000001</v>
+        <v>146.92453731000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.40704369999997425</v>
+        <v>-0.4070288099999857</v>
       </c>
       <c r="D167" s="5">
-        <v>-3.2654125393642985</v>
+        <v>-3.2652939998847219</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>146.90959586</v>
+        <v>146.90969253</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.4885460000016337E-2</v>
+        <v>-1.4844780000004221E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.12150869436705625</v>
+        <v>-0.12117676547894751</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>147.27999033</v>
+        <v>147.28012436</v>
       </c>
       <c r="C169" s="5">
-        <v>0.37039447000000791</v>
+        <v>0.37043183000000113</v>
       </c>
       <c r="D169" s="5">
-        <v>3.0677975041043748</v>
+        <v>3.0681091957453832</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>147.31199214</v>
+        <v>147.31216291000001</v>
       </c>
       <c r="C170" s="5">
-        <v>3.2001809999997022E-2</v>
+        <v>3.2038550000009991E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>0.26105446142727917</v>
+        <v>0.26135428817490869</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>147.59388003999999</v>
+        <v>147.59402829999999</v>
       </c>
       <c r="C171" s="5">
-        <v>0.28188789999998676</v>
+        <v>0.28186538999997879</v>
       </c>
       <c r="D171" s="5">
-        <v>2.3205738533830234</v>
+        <v>2.3203838725538439</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>147.63386106999999</v>
+        <v>147.63406633</v>
       </c>
       <c r="C172" s="5">
-        <v>3.9981030000006967E-2</v>
+        <v>4.0038030000005165E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>0.32554724087692222</v>
+        <v>0.32601173052568821</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>148.01967023</v>
+        <v>148.01972394000001</v>
       </c>
       <c r="C173" s="5">
-        <v>0.38580916000000798</v>
+        <v>0.38565761000000975</v>
       </c>
       <c r="D173" s="5">
-        <v>3.181408425877863</v>
+        <v>3.1801362399283883</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.1093456262467938</v>
+        <v>-1.1093540812846192</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>148.655395</v>
+        <v>148.65443116</v>
       </c>
       <c r="C174" s="5">
-        <v>0.63572476999999594</v>
+        <v>0.63470721999999569</v>
       </c>
       <c r="D174" s="5">
-        <v>5.277342851366984</v>
+        <v>5.2686937064076123</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>148.43584202</v>
+        <v>148.43587873000001</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.21955298000000312</v>
+        <v>-0.21855242999998836</v>
       </c>
       <c r="D175" s="5">
-        <v>-1.7579848911417728</v>
+        <v>-1.7500493035296549</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>148.55742866</v>
+        <v>148.55723337000001</v>
       </c>
       <c r="C176" s="5">
-        <v>0.12158664000000385</v>
+        <v>0.12135463999999274</v>
       </c>
       <c r="D176" s="5">
-        <v>0.98738339808415176</v>
+        <v>0.98549064298563138</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>148.61808543000001</v>
+        <v>148.61815774999999</v>
       </c>
       <c r="C177" s="5">
-        <v>6.0656770000008464E-2</v>
+        <v>6.0924379999988787E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>0.49106804057839071</v>
+        <v>0.49324010969966636</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>148.02648141</v>
+        <v>148.02656356</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.59160402000000545</v>
+        <v>-0.59159418999999502</v>
       </c>
       <c r="D178" s="5">
-        <v>-4.6736320051825153</v>
+        <v>-4.6735538163848673</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>147.46625574000001</v>
+        <v>147.46635139</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.56022566999999412</v>
+        <v>-0.56021216999999979</v>
       </c>
       <c r="D179" s="5">
-        <v>-4.4482055154277607</v>
+        <v>-4.4480981289400141</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>147.94848646</v>
+        <v>147.94858267000001</v>
       </c>
       <c r="C180" s="5">
-        <v>0.48223071999998979</v>
+        <v>0.4822312800000077</v>
       </c>
       <c r="D180" s="5">
-        <v>3.9954835742053829</v>
+        <v>3.9954856594556665</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>147.44482153999999</v>
+        <v>147.44500923999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.50366492000000562</v>
+        <v>-0.5035734300000172</v>
       </c>
       <c r="D181" s="5">
-        <v>-4.009562625245044</v>
+        <v>-4.0088453158748427</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>147.18055903000001</v>
+        <v>147.18079717000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.26426250999998047</v>
+        <v>-0.26421206999998503</v>
       </c>
       <c r="D182" s="5">
-        <v>-2.1296620246203157</v>
+        <v>-2.1292568482043861</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>147.05471376</v>
+        <v>147.05499773</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.12584527000001344</v>
+        <v>-0.12579944000000864</v>
       </c>
       <c r="D183" s="5">
-        <v>-1.0212365484638442</v>
+        <v>-1.0208647398166959</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>146.7116527</v>
+        <v>146.71204162999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.34306105999999659</v>
+        <v>-0.3429561000000092</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.7638149580453075</v>
+        <v>-2.7629749146139471</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>146.86771725</v>
+        <v>146.86776702</v>
       </c>
       <c r="C185" s="5">
-        <v>0.15606454999999642</v>
+        <v>0.15572539000001484</v>
       </c>
       <c r="D185" s="5">
-        <v>1.2839951113647885</v>
+        <v>1.28118500260479</v>
       </c>
       <c r="E185" s="5">
-        <v>-0.77824317417410915</v>
+        <v>-0.7782455535905175</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>145.58544556000001</v>
+        <v>145.58388964</v>
       </c>
       <c r="C186" s="5">
-        <v>-1.2822716899999875</v>
+        <v>-1.283877380000007</v>
       </c>
       <c r="D186" s="5">
-        <v>-9.9882132571984084</v>
+        <v>-10.000122395597067</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>147.49805380999999</v>
+        <v>147.49819393000001</v>
       </c>
       <c r="C187" s="5">
-        <v>1.9126082499999768</v>
+        <v>1.9143042900000182</v>
       </c>
       <c r="D187" s="5">
-        <v>16.955314297807831</v>
+        <v>16.971648061754884</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>147.92568007</v>
+        <v>147.92544708</v>
       </c>
       <c r="C188" s="5">
-        <v>0.42762626000001092</v>
+        <v>0.42725314999998432</v>
       </c>
       <c r="D188" s="5">
-        <v>3.5350541879677122</v>
+        <v>3.5319170896703556</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>148.06988407</v>
+        <v>148.06998522000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.144204000000002</v>
+        <v>0.14453814000000875</v>
       </c>
       <c r="D189" s="5">
-        <v>1.1761015578913625</v>
+        <v>1.1788432716047126</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>148.46683573000001</v>
+        <v>148.46693185000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.39695166000001336</v>
+        <v>0.39694663000000219</v>
       </c>
       <c r="D190" s="5">
-        <v>3.2648679340151698</v>
+        <v>3.264823687864804</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>148.56578704</v>
+        <v>148.56592033999999</v>
       </c>
       <c r="C191" s="5">
-        <v>9.8951309999989689E-2</v>
+        <v>9.8988489999982221E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>0.80272344130769557</v>
+        <v>0.80302564199699056</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>149.62494357</v>
+        <v>149.62497440999999</v>
       </c>
       <c r="C192" s="5">
-        <v>1.0591565299999957</v>
+        <v>1.059054070000002</v>
       </c>
       <c r="D192" s="5">
-        <v>8.8986007219246552</v>
+        <v>8.8976975687723439</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>149.71664651</v>
+        <v>149.71686344</v>
       </c>
       <c r="C193" s="5">
-        <v>9.1702940000004673E-2</v>
+        <v>9.1889030000004368E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>0.73794667258870739</v>
+        <v>0.73944907423439954</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>150.71618244999999</v>
+        <v>150.71649521000001</v>
       </c>
       <c r="C194" s="5">
-        <v>0.99953593999998702</v>
+        <v>0.99963177000000769</v>
       </c>
       <c r="D194" s="5">
-        <v>8.3122386461192743</v>
+        <v>8.3130525773592581</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>151.67737774</v>
+        <v>151.67778845999999</v>
       </c>
       <c r="C195" s="5">
-        <v>0.96119529000000625</v>
+        <v>0.96129324999998289</v>
       </c>
       <c r="D195" s="5">
-        <v>7.9272520439315874</v>
+        <v>7.9280714641833727</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>151.96765108</v>
+        <v>151.96820944000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.29027333999999883</v>
+        <v>0.2904209800000217</v>
       </c>
       <c r="D196" s="5">
-        <v>2.3208330888827122</v>
+        <v>2.3220196251677372</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>152.58769142</v>
+        <v>152.58775309999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.62004034000000274</v>
+        <v>0.61954365999997663</v>
       </c>
       <c r="D197" s="5">
-        <v>5.0074759972648764</v>
+        <v>5.0033556228539222</v>
       </c>
       <c r="E197" s="5">
-        <v>3.8946436133840079</v>
+        <v>3.8946504029172324</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>152.72067082000001</v>
+        <v>152.71911857000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.13297940000001063</v>
+        <v>0.13136547000001997</v>
       </c>
       <c r="D198" s="5">
-        <v>1.0508212333376177</v>
+        <v>1.0380068706896894</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>153.55810062</v>
+        <v>153.55793302000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.83742979999999534</v>
+        <v>0.83881445000000099</v>
       </c>
       <c r="D199" s="5">
-        <v>6.7822096410346866</v>
+        <v>6.7938357664904636</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>154.33174185999999</v>
+        <v>154.33150691</v>
       </c>
       <c r="C200" s="5">
-        <v>0.77364123999998924</v>
+        <v>0.77357388999999444</v>
       </c>
       <c r="D200" s="5">
-        <v>6.2160911067443481</v>
+        <v>6.2155418516968153</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>155.41712258999999</v>
+        <v>155.41716663</v>
       </c>
       <c r="C201" s="5">
-        <v>1.0853807299999971</v>
+        <v>1.0856597199999953</v>
       </c>
       <c r="D201" s="5">
-        <v>8.7735430943428394</v>
+        <v>8.7759001174559046</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>156.34988718</v>
+        <v>156.34996706999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.932764590000005</v>
+        <v>0.93280043999999407</v>
       </c>
       <c r="D202" s="5">
-        <v>7.4445761276849209</v>
+        <v>7.4448695843184476</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>157.64934779000001</v>
+        <v>157.64944994000001</v>
       </c>
       <c r="C203" s="5">
-        <v>1.2994606100000112</v>
+        <v>1.2994828700000198</v>
       </c>
       <c r="D203" s="5">
-        <v>10.442257195544746</v>
+        <v>10.442438746306859</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>156.99584390000001</v>
+        <v>156.99580148999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.65350388999999609</v>
+        <v>-0.65364845000001992</v>
       </c>
       <c r="D204" s="5">
-        <v>-4.8625017319963382</v>
+        <v>-4.863549865223149</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>157.88664377000001</v>
+        <v>157.88688164999999</v>
       </c>
       <c r="C205" s="5">
-        <v>0.89079986999999505</v>
+        <v>0.89108016000000134</v>
       </c>
       <c r="D205" s="5">
-        <v>7.0253970889921469</v>
+        <v>7.0276790454765203</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>158.38399469999999</v>
+        <v>158.38434831000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.49735092999998187</v>
+        <v>0.49746666000001483</v>
       </c>
       <c r="D206" s="5">
-        <v>3.8462439876510768</v>
+        <v>3.8471486502717589</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>158.59885091999999</v>
+        <v>158.59929894000001</v>
       </c>
       <c r="C207" s="5">
-        <v>0.21485622000000149</v>
+        <v>0.21495063000000414</v>
       </c>
       <c r="D207" s="5">
-        <v>1.6400637604405022</v>
+        <v>1.6407861181904515</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>159.43948809</v>
+        <v>159.44029388000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.84063717000000793</v>
+        <v>0.84099494000000163</v>
       </c>
       <c r="D208" s="5">
-        <v>6.5492159849644516</v>
+        <v>6.552066027944492</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>160.06827154999999</v>
+        <v>160.06854046000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.62878345999999397</v>
+        <v>0.62824657999999545</v>
       </c>
       <c r="D209" s="5">
-        <v>4.8364650416477417</v>
+        <v>4.8322206216549368</v>
       </c>
       <c r="E209" s="5">
-        <v>4.9024793942321176</v>
+        <v>4.9026132228956909</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>158.21569550999999</v>
+        <v>158.21415830000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-1.8525760400000024</v>
+        <v>-1.8543821600000001</v>
       </c>
       <c r="D210" s="5">
-        <v>-13.03756089475131</v>
+        <v>-13.049452295944464</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>160.44131888000001</v>
+        <v>160.44089514999999</v>
       </c>
       <c r="C211" s="5">
-        <v>2.2256233700000223</v>
+        <v>2.2267368499999804</v>
       </c>
       <c r="D211" s="5">
-        <v>18.249660835394632</v>
+        <v>18.259700557357839</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>161.17396213000001</v>
+        <v>161.17374158999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.73264324999999531</v>
+        <v>0.73284644000000299</v>
       </c>
       <c r="D212" s="5">
-        <v>5.6194512948470443</v>
+        <v>5.6210643637030877</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>161.84689205999999</v>
+        <v>161.84686026</v>
       </c>
       <c r="C213" s="5">
-        <v>0.67292992999998091</v>
+        <v>0.67311867000000802</v>
       </c>
       <c r="D213" s="5">
-        <v>5.126881489025914</v>
+        <v>5.1283598198102576</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>162.44829279999999</v>
+        <v>162.44828054999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.60140074000000254</v>
+        <v>0.60142028999999297</v>
       </c>
       <c r="D214" s="5">
-        <v>4.5513031988721142</v>
+        <v>4.5514550995629399</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>163.31150905999999</v>
+        <v>163.31153954000001</v>
       </c>
       <c r="C215" s="5">
-        <v>0.86321626000000151</v>
+        <v>0.86325899000001982</v>
       </c>
       <c r="D215" s="5">
-        <v>6.5662498783143786</v>
+        <v>6.5665849816726629</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>162.90578864</v>
+        <v>162.90571542999999</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.40572041999999442</v>
+        <v>-0.40582411000002594</v>
       </c>
       <c r="D216" s="5">
-        <v>-2.9408022192219385</v>
+        <v>-2.9415430165882328</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>164.09949599000001</v>
+        <v>164.09968644</v>
       </c>
       <c r="C217" s="5">
-        <v>1.193707350000011</v>
+        <v>1.1939710100000127</v>
       </c>
       <c r="D217" s="5">
-        <v>9.1562899399692874</v>
+        <v>9.1583988292953222</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>164.58857829999999</v>
+        <v>164.58891618000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.48908230999998636</v>
+        <v>0.48922974000001318</v>
       </c>
       <c r="D218" s="5">
-        <v>3.6356940341574884</v>
+        <v>3.6368037278295295</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>165.15896731000001</v>
+        <v>165.15924835999999</v>
       </c>
       <c r="C219" s="5">
-        <v>0.57038901000001374</v>
+        <v>0.57033217999997987</v>
       </c>
       <c r="D219" s="5">
-        <v>4.2388419924408449</v>
+        <v>4.2384027119122925</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>165.76606052</v>
+        <v>165.76683887999999</v>
       </c>
       <c r="C220" s="5">
-        <v>0.60709320999998795</v>
+        <v>0.60759052000000224</v>
       </c>
       <c r="D220" s="5">
-        <v>4.5012518771143206</v>
+        <v>4.5050062517498324</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>166.14506011</v>
+        <v>166.14592628</v>
       </c>
       <c r="C221" s="5">
-        <v>0.37899959000000649</v>
+        <v>0.37908740000000307</v>
       </c>
       <c r="D221" s="5">
-        <v>2.7783877638221766</v>
+        <v>2.7790263900164813</v>
       </c>
       <c r="E221" s="5">
-        <v>3.7963729483402542</v>
+        <v>3.796739698216145</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>167.23675503000001</v>
+        <v>167.23582131000001</v>
       </c>
       <c r="C222" s="5">
-        <v>1.091694920000009</v>
+        <v>1.0898950300000081</v>
       </c>
       <c r="D222" s="5">
-        <v>8.1761666072684989</v>
+        <v>8.1621523490830405</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>168.06295360999999</v>
+        <v>168.06207395000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.82619857999998203</v>
+        <v>0.82625264000000698</v>
       </c>
       <c r="D223" s="5">
-        <v>6.0921169162394095</v>
+        <v>6.0925613763766817</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>167.99187046</v>
+        <v>167.99155415999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-7.1083149999992656E-2</v>
+        <v>-7.0519790000020066E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.50636757597113391</v>
+        <v>-0.502366307984492</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>167.090101</v>
+        <v>167.08997656</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.90176945999999703</v>
+        <v>-0.90157759999999598</v>
       </c>
       <c r="D225" s="5">
-        <v>-6.2547070483796929</v>
+        <v>-6.2534267607582077</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>166.73144202</v>
+        <v>166.73129645</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.35865898000000129</v>
+        <v>-0.35868010999999456</v>
       </c>
       <c r="D226" s="5">
-        <v>-2.5456078286372419</v>
+        <v>-2.545757907767221</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>165.91424233999999</v>
+        <v>165.91413098999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.81719968000001586</v>
+        <v>-0.81716546000001244</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.7255641490009506</v>
+        <v>-5.7253356829422675</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>165.77850054999999</v>
+        <v>165.77841674000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.13574178999999731</v>
+        <v>-0.13571424999997816</v>
       </c>
       <c r="D228" s="5">
-        <v>-0.97736739725542421</v>
+        <v>-0.9771706479836384</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>165.73340657</v>
+        <v>165.73356623000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-4.5093979999990097E-2</v>
+        <v>-4.4850510000003396E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.32592822632406815</v>
+        <v>-0.32417126619761483</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>165.06392253999999</v>
+        <v>165.06420725000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.66948403000000667</v>
+        <v>-0.66935897999999838</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.7411683773677211</v>
+        <v>-4.7402979078520202</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>164.68034401</v>
+        <v>164.68040869000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.38357852999999409</v>
+        <v>-0.38379856000000245</v>
       </c>
       <c r="D231" s="5">
-        <v>-2.7532154903574302</v>
+        <v>-2.7547699692851979</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>163.91996986000001</v>
+        <v>163.92068065999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.76037414999998987</v>
+        <v>-0.75972803000001932</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.4021643914104907</v>
+        <v>-5.3976877356073816</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>162.14633025000001</v>
+        <v>162.1477319</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.7736396100000036</v>
+        <v>-1.7729487599999914</v>
       </c>
       <c r="D233" s="5">
-        <v>-12.238689084529742</v>
+        <v>-12.234151993300745</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.4067702388217538</v>
+        <v>-2.4064353965934648</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>158.98546877999999</v>
+        <v>158.98494545</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.1608614700000146</v>
+        <v>-3.1627864499999987</v>
       </c>
       <c r="D234" s="5">
-        <v>-21.040626668192029</v>
+        <v>-21.051935371813567</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>156.47954075999999</v>
+        <v>156.47858939</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.5059280199999989</v>
+        <v>-2.5063560600000017</v>
       </c>
       <c r="D235" s="5">
-        <v>-17.357856448006505</v>
+        <v>-17.36062144087326</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>153.74840454</v>
+        <v>153.74806208000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.7311362199999962</v>
+        <v>-2.7305273099999852</v>
       </c>
       <c r="D236" s="5">
-        <v>-19.046308259428102</v>
+        <v>-19.042565735117954</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>151.21679151999999</v>
+        <v>151.21661871000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-2.5316130200000089</v>
+        <v>-2.5314433700000052</v>
       </c>
       <c r="D237" s="5">
-        <v>-18.064366527536848</v>
+        <v>-18.063300101431381</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>149.41237361</v>
+        <v>149.41206054</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.8044179099999837</v>
+        <v>-1.8045581700000071</v>
       </c>
       <c r="D238" s="5">
-        <v>-13.415819107357008</v>
+        <v>-13.416808807752634</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>144.87552324999999</v>
+        <v>144.87526276</v>
       </c>
       <c r="C239" s="5">
-        <v>-4.5368503600000167</v>
+        <v>-4.5367977800000006</v>
       </c>
       <c r="D239" s="5">
-        <v>-30.928095848402027</v>
+        <v>-30.927849413658905</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>141.83389926999999</v>
+        <v>141.83377609999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-3.0416239799999971</v>
+        <v>-3.0414866600000039</v>
       </c>
       <c r="D240" s="5">
-        <v>-22.478833188453894</v>
+        <v>-22.477968403355241</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>144.08647174000001</v>
+        <v>144.08658120999999</v>
       </c>
       <c r="C241" s="5">
-        <v>2.2525724700000183</v>
+        <v>2.2528051099999971</v>
       </c>
       <c r="D241" s="5">
-        <v>20.814196903302861</v>
+        <v>20.816557387894342</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>142.75917172000001</v>
+        <v>142.75938564</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.3273000199999956</v>
+        <v>-1.3271955699999864</v>
       </c>
       <c r="D242" s="5">
-        <v>-10.510980029271334</v>
+        <v>-10.510186743491722</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>141.14459585</v>
+        <v>141.14449557</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.6145758700000101</v>
+        <v>-1.6148900700000013</v>
       </c>
       <c r="D243" s="5">
-        <v>-12.758561142264002</v>
+        <v>-12.760873648896286</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>140.53542346</v>
+        <v>140.53599919999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.60917238999999768</v>
+        <v>-0.60849637000001167</v>
       </c>
       <c r="D244" s="5">
-        <v>-5.0579455372659954</v>
+        <v>-5.052468480191397</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>140.37682366999999</v>
+        <v>140.37839455</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.1585997900000109</v>
+        <v>-0.15760464999999613</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.3458732850509358</v>
+        <v>-1.3374751296656107</v>
       </c>
       <c r="E245" s="5">
-        <v>-13.425839824086927</v>
+        <v>-13.425619399613698</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>139.88311023</v>
+        <v>139.88304550999999</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.4937134399999934</v>
+        <v>-0.49534904000000779</v>
       </c>
       <c r="D246" s="5">
-        <v>-4.1397792536133178</v>
+        <v>-4.1531830961184735</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>139.34237759000001</v>
+        <v>139.34153312000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.54073263999998744</v>
+        <v>-0.54151238999997986</v>
       </c>
       <c r="D247" s="5">
-        <v>-4.5413609267254014</v>
+        <v>-4.5477729457462086</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>140.59362561</v>
+        <v>140.59339401</v>
       </c>
       <c r="C248" s="5">
-        <v>1.2512480199999914</v>
+        <v>1.251860889999989</v>
       </c>
       <c r="D248" s="5">
-        <v>11.324042398031487</v>
+        <v>11.329937980063832</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>141.29157409000001</v>
+        <v>141.29160916000001</v>
       </c>
       <c r="C249" s="5">
-        <v>0.69794848000000798</v>
+        <v>0.69821515000001</v>
       </c>
       <c r="D249" s="5">
-        <v>6.1225299232414931</v>
+        <v>6.1249438294414427</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>141.55637023</v>
+        <v>141.55568246000001</v>
       </c>
       <c r="C250" s="5">
-        <v>0.26479613999998719</v>
+        <v>0.26407330000000684</v>
       </c>
       <c r="D250" s="5">
-        <v>2.2722601589617142</v>
+        <v>2.2659928797987616</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>141.48336895</v>
+        <v>141.48283279</v>
       </c>
       <c r="C251" s="5">
-        <v>-7.3001279999999724E-2</v>
+        <v>-7.2849670000010747E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.61709332914887671</v>
+        <v>-0.61581835067447965</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>141.28496233000001</v>
+        <v>141.28487283999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.19840661999998588</v>
+        <v>-0.19795995000001199</v>
       </c>
       <c r="D252" s="5">
-        <v>-1.6698794493762326</v>
+        <v>-1.6661552220001208</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>141.18535424999999</v>
+        <v>141.18547063</v>
       </c>
       <c r="C253" s="5">
-        <v>-9.9608080000024302E-2</v>
+        <v>-9.9402209999993829E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-0.84274571745327487</v>
+        <v>-0.84101119551980297</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>141.10739224</v>
+        <v>141.10759727000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-7.7962009999993143E-2</v>
+        <v>-7.7873359999983904E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.66062661179004945</v>
+        <v>-0.65987715344985043</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>141.93734633</v>
+        <v>141.93721983</v>
       </c>
       <c r="C255" s="5">
-        <v>0.82995409000000109</v>
+        <v>0.82962255999999002</v>
       </c>
       <c r="D255" s="5">
-        <v>7.290924096321727</v>
+        <v>7.2879059449416417</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>142.05603244</v>
+        <v>142.05654883</v>
       </c>
       <c r="C256" s="5">
-        <v>0.11868610999999873</v>
+        <v>0.11932899999999336</v>
       </c>
       <c r="D256" s="5">
-        <v>1.0080516051853783</v>
+        <v>1.0135381240768515</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>142.68472919999999</v>
+        <v>142.68589754999999</v>
       </c>
       <c r="C257" s="5">
-        <v>0.62869675999999686</v>
+        <v>0.62934871999999586</v>
       </c>
       <c r="D257" s="5">
-        <v>5.4420336967527128</v>
+        <v>5.4477950263243313</v>
       </c>
       <c r="E257" s="5">
-        <v>1.6440787515077604</v>
+        <v>1.6437736073253939</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>143.00789564999999</v>
+        <v>143.00797223999999</v>
       </c>
       <c r="C258" s="5">
-        <v>0.32316645000000221</v>
+        <v>0.32207468999999378</v>
       </c>
       <c r="D258" s="5">
-        <v>2.7519917423407758</v>
+        <v>2.7425561713611213</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>143.30013679000001</v>
+        <v>143.29969550999999</v>
       </c>
       <c r="C259" s="5">
-        <v>0.29224114000001578</v>
+        <v>0.29172327000000564</v>
       </c>
       <c r="D259" s="5">
-        <v>2.4799881530904511</v>
+        <v>2.4755426918398937</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>143.99771824999999</v>
+        <v>143.99773228000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.69758145999998078</v>
+        <v>0.69803677000001585</v>
       </c>
       <c r="D260" s="5">
-        <v>6.0005370603449348</v>
+        <v>6.0045781081371707</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>144.72561852000001</v>
+        <v>144.72592739999999</v>
       </c>
       <c r="C261" s="5">
-        <v>0.72790027000002056</v>
+        <v>0.72819511999998099</v>
       </c>
       <c r="D261" s="5">
-        <v>6.2374521070157396</v>
+        <v>6.2400487662437776</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>145.13586701</v>
+        <v>145.1348697</v>
       </c>
       <c r="C262" s="5">
-        <v>0.41024848999998653</v>
+        <v>0.40894230000000675</v>
       </c>
       <c r="D262" s="5">
-        <v>3.455134134547988</v>
+        <v>3.4439543488302915</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>146.10095398999999</v>
+        <v>146.10018410000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.96508697999999526</v>
+        <v>0.96531440000001112</v>
       </c>
       <c r="D263" s="5">
-        <v>8.2778443641460697</v>
+        <v>8.2799259116252735</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>147.52042789999999</v>
+        <v>147.52038938999999</v>
       </c>
       <c r="C264" s="5">
-        <v>1.4194739099999936</v>
+        <v>1.4202052899999842</v>
       </c>
       <c r="D264" s="5">
-        <v>12.302478273195216</v>
+        <v>12.309228134440243</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>148.36977769999999</v>
+        <v>148.36991374999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.84934979999999882</v>
+        <v>0.84952436000000375</v>
       </c>
       <c r="D265" s="5">
-        <v>7.1320439253472756</v>
+        <v>7.1335583725265606</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>149.43723537</v>
+        <v>149.43744799999999</v>
       </c>
       <c r="C266" s="5">
-        <v>1.0674576700000102</v>
+        <v>1.0675342499999942</v>
       </c>
       <c r="D266" s="5">
-        <v>8.9834472211636651</v>
+        <v>8.9841088468153316</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>150.03909719000001</v>
+        <v>150.03908111999999</v>
       </c>
       <c r="C267" s="5">
-        <v>0.60186182000001054</v>
+        <v>0.60163312000000246</v>
       </c>
       <c r="D267" s="5">
-        <v>4.9415354949365886</v>
+        <v>4.9396088162266816</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>150.69461781999999</v>
+        <v>150.69514745999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.65552062999998384</v>
+        <v>0.65606633999999531</v>
       </c>
       <c r="D268" s="5">
-        <v>5.3706331833710319</v>
+        <v>5.3752128047689807</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>151.31874948000001</v>
+        <v>151.31935892999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.62413166000001752</v>
+        <v>0.62421147000000587</v>
       </c>
       <c r="D269" s="5">
-        <v>5.084829953006742</v>
+        <v>5.0854767703723214</v>
       </c>
       <c r="E269" s="5">
-        <v>6.0511172627995657</v>
+        <v>6.0506760151084027</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>152.20530496000001</v>
+        <v>152.20505453000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.8865554799999984</v>
+        <v>0.88569560000001957</v>
       </c>
       <c r="D270" s="5">
-        <v>7.2616694834713336</v>
+        <v>7.2543678799595002</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>153.16157638999999</v>
+        <v>153.16168687999999</v>
       </c>
       <c r="C271" s="5">
-        <v>0.95627142999998682</v>
+        <v>0.95663234999997826</v>
       </c>
       <c r="D271" s="5">
-        <v>7.8053853190545919</v>
+        <v>7.8084471297799496</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>153.70296166</v>
+        <v>153.70299627</v>
       </c>
       <c r="C272" s="5">
-        <v>0.54138527000000636</v>
+        <v>0.54130939000000922</v>
       </c>
       <c r="D272" s="5">
-        <v>4.3251215407963839</v>
+        <v>4.3245003238360002</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>153.85554259</v>
+        <v>153.85629494</v>
       </c>
       <c r="C273" s="5">
-        <v>0.15258092999999917</v>
+        <v>0.15329866999999808</v>
       </c>
       <c r="D273" s="5">
-        <v>1.197765561254549</v>
+        <v>1.2034305157890612</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>151.51414016999999</v>
+        <v>151.51294472999999</v>
       </c>
       <c r="C274" s="5">
-        <v>-2.3414024200000085</v>
+        <v>-2.3433502100000112</v>
       </c>
       <c r="D274" s="5">
-        <v>-16.808255184237598</v>
+        <v>-16.821012444470039</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>151.92238254</v>
+        <v>151.92151871999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.40824237000001062</v>
+        <v>0.40857399000000783</v>
       </c>
       <c r="D275" s="5">
-        <v>3.2816493680626335</v>
+        <v>3.2843810491045788</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>154.95673056000001</v>
+        <v>154.95680913999999</v>
       </c>
       <c r="C276" s="5">
-        <v>3.0343480200000101</v>
+        <v>3.0352904199999955</v>
       </c>
       <c r="D276" s="5">
-        <v>26.783922315331353</v>
+        <v>26.79334482329363</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>155.68582099</v>
+        <v>155.68601229999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.72909042999998519</v>
+        <v>0.7292031599999973</v>
       </c>
       <c r="D277" s="5">
-        <v>5.7945752478995027</v>
+        <v>5.7954914892073051</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>155.82360292999999</v>
+        <v>155.82378305</v>
       </c>
       <c r="C278" s="5">
-        <v>0.13778193999999644</v>
+        <v>0.1377707500000156</v>
       </c>
       <c r="D278" s="5">
-        <v>1.0671844746996673</v>
+        <v>1.0670960630711823</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>155.97115929</v>
+        <v>155.97128910000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.14755636000001005</v>
+        <v>0.14750605000000405</v>
       </c>
       <c r="D279" s="5">
-        <v>1.1422708039453111</v>
+        <v>1.1418779848718863</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>156.72954816000001</v>
+        <v>156.73005119999999</v>
       </c>
       <c r="C280" s="5">
-        <v>0.75838887000000454</v>
+        <v>0.75876209999998423</v>
       </c>
       <c r="D280" s="5">
-        <v>5.993437429617865</v>
+        <v>5.99646125096851</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>157.07607551000001</v>
+        <v>157.07638990999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.34652735000000234</v>
+        <v>0.34633870999999772</v>
       </c>
       <c r="D281" s="5">
-        <v>2.685690026223253</v>
+        <v>2.6842014752638255</v>
       </c>
       <c r="E281" s="5">
-        <v>3.8047671222401602</v>
+        <v>3.8045568132912821</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>156.88126536999999</v>
+        <v>156.88040852</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.19481014000001551</v>
+        <v>-0.19598138999998582</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.4781635071569377</v>
+        <v>-1.4869867648034774</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>157.53491313999999</v>
+        <v>157.53538186</v>
       </c>
       <c r="C283" s="5">
-        <v>0.65364776999999208</v>
+        <v>0.65497333999999796</v>
       </c>
       <c r="D283" s="5">
-        <v>5.1159962649735435</v>
+        <v>5.1266393251428566</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>158.31864888999999</v>
+        <v>158.31857729000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.78373575000000528</v>
+        <v>0.78319543000000635</v>
       </c>
       <c r="D284" s="5">
-        <v>6.1360900842744481</v>
+        <v>6.1317246838226147</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>159.0651522</v>
+        <v>159.06585222000001</v>
       </c>
       <c r="C285" s="5">
-        <v>0.74650331000000847</v>
+        <v>0.74727493000000322</v>
       </c>
       <c r="D285" s="5">
-        <v>5.8073032733042096</v>
+        <v>5.8134653498187472</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>159.53857626999999</v>
+        <v>159.53778779000001</v>
       </c>
       <c r="C286" s="5">
-        <v>0.47342406999999298</v>
+        <v>0.47193556999999942</v>
       </c>
       <c r="D286" s="5">
-        <v>3.6305970997466908</v>
+        <v>3.6189789865115785</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>159.96863048</v>
+        <v>159.96806871000001</v>
       </c>
       <c r="C287" s="5">
-        <v>0.43005421000000865</v>
+        <v>0.43028092000000129</v>
       </c>
       <c r="D287" s="5">
-        <v>3.2831265289962053</v>
+        <v>3.2848995122659153</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>160.23526265000001</v>
+        <v>160.23536182999999</v>
       </c>
       <c r="C288" s="5">
-        <v>0.26663217000000827</v>
+        <v>0.26729311999997662</v>
       </c>
       <c r="D288" s="5">
-        <v>2.0185714549136646</v>
+        <v>2.023628504374142</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>160.98934921</v>
+        <v>160.98957611</v>
       </c>
       <c r="C289" s="5">
-        <v>0.75408655999999041</v>
+        <v>0.75421428000001356</v>
       </c>
       <c r="D289" s="5">
-        <v>5.7958369012382382</v>
+        <v>5.7968404146273356</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>161.22296062000001</v>
+        <v>161.22290558</v>
       </c>
       <c r="C290" s="5">
-        <v>0.23361141000000885</v>
+        <v>0.23332947000000104</v>
       </c>
       <c r="D290" s="5">
-        <v>1.755283227387916</v>
+        <v>1.7531454124703361</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>161.05942032999999</v>
+        <v>161.05966178</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.16354029000001447</v>
+        <v>-0.1632438000000036</v>
       </c>
       <c r="D291" s="5">
-        <v>-1.210479951185861</v>
+        <v>-1.2082980313212754</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>161.4030152</v>
+        <v>161.40358712</v>
       </c>
       <c r="C292" s="5">
-        <v>0.34359487000000399</v>
+        <v>0.34392533999999841</v>
       </c>
       <c r="D292" s="5">
-        <v>2.5902629440818892</v>
+        <v>2.5927796621413535</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>160.36446002</v>
+        <v>160.36475838000001</v>
       </c>
       <c r="C293" s="5">
-        <v>-1.038555180000003</v>
+        <v>-1.0388287399999854</v>
       </c>
       <c r="D293" s="5">
-        <v>-7.4539703278378227</v>
+        <v>-7.4558392705126764</v>
       </c>
       <c r="E293" s="5">
-        <v>2.0934980068245013</v>
+        <v>2.093483604941615</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>159.27057787999999</v>
+        <v>159.26891098999999</v>
       </c>
       <c r="C294" s="5">
-        <v>-1.0938821400000052</v>
+        <v>-1.0958473900000172</v>
       </c>
       <c r="D294" s="5">
-        <v>-7.8852548761606966</v>
+        <v>-7.8988791203229987</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>162.54617152</v>
+        <v>162.54691507999999</v>
       </c>
       <c r="C295" s="5">
-        <v>3.275593640000011</v>
+        <v>3.278004089999996</v>
       </c>
       <c r="D295" s="5">
-        <v>27.671590718351457</v>
+        <v>27.694635385124222</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>163.03090105999999</v>
+        <v>163.03066959</v>
       </c>
       <c r="C296" s="5">
-        <v>0.48472953999998936</v>
+        <v>0.48375451000001135</v>
       </c>
       <c r="D296" s="5">
-        <v>3.6378052303942088</v>
+        <v>3.6303507439120253</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>164.3099507</v>
+        <v>164.31055196</v>
       </c>
       <c r="C297" s="5">
-        <v>1.2790496400000109</v>
+        <v>1.2798823699999957</v>
       </c>
       <c r="D297" s="5">
-        <v>9.8315816190421614</v>
+        <v>9.8382759570837095</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>165.10211998</v>
+        <v>165.10174814999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.79216927999999598</v>
+        <v>0.79119618999999375</v>
       </c>
       <c r="D298" s="5">
-        <v>5.9413282755617525</v>
+        <v>5.9338133768866985</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>165.07143148</v>
+        <v>165.07133224</v>
       </c>
       <c r="C299" s="5">
-        <v>-3.0688499999996566E-2</v>
+        <v>-3.0415909999987889E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.22282315490774751</v>
+        <v>-0.22084643446530494</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>165.48956715</v>
+        <v>165.48970023999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.41813566999999807</v>
+        <v>0.41836799999998675</v>
       </c>
       <c r="D300" s="5">
-        <v>3.0823785357648292</v>
+        <v>3.0841170314597655</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>165.77808245</v>
+        <v>165.77829728</v>
       </c>
       <c r="C301" s="5">
-        <v>0.28851530000000025</v>
+        <v>0.28859704000001329</v>
       </c>
       <c r="D301" s="5">
-        <v>2.1122631924720858</v>
+        <v>2.1128656590228889</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>166.47028524999999</v>
+        <v>166.47000238999999</v>
       </c>
       <c r="C302" s="5">
-        <v>0.69220279999998979</v>
+        <v>0.69170510999998669</v>
       </c>
       <c r="D302" s="5">
-        <v>5.1272592531254046</v>
+        <v>5.1234809820453808</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>167.45483922</v>
+        <v>167.45499462999999</v>
       </c>
       <c r="C303" s="5">
-        <v>0.98455397000000744</v>
+        <v>0.98499223999999685</v>
       </c>
       <c r="D303" s="5">
-        <v>7.3326239240728119</v>
+        <v>7.3360078327437739</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>167.97993504999999</v>
+        <v>167.98024702999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.52509582999999793</v>
+        <v>0.5252523999999994</v>
       </c>
       <c r="D304" s="5">
-        <v>3.8284754154268574</v>
+        <v>3.8296331175413201</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>168.68597224000001</v>
+        <v>168.68617470999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.70603719000001774</v>
+        <v>0.70592768000000206</v>
       </c>
       <c r="D305" s="5">
-        <v>5.1619704517336329</v>
+        <v>5.1611413996859978</v>
       </c>
       <c r="E305" s="5">
-        <v>5.1891249588357669</v>
+        <v>5.1890555094914026</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>168.54231881999999</v>
+        <v>168.54118382999999</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.14365342000002101</v>
+        <v>-0.1449908799999946</v>
       </c>
       <c r="D306" s="5">
-        <v>-1.0171502357441908</v>
+        <v>-1.0265742855110616</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>166.90124401</v>
+        <v>166.90156862000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-1.6410748099999921</v>
+        <v>-1.6396152099999881</v>
       </c>
       <c r="D307" s="5">
-        <v>-11.078391800302922</v>
+        <v>-11.069130206022049</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>165.28107059999999</v>
+        <v>165.28094845999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-1.6201734100000067</v>
+        <v>-1.6206201600000156</v>
       </c>
       <c r="D308" s="5">
-        <v>-11.046606064540498</v>
+        <v>-11.049470927451798</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>164.20806976</v>
+        <v>164.20829671999999</v>
       </c>
       <c r="C309" s="5">
-        <v>-1.0730008399999917</v>
+        <v>-1.0726517399999977</v>
       </c>
       <c r="D309" s="5">
-        <v>-7.5181422698504026</v>
+        <v>-7.5157882453832254</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>163.50925831999999</v>
+        <v>163.50923051000001</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.69881144000001427</v>
+        <v>-0.69906620999998381</v>
       </c>
       <c r="D310" s="5">
-        <v>-4.9889253795241117</v>
+        <v>-4.9906951115866409</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>162.54716259</v>
+        <v>162.54750182999999</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.96209572999998727</v>
+        <v>-0.96172868000002154</v>
       </c>
       <c r="D311" s="5">
-        <v>-6.8367711819878663</v>
+        <v>-6.834247797542325</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>162.00902392</v>
+        <v>162.00916068000001</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.53813866999999505</v>
+        <v>-0.53834114999997951</v>
       </c>
       <c r="D312" s="5">
-        <v>-3.9012472838283241</v>
+        <v>-3.9026805353566396</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>161.27880417</v>
+        <v>161.27893660000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.73021975000000339</v>
+        <v>-0.73022407999999928</v>
       </c>
       <c r="D313" s="5">
-        <v>-5.2766454335594908</v>
+        <v>-5.2766716065847596</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>160.97551912</v>
+        <v>160.97501578000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.3032850499999995</v>
+        <v>-0.30392082000000187</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.2334081184932519</v>
+        <v>-2.2380397284956</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>160.07914964</v>
+        <v>160.07920009</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.89636948000000416</v>
+        <v>-0.89581569000000627</v>
       </c>
       <c r="D315" s="5">
-        <v>-6.4811383538856182</v>
+        <v>-6.4772756021522326</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>159.24101795000001</v>
+        <v>159.24123108000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.83813168999998311</v>
+        <v>-0.8379690099999948</v>
       </c>
       <c r="D316" s="5">
-        <v>-6.1050751831409844</v>
+        <v>-6.1039222357777252</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>159.07722475</v>
+        <v>159.07673801000001</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.16379320000001485</v>
+        <v>-0.1644930699999918</v>
       </c>
       <c r="D317" s="5">
-        <v>-1.2273452388792627</v>
+        <v>-1.2325581485693959</v>
       </c>
       <c r="E317" s="5">
-        <v>-5.6962338731575413</v>
+        <v>-5.6966356113772871</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>159.21452923999999</v>
+        <v>159.21445288999999</v>
       </c>
       <c r="C318" s="5">
-        <v>0.13730448999999112</v>
+        <v>0.13771487999997589</v>
       </c>
       <c r="D318" s="5">
-        <v>1.0406883870647254</v>
+        <v>1.0438169397388508</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>158.95339518</v>
+        <v>158.95355049</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.26113405999998918</v>
+        <v>-0.26090239999999199</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.9505098882756089</v>
+        <v>-1.9487960229453205</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>158.08623981</v>
+        <v>158.08636838000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.86715537000000609</v>
+        <v>-0.86718210999998746</v>
       </c>
       <c r="D320" s="5">
-        <v>-6.3535905298856887</v>
+        <v>-6.3537745880897116</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>159.20246295999999</v>
+        <v>159.20245646000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.1162231499999962</v>
+        <v>1.1160880799999973</v>
       </c>
       <c r="D321" s="5">
-        <v>8.8099352939572597</v>
+        <v>8.80882006079311</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>158.34089238999999</v>
+        <v>158.34096044</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.86157056999999782</v>
+        <v>-0.86149602000000414</v>
       </c>
       <c r="D322" s="5">
-        <v>-6.3042974842906219</v>
+        <v>-6.3037683673728644</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>157.72190090000001</v>
+        <v>157.72244953000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.61899148999998488</v>
+        <v>-0.61851090999999769</v>
       </c>
       <c r="D323" s="5">
-        <v>-4.5915208927631461</v>
+        <v>-4.588030379114616</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>158.79288722000001</v>
+        <v>158.79292290000001</v>
       </c>
       <c r="C324" s="5">
-        <v>1.0709863200000029</v>
+        <v>1.070473370000002</v>
       </c>
       <c r="D324" s="5">
-        <v>8.4597280829151522</v>
+        <v>8.4554933385048603</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>159.19434253</v>
+        <v>159.19420536999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.40145530999998869</v>
+        <v>0.40128246999998396</v>
       </c>
       <c r="D325" s="5">
-        <v>3.0763455738068046</v>
+        <v>3.075001940399047</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>159.57839777000001</v>
+        <v>159.57766530999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.38405524000000923</v>
+        <v>0.3834599399999945</v>
       </c>
       <c r="D326" s="5">
-        <v>2.9337150169581383</v>
+        <v>2.9291097938578092</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>159.29134508999999</v>
+        <v>159.29119600000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.28705268000001638</v>
+        <v>-0.28646930999997267</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.1373545786264492</v>
+        <v>-2.1330633776863617</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>159.04159669000001</v>
+        <v>159.04170245</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.24974839999998721</v>
+        <v>-0.24949355000001106</v>
       </c>
       <c r="D328" s="5">
-        <v>-1.8653063295732686</v>
+        <v>-1.863421016707445</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>159.45400146</v>
+        <v>159.45295529000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.41240476999999487</v>
+        <v>0.41125284000000306</v>
       </c>
       <c r="D329" s="5">
-        <v>3.1564388196080095</v>
+        <v>3.1474943604375749</v>
       </c>
       <c r="E329" s="5">
-        <v>0.23685144783744949</v>
+        <v>0.23650049951133845</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>160.2897893</v>
+        <v>160.29146016000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.83578783999999473</v>
+        <v>0.8385048700000084</v>
       </c>
       <c r="D330" s="5">
-        <v>6.4744068861875226</v>
+        <v>6.4961106018066594</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>161.04912813999999</v>
+        <v>161.04916772999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.75933883999999807</v>
+        <v>0.75770756999997957</v>
       </c>
       <c r="D331" s="5">
-        <v>5.835225709692704</v>
+        <v>5.8223000614652021</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>161.92508222000001</v>
+        <v>161.92534158000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.87595408000001385</v>
+        <v>0.87617385000001491</v>
       </c>
       <c r="D332" s="5">
-        <v>6.7256917285965612</v>
+        <v>6.7274282570566557</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>162.71215950999999</v>
+        <v>162.71183159</v>
       </c>
       <c r="C333" s="5">
-        <v>0.78707728999998494</v>
+        <v>0.7864900099999943</v>
       </c>
       <c r="D333" s="5">
-        <v>5.9913914857776751</v>
+        <v>5.9867910498654808</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>163.34506744999999</v>
+        <v>163.34508733000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.63290793999999551</v>
+        <v>0.63325574000000984</v>
       </c>
       <c r="D334" s="5">
-        <v>4.7688522319006443</v>
+        <v>4.7715390160988358</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>164.55247399000001</v>
+        <v>164.55297540000001</v>
       </c>
       <c r="C335" s="5">
-        <v>1.2074065400000222</v>
+        <v>1.2078880699999957</v>
       </c>
       <c r="D335" s="5">
-        <v>9.2397503491238986</v>
+        <v>9.2435852598614865</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>164.81192117000001</v>
+        <v>164.81186249000001</v>
       </c>
       <c r="C336" s="5">
-        <v>0.25944717999999511</v>
+        <v>0.25888709000000176</v>
       </c>
       <c r="D336" s="5">
-        <v>1.9085139494902315</v>
+        <v>1.9043523140604313</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>165.13460674000001</v>
+        <v>165.13387057</v>
       </c>
       <c r="C337" s="5">
-        <v>0.32268557000000442</v>
+        <v>0.32200807999998915</v>
       </c>
       <c r="D337" s="5">
-        <v>2.3749484082919103</v>
+        <v>2.3699092681467304</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>165.80919362</v>
+        <v>165.80813678999999</v>
       </c>
       <c r="C338" s="5">
-        <v>0.67458687999999256</v>
+        <v>0.6742662199999927</v>
       </c>
       <c r="D338" s="5">
-        <v>5.0137405285767489</v>
+        <v>5.0113263540280117</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>165.91396854999999</v>
+        <v>165.91374929</v>
       </c>
       <c r="C339" s="5">
-        <v>0.10477492999999072</v>
+        <v>0.10561250000000655</v>
       </c>
       <c r="D339" s="5">
-        <v>0.76092165587084981</v>
+        <v>0.76703068940695562</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>166.68297178</v>
+        <v>166.68352781999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.76900323000000981</v>
+        <v>0.76977852999999641</v>
       </c>
       <c r="D340" s="5">
-        <v>5.7059419565116176</v>
+        <v>5.7118499470747208</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>167.61717504999999</v>
+        <v>167.61587023999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.93420326999998338</v>
+        <v>0.93234241999999767</v>
       </c>
       <c r="D341" s="5">
-        <v>6.9368495336055602</v>
+        <v>6.9225803151167886</v>
       </c>
       <c r="E341" s="5">
-        <v>5.1194535823848586</v>
+        <v>5.1193249665106189</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>166.23419177</v>
+        <v>166.23662425000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.3829832799999906</v>
+        <v>-1.3792459899999869</v>
       </c>
       <c r="D342" s="5">
-        <v>-9.463839880156522</v>
+        <v>-9.4394817561689326</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>167.44589511999999</v>
+        <v>167.44742904</v>
       </c>
       <c r="C343" s="5">
-        <v>1.2117033499999934</v>
+        <v>1.2108047899999974</v>
       </c>
       <c r="D343" s="5">
-        <v>9.1062905222166979</v>
+        <v>9.0991262781672244</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>168.23613474999999</v>
+        <v>168.23619384</v>
       </c>
       <c r="C344" s="5">
-        <v>0.79023963000000208</v>
+        <v>0.7887647999999956</v>
       </c>
       <c r="D344" s="5">
-        <v>5.812583138591898</v>
+        <v>5.8013979650963554</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>168.56552421999999</v>
+        <v>168.56367466</v>
       </c>
       <c r="C345" s="5">
-        <v>0.3293894699999953</v>
+        <v>0.32748082000000522</v>
       </c>
       <c r="D345" s="5">
-        <v>2.3749456811396508</v>
+        <v>2.3610355381205705</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>169.30857397</v>
+        <v>169.30894352999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.7430497500000115</v>
+        <v>0.74526886999998965</v>
       </c>
       <c r="D346" s="5">
-        <v>5.4198407017307604</v>
+        <v>5.4364838043531316</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>169.65635193</v>
+        <v>169.65761947999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.34777796000000194</v>
+        <v>0.34867595000000051</v>
       </c>
       <c r="D347" s="5">
-        <v>2.4929679446481945</v>
+        <v>2.4994725520619987</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>170.04301047999999</v>
+        <v>170.04128047</v>
       </c>
       <c r="C348" s="5">
-        <v>0.38665854999999283</v>
+        <v>0.38366099000000986</v>
       </c>
       <c r="D348" s="5">
-        <v>2.7694261272561915</v>
+        <v>2.7476677137634686</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>170.76480441000001</v>
+        <v>170.76416660000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.72179393000001824</v>
+        <v>0.72288613000000623</v>
       </c>
       <c r="D349" s="5">
-        <v>5.2143454781052867</v>
+        <v>5.2224754688836583</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>171.30027131</v>
+        <v>171.29800379</v>
       </c>
       <c r="C350" s="5">
-        <v>0.53546689999998875</v>
+        <v>0.53383718999998564</v>
       </c>
       <c r="D350" s="5">
-        <v>3.8284162106710928</v>
+        <v>3.8165777458780692</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>171.85461563000001</v>
+        <v>171.85496676</v>
       </c>
       <c r="C351" s="5">
-        <v>0.55434432000001266</v>
+        <v>0.55696297000000072</v>
       </c>
       <c r="D351" s="5">
-        <v>3.9531849500233474</v>
+        <v>3.9722480188863818</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>172.55311029000001</v>
+        <v>172.55397914</v>
       </c>
       <c r="C352" s="5">
-        <v>0.69849465999999438</v>
+        <v>0.69901237999999921</v>
       </c>
       <c r="D352" s="5">
-        <v>4.9878623566981251</v>
+        <v>4.9916319970445322</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>172.77870057000001</v>
+        <v>172.77694994999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.22559028000000581</v>
+        <v>0.22297080999999253</v>
       </c>
       <c r="D353" s="5">
-        <v>1.580170748312737</v>
+        <v>1.5616838828320434</v>
       </c>
       <c r="E353" s="5">
-        <v>3.0793536035077285</v>
+        <v>3.0791116035791433</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>173.88207414999999</v>
+        <v>173.88872932000001</v>
       </c>
       <c r="C354" s="5">
-        <v>1.1033735799999818</v>
+        <v>1.111779370000022</v>
       </c>
       <c r="D354" s="5">
-        <v>7.9382326857140306</v>
+        <v>8.0009485658895763</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>174.95990542999999</v>
+        <v>174.96241085</v>
       </c>
       <c r="C355" s="5">
-        <v>1.0778312799999981</v>
+        <v>1.0736815299999876</v>
       </c>
       <c r="D355" s="5">
-        <v>7.6972661588292413</v>
+        <v>7.6663139589369766</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>174.58370128000001</v>
+        <v>174.58013036</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.3762041499999782</v>
+        <v>-0.38228048999999942</v>
       </c>
       <c r="D356" s="5">
-        <v>-2.5499793860311537</v>
+        <v>-2.5906356119713037</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>173.99080574999999</v>
+        <v>173.98791371999999</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.59289553000002115</v>
+        <v>-0.59221664000000374</v>
       </c>
       <c r="D357" s="5">
-        <v>-3.9999999522570717</v>
+        <v>-3.9955851049594204</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>174.77903835999999</v>
+        <v>174.78012357</v>
       </c>
       <c r="C358" s="5">
-        <v>0.78823260999999434</v>
+        <v>0.7922098500000061</v>
       </c>
       <c r="D358" s="5">
-        <v>5.5738973524680713</v>
+        <v>5.6028254788758947</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>175.38295381</v>
+        <v>175.38482669000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.60391545000001656</v>
+        <v>0.60470312000001059</v>
       </c>
       <c r="D359" s="5">
-        <v>4.2260829722639892</v>
+        <v>4.2316734658514266</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>175.47780816</v>
+        <v>175.47405123999999</v>
       </c>
       <c r="C360" s="5">
-        <v>9.4854349999991427E-2</v>
+        <v>8.9224549999983083E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>0.65094364235038782</v>
+        <v>0.61219408796617802</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>175.45286235</v>
+        <v>175.45191244</v>
       </c>
       <c r="C361" s="5">
-        <v>-2.4945809999991297E-2</v>
+        <v>-2.2138799999993353E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-0.1704578940966095</v>
+        <v>-0.15129378236211632</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>175.77176485000001</v>
+        <v>175.77094632000001</v>
       </c>
       <c r="C362" s="5">
-        <v>0.31890250000000719</v>
+        <v>0.31903388000000632</v>
       </c>
       <c r="D362" s="5">
-        <v>2.2030525225440689</v>
+        <v>2.2039812741912801</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>172.33929538999999</v>
+        <v>172.33915927999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-3.4324694600000214</v>
+        <v>-3.4317870400000174</v>
       </c>
       <c r="D363" s="5">
-        <v>-21.073581460491674</v>
+        <v>-21.06991886567139</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>176.89706125999999</v>
+        <v>176.89818661999999</v>
       </c>
       <c r="C364" s="5">
-        <v>4.5577658699999972</v>
+        <v>4.5590273400000001</v>
       </c>
       <c r="D364" s="5">
-        <v>36.784114080050159</v>
+        <v>36.795853000094155</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>176.79436734000001</v>
+        <v>176.79514624000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.10269391999997879</v>
+        <v>-0.10304037999998172</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.69441511627704733</v>
+        <v>-0.69674595625527358</v>
       </c>
       <c r="E365" s="5">
-        <v>2.3241677109228309</v>
+        <v>2.3256552978640155</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>176.55942396</v>
+        <v>176.56627716</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.23494338000000425</v>
+        <v>-0.22886908000000972</v>
       </c>
       <c r="D366" s="5">
-        <v>-1.5830850375660566</v>
+        <v>-1.5424397120629707</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>176.92922085999999</v>
+        <v>176.93286818000001</v>
       </c>
       <c r="C367" s="5">
-        <v>0.369796899999983</v>
+        <v>0.36659102000001553</v>
       </c>
       <c r="D367" s="5">
-        <v>2.5425094543078064</v>
+        <v>2.5201164330557191</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>176.37325867999999</v>
+        <v>176.36664956000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.55596217999999453</v>
+        <v>-0.56621862000000078</v>
       </c>
       <c r="D368" s="5">
-        <v>-3.7062526225928871</v>
+        <v>-3.7733506848508847</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>165.09339371999999</v>
+        <v>165.08876674000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-11.279864959999998</v>
+        <v>-11.277882820000002</v>
       </c>
       <c r="D369" s="5">
-        <v>-54.755741676391608</v>
+        <v>-54.750612740606933</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>165.89720725000001</v>
+        <v>165.89808406</v>
       </c>
       <c r="C370" s="5">
-        <v>0.80381353000001354</v>
+        <v>0.80931731999999101</v>
       </c>
       <c r="D370" s="5">
-        <v>6.0016338447444362</v>
+        <v>6.0440159327721288</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>167.46738404999999</v>
+        <v>167.47082460999999</v>
       </c>
       <c r="C371" s="5">
-        <v>1.5701767999999845</v>
+        <v>1.5727405499999918</v>
       </c>
       <c r="D371" s="5">
-        <v>11.968003914036673</v>
+        <v>11.988508296415112</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>167.03855339</v>
+        <v>167.03224642000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.42883065999998848</v>
+        <v>-0.43857818999998699</v>
       </c>
       <c r="D372" s="5">
-        <v>-3.029908475442844</v>
+        <v>-3.0977282007357165</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>167.64202057</v>
+        <v>167.64134315000001</v>
       </c>
       <c r="C373" s="5">
-        <v>0.60346717999999555</v>
+        <v>0.60909673000000453</v>
       </c>
       <c r="D373" s="5">
-        <v>4.4224786919664583</v>
+        <v>4.4647374982374588</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>168.12314931</v>
+        <v>168.12247149000001</v>
       </c>
       <c r="C374" s="5">
-        <v>0.48112874000000261</v>
+        <v>0.48112833999999793</v>
       </c>
       <c r="D374" s="5">
-        <v>3.4988584836497028</v>
+        <v>3.4988698911091687</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>168.07205006000001</v>
+        <v>168.07350815000001</v>
       </c>
       <c r="C375" s="5">
-        <v>-5.1099249999992935E-2</v>
+        <v>-4.8963340000000244E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>-0.3641182010453714</v>
+        <v>-0.34892411159648251</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>167.91787384</v>
+        <v>167.92069078</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.15417622000001074</v>
+        <v>-0.15281737000000817</v>
       </c>
       <c r="D376" s="5">
-        <v>-1.0952497996389088</v>
+        <v>-1.0856355400891804</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>168.37015951000001</v>
+        <v>168.37495483999999</v>
       </c>
       <c r="C377" s="5">
-        <v>0.45228567000000908</v>
+        <v>0.45426405999998565</v>
       </c>
       <c r="D377" s="5">
-        <v>3.2805068738758214</v>
+        <v>3.2950145643541262</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.7649752403022489</v>
+        <v>-4.7626824486287518</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>168.53917038</v>
+        <v>168.54902021999999</v>
       </c>
       <c r="C378" s="5">
-        <v>0.16901086999999393</v>
+        <v>0.17406538000000182</v>
       </c>
       <c r="D378" s="5">
-        <v>1.2112390710058651</v>
+        <v>1.2476333904728021</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>167.90273131999999</v>
+        <v>167.90453865000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.63643906000001493</v>
+        <v>-0.64448156999998218</v>
       </c>
       <c r="D379" s="5">
-        <v>-4.4385105759284222</v>
+        <v>-4.4931675471651111</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>169.47929662000001</v>
+        <v>169.46512174</v>
       </c>
       <c r="C380" s="5">
-        <v>1.576565300000027</v>
+        <v>1.5605830899999944</v>
       </c>
       <c r="D380" s="5">
-        <v>11.868213622534585</v>
+        <v>11.741553798375847</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>170.14762572999999</v>
+        <v>170.14135718</v>
       </c>
       <c r="C381" s="5">
-        <v>0.66832910999997353</v>
+        <v>0.67623543999999924</v>
       </c>
       <c r="D381" s="5">
-        <v>4.8361066962913091</v>
+        <v>4.8949976977320953</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>170.22843180000001</v>
+        <v>170.22770539999999</v>
       </c>
       <c r="C382" s="5">
-        <v>8.0806070000022601E-2</v>
+        <v>8.6348219999990761E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>0.57139186019627974</v>
+        <v>0.61071325568351487</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>170.69424979999999</v>
+        <v>170.69627428999999</v>
       </c>
       <c r="C383" s="5">
-        <v>0.46581799999998452</v>
+        <v>0.46856889000000024</v>
       </c>
       <c r="D383" s="5">
-        <v>3.3335893405108896</v>
+        <v>3.3535893946176287</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>171.88159124000001</v>
+        <v>171.87685880000001</v>
       </c>
       <c r="C384" s="5">
-        <v>1.1873414400000115</v>
+        <v>1.180584510000017</v>
       </c>
       <c r="D384" s="5">
-        <v>8.6740100754744365</v>
+        <v>8.6226492577184963</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>172.27078144999999</v>
+        <v>172.26890084999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.38919020999998111</v>
+        <v>0.39204204999998638</v>
       </c>
       <c r="D385" s="5">
-        <v>2.7512461273695221</v>
+        <v>2.771737087338888</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>172.32462548000001</v>
+        <v>172.32505187999999</v>
       </c>
       <c r="C386" s="5">
-        <v>5.3844030000021803E-2</v>
+        <v>5.6151029999995217E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>0.37571098234236988</v>
+        <v>0.39184184141825007</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>173.75951567999999</v>
+        <v>173.7660673</v>
       </c>
       <c r="C387" s="5">
-        <v>1.4348901999999839</v>
+        <v>1.4410154200000136</v>
       </c>
       <c r="D387" s="5">
-        <v>10.462546098369696</v>
+        <v>10.50925510778853</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>174.82783703999999</v>
+        <v>174.8368481</v>
       </c>
       <c r="C388" s="5">
-        <v>1.0683213599999988</v>
+        <v>1.0707807999999943</v>
       </c>
       <c r="D388" s="5">
-        <v>7.6326035414452154</v>
+        <v>7.6504764637533418</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>175.23615308999999</v>
+        <v>175.24813205000001</v>
       </c>
       <c r="C389" s="5">
-        <v>0.40831604999999627</v>
+        <v>0.41128395000001206</v>
       </c>
       <c r="D389" s="5">
-        <v>2.8389215312843108</v>
+        <v>2.8596750388061309</v>
       </c>
       <c r="E389" s="5">
-        <v>4.0779159442396296</v>
+        <v>4.082066252983596</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>174.14849190000001</v>
+        <v>174.15831464999999</v>
       </c>
       <c r="C390" s="5">
-        <v>-1.0876611899999773</v>
+        <v>-1.0898174000000154</v>
       </c>
       <c r="D390" s="5">
-        <v>-7.1991216843316668</v>
+        <v>-7.2124325594281729</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>176.31746520999999</v>
+        <v>176.31608915000001</v>
       </c>
       <c r="C391" s="5">
-        <v>2.1689733099999842</v>
+        <v>2.1577745000000164</v>
       </c>
       <c r="D391" s="5">
-        <v>16.013195553705263</v>
+        <v>15.923843202464072</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>176.84141668000001</v>
+        <v>176.81346461000001</v>
       </c>
       <c r="C392" s="5">
-        <v>0.5239514700000143</v>
+        <v>0.49737546000000066</v>
       </c>
       <c r="D392" s="5">
-        <v>3.6248274896105936</v>
+        <v>3.4381342726913067</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>178.62969068000001</v>
+        <v>178.61584615999999</v>
       </c>
       <c r="C393" s="5">
-        <v>1.7882740000000013</v>
+        <v>1.8023815499999785</v>
       </c>
       <c r="D393" s="5">
-        <v>12.832946565480396</v>
+        <v>12.942088530984176</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>179.39859192</v>
+        <v>179.40115639000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.76890123999999105</v>
+        <v>0.78531023000002165</v>
       </c>
       <c r="D394" s="5">
-        <v>5.2893890323066461</v>
+        <v>5.4054419370692885</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>179.88548721999999</v>
+        <v>179.88133619999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.48689529999998626</v>
+        <v>0.48017980999998144</v>
       </c>
       <c r="D395" s="5">
-        <v>3.305908582057393</v>
+        <v>3.2595913713683755</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>181.34940187999999</v>
+        <v>181.34782261999999</v>
       </c>
       <c r="C396" s="5">
-        <v>1.4639146600000004</v>
+        <v>1.4664864199999954</v>
       </c>
       <c r="D396" s="5">
-        <v>10.214823355897495</v>
+        <v>10.233827460218524</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>182.41459376</v>
+        <v>182.41350127999999</v>
       </c>
       <c r="C397" s="5">
-        <v>1.0651918800000146</v>
+        <v>1.0656786600000032</v>
       </c>
       <c r="D397" s="5">
-        <v>7.2806592624020894</v>
+        <v>7.2841601983919313</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>183.66251191999999</v>
+        <v>183.66141644999999</v>
       </c>
       <c r="C398" s="5">
-        <v>1.2479181599999833</v>
+        <v>1.2479151699999989</v>
       </c>
       <c r="D398" s="5">
-        <v>8.5253695263006293</v>
+        <v>8.5254013198103209</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>182.99462134999999</v>
+        <v>183.01216772999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.6678905699999973</v>
+        <v>-0.64924872000000278</v>
       </c>
       <c r="D399" s="5">
-        <v>-4.2775816748247486</v>
+        <v>-4.1605243321784613</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>183.52215629</v>
+        <v>183.54537472999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.52753494000000956</v>
+        <v>0.53320700000000443</v>
       </c>
       <c r="D400" s="5">
-        <v>3.5147268099438245</v>
+        <v>3.5527787565345026</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>183.81712099000001</v>
+        <v>183.84887176999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.29496470000000841</v>
+        <v>0.30349703999999633</v>
       </c>
       <c r="D401" s="5">
-        <v>1.9458325839619484</v>
+        <v>2.0023763491417101</v>
       </c>
       <c r="E401" s="5">
-        <v>4.8968022572333458</v>
+        <v>4.9077497257123959</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>185.22709942</v>
+        <v>185.23216252</v>
       </c>
       <c r="C402" s="5">
-        <v>1.4099784299999953</v>
+        <v>1.3832907500000147</v>
       </c>
       <c r="D402" s="5">
-        <v>9.6030889225542815</v>
+        <v>9.4120449137161888</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>185.68651899</v>
+        <v>185.67389309999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.45941956999999434</v>
+        <v>0.44173057999998377</v>
       </c>
       <c r="D403" s="5">
-        <v>3.0173053245954096</v>
+        <v>2.8995222885492611</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>186.73329985000001</v>
+        <v>186.67811065000001</v>
       </c>
       <c r="C404" s="5">
-        <v>1.0467808600000126</v>
+        <v>1.0042175500000212</v>
       </c>
       <c r="D404" s="5">
-        <v>6.978564554550859</v>
+        <v>6.6867877256956865</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>187.14787193999999</v>
+        <v>187.12241888</v>
       </c>
       <c r="C405" s="5">
-        <v>0.41457208999997874</v>
+        <v>0.44430822999999009</v>
       </c>
       <c r="D405" s="5">
-        <v>2.6969284709467578</v>
+        <v>2.8937777565083644</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>187.98135228000001</v>
+        <v>187.98565169</v>
       </c>
       <c r="C406" s="5">
-        <v>0.83348034000002258</v>
+        <v>0.86323280999999952</v>
       </c>
       <c r="D406" s="5">
-        <v>5.4771814585609757</v>
+        <v>5.6784788738998726</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>189.04544132000001</v>
+        <v>189.03174093999999</v>
       </c>
       <c r="C407" s="5">
-        <v>1.0640890399999989</v>
+        <v>1.0460892499999943</v>
       </c>
       <c r="D407" s="5">
-        <v>7.0082536250959837</v>
+        <v>6.8858909659987866</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>189.0886275</v>
+        <v>189.0964578</v>
       </c>
       <c r="C408" s="5">
-        <v>4.3186179999992191E-2</v>
+        <v>6.4716860000004317E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>0.27447675112191039</v>
+        <v>0.41160617354552009</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>189.74120722000001</v>
+        <v>189.75028169999999</v>
       </c>
       <c r="C409" s="5">
-        <v>0.65257972000000564</v>
+        <v>0.65382389999999191</v>
       </c>
       <c r="D409" s="5">
-        <v>4.2209431090082017</v>
+        <v>4.2289657662101687</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>190.97188965000001</v>
+        <v>190.97384618000001</v>
       </c>
       <c r="C410" s="5">
-        <v>1.2306824300000017</v>
+        <v>1.2235644800000216</v>
       </c>
       <c r="D410" s="5">
-        <v>8.0670837361646051</v>
+        <v>8.0183616319796869</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>191.35197166</v>
+        <v>191.38173684</v>
       </c>
       <c r="C411" s="5">
-        <v>0.38008200999999531</v>
+        <v>0.40789065999999252</v>
       </c>
       <c r="D411" s="5">
-        <v>2.4146187721498347</v>
+        <v>2.5933382986366826</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>191.47295094</v>
+        <v>191.51802355000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.12097928000000024</v>
+        <v>0.13628671000000736</v>
       </c>
       <c r="D412" s="5">
-        <v>0.76132488198257242</v>
+        <v>0.8578985844495568</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>192.13485395999999</v>
+        <v>192.201054</v>
       </c>
       <c r="C413" s="5">
-        <v>0.66190301999998269</v>
+        <v>0.68303044999998974</v>
       </c>
       <c r="D413" s="5">
-        <v>4.228068124412987</v>
+        <v>4.3646365117445463</v>
       </c>
       <c r="E413" s="5">
-        <v>4.5250044855465132</v>
+        <v>4.5429608295061152</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>191.50936834000001</v>
+        <v>191.47474825</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.62548561999997787</v>
+        <v>-0.72630574999999453</v>
       </c>
       <c r="D414" s="5">
-        <v>-3.8373482560100758</v>
+        <v>-4.4415917443918707</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>192.74065623999999</v>
+        <v>192.7194672</v>
       </c>
       <c r="C415" s="5">
-        <v>1.2312878999999839</v>
+        <v>1.2447189499999922</v>
       </c>
       <c r="D415" s="5">
-        <v>7.9940215322361619</v>
+        <v>8.0858767241390517</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>193.04661619999999</v>
+        <v>192.96273841999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.30595995999999559</v>
+        <v>0.2432712199999969</v>
       </c>
       <c r="D416" s="5">
-        <v>1.9216210595625505</v>
+        <v>1.5253298940857363</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>192.34022952999999</v>
+        <v>192.29955874000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.70638667000000055</v>
+        <v>-0.66317967999998473</v>
       </c>
       <c r="D417" s="5">
-        <v>-4.3036800021474475</v>
+        <v>-4.0471216577967812</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>192.96440995</v>
+        <v>192.97269965000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.62418042000001606</v>
+        <v>0.67314091000000076</v>
       </c>
       <c r="D418" s="5">
-        <v>3.9644905971016664</v>
+        <v>4.2824002663715888</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>193.24835791999999</v>
+        <v>193.22967990000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.28394796999998562</v>
+        <v>0.25698024999999802</v>
       </c>
       <c r="D419" s="5">
-        <v>1.7801667048702452</v>
+        <v>1.6097872888064524</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>193.83687705</v>
+        <v>193.85060641999999</v>
       </c>
       <c r="C420" s="5">
-        <v>0.58851913000000877</v>
+        <v>0.62092651999998338</v>
       </c>
       <c r="D420" s="5">
-        <v>3.7163208291818073</v>
+        <v>3.9249810782897798</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>194.11853482000001</v>
+        <v>194.14100594000001</v>
       </c>
       <c r="C421" s="5">
-        <v>0.28165777000000958</v>
+        <v>0.29039952000002245</v>
       </c>
       <c r="D421" s="5">
-        <v>1.7576821274235321</v>
+        <v>1.8125558146646181</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>194.65188085</v>
+        <v>194.66305312</v>
       </c>
       <c r="C422" s="5">
-        <v>0.53334602999998992</v>
+        <v>0.52204717999998707</v>
       </c>
       <c r="D422" s="5">
-        <v>3.3473150304817789</v>
+        <v>3.2749659412226073</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>194.66835847999999</v>
+        <v>194.70933327</v>
       </c>
       <c r="C423" s="5">
-        <v>1.6477629999997134E-2</v>
+        <v>4.6280150000001186E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>0.10162945558758185</v>
+        <v>0.28566723695810925</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>194.89834843</v>
+        <v>194.96716907999999</v>
       </c>
       <c r="C424" s="5">
-        <v>0.22998995000000377</v>
+        <v>0.2578358099999889</v>
       </c>
       <c r="D424" s="5">
-        <v>1.4269826825259901</v>
+        <v>1.6006750724204988</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>195.11967378</v>
+        <v>195.23104742999999</v>
       </c>
       <c r="C425" s="5">
-        <v>0.22132535000000075</v>
+        <v>0.26387834999999882</v>
       </c>
       <c r="D425" s="5">
-        <v>1.3712560055225032</v>
+        <v>1.6362849870170448</v>
       </c>
       <c r="E425" s="5">
-        <v>1.5535025314154627</v>
+        <v>1.5764707669084776</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>194.73417441000001</v>
+        <v>194.64442197</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.3854993699999909</v>
+        <v>-0.58662545999999338</v>
       </c>
       <c r="D426" s="5">
-        <v>-2.345255141803948</v>
+        <v>-3.5467341165846933</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>196.10097941999999</v>
+        <v>196.07152563</v>
       </c>
       <c r="C427" s="5">
-        <v>1.3668050099999789</v>
+        <v>1.4271036600000002</v>
       </c>
       <c r="D427" s="5">
-        <v>8.7554597624630581</v>
+        <v>9.1618250765411737</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>196.89488643000001</v>
+        <v>196.77723928</v>
       </c>
       <c r="C428" s="5">
-        <v>0.7939070100000265</v>
+        <v>0.70571365000000696</v>
       </c>
       <c r="D428" s="5">
-        <v>4.9677996159490867</v>
+        <v>4.4056549561611869</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>197.12336558000001</v>
+        <v>197.07047033000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.2284791499999983</v>
+        <v>0.29323105000000282</v>
       </c>
       <c r="D429" s="5">
-        <v>1.4014158954539502</v>
+        <v>1.8029300190346875</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>197.67607212999999</v>
+        <v>197.68469970000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.55270654999998214</v>
+        <v>0.61422937000000388</v>
       </c>
       <c r="D430" s="5">
-        <v>3.417008226232765</v>
+        <v>3.8049469359517252</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>197.18919338000001</v>
+        <v>197.17008319000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.48687874999998826</v>
+        <v>-0.5146165099999962</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.9159041308935651</v>
+        <v>-3.0795217697747179</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>197.07400251999999</v>
+        <v>197.09398447999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.11519086000001266</v>
+        <v>-7.6098710000024994E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.69874913952169271</v>
+        <v>-0.46216369846886485</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>197.29832854</v>
+        <v>197.33581258999999</v>
       </c>
       <c r="C433" s="5">
-        <v>0.22432602000000657</v>
+        <v>0.24182811000000015</v>
       </c>
       <c r="D433" s="5">
-        <v>1.3745238768490209</v>
+        <v>1.4823389276826804</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>196.87294477</v>
+        <v>196.89366175999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.42538376999999628</v>
+        <v>-0.44215083000000277</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.5567913193536573</v>
+        <v>-2.6558335556657653</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>198.16375987000001</v>
+        <v>198.43602164999999</v>
       </c>
       <c r="C435" s="5">
-        <v>1.2908151000000032</v>
+        <v>1.5423598900000002</v>
       </c>
       <c r="D435" s="5">
-        <v>8.1579274020550088</v>
+        <v>9.8159206646214479</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>198.76127491</v>
+        <v>199.10346612999999</v>
       </c>
       <c r="C436" s="5">
-        <v>0.59751503999999045</v>
+        <v>0.66744448000000034</v>
       </c>
       <c r="D436" s="5">
-        <v>3.6789236868286945</v>
+        <v>4.1117410598574544</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>199.03041754</v>
+        <v>199.43499019999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.2691426300000046</v>
+        <v>0.33152407000000039</v>
       </c>
       <c r="D437" s="5">
-        <v>1.6370763869313576</v>
+        <v>2.016501730160658</v>
       </c>
       <c r="E437" s="5">
-        <v>2.004279570705636</v>
+        <v>2.1533167113224172</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>199.97696938999999</v>
+        <v>200.33282407999999</v>
       </c>
       <c r="C438" s="5">
-        <v>0.94655184999999165</v>
+        <v>0.89783388000000741</v>
       </c>
       <c r="D438" s="5">
-        <v>5.8586473214937707</v>
+        <v>5.5380548344090563</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>200.10396191000001</v>
+        <v>200.52629363</v>
       </c>
       <c r="C439" s="5">
-        <v>0.12699252000001593</v>
+        <v>0.19346955000000321</v>
       </c>
       <c r="D439" s="5">
-        <v>0.76471009808947166</v>
+        <v>1.1650641510526416</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>200.84849131999999</v>
+        <v>200.99913609000001</v>
       </c>
       <c r="C440" s="5">
-        <v>0.74452940999998418</v>
+        <v>0.47284246000000962</v>
       </c>
       <c r="D440" s="5">
-        <v>4.5573667686206187</v>
+        <v>2.8665960215603192</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>200.65057779</v>
+        <v>200.79108582000001</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.1979135299999939</v>
+        <v>-0.20805027000000109</v>
       </c>
       <c r="D441" s="5">
-        <v>-1.1760771079268983</v>
+        <v>-1.2350496598104832</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>200.77410322</v>
+        <v>200.85681507999999</v>
       </c>
       <c r="C442" s="5">
-        <v>0.12352543000000082</v>
+        <v>6.5729259999983469E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>0.74125600800025726</v>
+        <v>0.39352980295701556</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>200.88859464000001</v>
+        <v>201.01490711</v>
       </c>
       <c r="C443" s="5">
-        <v>0.11449142000000734</v>
+        <v>0.15809203000000593</v>
       </c>
       <c r="D443" s="5">
-        <v>0.68645023191493681</v>
+        <v>0.94860534388150342</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>200.18669455</v>
+        <v>200.41985672999999</v>
       </c>
       <c r="C444" s="5">
-        <v>-0.70190009000000941</v>
+        <v>-0.59505038000000354</v>
       </c>
       <c r="D444" s="5">
-        <v>-4.1131312504188884</v>
+        <v>-3.4950074827350464</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>201.36856883999999</v>
+      </c>
+      <c r="C445" s="5">
+        <v>0.94871211000000244</v>
+      </c>
+      <c r="D445" s="5">
+        <v>5.8305939719910604</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>