--- v9 (2026-09-25)
+++ v10 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3C063A95-83F9-40D5-82D3-1D326EC18C10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{29DBB5F7-FC92-44CE-8438-170E74B4D0BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B3EA0D76-0A84-420E-A61E-4A1D061A5902}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A37984DF-7252-4299-BA6B-F0FFE1E55676}"/>
   </bookViews>
   <sheets>
     <sheet name="fwagooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7ACD175B-8E0F-499B-B57C-78126E821578}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F980100-9291-432B-B5EE-266766D987AB}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>0.15809203000000593</v>
       </c>
       <c r="D443" s="5">
         <v>0.94860534388150342</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>200.41985672999999</v>
       </c>
       <c r="C444" s="5">
         <v>-0.59505038000000354</v>
       </c>
       <c r="D444" s="5">
         <v>-3.4950074827350464</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>201.36856883999999</v>
+        <v>200.96292281000001</v>
       </c>
       <c r="C445" s="5">
-        <v>0.94871211000000244</v>
+        <v>0.54306608000001688</v>
       </c>
       <c r="D445" s="5">
-        <v>5.8305939719910604</v>
+        <v>3.3004691307740641</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>201.13590324</v>
+      </c>
+      <c r="C446" s="5">
+        <v>0.17298042999999552</v>
+      </c>
+      <c r="D446" s="5">
+        <v>1.0378135446321268</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>