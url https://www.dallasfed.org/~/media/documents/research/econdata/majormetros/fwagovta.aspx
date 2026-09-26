--- v9 (2026-09-05)
+++ v10 (2026-09-26)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C6E7E58B-3737-4CE2-A160-4D0F0DCCFBA0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BC4B3CF5-A7AB-4C4C-A3F2-A8B59437A39E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C354D3DC-AB47-478C-B5E0-45243C953A05}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7B234FD7-63C7-4F85-8937-4187CC45FA4D}"/>
   </bookViews>
   <sheets>
     <sheet name="fwagovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F08369C4-5EF7-48F6-A05E-32B0CC545031}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48174CD2-DDBE-4A31-A1D6-E5C527992677}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>75.380875162999999</v>
+        <v>75.380875085</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>75.678656458999995</v>
+        <v>75.678656325000006</v>
       </c>
       <c r="C7" s="5">
-        <v>0.29778129599999659</v>
+        <v>0.29778124000000616</v>
       </c>
       <c r="D7" s="5">
-        <v>4.8447906760546777</v>
+        <v>4.8447897501924908</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>75.867267658000003</v>
+        <v>75.867267486000003</v>
       </c>
       <c r="C8" s="5">
-        <v>0.18861119900000745</v>
+        <v>0.1886111609999972</v>
       </c>
       <c r="D8" s="5">
-        <v>3.032054522532146</v>
+        <v>3.0320539087005605</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>76.413123838999994</v>
+        <v>76.413123658999993</v>
       </c>
       <c r="C9" s="5">
-        <v>0.54585618099999067</v>
+        <v>0.54585617299999001</v>
       </c>
       <c r="D9" s="5">
-        <v>8.9838467428758015</v>
+        <v>8.9838466271361828</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>76.498239632999997</v>
+        <v>76.498239405999996</v>
       </c>
       <c r="C10" s="5">
-        <v>8.5115794000003575E-2</v>
+        <v>8.5115747000003239E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>1.3448871117045513</v>
+        <v>1.3448863677047562</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>76.203529067999995</v>
+        <v>76.203528746999993</v>
       </c>
       <c r="C11" s="5">
-        <v>-0.29471056500000259</v>
+        <v>-0.29471065900000326</v>
       </c>
       <c r="D11" s="5">
-        <v>-4.5263079750462065</v>
+        <v>-4.5263094014401206</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>75.933982436999997</v>
+        <v>75.933982255000004</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.26954663099999721</v>
+        <v>-0.26954649199998926</v>
       </c>
       <c r="D12" s="5">
-        <v>-4.1630207165807676</v>
+        <v>-4.1630186285790627</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>75.880901753000003</v>
+        <v>75.880901347999995</v>
       </c>
       <c r="C13" s="5">
-        <v>-5.3080683999993994E-2</v>
+        <v>-5.3080907000008892E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>-0.83562712001270523</v>
+        <v>-0.83563061911812175</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>74.979792724000006</v>
+        <v>74.979792774000003</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.90110902899999701</v>
+        <v>-0.90110857399999134</v>
       </c>
       <c r="D14" s="5">
-        <v>-13.355494710279881</v>
+        <v>-13.355488467552213</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>75.505783516999998</v>
+        <v>75.505784143</v>
       </c>
       <c r="C15" s="5">
-        <v>0.52599079299999119</v>
+        <v>0.52599136899999621</v>
       </c>
       <c r="D15" s="5">
-        <v>8.7506337665818279</v>
+        <v>8.7506437158419317</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>76.302230846</v>
+        <v>76.302231376999998</v>
       </c>
       <c r="C16" s="5">
-        <v>0.79644732900000292</v>
+        <v>0.79644723399999862</v>
       </c>
       <c r="D16" s="5">
-        <v>13.418579685059996</v>
+        <v>13.418577872737858</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>76.499143900000007</v>
+        <v>76.499144607999995</v>
       </c>
       <c r="C17" s="5">
-        <v>0.19691305400000658</v>
+        <v>0.19691323099999636</v>
       </c>
       <c r="D17" s="5">
-        <v>3.1411745814284853</v>
+        <v>3.1411774229735512</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>76.388876554000007</v>
+        <v>76.388876213000003</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.11026734600000054</v>
+        <v>-0.11026839499999141</v>
       </c>
       <c r="D18" s="5">
-        <v>-1.7160561363385063</v>
+        <v>-1.7160723166335101</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>76.554638142000002</v>
+        <v>76.554638143999995</v>
       </c>
       <c r="C19" s="5">
-        <v>0.16576158799999519</v>
+        <v>0.16576193099999159</v>
       </c>
       <c r="D19" s="5">
-        <v>2.6352680578606513</v>
+        <v>2.6352735880038614</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>76.449745948</v>
+        <v>76.449745793999995</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.10489219400000138</v>
+        <v>-0.10489235000000008</v>
       </c>
       <c r="D20" s="5">
-        <v>-1.6318593870353393</v>
+        <v>-1.631861795701528</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>76.937442981000004</v>
+        <v>76.937442711000003</v>
       </c>
       <c r="C21" s="5">
-        <v>0.48769703300000344</v>
+        <v>0.48769691700000806</v>
       </c>
       <c r="D21" s="5">
-        <v>7.9295639755804892</v>
+        <v>7.9295620393897259</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>77.598883474000004</v>
+        <v>77.598883146000006</v>
       </c>
       <c r="C22" s="5">
-        <v>0.66144049300000063</v>
+        <v>0.66144043500000294</v>
       </c>
       <c r="D22" s="5">
-        <v>10.818607542234894</v>
+        <v>10.818606588059708</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>78.538565204999998</v>
+        <v>78.538564749000003</v>
       </c>
       <c r="C23" s="5">
-        <v>0.93968173099999319</v>
+        <v>0.93968160299999681</v>
       </c>
       <c r="D23" s="5">
-        <v>15.539341082746038</v>
+        <v>15.539338893229671</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>77.731174284000005</v>
+        <v>77.731174018000004</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.80739092099999255</v>
+        <v>-0.80739073099999814</v>
       </c>
       <c r="D24" s="5">
-        <v>-11.662076302818146</v>
+        <v>-11.662073775631566</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>78.817100476999997</v>
+        <v>78.817100034000006</v>
       </c>
       <c r="C25" s="5">
-        <v>1.0859261929999917</v>
+        <v>1.0859260160000019</v>
       </c>
       <c r="D25" s="5">
-        <v>18.114360892789882</v>
+        <v>18.114357776615787</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>79.249050624000006</v>
+        <v>79.249050607000001</v>
       </c>
       <c r="C26" s="5">
-        <v>0.43195014700000911</v>
+        <v>0.43195057299999462</v>
       </c>
       <c r="D26" s="5">
-        <v>6.7783905867928373</v>
+        <v>6.7783975138412833</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>80.127196526999995</v>
+        <v>80.127197796000004</v>
       </c>
       <c r="C27" s="5">
-        <v>0.8781459029999894</v>
+        <v>0.87814718900000344</v>
       </c>
       <c r="D27" s="5">
-        <v>14.138078602778847</v>
+        <v>14.138100588285507</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>80.034455815000001</v>
+        <v>80.034455919999999</v>
       </c>
       <c r="C28" s="5">
-        <v>-9.2740711999994119E-2</v>
+        <v>-9.2741876000005163E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>-1.3800949293918063</v>
+        <v>-1.3801121192948074</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>80.123368209999995</v>
+        <v>80.123370367000007</v>
       </c>
       <c r="C29" s="5">
-        <v>8.8912394999994149E-2</v>
+        <v>8.8914447000007613E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>1.3412874358788462</v>
+        <v>1.3413185789325599</v>
       </c>
       <c r="E29" s="5">
-        <v>4.7376011354291592</v>
+        <v>4.7376029857215007</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>80.813054842</v>
+        <v>80.813053592000003</v>
       </c>
       <c r="C30" s="5">
-        <v>0.68968663200000435</v>
+        <v>0.68968322499999601</v>
       </c>
       <c r="D30" s="5">
-        <v>10.832700303699717</v>
+        <v>10.832643926954688</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>80.943659530000005</v>
+        <v>80.943659259</v>
       </c>
       <c r="C31" s="5">
-        <v>0.13060468800000535</v>
+        <v>0.13060566699999754</v>
       </c>
       <c r="D31" s="5">
-        <v>1.9566919043036757</v>
+        <v>1.9567067326293763</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>81.427919922000001</v>
+        <v>81.427919617000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.48426039199999593</v>
+        <v>0.48426035800000022</v>
       </c>
       <c r="D32" s="5">
-        <v>7.4202272277809511</v>
+        <v>7.420226715210898</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>81.882058162000007</v>
+        <v>81.882057830999997</v>
       </c>
       <c r="C33" s="5">
-        <v>0.45413824000000602</v>
+        <v>0.45413821399999676</v>
       </c>
       <c r="D33" s="5">
-        <v>6.9017745696957622</v>
+        <v>6.9017741890111228</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>81.938237482999995</v>
+        <v>81.938236685999996</v>
       </c>
       <c r="C34" s="5">
-        <v>5.6179320999987681E-2</v>
+        <v>5.6178854999998862E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>0.82643455937263521</v>
+        <v>0.82642768167273672</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>82.132168321999998</v>
+        <v>82.132167801999998</v>
       </c>
       <c r="C35" s="5">
-        <v>0.19393083900000363</v>
+        <v>0.19393111600000168</v>
       </c>
       <c r="D35" s="5">
-        <v>2.8774159982962066</v>
+        <v>2.8774201902378005</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>82.724304348999993</v>
+        <v>82.724304110000006</v>
       </c>
       <c r="C36" s="5">
-        <v>0.59213602699999512</v>
+        <v>0.59213630800000772</v>
       </c>
       <c r="D36" s="5">
-        <v>9.0028925325594145</v>
+        <v>9.0028970350035653</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>82.595777302000002</v>
+        <v>82.595776998000005</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.12852704699999151</v>
+        <v>-0.12852711200000044</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.8485656246727711</v>
+        <v>-1.8485665568692911</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>83.123540401</v>
+        <v>83.123540559000006</v>
       </c>
       <c r="C38" s="5">
-        <v>0.52776309899999774</v>
+        <v>0.52776356100000044</v>
       </c>
       <c r="D38" s="5">
-        <v>7.9429427016153298</v>
+        <v>7.942949931237786</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>83.627449631000005</v>
+        <v>83.627451805000007</v>
       </c>
       <c r="C39" s="5">
-        <v>0.50390923000000498</v>
+        <v>0.50391124600000126</v>
       </c>
       <c r="D39" s="5">
-        <v>7.5221251718574411</v>
+        <v>7.5221562614071535</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>83.823747236000003</v>
+        <v>83.823747108999996</v>
       </c>
       <c r="C40" s="5">
-        <v>0.19629760499999804</v>
+        <v>0.19629530399998885</v>
       </c>
       <c r="D40" s="5">
-        <v>2.8533945253978787</v>
+        <v>2.8533605697962594</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>83.624930430000006</v>
+        <v>83.624933917000007</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.1988168059999964</v>
+        <v>-0.1988131919999887</v>
       </c>
       <c r="D41" s="5">
-        <v>-2.8093748978198385</v>
+        <v>-2.8093244988214194</v>
       </c>
       <c r="E41" s="5">
-        <v>4.3702134573556206</v>
+        <v>4.3702149996453166</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>84.497182891999998</v>
+        <v>84.497180576000005</v>
       </c>
       <c r="C42" s="5">
-        <v>0.87225246199999162</v>
+        <v>0.8722466589999982</v>
       </c>
       <c r="D42" s="5">
-        <v>13.260252579025078</v>
+        <v>13.260158653756449</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>84.416954641999993</v>
+        <v>84.416953887000005</v>
       </c>
       <c r="C43" s="5">
-        <v>-8.0228250000004664E-2</v>
+        <v>-8.0226688999999851E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-1.1334429098616927</v>
+        <v>-1.1334210024176117</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>84.756572117999994</v>
+        <v>84.756571557000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.33961747600000081</v>
+        <v>0.33961766999999554</v>
       </c>
       <c r="D44" s="5">
-        <v>4.9359832278967009</v>
+        <v>4.9359861552897177</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>84.651402504999993</v>
+        <v>84.651402074000003</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.10516961300000105</v>
+        <v>-0.1051694829999974</v>
       </c>
       <c r="D45" s="5">
-        <v>-1.4788917438070315</v>
+        <v>-1.4788899379308273</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>84.961813957000004</v>
+        <v>84.961812488999996</v>
       </c>
       <c r="C46" s="5">
-        <v>0.31041145200001097</v>
+        <v>0.31041041499999267</v>
       </c>
       <c r="D46" s="5">
-        <v>4.4901659375413239</v>
+        <v>4.490150656630898</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>85.243880333000007</v>
+        <v>85.243879309999997</v>
       </c>
       <c r="C47" s="5">
-        <v>0.28206637600000306</v>
+        <v>0.2820668210000008</v>
       </c>
       <c r="D47" s="5">
-        <v>4.0574586739090313</v>
+        <v>4.0574652638545317</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>85.179940330999997</v>
+        <v>85.179939731999994</v>
       </c>
       <c r="C48" s="5">
-        <v>-6.3940002000009599E-2</v>
+        <v>-6.3939578000002939E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>-0.8963957774158593</v>
+        <v>-0.89638986843513235</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>85.415804210999994</v>
+        <v>85.415803955000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.23586387999999658</v>
+        <v>0.2358642230000072</v>
       </c>
       <c r="D49" s="5">
-        <v>3.3738836659266358</v>
+        <v>3.3738886713753358</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>85.813003276000003</v>
+        <v>85.813003807000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.39719906500000945</v>
+        <v>0.39719985199999996</v>
       </c>
       <c r="D50" s="5">
-        <v>5.72517407223323</v>
+        <v>5.7251857252330618</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>85.850531232999998</v>
+        <v>85.850535024999999</v>
       </c>
       <c r="C51" s="5">
-        <v>3.7527956999994672E-2</v>
+        <v>3.7531217999998034E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>0.52605109649204174</v>
+        <v>0.52609691456753094</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>85.413660874000001</v>
+        <v>85.413661962000006</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.43687035899999671</v>
+        <v>-0.43687306299999307</v>
       </c>
       <c r="D52" s="5">
-        <v>-5.9384363994097082</v>
+        <v>-5.9384718776722139</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>85.724778178999998</v>
+        <v>85.724785155000006</v>
       </c>
       <c r="C53" s="5">
-        <v>0.31111730499999624</v>
+        <v>0.31112319300000024</v>
       </c>
       <c r="D53" s="5">
-        <v>4.4596109184170896</v>
+        <v>4.4596969581063073</v>
       </c>
       <c r="E53" s="5">
-        <v>2.5110307873531967</v>
+        <v>2.5110348548486261</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>85.614477624000003</v>
+        <v>85.614472368999998</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.11030055499999492</v>
+        <v>-0.1103127860000086</v>
       </c>
       <c r="D54" s="5">
-        <v>-1.5331388528549872</v>
+        <v>-1.5333075341353641</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>85.918062993000007</v>
+        <v>85.918060978</v>
       </c>
       <c r="C55" s="5">
-        <v>0.30358536900000388</v>
+        <v>0.30358860900000195</v>
       </c>
       <c r="D55" s="5">
-        <v>4.3391259630728207</v>
+        <v>4.3391734506122548</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>86.038372757000005</v>
+        <v>86.038371834000003</v>
       </c>
       <c r="C56" s="5">
-        <v>0.12030976399999815</v>
+        <v>0.12031085600000324</v>
       </c>
       <c r="D56" s="5">
-        <v>1.6933437092300885</v>
+        <v>1.6933592375679485</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>86.111067797000004</v>
+        <v>86.111067109999993</v>
       </c>
       <c r="C57" s="5">
-        <v>7.2695039999999267E-2</v>
+        <v>7.2695275999990372E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>1.0186219023321952</v>
+        <v>1.0186252355866232</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>86.236710172000002</v>
+        <v>86.236707354000004</v>
       </c>
       <c r="C58" s="5">
-        <v>0.1256423749999982</v>
+        <v>0.12564024400001017</v>
       </c>
       <c r="D58" s="5">
-        <v>1.7650074423107398</v>
+        <v>1.76497727986209</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>86.389801482999999</v>
+        <v>86.389799214999996</v>
       </c>
       <c r="C59" s="5">
-        <v>0.15309131099999718</v>
+        <v>0.15309186099999295</v>
       </c>
       <c r="D59" s="5">
-        <v>2.1512177601951343</v>
+        <v>2.1512256353189541</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>86.450708655</v>
+        <v>86.450706881000002</v>
       </c>
       <c r="C60" s="5">
-        <v>6.0907172000000287E-2</v>
+        <v>6.0907666000005634E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>0.84932115023184096</v>
+        <v>0.84932808794138115</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>86.385888412</v>
+        <v>86.385887179999997</v>
       </c>
       <c r="C61" s="5">
-        <v>-6.4820242999999778E-2</v>
+        <v>-6.481970100000467E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>-0.89605187731528479</v>
+        <v>-0.89604443408282108</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>87.041567638999993</v>
+        <v>87.041570065000002</v>
       </c>
       <c r="C62" s="5">
-        <v>0.65567922699999315</v>
+        <v>0.65568288500000449</v>
       </c>
       <c r="D62" s="5">
-        <v>9.4981551496472463</v>
+        <v>9.4982105119226556</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>87.079568444000003</v>
+        <v>87.079573948000004</v>
       </c>
       <c r="C63" s="5">
-        <v>3.8000805000010018E-2</v>
+        <v>3.8003883000001792E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>0.52515854088208691</v>
+        <v>0.52520116534928718</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>87.441280929000001</v>
+        <v>87.441285425000004</v>
       </c>
       <c r="C64" s="5">
-        <v>0.3617124849999982</v>
+        <v>0.36171147700000006</v>
       </c>
       <c r="D64" s="5">
-        <v>5.1000481435383715</v>
+        <v>5.1000332749967514</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>87.612862340999996</v>
+        <v>87.612873031000007</v>
       </c>
       <c r="C65" s="5">
-        <v>0.17158141199999477</v>
+        <v>0.17158760600000278</v>
       </c>
       <c r="D65" s="5">
-        <v>2.3802763760145673</v>
+        <v>2.3803631085425492</v>
       </c>
       <c r="E65" s="5">
-        <v>2.2024952436243472</v>
+        <v>2.2024993968618567</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>87.632581948999999</v>
+        <v>87.632575563000003</v>
       </c>
       <c r="C66" s="5">
-        <v>1.9719608000002609E-2</v>
+        <v>1.9702531999996609E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>0.27042656234799178</v>
+        <v>0.27019206641316629</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>87.962485127999997</v>
+        <v>87.962482383999998</v>
       </c>
       <c r="C67" s="5">
-        <v>0.32990317899999866</v>
+        <v>0.32990682099999447</v>
       </c>
       <c r="D67" s="5">
-        <v>4.6122626464284444</v>
+        <v>4.6123149659520912</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>87.828105051999998</v>
+        <v>87.828102677999993</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.13438007599999935</v>
+        <v>-0.13437970600000426</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.8179117957794144</v>
+        <v>-1.8179068885855187</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>88.155434533999994</v>
+        <v>88.155431816999993</v>
       </c>
       <c r="C69" s="5">
-        <v>0.32732948199999612</v>
+        <v>0.32732913899999971</v>
       </c>
       <c r="D69" s="5">
-        <v>4.5651425510490951</v>
+        <v>4.5651377948120242</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>88.151576054000003</v>
+        <v>88.151571181999998</v>
       </c>
       <c r="C70" s="5">
-        <v>-3.8584799999910047E-3</v>
+        <v>-3.8606349999952272E-3</v>
       </c>
       <c r="D70" s="5">
-        <v>-5.251022317261933E-2</v>
+        <v>-5.2539545217344941E-2</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>88.047214871999998</v>
+        <v>88.047209174000002</v>
       </c>
       <c r="C71" s="5">
-        <v>-0.10436118200000521</v>
+        <v>-0.1043620079999954</v>
       </c>
       <c r="D71" s="5">
-        <v>-1.4114459854328909</v>
+        <v>-1.4114571616354543</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>88.197256938999999</v>
+        <v>88.197250844999999</v>
       </c>
       <c r="C72" s="5">
-        <v>0.15004206700000111</v>
+        <v>0.15004167099999677</v>
       </c>
       <c r="D72" s="5">
-        <v>2.0642066258050651</v>
+        <v>2.0642012615043948</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>87.563368620000006</v>
+        <v>87.563363597999995</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.63388831899999332</v>
+        <v>-0.63388724700000409</v>
       </c>
       <c r="D73" s="5">
-        <v>-8.2917108137006483</v>
+        <v>-8.291697891227912</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>88.238435014000004</v>
+        <v>88.238448319</v>
       </c>
       <c r="C74" s="5">
-        <v>0.67506639399999813</v>
+        <v>0.67508472100000461</v>
       </c>
       <c r="D74" s="5">
-        <v>9.6538875186870108</v>
+        <v>9.6541613958939898</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>88.298406392999993</v>
+        <v>88.298406627999995</v>
       </c>
       <c r="C75" s="5">
-        <v>5.9971378999989611E-2</v>
+        <v>5.9958308999995324E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>0.81863735180975894</v>
+        <v>0.81845814902898884</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>88.436851908999998</v>
+        <v>88.436860732</v>
       </c>
       <c r="C76" s="5">
-        <v>0.13844551600000443</v>
+        <v>0.13845410400000446</v>
       </c>
       <c r="D76" s="5">
-        <v>1.8978237456004576</v>
+        <v>1.8979424827212821</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>88.858494847000003</v>
+        <v>88.858527417000005</v>
       </c>
       <c r="C77" s="5">
-        <v>0.42164293800000507</v>
+        <v>0.42166668500000526</v>
       </c>
       <c r="D77" s="5">
-        <v>5.8737109578572033</v>
+        <v>5.8740498876760805</v>
       </c>
       <c r="E77" s="5">
-        <v>1.4217461600008585</v>
+        <v>1.4217709600268913</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>88.931488486999996</v>
+        <v>88.931475355000003</v>
       </c>
       <c r="C78" s="5">
-        <v>7.2993639999992865E-2</v>
+        <v>7.2947937999998658E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>0.99021706826785127</v>
+        <v>0.9895939177219315</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>88.878660339999996</v>
+        <v>88.878653420999996</v>
       </c>
       <c r="C79" s="5">
-        <v>-5.2828146999999603E-2</v>
+        <v>-5.2821934000007786E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-0.71051399713576435</v>
+        <v>-0.7104308125296166</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>89.116184071999996</v>
+        <v>89.116178879000003</v>
       </c>
       <c r="C80" s="5">
-        <v>0.23752373199999965</v>
+        <v>0.23752545800000746</v>
       </c>
       <c r="D80" s="5">
-        <v>3.2544989591869244</v>
+        <v>3.2545232142488389</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>89.662017371000005</v>
+        <v>89.662010554999995</v>
       </c>
       <c r="C81" s="5">
-        <v>0.54583329900000876</v>
+        <v>0.54583167599999172</v>
       </c>
       <c r="D81" s="5">
-        <v>7.6026807772688887</v>
+        <v>7.6026578623305197</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>89.241403645000005</v>
+        <v>89.241392833000006</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.42061372599999913</v>
+        <v>-0.4206177219999887</v>
       </c>
       <c r="D82" s="5">
-        <v>-5.4863279983297879</v>
+        <v>-5.4863791896266108</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>89.350613607</v>
+        <v>89.350601980999997</v>
       </c>
       <c r="C83" s="5">
-        <v>0.10920996199999422</v>
+        <v>0.10920914799999082</v>
       </c>
       <c r="D83" s="5">
-        <v>1.4784351774196569</v>
+        <v>1.4784242639059642</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>89.590513113</v>
+        <v>89.590502060999995</v>
       </c>
       <c r="C84" s="5">
-        <v>0.23989950600000043</v>
+        <v>0.23990007999999818</v>
       </c>
       <c r="D84" s="5">
-        <v>3.2699139921493758</v>
+        <v>3.2699223636387664</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>90.103267122000005</v>
+        <v>90.103258761999996</v>
       </c>
       <c r="C85" s="5">
-        <v>0.51275400900000534</v>
+        <v>0.5127567010000007</v>
       </c>
       <c r="D85" s="5">
-        <v>7.0883376082439664</v>
+        <v>7.0883769039096434</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>90.371189385999998</v>
+        <v>90.371216348999994</v>
       </c>
       <c r="C86" s="5">
-        <v>0.26792226399999208</v>
+        <v>0.26795758699999794</v>
       </c>
       <c r="D86" s="5">
-        <v>3.6271402618646365</v>
+        <v>3.6276266565751669</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>89.991683350000002</v>
+        <v>89.991679876999996</v>
       </c>
       <c r="C87" s="5">
-        <v>-0.37950603599999511</v>
+        <v>-0.37953647199999807</v>
       </c>
       <c r="D87" s="5">
-        <v>-4.9245192239121831</v>
+        <v>-4.9249036522158391</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>90.209004565000001</v>
+        <v>90.209021016999998</v>
       </c>
       <c r="C88" s="5">
-        <v>0.21732121499999835</v>
+        <v>0.21734114000000204</v>
       </c>
       <c r="D88" s="5">
-        <v>2.9366851074333011</v>
+        <v>2.9369580574820198</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>90.291211736999998</v>
+        <v>90.291269341000003</v>
       </c>
       <c r="C89" s="5">
-        <v>8.2207171999996831E-2</v>
+        <v>8.2248324000005368E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>1.0990538222363622</v>
+        <v>1.0996065567187019</v>
       </c>
       <c r="E89" s="5">
-        <v>1.6123578195499588</v>
+        <v>1.6123854014329364</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>90.441939704000006</v>
+        <v>90.441923880000004</v>
       </c>
       <c r="C90" s="5">
-        <v>0.15072796700000879</v>
+        <v>0.15065453900000136</v>
       </c>
       <c r="D90" s="5">
-        <v>2.0217196476070676</v>
+        <v>2.0207243983115797</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>90.361213206000002</v>
+        <v>90.361201316000006</v>
       </c>
       <c r="C91" s="5">
-        <v>-8.0726498000004199E-2</v>
+        <v>-8.0722563999998442E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>-1.0658511850677121</v>
+        <v>-1.0657996838015826</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>90.964362914999995</v>
+        <v>90.964354451000005</v>
       </c>
       <c r="C92" s="5">
-        <v>0.60314970899999309</v>
+        <v>0.60315313499999945</v>
       </c>
       <c r="D92" s="5">
-        <v>8.3105467120712984</v>
+        <v>8.3105967978021269</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>91.321161085</v>
+        <v>91.321150181999997</v>
       </c>
       <c r="C93" s="5">
-        <v>0.35679817000000469</v>
+        <v>0.35679573099999118</v>
       </c>
       <c r="D93" s="5">
-        <v>4.8097557306143512</v>
+        <v>4.8097225968193102</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>91.703775148999995</v>
+        <v>91.703744424000007</v>
       </c>
       <c r="C94" s="5">
-        <v>0.38261406399999487</v>
+        <v>0.38259424200001035</v>
       </c>
       <c r="D94" s="5">
-        <v>5.1452067353011444</v>
+        <v>5.1449346353232617</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>91.865464196999994</v>
+        <v>91.865444804000006</v>
       </c>
       <c r="C95" s="5">
-        <v>0.1616890479999995</v>
+        <v>0.1617003799999992</v>
       </c>
       <c r="D95" s="5">
-        <v>2.1364389742920542</v>
+        <v>2.1365908848347548</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>92.036038410000003</v>
+        <v>92.036016021999998</v>
       </c>
       <c r="C96" s="5">
-        <v>0.17057421300000897</v>
+        <v>0.17057121799999209</v>
       </c>
       <c r="D96" s="5">
-        <v>2.2510352121135169</v>
+        <v>2.2509957632256494</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>92.113416094000002</v>
+        <v>92.113413803</v>
       </c>
       <c r="C97" s="5">
-        <v>7.7377683999998226E-2</v>
+        <v>7.7397781000001942E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>1.0135571225387219</v>
+        <v>1.013821836252049</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>92.418726969999994</v>
+        <v>92.418771543999995</v>
       </c>
       <c r="C98" s="5">
-        <v>0.30531087599999296</v>
+        <v>0.30535774099999458</v>
       </c>
       <c r="D98" s="5">
-        <v>4.0507270429342324</v>
+        <v>4.0513603095444273</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>92.949454375000002</v>
+        <v>92.949449168000001</v>
       </c>
       <c r="C99" s="5">
-        <v>0.53072740500000748</v>
+        <v>0.53067762400000618</v>
       </c>
       <c r="D99" s="5">
-        <v>7.113041918311036</v>
+        <v>7.1123499817434599</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>92.560244726999997</v>
+        <v>92.560269603999998</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.3892096480000049</v>
+        <v>-0.38917956400000264</v>
       </c>
       <c r="D100" s="5">
-        <v>-4.9106686608388905</v>
+        <v>-4.9102980568784593</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>93.020725096999996</v>
+        <v>93.020807318999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.46048036999999908</v>
+        <v>0.46053771500000096</v>
       </c>
       <c r="D101" s="5">
-        <v>6.1359998913961489</v>
+        <v>6.136783362258158</v>
       </c>
       <c r="E101" s="5">
-        <v>3.0230111076042787</v>
+        <v>3.0230364440790414</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>93.135204970999993</v>
+        <v>93.135186997999995</v>
       </c>
       <c r="C102" s="5">
-        <v>0.11447987399999704</v>
+        <v>0.11437967899999535</v>
       </c>
       <c r="D102" s="5">
-        <v>1.4868680546133994</v>
+        <v>1.4855565835857787</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>93.666849882999998</v>
+        <v>93.666832303000007</v>
       </c>
       <c r="C103" s="5">
-        <v>0.53164491200000441</v>
+        <v>0.53164530500001206</v>
       </c>
       <c r="D103" s="5">
-        <v>7.0691808119209609</v>
+        <v>7.0691876100167361</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>93.903304941000002</v>
+        <v>93.903292200999999</v>
       </c>
       <c r="C104" s="5">
-        <v>0.23645505800000421</v>
+        <v>0.23645989799999256</v>
       </c>
       <c r="D104" s="5">
-        <v>3.071727491891374</v>
+        <v>3.0717918272194389</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>94.059714650999993</v>
+        <v>94.059698718000007</v>
       </c>
       <c r="C105" s="5">
-        <v>0.15640970999999126</v>
+        <v>0.15640651700000774</v>
       </c>
       <c r="D105" s="5">
-        <v>2.0171887277058209</v>
+        <v>2.0171474463525074</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>94.334620819999998</v>
+        <v>94.334569142000007</v>
       </c>
       <c r="C106" s="5">
-        <v>0.27490616900000475</v>
+        <v>0.2748704239999995</v>
       </c>
       <c r="D106" s="5">
-        <v>3.5641427996302211</v>
+        <v>3.5636725073224351</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>94.326654128000001</v>
+        <v>94.326627970999994</v>
       </c>
       <c r="C107" s="5">
-        <v>-7.9666919999965558E-3</v>
+        <v>-7.9411710000130142E-3</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.1012946370835377</v>
+        <v>-0.10097034901219715</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>94.477901191000001</v>
+        <v>94.477866981999995</v>
       </c>
       <c r="C108" s="5">
-        <v>0.15124706299999957</v>
+        <v>0.15123901100000126</v>
       </c>
       <c r="D108" s="5">
-        <v>1.9411868820860878</v>
+        <v>1.9410831683405627</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>94.803176061000002</v>
+        <v>94.803191584999993</v>
       </c>
       <c r="C109" s="5">
-        <v>0.32527487000000121</v>
+        <v>0.32532460299999855</v>
       </c>
       <c r="D109" s="5">
-        <v>4.2105774872027935</v>
+        <v>4.2112350594973869</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>95.167721931000003</v>
+        <v>95.167773893000003</v>
       </c>
       <c r="C110" s="5">
-        <v>0.3645458700000006</v>
+        <v>0.3645823080000099</v>
       </c>
       <c r="D110" s="5">
-        <v>4.7132012173513926</v>
+        <v>4.7136815435989465</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>95.555713479000005</v>
+        <v>95.555713370000007</v>
       </c>
       <c r="C111" s="5">
-        <v>0.38799154800000224</v>
+        <v>0.38793947700000331</v>
       </c>
       <c r="D111" s="5">
-        <v>5.0035137258333195</v>
+        <v>5.0028243023261032</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>95.766286281999996</v>
+        <v>95.766317072999996</v>
       </c>
       <c r="C112" s="5">
-        <v>0.21057280299999093</v>
+        <v>0.21060370299998965</v>
       </c>
       <c r="D112" s="5">
-        <v>2.6766853990195072</v>
+        <v>2.6770829593717238</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>96.106924453999994</v>
+        <v>96.107019511000004</v>
       </c>
       <c r="C113" s="5">
-        <v>0.34063817199999846</v>
+        <v>0.3407024380000081</v>
       </c>
       <c r="D113" s="5">
-        <v>4.3528702195005931</v>
+        <v>4.3537061553096112</v>
       </c>
       <c r="E113" s="5">
-        <v>3.3177545689756505</v>
+        <v>3.3177654343681695</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>96.551831195999995</v>
+        <v>96.551816877999997</v>
       </c>
       <c r="C114" s="5">
-        <v>0.44490674200000058</v>
+        <v>0.44479736699999251</v>
       </c>
       <c r="D114" s="5">
-        <v>5.6987925305956866</v>
+        <v>5.6973499188626597</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>96.634690479</v>
+        <v>96.634669849000005</v>
       </c>
       <c r="C115" s="5">
-        <v>8.285928300000478E-2</v>
+        <v>8.2852971000008324E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>1.0346960790520665</v>
+        <v>1.0346170404290644</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>96.869126661999999</v>
+        <v>96.869109456999993</v>
       </c>
       <c r="C116" s="5">
-        <v>0.23443618299999969</v>
+        <v>0.2344396079999882</v>
       </c>
       <c r="D116" s="5">
-        <v>2.9503653886336467</v>
+        <v>2.9504097071076041</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>97.080775136</v>
+        <v>97.080754725999995</v>
       </c>
       <c r="C117" s="5">
-        <v>0.21164847400000042</v>
+        <v>0.21164526900000169</v>
       </c>
       <c r="D117" s="5">
-        <v>2.6536064214706556</v>
+        <v>2.6535662306973018</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>97.384236074</v>
+        <v>97.384166523000005</v>
       </c>
       <c r="C118" s="5">
-        <v>0.30346093800000062</v>
+        <v>0.30341179700000964</v>
       </c>
       <c r="D118" s="5">
-        <v>3.8161976312507395</v>
+        <v>3.8155698094712198</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>97.670705759000001</v>
+        <v>97.670672859000007</v>
       </c>
       <c r="C119" s="5">
-        <v>0.28646968500000014</v>
+        <v>0.28650633600000219</v>
       </c>
       <c r="D119" s="5">
-        <v>3.5876472337741827</v>
+        <v>3.588116294983279</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>97.855867195000002</v>
+        <v>97.855817572999996</v>
       </c>
       <c r="C120" s="5">
-        <v>0.18516143600000134</v>
+        <v>0.18514471399998911</v>
       </c>
       <c r="D120" s="5">
-        <v>2.2987976010492961</v>
+        <v>2.2985886088998431</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>98.987493685999993</v>
+        <v>98.987539670000004</v>
       </c>
       <c r="C121" s="5">
-        <v>1.1316264909999916</v>
+        <v>1.1317220970000079</v>
       </c>
       <c r="D121" s="5">
-        <v>14.794610634983464</v>
+        <v>14.795949106108619</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>99.126933296999994</v>
+        <v>99.126989382999994</v>
       </c>
       <c r="C122" s="5">
-        <v>0.13943961100000024</v>
+        <v>0.13944971299999054</v>
       </c>
       <c r="D122" s="5">
-        <v>1.7035488451622616</v>
+        <v>1.7036724226463296</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>99.085380611999994</v>
+        <v>99.085384887999993</v>
       </c>
       <c r="C123" s="5">
-        <v>-4.1552684999999201E-2</v>
+        <v>-4.1604495000001407E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>-0.50186583857669831</v>
+        <v>-0.50248986298725429</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>99.426519416000005</v>
+        <v>99.426544508000006</v>
       </c>
       <c r="C124" s="5">
-        <v>0.34113880400001051</v>
+        <v>0.34115962000001332</v>
       </c>
       <c r="D124" s="5">
-        <v>4.2105899902324051</v>
+        <v>4.2108516165142218</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>99.637631615000004</v>
+        <v>99.637731826999996</v>
       </c>
       <c r="C125" s="5">
-        <v>0.21111219899999867</v>
+        <v>0.21118731899998977</v>
       </c>
       <c r="D125" s="5">
-        <v>2.5779254658107043</v>
+        <v>2.5788528525988896</v>
       </c>
       <c r="E125" s="5">
-        <v>3.6737281741753502</v>
+        <v>3.6737299043967164</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>99.771152477000001</v>
+        <v>99.771137913999993</v>
       </c>
       <c r="C126" s="5">
-        <v>0.13352086199999746</v>
+        <v>0.13340608699999734</v>
       </c>
       <c r="D126" s="5">
-        <v>1.6199827129132816</v>
+        <v>1.6185782595275144</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>99.746991257000005</v>
+        <v>99.746968171999995</v>
       </c>
       <c r="C127" s="5">
-        <v>-2.416121999999632E-2</v>
+        <v>-2.4169741999997996E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.29021292831039602</v>
+        <v>-0.29031519643856196</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>100.22808981999999</v>
+        <v>100.22806822</v>
       </c>
       <c r="C128" s="5">
-        <v>0.4810985629999891</v>
+        <v>0.48110004800000183</v>
       </c>
       <c r="D128" s="5">
-        <v>5.9438587014870814</v>
+        <v>5.9438789500411371</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>101.238911</v>
+        <v>101.23888578</v>
       </c>
       <c r="C129" s="5">
-        <v>1.0108211800000078</v>
+        <v>1.0108175600000067</v>
       </c>
       <c r="D129" s="5">
-        <v>12.796633226957233</v>
+        <v>12.796587740239417</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>103.34769206999999</v>
+        <v>103.34760636999999</v>
       </c>
       <c r="C130" s="5">
-        <v>2.108781069999992</v>
+        <v>2.1087205899999901</v>
       </c>
       <c r="D130" s="5">
-        <v>28.067759386535762</v>
+        <v>28.066867844055498</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>102.84381989000001</v>
+        <v>102.84378209</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.50387217999998768</v>
+        <v>-0.50382427999998924</v>
       </c>
       <c r="D131" s="5">
-        <v>-5.6962421758395498</v>
+        <v>-5.6957197025892299</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>103.22962271</v>
+        <v>103.22956581</v>
       </c>
       <c r="C132" s="5">
-        <v>0.38580281999999499</v>
+        <v>0.38578371999999206</v>
       </c>
       <c r="D132" s="5">
-        <v>4.5956664291994187</v>
+        <v>4.5954359204586348</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>103.81845149999999</v>
+        <v>103.81852401</v>
       </c>
       <c r="C133" s="5">
-        <v>0.58882878999999377</v>
+        <v>0.58895820000000754</v>
       </c>
       <c r="D133" s="5">
-        <v>7.0637576742073938</v>
+        <v>7.0653631660141825</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>102.50091569</v>
+        <v>102.50096331</v>
       </c>
       <c r="C134" s="5">
-        <v>-1.3175358099999954</v>
+        <v>-1.3175607000000014</v>
       </c>
       <c r="D134" s="5">
-        <v>-14.209661901083104</v>
+        <v>-14.20990264498332</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>102.18400715</v>
+        <v>102.18402029000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.31690854000000002</v>
+        <v>-0.31694301999999652</v>
       </c>
       <c r="D135" s="5">
-        <v>-3.6476719168520022</v>
+        <v>-3.6480603965897918</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>102.76434127</v>
+        <v>102.76435726</v>
       </c>
       <c r="C136" s="5">
-        <v>0.5803341200000034</v>
+        <v>0.58033696999999052</v>
       </c>
       <c r="D136" s="5">
-        <v>7.032127449172676</v>
+        <v>7.0321621367902987</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>103.19246010000001</v>
+        <v>103.19254576</v>
       </c>
       <c r="C137" s="5">
-        <v>0.4281188300000025</v>
+        <v>0.42818850000000452</v>
       </c>
       <c r="D137" s="5">
-        <v>5.1153839401468559</v>
+        <v>5.1162347479553283</v>
       </c>
       <c r="E137" s="5">
-        <v>3.5677569080885707</v>
+        <v>3.5677387148597361</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>102.86942483999999</v>
+        <v>102.86941444</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.3230352600000117</v>
+        <v>-0.32313132000000166</v>
       </c>
       <c r="D138" s="5">
-        <v>-3.6924918592481037</v>
+        <v>-3.6935680296667384</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>103.39722155</v>
+        <v>103.39719956</v>
       </c>
       <c r="C139" s="5">
-        <v>0.52779671000000405</v>
+        <v>0.52778512000000433</v>
       </c>
       <c r="D139" s="5">
-        <v>6.3336410453864733</v>
+        <v>6.3334986741719224</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>103.90961342999999</v>
+        <v>103.90959185</v>
       </c>
       <c r="C140" s="5">
-        <v>0.51239187999999558</v>
+        <v>0.51239228999999398</v>
       </c>
       <c r="D140" s="5">
-        <v>6.1114685351667308</v>
+        <v>6.1114748948086106</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>102.92395438</v>
+        <v>102.92393088999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.98565904999999532</v>
+        <v>-0.98566096000000414</v>
       </c>
       <c r="D141" s="5">
-        <v>-10.807402075039596</v>
+        <v>-10.807424065931759</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>102.64082207</v>
+        <v>102.64075065999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.28313230999999917</v>
+        <v>-0.28318022999999926</v>
       </c>
       <c r="D142" s="5">
-        <v>-3.2515764537618508</v>
+        <v>-3.2521192115313347</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>102.80487325999999</v>
+        <v>102.80484133</v>
       </c>
       <c r="C143" s="5">
-        <v>0.16405118999999502</v>
+        <v>0.16409067000000732</v>
       </c>
       <c r="D143" s="5">
-        <v>1.9349145960558367</v>
+        <v>1.9353857063428848</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>103.95312672</v>
+        <v>103.95307222</v>
       </c>
       <c r="C144" s="5">
-        <v>1.1482534600000065</v>
+        <v>1.1482308899999936</v>
       </c>
       <c r="D144" s="5">
-        <v>14.257904722155935</v>
+        <v>14.257611738132514</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>103.7425731</v>
+        <v>103.74266645</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.21055361999999889</v>
+        <v>-0.21040576999999416</v>
       </c>
       <c r="D145" s="5">
-        <v>-2.4036656823587021</v>
+        <v>-2.4019978272474707</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>103.52670440999999</v>
+        <v>103.52674248</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.21586869000000775</v>
+        <v>-0.21592397000000574</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.4685940024892661</v>
+        <v>-2.4692167485605432</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>103.90791317999999</v>
+        <v>103.90793325</v>
       </c>
       <c r="C147" s="5">
-        <v>0.38120877000000064</v>
+        <v>0.38119077000000345</v>
       </c>
       <c r="D147" s="5">
-        <v>4.5092673115569859</v>
+        <v>4.5090483698509987</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>103.79549899</v>
+        <v>103.7955029</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.11241418999999553</v>
+        <v>-0.11243034999999679</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.2905392904473345</v>
+        <v>-1.2907234602757112</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>104.30377267999999</v>
+        <v>104.30383311</v>
       </c>
       <c r="C149" s="5">
-        <v>0.50827368999999578</v>
+        <v>0.5083302099999969</v>
       </c>
       <c r="D149" s="5">
-        <v>6.0371272475900017</v>
+        <v>6.0378165272543693</v>
       </c>
       <c r="E149" s="5">
-        <v>1.0769319569695845</v>
+        <v>1.0769066135693395</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>104.77080866</v>
+        <v>104.77079879</v>
       </c>
       <c r="C150" s="5">
-        <v>0.46703598000000568</v>
+        <v>0.46696568000000127</v>
       </c>
       <c r="D150" s="5">
-        <v>5.507503098654265</v>
+        <v>5.5066503007009882</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>105.19646215</v>
+        <v>105.19644257</v>
       </c>
       <c r="C151" s="5">
-        <v>0.42565349000000197</v>
+        <v>0.42564378000000147</v>
       </c>
       <c r="D151" s="5">
-        <v>4.9856788153032516</v>
+        <v>4.9855630090465564</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>105.68374579</v>
+        <v>105.68372472</v>
       </c>
       <c r="C152" s="5">
-        <v>0.48728364000000113</v>
+        <v>0.48728214999999864</v>
       </c>
       <c r="D152" s="5">
-        <v>5.7023787048826824</v>
+        <v>5.7023619102852807</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>105.55997882</v>
+        <v>105.55995627999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.12376697000000547</v>
+        <v>-0.12376844000000631</v>
       </c>
       <c r="D153" s="5">
-        <v>-1.3963117478373754</v>
+        <v>-1.3963285019719884</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>105.82398947999999</v>
+        <v>105.82393513</v>
       </c>
       <c r="C154" s="5">
-        <v>0.26401065999999673</v>
+        <v>0.26397885000000088</v>
       </c>
       <c r="D154" s="5">
-        <v>3.0428893242972377</v>
+        <v>3.0425182953023322</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>105.54565470999999</v>
+        <v>105.54563174</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.27833477000000073</v>
+        <v>-0.27830338999999071</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.1109410471587995</v>
+        <v>-3.1105969456520666</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>105.73813163</v>
+        <v>105.73809111</v>
       </c>
       <c r="C156" s="5">
-        <v>0.19247692000000427</v>
+        <v>0.19245936999999458</v>
       </c>
       <c r="D156" s="5">
-        <v>2.2104471999024655</v>
+        <v>2.2102441120746219</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>105.92735947</v>
+        <v>105.92745012</v>
       </c>
       <c r="C157" s="5">
-        <v>0.18922784000000092</v>
+        <v>0.18935901000000399</v>
       </c>
       <c r="D157" s="5">
-        <v>2.1687712445886076</v>
+        <v>2.1702902836343352</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>106.25425414</v>
+        <v>106.25428460000001</v>
       </c>
       <c r="C158" s="5">
-        <v>0.3268946700000015</v>
+        <v>0.32683448000000226</v>
       </c>
       <c r="D158" s="5">
-        <v>3.7667387542823283</v>
+        <v>3.7660301079940339</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>107.24882949000001</v>
+        <v>107.24885465</v>
       </c>
       <c r="C159" s="5">
-        <v>0.99457535000000519</v>
+        <v>0.99457004999999299</v>
       </c>
       <c r="D159" s="5">
-        <v>11.829094199081979</v>
+        <v>11.82902431545687</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>108.13497953</v>
+        <v>108.13496910000001</v>
       </c>
       <c r="C160" s="5">
-        <v>0.88615003999998976</v>
+        <v>0.88611445000000799</v>
       </c>
       <c r="D160" s="5">
-        <v>10.378298818713105</v>
+        <v>10.377860333221122</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>109.22990495000001</v>
+        <v>109.22993929</v>
       </c>
       <c r="C161" s="5">
-        <v>1.0949254200000098</v>
+        <v>1.094970189999998</v>
       </c>
       <c r="D161" s="5">
-        <v>12.85069562179344</v>
+        <v>12.851251981043843</v>
       </c>
       <c r="E161" s="5">
-        <v>4.7228706531193154</v>
+        <v>4.7228429033906005</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>108.72688183</v>
+        <v>108.72686994</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.50302312000000882</v>
+        <v>-0.50306935000000408</v>
       </c>
       <c r="D162" s="5">
-        <v>-5.3883691784607279</v>
+        <v>-5.3888502652393093</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>108.35022139</v>
+        <v>108.35020247</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.37666043999999488</v>
+        <v>-0.376667470000001</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.0788362435963403</v>
+        <v>-4.0789113640667951</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>108.62214606000001</v>
+        <v>108.62212543</v>
       </c>
       <c r="C164" s="5">
-        <v>0.2719246700000042</v>
+        <v>0.27192295999999772</v>
       </c>
       <c r="D164" s="5">
-        <v>3.0535390489447423</v>
+        <v>3.0535201215054819</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>108.69006992</v>
+        <v>108.69004989</v>
       </c>
       <c r="C165" s="5">
-        <v>6.7923859999993397E-2</v>
+        <v>6.7924460000000408E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>0.75297304059882553</v>
+        <v>0.7529798583203906</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>109.17079568</v>
+        <v>109.17076089</v>
       </c>
       <c r="C166" s="5">
-        <v>0.48072575999999856</v>
+        <v>0.48071099999999944</v>
       </c>
       <c r="D166" s="5">
-        <v>5.438517243947194</v>
+        <v>5.4383472060792304</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>109.97432789</v>
+        <v>109.97431655</v>
       </c>
       <c r="C167" s="5">
-        <v>0.80353221000000019</v>
+        <v>0.80355566000000067</v>
       </c>
       <c r="D167" s="5">
-        <v>9.1988563471926419</v>
+        <v>9.1991388144771591</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>109.93425784</v>
+        <v>109.93423086</v>
       </c>
       <c r="C168" s="5">
-        <v>-4.0070049999997082E-2</v>
+        <v>-4.0085689999997953E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.43635472780357842</v>
+        <v>-0.43652474786063378</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>109.79113682000001</v>
+        <v>109.79122022</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.14312101999999527</v>
+        <v>-0.14301063999999997</v>
       </c>
       <c r="D169" s="5">
-        <v>-1.5511160563304816</v>
+        <v>-1.5499287044707932</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>109.32223215</v>
+        <v>109.32226437</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.46890467000000058</v>
+        <v>-0.4689558500000004</v>
       </c>
       <c r="D170" s="5">
-        <v>-5.0063657079632229</v>
+        <v>-5.0068956556806654</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>109.48176117</v>
+        <v>109.48178000999999</v>
       </c>
       <c r="C171" s="5">
-        <v>0.15952901999999369</v>
+        <v>0.15951563999999507</v>
       </c>
       <c r="D171" s="5">
-        <v>1.7652288615458422</v>
+        <v>1.7650790938982253</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>109.59622572000001</v>
+        <v>109.59620142999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.1144645500000081</v>
+        <v>0.11442141999999933</v>
       </c>
       <c r="D172" s="5">
-        <v>1.2618546399513875</v>
+        <v>1.2613762211207025</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>109.32068699</v>
+        <v>109.32070079</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.27553873000000806</v>
+        <v>-0.27550063999998997</v>
       </c>
       <c r="D173" s="5">
-        <v>-2.9755814655137658</v>
+        <v>-2.9751764468863517</v>
       </c>
       <c r="E173" s="5">
-        <v>8.311097591959804E-2</v>
+        <v>8.3092145422725139E-2</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>109.6274136</v>
+        <v>109.62739317</v>
       </c>
       <c r="C174" s="5">
-        <v>0.30672660999999835</v>
+        <v>0.30669238000000121</v>
       </c>
       <c r="D174" s="5">
-        <v>3.4193467919303222</v>
+        <v>3.4189588551638561</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>109.90530196</v>
+        <v>109.90528080999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.27788836000000572</v>
+        <v>0.27788763999998878</v>
       </c>
       <c r="D175" s="5">
-        <v>3.084580685815963</v>
+        <v>3.0845731648883712</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>109.62905972</v>
+        <v>109.62904150999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.27624224000000197</v>
+        <v>-0.2762393000000003</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.974800375075537</v>
+        <v>-2.9747697157200048</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>110.31694232</v>
+        <v>110.31692568</v>
       </c>
       <c r="C177" s="5">
-        <v>0.68788259999999468</v>
+        <v>0.68788417000000379</v>
       </c>
       <c r="D177" s="5">
-        <v>7.7949263600602503</v>
+        <v>7.7949461091411765</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>110.37358378</v>
+        <v>110.37357775</v>
       </c>
       <c r="C178" s="5">
-        <v>5.6641460000008692E-2</v>
+        <v>5.6652069999998389E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>0.61787447792214234</v>
+        <v>0.61799063789280684</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>111.15121711</v>
+        <v>111.15122071</v>
       </c>
       <c r="C179" s="5">
-        <v>0.77763333000000046</v>
+        <v>0.77764296000000854</v>
       </c>
       <c r="D179" s="5">
-        <v>8.7899912281679917</v>
+        <v>8.7901048323252962</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>111.46848433</v>
+        <v>111.46848236</v>
       </c>
       <c r="C180" s="5">
-        <v>0.31726721999999086</v>
+        <v>0.31726164999999185</v>
       </c>
       <c r="D180" s="5">
-        <v>3.4795377508028524</v>
+        <v>3.4794755867735061</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>112.28973488</v>
+        <v>112.2897926</v>
       </c>
       <c r="C181" s="5">
-        <v>0.82125055000000202</v>
+        <v>0.82131024000000252</v>
       </c>
       <c r="D181" s="5">
-        <v>9.2082696939106192</v>
+        <v>9.2089664891285672</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>112.43298922</v>
+        <v>112.43302645</v>
       </c>
       <c r="C182" s="5">
-        <v>0.14325433999999859</v>
+        <v>0.14323385000000144</v>
       </c>
       <c r="D182" s="5">
-        <v>1.5416952644484283</v>
+        <v>1.5414724049441775</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>112.13602378</v>
+        <v>112.13603861999999</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.29696543999999392</v>
+        <v>-0.29698783000000617</v>
       </c>
       <c r="D183" s="5">
-        <v>-3.1238787759011344</v>
+        <v>-3.1241098731300987</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>112.14790198999999</v>
+        <v>112.14786954</v>
       </c>
       <c r="C184" s="5">
-        <v>1.1878209999991896E-2</v>
+        <v>1.1830920000008405E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>0.12718623961387454</v>
+        <v>0.12667957008143382</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>112.43065291000001</v>
+        <v>112.43064941</v>
       </c>
       <c r="C185" s="5">
-        <v>0.28275092000001223</v>
+        <v>0.28277986999999882</v>
       </c>
       <c r="D185" s="5">
-        <v>3.067787070769179</v>
+        <v>3.0681064409614489</v>
       </c>
       <c r="E185" s="5">
-        <v>2.844810077240445</v>
+        <v>2.8447938931292382</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>112.40897388</v>
+        <v>112.40894666</v>
       </c>
       <c r="C186" s="5">
-        <v>-2.1679030000001376E-2</v>
+        <v>-2.1702750000002879E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-0.2311403862360506</v>
+        <v>-0.23139302606647316</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>113.00868171</v>
+        <v>113.00865249</v>
       </c>
       <c r="C187" s="5">
-        <v>0.59970782999999983</v>
+        <v>0.59970583000000488</v>
       </c>
       <c r="D187" s="5">
-        <v>6.5932991365618143</v>
+        <v>6.5932781427269882</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>113.53360549</v>
+        <v>113.53356381</v>
       </c>
       <c r="C188" s="5">
-        <v>0.52492377999999462</v>
+        <v>0.52491132000000107</v>
       </c>
       <c r="D188" s="5">
-        <v>5.718612553609459</v>
+        <v>5.71847484234973</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>113.73523983</v>
+        <v>113.735248</v>
       </c>
       <c r="C189" s="5">
-        <v>0.20163433999999825</v>
+        <v>0.2016841899999946</v>
       </c>
       <c r="D189" s="5">
-        <v>2.1521268169562457</v>
+        <v>2.1526648939152571</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>113.82950691000001</v>
+        <v>113.82952353</v>
       </c>
       <c r="C190" s="5">
-        <v>9.4267080000008718E-2</v>
+        <v>9.4275530000004437E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>0.99914142783206206</v>
+        <v>0.99923132639718748</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>113.55452115999999</v>
+        <v>113.55453906</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.27498575000001324</v>
+        <v>-0.27498447000000681</v>
       </c>
       <c r="D191" s="5">
-        <v>-2.8607136272710942</v>
+        <v>-2.8607000755331735</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>112.06944926</v>
+        <v>112.06946351000001</v>
       </c>
       <c r="C192" s="5">
-        <v>-1.4850718999999941</v>
+        <v>-1.4850755499999906</v>
       </c>
       <c r="D192" s="5">
-        <v>-14.6126198136879</v>
+        <v>-14.612651045204206</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>113.03729162</v>
+        <v>113.03733113</v>
       </c>
       <c r="C193" s="5">
-        <v>0.9678423600000059</v>
+        <v>0.96786761999999271</v>
       </c>
       <c r="D193" s="5">
-        <v>10.870004861893957</v>
+        <v>10.870300721979254</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>114.63083691</v>
+        <v>114.63087765</v>
       </c>
       <c r="C194" s="5">
-        <v>1.5935452899999945</v>
+        <v>1.5935465200000039</v>
       </c>
       <c r="D194" s="5">
-        <v>18.292344410753671</v>
+        <v>18.292352744800034</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>114.97573595999999</v>
+        <v>114.97573912</v>
       </c>
       <c r="C195" s="5">
-        <v>0.3448990499999951</v>
+        <v>0.34486146999999789</v>
       </c>
       <c r="D195" s="5">
-        <v>3.6708883748801213</v>
+        <v>3.6704804295424109</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>115.24497296</v>
+        <v>115.24494346</v>
       </c>
       <c r="C196" s="5">
-        <v>0.26923700000000395</v>
+        <v>0.26920434000000171</v>
       </c>
       <c r="D196" s="5">
-        <v>2.8464974806725163</v>
+        <v>2.8461476461699942</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>114.10573939</v>
+        <v>114.10572523</v>
       </c>
       <c r="C197" s="5">
-        <v>-1.1392335700000018</v>
+        <v>-1.1392182299999973</v>
       </c>
       <c r="D197" s="5">
-        <v>-11.238222678487663</v>
+        <v>-11.238082206408851</v>
       </c>
       <c r="E197" s="5">
-        <v>1.4898841522701822</v>
+        <v>1.4898747172503723</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>114.86131392</v>
+        <v>114.86128294</v>
       </c>
       <c r="C198" s="5">
-        <v>0.75557453000000407</v>
+        <v>0.75555770999999083</v>
       </c>
       <c r="D198" s="5">
-        <v>8.2419195798781875</v>
+        <v>8.2417304322519591</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>114.74607713</v>
+        <v>114.74604214999999</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.11523678999999731</v>
+        <v>-0.11524079000000143</v>
       </c>
       <c r="D199" s="5">
-        <v>-1.1973016876599352</v>
+        <v>-1.1973433394616428</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>114.04234957</v>
+        <v>114.04228448000001</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.70372756000000436</v>
+        <v>-0.70375766999998746</v>
       </c>
       <c r="D200" s="5">
-        <v>-7.1162563507141012</v>
+        <v>-7.1165527303538312</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>114.64751244</v>
+        <v>114.64753220999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.60516287000000091</v>
+        <v>0.60524772999998788</v>
       </c>
       <c r="D201" s="5">
-        <v>6.5569440877111917</v>
+        <v>6.557894402530251</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>114.60402984</v>
+        <v>114.60406838</v>
       </c>
       <c r="C202" s="5">
-        <v>-4.3482600000004368E-2</v>
+        <v>-4.3463829999993209E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>-0.45417829767062656</v>
+        <v>-0.45398257441157108</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>114.61468728</v>
+        <v>114.61471650999999</v>
       </c>
       <c r="C203" s="5">
-        <v>1.0657440000002794E-2</v>
+        <v>1.0648129999992761E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>0.11164939951571196</v>
+        <v>0.11155177877844036</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>114.60538723000001</v>
+        <v>114.60539529</v>
       </c>
       <c r="C204" s="5">
-        <v>-9.3000499999931208E-3</v>
+        <v>-9.3212199999896939E-3</v>
       </c>
       <c r="D204" s="5">
-        <v>-9.7326800751662557E-2</v>
+        <v>-9.7548224893162505E-2</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>116.59803248</v>
+        <v>116.59806500000001</v>
       </c>
       <c r="C205" s="5">
-        <v>1.9926452499999954</v>
+        <v>1.9926697100000013</v>
       </c>
       <c r="D205" s="5">
-        <v>22.979937968263719</v>
+        <v>22.980245780474505</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>116.14462257</v>
+        <v>116.14467508</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.45340991000000486</v>
+        <v>-0.45338992000000644</v>
       </c>
       <c r="D206" s="5">
-        <v>-4.5678694304103873</v>
+        <v>-4.5676710820606985</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>115.92418048</v>
+        <v>115.92417252</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.22044208999999171</v>
+        <v>-0.2205025599999999</v>
       </c>
       <c r="D207" s="5">
-        <v>-2.2539698310332423</v>
+        <v>-2.2545806724757034</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>115.66900645</v>
+        <v>115.66898283</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.25517403000000627</v>
+        <v>-0.25518968999999458</v>
       </c>
       <c r="D208" s="5">
-        <v>-2.6097120420411235</v>
+        <v>-2.609870442708162</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>115.57860749</v>
+        <v>115.5786016</v>
       </c>
       <c r="C209" s="5">
-        <v>-9.0398960000001694E-2</v>
+        <v>-9.038123000000553E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-0.93381693490975914</v>
+        <v>-0.93363476107380938</v>
       </c>
       <c r="E209" s="5">
-        <v>1.2907923018367295</v>
+        <v>1.290799709682533</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>116.56975576000001</v>
+        <v>116.56972694</v>
       </c>
       <c r="C210" s="5">
-        <v>0.99114827000001071</v>
+        <v>0.99112533999999641</v>
       </c>
       <c r="D210" s="5">
-        <v>10.790148831908674</v>
+        <v>10.789887890861927</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>116.28630269999999</v>
+        <v>116.28626568999999</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.28345306000001358</v>
+        <v>-0.283461250000002</v>
       </c>
       <c r="D211" s="5">
-        <v>-2.8792313619846799</v>
+        <v>-2.8793141464683147</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>116.8794146</v>
+        <v>116.8793216</v>
       </c>
       <c r="C212" s="5">
-        <v>0.59311190000001091</v>
+        <v>0.59305591000000391</v>
       </c>
       <c r="D212" s="5">
-        <v>6.295182915448172</v>
+        <v>6.2945739402694878</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>114.1440885</v>
+        <v>114.14412204</v>
       </c>
       <c r="C213" s="5">
-        <v>-2.7353261000000089</v>
+        <v>-2.7351995599999981</v>
       </c>
       <c r="D213" s="5">
-        <v>-24.736439479231244</v>
+        <v>-24.735455448760156</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>114.42025568</v>
+        <v>114.42031124</v>
       </c>
       <c r="C214" s="5">
-        <v>0.27616718000000162</v>
+        <v>0.27618920000000458</v>
       </c>
       <c r="D214" s="5">
-        <v>2.9423016158395932</v>
+        <v>2.9425384729467208</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>114.73457815</v>
+        <v>114.73461062</v>
       </c>
       <c r="C215" s="5">
-        <v>0.31432247000000757</v>
+        <v>0.31429937999999424</v>
       </c>
       <c r="D215" s="5">
-        <v>3.3467709143426339</v>
+        <v>3.3465196861495627</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>115.23019065</v>
+        <v>115.23014354999999</v>
       </c>
       <c r="C216" s="5">
-        <v>0.49561249999999291</v>
+        <v>0.49553292999999599</v>
       </c>
       <c r="D216" s="5">
-        <v>5.3085145784708132</v>
+        <v>5.3076404185379511</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>115.80264218000001</v>
+        <v>115.80270104</v>
       </c>
       <c r="C217" s="5">
-        <v>0.57245153000000926</v>
+        <v>0.57255749000000833</v>
       </c>
       <c r="D217" s="5">
-        <v>6.1270900926788663</v>
+        <v>6.1282579541531046</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>115.89420801999999</v>
+        <v>115.89426929</v>
       </c>
       <c r="C218" s="5">
-        <v>9.156583999998702E-2</v>
+        <v>9.1568249999994578E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>0.95298447911398299</v>
+        <v>0.95300918421243885</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>116.71118309000001</v>
+        <v>116.71116409</v>
       </c>
       <c r="C219" s="5">
-        <v>0.81697507000001224</v>
+        <v>0.81689480000000003</v>
       </c>
       <c r="D219" s="5">
-        <v>8.7949842472806239</v>
+        <v>8.7940815137177886</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>116.89169572</v>
+        <v>116.89167969</v>
       </c>
       <c r="C220" s="5">
-        <v>0.18051262999999551</v>
+        <v>0.18051560000000677</v>
       </c>
       <c r="D220" s="5">
-        <v>1.8718630846963125</v>
+        <v>1.871894452521583</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>117.71535790999999</v>
+        <v>117.71536419</v>
       </c>
       <c r="C221" s="5">
-        <v>0.82366218999999319</v>
+        <v>0.82368449999999882</v>
       </c>
       <c r="D221" s="5">
-        <v>8.7911637296145706</v>
+        <v>8.7914124062991483</v>
       </c>
       <c r="E221" s="5">
-        <v>1.8487421387083813</v>
+        <v>1.8487527625528966</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>117.48101314</v>
+        <v>117.48098693999999</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.23434476999999276</v>
+        <v>-0.23437725000000853</v>
       </c>
       <c r="D222" s="5">
-        <v>-2.3629455632844687</v>
+        <v>-2.3632693629311086</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>117.85692451</v>
+        <v>117.8568934</v>
       </c>
       <c r="C223" s="5">
-        <v>0.37591136999999719</v>
+        <v>0.37590646000001016</v>
       </c>
       <c r="D223" s="5">
-        <v>3.908015233587725</v>
+        <v>3.9079641739809379</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>118.32152904</v>
+        <v>118.32145179</v>
       </c>
       <c r="C224" s="5">
-        <v>0.46460453000000257</v>
+        <v>0.46455838999999344</v>
       </c>
       <c r="D224" s="5">
-        <v>4.8344527257637715</v>
+        <v>4.8339634627337924</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>117.98243314</v>
+        <v>117.98244321</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.33909590000000378</v>
+        <v>-0.33900857999999801</v>
       </c>
       <c r="D225" s="5">
-        <v>-3.3853688076395771</v>
+        <v>-3.3845129134637109</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>118.22328321000001</v>
+        <v>118.22333408999999</v>
       </c>
       <c r="C226" s="5">
-        <v>0.24085007000000758</v>
+        <v>0.24089087999999492</v>
       </c>
       <c r="D226" s="5">
-        <v>2.477379895547771</v>
+        <v>2.4778041777409721</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>118.45259172</v>
+        <v>118.45262018</v>
       </c>
       <c r="C227" s="5">
-        <v>0.22930850999999564</v>
+        <v>0.22928609000000222</v>
       </c>
       <c r="D227" s="5">
-        <v>2.3525380209024283</v>
+        <v>2.3523045258207143</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>118.12090986</v>
+        <v>118.12081503</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.33168186000000333</v>
+        <v>-0.33180514999999389</v>
       </c>
       <c r="D228" s="5">
-        <v>-3.3088793611931067</v>
+        <v>-3.3100896402138091</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>118.59441911</v>
+        <v>118.59450741000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.47350925000000643</v>
+        <v>0.4736923800000028</v>
       </c>
       <c r="D229" s="5">
-        <v>4.9179082604089874</v>
+        <v>4.9198564478377671</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>119.08522924</v>
+        <v>119.08530940999999</v>
       </c>
       <c r="C230" s="5">
-        <v>0.49081012999999984</v>
+        <v>0.49080199999998797</v>
       </c>
       <c r="D230" s="5">
-        <v>5.0808888596327817</v>
+        <v>5.0807989032036094</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>120.13117669</v>
+        <v>120.131163</v>
       </c>
       <c r="C231" s="5">
-        <v>1.0459474499999999</v>
+        <v>1.0458535900000072</v>
       </c>
       <c r="D231" s="5">
-        <v>11.064178356040454</v>
+        <v>11.063129239187131</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>120.71051074</v>
+        <v>120.71050028000001</v>
       </c>
       <c r="C232" s="5">
-        <v>0.57933404999999993</v>
+        <v>0.57933728000000428</v>
       </c>
       <c r="D232" s="5">
-        <v>5.9430025965066413</v>
+        <v>5.9430373100073597</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>121.66593893</v>
+        <v>121.66595086</v>
       </c>
       <c r="C233" s="5">
-        <v>0.95542818999999213</v>
+        <v>0.95545057999999017</v>
       </c>
       <c r="D233" s="5">
-        <v>9.9226259614949797</v>
+        <v>9.9228696061150821</v>
       </c>
       <c r="E233" s="5">
-        <v>3.3560455408209622</v>
+        <v>3.3560501614925187</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>122.02323592</v>
+        <v>122.02321139</v>
       </c>
       <c r="C234" s="5">
-        <v>0.35729699000000892</v>
+        <v>0.35726053000000491</v>
       </c>
       <c r="D234" s="5">
-        <v>3.5815270404221389</v>
+        <v>3.5811552877969888</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>122.42013076000001</v>
+        <v>122.42010376</v>
       </c>
       <c r="C235" s="5">
-        <v>0.39689484000000164</v>
+        <v>0.39689237000000333</v>
       </c>
       <c r="D235" s="5">
-        <v>3.9737277106866697</v>
+        <v>3.9737033500451213</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>122.32582209</v>
+        <v>122.32575653000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-9.4308670000003758E-2</v>
+        <v>-9.4347229999996784E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-0.92053591325206297</v>
+        <v>-0.92091090121088071</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>123.47263117</v>
+        <v>123.47261971</v>
       </c>
       <c r="C237" s="5">
-        <v>1.146809079999997</v>
+        <v>1.1468631799999969</v>
       </c>
       <c r="D237" s="5">
-        <v>11.848642634550032</v>
+        <v>11.849237400364366</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>122.99463686</v>
+        <v>122.99467842999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.4779943099999997</v>
+        <v>-0.47794128000001024</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.5478621715044243</v>
+        <v>-4.5473687251474271</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>122.95760244</v>
+        <v>122.95760349</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.7034419999997681E-2</v>
+        <v>-3.7074939999996559E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-0.36072938195217397</v>
+        <v>-0.36112328625467205</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>123.06719853</v>
+        <v>123.06706112000001</v>
       </c>
       <c r="C240" s="5">
-        <v>0.10959608999999659</v>
+        <v>0.10945763000000852</v>
       </c>
       <c r="D240" s="5">
-        <v>1.07485796701281</v>
+        <v>1.0734933630035748</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>122.16977821</v>
+        <v>122.16990033</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.89742031999999483</v>
+        <v>-0.89716079000000093</v>
       </c>
       <c r="D241" s="5">
-        <v>-8.4079771136219783</v>
+        <v>-8.4056512287112088</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>122.16289921000001</v>
+        <v>122.1630535</v>
       </c>
       <c r="C242" s="5">
-        <v>-6.878999999997859E-3</v>
+        <v>-6.8468300000006366E-3</v>
       </c>
       <c r="D242" s="5">
-        <v>-6.754734427060205E-2</v>
+        <v>-6.7231485794205792E-2</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>123.68744058</v>
+        <v>123.68742284</v>
       </c>
       <c r="C243" s="5">
-        <v>1.5245413699999943</v>
+        <v>1.5243693399999927</v>
       </c>
       <c r="D243" s="5">
-        <v>16.047359489635959</v>
+        <v>16.045400982772009</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>124.10778564</v>
+        <v>124.10775747</v>
       </c>
       <c r="C244" s="5">
-        <v>0.42034506000000249</v>
+        <v>0.42033462999999927</v>
       </c>
       <c r="D244" s="5">
-        <v>4.1552313352905879</v>
+        <v>4.1551269041919525</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>124.33707488</v>
+        <v>124.33707729</v>
       </c>
       <c r="C245" s="5">
-        <v>0.22928923999999995</v>
+        <v>0.22931982000000062</v>
       </c>
       <c r="D245" s="5">
-        <v>2.2396678476843013</v>
+        <v>2.239970104912703</v>
       </c>
       <c r="E245" s="5">
-        <v>2.195467337441781</v>
+        <v>2.1954592974608333</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>124.60249462</v>
+        <v>124.6024633</v>
       </c>
       <c r="C246" s="5">
-        <v>0.26541973999999868</v>
+        <v>0.26538601000000028</v>
       </c>
       <c r="D246" s="5">
-        <v>2.591905047555243</v>
+        <v>2.5915717366493229</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>124.83550305999999</v>
+        <v>124.83547292</v>
       </c>
       <c r="C247" s="5">
-        <v>0.23300843999999188</v>
+        <v>0.23300962000000425</v>
       </c>
       <c r="D247" s="5">
-        <v>2.2672414594775425</v>
+        <v>2.2672536353461892</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>125.27994492000001</v>
+        <v>125.27990464</v>
       </c>
       <c r="C248" s="5">
-        <v>0.44444186000001196</v>
+        <v>0.4444317199999972</v>
       </c>
       <c r="D248" s="5">
-        <v>4.3569209300313938</v>
+        <v>4.3568206444557056</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>125.27846091000001</v>
+        <v>125.27843007</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.4840099999986478E-3</v>
+        <v>-1.4745699999991757E-3</v>
       </c>
       <c r="D249" s="5">
-        <v>-1.4213735365753433E-2</v>
+        <v>-1.4123330154558467E-2</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>128.25477867999999</v>
+        <v>128.25481271000001</v>
       </c>
       <c r="C250" s="5">
-        <v>2.9763177699999801</v>
+        <v>2.9763826400000113</v>
       </c>
       <c r="D250" s="5">
-        <v>32.545734330797302</v>
+        <v>32.546547903538389</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>127.46884288</v>
+        <v>127.46881136</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.78593579999999008</v>
+        <v>-0.78600135000000648</v>
       </c>
       <c r="D251" s="5">
-        <v>-7.1106648711924407</v>
+        <v>-7.1112362585091464</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>125.45569265</v>
+        <v>125.45553363000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.0131502299999937</v>
+        <v>-2.0132777299999987</v>
       </c>
       <c r="D252" s="5">
-        <v>-17.389367131889411</v>
+        <v>-17.390378541350103</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>124.3595799</v>
+        <v>124.35971662</v>
       </c>
       <c r="C253" s="5">
-        <v>-1.0961127500000032</v>
+        <v>-1.0958170100000046</v>
       </c>
       <c r="D253" s="5">
-        <v>-9.995031390012322</v>
+        <v>-9.9924749261110506</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>123.41641154</v>
+        <v>123.41663459999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.94316836000000137</v>
+        <v>-0.94308202000000563</v>
       </c>
       <c r="D254" s="5">
-        <v>-8.7308468220203999</v>
+        <v>-8.7300714140519986</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>123.12904593</v>
+        <v>123.12903747</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.28736560999999483</v>
+        <v>-0.28759712999999465</v>
       </c>
       <c r="D255" s="5">
-        <v>-2.7586016055432649</v>
+        <v>-2.7607907771684648</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>123.13234255</v>
+        <v>123.13228945</v>
       </c>
       <c r="C256" s="5">
-        <v>3.2966200000004164E-3</v>
+        <v>3.2519800000017085E-3</v>
       </c>
       <c r="D256" s="5">
-        <v>3.2133170171255721E-2</v>
+        <v>3.1697989316725739E-2</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>123.131623</v>
+        <v>123.13161221999999</v>
       </c>
       <c r="C257" s="5">
-        <v>-7.1954999999945812E-4</v>
+        <v>-6.7723000000796674E-4</v>
       </c>
       <c r="D257" s="5">
-        <v>-7.012229530434233E-3</v>
+        <v>-6.5998238199860282E-3</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.96950316803205983</v>
+        <v>-0.9695137575000401</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>123.67826641000001</v>
+        <v>123.67822495999999</v>
       </c>
       <c r="C258" s="5">
-        <v>0.5466434100000015</v>
+        <v>0.54661274000000049</v>
       </c>
       <c r="D258" s="5">
-        <v>5.4594306264940107</v>
+        <v>5.4591172919377762</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>124.06179298000001</v>
+        <v>124.06175245999999</v>
       </c>
       <c r="C259" s="5">
-        <v>0.38352657000000079</v>
+        <v>0.38352749999999958</v>
       </c>
       <c r="D259" s="5">
-        <v>3.7853302321135374</v>
+        <v>3.7853408584894721</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>124.16395986000001</v>
+        <v>124.16392688000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.10216687999999863</v>
+        <v>0.10217442000001142</v>
       </c>
       <c r="D260" s="5">
-        <v>0.9927075712612865</v>
+        <v>0.99278149179711228</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>125.71444649999999</v>
+        <v>125.71442818</v>
       </c>
       <c r="C261" s="5">
-        <v>1.5504866399999884</v>
+        <v>1.5505012999999934</v>
       </c>
       <c r="D261" s="5">
-        <v>16.0581368344344</v>
+        <v>16.058303804332375</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>125.45003432</v>
+        <v>125.45006321</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.26441217999999367</v>
+        <v>-0.26436497000000259</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.4949380670036492</v>
+        <v>-2.4944981021572832</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>126.66783873999999</v>
+        <v>126.66779542</v>
       </c>
       <c r="C263" s="5">
-        <v>1.2178044199999931</v>
+        <v>1.2177322100000083</v>
       </c>
       <c r="D263" s="5">
-        <v>12.29150754759063</v>
+        <v>12.29073639357896</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>127.81790909999999</v>
+        <v>127.81776572</v>
       </c>
       <c r="C264" s="5">
-        <v>1.1500703600000008</v>
+        <v>1.1499702999999926</v>
       </c>
       <c r="D264" s="5">
-        <v>11.456186834426552</v>
+        <v>11.455143936044099</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>127.25986683000001</v>
+        <v>127.25999994</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.55804226999998718</v>
+        <v>-0.55776577999999688</v>
       </c>
       <c r="D265" s="5">
-        <v>-5.1151082441857181</v>
+        <v>-5.1126400031648034</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>125.30513434</v>
+        <v>125.3054125</v>
       </c>
       <c r="C266" s="5">
-        <v>-1.954732490000012</v>
+        <v>-1.9545874399999974</v>
       </c>
       <c r="D266" s="5">
-        <v>-16.952067683861483</v>
+        <v>-16.95089780671276</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>123.88437422</v>
+        <v>123.88436526</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.4207601199999971</v>
+        <v>-1.4210472400000072</v>
       </c>
       <c r="D267" s="5">
-        <v>-12.78885676322945</v>
+        <v>-12.791255578290661</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>124.29687053000001</v>
+        <v>124.29679347</v>
       </c>
       <c r="C268" s="5">
-        <v>0.41249631000000875</v>
+        <v>0.41242821000000163</v>
       </c>
       <c r="D268" s="5">
-        <v>4.0696168453487447</v>
+        <v>4.0689329328506885</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>123.86775532</v>
+        <v>123.86772611000001</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.42911521000000619</v>
+        <v>-0.42906735999999057</v>
       </c>
       <c r="D269" s="5">
-        <v>-4.0650445591073776</v>
+        <v>-4.0646023154133122</v>
       </c>
       <c r="E269" s="5">
-        <v>0.59784180705553247</v>
+        <v>0.59782689167164893</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>123.98924900999999</v>
+        <v>123.98920232</v>
       </c>
       <c r="C270" s="5">
-        <v>0.1214936899999941</v>
+        <v>0.12147620999999731</v>
       </c>
       <c r="D270" s="5">
-        <v>1.1833708823165034</v>
+        <v>1.1831999850363317</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>123.78688029</v>
+        <v>123.7868347</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.20236871999999551</v>
+        <v>-0.20236762000000397</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.9410903103815991</v>
+        <v>-1.9410805782743124</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>123.54455031000001</v>
+        <v>123.54453246999999</v>
       </c>
       <c r="C272" s="5">
-        <v>-0.24232997999999384</v>
+        <v>-0.24230223000000706</v>
       </c>
       <c r="D272" s="5">
-        <v>-2.3240371915577152</v>
+        <v>-2.3237747636489003</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>123.63969285</v>
+        <v>123.63968785</v>
       </c>
       <c r="C273" s="5">
-        <v>9.5142539999997666E-2</v>
+        <v>9.5155380000008449E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>0.92805285944121962</v>
+        <v>0.92817877082660427</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>123.69025618000001</v>
+        <v>123.69028129</v>
       </c>
       <c r="C274" s="5">
-        <v>5.0563330000002793E-2</v>
+        <v>5.0593440000000101E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>0.4918538468400957</v>
+        <v>0.49214742075336382</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>123.68376335000001</v>
+        <v>123.68371980000001</v>
       </c>
       <c r="C275" s="5">
-        <v>-6.4928299999991168E-3</v>
+        <v>-6.5614899999957288E-3</v>
       </c>
       <c r="D275" s="5">
-        <v>-6.2973003559496643E-2</v>
+        <v>-6.3638719610015215E-2</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>124.25397488</v>
+        <v>124.25388685999999</v>
       </c>
       <c r="C276" s="5">
-        <v>0.57021152999999458</v>
+        <v>0.57016705999998862</v>
       </c>
       <c r="D276" s="5">
-        <v>5.6747416229281589</v>
+        <v>5.6742898259074082</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>124.37047256</v>
+        <v>124.37057444</v>
       </c>
       <c r="C277" s="5">
-        <v>0.11649767999999483</v>
+        <v>0.11668758000000423</v>
       </c>
       <c r="D277" s="5">
-        <v>1.1309124116555491</v>
+        <v>1.1327662228491686</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>124.56672238</v>
+        <v>124.56691485</v>
       </c>
       <c r="C278" s="5">
-        <v>0.19624982000000557</v>
+        <v>0.19634041000000479</v>
       </c>
       <c r="D278" s="5">
-        <v>1.9100546899474047</v>
+        <v>1.910942472278454</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>124.67277985</v>
+        <v>124.67279453</v>
       </c>
       <c r="C279" s="5">
-        <v>0.1060574699999961</v>
+        <v>0.10587968000000103</v>
       </c>
       <c r="D279" s="5">
-        <v>1.0264910741857314</v>
+        <v>1.0247606673136955</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>124.7624495</v>
+        <v>124.76239269</v>
       </c>
       <c r="C280" s="5">
-        <v>8.9669650000004708E-2</v>
+        <v>8.9598159999994209E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>0.86651041777487947</v>
+        <v>0.86581674865187086</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>125.66891390000001</v>
+        <v>125.66887622</v>
       </c>
       <c r="C281" s="5">
-        <v>0.90646440000000439</v>
+        <v>0.9064835300000027</v>
       </c>
       <c r="D281" s="5">
-        <v>9.0756039953484589</v>
+        <v>9.0758075435889864</v>
       </c>
       <c r="E281" s="5">
-        <v>1.4540980219968302</v>
+        <v>1.4540915269571464</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>125.77211738</v>
+        <v>125.77207412</v>
       </c>
       <c r="C282" s="5">
-        <v>0.10320347999999058</v>
+        <v>0.10319789999999784</v>
       </c>
       <c r="D282" s="5">
-        <v>0.98994320418630544</v>
+        <v>0.98988973616296327</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>126.33845141</v>
+        <v>126.33841411</v>
       </c>
       <c r="C283" s="5">
-        <v>0.56633403000000726</v>
+        <v>0.56633999000000301</v>
       </c>
       <c r="D283" s="5">
-        <v>5.5392789402332721</v>
+        <v>5.5393406385879862</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>126.36621758</v>
+        <v>126.36620926000001</v>
       </c>
       <c r="C284" s="5">
-        <v>2.7766169999992485E-2</v>
+        <v>2.7795150000002877E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>0.26405032349297031</v>
+        <v>0.2643263287758435</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>126.38003986</v>
+        <v>126.38004737999999</v>
       </c>
       <c r="C285" s="5">
-        <v>1.3822279999999409E-2</v>
+        <v>1.3838119999988407E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>0.13133825336599791</v>
+        <v>0.13148886316707298</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>126.28354261</v>
+        <v>126.28356517</v>
       </c>
       <c r="C286" s="5">
-        <v>-9.6497249999998758E-2</v>
+        <v>-9.6482209999990687E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-0.91241975955824728</v>
+        <v>-0.91227809292326878</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>126.36867306000001</v>
+        <v>126.36862582000001</v>
       </c>
       <c r="C287" s="5">
-        <v>8.5130450000008295E-2</v>
+        <v>8.5060650000002624E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>0.8119518413438831</v>
+        <v>0.8112834936029989</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>126.57358244</v>
+        <v>126.57354931</v>
       </c>
       <c r="C288" s="5">
-        <v>0.20490937999998948</v>
+        <v>0.20492348999999876</v>
       </c>
       <c r="D288" s="5">
-        <v>1.9632721753556792</v>
+        <v>1.9634093142712139</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>126.63417834000001</v>
+        <v>126.63424196</v>
       </c>
       <c r="C289" s="5">
-        <v>6.0595900000009806E-2</v>
+        <v>6.0692649999992909E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>0.57600368542842784</v>
+        <v>0.57692593568985373</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>127.00517785</v>
+        <v>127.00528027999999</v>
       </c>
       <c r="C290" s="5">
-        <v>0.3709995099999901</v>
+        <v>0.3710383199999967</v>
       </c>
       <c r="D290" s="5">
-        <v>3.5728393289322868</v>
+        <v>3.5732173004757506</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>126.94062432</v>
+        <v>126.9406482</v>
       </c>
       <c r="C291" s="5">
-        <v>-6.455352999999775E-2</v>
+        <v>-6.463207999999554E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-0.60822756702939573</v>
+        <v>-0.60896511024028932</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>127.06813811000001</v>
+        <v>127.06809129</v>
       </c>
       <c r="C292" s="5">
-        <v>0.12751379000000895</v>
+        <v>0.12744308999999987</v>
       </c>
       <c r="D292" s="5">
-        <v>1.2121003572669542</v>
+        <v>1.2114243640367617</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>127.07567344</v>
+        <v>127.07563664</v>
       </c>
       <c r="C293" s="5">
-        <v>7.5353299999960655E-3</v>
+        <v>7.5453500000008944E-3</v>
       </c>
       <c r="D293" s="5">
-        <v>7.1185003331053487E-2</v>
+        <v>7.127971778577713E-2</v>
       </c>
       <c r="E293" s="5">
-        <v>1.1194172817626358</v>
+        <v>1.1194183176566952</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>126.37720579</v>
+        <v>126.37717711000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.69846764999999778</v>
+        <v>-0.69845952999999383</v>
       </c>
       <c r="D294" s="5">
-        <v>-6.3999788242622309</v>
+        <v>-6.3999084539623441</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>126.93753886</v>
+        <v>126.93752253</v>
       </c>
       <c r="C295" s="5">
-        <v>0.56033306999999866</v>
+        <v>0.56034541999999021</v>
       </c>
       <c r="D295" s="5">
-        <v>5.4522615724111656</v>
+        <v>5.452385956036343</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>127.59775071</v>
+        <v>127.59776343999999</v>
       </c>
       <c r="C296" s="5">
-        <v>0.66021184999999605</v>
+        <v>0.66024090999999885</v>
       </c>
       <c r="D296" s="5">
-        <v>6.422961518591852</v>
+        <v>6.423253219135705</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>127.41376497</v>
+        <v>127.41378109999999</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.18398573999999712</v>
+        <v>-0.18398234000000002</v>
       </c>
       <c r="D297" s="5">
-        <v>-1.7166473810232508</v>
+        <v>-1.7166157391546366</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>127.70551475000001</v>
+        <v>127.70553398</v>
       </c>
       <c r="C298" s="5">
-        <v>0.29174978000000351</v>
+        <v>0.29175288000000421</v>
       </c>
       <c r="D298" s="5">
-        <v>2.7826086911084014</v>
+        <v>2.7826382744725153</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>128.03917256</v>
+        <v>128.03914183000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.33365780999999117</v>
+        <v>0.33360785000000703</v>
       </c>
       <c r="D299" s="5">
-        <v>3.1807031953590581</v>
+        <v>3.1802195858496418</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>128.21045251000001</v>
+        <v>128.21046000000001</v>
       </c>
       <c r="C300" s="5">
-        <v>0.17127995000001306</v>
+        <v>0.17131817000000638</v>
       </c>
       <c r="D300" s="5">
-        <v>1.6171216691457602</v>
+        <v>1.6174855699888635</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>128.32216844999999</v>
+        <v>128.32219330999999</v>
       </c>
       <c r="C301" s="5">
-        <v>0.11171593999998208</v>
+        <v>0.11173330999997688</v>
       </c>
       <c r="D301" s="5">
-        <v>1.0506433915227875</v>
+        <v>1.0508074714852933</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>128.20096731999999</v>
+        <v>128.20096767000001</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.12120113000000288</v>
+        <v>-0.12122563999997737</v>
       </c>
       <c r="D302" s="5">
-        <v>-1.1275385591281162</v>
+        <v>-1.127765175775175</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>128.57585139</v>
+        <v>128.57587534999999</v>
       </c>
       <c r="C303" s="5">
-        <v>0.37488407000000734</v>
+        <v>0.37490767999997843</v>
       </c>
       <c r="D303" s="5">
-        <v>3.566018394622894</v>
+        <v>3.5662465951877387</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>128.75719577000001</v>
+        <v>128.75713723000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.18134438000001296</v>
+        <v>0.1812618800000223</v>
       </c>
       <c r="D304" s="5">
-        <v>1.7056802967814422</v>
+        <v>1.7048979755083238</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>128.9713495</v>
+        <v>128.97131644999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.21415372999999249</v>
+        <v>0.21417921999997702</v>
       </c>
       <c r="D305" s="5">
-        <v>2.014243943310623</v>
+        <v>2.0144868139788663</v>
       </c>
       <c r="E305" s="5">
-        <v>1.4917694383851154</v>
+        <v>1.4917728213869719</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>129.06627241999999</v>
+        <v>129.06625842</v>
       </c>
       <c r="C306" s="5">
-        <v>9.4922919999987698E-2</v>
+        <v>9.4941970000007814E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>0.88678404276758549</v>
+        <v>0.88696296009216358</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>129.33760408000001</v>
+        <v>129.33761677999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.27133166000001552</v>
+        <v>0.27135835999999358</v>
       </c>
       <c r="D307" s="5">
-        <v>2.5520936456928878</v>
+        <v>2.552347971968727</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>129.18254558999999</v>
+        <v>129.18261878000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.15505849000001604</v>
+        <v>-0.15499799999997776</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.4291912711726473</v>
+        <v>-1.4286372585133655</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>128.98873408</v>
+        <v>128.98877016</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.19381150999998908</v>
+        <v>-0.19384862000001135</v>
       </c>
       <c r="D309" s="5">
-        <v>-1.7855683897568086</v>
+        <v>-1.7859064606953079</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>129.34530727000001</v>
+        <v>129.3453418</v>
       </c>
       <c r="C310" s="5">
-        <v>0.35657319000000598</v>
+        <v>0.35657163999999852</v>
       </c>
       <c r="D310" s="5">
-        <v>3.3681529229346641</v>
+        <v>3.3681371019933515</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>129.44562539</v>
+        <v>129.44558852</v>
       </c>
       <c r="C311" s="5">
-        <v>0.10031811999999718</v>
+        <v>0.10024672000000123</v>
       </c>
       <c r="D311" s="5">
-        <v>0.9346808951932184</v>
+        <v>0.93401256062313198</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>129.67201027999999</v>
+        <v>129.67198907</v>
       </c>
       <c r="C312" s="5">
-        <v>0.2263848899999914</v>
+        <v>0.22640054999999393</v>
       </c>
       <c r="D312" s="5">
-        <v>2.1189610137777537</v>
+        <v>2.1191096135451337</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>129.35955711</v>
+        <v>129.35957644000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.31245316999999773</v>
+        <v>-0.31241262999998298</v>
       </c>
       <c r="D313" s="5">
-        <v>-2.8534647868288521</v>
+        <v>-2.8530999095964571</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>129.76458919999999</v>
+        <v>129.76455339</v>
       </c>
       <c r="C314" s="5">
-        <v>0.40503208999999174</v>
+        <v>0.40497694999999112</v>
       </c>
       <c r="D314" s="5">
-        <v>3.8226511525190743</v>
+        <v>3.822121172766102</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>130.07209954999999</v>
+        <v>130.07208206999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.30751035000000115</v>
+        <v>0.30752867999999012</v>
       </c>
       <c r="D315" s="5">
-        <v>2.8810648428391428</v>
+        <v>2.8812396267481333</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>130.74241794</v>
+        <v>130.74230073999999</v>
       </c>
       <c r="C316" s="5">
-        <v>0.67031839000000559</v>
+        <v>0.67021866999999702</v>
       </c>
       <c r="D316" s="5">
-        <v>6.3624530384778666</v>
+        <v>6.3614804231955757</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>131.22131214000001</v>
+        <v>131.22126141999999</v>
       </c>
       <c r="C317" s="5">
-        <v>0.47889420000001337</v>
+        <v>0.47896068000000014</v>
       </c>
       <c r="D317" s="5">
-        <v>4.4851002164193687</v>
+        <v>4.48573953784841</v>
       </c>
       <c r="E317" s="5">
-        <v>1.7445445432049178</v>
+        <v>1.7445312895385312</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>131.16776401000001</v>
+        <v>131.16775476000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-5.3548129999995808E-2</v>
+        <v>-5.3506659999982276E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.48859236399009243</v>
+        <v>-0.48821501329935346</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>130.91881412999999</v>
+        <v>130.91883976</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.24894988000002627</v>
+        <v>-0.24891500000001088</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.2539153557638913</v>
+        <v>-2.2536030089721049</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>131.01226703</v>
+        <v>131.01253758999999</v>
       </c>
       <c r="C320" s="5">
-        <v>9.3452900000016825E-2</v>
+        <v>9.3697829999996429E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>0.85995896384878368</v>
+        <v>0.86222153368435972</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>131.64446860999999</v>
+        <v>131.64449157000001</v>
       </c>
       <c r="C321" s="5">
-        <v>0.63220157999998605</v>
+        <v>0.63195398000002001</v>
       </c>
       <c r="D321" s="5">
-        <v>5.9468012350055055</v>
+        <v>5.944397449465777</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>131.99144969</v>
+        <v>131.99153164000001</v>
       </c>
       <c r="C322" s="5">
-        <v>0.34698108000000616</v>
+        <v>0.34704006999999137</v>
       </c>
       <c r="D322" s="5">
-        <v>3.2091488462517859</v>
+        <v>3.2097017980410092</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>132.21249118</v>
+        <v>132.21241212999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.22104149000000461</v>
+        <v>0.22088048999998477</v>
       </c>
       <c r="D323" s="5">
-        <v>2.0282117021969359</v>
+        <v>2.0267195202927635</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>132.60691990999999</v>
+        <v>132.60684570999999</v>
       </c>
       <c r="C324" s="5">
-        <v>0.39442872999998713</v>
+        <v>0.39443357999999762</v>
       </c>
       <c r="D324" s="5">
-        <v>3.6392811403134662</v>
+        <v>3.6393288384694022</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>133.00350437</v>
+        <v>133.00358070999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.39658446000001391</v>
+        <v>0.39673500000000672</v>
       </c>
       <c r="D325" s="5">
-        <v>3.6484361904523199</v>
+        <v>3.649846048840022</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>133.45007783</v>
+        <v>133.45000426999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.4465734599999962</v>
+        <v>0.4464235599999995</v>
       </c>
       <c r="D326" s="5">
-        <v>4.1043723847576485</v>
+        <v>4.1029667513735157</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>131.34149945999999</v>
+        <v>131.34133797000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.1085783700000036</v>
+        <v>-2.1086662999999817</v>
       </c>
       <c r="D327" s="5">
-        <v>-17.396649296442767</v>
+        <v>-17.397321677789911</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>131.69460412999999</v>
+        <v>131.69442076000001</v>
       </c>
       <c r="C328" s="5">
-        <v>0.35310466999999335</v>
+        <v>0.35308279000000198</v>
       </c>
       <c r="D328" s="5">
-        <v>3.2742697124220843</v>
+        <v>3.2740678996450834</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>132.58649776999999</v>
+        <v>132.58640202000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.89189364000000637</v>
+        <v>0.89198125999999434</v>
       </c>
       <c r="D329" s="5">
-        <v>8.4365806155695555</v>
+        <v>8.4374527338232355</v>
       </c>
       <c r="E329" s="5">
-        <v>1.0403688301359626</v>
+        <v>1.0403349161768993</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>132.74928183</v>
+        <v>132.74923294999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.162784060000007</v>
+        <v>0.16283092999998416</v>
       </c>
       <c r="D330" s="5">
-        <v>1.4832985276769017</v>
+        <v>1.4837295776995774</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>133.28779641</v>
+        <v>133.28777287</v>
       </c>
       <c r="C331" s="5">
-        <v>0.53851457999999752</v>
+        <v>0.53853992000000517</v>
       </c>
       <c r="D331" s="5">
-        <v>4.9780480591044896</v>
+        <v>4.9782894282481394</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>133.99068840999999</v>
+        <v>133.99156543999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.70289199999999141</v>
+        <v>0.70379256999999029</v>
       </c>
       <c r="D332" s="5">
-        <v>6.5149983187895444</v>
+        <v>6.5235906470797911</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>133.6962211</v>
+        <v>133.69618288999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.29446730999998749</v>
+        <v>-0.29538254999999936</v>
       </c>
       <c r="D333" s="5">
-        <v>-2.6055599350678804</v>
+        <v>-2.6135434944096536</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>133.59497565999999</v>
+        <v>133.59505884999999</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.10124544000001379</v>
+        <v>-0.10112404000000197</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.9049603106658255</v>
+        <v>-0.90387997057843616</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>133.38639393</v>
+        <v>133.38617982</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.20858172999999169</v>
+        <v>-0.20887902999999142</v>
       </c>
       <c r="D335" s="5">
-        <v>-1.8575539644968719</v>
+        <v>-1.8601777367396877</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>133.45739022000001</v>
+        <v>133.45717253999999</v>
       </c>
       <c r="C336" s="5">
-        <v>7.0996290000010731E-2</v>
+        <v>7.099271999999246E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>0.64058554008130653</v>
+        <v>0.6405542655445684</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>133.58567151</v>
+        <v>133.58583074000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.12828128999998967</v>
+        <v>0.12865820000001804</v>
       </c>
       <c r="D337" s="5">
-        <v>1.1595759525623972</v>
+        <v>1.1630029557379684</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>133.97400669000001</v>
+        <v>133.97387429</v>
       </c>
       <c r="C338" s="5">
-        <v>0.38833518000001277</v>
+        <v>0.38804354999999191</v>
       </c>
       <c r="D338" s="5">
-        <v>3.5447334321276669</v>
+        <v>3.5420244635632203</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>134.34878054999999</v>
+        <v>134.34846961</v>
       </c>
       <c r="C339" s="5">
-        <v>0.37477385999997637</v>
+        <v>0.3745953199999974</v>
       </c>
       <c r="D339" s="5">
-        <v>3.4089661680141825</v>
+        <v>3.4073205211325508</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>134.77381001000001</v>
+        <v>134.7735759</v>
       </c>
       <c r="C340" s="5">
-        <v>0.42502946000001884</v>
+        <v>0.42510629000000222</v>
       </c>
       <c r="D340" s="5">
-        <v>3.8631105933786714</v>
+        <v>3.8638302005884695</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>134.31418514999999</v>
+        <v>134.31396669</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.45962486000001945</v>
+        <v>-0.45960920999999644</v>
       </c>
       <c r="D341" s="5">
-        <v>-4.0165161334263839</v>
+        <v>-4.0163887742406201</v>
       </c>
       <c r="E341" s="5">
-        <v>1.3030643459615687</v>
+        <v>1.3029727360271748</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>135.00097165</v>
+        <v>135.00107575000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.68678650000001085</v>
+        <v>0.6871090600000116</v>
       </c>
       <c r="D342" s="5">
-        <v>6.3114768472690264</v>
+        <v>6.314535589229231</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>135.37716599999999</v>
+        <v>135.37704432000001</v>
       </c>
       <c r="C343" s="5">
-        <v>0.37619434999999157</v>
+        <v>0.37596856999999773</v>
       </c>
       <c r="D343" s="5">
-        <v>3.3956548502749317</v>
+        <v>3.3935829116296556</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>135.72400311999999</v>
+        <v>135.72562267999999</v>
       </c>
       <c r="C344" s="5">
-        <v>0.34683712000000355</v>
+        <v>0.34857835999997633</v>
       </c>
       <c r="D344" s="5">
-        <v>3.1181009588566067</v>
+        <v>3.1339800965628273</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>135.40070410999999</v>
+        <v>135.40063705</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.3232990099999995</v>
+        <v>-0.32498562999998626</v>
       </c>
       <c r="D345" s="5">
-        <v>-2.82128604331775</v>
+        <v>-2.8357777434689591</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>135.40600964000001</v>
+        <v>135.40609142</v>
       </c>
       <c r="C346" s="5">
-        <v>5.3055300000153238E-3</v>
+        <v>5.4543699999953787E-3</v>
       </c>
       <c r="D346" s="5">
-        <v>4.7030835656824976E-2</v>
+        <v>4.8350543141162383E-2</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>134.99576732</v>
+        <v>134.99533209000001</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.41024232000000893</v>
+        <v>-0.41075932999999054</v>
       </c>
       <c r="D347" s="5">
-        <v>-3.5756891466663721</v>
+        <v>-3.5801183844425988</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>134.57620806</v>
+        <v>134.57574661999999</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.41955925999999977</v>
+        <v>-0.41958547000001545</v>
       </c>
       <c r="D348" s="5">
-        <v>-3.6664369575830524</v>
+        <v>-3.6666737200112376</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>134.59790289</v>
+        <v>134.59834205999999</v>
       </c>
       <c r="C349" s="5">
-        <v>2.1694830000001275E-2</v>
+        <v>2.2595440000003464E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>0.19362182636895042</v>
+        <v>0.2016676986918986</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>134.74508155000001</v>
+        <v>134.74474420000001</v>
       </c>
       <c r="C350" s="5">
-        <v>0.14717866000000868</v>
+        <v>0.14640214000002061</v>
       </c>
       <c r="D350" s="5">
-        <v>1.3200833179337845</v>
+        <v>1.3130724818527728</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>134.6168897</v>
+        <v>134.61611563</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.12819185000000743</v>
+        <v>-0.12862857000001782</v>
       </c>
       <c r="D351" s="5">
-        <v>-1.135684115346236</v>
+        <v>-1.1395356757817554</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>134.7103874</v>
+        <v>134.71024700000001</v>
       </c>
       <c r="C352" s="5">
-        <v>9.349770000000035E-2</v>
+        <v>9.4131370000013703E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>0.83664708206403482</v>
+        <v>0.8423440498192436</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>134.45108848000001</v>
+        <v>134.45096679</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.25929891999999199</v>
+        <v>-0.25928021000001422</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.2855371281028991</v>
+        <v>-2.2853763112474446</v>
       </c>
       <c r="E353" s="5">
-        <v>0.10192767788981261</v>
+        <v>0.10199989128174547</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>134.61559163000001</v>
+        <v>134.61547017999999</v>
       </c>
       <c r="C354" s="5">
-        <v>0.1645031500000016</v>
+        <v>0.16450338999999303</v>
       </c>
       <c r="D354" s="5">
-        <v>1.4781405819279225</v>
+        <v>1.4781440998424378</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>135.08517707999999</v>
+        <v>135.08543295999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.46958544999998253</v>
+        <v>0.46996278000000302</v>
       </c>
       <c r="D355" s="5">
-        <v>4.2672660345029811</v>
+        <v>4.2707649808842785</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>135.86223165000001</v>
+        <v>135.86453471999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.77705457000001843</v>
+        <v>0.7791017600000032</v>
       </c>
       <c r="D356" s="5">
-        <v>7.1254280798911829</v>
+        <v>7.1447858800737452</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>135.11445985</v>
+        <v>135.11450375999999</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.74777180000000953</v>
+        <v>-0.75003096000000369</v>
       </c>
       <c r="D357" s="5">
-        <v>-6.4083669753686623</v>
+        <v>-6.427038196524526</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>135.51714281</v>
+        <v>135.51740746999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.40268295999999282</v>
+        <v>0.40290371000000391</v>
       </c>
       <c r="D358" s="5">
-        <v>3.6355809941650996</v>
+        <v>3.6376056108897492</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>134.95420369000001</v>
+        <v>134.95417723</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.56293911999998159</v>
+        <v>-0.56323023999999577</v>
       </c>
       <c r="D359" s="5">
-        <v>-4.8724822850990996</v>
+        <v>-4.8749354337167645</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>134.78794256</v>
+        <v>134.78531419000001</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.16626113000000942</v>
+        <v>-0.16886303999999086</v>
       </c>
       <c r="D360" s="5">
-        <v>-1.4684019043842533</v>
+        <v>-1.4912240995902271</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>134.75488591999999</v>
+        <v>134.75600180999999</v>
       </c>
       <c r="C361" s="5">
-        <v>-3.3056640000012294E-2</v>
+        <v>-2.9312380000021676E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-0.2939024366834353</v>
+        <v>-0.26065757750629581</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>135.41437271000001</v>
+        <v>135.41383468000001</v>
       </c>
       <c r="C362" s="5">
-        <v>0.65948679000001675</v>
+        <v>0.65783287000002133</v>
       </c>
       <c r="D362" s="5">
-        <v>6.0334515284505397</v>
+        <v>6.0178605753687275</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>135.82029353999999</v>
+        <v>135.8188945</v>
       </c>
       <c r="C363" s="5">
-        <v>0.40592082999998524</v>
+        <v>0.40505981999999108</v>
       </c>
       <c r="D363" s="5">
-        <v>3.6570463752035431</v>
+        <v>3.6491759906595034</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>135.93339750999999</v>
+        <v>135.93307093000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.11310396999999739</v>
+        <v>0.11417643000001476</v>
       </c>
       <c r="D364" s="5">
-        <v>1.0038862641974511</v>
+        <v>1.013459728729682</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>135.59313478000001</v>
+        <v>135.59327782</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.34026272999997786</v>
+        <v>-0.33979311000001644</v>
       </c>
       <c r="D365" s="5">
-        <v>-2.9627780829621808</v>
+        <v>-2.9587520146678647</v>
       </c>
       <c r="E365" s="5">
-        <v>0.84941394890223343</v>
+        <v>0.84961161475631819</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>136.11448870999999</v>
+        <v>136.11470666</v>
       </c>
       <c r="C366" s="5">
-        <v>0.52135392999997521</v>
+        <v>0.52142883999999867</v>
       </c>
       <c r="D366" s="5">
-        <v>4.7128205850444749</v>
+        <v>4.7135070479144447</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>136.29965922</v>
+        <v>136.30106526</v>
       </c>
       <c r="C367" s="5">
-        <v>0.18517051000000606</v>
+        <v>0.18635860000000548</v>
       </c>
       <c r="D367" s="5">
-        <v>1.6447533183113094</v>
+        <v>1.6553832997738382</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>136.70499753999999</v>
+        <v>136.70789110000001</v>
       </c>
       <c r="C368" s="5">
-        <v>0.40533831999999848</v>
+        <v>0.40682584000001043</v>
       </c>
       <c r="D368" s="5">
-        <v>3.6276040161570711</v>
+        <v>3.6410978093841528</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>132.33242275000001</v>
+        <v>132.33323121999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-4.3725747899999874</v>
+        <v>-4.3746598800000243</v>
       </c>
       <c r="D369" s="5">
-        <v>-32.300966742564164</v>
+        <v>-32.313197656959517</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>128.93507633999999</v>
+        <v>128.93566385</v>
       </c>
       <c r="C370" s="5">
-        <v>-3.3973464100000115</v>
+        <v>-3.3975673699999902</v>
       </c>
       <c r="D370" s="5">
-        <v>-26.808977086041164</v>
+        <v>-26.810340836816295</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>130.77619616999999</v>
+        <v>130.77605972000001</v>
       </c>
       <c r="C371" s="5">
-        <v>1.8411198299999967</v>
+        <v>1.8403958700000089</v>
       </c>
       <c r="D371" s="5">
-        <v>18.547235869810198</v>
+        <v>18.53926974881319</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>134.01089542</v>
+        <v>134.00503154</v>
       </c>
       <c r="C372" s="5">
-        <v>3.2346992500000056</v>
+        <v>3.2289718199999982</v>
       </c>
       <c r="D372" s="5">
-        <v>34.071631836295936</v>
+        <v>34.002928115610523</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>135.00399353</v>
+        <v>135.00666849000001</v>
       </c>
       <c r="C373" s="5">
-        <v>0.99309811000000536</v>
+        <v>1.0016369500000053</v>
       </c>
       <c r="D373" s="5">
-        <v>9.2642470707460678</v>
+        <v>9.3476318906899891</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>133.79796719999999</v>
+        <v>133.79530355</v>
       </c>
       <c r="C374" s="5">
-        <v>-1.2060263300000145</v>
+        <v>-1.2113649400000099</v>
       </c>
       <c r="D374" s="5">
-        <v>-10.208588845375989</v>
+        <v>-10.251378909270869</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>132.52330219000001</v>
+        <v>132.51983494999999</v>
       </c>
       <c r="C375" s="5">
-        <v>-1.2746650099999783</v>
+        <v>-1.2754686000000106</v>
       </c>
       <c r="D375" s="5">
-        <v>-10.851753454544543</v>
+        <v>-10.858445089510759</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>132.28976266999999</v>
+        <v>132.28819465999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.23353952000002209</v>
+        <v>-0.23164029000000141</v>
       </c>
       <c r="D376" s="5">
-        <v>-2.0943263952854396</v>
+        <v>-2.0775117959522138</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>133.01332384</v>
+        <v>133.01269081000001</v>
       </c>
       <c r="C377" s="5">
-        <v>0.72356117000001063</v>
+        <v>0.72449615000002154</v>
       </c>
       <c r="D377" s="5">
-        <v>6.7645085021670326</v>
+        <v>6.7735972257754185</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.9026117687932831</v>
+        <v>-1.9031821130732762</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>133.40340578000001</v>
+        <v>133.40594437999999</v>
       </c>
       <c r="C378" s="5">
-        <v>0.39008194000001595</v>
+        <v>0.39325356999998462</v>
       </c>
       <c r="D378" s="5">
-        <v>3.5765053162727156</v>
+        <v>3.6060766642557418</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>133.41763053</v>
+        <v>133.42528154999999</v>
       </c>
       <c r="C379" s="5">
-        <v>1.4224749999982578E-2</v>
+        <v>1.9337170000000015E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>0.12803057164767484</v>
+        <v>0.17407854139337431</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>133.27969340000001</v>
+        <v>133.28280276999999</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.1379371299999832</v>
+        <v>-0.14247878000000469</v>
       </c>
       <c r="D380" s="5">
-        <v>-1.2336193298437048</v>
+        <v>-1.2739259925168889</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>134.01604025</v>
+        <v>134.01776946000001</v>
       </c>
       <c r="C381" s="5">
-        <v>0.73634684999998967</v>
+        <v>0.73496669000002157</v>
       </c>
       <c r="D381" s="5">
-        <v>6.8350016652859447</v>
+        <v>6.8216355659925121</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>133.89822722</v>
+        <v>133.89934461000001</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.11781303000000776</v>
+        <v>-0.1184248499999967</v>
       </c>
       <c r="D382" s="5">
-        <v>-1.0498301493057527</v>
+        <v>-1.0552420490277714</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>134.68462084000001</v>
+        <v>134.6864564</v>
       </c>
       <c r="C383" s="5">
-        <v>0.78639362000001256</v>
+        <v>0.7871117899999831</v>
       </c>
       <c r="D383" s="5">
-        <v>7.2798532828573403</v>
+        <v>7.286655193400815</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>135.89541725000001</v>
+        <v>135.88289503999999</v>
       </c>
       <c r="C384" s="5">
-        <v>1.2107964100000004</v>
+        <v>1.1964386399999967</v>
       </c>
       <c r="D384" s="5">
-        <v>11.33754506366731</v>
+        <v>11.196309078887623</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>135.05216798999999</v>
+        <v>135.05684904</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.84324926000002165</v>
+        <v>-0.82604599999999095</v>
       </c>
       <c r="D385" s="5">
-        <v>-7.1972199337110627</v>
+        <v>-7.0558918833982576</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>136.07019611000001</v>
+        <v>136.06540179999999</v>
       </c>
       <c r="C386" s="5">
-        <v>1.0180281200000252</v>
+        <v>1.0085527599999864</v>
       </c>
       <c r="D386" s="5">
-        <v>9.4302534082692411</v>
+        <v>9.3385081430378047</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>134.76585746000001</v>
+        <v>134.75887961999999</v>
       </c>
       <c r="C387" s="5">
-        <v>-1.3043386500000054</v>
+        <v>-1.3065221800000018</v>
       </c>
       <c r="D387" s="5">
-        <v>-10.915444353317005</v>
+        <v>-10.933128518052037</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>134.82381559000001</v>
+        <v>134.81796494</v>
       </c>
       <c r="C388" s="5">
-        <v>5.7958130000002939E-2</v>
+        <v>5.9085320000008323E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>0.51730092145947371</v>
+        <v>0.52741321758731363</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>135.32458399999999</v>
+        <v>135.32147660999999</v>
       </c>
       <c r="C389" s="5">
-        <v>0.50076840999997785</v>
+        <v>0.50351166999999464</v>
       </c>
       <c r="D389" s="5">
-        <v>4.5492792982519514</v>
+        <v>4.5749174623791244</v>
       </c>
       <c r="E389" s="5">
-        <v>1.7376155209685384</v>
+        <v>1.7357635470272026</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>135.06113506</v>
+        <v>135.06673305000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.26344893999998931</v>
+        <v>-0.25474355999998011</v>
       </c>
       <c r="D390" s="5">
-        <v>-2.3112990836029246</v>
+        <v>-2.235764671709306</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>135.23889577</v>
+        <v>135.25162087000001</v>
       </c>
       <c r="C391" s="5">
-        <v>0.17776071000000115</v>
+        <v>0.18488782000000015</v>
       </c>
       <c r="D391" s="5">
-        <v>1.5908631358935832</v>
+        <v>1.6550588889718165</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>135.29393580999999</v>
+        <v>135.30467277</v>
       </c>
       <c r="C392" s="5">
-        <v>5.5040039999994406E-2</v>
+        <v>5.3051899999985608E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>0.48947524337181747</v>
+        <v>0.47171191970112325</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>135.49169698</v>
+        <v>135.49480650999999</v>
       </c>
       <c r="C393" s="5">
-        <v>0.19776117000000681</v>
+        <v>0.19013373999999317</v>
       </c>
       <c r="D393" s="5">
-        <v>1.7682285174318357</v>
+        <v>1.699366060527896</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>135.67093965000001</v>
+        <v>135.67430250000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.17924267000000782</v>
+        <v>0.17949599000002081</v>
       </c>
       <c r="D394" s="5">
-        <v>1.5990878375456319</v>
+        <v>1.6013272691894898</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>135.96830596999999</v>
+        <v>135.97124629999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.29736631999998053</v>
+        <v>0.29694379999997977</v>
       </c>
       <c r="D395" s="5">
-        <v>2.6621240655324341</v>
+        <v>2.6582291898364252</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>137.87730160000001</v>
+        <v>137.86172089999999</v>
       </c>
       <c r="C396" s="5">
-        <v>1.908995630000021</v>
+        <v>1.8904746000000046</v>
       </c>
       <c r="D396" s="5">
-        <v>18.211863140562336</v>
+        <v>18.021031374421238</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>137.22929428</v>
+        <v>137.23579359999999</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.64800732000000494</v>
+        <v>-0.62592730000000074</v>
       </c>
       <c r="D397" s="5">
-        <v>-5.4963339310105326</v>
+        <v>-5.314291749345335</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>136.65980973000001</v>
+        <v>136.65235125999999</v>
       </c>
       <c r="C398" s="5">
-        <v>-0.56948454999999853</v>
+        <v>-0.58344234000000483</v>
       </c>
       <c r="D398" s="5">
-        <v>-4.8677471419235836</v>
+        <v>-4.9840474381074866</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>137.07945895</v>
+        <v>137.06596657</v>
       </c>
       <c r="C399" s="5">
-        <v>0.4196492199999966</v>
+        <v>0.4136153100000115</v>
       </c>
       <c r="D399" s="5">
-        <v>3.7477862586762889</v>
+        <v>3.6932037008883478</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>136.80570709</v>
+        <v>136.78718683</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.2737518600000044</v>
+        <v>-0.27877974000000449</v>
       </c>
       <c r="D400" s="5">
-        <v>-2.3702893651951551</v>
+        <v>-2.4135725906069272</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>136.92604188000001</v>
+        <v>136.91587702000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.12033479000001535</v>
+        <v>0.12869019000001458</v>
       </c>
       <c r="D401" s="5">
-        <v>1.0606457365007316</v>
+        <v>1.1348271812202215</v>
       </c>
       <c r="E401" s="5">
-        <v>1.1834197694633453</v>
+        <v>1.1782316081246469</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>137.23426667000001</v>
+        <v>137.24349606000001</v>
       </c>
       <c r="C402" s="5">
-        <v>0.30822478999999703</v>
+        <v>0.32761904000000186</v>
       </c>
       <c r="D402" s="5">
-        <v>2.7349327664236478</v>
+        <v>2.9095118256819097</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>137.57942359</v>
+        <v>137.59914484000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.34515691999999376</v>
+        <v>0.35564877999999567</v>
       </c>
       <c r="D403" s="5">
-        <v>3.0602129638000575</v>
+        <v>3.1543502999193951</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>137.96860079999999</v>
+        <v>137.98868447999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.38917720999998551</v>
+        <v>0.38953963999998109</v>
       </c>
       <c r="D404" s="5">
-        <v>3.4478079539571826</v>
+        <v>3.4505666206999575</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>138.36763339000001</v>
+        <v>138.37563388999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.39903259000001867</v>
+        <v>0.38694940999999972</v>
       </c>
       <c r="D405" s="5">
-        <v>3.526381766479636</v>
+        <v>3.4174413637041212</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>138.44571261999999</v>
+        <v>138.45705855</v>
       </c>
       <c r="C406" s="5">
-        <v>7.8079229999985955E-2</v>
+        <v>8.1424660000010363E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>0.6792514407231609</v>
+        <v>0.70840823153759391</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>138.61038368999999</v>
+        <v>138.62061198999999</v>
       </c>
       <c r="C407" s="5">
-        <v>0.16467106999999714</v>
+        <v>0.16355343999998695</v>
       </c>
       <c r="D407" s="5">
-        <v>1.4366867927942728</v>
+        <v>1.4267548063914282</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>139.00660579999999</v>
+        <v>138.98799787999999</v>
       </c>
       <c r="C408" s="5">
-        <v>0.39622210999999652</v>
+        <v>0.36738589000000843</v>
       </c>
       <c r="D408" s="5">
-        <v>3.4846845841770779</v>
+        <v>3.2271281642354266</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>138.92351599</v>
+        <v>138.93204925000001</v>
       </c>
       <c r="C409" s="5">
-        <v>-8.3089809999989939E-2</v>
+        <v>-5.5948629999988952E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-0.71493457010879391</v>
+        <v>-0.48198342964922425</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>139.30703255</v>
+        <v>139.29686366000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.38351656000000389</v>
+        <v>0.36481441000000814</v>
       </c>
       <c r="D410" s="5">
-        <v>3.3635220535819466</v>
+        <v>3.1969254963382099</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>138.87554766</v>
+        <v>138.85294526999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.43148489000000723</v>
+        <v>-0.44391839000002165</v>
       </c>
       <c r="D411" s="5">
-        <v>-3.6541703351456789</v>
+        <v>-3.7578987776862527</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>139.70869959000001</v>
+        <v>139.67717379999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.83315193000001386</v>
+        <v>0.82422852999999918</v>
       </c>
       <c r="D412" s="5">
-        <v>7.4414814078544333</v>
+        <v>7.360398282994618</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>138.66741304999999</v>
+        <v>138.65267460999999</v>
       </c>
       <c r="C413" s="5">
-        <v>-1.0412865400000157</v>
+        <v>-1.0244991900000002</v>
       </c>
       <c r="D413" s="5">
-        <v>-8.5862428085732958</v>
+        <v>-8.455185255977149</v>
       </c>
       <c r="E413" s="5">
-        <v>1.2717603942178357</v>
+        <v>1.2685143810942323</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>139.46922828000001</v>
+        <v>139.43854863000001</v>
       </c>
       <c r="C414" s="5">
-        <v>0.80181523000001675</v>
+        <v>0.78587402000002271</v>
       </c>
       <c r="D414" s="5">
-        <v>7.1637276222588087</v>
+        <v>7.0176046277049542</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>139.62527130999999</v>
+        <v>139.66080529999999</v>
       </c>
       <c r="C415" s="5">
-        <v>0.15604302999997799</v>
+        <v>0.22225666999997884</v>
       </c>
       <c r="D415" s="5">
-        <v>1.3508945061174726</v>
+        <v>1.9295855781228832</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>140.28470929</v>
+        <v>140.32833367000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.65943798000000697</v>
+        <v>0.66752837000001364</v>
       </c>
       <c r="D416" s="5">
-        <v>5.8170568160136105</v>
+        <v>5.8887729404536904</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>139.74689683</v>
+        <v>139.76535942000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.53781245999999783</v>
+        <v>-0.56297424999999635</v>
       </c>
       <c r="D417" s="5">
-        <v>-4.5046914267680371</v>
+        <v>-4.7093850410422906</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>139.75636091999999</v>
+        <v>139.78095819999999</v>
       </c>
       <c r="C418" s="5">
-        <v>9.464089999994485E-3</v>
+        <v>1.5598779999976387E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>8.1297970824323329E-2</v>
+        <v>0.13401053381365546</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>140.16975836</v>
+        <v>140.19254577999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.41339744000001133</v>
+        <v>0.41158758000000262</v>
       </c>
       <c r="D419" s="5">
-        <v>3.6079050132395318</v>
+        <v>3.5912105056872035</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>139.78841697999999</v>
+        <v>139.77599881</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.38134138000000917</v>
+        <v>-0.41654696999998464</v>
       </c>
       <c r="D420" s="5">
-        <v>-3.2162722352474082</v>
+        <v>-3.5078052000229842</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>139.44091064</v>
+        <v>139.44966663</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.34750633999999536</v>
+        <v>-0.32633218000000852</v>
       </c>
       <c r="D421" s="5">
-        <v>-2.9426828114618941</v>
+        <v>-2.7659192686654288</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>138.69957206000001</v>
+        <v>138.68282256000001</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.74133857999999009</v>
+        <v>-0.76684406999999055</v>
       </c>
       <c r="D422" s="5">
-        <v>-6.1965245721400386</v>
+        <v>-6.4029198288810267</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>138.36862884000001</v>
+        <v>138.33500887</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.33094321999999465</v>
+        <v>-0.3478136900000095</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.8259743754535327</v>
+        <v>-2.9684068757455218</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>138.43647383000001</v>
+        <v>138.39281249999999</v>
       </c>
       <c r="C424" s="5">
-        <v>6.7844989999997551E-2</v>
+        <v>5.780362999999511E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>0.58997405826946014</v>
+        <v>0.50257697742295271</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>138.50940585999999</v>
+        <v>138.49420551</v>
       </c>
       <c r="C425" s="5">
-        <v>7.2932029999975612E-2</v>
+        <v>0.10139301000000955</v>
       </c>
       <c r="D425" s="5">
-        <v>0.63402706086497229</v>
+        <v>0.88272715656554368</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.11394687946116866</v>
+        <v>-0.11429213352409651</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>138.77027079999999</v>
+        <v>138.67208051</v>
       </c>
       <c r="C426" s="5">
-        <v>0.26086494000000471</v>
+        <v>0.17787500000000023</v>
       </c>
       <c r="D426" s="5">
-        <v>2.2836065879269896</v>
+        <v>1.5521535181340473</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>138.61630808000001</v>
+        <v>138.67529227</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.15396271999998135</v>
+        <v>3.2117599999992308E-3</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.323280702505425</v>
+        <v>2.7796532496293658E-2</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>138.28835491999999</v>
+        <v>138.35159992000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.32795316000002117</v>
+        <v>-0.32369234999998753</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.8024334733702583</v>
+        <v>-2.7653286342593897</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>138.30170330000001</v>
+        <v>138.33513919000001</v>
       </c>
       <c r="C429" s="5">
-        <v>1.3348380000024918E-2</v>
+        <v>-1.6460730000005697E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>0.11589235111837404</v>
+        <v>-0.14267963161547215</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>138.29382586</v>
+        <v>138.33352887000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-7.8774400000156675E-3</v>
+        <v>-1.6103199999975004E-3</v>
       </c>
       <c r="D430" s="5">
-        <v>-6.8328639546777481E-2</v>
+        <v>-1.3967964302430413E-2</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>138.98758579</v>
+        <v>139.02912382</v>
       </c>
       <c r="C431" s="5">
-        <v>0.6937599299999988</v>
+        <v>0.69559494999998606</v>
       </c>
       <c r="D431" s="5">
-        <v>6.1887817916966847</v>
+        <v>6.2037762254790296</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>139.04482639</v>
+        <v>139.03759622000001</v>
       </c>
       <c r="C432" s="5">
-        <v>5.7240600000000086E-2</v>
+        <v>8.4724000000164779E-3</v>
       </c>
       <c r="D432" s="5">
-        <v>0.49532856810676762</v>
+        <v>7.3152214673122273E-2</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>139.53325796999999</v>
+        <v>139.54250741999999</v>
       </c>
       <c r="C433" s="5">
-        <v>0.48843157999999676</v>
+        <v>0.50491119999998091</v>
       </c>
       <c r="D433" s="5">
-        <v>4.2977180367024248</v>
+        <v>4.4458672937545574</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>139.47612952</v>
+        <v>139.45164481</v>
       </c>
       <c r="C434" s="5">
-        <v>-5.7128449999993336E-2</v>
+        <v>-9.0862609999987853E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.49020555080998562</v>
+        <v>-0.77858347392337768</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>138.9710776</v>
+        <v>138.96512810999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.50505191999999965</v>
+        <v>-0.48651670000000991</v>
       </c>
       <c r="D435" s="5">
-        <v>-4.2597724131813397</v>
+        <v>-4.1071353389681597</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>138.63311150000001</v>
+        <v>138.61389073999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.3379660999999885</v>
+        <v>-0.35123737000000688</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.8795810253895104</v>
+        <v>-2.9912159834435403</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>138.60447568999999</v>
+        <v>138.63582890000001</v>
       </c>
       <c r="C437" s="5">
-        <v>-2.8635810000025685E-2</v>
+        <v>2.1938160000019025E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-0.24758847107220205</v>
+        <v>0.19008715423947109</v>
       </c>
       <c r="E437" s="5">
-        <v>6.863781517920664E-2</v>
+        <v>0.1022594335109428</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>137.98597828000001</v>
+        <v>138.57512123999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.61849740999997493</v>
+        <v>-6.0707660000019814E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>-5.2252972060028213</v>
+        <v>-0.52420790199448897</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>137.72427225000001</v>
+        <v>138.30458354000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.26170602999999915</v>
+        <v>-0.27053769999997712</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.2523441777356323</v>
+        <v>-2.317745984922237</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>137.63869442000001</v>
+        <v>138.20683790999999</v>
       </c>
       <c r="C440" s="5">
-        <v>-8.5577830000005406E-2</v>
+        <v>-9.7745630000019901E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-0.74310186251126398</v>
+        <v>-0.84480131683769555</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>137.72648472</v>
+        <v>138.31682415</v>
       </c>
       <c r="C441" s="5">
-        <v>8.7790299999994659E-2</v>
+        <v>0.109986240000012</v>
       </c>
       <c r="D441" s="5">
-        <v>0.76808863309481001</v>
+        <v>0.95916171882834966</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>137.73622974</v>
+        <v>138.42029147</v>
       </c>
       <c r="C442" s="5">
-        <v>9.7450199999968845E-3</v>
+        <v>0.10346731999999292</v>
       </c>
       <c r="D442" s="5">
-        <v>8.4940641164532593E-2</v>
+        <v>0.90135736850125436</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>137.18369074</v>
+        <v>137.76742468</v>
       </c>
       <c r="C443" s="5">
-        <v>-0.55253899999999589</v>
+        <v>-0.65286678999999026</v>
       </c>
       <c r="D443" s="5">
-        <v>-4.7090836779582474</v>
+        <v>-5.5153260815024252</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>136.81775013999999</v>
+        <v>138.53641880000001</v>
       </c>
       <c r="C444" s="5">
-        <v>-0.36594060000001605</v>
+        <v>0.76899412000000211</v>
       </c>
       <c r="D444" s="5">
-        <v>-3.1544787834177468</v>
+        <v>6.9077035276551069</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>139.50224166999999</v>
+      </c>
+      <c r="C445" s="5">
+        <v>0.96582286999998246</v>
+      </c>
+      <c r="D445" s="5">
+        <v>8.694296121714661</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>