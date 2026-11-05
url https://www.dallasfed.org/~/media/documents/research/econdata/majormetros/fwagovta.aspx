--- v10 (2026-09-26)
+++ v11 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BC4B3CF5-A7AB-4C4C-A3F2-A8B59437A39E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F55DE506-349B-4CDA-9F00-A2EFBDE10147}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7B234FD7-63C7-4F85-8937-4187CC45FA4D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2C56CBB8-E78A-419F-A86D-9A386205D166}"/>
   </bookViews>
   <sheets>
     <sheet name="fwagovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48174CD2-DDBE-4A31-A1D6-E5C527992677}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC1F1338-22E2-4317-A800-1610E4B6F5DE}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>-0.65286678999999026</v>
       </c>
       <c r="D443" s="5">
         <v>-5.5153260815024252</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>138.53641880000001</v>
       </c>
       <c r="C444" s="5">
         <v>0.76899412000000211</v>
       </c>
       <c r="D444" s="5">
         <v>6.9077035276551069</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>139.50224166999999</v>
+        <v>139.21594475000001</v>
       </c>
       <c r="C445" s="5">
-        <v>0.96582286999998246</v>
+        <v>0.6795259499999986</v>
       </c>
       <c r="D445" s="5">
-        <v>8.694296121714661</v>
+        <v>6.0474586739321268</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>138.22575011999999</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-0.99019463000001906</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-8.2090810473060003</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>