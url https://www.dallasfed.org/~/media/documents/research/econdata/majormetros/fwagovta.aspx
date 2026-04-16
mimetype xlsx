--- v3 (2026-02-15)
+++ v4 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B8DE9A42-7EE1-418A-8199-3D31B9E796E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FB96BEC4-CCB0-48ED-90D8-2701BF136909}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{377BE345-F450-4C19-8F5B-E2C0C898BE90}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C93E63EA-800E-4FDE-8CD1-FED5E0EA4CE7}"/>
   </bookViews>
   <sheets>
     <sheet name="fwagovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{053BA1E5-59C5-47B7-96D5-CA5EDD81CC9D}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD4BBF47-8E8A-4B05-A624-837F8B7BD5F9}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>77.025214470999998</v>
+        <v>75.380875222</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>77.264374263999997</v>
+        <v>75.678656566000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.2391597929999989</v>
+        <v>0.29778134400000056</v>
       </c>
       <c r="D7" s="5">
-        <v>3.7902375815206168</v>
+        <v>4.8447914701672312</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>77.406380075000001</v>
+        <v>75.867267796999997</v>
       </c>
       <c r="C8" s="5">
-        <v>0.1420058110000042</v>
+        <v>0.18861123099999588</v>
       </c>
       <c r="D8" s="5">
-        <v>2.2279367658988525</v>
+        <v>3.0320550396798485</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>78.030936390999997</v>
+        <v>76.413123983999995</v>
       </c>
       <c r="C9" s="5">
-        <v>0.62455631599999606</v>
+        <v>0.54585618699999827</v>
       </c>
       <c r="D9" s="5">
-        <v>10.123682679648137</v>
+        <v>8.9838468284491277</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>77.863322221999994</v>
+        <v>76.498239815000005</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.1676141690000037</v>
+        <v>8.5115831000010189E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>-2.5474210533118269</v>
+        <v>1.3448876973482404</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>77.601236607000004</v>
+        <v>76.203529328000002</v>
       </c>
       <c r="C11" s="5">
-        <v>-0.2620856149999895</v>
+        <v>-0.29471048700000324</v>
       </c>
       <c r="D11" s="5">
-        <v>-3.9652204101648714</v>
+        <v>-4.5263067918112636</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>77.464575608999994</v>
+        <v>75.933982585999999</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.13666099800001064</v>
+        <v>-0.26954674200000284</v>
       </c>
       <c r="D12" s="5">
-        <v>-2.0929314458063453</v>
+        <v>-4.1630223837816231</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>77.437839210999996</v>
+        <v>75.880902113999994</v>
       </c>
       <c r="C13" s="5">
-        <v>-2.6736397999997052E-2</v>
+        <v>-5.3080472000004875E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>-0.41338693531896009</v>
+        <v>-0.83562379377261076</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>76.479015441000001</v>
+        <v>74.979792732000007</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.95882376999999508</v>
+        <v>-0.90110938199998714</v>
       </c>
       <c r="D14" s="5">
-        <v>-13.886994515098783</v>
+        <v>-13.35549954583305</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>77.069481542999995</v>
+        <v>75.505783026000003</v>
       </c>
       <c r="C15" s="5">
-        <v>0.5904661019999935</v>
+        <v>0.52599029399999608</v>
       </c>
       <c r="D15" s="5">
-        <v>9.6684710362064052</v>
+        <v>8.7506251411234572</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>77.921226430000004</v>
+        <v>76.302230381000001</v>
       </c>
       <c r="C16" s="5">
-        <v>0.8517448870000095</v>
+        <v>0.79644735499999797</v>
       </c>
       <c r="D16" s="5">
-        <v>14.098544412929325</v>
+        <v>13.418580241210698</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>78.067573021000001</v>
+        <v>76.499143266000004</v>
       </c>
       <c r="C17" s="5">
-        <v>0.14634659099999681</v>
+        <v>0.19691288500000326</v>
       </c>
       <c r="D17" s="5">
-        <v>2.2771892790822701</v>
+        <v>3.1411718665609323</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>78.036824526999993</v>
+        <v>76.388876834000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-3.0748494000008009E-2</v>
+        <v>-0.11026643200000308</v>
       </c>
       <c r="D18" s="5">
-        <v>-0.47162175246571181</v>
+        <v>-1.7160420387289155</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>78.143056768999998</v>
+        <v>76.554638126</v>
       </c>
       <c r="C19" s="5">
-        <v>0.10623224200000436</v>
+        <v>0.16576129199999912</v>
       </c>
       <c r="D19" s="5">
-        <v>1.6458575037811229</v>
+        <v>2.6352632859906411</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>78.093597568000007</v>
+        <v>76.449746074000004</v>
       </c>
       <c r="C20" s="5">
-        <v>-4.9459200999990571E-2</v>
+        <v>-0.10489205199999674</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.75687937786084181</v>
+        <v>-1.631857194831321</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>78.654948024999996</v>
+        <v>76.937443204999994</v>
       </c>
       <c r="C21" s="5">
-        <v>0.56135045699998898</v>
+        <v>0.48769713099999024</v>
       </c>
       <c r="D21" s="5">
-        <v>8.9751360132346072</v>
+        <v>7.9295656117684077</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>79.258921169000004</v>
+        <v>77.598883743000002</v>
       </c>
       <c r="C22" s="5">
-        <v>0.60397314400000823</v>
+        <v>0.6614405380000079</v>
       </c>
       <c r="D22" s="5">
-        <v>9.6138164200384466</v>
+        <v>10.818608280404707</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>80.122592483999995</v>
+        <v>78.538565586000004</v>
       </c>
       <c r="C23" s="5">
-        <v>0.86367131499999061</v>
+        <v>0.93968184300000246</v>
       </c>
       <c r="D23" s="5">
-        <v>13.889067543522216</v>
+        <v>15.53934300242128</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>79.369261950999999</v>
+        <v>77.731174503999995</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.75333053299999619</v>
+        <v>-0.80739108200000942</v>
       </c>
       <c r="D24" s="5">
-        <v>-10.717121162396815</v>
+        <v>-11.662078445033453</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>80.476785527999994</v>
+        <v>78.817100852999999</v>
       </c>
       <c r="C25" s="5">
-        <v>1.1075235769999949</v>
+        <v>1.0859263490000046</v>
       </c>
       <c r="D25" s="5">
-        <v>18.091693584057133</v>
+        <v>18.114363642876686</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>80.949430645999996</v>
+        <v>79.249050671000006</v>
       </c>
       <c r="C26" s="5">
-        <v>0.47264511800000264</v>
+        <v>0.43194981800000676</v>
       </c>
       <c r="D26" s="5">
-        <v>7.2798429149790511</v>
+        <v>6.7783852340289386</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>81.893860605</v>
+        <v>80.127195557999997</v>
       </c>
       <c r="C27" s="5">
-        <v>0.94442995900000426</v>
+        <v>0.8781448869999906</v>
       </c>
       <c r="D27" s="5">
-        <v>14.934538651903484</v>
+        <v>14.138061226847555</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>81.748412246000001</v>
+        <v>80.034455715999997</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.14544835899999953</v>
+        <v>-9.2739842000000294E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>-2.1105750593152561</v>
+        <v>-1.3800820816178505</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>81.889773035000005</v>
+        <v>80.123366282000006</v>
       </c>
       <c r="C29" s="5">
-        <v>0.14136078900000371</v>
+        <v>8.8910566000009794E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>2.0949105330164475</v>
+        <v>1.3412596773786145</v>
       </c>
       <c r="E29" s="5">
-        <v>4.8960149087404536</v>
+        <v>4.7375994831706736</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>82.659156117999999</v>
+        <v>80.813055938999995</v>
       </c>
       <c r="C30" s="5">
-        <v>0.76938308299999392</v>
+        <v>0.68968965699998819</v>
       </c>
       <c r="D30" s="5">
-        <v>11.87565654684326</v>
+        <v>10.832750361209587</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>82.734682129999996</v>
+        <v>80.943659765000007</v>
       </c>
       <c r="C31" s="5">
-        <v>7.5526011999997422E-2</v>
+        <v>0.13060382600001219</v>
       </c>
       <c r="D31" s="5">
-        <v>1.1019718121513256</v>
+        <v>1.9566788481972353</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>83.181062506999993</v>
+        <v>81.427920164</v>
       </c>
       <c r="C32" s="5">
-        <v>0.446380376999997</v>
+        <v>0.48426039899999296</v>
       </c>
       <c r="D32" s="5">
-        <v>6.6700085623512706</v>
+        <v>7.4202273163375132</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>83.599459181</v>
+        <v>81.882058396999994</v>
       </c>
       <c r="C33" s="5">
-        <v>0.41839667400000735</v>
+        <v>0.45413823299999478</v>
       </c>
       <c r="D33" s="5">
-        <v>6.2057556276290837</v>
+        <v>6.9017744388837121</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>83.69735962</v>
+        <v>81.938238134000002</v>
       </c>
       <c r="C34" s="5">
-        <v>9.7900439000000006E-2</v>
+        <v>5.617973700000789E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>1.4143651777947852</v>
+        <v>0.82644069973556444</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>83.897997566000001</v>
+        <v>82.132168699999994</v>
       </c>
       <c r="C35" s="5">
-        <v>0.20063794600000051</v>
+        <v>0.1939305659999917</v>
       </c>
       <c r="D35" s="5">
-        <v>2.9148519683069862</v>
+        <v>2.8774118716722086</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>84.462726594000003</v>
+        <v>82.724304532000005</v>
       </c>
       <c r="C36" s="5">
-        <v>0.56472902800000213</v>
+        <v>0.59213583200001096</v>
       </c>
       <c r="D36" s="5">
-        <v>8.3832124696982202</v>
+        <v>9.0028894061335407</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>84.357154377000001</v>
+        <v>82.595777588000004</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.10557221700000241</v>
+        <v>-0.12852694400000075</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.4896435882792991</v>
+        <v>-1.8485641518366736</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>84.932746875000007</v>
+        <v>83.123540352999996</v>
       </c>
       <c r="C38" s="5">
-        <v>0.575592498000006</v>
+        <v>0.52776276499999142</v>
       </c>
       <c r="D38" s="5">
-        <v>8.5023106691914698</v>
+        <v>7.9429374684113485</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>85.404603507000004</v>
+        <v>83.627448012000002</v>
       </c>
       <c r="C39" s="5">
-        <v>0.47185663199999794</v>
+        <v>0.50390765900000645</v>
       </c>
       <c r="D39" s="5">
-        <v>6.8743109442772399</v>
+        <v>7.5221009378116044</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>85.640096862999997</v>
+        <v>83.823747361000002</v>
       </c>
       <c r="C40" s="5">
-        <v>0.2354933559999921</v>
+        <v>0.19629934900000023</v>
       </c>
       <c r="D40" s="5">
-        <v>3.3595067958086089</v>
+        <v>2.8534202604267644</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>85.398032756999996</v>
+        <v>83.624927321000001</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.24206410600000083</v>
+        <v>-0.19882004000000109</v>
       </c>
       <c r="D41" s="5">
-        <v>-3.3395977871678917</v>
+        <v>-2.8094199971361644</v>
       </c>
       <c r="E41" s="5">
-        <v>4.2841243686199348</v>
+        <v>4.3702120885385609</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>86.334527985999998</v>
+        <v>84.497184946000004</v>
       </c>
       <c r="C42" s="5">
-        <v>0.93649522900000193</v>
+        <v>0.87225762500000315</v>
       </c>
       <c r="D42" s="5">
-        <v>13.98293390062959</v>
+        <v>13.260336146654206</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>86.203473527</v>
+        <v>84.416955311999999</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.13105445899999779</v>
+        <v>-8.022963400000549E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-1.8064496400628904</v>
+        <v>-1.1334623332329263</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>86.518751002000002</v>
+        <v>84.756572523000003</v>
       </c>
       <c r="C44" s="5">
-        <v>0.31527747500000203</v>
+        <v>0.33961721100000375</v>
       </c>
       <c r="D44" s="5">
-        <v>4.4782055658170838</v>
+        <v>4.9359792507343903</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>86.475943948999998</v>
+        <v>84.651402692000005</v>
       </c>
       <c r="C45" s="5">
-        <v>-4.2807053000004203E-2</v>
+        <v>-0.10516983099999777</v>
       </c>
       <c r="D45" s="5">
-        <v>-0.59211335199879089</v>
+        <v>-1.4788947814067588</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>86.819903547999999</v>
+        <v>84.961814994999997</v>
       </c>
       <c r="C46" s="5">
-        <v>0.3439595990000015</v>
+        <v>0.31041230299999256</v>
       </c>
       <c r="D46" s="5">
-        <v>4.8788343902629094</v>
+        <v>4.4901784866353101</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>87.082782326</v>
+        <v>85.243880951999998</v>
       </c>
       <c r="C47" s="5">
-        <v>0.26287877800000103</v>
+        <v>0.28206595700000037</v>
       </c>
       <c r="D47" s="5">
-        <v>3.6945590469098732</v>
+        <v>4.0574524857350358</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>87.021991748999994</v>
+        <v>85.179940822999995</v>
       </c>
       <c r="C48" s="5">
-        <v>-6.0790577000005896E-2</v>
+        <v>-6.3940129000002344E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>-0.83448484107545573</v>
+        <v>-0.89639754404908789</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>87.279154982999998</v>
+        <v>85.415804663000003</v>
       </c>
       <c r="C49" s="5">
-        <v>0.25716323400000363</v>
+        <v>0.23586384000000749</v>
       </c>
       <c r="D49" s="5">
-        <v>3.6043915432813156</v>
+        <v>3.3738830652248364</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>87.636404855999999</v>
+        <v>85.813003199999997</v>
       </c>
       <c r="C50" s="5">
-        <v>0.35724987300000066</v>
+        <v>0.39719853699999419</v>
       </c>
       <c r="D50" s="5">
-        <v>5.0239242638876691</v>
+        <v>5.725166234943635</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>87.738306090999998</v>
+        <v>85.850528530000005</v>
       </c>
       <c r="C51" s="5">
-        <v>0.1019012349999997</v>
+        <v>3.7525330000008239E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>1.4042856041408314</v>
+        <v>0.52601418416846624</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>87.337219133999994</v>
+        <v>85.413659999000004</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.40108695700000396</v>
+        <v>-0.43686853100000178</v>
       </c>
       <c r="D52" s="5">
-        <v>-5.3498362708800933</v>
+        <v>-5.9384124242152776</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>87.602773198999998</v>
+        <v>85.724771892999996</v>
       </c>
       <c r="C53" s="5">
-        <v>0.26555406500000345</v>
+        <v>0.31111189399999262</v>
       </c>
       <c r="D53" s="5">
-        <v>3.7103118469380192</v>
+        <v>4.4595318424003105</v>
       </c>
       <c r="E53" s="5">
-        <v>2.5817227526465203</v>
+        <v>2.5110270816016245</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>87.432137694999994</v>
+        <v>85.614482369000001</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.17063550400000338</v>
+        <v>-0.11028952399999525</v>
       </c>
       <c r="D54" s="5">
-        <v>-2.312519802472246</v>
+        <v>-1.5329867207742987</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>87.782019257000002</v>
+        <v>85.918064662000006</v>
       </c>
       <c r="C55" s="5">
-        <v>0.34988156200000731</v>
+        <v>0.30358229300000517</v>
       </c>
       <c r="D55" s="5">
-        <v>4.909215116276977</v>
+        <v>4.3390808918564394</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>87.895918019000007</v>
+        <v>86.038373419999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.11389876200000515</v>
+        <v>0.12030875799999308</v>
       </c>
       <c r="D56" s="5">
-        <v>1.568181413351688</v>
+        <v>1.6933294075423211</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>88.043687402000003</v>
+        <v>86.111067793999993</v>
       </c>
       <c r="C57" s="5">
-        <v>0.14776938299999642</v>
+        <v>7.26943739999939E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>2.0361822302263466</v>
+        <v>1.0186125188710093</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>88.203377052999997</v>
+        <v>86.236711994000004</v>
       </c>
       <c r="C58" s="5">
-        <v>0.15968965099999366</v>
+        <v>0.12564420000001064</v>
       </c>
       <c r="D58" s="5">
-        <v>2.198349493880869</v>
+        <v>1.7650332858206941</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>88.420566500000007</v>
+        <v>86.389802758000002</v>
       </c>
       <c r="C59" s="5">
-        <v>0.21718944700000975</v>
+        <v>0.1530907639999981</v>
       </c>
       <c r="D59" s="5">
-        <v>2.9951932048753349</v>
+        <v>2.1512099527289497</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>88.501539174000001</v>
+        <v>86.450709783999997</v>
       </c>
       <c r="C60" s="5">
-        <v>8.0972673999994527E-2</v>
+        <v>6.0907025999995312E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>1.1044727916262209</v>
+        <v>0.84931909384775572</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>88.360033607999995</v>
+        <v>86.385889336999995</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.14150556600000641</v>
+        <v>-6.4820447000002446E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>-1.9019028895364221</v>
+        <v>-0.89605467406537187</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>89.071831161999995</v>
+        <v>87.041568601999998</v>
       </c>
       <c r="C62" s="5">
-        <v>0.71179755400000033</v>
+        <v>0.6556792650000034</v>
       </c>
       <c r="D62" s="5">
-        <v>10.106789679952911</v>
+        <v>9.4981556173076687</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>89.078363550999995</v>
+        <v>87.079564000999994</v>
       </c>
       <c r="C63" s="5">
-        <v>6.5323890000001938E-3</v>
+        <v>3.7995398999996155E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>8.8041632996160857E-2</v>
+        <v>0.52508364647114725</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>89.378354478999995</v>
+        <v>87.441277042999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.29999092799999971</v>
+        <v>0.3617130420000052</v>
       </c>
       <c r="D64" s="5">
-        <v>4.1169640274457242</v>
+        <v>5.1000564435627727</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>89.700947358999997</v>
+        <v>87.612852963999998</v>
       </c>
       <c r="C65" s="5">
-        <v>0.32259288000000197</v>
+        <v>0.17157592099999874</v>
       </c>
       <c r="D65" s="5">
-        <v>4.4181755687420221</v>
+        <v>2.3801994846675667</v>
       </c>
       <c r="E65" s="5">
-        <v>2.3951001587972032</v>
+        <v>2.202491799402706</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>87.637278541000001</v>
+        <v>87.632588177000002</v>
       </c>
       <c r="C66" s="5">
-        <v>-2.0636688179999965</v>
+        <v>1.9735213000004137E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>-24.368583473670203</v>
+        <v>0.27064085707215746</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>87.927150492999999</v>
+        <v>87.962487542999995</v>
       </c>
       <c r="C67" s="5">
-        <v>0.2898719519999986</v>
+        <v>0.32989936599999226</v>
       </c>
       <c r="D67" s="5">
-        <v>4.0421685111842187</v>
+        <v>4.6122078950178835</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>87.814428849999999</v>
+        <v>87.828106742000003</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.11272164300000043</v>
+        <v>-0.13438080099999183</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.5275859910310108</v>
+        <v>-1.8179214719225123</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>88.240736369999993</v>
+        <v>88.155435201000003</v>
       </c>
       <c r="C69" s="5">
-        <v>0.42630751999999461</v>
+        <v>0.32732845900000029</v>
       </c>
       <c r="D69" s="5">
-        <v>5.983659633831051</v>
+        <v>4.5651279002808076</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>88.165653399999997</v>
+        <v>88.151578334000007</v>
       </c>
       <c r="C70" s="5">
-        <v>-7.5082969999996862E-2</v>
+        <v>-3.8568669999961003E-3</v>
       </c>
       <c r="D70" s="5">
-        <v>-1.0163004742462123</v>
+        <v>-5.2488276669904188E-2</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>87.968278878000007</v>
+        <v>88.047217787999998</v>
       </c>
       <c r="C71" s="5">
-        <v>-0.19737452199998984</v>
+        <v>-0.10436054600000944</v>
       </c>
       <c r="D71" s="5">
-        <v>-2.653582285953282</v>
+        <v>-1.411437403432525</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>88.087438524999996</v>
+        <v>88.197260646000004</v>
       </c>
       <c r="C72" s="5">
-        <v>0.11915964699998938</v>
+        <v>0.15004285800000616</v>
       </c>
       <c r="D72" s="5">
-        <v>1.6376552286132995</v>
+        <v>2.0642175411941022</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>87.517357469999993</v>
+        <v>87.563372012000002</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.57008105500000283</v>
+        <v>-0.63388863400000162</v>
       </c>
       <c r="D73" s="5">
-        <v>-7.495560857470096</v>
+        <v>-8.2917144377835701</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>88.280739885000003</v>
+        <v>88.23843273</v>
       </c>
       <c r="C74" s="5">
-        <v>0.76338241500000947</v>
+        <v>0.67506071799999745</v>
       </c>
       <c r="D74" s="5">
-        <v>10.984216589633622</v>
+        <v>9.653802485983686</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>88.322838747999995</v>
+        <v>88.298406374999999</v>
       </c>
       <c r="C75" s="5">
-        <v>4.2098862999992548E-2</v>
+        <v>5.9973644999999465E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>0.57375309014713327</v>
+        <v>0.81866842076119273</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>88.517308886999999</v>
+        <v>88.436843838000001</v>
       </c>
       <c r="C76" s="5">
-        <v>0.19447013900000343</v>
+        <v>0.13843746300000248</v>
       </c>
       <c r="D76" s="5">
-        <v>2.6744049956332505</v>
+        <v>1.8977124010822743</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>88.884377630000003</v>
+        <v>88.858468048000006</v>
       </c>
       <c r="C77" s="5">
-        <v>0.36706874300000436</v>
+        <v>0.4216242100000045</v>
       </c>
       <c r="D77" s="5">
-        <v>5.0913100886442519</v>
+        <v>5.873443738382389</v>
       </c>
       <c r="E77" s="5">
-        <v>-0.91032453172643635</v>
+        <v>1.4217264269568153</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>88.931627245000001</v>
+        <v>88.931501491999995</v>
       </c>
       <c r="C78" s="5">
-        <v>4.7249614999998357E-2</v>
+        <v>7.3033443999989345E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>0.63977053209800516</v>
+        <v>0.99075978478140314</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>88.824316199999998</v>
+        <v>88.878666479000003</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.10731104500000299</v>
+        <v>-5.2835012999992159E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-1.4384315150990923</v>
+        <v>-0.71060593652852999</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>89.106345591999997</v>
+        <v>89.116187488999998</v>
       </c>
       <c r="C80" s="5">
-        <v>0.28202939199999832</v>
+        <v>0.2375210099999947</v>
       </c>
       <c r="D80" s="5">
-        <v>3.8774118139306868</v>
+        <v>3.2544608849323531</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>89.738331436999999</v>
+        <v>89.662019212000004</v>
       </c>
       <c r="C81" s="5">
-        <v>0.63198584500000266</v>
+        <v>0.54583172300000626</v>
       </c>
       <c r="D81" s="5">
-        <v>8.8509660151283143</v>
+        <v>7.6026577797292383</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>89.271908721000003</v>
+        <v>89.241407760000001</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.46642271599999674</v>
+        <v>-0.42061145200000283</v>
       </c>
       <c r="D82" s="5">
-        <v>-6.0618583650485007</v>
+        <v>-5.4862989884274853</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>89.287038052</v>
+        <v>89.350618605999998</v>
       </c>
       <c r="C83" s="5">
-        <v>1.5129330999997137E-2</v>
+        <v>0.10921084599999631</v>
       </c>
       <c r="D83" s="5">
-        <v>0.20355932433111512</v>
+        <v>1.4784471566433366</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>89.469303811000003</v>
+        <v>89.590519389999997</v>
       </c>
       <c r="C84" s="5">
-        <v>0.18226575900000341</v>
+        <v>0.23990078399999959</v>
       </c>
       <c r="D84" s="5">
-        <v>2.4773063108855631</v>
+        <v>3.2699314841180716</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>90.053603514000002</v>
+        <v>90.103273407000003</v>
       </c>
       <c r="C85" s="5">
-        <v>0.58429970299999923</v>
+        <v>0.512754017000006</v>
       </c>
       <c r="D85" s="5">
-        <v>8.1245853491047182</v>
+        <v>7.0883372099727282</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>90.420023404000005</v>
+        <v>90.371183633000001</v>
       </c>
       <c r="C86" s="5">
-        <v>0.36641989000000308</v>
+        <v>0.26791022599999792</v>
       </c>
       <c r="D86" s="5">
-        <v>4.9934558328030398</v>
+        <v>3.6269743595476633</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>90.012626933000007</v>
+        <v>89.991687798000001</v>
       </c>
       <c r="C87" s="5">
-        <v>-0.40739647099999843</v>
+        <v>-0.37949583500000017</v>
       </c>
       <c r="D87" s="5">
-        <v>-5.2747293148325607</v>
+        <v>-4.9243902028307529</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>90.289605154</v>
+        <v>90.208990722999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.27697822099999314</v>
+        <v>0.21730292499999848</v>
       </c>
       <c r="D88" s="5">
-        <v>3.7556628935482506</v>
+        <v>2.9364345139839987</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>90.310130740999995</v>
+        <v>90.291166215000004</v>
       </c>
       <c r="C89" s="5">
-        <v>2.0525586999994516E-2</v>
+        <v>8.2175492000004624E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>0.27313801984252262</v>
+        <v>1.0986283273959119</v>
       </c>
       <c r="E89" s="5">
-        <v>1.6040536582648812</v>
+        <v>1.6123372352380372</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>92.628246984</v>
+        <v>90.441956705999999</v>
       </c>
       <c r="C90" s="5">
-        <v>2.3181162430000057</v>
+        <v>0.15079049099999509</v>
       </c>
       <c r="D90" s="5">
-        <v>35.545058008230114</v>
+        <v>2.0225670314315991</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>92.575469570999999</v>
+        <v>90.361223287000001</v>
       </c>
       <c r="C91" s="5">
-        <v>-5.2777413000001161E-2</v>
+        <v>-8.0733418999997753E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>-0.68159339390445606</v>
+        <v>-1.0659419171086482</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>93.225995159000007</v>
+        <v>90.964368785000005</v>
       </c>
       <c r="C92" s="5">
-        <v>0.65052558800000782</v>
+        <v>0.6031454980000035</v>
       </c>
       <c r="D92" s="5">
-        <v>8.7660240144821664</v>
+        <v>8.3104855825903101</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>93.548777747000003</v>
+        <v>91.321165104000002</v>
       </c>
       <c r="C93" s="5">
-        <v>0.32278258799999549</v>
+        <v>0.3567963189999972</v>
       </c>
       <c r="D93" s="5">
-        <v>4.2348811224007799</v>
+        <v>4.809729920691308</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>93.900976708000002</v>
+        <v>91.703783138000006</v>
       </c>
       <c r="C94" s="5">
-        <v>0.35219896099999914</v>
+        <v>0.3826180340000036</v>
       </c>
       <c r="D94" s="5">
-        <v>4.6125776958798381</v>
+        <v>5.1452611264376724</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>94.136704268000003</v>
+        <v>91.865472199999999</v>
       </c>
       <c r="C95" s="5">
-        <v>0.23572756000000084</v>
+        <v>0.16168906199999356</v>
       </c>
       <c r="D95" s="5">
-        <v>3.0544048719645556</v>
+        <v>2.1364389731453493</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>94.373299529999997</v>
+        <v>92.036047835000005</v>
       </c>
       <c r="C96" s="5">
-        <v>0.23659526199999448</v>
+        <v>0.17057563500000583</v>
       </c>
       <c r="D96" s="5">
-        <v>3.0580207518161151</v>
+        <v>2.2510539719220235</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>94.477423708000003</v>
+        <v>92.113425781000004</v>
       </c>
       <c r="C97" s="5">
-        <v>0.1041241780000064</v>
+        <v>7.7377945999998587E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>1.3320508500337391</v>
+        <v>1.0135604660423514</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>94.680827213000001</v>
+        <v>92.418716404999998</v>
       </c>
       <c r="C98" s="5">
-        <v>0.20340350499999715</v>
+        <v>0.30529062399999418</v>
       </c>
       <c r="D98" s="5">
-        <v>2.6143312451016198</v>
+        <v>4.0504529980366799</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>95.220921203000003</v>
+        <v>92.949463898999994</v>
       </c>
       <c r="C99" s="5">
-        <v>0.54009399000000258</v>
+        <v>0.53074749399999632</v>
       </c>
       <c r="D99" s="5">
-        <v>7.064136962143519</v>
+        <v>7.1133205594781979</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>94.990789355000004</v>
+        <v>92.560225153000005</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.2301318479999992</v>
+        <v>-0.38923874599998953</v>
       </c>
       <c r="D100" s="5">
-        <v>-2.8619424204568311</v>
+        <v>-4.9110268853199024</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>95.372568012000002</v>
+        <v>93.020660992000003</v>
       </c>
       <c r="C101" s="5">
-        <v>0.38177865699999813</v>
+        <v>0.46043583899999874</v>
       </c>
       <c r="D101" s="5">
-        <v>4.9309876728026891</v>
+        <v>6.1353915114410462</v>
       </c>
       <c r="E101" s="5">
-        <v>5.6056139321938758</v>
+        <v>3.0229920505186136</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>95.429414292000004</v>
+        <v>93.135224617999995</v>
       </c>
       <c r="C102" s="5">
-        <v>5.6846280000002025E-2</v>
+        <v>0.11456362599999181</v>
       </c>
       <c r="D102" s="5">
-        <v>0.71760265550140367</v>
+        <v>1.4879642393884174</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>96.014265272000003</v>
+        <v>93.666863332000005</v>
       </c>
       <c r="C103" s="5">
-        <v>0.5848509799999988</v>
+        <v>0.53163871400001028</v>
       </c>
       <c r="D103" s="5">
-        <v>7.6073794911261539</v>
+        <v>7.0690942554926917</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>96.292058901999994</v>
+        <v>93.903313122</v>
       </c>
       <c r="C104" s="5">
-        <v>0.2777936299999908</v>
+        <v>0.23644978999999466</v>
       </c>
       <c r="D104" s="5">
-        <v>3.527688821374575</v>
+        <v>3.0716576565216647</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>96.456809093000004</v>
+        <v>94.059721037000003</v>
       </c>
       <c r="C105" s="5">
-        <v>0.1647501910000102</v>
+        <v>0.15640791500000262</v>
       </c>
       <c r="D105" s="5">
-        <v>2.0725621425819352</v>
+        <v>2.017165188067982</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>96.625814274999996</v>
+        <v>94.334633253999996</v>
       </c>
       <c r="C106" s="5">
-        <v>0.16900518199999226</v>
+        <v>0.27491221699999357</v>
       </c>
       <c r="D106" s="5">
-        <v>2.1229405088205366</v>
+        <v>3.564222230468661</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>96.690239859000002</v>
+        <v>94.326664355999995</v>
       </c>
       <c r="C107" s="5">
-        <v>6.4425584000005642E-2</v>
+        <v>-7.9688980000014453E-3</v>
       </c>
       <c r="D107" s="5">
-        <v>0.80304462998292969</v>
+        <v>-0.1013226594813843</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>96.909125955999997</v>
+        <v>94.477912290000006</v>
       </c>
       <c r="C108" s="5">
-        <v>0.21888609699999506</v>
+        <v>0.15124793400001124</v>
       </c>
       <c r="D108" s="5">
-        <v>2.7506240215792399</v>
+        <v>1.9411979473957341</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>97.262215812999997</v>
+        <v>94.803187481999998</v>
       </c>
       <c r="C109" s="5">
-        <v>0.35308985700000051</v>
+        <v>0.32527519199999233</v>
       </c>
       <c r="D109" s="5">
-        <v>4.460907247403223</v>
+        <v>4.2105812305795132</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>97.545580272999999</v>
+        <v>95.167710951999993</v>
       </c>
       <c r="C110" s="5">
-        <v>0.28336446000000137</v>
+        <v>0.36452346999999463</v>
       </c>
       <c r="D110" s="5">
-        <v>3.5526569280088793</v>
+        <v>4.712904876824342</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>97.940521965000002</v>
+        <v>95.555722489000004</v>
       </c>
       <c r="C111" s="5">
-        <v>0.39494169200000329</v>
+        <v>0.38801153700001123</v>
       </c>
       <c r="D111" s="5">
-        <v>4.9682149341961468</v>
+        <v>5.0037779006702809</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>98.175567779000005</v>
+        <v>95.766263316000007</v>
       </c>
       <c r="C112" s="5">
-        <v>0.23504581400000291</v>
+        <v>0.21054082700000265</v>
       </c>
       <c r="D112" s="5">
-        <v>2.9181778810305037</v>
+        <v>2.6762737440889195</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>98.448545476999996</v>
+        <v>96.106850911999999</v>
       </c>
       <c r="C113" s="5">
-        <v>0.27297769799999116</v>
+        <v>0.34058759599999178</v>
       </c>
       <c r="D113" s="5">
-        <v>3.3881083872248308</v>
+        <v>4.3522123007538882</v>
       </c>
       <c r="E113" s="5">
-        <v>3.2252224398665374</v>
+        <v>3.317746710341507</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>98.944002065999996</v>
+        <v>96.551847038000005</v>
       </c>
       <c r="C114" s="5">
-        <v>0.49545658899999978</v>
+        <v>0.4449961260000066</v>
       </c>
       <c r="D114" s="5">
-        <v>6.2091719448644778</v>
+        <v>5.6999712328126728</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>99.015337165999995</v>
+        <v>96.634704029000005</v>
       </c>
       <c r="C115" s="5">
-        <v>7.1335099999998874E-2</v>
+        <v>8.285699099999988E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>0.86859611199210374</v>
+        <v>1.0346671521659578</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>99.283486354999994</v>
+        <v>96.869137123000002</v>
       </c>
       <c r="C116" s="5">
-        <v>0.26814918899999896</v>
+        <v>0.23443309399999634</v>
       </c>
       <c r="D116" s="5">
-        <v>3.2986345714963949</v>
+        <v>2.9503255743634105</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>99.468803632999993</v>
+        <v>97.080783925000006</v>
       </c>
       <c r="C117" s="5">
-        <v>0.18531727799999942</v>
+        <v>0.21164680200000419</v>
       </c>
       <c r="D117" s="5">
-        <v>2.2629942619564858</v>
+        <v>2.6535849157016456</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>99.845359936999998</v>
+        <v>97.384251668000005</v>
       </c>
       <c r="C118" s="5">
-        <v>0.37655630400000462</v>
+        <v>0.30346774299999879</v>
       </c>
       <c r="D118" s="5">
-        <v>4.638597364341801</v>
+        <v>3.8162843332424146</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>100.11998713</v>
+        <v>97.670718980000004</v>
       </c>
       <c r="C119" s="5">
-        <v>0.2746271930000006</v>
+        <v>0.2864673119999992</v>
       </c>
       <c r="D119" s="5">
-        <v>3.3510226239223728</v>
+        <v>3.5876164488814588</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>100.26637392000001</v>
+        <v>97.855882940000001</v>
       </c>
       <c r="C120" s="5">
-        <v>0.1463867900000082</v>
+        <v>0.18516395999999702</v>
       </c>
       <c r="D120" s="5">
-        <v>1.7687145756677625</v>
+        <v>2.2988289497857695</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>101.47182404</v>
+        <v>98.987503426999993</v>
       </c>
       <c r="C121" s="5">
-        <v>1.2054501199999947</v>
+        <v>1.1316204869999922</v>
       </c>
       <c r="D121" s="5">
-        <v>15.420219690156589</v>
+        <v>14.79452454797201</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>101.71947056</v>
+        <v>99.126922308000005</v>
       </c>
       <c r="C122" s="5">
-        <v>0.24764652000000353</v>
+        <v>0.13941888100001165</v>
       </c>
       <c r="D122" s="5">
-        <v>2.968286483304361</v>
+        <v>1.7032934504987107</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>101.5796433</v>
+        <v>99.085385994999996</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.13982726000000412</v>
+        <v>-4.1536313000008818E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>-1.6371488115005883</v>
+        <v>-0.50166861148600583</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>101.91119965999999</v>
+        <v>99.426500512999993</v>
       </c>
       <c r="C124" s="5">
-        <v>0.33155635999999333</v>
+        <v>0.3411145179999977</v>
       </c>
       <c r="D124" s="5">
-        <v>3.9878900120476679</v>
+        <v>4.2102843028328341</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>102.07210369000001</v>
+        <v>99.637552924999994</v>
       </c>
       <c r="C125" s="5">
-        <v>0.16090403000001174</v>
+        <v>0.2110524120000008</v>
       </c>
       <c r="D125" s="5">
-        <v>1.911177518227869</v>
+        <v>2.5771873482772323</v>
       </c>
       <c r="E125" s="5">
-        <v>3.680662010234137</v>
+        <v>3.6737256288137843</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>102.26301900999999</v>
+        <v>99.771164983000006</v>
       </c>
       <c r="C126" s="5">
-        <v>0.19091531999998779</v>
+        <v>0.1336120580000113</v>
       </c>
       <c r="D126" s="5">
-        <v>2.2677098640060622</v>
+        <v>1.6210986393752069</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>102.14685160000001</v>
+        <v>99.747004103999998</v>
       </c>
       <c r="C127" s="5">
-        <v>-0.11616740999998854</v>
+        <v>-2.4160879000007185E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-1.3546757312559166</v>
+        <v>-0.29020880150837369</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>102.65706182</v>
+        <v>100.22810181</v>
       </c>
       <c r="C128" s="5">
-        <v>0.5102102199999905</v>
+        <v>0.4810977059999999</v>
       </c>
       <c r="D128" s="5">
-        <v>6.1612778903614274</v>
+        <v>5.9438470450517089</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>103.71995659</v>
+        <v>101.23892143</v>
       </c>
       <c r="C129" s="5">
-        <v>1.0628947699999998</v>
+        <v>1.0108196200000066</v>
       </c>
       <c r="D129" s="5">
-        <v>13.157138276182234</v>
+        <v>12.796610753116756</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>105.77286635</v>
+        <v>103.34771228</v>
       </c>
       <c r="C130" s="5">
-        <v>2.0529097600000057</v>
+        <v>2.1087908499999912</v>
       </c>
       <c r="D130" s="5">
-        <v>26.515392177247787</v>
+        <v>28.067901587669631</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>105.28854982999999</v>
+        <v>102.84383588999999</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.48431652000000724</v>
+        <v>-0.50387639000000206</v>
       </c>
       <c r="D131" s="5">
-        <v>-5.3583187409592341</v>
+        <v>-5.6962874164624093</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>105.6330798</v>
+        <v>103.22964244000001</v>
       </c>
       <c r="C132" s="5">
-        <v>0.34452997000001062</v>
+        <v>0.38580655000001229</v>
       </c>
       <c r="D132" s="5">
-        <v>3.9981410780938864</v>
+        <v>4.5957110517234501</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>106.34962908999999</v>
+        <v>103.81845789</v>
       </c>
       <c r="C133" s="5">
-        <v>0.71654928999998901</v>
+        <v>0.58881544999999846</v>
       </c>
       <c r="D133" s="5">
-        <v>8.4507224940540304</v>
+        <v>7.0635911976365318</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>105.08347218999999</v>
+        <v>102.50090948</v>
       </c>
       <c r="C134" s="5">
-        <v>-1.2661568999999986</v>
+        <v>-1.3175484100000006</v>
       </c>
       <c r="D134" s="5">
-        <v>-13.387371654402646</v>
+        <v>-14.209787636590887</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>104.79391368</v>
+        <v>102.18400325</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.289558509999992</v>
+        <v>-0.31690623000000073</v>
       </c>
       <c r="D135" s="5">
-        <v>-3.2569561955945847</v>
+        <v>-3.6476459960871344</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>105.2420448</v>
+        <v>102.76432779</v>
       </c>
       <c r="C136" s="5">
-        <v>0.44813111999999933</v>
+        <v>0.58032453999999234</v>
       </c>
       <c r="D136" s="5">
-        <v>5.2540004374771243</v>
+        <v>7.0320079917890244</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>105.72936421</v>
+        <v>103.19239013000001</v>
       </c>
       <c r="C137" s="5">
-        <v>0.48731940999999779</v>
+        <v>0.42806234000001098</v>
       </c>
       <c r="D137" s="5">
-        <v>5.7002747678254195</v>
+        <v>5.1146941167358628</v>
       </c>
       <c r="E137" s="5">
-        <v>3.5830166987714351</v>
+        <v>3.5677684774894525</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>105.45004209</v>
+        <v>102.86942863</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.27932212000000334</v>
+        <v>-0.32296150000000523</v>
       </c>
       <c r="D138" s="5">
-        <v>-3.1245704084863379</v>
+        <v>-3.6916656569359274</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>105.98537976999999</v>
+        <v>103.39723041000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.53533767999999782</v>
+        <v>0.52780178000000433</v>
       </c>
       <c r="D139" s="5">
-        <v>6.2650460804582808</v>
+        <v>6.33370337324759</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>106.53000762000001</v>
+        <v>103.90962446</v>
       </c>
       <c r="C140" s="5">
-        <v>0.5446278500000119</v>
+        <v>0.51239404999999749</v>
       </c>
       <c r="D140" s="5">
-        <v>6.3437505635804747</v>
+        <v>6.1114945889174432</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>105.49786914000001</v>
+        <v>102.92396497999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.0321384800000004</v>
+        <v>-0.98565948000000958</v>
       </c>
       <c r="D141" s="5">
-        <v>-11.026483324637082</v>
+        <v>-10.807405458602037</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>105.12484108</v>
+        <v>102.6408405</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.37302806000000999</v>
+        <v>-0.2831244799999979</v>
       </c>
       <c r="D142" s="5">
-        <v>-4.1615074947390358</v>
+        <v>-3.2514875579586766</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>105.49281546</v>
+        <v>102.80488551000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.36797438000000682</v>
+        <v>0.16404501000000948</v>
       </c>
       <c r="D143" s="5">
-        <v>4.2822447984944834</v>
+        <v>1.934840713163144</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>106.35851003000001</v>
+        <v>103.95315100000001</v>
       </c>
       <c r="C144" s="5">
-        <v>0.86569457000000227</v>
+        <v>1.14826549</v>
       </c>
       <c r="D144" s="5">
-        <v>10.304273305332456</v>
+        <v>14.258061587872151</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>106.31475665000001</v>
+        <v>103.74257719000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-4.3753379999998288E-2</v>
+        <v>-0.21057380999999964</v>
       </c>
       <c r="D145" s="5">
-        <v>-0.49253627774265007</v>
+        <v>-2.4038930529836855</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>106.11266793999999</v>
+        <v>103.52670464000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.20208871000001238</v>
+        <v>-0.21587255000000027</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.2573265028962397</v>
+        <v>-2.4686375438453867</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>106.50161591</v>
+        <v>103.90789991</v>
       </c>
       <c r="C147" s="5">
-        <v>0.38894797000000381</v>
+        <v>0.38119526999999209</v>
       </c>
       <c r="D147" s="5">
-        <v>4.4882749938223165</v>
+        <v>4.5091043638972872</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>106.37879904</v>
+        <v>103.79549079</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.12281686999999408</v>
+        <v>-0.11240911999999526</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.375087680789544</v>
+        <v>-1.2904815954533078</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>106.84093046</v>
+        <v>104.30371658</v>
       </c>
       <c r="C149" s="5">
-        <v>0.46213141999999152</v>
+        <v>0.50822578999999735</v>
       </c>
       <c r="D149" s="5">
-        <v>5.3394246746264029</v>
+        <v>6.0365433866611085</v>
       </c>
       <c r="E149" s="5">
-        <v>1.0513316317614541</v>
+        <v>1.076946128101075</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>107.23993024000001</v>
+        <v>104.77080444000001</v>
       </c>
       <c r="C150" s="5">
-        <v>0.39899978000001113</v>
+        <v>0.46708786000000657</v>
       </c>
       <c r="D150" s="5">
-        <v>4.5746295599877085</v>
+        <v>5.5081330737894341</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>107.75881474000001</v>
+        <v>105.19646569</v>
       </c>
       <c r="C151" s="5">
-        <v>0.51888449999999864</v>
+        <v>0.42566124999999033</v>
       </c>
       <c r="D151" s="5">
-        <v>5.9632808745326615</v>
+        <v>4.9857719540825185</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>108.28132382</v>
+        <v>105.68375408</v>
       </c>
       <c r="C152" s="5">
-        <v>0.52250907999999185</v>
+        <v>0.48728839000000335</v>
       </c>
       <c r="D152" s="5">
-        <v>5.9763628388270096</v>
+        <v>5.7024355181366504</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>108.02099755</v>
+        <v>105.55998875</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.26032626999999309</v>
+        <v>-0.12376532999999768</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.8471550963819148</v>
+        <v>-1.3962932559038799</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>108.39483959</v>
+        <v>105.82400733999999</v>
       </c>
       <c r="C154" s="5">
-        <v>0.37384203999999954</v>
+        <v>0.26401858999999206</v>
       </c>
       <c r="D154" s="5">
-        <v>4.2329624435575974</v>
+        <v>3.0429816932877829</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>108.18485232</v>
+        <v>105.54566205</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.20998726999999917</v>
+        <v>-0.27834528999999009</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.3000830056081778</v>
+        <v>-3.1110564157167286</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>108.20458493</v>
+        <v>105.7381579</v>
       </c>
       <c r="C156" s="5">
-        <v>1.9732609999991269E-2</v>
+        <v>0.19249585000000025</v>
       </c>
       <c r="D156" s="5">
-        <v>0.21909630115242162</v>
+        <v>2.2106666262190933</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>108.47018343000001</v>
+        <v>105.92736398</v>
       </c>
       <c r="C157" s="5">
-        <v>0.26559850000001006</v>
+        <v>0.18920607999999106</v>
       </c>
       <c r="D157" s="5">
-        <v>2.985607165858295</v>
+        <v>2.1685188460459637</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>108.84795416</v>
+        <v>106.25426564999999</v>
       </c>
       <c r="C158" s="5">
-        <v>0.37777072999999461</v>
+        <v>0.32690166999999803</v>
       </c>
       <c r="D158" s="5">
-        <v>4.2602480159135592</v>
+        <v>3.7668206246810998</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>109.84347447</v>
+        <v>107.24880872</v>
       </c>
       <c r="C159" s="5">
-        <v>0.99552031000000341</v>
+        <v>0.99454307000000597</v>
       </c>
       <c r="D159" s="5">
-        <v>11.544430699522689</v>
+        <v>11.828688948792587</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>110.72359394</v>
+        <v>108.13496766</v>
       </c>
       <c r="C160" s="5">
-        <v>0.8801194699999968</v>
+        <v>0.88615894000000139</v>
       </c>
       <c r="D160" s="5">
-        <v>10.050228245778348</v>
+        <v>10.378409936493638</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>111.75611714999999</v>
+        <v>109.22985966</v>
       </c>
       <c r="C161" s="5">
-        <v>1.0325232099999937</v>
+        <v>1.0948920000000015</v>
       </c>
       <c r="D161" s="5">
-        <v>11.782434430752309</v>
+        <v>12.850282778719402</v>
       </c>
       <c r="E161" s="5">
-        <v>4.6004716252823874</v>
+        <v>4.7228835572907801</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>111.17201964</v>
+        <v>108.72687273</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.58409750999999233</v>
+        <v>-0.50298693000000583</v>
       </c>
       <c r="D162" s="5">
-        <v>-6.094658890948268</v>
+        <v>-5.387993455055673</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>110.98286856</v>
+        <v>108.35022257</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.18915108000000203</v>
+        <v>-0.37665015999999696</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.0227143532609348</v>
+        <v>-4.0787273692922232</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>111.20031756</v>
+        <v>108.62215304</v>
       </c>
       <c r="C164" s="5">
-        <v>0.217449000000002</v>
+        <v>0.27193047000000092</v>
       </c>
       <c r="D164" s="5">
-        <v>2.3766655916062751</v>
+        <v>3.0536050471447584</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>111.23631254</v>
+        <v>108.69007834</v>
       </c>
       <c r="C165" s="5">
-        <v>3.5994979999998122E-2</v>
+        <v>6.7925299999998856E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>0.38912621092899169</v>
+        <v>0.75298901017415432</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>111.75558563</v>
+        <v>109.17080993</v>
       </c>
       <c r="C166" s="5">
-        <v>0.51927308999999866</v>
+        <v>0.48073159000000487</v>
       </c>
       <c r="D166" s="5">
-        <v>5.7479265425649295</v>
+        <v>5.4385843805906386</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>112.77134624999999</v>
+        <v>109.97432664</v>
       </c>
       <c r="C167" s="5">
-        <v>1.0157606199999947</v>
+        <v>0.80351670999999669</v>
       </c>
       <c r="D167" s="5">
-        <v>11.469054038122728</v>
+        <v>9.1986704091801208</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>112.44825442</v>
+        <v>109.93428673</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.32309182999999564</v>
+        <v>-4.0039910000004397E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-3.3843595864553766</v>
+        <v>-0.4360271712213093</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>112.38404928999999</v>
+        <v>109.79113958000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-6.4205130000004829E-2</v>
+        <v>-0.14314714999999012</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.68302227978654928</v>
+        <v>-1.5513968180668969</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>111.94551726</v>
+        <v>109.32225298</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.43853202999999041</v>
+        <v>-0.46888660000000471</v>
       </c>
       <c r="D170" s="5">
-        <v>-4.5833034942862172</v>
+        <v>-5.0061771655736331</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>112.18143418</v>
+        <v>109.48174105</v>
       </c>
       <c r="C171" s="5">
-        <v>0.23591691999999398</v>
+        <v>0.15948806999999476</v>
       </c>
       <c r="D171" s="5">
-        <v>2.5584305924118089</v>
+        <v>1.7647717585564493</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>112.17311714</v>
+        <v>109.59621335999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-8.3170399999943356E-3</v>
+        <v>0.11447230999999647</v>
       </c>
       <c r="D172" s="5">
-        <v>-8.8930752187288409E-2</v>
+        <v>1.2619409118155067</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>111.93135777000001</v>
+        <v>109.32065058000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.24175936999999692</v>
+        <v>-0.27556277999998713</v>
       </c>
       <c r="D173" s="5">
-        <v>-2.5558433235677414</v>
+        <v>-2.9758379347791575</v>
       </c>
       <c r="E173" s="5">
-        <v>0.15680628897012383</v>
+        <v>8.3119140025078586E-2</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>112.25342161</v>
+        <v>109.62741529</v>
       </c>
       <c r="C174" s="5">
-        <v>0.32206383999999844</v>
+        <v>0.30676470999999594</v>
       </c>
       <c r="D174" s="5">
-        <v>3.5079693407226609</v>
+        <v>3.4197792586927234</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>112.53240651</v>
+        <v>109.90531202</v>
       </c>
       <c r="C175" s="5">
-        <v>0.27898489999999754</v>
+        <v>0.27789672999999482</v>
       </c>
       <c r="D175" s="5">
-        <v>3.0234821074859752</v>
+        <v>3.0846748443326355</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>112.28435899</v>
+        <v>109.62906846</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.24804752000000008</v>
+        <v>-0.2762435599999975</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.6132457112423402</v>
+        <v>-2.9748141254360205</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>112.87221062</v>
+        <v>110.31694653</v>
       </c>
       <c r="C177" s="5">
-        <v>0.58785163000000296</v>
+        <v>0.68787806999999646</v>
       </c>
       <c r="D177" s="5">
-        <v>6.4665550710902631</v>
+        <v>7.7948725997913249</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>112.99926293</v>
+        <v>110.37358232</v>
       </c>
       <c r="C178" s="5">
-        <v>0.12705230999999628</v>
+        <v>5.6635790000001407E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>1.359149547365357</v>
+        <v>0.61781242822047666</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>113.84562631999999</v>
+        <v>111.15120548</v>
       </c>
       <c r="C179" s="5">
-        <v>0.84636338999999339</v>
+        <v>0.77762316000000453</v>
       </c>
       <c r="D179" s="5">
-        <v>9.3676499473321471</v>
+        <v>8.7898719015810691</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>114.13072509</v>
+        <v>111.46849958</v>
       </c>
       <c r="C180" s="5">
-        <v>0.28509877000000472</v>
+        <v>0.31729409999999802</v>
       </c>
       <c r="D180" s="5">
-        <v>3.046847150806653</v>
+        <v>3.4798375631626355</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>114.8201648</v>
+        <v>112.28973376</v>
       </c>
       <c r="C181" s="5">
-        <v>0.68943971000000204</v>
+        <v>0.8212341800000047</v>
       </c>
       <c r="D181" s="5">
-        <v>7.4947053139435837</v>
+        <v>9.2080773335524881</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>115.17610301000001</v>
+        <v>112.43301293</v>
       </c>
       <c r="C182" s="5">
-        <v>0.35593821000000503</v>
+        <v>0.14327916999999957</v>
       </c>
       <c r="D182" s="5">
-        <v>3.7840394904141705</v>
+        <v>1.5419643771157787</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>114.76261999</v>
+        <v>112.13600522</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.41348302000000103</v>
+        <v>-0.29700771000000259</v>
       </c>
       <c r="D183" s="5">
-        <v>-4.2239563809104315</v>
+        <v>-3.1243163385007655</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>114.79777983</v>
+        <v>112.14788643999999</v>
       </c>
       <c r="C184" s="5">
-        <v>3.5159839999991505E-2</v>
+        <v>1.1881219999992254E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>0.36826429514962289</v>
+        <v>0.12721850911907584</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>115.02572991</v>
+        <v>112.43062644</v>
       </c>
       <c r="C185" s="5">
-        <v>0.22795007999999939</v>
+        <v>0.28274000000000399</v>
       </c>
       <c r="D185" s="5">
-        <v>2.4089954921754586</v>
+        <v>3.0676673746923289</v>
       </c>
       <c r="E185" s="5">
-        <v>2.7645265827636933</v>
+        <v>2.8448201172422971</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>115.02722003</v>
+        <v>112.40899265</v>
       </c>
       <c r="C186" s="5">
-        <v>1.4901199999997061E-3</v>
+        <v>-2.1633789999995656E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>1.5546707796065817E-2</v>
+        <v>-0.23065860494543289</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>115.64397765</v>
+        <v>113.00872</v>
       </c>
       <c r="C187" s="5">
-        <v>0.61675762000000134</v>
+        <v>0.59972734999999489</v>
       </c>
       <c r="D187" s="5">
-        <v>6.6273868973444339</v>
+        <v>6.5935189457273058</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>116.17701307999999</v>
+        <v>113.53366475999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.5330354299999982</v>
+        <v>0.52494475999999679</v>
       </c>
       <c r="D188" s="5">
-        <v>5.6735324640322826</v>
+        <v>5.718844996704231</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>116.40514466</v>
+        <v>113.73519666</v>
       </c>
       <c r="C189" s="5">
-        <v>0.2281315800000101</v>
+        <v>0.2015319000000062</v>
       </c>
       <c r="D189" s="5">
-        <v>2.3820026047529419</v>
+        <v>2.1510216017960326</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>116.48753109</v>
+        <v>113.82947171000001</v>
       </c>
       <c r="C190" s="5">
-        <v>8.2386429999999677E-2</v>
+        <v>9.4275050000007354E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>0.85262097515585999</v>
+        <v>0.99922666874401322</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>116.32502733</v>
+        <v>113.55449183</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.16250376000000699</v>
+        <v>-0.27497988000000362</v>
       </c>
       <c r="D191" s="5">
-        <v>-1.6612528409704064</v>
+        <v>-2.8606542428245674</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>114.71377054</v>
+        <v>112.06944523</v>
       </c>
       <c r="C192" s="5">
-        <v>-1.6112567899999988</v>
+        <v>-1.485046600000004</v>
       </c>
       <c r="D192" s="5">
-        <v>-15.412011109264778</v>
+        <v>-14.612392003051999</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>115.66904599999999</v>
+        <v>113.03728036</v>
       </c>
       <c r="C193" s="5">
-        <v>0.95527545999999575</v>
+        <v>0.96783512999999743</v>
       </c>
       <c r="D193" s="5">
-        <v>10.463598206395952</v>
+        <v>10.869920175021264</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>117.48775196</v>
+        <v>114.63085719</v>
       </c>
       <c r="C194" s="5">
-        <v>1.8187059600000026</v>
+        <v>1.5935768300000035</v>
       </c>
       <c r="D194" s="5">
-        <v>20.58833079952802</v>
+        <v>18.292736946398016</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>117.80083318</v>
+        <v>114.97572796</v>
       </c>
       <c r="C195" s="5">
-        <v>0.31308122000000083</v>
+        <v>0.34487076999999999</v>
       </c>
       <c r="D195" s="5">
-        <v>3.2450449787781332</v>
+        <v>3.6705817222816961</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>117.98448930000001</v>
+        <v>115.24496240000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.18365612000000908</v>
+        <v>0.26923444000000529</v>
       </c>
       <c r="D196" s="5">
-        <v>1.8869727153802085</v>
+        <v>2.8464702662604813</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>116.78446447</v>
+        <v>114.10572709</v>
       </c>
       <c r="C197" s="5">
-        <v>-1.2000248300000038</v>
+        <v>-1.1392353100000037</v>
       </c>
       <c r="D197" s="5">
-        <v>-11.545103513987575</v>
+        <v>-11.238239895281088</v>
       </c>
       <c r="E197" s="5">
-        <v>1.5289923057876686</v>
+        <v>1.4898971063671329</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>117.49520741000001</v>
+        <v>114.86135222</v>
       </c>
       <c r="C198" s="5">
-        <v>0.71074294000000293</v>
+        <v>0.75562512999999853</v>
       </c>
       <c r="D198" s="5">
-        <v>7.5526075628508549</v>
+        <v>8.2424927097672462</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>117.4950578</v>
+        <v>114.74614339</v>
       </c>
       <c r="C199" s="5">
-        <v>-1.4961000000823788E-4</v>
+        <v>-0.11520883000000026</v>
       </c>
       <c r="D199" s="5">
-        <v>-1.5279835379078399E-3</v>
+        <v>-1.1970123891165696</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>116.77496083</v>
+        <v>114.04245736999999</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.72009697000000017</v>
+        <v>-0.70368602000000635</v>
       </c>
       <c r="D200" s="5">
-        <v>-7.1115806963108934</v>
+        <v>-7.1158463828851044</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>117.43097452000001</v>
+        <v>114.64742768000001</v>
       </c>
       <c r="C201" s="5">
-        <v>0.65601369000000886</v>
+        <v>0.604970310000013</v>
       </c>
       <c r="D201" s="5">
-        <v>6.9535529234133531</v>
+        <v>6.5547900750289712</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>117.37529625000001</v>
+        <v>114.60396064</v>
       </c>
       <c r="C202" s="5">
-        <v>-5.5678270000001362E-2</v>
+        <v>-4.3467040000010115E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>-0.56748200733414134</v>
+        <v>-0.45401644627608428</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>117.34596135</v>
+        <v>114.61464055</v>
       </c>
       <c r="C203" s="5">
-        <v>-2.9334900000009156E-2</v>
+        <v>1.0679910000007453E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>-0.2994968579134949</v>
+        <v>0.11188498783376577</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>117.35568804</v>
+        <v>114.60537431</v>
       </c>
       <c r="C204" s="5">
-        <v>9.7266900000079204E-3</v>
+        <v>-9.2662400000023126E-3</v>
       </c>
       <c r="D204" s="5">
-        <v>9.9512164641102352E-2</v>
+        <v>-9.6973169477165833E-2</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>119.34335813</v>
+        <v>116.59801324</v>
       </c>
       <c r="C205" s="5">
-        <v>1.9876700899999946</v>
+        <v>1.9926389299999983</v>
       </c>
       <c r="D205" s="5">
-        <v>22.328970387008763</v>
+        <v>22.979860820460331</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>118.99528663</v>
+        <v>116.14462829999999</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.3480715000000032</v>
+        <v>-0.45338494000000651</v>
       </c>
       <c r="D206" s="5">
-        <v>-3.4442670131551334</v>
+        <v>-4.5676239636721627</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>118.73339713999999</v>
+        <v>115.92418647</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.2618894900000015</v>
+        <v>-0.22044182999999862</v>
       </c>
       <c r="D207" s="5">
-        <v>-2.6092720178209738</v>
+        <v>-2.2539670902412268</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>118.51633905</v>
+        <v>115.66900111</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.21705808999999476</v>
+        <v>-0.2551853599999987</v>
       </c>
       <c r="D208" s="5">
-        <v>-2.1718125070359862</v>
+        <v>-2.6098263835291569</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>118.23748102</v>
+        <v>115.57861413000001</v>
       </c>
       <c r="C209" s="5">
-        <v>-0.27885802999999498</v>
+        <v>-9.0386979999991013E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-2.7872357798988001</v>
+        <v>-0.93369375638839847</v>
       </c>
       <c r="E209" s="5">
-        <v>1.2441865076782133</v>
+        <v>1.2908090396183791</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>119.33499157999999</v>
+        <v>116.56980393000001</v>
       </c>
       <c r="C210" s="5">
-        <v>1.0975105599999893</v>
+        <v>0.99118980000000079</v>
       </c>
       <c r="D210" s="5">
-        <v>11.725332682201618</v>
+        <v>10.790621834362678</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>119.15467425</v>
+        <v>116.28638989</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.18031732999999406</v>
+        <v>-0.28341404000001091</v>
       </c>
       <c r="D211" s="5">
-        <v>-1.7982283790495046</v>
+        <v>-2.8788391197043794</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>119.71670519</v>
+        <v>116.87957648</v>
       </c>
       <c r="C212" s="5">
-        <v>0.56203093999999965</v>
+        <v>0.59318659000000196</v>
       </c>
       <c r="D212" s="5">
-        <v>5.8093545508481226</v>
+        <v>6.2959931801397584</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>117.03482772</v>
+        <v>114.14396616000001</v>
       </c>
       <c r="C213" s="5">
-        <v>-2.6818774700000034</v>
+        <v>-2.7356103199999922</v>
       </c>
       <c r="D213" s="5">
-        <v>-23.805368597458056</v>
+        <v>-24.738658354794406</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>117.28302404999999</v>
+        <v>114.42016438</v>
       </c>
       <c r="C214" s="5">
-        <v>0.24819632999999897</v>
+        <v>0.27619821999999772</v>
       </c>
       <c r="D214" s="5">
-        <v>2.5747394543391922</v>
+        <v>2.9426399274021797</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>117.62695892000001</v>
+        <v>114.73451799</v>
       </c>
       <c r="C215" s="5">
-        <v>0.34393487000001244</v>
+        <v>0.31435360999999773</v>
       </c>
       <c r="D215" s="5">
-        <v>3.5763409301683424</v>
+        <v>3.3471102170650635</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>118.20356341999999</v>
+        <v>115.2301906</v>
       </c>
       <c r="C216" s="5">
-        <v>0.57660449999998775</v>
+        <v>0.49567260999999974</v>
       </c>
       <c r="D216" s="5">
-        <v>6.0435849328516644</v>
+        <v>5.309176642771174</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>118.67237514999999</v>
+        <v>115.80258531</v>
       </c>
       <c r="C217" s="5">
-        <v>0.46881172999999876</v>
+        <v>0.57239470999999753</v>
       </c>
       <c r="D217" s="5">
-        <v>4.8645710295801559</v>
+        <v>6.1264652262492891</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>118.82143619</v>
+        <v>115.89417339000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.14906104000000653</v>
+        <v>9.1588080000008176E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>1.5177429748584714</v>
+        <v>0.9532174230199475</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>119.57744606999999</v>
+        <v>116.7112068</v>
       </c>
       <c r="C219" s="5">
-        <v>0.75600987999999347</v>
+        <v>0.81703340999999341</v>
       </c>
       <c r="D219" s="5">
-        <v>7.9080175777516137</v>
+        <v>8.7956395755031114</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>119.76180893</v>
+        <v>116.891712</v>
       </c>
       <c r="C220" s="5">
-        <v>0.18436286000000734</v>
+        <v>0.18050519999999892</v>
       </c>
       <c r="D220" s="5">
-        <v>1.8659132800167288</v>
+        <v>1.8717849977156531</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>120.45438842</v>
+        <v>117.71539395000001</v>
       </c>
       <c r="C221" s="5">
-        <v>0.69257948999999996</v>
+        <v>0.8236819500000081</v>
       </c>
       <c r="D221" s="5">
-        <v>7.1646025233285782</v>
+        <v>8.7913816011104586</v>
       </c>
       <c r="E221" s="5">
-        <v>1.8749616288129545</v>
+        <v>1.8487674697298173</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>120.37540194</v>
+        <v>117.48107272</v>
       </c>
       <c r="C222" s="5">
-        <v>-7.8986479999997528E-2</v>
+        <v>-0.23432123000000615</v>
       </c>
       <c r="D222" s="5">
-        <v>-0.78405345149488159</v>
+        <v>-2.3627100818301328</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>120.65829408</v>
+        <v>117.85700649</v>
       </c>
       <c r="C223" s="5">
-        <v>0.28289214000000129</v>
+        <v>0.37593377000000316</v>
       </c>
       <c r="D223" s="5">
-        <v>2.8568372660974672</v>
+        <v>3.9082502030531874</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>121.27344133</v>
+        <v>118.32165789</v>
       </c>
       <c r="C224" s="5">
-        <v>0.6151472499999926</v>
+        <v>0.46465139999999394</v>
       </c>
       <c r="D224" s="5">
-        <v>6.2924088379127552</v>
+        <v>4.8349476197949715</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>120.9759552</v>
+        <v>117.98235642</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.2974861299999958</v>
+        <v>-0.33930146999999522</v>
       </c>
       <c r="D225" s="5">
-        <v>-2.9042322672053533</v>
+        <v>-3.3873852279985628</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>121.17378942000001</v>
+        <v>118.22320854</v>
       </c>
       <c r="C226" s="5">
-        <v>0.19783422000000428</v>
+        <v>0.24085211999999956</v>
       </c>
       <c r="D226" s="5">
-        <v>1.9801289508833753</v>
+        <v>2.4774028482309252</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>121.40954536</v>
+        <v>118.45252667</v>
       </c>
       <c r="C227" s="5">
-        <v>0.23575593999999001</v>
+        <v>0.22931812999999579</v>
       </c>
       <c r="D227" s="5">
-        <v>2.3598682870326071</v>
+        <v>2.3526392721828993</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>121.12104347</v>
+        <v>118.12091258</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.28850188999999204</v>
+        <v>-0.33161409000000219</v>
       </c>
       <c r="D228" s="5">
-        <v>-2.8145499587123424</v>
+        <v>-3.3082154479896042</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>121.48216562</v>
+        <v>118.59430639</v>
       </c>
       <c r="C229" s="5">
-        <v>0.36112214999999992</v>
+        <v>0.47339381000000458</v>
       </c>
       <c r="D229" s="5">
-        <v>3.6370541994477534</v>
+        <v>4.9166826240993</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>121.97734972000001</v>
+        <v>119.08512788</v>
       </c>
       <c r="C230" s="5">
-        <v>0.49518410000000301</v>
+        <v>0.49082149000000186</v>
       </c>
       <c r="D230" s="5">
-        <v>5.0025899162187359</v>
+        <v>5.0810140883456256</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>123.06377003999999</v>
+        <v>120.13119922</v>
       </c>
       <c r="C231" s="5">
-        <v>1.0864203199999878</v>
+        <v>1.0460713399999975</v>
       </c>
       <c r="D231" s="5">
-        <v>11.22752431287215</v>
+        <v>11.065562713586008</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>123.58326139</v>
+        <v>120.71055135</v>
       </c>
       <c r="C232" s="5">
-        <v>0.51949135000000979</v>
+        <v>0.57935213000000374</v>
       </c>
       <c r="D232" s="5">
-        <v>5.1848616083585375</v>
+        <v>5.9431918698194863</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>124.486086</v>
+        <v>121.66601908</v>
       </c>
       <c r="C233" s="5">
-        <v>0.90282460999999614</v>
+        <v>0.95546772999999519</v>
       </c>
       <c r="D233" s="5">
-        <v>9.1274288047085363</v>
+        <v>9.9230511599822435</v>
       </c>
       <c r="E233" s="5">
-        <v>3.3470740525802123</v>
+        <v>3.3560819850613877</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>125.05203431</v>
+        <v>122.02331418</v>
       </c>
       <c r="C234" s="5">
-        <v>0.56594830999999601</v>
+        <v>0.35729510000000175</v>
       </c>
       <c r="D234" s="5">
-        <v>5.5940347408572455</v>
+        <v>3.5815053904843186</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>125.44066897</v>
+        <v>122.42021164000001</v>
       </c>
       <c r="C235" s="5">
-        <v>0.38863466000000813</v>
+        <v>0.39689746000000525</v>
       </c>
       <c r="D235" s="5">
-        <v>3.7937502029046444</v>
+        <v>3.9737518189319143</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>125.30765399000001</v>
+        <v>122.32591776</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.13301497999999867</v>
+        <v>-9.4293880000009267E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-1.2650630137125751</v>
+        <v>-0.92039155530891925</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>126.47504297</v>
+        <v>123.47261242</v>
       </c>
       <c r="C237" s="5">
-        <v>1.1673889799999984</v>
+        <v>1.1466946600000085</v>
       </c>
       <c r="D237" s="5">
-        <v>11.770408242630293</v>
+        <v>11.847389113341311</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>126.03731707</v>
+        <v>122.99459048999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.43772590000000378</v>
+        <v>-0.47802193000001125</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.0750081913562441</v>
+        <v>-4.5481200670100534</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>125.99084978</v>
+        <v>122.95755266</v>
       </c>
       <c r="C239" s="5">
-        <v>-4.6467289999995387E-2</v>
+        <v>-3.7037829999988503E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-0.44151859300143315</v>
+        <v>-0.36076267744654666</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>126.06262715</v>
+        <v>123.0672246</v>
       </c>
       <c r="C240" s="5">
-        <v>7.1777369999992402E-2</v>
+        <v>0.10967193999999836</v>
       </c>
       <c r="D240" s="5">
-        <v>0.6857898260919093</v>
+        <v>1.0756059526926265</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>125.17293454999999</v>
+        <v>122.16960125999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.88969260000000361</v>
+        <v>-0.89762334000000976</v>
       </c>
       <c r="D241" s="5">
-        <v>-8.1479266275645053</v>
+        <v>-8.4098018621361561</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>125.12896261</v>
+        <v>122.16252888</v>
       </c>
       <c r="C242" s="5">
-        <v>-4.3971939999991605E-2</v>
+        <v>-7.0723799999967696E-3</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.42073390749561845</v>
+        <v>-6.944570718325771E-2</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>126.69007931</v>
+        <v>123.68752245</v>
       </c>
       <c r="C243" s="5">
-        <v>1.5611166999999995</v>
+        <v>1.5249935700000066</v>
       </c>
       <c r="D243" s="5">
-        <v>16.042524380024116</v>
+        <v>16.052502858117947</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>127.05661720000001</v>
+        <v>124.10793819</v>
       </c>
       <c r="C244" s="5">
-        <v>0.36653789000000359</v>
+        <v>0.42041573999999571</v>
       </c>
       <c r="D244" s="5">
-        <v>3.5276042139980035</v>
+        <v>4.1559403380865945</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>127.17700441</v>
+        <v>124.33720925999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.12038720999998986</v>
+        <v>0.2292710699999958</v>
       </c>
       <c r="D245" s="5">
-        <v>1.1429541107134789</v>
+        <v>2.239485777541117</v>
       </c>
       <c r="E245" s="5">
-        <v>2.1616218297681788</v>
+        <v>2.1955104639723499</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>127.65506428</v>
+        <v>124.60261045</v>
       </c>
       <c r="C246" s="5">
-        <v>0.47805987000000982</v>
+        <v>0.26540119000000573</v>
       </c>
       <c r="D246" s="5">
-        <v>4.6052518592217151</v>
+        <v>2.5917189351850389</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>127.86557247</v>
+        <v>124.83559474</v>
       </c>
       <c r="C247" s="5">
-        <v>0.21050818999999876</v>
+        <v>0.23298429000000453</v>
       </c>
       <c r="D247" s="5">
-        <v>1.9968934967722785</v>
+        <v>2.2670019218175019</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>128.28584956</v>
+        <v>125.27999376</v>
       </c>
       <c r="C248" s="5">
-        <v>0.42027708999999902</v>
+        <v>0.44439901999999165</v>
       </c>
       <c r="D248" s="5">
-        <v>4.0163300901688848</v>
+        <v>4.3564894450858649</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>128.37524872</v>
+        <v>125.27848471</v>
       </c>
       <c r="C249" s="5">
-        <v>8.9399159999999256E-2</v>
+        <v>-1.5090499999956819E-3</v>
       </c>
       <c r="D249" s="5">
-        <v>0.83946225617490544</v>
+        <v>-1.4453545066106521E-2</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>131.20295143000001</v>
+        <v>128.25474675000001</v>
       </c>
       <c r="C250" s="5">
-        <v>2.8277027100000112</v>
+        <v>2.9762620400000088</v>
       </c>
       <c r="D250" s="5">
-        <v>29.881614854079388</v>
+        <v>32.545036186064927</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>130.40996154999999</v>
+        <v>127.46879681</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.79298988000002169</v>
+        <v>-0.78594994000000895</v>
       </c>
       <c r="D251" s="5">
-        <v>-7.0164878253086371</v>
+        <v>-7.1107902316968623</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>128.42973047000001</v>
+        <v>125.45573923000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.9802310799999816</v>
+        <v>-2.0130575799999946</v>
       </c>
       <c r="D252" s="5">
-        <v>-16.774262738781566</v>
+        <v>-17.388640774927911</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>127.27087457</v>
+        <v>124.35936427999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-1.158855900000006</v>
+        <v>-1.0963749500000119</v>
       </c>
       <c r="D253" s="5">
-        <v>-10.306393240651524</v>
+        <v>-9.9973050282870179</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>126.35984186</v>
+        <v>123.41579543</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.91103271000000063</v>
+        <v>-0.94356884999999124</v>
       </c>
       <c r="D254" s="5">
-        <v>-8.259618270507552</v>
+        <v>-8.7344153304494192</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>126.03072797</v>
+        <v>123.12916764000001</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.32911389000000213</v>
+        <v>-0.28662778999999716</v>
       </c>
       <c r="D255" s="5">
-        <v>-3.0811051868300354</v>
+        <v>-2.7516225995531496</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>126.05304067</v>
+        <v>123.13259655</v>
       </c>
       <c r="C256" s="5">
-        <v>2.2312700000000518E-2</v>
+        <v>3.4289099999966766E-3</v>
       </c>
       <c r="D256" s="5">
-        <v>0.21265708504205616</v>
+        <v>3.3422805998761795E-2</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>125.99421242</v>
+        <v>123.13180484</v>
       </c>
       <c r="C257" s="5">
-        <v>-5.88282500000048E-2</v>
+        <v>-7.9171000000144431E-4</v>
       </c>
       <c r="D257" s="5">
-        <v>-0.55859802693100091</v>
+        <v>-7.7154094864861911E-3</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.93003605131856126</v>
+        <v>-0.96946394982968531</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>123.74805965</v>
+        <v>123.67841894</v>
       </c>
       <c r="C258" s="5">
-        <v>-2.2461527699999948</v>
+        <v>0.54661409999999933</v>
       </c>
       <c r="D258" s="5">
-        <v>-19.415109103199658</v>
+        <v>5.4591224583122377</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>124.13072724</v>
+        <v>124.06190607000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.38266758999999695</v>
+        <v>0.383487130000006</v>
       </c>
       <c r="D259" s="5">
-        <v>3.7745410847903615</v>
+        <v>3.7849295571676045</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>124.22943217</v>
+        <v>124.16399823</v>
       </c>
       <c r="C260" s="5">
-        <v>9.8704929999996693E-2</v>
+        <v>0.10209215999999799</v>
       </c>
       <c r="D260" s="5">
-        <v>0.95838725128354341</v>
+        <v>0.99197735465539338</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>125.75686075</v>
+        <v>125.71445152</v>
       </c>
       <c r="C261" s="5">
-        <v>1.5274285800000058</v>
+        <v>1.550453289999993</v>
       </c>
       <c r="D261" s="5">
-        <v>15.794051448551304</v>
+        <v>16.057762066988168</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>125.46764893</v>
+        <v>125.44999086</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.28921182000000556</v>
+        <v>-0.26446065999999746</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.7250828649339809</v>
+        <v>-2.4953901359753949</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>126.63245381</v>
+        <v>126.66778993</v>
       </c>
       <c r="C263" s="5">
-        <v>1.1648048800000055</v>
+        <v>1.2177990699999981</v>
       </c>
       <c r="D263" s="5">
-        <v>11.727260140600816</v>
+        <v>12.291455122102523</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>127.80039678</v>
+        <v>127.81797944</v>
       </c>
       <c r="C264" s="5">
-        <v>1.1679429699999986</v>
+        <v>1.1501895100000041</v>
       </c>
       <c r="D264" s="5">
-        <v>11.646768279824604</v>
+        <v>11.457438252678664</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>127.20778592000001</v>
+        <v>127.25966139000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.59261085999999352</v>
+        <v>-0.5583180499999969</v>
       </c>
       <c r="D265" s="5">
-        <v>-5.4246628380622113</v>
+        <v>-5.1175729229427596</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>125.30311752999999</v>
+        <v>125.30430235999999</v>
       </c>
       <c r="C266" s="5">
-        <v>-1.9046683900000119</v>
+        <v>-1.955359030000011</v>
       </c>
       <c r="D266" s="5">
-        <v>-16.559251408121256</v>
+        <v>-16.957075640438944</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>123.82391706999999</v>
+        <v>123.88455053</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.4792004600000013</v>
+        <v>-1.4197518299999956</v>
       </c>
       <c r="D267" s="5">
-        <v>-13.281462406925604</v>
+        <v>-12.780418326209253</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>124.2708124</v>
+        <v>124.29720946</v>
       </c>
       <c r="C268" s="5">
-        <v>0.44689533000000381</v>
+        <v>0.41265893000000631</v>
       </c>
       <c r="D268" s="5">
-        <v>4.4179561718495242</v>
+        <v>4.0712448319356609</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>123.82680486</v>
+        <v>123.86795952</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.4440075400000012</v>
+        <v>-0.42924994000000538</v>
       </c>
       <c r="D269" s="5">
-        <v>-4.2042256399118738</v>
+        <v>-4.0662858460175144</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.7202437464150955</v>
+        <v>0.59785908357030682</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>124.04666007</v>
+        <v>123.98940879</v>
       </c>
       <c r="C270" s="5">
-        <v>0.21985521000000574</v>
+        <v>0.12144926999999939</v>
       </c>
       <c r="D270" s="5">
-        <v>2.1515365657973184</v>
+        <v>1.1829339268902617</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>123.83540797000001</v>
+        <v>123.78699261</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.21125209999999583</v>
+        <v>-0.20241618000000017</v>
       </c>
       <c r="D271" s="5">
-        <v>-2.024572920898482</v>
+        <v>-1.9415389803468908</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>123.59548052</v>
+        <v>123.54456902</v>
       </c>
       <c r="C272" s="5">
-        <v>-0.23992745000001037</v>
+        <v>-0.24242359000000135</v>
       </c>
       <c r="D272" s="5">
-        <v>-2.3003488827295304</v>
+        <v>-2.3249232126864583</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>123.66523454</v>
+        <v>123.63966357</v>
       </c>
       <c r="C273" s="5">
-        <v>6.9754020000004857E-2</v>
+        <v>9.509454999999889E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>0.67935443430928721</v>
+        <v>0.92758262400385316</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>123.70125741</v>
+        <v>123.69020020000001</v>
       </c>
       <c r="C274" s="5">
-        <v>3.6022869999996487E-2</v>
+        <v>5.0536630000010518E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>0.35011267909876853</v>
+        <v>0.4915936556124656</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>123.66471239000001</v>
+        <v>123.68370956</v>
       </c>
       <c r="C275" s="5">
-        <v>-3.6545019999991268E-2</v>
+        <v>-6.4906400000097619E-3</v>
       </c>
       <c r="D275" s="5">
-        <v>-0.3539401155284172</v>
+        <v>-6.2951797684041022E-2</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>124.24050465000001</v>
+        <v>124.2540145</v>
       </c>
       <c r="C276" s="5">
-        <v>0.57579226000000006</v>
+        <v>0.57030493999999976</v>
       </c>
       <c r="D276" s="5">
-        <v>5.7326165884742819</v>
+        <v>5.6756974711747121</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>124.34297003</v>
+        <v>124.37032049</v>
       </c>
       <c r="C277" s="5">
-        <v>0.10246537999999816</v>
+        <v>0.11630599000000075</v>
       </c>
       <c r="D277" s="5">
-        <v>0.99418250648886097</v>
+        <v>1.1290416103011403</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>124.55924057999999</v>
+        <v>124.56614206</v>
       </c>
       <c r="C278" s="5">
-        <v>0.21627054999999018</v>
+        <v>0.19582157000000677</v>
       </c>
       <c r="D278" s="5">
-        <v>2.1072503848415414</v>
+        <v>1.9058528207825276</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>124.62964183</v>
+        <v>124.67287810000001</v>
       </c>
       <c r="C279" s="5">
-        <v>7.0401250000003301E-2</v>
+        <v>0.10673604000000125</v>
       </c>
       <c r="D279" s="5">
-        <v>0.68035591398658557</v>
+        <v>1.0330945207976505</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>124.74028926</v>
+        <v>124.76269018000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.11064743000000021</v>
+        <v>8.9812080000001515E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>1.0705894697203844</v>
+        <v>0.86789154180730854</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>125.64691607</v>
+        <v>125.66908534</v>
       </c>
       <c r="C281" s="5">
-        <v>0.90662681000000589</v>
+        <v>0.90639515999998821</v>
       </c>
       <c r="D281" s="5">
-        <v>9.0789731848415212</v>
+        <v>9.0748646151098669</v>
       </c>
       <c r="E281" s="5">
-        <v>1.4698846603187876</v>
+        <v>1.4540691773558878</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>125.81044713999999</v>
+        <v>125.77225258</v>
       </c>
       <c r="C282" s="5">
-        <v>0.16353106999999056</v>
+        <v>0.10316724000000477</v>
       </c>
       <c r="D282" s="5">
-        <v>1.5730439844210853</v>
+        <v>0.98959265749674064</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>126.36831449</v>
+        <v>126.33853302999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.55786735000000931</v>
+        <v>0.56628044999999361</v>
       </c>
       <c r="D283" s="5">
-        <v>5.4527340511387967</v>
+        <v>5.5387357302370877</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>126.39745329</v>
+        <v>126.36622068</v>
       </c>
       <c r="C284" s="5">
-        <v>2.9138799999998355E-2</v>
+        <v>2.7687650000004282E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>0.27705473238273104</v>
+        <v>0.26330254454469681</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>126.39388962</v>
+        <v>126.37999823</v>
       </c>
       <c r="C285" s="5">
-        <v>-3.5636700000054589E-3</v>
+        <v>1.377755000000036E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-3.3827745877301751E-2</v>
+        <v>0.13091297419485226</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>126.28705622</v>
+        <v>126.28349196000001</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.1068333999999993</v>
+        <v>-9.65062699999919E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-1.0095881690248887</v>
+        <v>-0.91250498867471164</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>126.35962326000001</v>
+        <v>126.36864011999999</v>
       </c>
       <c r="C287" s="5">
-        <v>7.2567040000009797E-2</v>
+        <v>8.5148159999988593E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>0.69172715118328565</v>
+        <v>0.81212170849860321</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>126.56922203000001</v>
+        <v>126.57359652</v>
       </c>
       <c r="C288" s="5">
-        <v>0.20959876999999949</v>
+        <v>0.20495640000000037</v>
       </c>
       <c r="D288" s="5">
-        <v>2.0087578963820185</v>
+        <v>1.9637272248395954</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>126.62972755</v>
+        <v>126.63411386999999</v>
       </c>
       <c r="C289" s="5">
-        <v>6.050551999999243E-2</v>
+        <v>6.0517349999997805E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>0.57516217060438191</v>
+        <v>0.5752549875357893</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>127.00601919</v>
+        <v>127.00487554</v>
       </c>
       <c r="C290" s="5">
-        <v>0.37629164000000515</v>
+        <v>0.37076167000000737</v>
       </c>
       <c r="D290" s="5">
-        <v>3.624769530434202</v>
+        <v>3.5705136951749594</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>126.91125026</v>
+        <v>126.94067472</v>
       </c>
       <c r="C291" s="5">
-        <v>-9.4768930000000751E-2</v>
+        <v>-6.4200819999996384E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-0.89174639753927254</v>
+        <v>-0.60491498033988789</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>127.05346953999999</v>
+        <v>127.06822541</v>
       </c>
       <c r="C292" s="5">
-        <v>0.14221927999999195</v>
+        <v>0.12755068999999253</v>
       </c>
       <c r="D292" s="5">
-        <v>1.3530631961803152</v>
+        <v>1.212452572092948</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>127.06873871000001</v>
+        <v>127.07577851000001</v>
       </c>
       <c r="C293" s="5">
-        <v>1.526917000001049E-2</v>
+        <v>7.5531000000097492E-3</v>
       </c>
       <c r="D293" s="5">
-        <v>0.14431026677070857</v>
+        <v>7.1352879399189106E-2</v>
       </c>
       <c r="E293" s="5">
-        <v>1.1316017013962121</v>
+        <v>1.1193629413265516</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>126.38453839</v>
+        <v>126.37727647</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.68420032000000219</v>
+        <v>-0.69850204000000815</v>
       </c>
       <c r="D294" s="5">
-        <v>-6.2734288636652096</v>
+        <v>-6.4002793381501384</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>126.94352424</v>
+        <v>126.9375629</v>
       </c>
       <c r="C295" s="5">
-        <v>0.55898584999999912</v>
+        <v>0.560286430000005</v>
       </c>
       <c r="D295" s="5">
-        <v>5.4385087936751564</v>
+        <v>5.4517935002375451</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>127.60877454</v>
+        <v>127.59773377</v>
       </c>
       <c r="C296" s="5">
-        <v>0.66525029999999674</v>
+        <v>0.66017087000000174</v>
       </c>
       <c r="D296" s="5">
-        <v>6.4730862587846216</v>
+        <v>6.4225501153342357</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>127.41657331</v>
+        <v>127.41373536</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.19220122999999489</v>
+        <v>-0.18399841000000094</v>
       </c>
       <c r="D297" s="5">
-        <v>-1.792513176964472</v>
+        <v>-1.7167648864035101</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>127.70714725000001</v>
+        <v>127.70551605</v>
       </c>
       <c r="C298" s="5">
-        <v>0.29057394000000158</v>
+        <v>0.29178068999999596</v>
       </c>
       <c r="D298" s="5">
-        <v>2.7711910498387171</v>
+        <v>2.7829078779494809</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>128.04410129999999</v>
+        <v>128.03923164</v>
       </c>
       <c r="C299" s="5">
-        <v>0.33695404999998857</v>
+        <v>0.33371558999999706</v>
       </c>
       <c r="D299" s="5">
-        <v>3.2125414481745107</v>
+        <v>3.1812619098703587</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>128.22200223999999</v>
+        <v>128.21053323999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.17790094000000067</v>
+        <v>0.1713015999999925</v>
       </c>
       <c r="D300" s="5">
-        <v>1.6800464127483927</v>
+        <v>1.6173268300164745</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>128.33552005000001</v>
+        <v>128.32222078000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.11351781000001893</v>
+        <v>0.11168754000001968</v>
       </c>
       <c r="D301" s="5">
-        <v>1.0675752213346712</v>
+        <v>1.0503743554289846</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>128.21360294999999</v>
+        <v>128.20088859000001</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.12191710000001876</v>
+        <v>-0.12133219000000395</v>
       </c>
       <c r="D302" s="5">
-        <v>-1.1340471092258331</v>
+        <v>-1.1287510235991949</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>128.56370673000001</v>
+        <v>128.57577848</v>
       </c>
       <c r="C303" s="5">
-        <v>0.35010378000001197</v>
+        <v>0.37488988999999151</v>
       </c>
       <c r="D303" s="5">
-        <v>3.3264172807697667</v>
+        <v>3.5660768750820138</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>128.74321716</v>
+        <v>128.75681718999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.17951042999999345</v>
+        <v>0.18103870999999572</v>
       </c>
       <c r="D304" s="5">
-        <v>1.6884586601691343</v>
+        <v>1.7027839123044952</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>128.95025086999999</v>
+        <v>128.97111132000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.20703370999999038</v>
+        <v>0.21429413000001318</v>
       </c>
       <c r="D305" s="5">
-        <v>1.9468958555301841</v>
+        <v>2.0155825814377692</v>
       </c>
       <c r="E305" s="5">
-        <v>1.4807042071095289</v>
+        <v>1.4914980905278208</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>129.05207788000001</v>
+        <v>129.06622947</v>
       </c>
       <c r="C306" s="5">
-        <v>0.10182701000002226</v>
+        <v>9.5118149999990464E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>0.95171982141180056</v>
+        <v>0.8886169627904561</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>129.32794559999999</v>
+        <v>129.33779127</v>
       </c>
       <c r="C307" s="5">
-        <v>0.2758677199999795</v>
+        <v>0.27156180000000063</v>
       </c>
       <c r="D307" s="5">
-        <v>2.5955506242890669</v>
+        <v>2.5542842696200774</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>129.17950402</v>
+        <v>129.18289419999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.14844157999999652</v>
+        <v>-0.15489707000000408</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.3686885541606464</v>
+        <v>-1.4277111788911889</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>128.98675718999999</v>
+        <v>128.9891575</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.19274683000000437</v>
+        <v>-0.1937366999999881</v>
       </c>
       <c r="D309" s="5">
-        <v>-1.7758814113860377</v>
+        <v>-1.784880069809669</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>129.35057523</v>
+        <v>129.34564509</v>
       </c>
       <c r="C310" s="5">
-        <v>0.36381804000001239</v>
+        <v>0.35648759000000041</v>
       </c>
       <c r="D310" s="5">
-        <v>3.4377057435094782</v>
+        <v>3.3673208021790746</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>129.46199444999999</v>
+        <v>129.44575942</v>
       </c>
       <c r="C311" s="5">
-        <v>0.11141921999998772</v>
+        <v>0.1001143299999967</v>
       </c>
       <c r="D311" s="5">
-        <v>1.0385598354386794</v>
+        <v>0.93277161241613893</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>129.70038994999999</v>
+        <v>129.67195609999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.23839549999999576</v>
+        <v>0.22619667999998683</v>
       </c>
       <c r="D312" s="5">
-        <v>2.2322364784590043</v>
+        <v>2.1171801909644961</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>129.38644773999999</v>
+        <v>129.35947239999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.31394220999999334</v>
+        <v>-0.31248370000000136</v>
       </c>
       <c r="D313" s="5">
-        <v>-2.8662638480011493</v>
+        <v>-2.8537410923745954</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>129.79232109</v>
+        <v>129.76423059000001</v>
       </c>
       <c r="C314" s="5">
-        <v>0.40587335000000735</v>
+        <v>0.40475819000002389</v>
       </c>
       <c r="D314" s="5">
-        <v>3.8299184573054479</v>
+        <v>3.8200240096565308</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>130.06741651999999</v>
+        <v>130.07167093000001</v>
       </c>
       <c r="C315" s="5">
-        <v>0.27509542999999326</v>
+        <v>0.30744033999999942</v>
       </c>
       <c r="D315" s="5">
-        <v>2.5732652521296862</v>
+        <v>2.8804084125626517</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>130.72415860999999</v>
+        <v>130.74118405999999</v>
       </c>
       <c r="C316" s="5">
-        <v>0.6567420899999945</v>
+        <v>0.66951312999998436</v>
       </c>
       <c r="D316" s="5">
-        <v>6.2302230836344119</v>
+        <v>6.3546136346313231</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>131.18393101999999</v>
+        <v>131.22031171</v>
       </c>
       <c r="C317" s="5">
-        <v>0.45977240999999935</v>
+        <v>0.47912765000000945</v>
       </c>
       <c r="D317" s="5">
-        <v>4.3031502932542542</v>
+        <v>4.4873740625263059</v>
       </c>
       <c r="E317" s="5">
-        <v>1.732203027857504</v>
+        <v>1.7439567411490664</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>131.13608346999999</v>
+        <v>131.16755788</v>
       </c>
       <c r="C318" s="5">
-        <v>-4.7847550000000183E-2</v>
+        <v>-5.2753830000000335E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.43680668800342159</v>
+        <v>-0.48136456514538128</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>130.89672017000001</v>
+        <v>130.91974635</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.23936329999997952</v>
+        <v>-0.247811530000007</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.1685093326969773</v>
+        <v>-2.2437194332229682</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>130.99952281</v>
+        <v>131.01377456</v>
       </c>
       <c r="C320" s="5">
-        <v>0.10280263999999306</v>
+        <v>9.4028210000004719E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>0.94652821176508528</v>
+        <v>0.86526774418063113</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>131.64232165999999</v>
+        <v>131.64635648999999</v>
       </c>
       <c r="C321" s="5">
-        <v>0.64279884999999126</v>
+        <v>0.63258192999998641</v>
       </c>
       <c r="D321" s="5">
-        <v>6.0497945741414538</v>
+        <v>5.9504042399275647</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>132.00223337</v>
+        <v>131.99270010999999</v>
       </c>
       <c r="C322" s="5">
-        <v>0.35991171000000577</v>
+        <v>0.34634361999999896</v>
       </c>
       <c r="D322" s="5">
-        <v>3.3306008129238451</v>
+        <v>3.2031209518245118</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>132.23952403000001</v>
+        <v>132.21252526000001</v>
       </c>
       <c r="C323" s="5">
-        <v>0.23729066000001353</v>
+        <v>0.21982515000001968</v>
       </c>
       <c r="D323" s="5">
-        <v>2.1786072690812341</v>
+        <v>2.0169292129764038</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>132.65056222999999</v>
+        <v>132.60608701000001</v>
       </c>
       <c r="C324" s="5">
-        <v>0.41103819999997881</v>
+        <v>0.39356175000000349</v>
       </c>
       <c r="D324" s="5">
-        <v>3.7943734568232967</v>
+        <v>3.6311493957954077</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>133.03900439</v>
+        <v>133.00266156999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.38844216000001097</v>
+        <v>0.39657455999997637</v>
       </c>
       <c r="D325" s="5">
-        <v>3.5711248736888468</v>
+        <v>3.6483669042227884</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>133.49056451999999</v>
+        <v>133.44860011</v>
       </c>
       <c r="C326" s="5">
-        <v>0.45156012999999007</v>
+        <v>0.44593854000001443</v>
       </c>
       <c r="D326" s="5">
-        <v>4.1499347545186582</v>
+        <v>4.0984553804381596</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>131.33875949</v>
+        <v>131.34019807000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.1518050299999913</v>
+        <v>-2.1084020399999872</v>
       </c>
       <c r="D327" s="5">
-        <v>-17.717385231085892</v>
+        <v>-17.395494719651026</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>131.67203416000001</v>
+        <v>131.69236036000001</v>
       </c>
       <c r="C328" s="5">
-        <v>0.33327467000000865</v>
+        <v>0.35216228999999544</v>
       </c>
       <c r="D328" s="5">
-        <v>3.0878824181362008</v>
+        <v>3.2654347775504355</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>132.53239334</v>
+        <v>132.58445696000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.86035917999998901</v>
+        <v>0.89209660000000213</v>
       </c>
       <c r="D329" s="5">
-        <v>8.1289411907113696</v>
+        <v>8.4387217101130183</v>
       </c>
       <c r="E329" s="5">
-        <v>1.0279172986472185</v>
+        <v>1.0395839121422057</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>132.70088619000001</v>
+        <v>132.74763099</v>
       </c>
       <c r="C330" s="5">
-        <v>0.16849285000000691</v>
+        <v>0.16317402999999331</v>
       </c>
       <c r="D330" s="5">
-        <v>1.5363128453333097</v>
+        <v>1.4868990878332822</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>133.25628470000001</v>
+        <v>133.28755412000001</v>
       </c>
       <c r="C331" s="5">
-        <v>0.5553985100000034</v>
+        <v>0.53992313000000536</v>
       </c>
       <c r="D331" s="5">
-        <v>5.1396506195569236</v>
+        <v>4.9914248614632895</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>133.9769134</v>
+        <v>134.00253896000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.7206286999999918</v>
+        <v>0.71498483999999962</v>
       </c>
       <c r="D332" s="5">
-        <v>6.685945581722974</v>
+        <v>6.6304254717876931</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>133.69509898999999</v>
+        <v>133.69728265000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.28181441000000973</v>
+        <v>-0.30525631000000431</v>
       </c>
       <c r="D333" s="5">
-        <v>-2.4951479463192539</v>
+        <v>-2.6995965930759924</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>133.61128034999999</v>
+        <v>133.59620896999999</v>
       </c>
       <c r="C334" s="5">
-        <v>-8.3818640000004052E-2</v>
+        <v>-0.10107368000001316</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.74973778476903341</v>
+        <v>-0.90342430578084221</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>133.42104721000001</v>
+        <v>133.38724164000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.19023313999997526</v>
+        <v>-0.2089673299999788</v>
       </c>
       <c r="D335" s="5">
-        <v>-1.6952207372370243</v>
+        <v>-1.8609414588003692</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>133.51318744</v>
+        <v>133.45834847</v>
       </c>
       <c r="C336" s="5">
-        <v>9.2140229999984058E-2</v>
+        <v>7.110682999999085E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>0.83187185606174996</v>
+        <v>0.64158175745514523</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>133.61735386000001</v>
+        <v>133.57353479</v>
       </c>
       <c r="C337" s="5">
-        <v>0.10416642000001275</v>
+        <v>0.11518631999999229</v>
       </c>
       <c r="D337" s="5">
-        <v>0.94026280928609651</v>
+        <v>1.0406364399679013</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>134.02522483999999</v>
+        <v>133.97395549999999</v>
       </c>
       <c r="C338" s="5">
-        <v>0.40787097999998423</v>
+        <v>0.40042070999999169</v>
       </c>
       <c r="D338" s="5">
-        <v>3.7251644603267353</v>
+        <v>3.6572136132261512</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>134.3468518</v>
+        <v>134.34922943999999</v>
       </c>
       <c r="C339" s="5">
-        <v>0.32162696000000324</v>
+        <v>0.37527393999999958</v>
       </c>
       <c r="D339" s="5">
-        <v>2.9180130873921684</v>
+        <v>3.4135865576459201</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>134.74755517</v>
+        <v>134.77318872999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.40070337000000222</v>
+        <v>0.4239592899999991</v>
       </c>
       <c r="D340" s="5">
-        <v>3.6384247701459094</v>
+        <v>3.8532012398334148</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>134.24640085999999</v>
+        <v>134.30517793999999</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.50115431000000399</v>
+        <v>-0.4680107899999939</v>
       </c>
       <c r="D341" s="5">
-        <v>-4.372878509595413</v>
+        <v>-4.0884228827480111</v>
       </c>
       <c r="E341" s="5">
-        <v>1.293274403943534</v>
+        <v>1.2978300921948183</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>134.94408511</v>
+        <v>135.00118298000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.69768425000000889</v>
+        <v>0.69600504000001706</v>
       </c>
       <c r="D342" s="5">
-        <v>6.4178365611673449</v>
+        <v>6.3990647390066657</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>135.33883122</v>
+        <v>135.3771639</v>
       </c>
       <c r="C343" s="5">
-        <v>0.39474610999999982</v>
+        <v>0.37598091999998928</v>
       </c>
       <c r="D343" s="5">
-        <v>3.5673396096698617</v>
+        <v>3.3936933617416232</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>135.71169393</v>
+        <v>135.74613275999999</v>
       </c>
       <c r="C344" s="5">
-        <v>0.3728627099999926</v>
+        <v>0.3689688599999954</v>
       </c>
       <c r="D344" s="5">
-        <v>3.356595718818367</v>
+        <v>3.3200606507834518</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>135.39725955</v>
+        <v>135.40030755999999</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.31443437999999446</v>
+        <v>-0.34582520000000727</v>
       </c>
       <c r="D345" s="5">
-        <v>-2.7451573294627218</v>
+        <v>-3.0146317668436007</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>135.42361392000001</v>
+        <v>135.40686719999999</v>
       </c>
       <c r="C346" s="5">
-        <v>2.6354370000007066E-2</v>
+        <v>6.5596400000060839E-3</v>
       </c>
       <c r="D346" s="5">
-        <v>0.2338239516016305</v>
+        <v>5.8151018230834239E-2</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>135.03491901000001</v>
+        <v>134.99706483</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.38869490999999812</v>
+        <v>-0.4098023699999942</v>
       </c>
       <c r="D347" s="5">
-        <v>-3.3904033539994494</v>
+        <v>-3.5718958809665691</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>134.63664254</v>
+        <v>134.57803870999999</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.39827647000001321</v>
+        <v>-0.41902612000001227</v>
       </c>
       <c r="D348" s="5">
-        <v>-3.4824661192427775</v>
+        <v>-3.6618226155253009</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>134.61946803999999</v>
+        <v>134.57417236000001</v>
       </c>
       <c r="C349" s="5">
-        <v>-1.7174500000010084E-2</v>
+        <v>-3.8663499999813666E-3</v>
       </c>
       <c r="D349" s="5">
-        <v>-0.15296687740191661</v>
+        <v>-3.446986595806445E-2</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>134.80334977000001</v>
+        <v>134.74663448000001</v>
       </c>
       <c r="C350" s="5">
-        <v>0.18388173000002439</v>
+        <v>0.17246212000000583</v>
       </c>
       <c r="D350" s="5">
-        <v>1.6514949743251517</v>
+        <v>1.5487333269156522</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>134.61729314999999</v>
+        <v>134.62030318999999</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.18605662000001644</v>
+        <v>-0.12633129000002441</v>
       </c>
       <c r="D351" s="5">
-        <v>-1.6437340689762436</v>
+        <v>-1.1192730152393748</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>134.68963342999999</v>
+        <v>134.71099269000001</v>
       </c>
       <c r="C352" s="5">
-        <v>7.2340279999991708E-2</v>
+        <v>9.0689500000024736E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>0.6467621110836097</v>
+        <v>0.81140458900121892</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>134.38491031999999</v>
+        <v>134.43346030000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.30472310999999763</v>
+        <v>-0.27753239000000463</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.681362825111977</v>
+        <v>-2.4444252799192379</v>
       </c>
       <c r="E353" s="5">
-        <v>0.1031755481805785</v>
+        <v>9.5515572792970183E-2</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>134.56734632999999</v>
+        <v>134.62634883999999</v>
       </c>
       <c r="C354" s="5">
-        <v>0.18243601000000353</v>
+        <v>0.19288853999998423</v>
       </c>
       <c r="D354" s="5">
-        <v>1.6412947154482715</v>
+        <v>1.735443222944455</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>135.05404156</v>
+        <v>135.0831216</v>
       </c>
       <c r="C355" s="5">
-        <v>0.48669523000000936</v>
+        <v>0.45677276000000688</v>
       </c>
       <c r="D355" s="5">
-        <v>4.4274718383411793</v>
+        <v>4.148314505079731</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>135.84530871999999</v>
+        <v>135.88977020999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.79126715999998964</v>
+        <v>0.80664860999999632</v>
       </c>
       <c r="D356" s="5">
-        <v>7.2617105920919522</v>
+        <v>7.4058939361561826</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>135.11126934000001</v>
+        <v>135.11150173999999</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.73403937999998448</v>
+        <v>-0.77826847000000043</v>
       </c>
       <c r="D357" s="5">
-        <v>-6.294917344858197</v>
+        <v>-6.660239459980466</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>135.53197313999999</v>
+        <v>135.51707094</v>
       </c>
       <c r="C358" s="5">
-        <v>0.42070379999998408</v>
+        <v>0.40556920000000218</v>
       </c>
       <c r="D358" s="5">
-        <v>3.8011687085713675</v>
+        <v>3.6621523316592075</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>134.98925234999999</v>
+        <v>134.95597706000001</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.54272079000000417</v>
+        <v>-0.56109387999998717</v>
       </c>
       <c r="D359" s="5">
-        <v>-4.7008183869045599</v>
+        <v>-4.8568753915899432</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>134.84474671000001</v>
+        <v>134.78943605000001</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.14450563999997712</v>
+        <v>-0.1665410100000031</v>
       </c>
       <c r="D360" s="5">
-        <v>-1.2770604045135414</v>
+        <v>-1.4708378272761835</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>134.76089372000001</v>
+        <v>134.72092739000001</v>
       </c>
       <c r="C361" s="5">
-        <v>-8.3852989999996907E-2</v>
+        <v>-6.8508659999992005E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-0.74367117308914432</v>
+        <v>-0.60821506468254904</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>135.47357597000001</v>
+        <v>135.42023967</v>
       </c>
       <c r="C362" s="5">
-        <v>0.71268225000000029</v>
+        <v>0.69931227999998669</v>
       </c>
       <c r="D362" s="5">
-        <v>6.5340764529536521</v>
+        <v>6.409933545975055</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>135.82529964</v>
+        <v>135.82778590999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.35172366999998417</v>
+        <v>0.40754623999998785</v>
       </c>
       <c r="D363" s="5">
-        <v>3.1603782834487948</v>
+        <v>3.6717716405671341</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>135.91864297000001</v>
+        <v>135.93610082999999</v>
       </c>
       <c r="C364" s="5">
-        <v>9.3343330000010383E-2</v>
+        <v>0.10831491999999798</v>
       </c>
       <c r="D364" s="5">
-        <v>0.82780120627083953</v>
+        <v>0.96113984364214478</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>135.53559046000001</v>
+        <v>135.56839464000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.38305250999999885</v>
+        <v>-0.36770618999997851</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.3299668628450019</v>
+        <v>-3.1981321831037746</v>
       </c>
       <c r="E365" s="5">
-        <v>0.85625695419224712</v>
+        <v>0.84423501222634645</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>136.08005477</v>
+        <v>136.13965727999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.54446430999999507</v>
+        <v>0.57126263999998628</v>
       </c>
       <c r="D366" s="5">
-        <v>4.9285036092450829</v>
+        <v>5.1754541727890624</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>136.27648991999999</v>
+        <v>136.29978266000001</v>
       </c>
       <c r="C367" s="5">
-        <v>0.19643514999998501</v>
+        <v>0.16012538000001086</v>
       </c>
       <c r="D367" s="5">
-        <v>1.7460509286600256</v>
+        <v>1.4205880236242807</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>136.66979816</v>
+        <v>136.71885707000001</v>
       </c>
       <c r="C368" s="5">
-        <v>0.3933082400000103</v>
+        <v>0.41907441000000745</v>
       </c>
       <c r="D368" s="5">
-        <v>3.5188335341847399</v>
+        <v>3.7526193988710599</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>132.33066199999999</v>
+        <v>132.33085867</v>
       </c>
       <c r="C369" s="5">
-        <v>-4.3391361600000096</v>
+        <v>-4.387998400000015</v>
       </c>
       <c r="D369" s="5">
-        <v>-32.102280938030638</v>
+        <v>-32.392864256663977</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>128.94886890999999</v>
+        <v>128.93467147999999</v>
       </c>
       <c r="C370" s="5">
-        <v>-3.3817930900000022</v>
+        <v>-3.3961871900000062</v>
       </c>
       <c r="D370" s="5">
-        <v>-26.703266095948464</v>
+        <v>-26.801353673648155</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>130.80604418999999</v>
+        <v>130.77478447999999</v>
       </c>
       <c r="C371" s="5">
-        <v>1.857175280000007</v>
+        <v>1.8401130000000023</v>
       </c>
       <c r="D371" s="5">
-        <v>18.71983923951106</v>
+        <v>18.536347012206122</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>134.05558889</v>
+        <v>134.00333208000001</v>
       </c>
       <c r="C372" s="5">
-        <v>3.2495447000000013</v>
+        <v>3.2285476000000131</v>
       </c>
       <c r="D372" s="5">
-        <v>34.241054008624431</v>
+        <v>33.998215420680353</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>135.02901607000001</v>
+        <v>134.98640311</v>
       </c>
       <c r="C373" s="5">
-        <v>0.97342718000001582</v>
+        <v>0.98307102999999074</v>
       </c>
       <c r="D373" s="5">
-        <v>9.0702074195021751</v>
+        <v>9.1674413820506331</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>133.85318422</v>
+        <v>133.80272973999999</v>
       </c>
       <c r="C374" s="5">
-        <v>-1.1758318500000087</v>
+        <v>-1.1836733700000082</v>
       </c>
       <c r="D374" s="5">
-        <v>-9.9633665870051065</v>
+        <v>-10.029655758473222</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>132.52797289</v>
+        <v>132.53073881</v>
       </c>
       <c r="C375" s="5">
-        <v>-1.3252113300000019</v>
+        <v>-1.271990929999987</v>
       </c>
       <c r="D375" s="5">
-        <v>-11.254533288704039</v>
+        <v>-10.829799300322641</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>132.27927233</v>
+        <v>132.29094194999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.24870056000000318</v>
+        <v>-0.23979686000001266</v>
       </c>
       <c r="D376" s="5">
-        <v>-2.2288093189133384</v>
+        <v>-2.1497640676426788</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>132.97234208</v>
+        <v>132.99612782</v>
       </c>
       <c r="C377" s="5">
-        <v>0.69306975000000648</v>
+        <v>0.70518587000000821</v>
       </c>
       <c r="D377" s="5">
-        <v>6.4717155649091085</v>
+        <v>6.5875929852338366</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.8911994785284714</v>
+        <v>-1.8973941727573274</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>133.37491699</v>
+        <v>133.43692637999999</v>
       </c>
       <c r="C378" s="5">
-        <v>0.40257490999999845</v>
+        <v>0.4407985599999904</v>
       </c>
       <c r="D378" s="5">
-        <v>3.6941193315178866</v>
+        <v>4.0505540326576162</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>133.38691771000001</v>
+        <v>133.41523597</v>
       </c>
       <c r="C379" s="5">
-        <v>1.2000720000003184E-2</v>
+        <v>-2.1690409999990834E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>0.10802625482966288</v>
+        <v>-0.19488783901264739</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>133.21545878000001</v>
+        <v>133.27866198999999</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.17145893000000001</v>
+        <v>-0.13657398000000853</v>
       </c>
       <c r="D380" s="5">
-        <v>-1.5316517516096306</v>
+        <v>-1.2215185663941974</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>134.00877899</v>
+        <v>134.01413966000001</v>
       </c>
       <c r="C381" s="5">
-        <v>0.79332020999999031</v>
+        <v>0.73547767000002295</v>
       </c>
       <c r="D381" s="5">
-        <v>7.3849711123980866</v>
+        <v>6.8267416832201055</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>133.91698432000001</v>
+        <v>133.89515875000001</v>
       </c>
       <c r="C382" s="5">
-        <v>-9.1794669999984535E-2</v>
+        <v>-0.11898091000000477</v>
       </c>
       <c r="D382" s="5">
-        <v>-0.81889823415745022</v>
+        <v>-1.0602013096626117</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>134.71694112</v>
+        <v>134.68039386000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.7999567999999897</v>
+        <v>0.78523511000000212</v>
       </c>
       <c r="D383" s="5">
-        <v>7.40849412511142</v>
+        <v>7.2689523891027896</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>135.93246973999999</v>
+        <v>135.87579355</v>
       </c>
       <c r="C384" s="5">
-        <v>1.2155286199999864</v>
+        <v>1.1953996899999879</v>
       </c>
       <c r="D384" s="5">
-        <v>11.381210394407626</v>
+        <v>11.186635494114539</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>135.10204818</v>
+        <v>135.05142776</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.83042155999999068</v>
+        <v>-0.82436579000000165</v>
       </c>
       <c r="D385" s="5">
-        <v>-7.0895195990250182</v>
+        <v>-7.0423712430913055</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>136.12228963000001</v>
+        <v>136.07685398999999</v>
       </c>
       <c r="C386" s="5">
-        <v>1.0202414500000145</v>
+        <v>1.0254262299999937</v>
       </c>
       <c r="D386" s="5">
-        <v>9.4479795814798706</v>
+        <v>9.501725453724541</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>134.77639391</v>
+        <v>134.77519856000001</v>
       </c>
       <c r="C387" s="5">
-        <v>-1.3458957200000157</v>
+        <v>-1.3016554299999825</v>
       </c>
       <c r="D387" s="5">
-        <v>-11.240460545541719</v>
+        <v>-10.893652390065389</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>134.82514236</v>
+        <v>134.82802895</v>
       </c>
       <c r="C388" s="5">
-        <v>4.874845000000505E-2</v>
+        <v>5.2830389999996896E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>0.43490296471930812</v>
+        <v>0.47140220427053237</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>135.30737644999999</v>
+        <v>135.31870491999999</v>
       </c>
       <c r="C389" s="5">
-        <v>0.48223408999999151</v>
+        <v>0.49067596999998386</v>
       </c>
       <c r="D389" s="5">
-        <v>4.3775334607525584</v>
+        <v>4.4556088306762831</v>
       </c>
       <c r="E389" s="5">
-        <v>1.7560301138376255</v>
+        <v>1.7463494148817871</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>135.02291080000001</v>
+        <v>135.09317891000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.28446564999998714</v>
+        <v>-0.22552600999998162</v>
       </c>
       <c r="D390" s="5">
-        <v>-2.4938712375751293</v>
+        <v>-1.9817231685198555</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>135.18343508000001</v>
+        <v>135.24209537999999</v>
       </c>
       <c r="C391" s="5">
-        <v>0.16052428000000418</v>
+        <v>0.14891646999998898</v>
       </c>
       <c r="D391" s="5">
-        <v>1.4360059120302804</v>
+        <v>1.3308382710417677</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>135.17618281</v>
+        <v>135.26968550000001</v>
       </c>
       <c r="C392" s="5">
-        <v>-7.2522700000092755E-3</v>
+        <v>2.7590120000013485E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>-6.435815609712181E-2</v>
+        <v>0.24508136689185278</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>135.45040587</v>
+        <v>135.49506948999999</v>
       </c>
       <c r="C393" s="5">
-        <v>0.27422305999999708</v>
+        <v>0.22538398999998321</v>
       </c>
       <c r="D393" s="5">
-        <v>2.4617071988306538</v>
+        <v>2.017843894255944</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>135.68732501</v>
+        <v>135.67129077999999</v>
       </c>
       <c r="C394" s="5">
-        <v>0.2369191399999977</v>
+        <v>0.17622129000000086</v>
       </c>
       <c r="D394" s="5">
-        <v>2.1192555089092791</v>
+        <v>1.5719005226233485</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>136.05455304</v>
+        <v>135.93760283</v>
       </c>
       <c r="C395" s="5">
-        <v>0.36722803000000681</v>
+        <v>0.26631205000001046</v>
       </c>
       <c r="D395" s="5">
-        <v>3.2964962552232802</v>
+        <v>2.3811027361140491</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>137.91558032</v>
+        <v>137.85160015</v>
       </c>
       <c r="C396" s="5">
-        <v>1.8610272800000018</v>
+        <v>1.9139973199999929</v>
       </c>
       <c r="D396" s="5">
-        <v>17.707196210883104</v>
+        <v>18.267782534042865</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>137.32740358000001</v>
+        <v>137.24846303999999</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.58817673999999442</v>
+        <v>-0.6031371100000058</v>
       </c>
       <c r="D397" s="5">
-        <v>-4.9993593470775366</v>
+        <v>-5.1257977564787893</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>136.72141242000001</v>
+        <v>136.66800549000001</v>
       </c>
       <c r="C398" s="5">
-        <v>-0.60599116000000208</v>
+        <v>-0.58045754999997712</v>
       </c>
       <c r="D398" s="5">
-        <v>-5.1686513254020072</v>
+        <v>-4.9586929559288118</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>137.11111933999999</v>
+        <v>137.09480840000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.38970691999998053</v>
+        <v>0.42680290999999215</v>
       </c>
       <c r="D399" s="5">
-        <v>3.4745819682320933</v>
+        <v>3.8125430636332114</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>136.8368322</v>
+        <v>136.81707703000001</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.27428713999998422</v>
+        <v>-0.27773136999999792</v>
       </c>
       <c r="D400" s="5">
-        <v>-2.3743308549015962</v>
+        <v>-2.4040968482883951</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>136.92815482</v>
+        <v>136.93418095000001</v>
       </c>
       <c r="C401" s="5">
-        <v>9.1322619999999688E-2</v>
+        <v>0.11710392000000525</v>
       </c>
       <c r="D401" s="5">
-        <v>0.80380618221433942</v>
+        <v>1.0319480829854788</v>
       </c>
       <c r="E401" s="5">
-        <v>1.1978492322618717</v>
+        <v>1.1938305432017682</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>137.15380476000001</v>
+        <v>137.26392344000001</v>
       </c>
       <c r="C402" s="5">
-        <v>0.22564994000001093</v>
+        <v>0.329742490000001</v>
       </c>
       <c r="D402" s="5">
-        <v>1.9955554508578777</v>
+        <v>2.9282235444110905</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>137.48901441000001</v>
+        <v>137.58707580999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.33520964999999592</v>
+        <v>0.3231523699999741</v>
       </c>
       <c r="D403" s="5">
-        <v>2.9725973223036384</v>
+        <v>2.8619580848323833</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>137.76958931999999</v>
+        <v>137.93064573000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.28057490999998436</v>
+        <v>0.34356992000002151</v>
       </c>
       <c r="D404" s="5">
-        <v>2.4765228637920744</v>
+        <v>3.0380298959697072</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>138.2163089</v>
+        <v>138.37147662000001</v>
       </c>
       <c r="C405" s="5">
-        <v>0.446719580000007</v>
+        <v>0.44083089000000086</v>
       </c>
       <c r="D405" s="5">
-        <v>3.9611618472915611</v>
+        <v>3.9033794980815939</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>138.46303657999999</v>
+        <v>138.44248532</v>
       </c>
       <c r="C406" s="5">
-        <v>0.24672767999999223</v>
+        <v>7.1008699999993041E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>2.1632571410912238</v>
+        <v>0.6175503575930108</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>138.81800709000001</v>
+        <v>138.54809491</v>
       </c>
       <c r="C407" s="5">
-        <v>0.35497051000001534</v>
+        <v>0.10560959000000025</v>
       </c>
       <c r="D407" s="5">
-        <v>3.120127753684554</v>
+        <v>0.91925957526364233</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>139.02880218999999</v>
+        <v>138.98642518</v>
       </c>
       <c r="C408" s="5">
-        <v>0.21079509999998436</v>
+        <v>0.43833026999999447</v>
       </c>
       <c r="D408" s="5">
-        <v>1.8374954692490508</v>
+        <v>3.8632517842092318</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>139.10440588</v>
+        <v>138.93195892</v>
       </c>
       <c r="C409" s="5">
-        <v>7.5603690000008328E-2</v>
+        <v>-5.4466259999998101E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>0.65451378492633605</v>
+        <v>-0.46924599383865173</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>139.39187583</v>
+        <v>139.3061926</v>
       </c>
       <c r="C410" s="5">
-        <v>0.28746995000000197</v>
+        <v>0.37423368000000323</v>
       </c>
       <c r="D410" s="5">
-        <v>2.5082742216784526</v>
+        <v>3.2806970674019942</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>138.97476244999999</v>
+        <v>138.9423199</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.41711338000001774</v>
+        <v>-0.36387270000000171</v>
       </c>
       <c r="D411" s="5">
-        <v>-3.5323422259979198</v>
+        <v>-3.0898021865680247</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>139.76063477</v>
+        <v>139.71852645999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.78587232000000995</v>
+        <v>0.77620655999999144</v>
       </c>
       <c r="D412" s="5">
-        <v>7.0008158939045551</v>
+        <v>6.9137121814626834</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>138.68262722</v>
+        <v>138.68619655000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-1.0780075499999953</v>
+        <v>-1.0323299099999872</v>
       </c>
       <c r="D413" s="5">
-        <v>-8.8731515151613713</v>
+        <v>-8.5147890639426294</v>
       </c>
       <c r="E413" s="5">
-        <v>1.2813087288778169</v>
+        <v>1.2794581950577477</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>139.32201069999999</v>
+        <v>139.50120563999999</v>
       </c>
       <c r="C414" s="5">
-        <v>0.63938347999999223</v>
+        <v>0.81500908999998956</v>
       </c>
       <c r="D414" s="5">
-        <v>5.6749566521769879</v>
+        <v>7.2844250158707213</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>139.49895665</v>
+        <v>139.64217649</v>
       </c>
       <c r="C415" s="5">
-        <v>0.1769459500000039</v>
+        <v>0.1409708500000022</v>
       </c>
       <c r="D415" s="5">
-        <v>1.534751441758031</v>
+        <v>1.2194045415538257</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>139.99066798000001</v>
+        <v>140.23101983999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.49171133000001532</v>
+        <v>0.58884334999999055</v>
       </c>
       <c r="D416" s="5">
-        <v>4.3127792997001535</v>
+        <v>5.179184567001216</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>139.45698927000001</v>
+        <v>139.74944687999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.53367871000000378</v>
+        <v>-0.48157295999999405</v>
       </c>
       <c r="D417" s="5">
-        <v>-4.4799831856905286</v>
+        <v>-4.0440163007539942</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>139.63166748</v>
+        <v>139.74748030999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.17467820999999617</v>
+        <v>-1.9665700000075503E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>1.5134698203761676</v>
+        <v>-1.6885228630270088E-2</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>140.57790674</v>
+        <v>140.07320511</v>
       </c>
       <c r="C419" s="5">
-        <v>0.94623925999999869</v>
+        <v>0.32572480000001747</v>
       </c>
       <c r="D419" s="5">
-        <v>8.4420637176290558</v>
+        <v>2.8331074822850688</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>139.86523617</v>
+        <v>139.77775382999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.71267057000000023</v>
+        <v>-0.29545128000000886</v>
       </c>
       <c r="D420" s="5">
-        <v>-5.9167027241513903</v>
+        <v>-2.5019581651640199</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>139.95380997999999</v>
+        <v>139.43239356999999</v>
       </c>
       <c r="C421" s="5">
-        <v>8.8573809999985542E-2</v>
+        <v>-0.34536026000000675</v>
       </c>
       <c r="D421" s="5">
-        <v>0.76258807885298818</v>
+        <v>-2.924976139903801</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>139.09819784999999</v>
+        <v>138.67928513999999</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.85561212999999725</v>
+        <v>-0.7531084299999975</v>
       </c>
       <c r="D422" s="5">
-        <v>-7.0945202815844599</v>
+        <v>-6.2923733651522706</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>139.03783559999999</v>
+        <v>138.5139207</v>
       </c>
       <c r="C423" s="5">
-        <v>-6.0362249999997175E-2</v>
+        <v>-0.16536443999999051</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.5195039731676343</v>
+        <v>-1.4215610457418704</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>138.86574296000001</v>
+        <v>138.42514667</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.17209263999998825</v>
+        <v>-8.8774029999996174E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.4752179677100519</v>
+        <v>-0.76637875651385245</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>139.05565687999999</v>
+        <v>138.52985025999999</v>
       </c>
       <c r="C425" s="5">
-        <v>0.18991391999998086</v>
+        <v>0.10470358999998552</v>
       </c>
       <c r="D425" s="5">
-        <v>1.6535305350405816</v>
+        <v>0.91145525701197272</v>
       </c>
       <c r="E425" s="5">
-        <v>0.26898081430792864</v>
+        <v>-0.11273385087292587</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>139.36584594000001</v>
+        <v>138.80813203</v>
       </c>
       <c r="C426" s="5">
-        <v>0.31018906000002744</v>
+        <v>0.27828177000000665</v>
       </c>
       <c r="D426" s="5">
-        <v>2.709906008546259</v>
+        <v>2.4373986005862269</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>139.02240899</v>
+        <v>138.63483697000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.34343695000001162</v>
+        <v>-0.17329505999998673</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.9173877945904869</v>
+        <v>-1.4878961538434265</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>138.54872195999999</v>
+        <v>138.24311399000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.47368703000000778</v>
+        <v>-0.39172297999999728</v>
       </c>
       <c r="D428" s="5">
-        <v>-4.0129662028844493</v>
+        <v>-3.3384883346638472</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>138.56876869000001</v>
+        <v>138.29172030000001</v>
       </c>
       <c r="C429" s="5">
-        <v>2.0046730000018442E-2</v>
+        <v>4.8606309999996711E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>0.17376724022255541</v>
+        <v>0.42273713708722571</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>138.91662223</v>
+        <v>138.26506456999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.34785353999998847</v>
+        <v>-2.6655730000015865E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>3.0543394028945015</v>
+        <v>-0.23105495846322821</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>137.49829416</v>
+        <v>138.89672367</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.4183280700000012</v>
+        <v>0.63165910000000736</v>
       </c>
       <c r="D431" s="5">
-        <v>-11.586792902262477</v>
+        <v>5.6220250563132179</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>137.90147887000001</v>
+        <v>139.0386393</v>
       </c>
       <c r="C432" s="5">
-        <v>0.403184710000005</v>
+        <v>0.14191562999999974</v>
       </c>
       <c r="D432" s="5">
-        <v>3.5760538316949919</v>
+        <v>1.2329954178956992</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>139.09623521</v>
+        <v>139.49774074999999</v>
       </c>
       <c r="C433" s="5">
-        <v>1.1947563399999979</v>
+        <v>0.45910144999999147</v>
       </c>
       <c r="D433" s="5">
-        <v>10.90660791371738</v>
+        <v>4.0351220911093888</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>139.51676294000001</v>
+        <v>139.42618032999999</v>
       </c>
       <c r="C434" s="5">
-        <v>0.42052773000000343</v>
+        <v>-7.1560419999997293E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>3.6888812619432443</v>
+        <v>-0.61384961927085646</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>138.99655937</v>
+        <v>138.83726156</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.52020357000000672</v>
+        <v>-0.58891876999999226</v>
       </c>
       <c r="D435" s="5">
-        <v>-4.3837059646920089</v>
+        <v>-4.95254095144041</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>138.69139713000001</v>
+        <v>138.30759606999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.30516223999998715</v>
+        <v>-0.52966549000001351</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.6029785630562574</v>
+        <v>-4.4831643108678154</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>138.68520634000001</v>
+        <v>138.17308363999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-6.1907900000051086E-3</v>
+        <v>-0.1345124300000009</v>
       </c>
       <c r="D437" s="5">
-        <v>-5.3551442885346745E-2</v>
+        <v>-1.1608493841285372</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.2664045090374545</v>
+        <v>-0.2575377215310648</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>137.54057293</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-0.63251070999999115</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-5.3569887905349773</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>