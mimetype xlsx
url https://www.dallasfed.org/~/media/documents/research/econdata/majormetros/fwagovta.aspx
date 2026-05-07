--- v4 (2026-04-16)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FB96BEC4-CCB0-48ED-90D8-2701BF136909}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{08A25636-345A-4E27-B4A3-1A35EDCFA818}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C93E63EA-800E-4FDE-8CD1-FED5E0EA4CE7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5193C2FF-A43C-4E69-A822-F7401D913A8B}"/>
   </bookViews>
   <sheets>
     <sheet name="fwagovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD4BBF47-8E8A-4B05-A624-837F8B7BD5F9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82A4CFFD-784F-47B2-9C50-2DA48AD8FF43}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-4.4831643108678154</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>138.17308363999999</v>
       </c>
       <c r="C437" s="5">
         <v>-0.1345124300000009</v>
       </c>
       <c r="D437" s="5">
         <v>-1.1608493841285372</v>
       </c>
       <c r="E437" s="5">
         <v>-0.2575377215310648</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>137.54057293</v>
+        <v>137.54077701</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.63251070999999115</v>
+        <v>-0.63230662999998799</v>
       </c>
       <c r="D438" s="5">
-        <v>-5.3569887905349773</v>
+        <v>-5.3553036234944784</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>137.26811280999999</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.27266420000000835</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-2.3531419410718457</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>137.17050606000001</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-9.7606749999982867E-2</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-0.84995057748838976</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>