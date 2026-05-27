--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{08A25636-345A-4E27-B4A3-1A35EDCFA818}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{26C8DCAF-743C-4051-8F90-115B7B90979E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5193C2FF-A43C-4E69-A822-F7401D913A8B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FE96F7FF-7AA1-4AAD-A795-6F36E030A8EB}"/>
   </bookViews>
   <sheets>
     <sheet name="fwagovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82A4CFFD-784F-47B2-9C50-2DA48AD8FF43}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB25F00D-1C1C-4ED7-BA61-CEFA012FBE1A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>75.380875222</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>75.678656566000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.29778134400000056</v>
       </c>
       <c r="D7" s="5">
         <v>4.8447914701672312</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>75.867267796999997</v>
       </c>
       <c r="C8" s="5">
         <v>0.18861123099999588</v>
       </c>
       <c r="D8" s="5">
         <v>3.0320550396798485</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>76.413123983999995</v>
       </c>
       <c r="C9" s="5">
         <v>0.54585618699999827</v>
       </c>
       <c r="D9" s="5">
         <v>8.9838468284491277</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>76.498239815000005</v>
       </c>
       <c r="C10" s="5">
         <v>8.5115831000010189E-2</v>
       </c>
       <c r="D10" s="5">
         <v>1.3448876973482404</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>76.203529328000002</v>
       </c>
       <c r="C11" s="5">
         <v>-0.29471048700000324</v>
       </c>
       <c r="D11" s="5">
         <v>-4.5263067918112636</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>75.933982585999999</v>
       </c>
       <c r="C12" s="5">
         <v>-0.26954674200000284</v>
       </c>
       <c r="D12" s="5">
         <v>-4.1630223837816231</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>75.880902113999994</v>
       </c>
       <c r="C13" s="5">
         <v>-5.3080472000004875E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-0.83562379377261076</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>74.979792732000007</v>
       </c>
       <c r="C14" s="5">
         <v>-0.90110938199998714</v>
       </c>
       <c r="D14" s="5">
         <v>-13.35549954583305</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>75.505783026000003</v>
       </c>
       <c r="C15" s="5">
         <v>0.52599029399999608</v>
       </c>
       <c r="D15" s="5">
         <v>8.7506251411234572</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>76.302230381000001</v>
       </c>
       <c r="C16" s="5">
         <v>0.79644735499999797</v>
       </c>
       <c r="D16" s="5">
         <v>13.418580241210698</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>76.499143266000004</v>
       </c>
       <c r="C17" s="5">
         <v>0.19691288500000326</v>
       </c>
       <c r="D17" s="5">
         <v>3.1411718665609323</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>76.388876834000001</v>
       </c>
       <c r="C18" s="5">
         <v>-0.11026643200000308</v>
       </c>
       <c r="D18" s="5">
         <v>-1.7160420387289155</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>76.554638126</v>
       </c>
       <c r="C19" s="5">
         <v>0.16576129199999912</v>
       </c>
       <c r="D19" s="5">
         <v>2.6352632859906411</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>76.449746074000004</v>
       </c>
       <c r="C20" s="5">
         <v>-0.10489205199999674</v>
       </c>
       <c r="D20" s="5">
         <v>-1.631857194831321</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>76.937443204999994</v>
       </c>
       <c r="C21" s="5">
         <v>0.48769713099999024</v>
       </c>
       <c r="D21" s="5">
         <v>7.9295656117684077</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>77.598883743000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.6614405380000079</v>
       </c>
       <c r="D22" s="5">
         <v>10.818608280404707</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>78.538565586000004</v>
       </c>
       <c r="C23" s="5">
         <v>0.93968184300000246</v>
       </c>
       <c r="D23" s="5">
         <v>15.53934300242128</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>77.731174503999995</v>
       </c>
       <c r="C24" s="5">
         <v>-0.80739108200000942</v>
       </c>
       <c r="D24" s="5">
         <v>-11.662078445033453</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>78.817100852999999</v>
       </c>
       <c r="C25" s="5">
         <v>1.0859263490000046</v>
       </c>
       <c r="D25" s="5">
         <v>18.114363642876686</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>79.249050671000006</v>
       </c>
       <c r="C26" s="5">
         <v>0.43194981800000676</v>
       </c>
       <c r="D26" s="5">
         <v>6.7783852340289386</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>80.127195557999997</v>
       </c>
       <c r="C27" s="5">
         <v>0.8781448869999906</v>
       </c>
       <c r="D27" s="5">
         <v>14.138061226847555</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>80.034455715999997</v>
       </c>
       <c r="C28" s="5">
         <v>-9.2739842000000294E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-1.3800820816178505</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>80.123366282000006</v>
       </c>
       <c r="C29" s="5">
         <v>8.8910566000009794E-2</v>
       </c>
       <c r="D29" s="5">
         <v>1.3412596773786145</v>
       </c>
       <c r="E29" s="5">
         <v>4.7375994831706736</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>80.813055938999995</v>
       </c>
       <c r="C30" s="5">
         <v>0.68968965699998819</v>
       </c>
       <c r="D30" s="5">
         <v>10.832750361209587</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>80.943659765000007</v>
       </c>
       <c r="C31" s="5">
         <v>0.13060382600001219</v>
       </c>
       <c r="D31" s="5">
         <v>1.9566788481972353</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>81.427920164</v>
       </c>
       <c r="C32" s="5">
         <v>0.48426039899999296</v>
       </c>
       <c r="D32" s="5">
         <v>7.4202273163375132</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>81.882058396999994</v>
       </c>
       <c r="C33" s="5">
         <v>0.45413823299999478</v>
       </c>
       <c r="D33" s="5">
         <v>6.9017744388837121</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>81.938238134000002</v>
       </c>
       <c r="C34" s="5">
         <v>5.617973700000789E-2</v>
       </c>
       <c r="D34" s="5">
         <v>0.82644069973556444</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>82.132168699999994</v>
       </c>
       <c r="C35" s="5">
         <v>0.1939305659999917</v>
       </c>
       <c r="D35" s="5">
         <v>2.8774118716722086</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>82.724304532000005</v>
       </c>
       <c r="C36" s="5">
         <v>0.59213583200001096</v>
       </c>
       <c r="D36" s="5">
         <v>9.0028894061335407</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>82.595777588000004</v>
       </c>
       <c r="C37" s="5">
         <v>-0.12852694400000075</v>
       </c>
       <c r="D37" s="5">
         <v>-1.8485641518366736</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>83.123540352999996</v>
       </c>
       <c r="C38" s="5">
         <v>0.52776276499999142</v>
       </c>
       <c r="D38" s="5">
         <v>7.9429374684113485</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>83.627448012000002</v>
       </c>
       <c r="C39" s="5">
         <v>0.50390765900000645</v>
       </c>
       <c r="D39" s="5">
         <v>7.5221009378116044</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>83.823747361000002</v>
       </c>
       <c r="C40" s="5">
         <v>0.19629934900000023</v>
       </c>
       <c r="D40" s="5">
         <v>2.8534202604267644</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>83.624927321000001</v>
       </c>
       <c r="C41" s="5">
         <v>-0.19882004000000109</v>
       </c>
       <c r="D41" s="5">
         <v>-2.8094199971361644</v>
       </c>
       <c r="E41" s="5">
         <v>4.3702120885385609</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>84.497184946000004</v>
       </c>
       <c r="C42" s="5">
         <v>0.87225762500000315</v>
       </c>
       <c r="D42" s="5">
         <v>13.260336146654206</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>84.416955311999999</v>
       </c>
       <c r="C43" s="5">
         <v>-8.022963400000549E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-1.1334623332329263</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>84.756572523000003</v>
       </c>
       <c r="C44" s="5">
         <v>0.33961721100000375</v>
       </c>
       <c r="D44" s="5">
         <v>4.9359792507343903</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>84.651402692000005</v>
       </c>
       <c r="C45" s="5">
         <v>-0.10516983099999777</v>
       </c>
       <c r="D45" s="5">
         <v>-1.4788947814067588</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>84.961814994999997</v>
       </c>
       <c r="C46" s="5">
         <v>0.31041230299999256</v>
       </c>
       <c r="D46" s="5">
         <v>4.4901784866353101</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>85.243880951999998</v>
       </c>
       <c r="C47" s="5">
         <v>0.28206595700000037</v>
       </c>
       <c r="D47" s="5">
         <v>4.0574524857350358</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>85.179940822999995</v>
       </c>
       <c r="C48" s="5">
         <v>-6.3940129000002344E-2</v>
       </c>
       <c r="D48" s="5">
         <v>-0.89639754404908789</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>85.415804663000003</v>
       </c>
       <c r="C49" s="5">
         <v>0.23586384000000749</v>
       </c>
       <c r="D49" s="5">
         <v>3.3738830652248364</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>85.813003199999997</v>
       </c>
       <c r="C50" s="5">
         <v>0.39719853699999419</v>
       </c>
       <c r="D50" s="5">
         <v>5.725166234943635</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>85.850528530000005</v>
       </c>
       <c r="C51" s="5">
         <v>3.7525330000008239E-2</v>
       </c>
       <c r="D51" s="5">
         <v>0.52601418416846624</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>85.413659999000004</v>
       </c>
       <c r="C52" s="5">
         <v>-0.43686853100000178</v>
       </c>
       <c r="D52" s="5">
         <v>-5.9384124242152776</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>85.724771892999996</v>
       </c>
       <c r="C53" s="5">
         <v>0.31111189399999262</v>
       </c>
       <c r="D53" s="5">
         <v>4.4595318424003105</v>
       </c>
       <c r="E53" s="5">
         <v>2.5110270816016245</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>85.614482369000001</v>
       </c>
       <c r="C54" s="5">
         <v>-0.11028952399999525</v>
       </c>
       <c r="D54" s="5">
         <v>-1.5329867207742987</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>85.918064662000006</v>
       </c>
       <c r="C55" s="5">
         <v>0.30358229300000517</v>
       </c>
       <c r="D55" s="5">
         <v>4.3390808918564394</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>86.038373419999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.12030875799999308</v>
       </c>
       <c r="D56" s="5">
         <v>1.6933294075423211</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>86.111067793999993</v>
       </c>
       <c r="C57" s="5">
         <v>7.26943739999939E-2</v>
       </c>
       <c r="D57" s="5">
         <v>1.0186125188710093</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>86.236711994000004</v>
       </c>
       <c r="C58" s="5">
         <v>0.12564420000001064</v>
       </c>
       <c r="D58" s="5">
         <v>1.7650332858206941</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>86.389802758000002</v>
       </c>
       <c r="C59" s="5">
         <v>0.1530907639999981</v>
       </c>
       <c r="D59" s="5">
         <v>2.1512099527289497</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>86.450709783999997</v>
       </c>
       <c r="C60" s="5">
         <v>6.0907025999995312E-2</v>
       </c>
       <c r="D60" s="5">
         <v>0.84931909384775572</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>86.385889336999995</v>
       </c>
       <c r="C61" s="5">
         <v>-6.4820447000002446E-2</v>
       </c>
       <c r="D61" s="5">
         <v>-0.89605467406537187</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>87.041568601999998</v>
       </c>
       <c r="C62" s="5">
         <v>0.6556792650000034</v>
       </c>
       <c r="D62" s="5">
         <v>9.4981556173076687</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>87.079564000999994</v>
       </c>
       <c r="C63" s="5">
         <v>3.7995398999996155E-2</v>
       </c>
       <c r="D63" s="5">
         <v>0.52508364647114725</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>87.441277042999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.3617130420000052</v>
       </c>
       <c r="D64" s="5">
         <v>5.1000564435627727</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>87.612852963999998</v>
       </c>
       <c r="C65" s="5">
         <v>0.17157592099999874</v>
       </c>
       <c r="D65" s="5">
         <v>2.3801994846675667</v>
       </c>
       <c r="E65" s="5">
         <v>2.202491799402706</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>87.632588177000002</v>
       </c>
       <c r="C66" s="5">
         <v>1.9735213000004137E-2</v>
       </c>
       <c r="D66" s="5">
         <v>0.27064085707215746</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>87.962487542999995</v>
       </c>
       <c r="C67" s="5">
         <v>0.32989936599999226</v>
       </c>
       <c r="D67" s="5">
         <v>4.6122078950178835</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>87.828106742000003</v>
       </c>
       <c r="C68" s="5">
         <v>-0.13438080099999183</v>
       </c>
       <c r="D68" s="5">
         <v>-1.8179214719225123</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>88.155435201000003</v>
       </c>
       <c r="C69" s="5">
         <v>0.32732845900000029</v>
       </c>
       <c r="D69" s="5">
         <v>4.5651279002808076</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>88.151578334000007</v>
       </c>
       <c r="C70" s="5">
         <v>-3.8568669999961003E-3</v>
       </c>
       <c r="D70" s="5">
         <v>-5.2488276669904188E-2</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>88.047217787999998</v>
       </c>
       <c r="C71" s="5">
         <v>-0.10436054600000944</v>
       </c>
       <c r="D71" s="5">
         <v>-1.411437403432525</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>88.197260646000004</v>
       </c>
       <c r="C72" s="5">
         <v>0.15004285800000616</v>
       </c>
       <c r="D72" s="5">
         <v>2.0642175411941022</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>87.563372012000002</v>
       </c>
       <c r="C73" s="5">
         <v>-0.63388863400000162</v>
       </c>
       <c r="D73" s="5">
         <v>-8.2917144377835701</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>88.23843273</v>
       </c>
       <c r="C74" s="5">
         <v>0.67506071799999745</v>
       </c>
       <c r="D74" s="5">
         <v>9.653802485983686</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>88.298406374999999</v>
       </c>
       <c r="C75" s="5">
         <v>5.9973644999999465E-2</v>
       </c>
       <c r="D75" s="5">
         <v>0.81866842076119273</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>88.436843838000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.13843746300000248</v>
       </c>
       <c r="D76" s="5">
         <v>1.8977124010822743</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>88.858468048000006</v>
       </c>
       <c r="C77" s="5">
         <v>0.4216242100000045</v>
       </c>
       <c r="D77" s="5">
         <v>5.873443738382389</v>
       </c>
       <c r="E77" s="5">
         <v>1.4217264269568153</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>88.931501491999995</v>
       </c>
       <c r="C78" s="5">
         <v>7.3033443999989345E-2</v>
       </c>
       <c r="D78" s="5">
         <v>0.99075978478140314</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>88.878666479000003</v>
       </c>
       <c r="C79" s="5">
         <v>-5.2835012999992159E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-0.71060593652852999</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>89.116187488999998</v>
       </c>
       <c r="C80" s="5">
         <v>0.2375210099999947</v>
       </c>
       <c r="D80" s="5">
         <v>3.2544608849323531</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>89.662019212000004</v>
       </c>
       <c r="C81" s="5">
         <v>0.54583172300000626</v>
       </c>
       <c r="D81" s="5">
         <v>7.6026577797292383</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>89.241407760000001</v>
       </c>
       <c r="C82" s="5">
         <v>-0.42061145200000283</v>
       </c>
       <c r="D82" s="5">
         <v>-5.4862989884274853</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>89.350618605999998</v>
       </c>
       <c r="C83" s="5">
         <v>0.10921084599999631</v>
       </c>
       <c r="D83" s="5">
         <v>1.4784471566433366</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>89.590519389999997</v>
       </c>
       <c r="C84" s="5">
         <v>0.23990078399999959</v>
       </c>
       <c r="D84" s="5">
         <v>3.2699314841180716</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>90.103273407000003</v>
       </c>
       <c r="C85" s="5">
         <v>0.512754017000006</v>
       </c>
       <c r="D85" s="5">
         <v>7.0883372099727282</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>90.371183633000001</v>
       </c>
       <c r="C86" s="5">
         <v>0.26791022599999792</v>
       </c>
       <c r="D86" s="5">
         <v>3.6269743595476633</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>89.991687798000001</v>
       </c>
       <c r="C87" s="5">
         <v>-0.37949583500000017</v>
       </c>
       <c r="D87" s="5">
         <v>-4.9243902028307529</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>90.208990722999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.21730292499999848</v>
       </c>
       <c r="D88" s="5">
         <v>2.9364345139839987</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>90.291166215000004</v>
       </c>
       <c r="C89" s="5">
         <v>8.2175492000004624E-2</v>
       </c>
       <c r="D89" s="5">
         <v>1.0986283273959119</v>
       </c>
       <c r="E89" s="5">
         <v>1.6123372352380372</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>90.441956705999999</v>
       </c>
       <c r="C90" s="5">
         <v>0.15079049099999509</v>
       </c>
       <c r="D90" s="5">
         <v>2.0225670314315991</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>90.361223287000001</v>
       </c>
       <c r="C91" s="5">
         <v>-8.0733418999997753E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-1.0659419171086482</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>90.964368785000005</v>
       </c>
       <c r="C92" s="5">
         <v>0.6031454980000035</v>
       </c>
       <c r="D92" s="5">
         <v>8.3104855825903101</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>91.321165104000002</v>
       </c>
       <c r="C93" s="5">
         <v>0.3567963189999972</v>
       </c>
       <c r="D93" s="5">
         <v>4.809729920691308</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>91.703783138000006</v>
       </c>
       <c r="C94" s="5">
         <v>0.3826180340000036</v>
       </c>
       <c r="D94" s="5">
         <v>5.1452611264376724</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>91.865472199999999</v>
       </c>
       <c r="C95" s="5">
         <v>0.16168906199999356</v>
       </c>
       <c r="D95" s="5">
         <v>2.1364389731453493</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>92.036047835000005</v>
       </c>
       <c r="C96" s="5">
         <v>0.17057563500000583</v>
       </c>
       <c r="D96" s="5">
         <v>2.2510539719220235</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>92.113425781000004</v>
       </c>
       <c r="C97" s="5">
         <v>7.7377945999998587E-2</v>
       </c>
       <c r="D97" s="5">
         <v>1.0135604660423514</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>92.418716404999998</v>
       </c>
       <c r="C98" s="5">
         <v>0.30529062399999418</v>
       </c>
       <c r="D98" s="5">
         <v>4.0504529980366799</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>92.949463898999994</v>
       </c>
       <c r="C99" s="5">
         <v>0.53074749399999632</v>
       </c>
       <c r="D99" s="5">
         <v>7.1133205594781979</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>92.560225153000005</v>
       </c>
       <c r="C100" s="5">
         <v>-0.38923874599998953</v>
       </c>
       <c r="D100" s="5">
         <v>-4.9110268853199024</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>93.020660992000003</v>
       </c>
       <c r="C101" s="5">
         <v>0.46043583899999874</v>
       </c>
       <c r="D101" s="5">
         <v>6.1353915114410462</v>
       </c>
       <c r="E101" s="5">
         <v>3.0229920505186136</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>93.135224617999995</v>
       </c>
       <c r="C102" s="5">
         <v>0.11456362599999181</v>
       </c>
       <c r="D102" s="5">
         <v>1.4879642393884174</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>93.666863332000005</v>
       </c>
       <c r="C103" s="5">
         <v>0.53163871400001028</v>
       </c>
       <c r="D103" s="5">
         <v>7.0690942554926917</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>93.903313122</v>
       </c>
       <c r="C104" s="5">
         <v>0.23644978999999466</v>
       </c>
       <c r="D104" s="5">
         <v>3.0716576565216647</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>94.059721037000003</v>
       </c>
       <c r="C105" s="5">
         <v>0.15640791500000262</v>
       </c>
       <c r="D105" s="5">
         <v>2.017165188067982</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>94.334633253999996</v>
       </c>
       <c r="C106" s="5">
         <v>0.27491221699999357</v>
       </c>
       <c r="D106" s="5">
         <v>3.564222230468661</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>94.326664355999995</v>
       </c>
       <c r="C107" s="5">
         <v>-7.9688980000014453E-3</v>
       </c>
       <c r="D107" s="5">
         <v>-0.1013226594813843</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>94.477912290000006</v>
       </c>
       <c r="C108" s="5">
         <v>0.15124793400001124</v>
       </c>
       <c r="D108" s="5">
         <v>1.9411979473957341</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>94.803187481999998</v>
       </c>
       <c r="C109" s="5">
         <v>0.32527519199999233</v>
       </c>
       <c r="D109" s="5">
         <v>4.2105812305795132</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>95.167710951999993</v>
       </c>
       <c r="C110" s="5">
         <v>0.36452346999999463</v>
       </c>
       <c r="D110" s="5">
         <v>4.712904876824342</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>95.555722489000004</v>
       </c>
       <c r="C111" s="5">
         <v>0.38801153700001123</v>
       </c>
       <c r="D111" s="5">
         <v>5.0037779006702809</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>95.766263316000007</v>
       </c>
       <c r="C112" s="5">
         <v>0.21054082700000265</v>
       </c>
       <c r="D112" s="5">
         <v>2.6762737440889195</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>96.106850911999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.34058759599999178</v>
       </c>
       <c r="D113" s="5">
         <v>4.3522123007538882</v>
       </c>
       <c r="E113" s="5">
         <v>3.317746710341507</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>96.551847038000005</v>
       </c>
       <c r="C114" s="5">
         <v>0.4449961260000066</v>
       </c>
       <c r="D114" s="5">
         <v>5.6999712328126728</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>96.634704029000005</v>
       </c>
       <c r="C115" s="5">
         <v>8.285699099999988E-2</v>
       </c>
       <c r="D115" s="5">
         <v>1.0346671521659578</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>96.869137123000002</v>
       </c>
       <c r="C116" s="5">
         <v>0.23443309399999634</v>
       </c>
       <c r="D116" s="5">
         <v>2.9503255743634105</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>97.080783925000006</v>
       </c>
       <c r="C117" s="5">
         <v>0.21164680200000419</v>
       </c>
       <c r="D117" s="5">
         <v>2.6535849157016456</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>97.384251668000005</v>
       </c>
       <c r="C118" s="5">
         <v>0.30346774299999879</v>
       </c>
       <c r="D118" s="5">
         <v>3.8162843332424146</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>97.670718980000004</v>
       </c>
       <c r="C119" s="5">
         <v>0.2864673119999992</v>
       </c>
       <c r="D119" s="5">
         <v>3.5876164488814588</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>97.855882940000001</v>
       </c>
       <c r="C120" s="5">
         <v>0.18516395999999702</v>
       </c>
       <c r="D120" s="5">
         <v>2.2988289497857695</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>98.987503426999993</v>
       </c>
       <c r="C121" s="5">
         <v>1.1316204869999922</v>
       </c>
       <c r="D121" s="5">
         <v>14.79452454797201</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>99.126922308000005</v>
       </c>
       <c r="C122" s="5">
         <v>0.13941888100001165</v>
       </c>
       <c r="D122" s="5">
         <v>1.7032934504987107</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>99.085385994999996</v>
       </c>
       <c r="C123" s="5">
         <v>-4.1536313000008818E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-0.50166861148600583</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>99.426500512999993</v>
       </c>
       <c r="C124" s="5">
         <v>0.3411145179999977</v>
       </c>
       <c r="D124" s="5">
         <v>4.2102843028328341</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>99.637552924999994</v>
       </c>
       <c r="C125" s="5">
         <v>0.2110524120000008</v>
       </c>
       <c r="D125" s="5">
         <v>2.5771873482772323</v>
       </c>
       <c r="E125" s="5">
         <v>3.6737256288137843</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>99.771164983000006</v>
       </c>
       <c r="C126" s="5">
         <v>0.1336120580000113</v>
       </c>
       <c r="D126" s="5">
         <v>1.6210986393752069</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>99.747004103999998</v>
       </c>
       <c r="C127" s="5">
         <v>-2.4160879000007185E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-0.29020880150837369</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>100.22810181</v>
       </c>
       <c r="C128" s="5">
         <v>0.4810977059999999</v>
       </c>
       <c r="D128" s="5">
         <v>5.9438470450517089</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>101.23892143</v>
       </c>
       <c r="C129" s="5">
         <v>1.0108196200000066</v>
       </c>
       <c r="D129" s="5">
         <v>12.796610753116756</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>103.34771228</v>
       </c>
       <c r="C130" s="5">
         <v>2.1087908499999912</v>
       </c>
       <c r="D130" s="5">
         <v>28.067901587669631</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>102.84383588999999</v>
       </c>
       <c r="C131" s="5">
         <v>-0.50387639000000206</v>
       </c>
       <c r="D131" s="5">
         <v>-5.6962874164624093</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>103.22964244000001</v>
       </c>
       <c r="C132" s="5">
         <v>0.38580655000001229</v>
       </c>
       <c r="D132" s="5">
         <v>4.5957110517234501</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>103.81845789</v>
       </c>
       <c r="C133" s="5">
         <v>0.58881544999999846</v>
       </c>
       <c r="D133" s="5">
         <v>7.0635911976365318</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>102.50090948</v>
       </c>
       <c r="C134" s="5">
         <v>-1.3175484100000006</v>
       </c>
       <c r="D134" s="5">
         <v>-14.209787636590887</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>102.18400325</v>
       </c>
       <c r="C135" s="5">
         <v>-0.31690623000000073</v>
       </c>
       <c r="D135" s="5">
         <v>-3.6476459960871344</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>102.76432779</v>
       </c>
       <c r="C136" s="5">
         <v>0.58032453999999234</v>
       </c>
       <c r="D136" s="5">
         <v>7.0320079917890244</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>103.19239013000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.42806234000001098</v>
       </c>
       <c r="D137" s="5">
         <v>5.1146941167358628</v>
       </c>
       <c r="E137" s="5">
         <v>3.5677684774894525</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>102.86942863</v>
       </c>
       <c r="C138" s="5">
         <v>-0.32296150000000523</v>
       </c>
       <c r="D138" s="5">
         <v>-3.6916656569359274</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>103.39723041000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.52780178000000433</v>
       </c>
       <c r="D139" s="5">
         <v>6.33370337324759</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>103.90962446</v>
       </c>
       <c r="C140" s="5">
         <v>0.51239404999999749</v>
       </c>
       <c r="D140" s="5">
         <v>6.1114945889174432</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>102.92396497999999</v>
       </c>
       <c r="C141" s="5">
         <v>-0.98565948000000958</v>
       </c>
       <c r="D141" s="5">
         <v>-10.807405458602037</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>102.6408405</v>
       </c>
       <c r="C142" s="5">
         <v>-0.2831244799999979</v>
       </c>
       <c r="D142" s="5">
         <v>-3.2514875579586766</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>102.80488551000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.16404501000000948</v>
       </c>
       <c r="D143" s="5">
         <v>1.934840713163144</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>103.95315100000001</v>
       </c>
       <c r="C144" s="5">
         <v>1.14826549</v>
       </c>
       <c r="D144" s="5">
         <v>14.258061587872151</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>103.74257719000001</v>
       </c>
       <c r="C145" s="5">
         <v>-0.21057380999999964</v>
       </c>
       <c r="D145" s="5">
         <v>-2.4038930529836855</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>103.52670464000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.21587255000000027</v>
       </c>
       <c r="D146" s="5">
         <v>-2.4686375438453867</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>103.90789991</v>
       </c>
       <c r="C147" s="5">
         <v>0.38119526999999209</v>
       </c>
       <c r="D147" s="5">
         <v>4.5091043638972872</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>103.79549079</v>
       </c>
       <c r="C148" s="5">
         <v>-0.11240911999999526</v>
       </c>
       <c r="D148" s="5">
         <v>-1.2904815954533078</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>104.30371658</v>
       </c>
       <c r="C149" s="5">
         <v>0.50822578999999735</v>
       </c>
       <c r="D149" s="5">
         <v>6.0365433866611085</v>
       </c>
       <c r="E149" s="5">
         <v>1.076946128101075</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>104.77080444000001</v>
       </c>
       <c r="C150" s="5">
         <v>0.46708786000000657</v>
       </c>
       <c r="D150" s="5">
         <v>5.5081330737894341</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>105.19646569</v>
       </c>
       <c r="C151" s="5">
         <v>0.42566124999999033</v>
       </c>
       <c r="D151" s="5">
         <v>4.9857719540825185</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>105.68375408</v>
       </c>
       <c r="C152" s="5">
         <v>0.48728839000000335</v>
       </c>
       <c r="D152" s="5">
         <v>5.7024355181366504</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>105.55998875</v>
       </c>
       <c r="C153" s="5">
         <v>-0.12376532999999768</v>
       </c>
       <c r="D153" s="5">
         <v>-1.3962932559038799</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>105.82400733999999</v>
       </c>
       <c r="C154" s="5">
         <v>0.26401858999999206</v>
       </c>
       <c r="D154" s="5">
         <v>3.0429816932877829</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>105.54566205</v>
       </c>
       <c r="C155" s="5">
         <v>-0.27834528999999009</v>
       </c>
       <c r="D155" s="5">
         <v>-3.1110564157167286</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>105.7381579</v>
       </c>
       <c r="C156" s="5">
         <v>0.19249585000000025</v>
       </c>
       <c r="D156" s="5">
         <v>2.2106666262190933</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>105.92736398</v>
       </c>
       <c r="C157" s="5">
         <v>0.18920607999999106</v>
       </c>
       <c r="D157" s="5">
         <v>2.1685188460459637</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>106.25426564999999</v>
       </c>
       <c r="C158" s="5">
         <v>0.32690166999999803</v>
       </c>
       <c r="D158" s="5">
         <v>3.7668206246810998</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>107.24880872</v>
       </c>
       <c r="C159" s="5">
         <v>0.99454307000000597</v>
       </c>
       <c r="D159" s="5">
         <v>11.828688948792587</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>108.13496766</v>
       </c>
       <c r="C160" s="5">
         <v>0.88615894000000139</v>
       </c>
       <c r="D160" s="5">
         <v>10.378409936493638</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>109.22985966</v>
       </c>
       <c r="C161" s="5">
         <v>1.0948920000000015</v>
       </c>
       <c r="D161" s="5">
         <v>12.850282778719402</v>
       </c>
       <c r="E161" s="5">
         <v>4.7228835572907801</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>108.72687273</v>
       </c>
       <c r="C162" s="5">
         <v>-0.50298693000000583</v>
       </c>
       <c r="D162" s="5">
         <v>-5.387993455055673</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>108.35022257</v>
       </c>
       <c r="C163" s="5">
         <v>-0.37665015999999696</v>
       </c>
       <c r="D163" s="5">
         <v>-4.0787273692922232</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>108.62215304</v>
       </c>
       <c r="C164" s="5">
         <v>0.27193047000000092</v>
       </c>
       <c r="D164" s="5">
         <v>3.0536050471447584</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>108.69007834</v>
       </c>
       <c r="C165" s="5">
         <v>6.7925299999998856E-2</v>
       </c>
       <c r="D165" s="5">
         <v>0.75298901017415432</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>109.17080993</v>
       </c>
       <c r="C166" s="5">
         <v>0.48073159000000487</v>
       </c>
       <c r="D166" s="5">
         <v>5.4385843805906386</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>109.97432664</v>
       </c>
       <c r="C167" s="5">
         <v>0.80351670999999669</v>
       </c>
       <c r="D167" s="5">
         <v>9.1986704091801208</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>109.93428673</v>
       </c>
       <c r="C168" s="5">
         <v>-4.0039910000004397E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-0.4360271712213093</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>109.79113958000001</v>
       </c>
       <c r="C169" s="5">
         <v>-0.14314714999999012</v>
       </c>
       <c r="D169" s="5">
         <v>-1.5513968180668969</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>109.32225298</v>
       </c>
       <c r="C170" s="5">
         <v>-0.46888660000000471</v>
       </c>
       <c r="D170" s="5">
         <v>-5.0061771655736331</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>109.48174105</v>
       </c>
       <c r="C171" s="5">
         <v>0.15948806999999476</v>
       </c>
       <c r="D171" s="5">
         <v>1.7647717585564493</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>109.59621335999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.11447230999999647</v>
       </c>
       <c r="D172" s="5">
         <v>1.2619409118155067</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>109.32065058000001</v>
       </c>
       <c r="C173" s="5">
         <v>-0.27556277999998713</v>
       </c>
       <c r="D173" s="5">
         <v>-2.9758379347791575</v>
       </c>
       <c r="E173" s="5">
         <v>8.3119140025078586E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>109.62741529</v>
       </c>
       <c r="C174" s="5">
         <v>0.30676470999999594</v>
       </c>
       <c r="D174" s="5">
         <v>3.4197792586927234</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>109.90531202</v>
       </c>
       <c r="C175" s="5">
         <v>0.27789672999999482</v>
       </c>
       <c r="D175" s="5">
         <v>3.0846748443326355</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>109.62906846</v>
       </c>
       <c r="C176" s="5">
         <v>-0.2762435599999975</v>
       </c>
       <c r="D176" s="5">
         <v>-2.9748141254360205</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>110.31694653</v>
       </c>
       <c r="C177" s="5">
         <v>0.68787806999999646</v>
       </c>
       <c r="D177" s="5">
         <v>7.7948725997913249</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>110.37358232</v>
       </c>
       <c r="C178" s="5">
         <v>5.6635790000001407E-2</v>
       </c>
       <c r="D178" s="5">
         <v>0.61781242822047666</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>111.15120548</v>
       </c>
       <c r="C179" s="5">
         <v>0.77762316000000453</v>
       </c>
       <c r="D179" s="5">
         <v>8.7898719015810691</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>111.46849958</v>
       </c>
       <c r="C180" s="5">
         <v>0.31729409999999802</v>
       </c>
       <c r="D180" s="5">
         <v>3.4798375631626355</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>112.28973376</v>
       </c>
       <c r="C181" s="5">
         <v>0.8212341800000047</v>
       </c>
       <c r="D181" s="5">
         <v>9.2080773335524881</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>112.43301293</v>
       </c>
       <c r="C182" s="5">
         <v>0.14327916999999957</v>
       </c>
       <c r="D182" s="5">
         <v>1.5419643771157787</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>112.13600522</v>
       </c>
       <c r="C183" s="5">
         <v>-0.29700771000000259</v>
       </c>
       <c r="D183" s="5">
         <v>-3.1243163385007655</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>112.14788643999999</v>
       </c>
       <c r="C184" s="5">
         <v>1.1881219999992254E-2</v>
       </c>
       <c r="D184" s="5">
         <v>0.12721850911907584</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>112.43062644</v>
       </c>
       <c r="C185" s="5">
         <v>0.28274000000000399</v>
       </c>
       <c r="D185" s="5">
         <v>3.0676673746923289</v>
       </c>
       <c r="E185" s="5">
         <v>2.8448201172422971</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>112.40899265</v>
       </c>
       <c r="C186" s="5">
         <v>-2.1633789999995656E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-0.23065860494543289</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>113.00872</v>
       </c>
       <c r="C187" s="5">
         <v>0.59972734999999489</v>
       </c>
       <c r="D187" s="5">
         <v>6.5935189457273058</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>113.53366475999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.52494475999999679</v>
       </c>
       <c r="D188" s="5">
         <v>5.718844996704231</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>113.73519666</v>
       </c>
       <c r="C189" s="5">
         <v>0.2015319000000062</v>
       </c>
       <c r="D189" s="5">
         <v>2.1510216017960326</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>113.82947171000001</v>
       </c>
       <c r="C190" s="5">
         <v>9.4275050000007354E-2</v>
       </c>
       <c r="D190" s="5">
         <v>0.99922666874401322</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>113.55449183</v>
       </c>
       <c r="C191" s="5">
         <v>-0.27497988000000362</v>
       </c>
       <c r="D191" s="5">
         <v>-2.8606542428245674</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>112.06944523</v>
       </c>
       <c r="C192" s="5">
         <v>-1.485046600000004</v>
       </c>
       <c r="D192" s="5">
         <v>-14.612392003051999</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>113.03728036</v>
       </c>
       <c r="C193" s="5">
         <v>0.96783512999999743</v>
       </c>
       <c r="D193" s="5">
         <v>10.869920175021264</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>114.63085719</v>
       </c>
       <c r="C194" s="5">
         <v>1.5935768300000035</v>
       </c>
       <c r="D194" s="5">
         <v>18.292736946398016</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>114.97572796</v>
       </c>
       <c r="C195" s="5">
         <v>0.34487076999999999</v>
       </c>
       <c r="D195" s="5">
         <v>3.6705817222816961</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>115.24496240000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.26923444000000529</v>
       </c>
       <c r="D196" s="5">
         <v>2.8464702662604813</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>114.10572709</v>
       </c>
       <c r="C197" s="5">
         <v>-1.1392353100000037</v>
       </c>
       <c r="D197" s="5">
         <v>-11.238239895281088</v>
       </c>
       <c r="E197" s="5">
         <v>1.4898971063671329</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>114.86135222</v>
       </c>
       <c r="C198" s="5">
         <v>0.75562512999999853</v>
       </c>
       <c r="D198" s="5">
         <v>8.2424927097672462</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>114.74614339</v>
       </c>
       <c r="C199" s="5">
         <v>-0.11520883000000026</v>
       </c>
       <c r="D199" s="5">
         <v>-1.1970123891165696</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>114.04245736999999</v>
       </c>
       <c r="C200" s="5">
         <v>-0.70368602000000635</v>
       </c>
       <c r="D200" s="5">
         <v>-7.1158463828851044</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>114.64742768000001</v>
       </c>
       <c r="C201" s="5">
         <v>0.604970310000013</v>
       </c>
       <c r="D201" s="5">
         <v>6.5547900750289712</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>114.60396064</v>
       </c>
       <c r="C202" s="5">
         <v>-4.3467040000010115E-2</v>
       </c>
       <c r="D202" s="5">
         <v>-0.45401644627608428</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>114.61464055</v>
       </c>
       <c r="C203" s="5">
         <v>1.0679910000007453E-2</v>
       </c>
       <c r="D203" s="5">
         <v>0.11188498783376577</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>114.60537431</v>
       </c>
       <c r="C204" s="5">
         <v>-9.2662400000023126E-3</v>
       </c>
       <c r="D204" s="5">
         <v>-9.6973169477165833E-2</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>116.59801324</v>
       </c>
       <c r="C205" s="5">
         <v>1.9926389299999983</v>
       </c>
       <c r="D205" s="5">
         <v>22.979860820460331</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>116.14462829999999</v>
       </c>
       <c r="C206" s="5">
         <v>-0.45338494000000651</v>
       </c>
       <c r="D206" s="5">
         <v>-4.5676239636721627</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>115.92418647</v>
       </c>
       <c r="C207" s="5">
         <v>-0.22044182999999862</v>
       </c>
       <c r="D207" s="5">
         <v>-2.2539670902412268</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>115.66900111</v>
       </c>
       <c r="C208" s="5">
         <v>-0.2551853599999987</v>
       </c>
       <c r="D208" s="5">
         <v>-2.6098263835291569</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>115.57861413000001</v>
       </c>
       <c r="C209" s="5">
         <v>-9.0386979999991013E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-0.93369375638839847</v>
       </c>
       <c r="E209" s="5">
         <v>1.2908090396183791</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>116.56980393000001</v>
       </c>
       <c r="C210" s="5">
         <v>0.99118980000000079</v>
       </c>
       <c r="D210" s="5">
         <v>10.790621834362678</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>116.28638989</v>
       </c>
       <c r="C211" s="5">
         <v>-0.28341404000001091</v>
       </c>
       <c r="D211" s="5">
         <v>-2.8788391197043794</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>116.87957648</v>
       </c>
       <c r="C212" s="5">
         <v>0.59318659000000196</v>
       </c>
       <c r="D212" s="5">
         <v>6.2959931801397584</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>114.14396616000001</v>
       </c>
       <c r="C213" s="5">
         <v>-2.7356103199999922</v>
       </c>
       <c r="D213" s="5">
         <v>-24.738658354794406</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>114.42016438</v>
       </c>
       <c r="C214" s="5">
         <v>0.27619821999999772</v>
       </c>
       <c r="D214" s="5">
         <v>2.9426399274021797</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>114.73451799</v>
       </c>
       <c r="C215" s="5">
         <v>0.31435360999999773</v>
       </c>
       <c r="D215" s="5">
         <v>3.3471102170650635</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>115.2301906</v>
       </c>
       <c r="C216" s="5">
         <v>0.49567260999999974</v>
       </c>
       <c r="D216" s="5">
         <v>5.309176642771174</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>115.80258531</v>
       </c>
       <c r="C217" s="5">
         <v>0.57239470999999753</v>
       </c>
       <c r="D217" s="5">
         <v>6.1264652262492891</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>115.89417339000001</v>
       </c>
       <c r="C218" s="5">
         <v>9.1588080000008176E-2</v>
       </c>
       <c r="D218" s="5">
         <v>0.9532174230199475</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>116.7112068</v>
       </c>
       <c r="C219" s="5">
         <v>0.81703340999999341</v>
       </c>
       <c r="D219" s="5">
         <v>8.7956395755031114</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>116.891712</v>
       </c>
       <c r="C220" s="5">
         <v>0.18050519999999892</v>
       </c>
       <c r="D220" s="5">
         <v>1.8717849977156531</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>117.71539395000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.8236819500000081</v>
       </c>
       <c r="D221" s="5">
         <v>8.7913816011104586</v>
       </c>
       <c r="E221" s="5">
         <v>1.8487674697298173</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>117.48107272</v>
       </c>
       <c r="C222" s="5">
         <v>-0.23432123000000615</v>
       </c>
       <c r="D222" s="5">
         <v>-2.3627100818301328</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>117.85700649</v>
       </c>
       <c r="C223" s="5">
         <v>0.37593377000000316</v>
       </c>
       <c r="D223" s="5">
         <v>3.9082502030531874</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>118.32165789</v>
       </c>
       <c r="C224" s="5">
         <v>0.46465139999999394</v>
       </c>
       <c r="D224" s="5">
         <v>4.8349476197949715</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>117.98235642</v>
       </c>
       <c r="C225" s="5">
         <v>-0.33930146999999522</v>
       </c>
       <c r="D225" s="5">
         <v>-3.3873852279985628</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>118.22320854</v>
       </c>
       <c r="C226" s="5">
         <v>0.24085211999999956</v>
       </c>
       <c r="D226" s="5">
         <v>2.4774028482309252</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>118.45252667</v>
       </c>
       <c r="C227" s="5">
         <v>0.22931812999999579</v>
       </c>
       <c r="D227" s="5">
         <v>2.3526392721828993</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>118.12091258</v>
       </c>
       <c r="C228" s="5">
         <v>-0.33161409000000219</v>
       </c>
       <c r="D228" s="5">
         <v>-3.3082154479896042</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>118.59430639</v>
       </c>
       <c r="C229" s="5">
         <v>0.47339381000000458</v>
       </c>
       <c r="D229" s="5">
         <v>4.9166826240993</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>119.08512788</v>
       </c>
       <c r="C230" s="5">
         <v>0.49082149000000186</v>
       </c>
       <c r="D230" s="5">
         <v>5.0810140883456256</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>120.13119922</v>
       </c>
       <c r="C231" s="5">
         <v>1.0460713399999975</v>
       </c>
       <c r="D231" s="5">
         <v>11.065562713586008</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>120.71055135</v>
       </c>
       <c r="C232" s="5">
         <v>0.57935213000000374</v>
       </c>
       <c r="D232" s="5">
         <v>5.9431918698194863</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>121.66601908</v>
       </c>
       <c r="C233" s="5">
         <v>0.95546772999999519</v>
       </c>
       <c r="D233" s="5">
         <v>9.9230511599822435</v>
       </c>
       <c r="E233" s="5">
         <v>3.3560819850613877</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>122.02331418</v>
       </c>
       <c r="C234" s="5">
         <v>0.35729510000000175</v>
       </c>
       <c r="D234" s="5">
         <v>3.5815053904843186</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>122.42021164000001</v>
       </c>
       <c r="C235" s="5">
         <v>0.39689746000000525</v>
       </c>
       <c r="D235" s="5">
         <v>3.9737518189319143</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>122.32591776</v>
       </c>
       <c r="C236" s="5">
         <v>-9.4293880000009267E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-0.92039155530891925</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>123.47261242</v>
       </c>
       <c r="C237" s="5">
         <v>1.1466946600000085</v>
       </c>
       <c r="D237" s="5">
         <v>11.847389113341311</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>122.99459048999999</v>
       </c>
       <c r="C238" s="5">
         <v>-0.47802193000001125</v>
       </c>
       <c r="D238" s="5">
         <v>-4.5481200670100534</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>122.95755266</v>
       </c>
       <c r="C239" s="5">
         <v>-3.7037829999988503E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-0.36076267744654666</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>123.0672246</v>
       </c>
       <c r="C240" s="5">
         <v>0.10967193999999836</v>
       </c>
       <c r="D240" s="5">
         <v>1.0756059526926265</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>122.16960125999999</v>
       </c>
       <c r="C241" s="5">
         <v>-0.89762334000000976</v>
       </c>
       <c r="D241" s="5">
         <v>-8.4098018621361561</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>122.16252888</v>
       </c>
       <c r="C242" s="5">
         <v>-7.0723799999967696E-3</v>
       </c>
       <c r="D242" s="5">
         <v>-6.944570718325771E-2</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>123.68752245</v>
       </c>
       <c r="C243" s="5">
         <v>1.5249935700000066</v>
       </c>
       <c r="D243" s="5">
         <v>16.052502858117947</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>124.10793819</v>
       </c>
       <c r="C244" s="5">
         <v>0.42041573999999571</v>
       </c>
       <c r="D244" s="5">
         <v>4.1559403380865945</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>124.33720925999999</v>
       </c>
       <c r="C245" s="5">
         <v>0.2292710699999958</v>
       </c>
       <c r="D245" s="5">
         <v>2.239485777541117</v>
       </c>
       <c r="E245" s="5">
         <v>2.1955104639723499</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>124.60261045</v>
       </c>
       <c r="C246" s="5">
         <v>0.26540119000000573</v>
       </c>
       <c r="D246" s="5">
         <v>2.5917189351850389</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>124.83559474</v>
       </c>
       <c r="C247" s="5">
         <v>0.23298429000000453</v>
       </c>
       <c r="D247" s="5">
         <v>2.2670019218175019</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>125.27999376</v>
       </c>
       <c r="C248" s="5">
         <v>0.44439901999999165</v>
       </c>
       <c r="D248" s="5">
         <v>4.3564894450858649</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>125.27848471</v>
       </c>
       <c r="C249" s="5">
         <v>-1.5090499999956819E-3</v>
       </c>
       <c r="D249" s="5">
         <v>-1.4453545066106521E-2</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>128.25474675000001</v>
       </c>
       <c r="C250" s="5">
         <v>2.9762620400000088</v>
       </c>
       <c r="D250" s="5">
         <v>32.545036186064927</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>127.46879681</v>
       </c>
       <c r="C251" s="5">
         <v>-0.78594994000000895</v>
       </c>
       <c r="D251" s="5">
         <v>-7.1107902316968623</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>125.45573923000001</v>
       </c>
       <c r="C252" s="5">
         <v>-2.0130575799999946</v>
       </c>
       <c r="D252" s="5">
         <v>-17.388640774927911</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>124.35936427999999</v>
       </c>
       <c r="C253" s="5">
         <v>-1.0963749500000119</v>
       </c>
       <c r="D253" s="5">
         <v>-9.9973050282870179</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>123.41579543</v>
       </c>
       <c r="C254" s="5">
         <v>-0.94356884999999124</v>
       </c>
       <c r="D254" s="5">
         <v>-8.7344153304494192</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>123.12916764000001</v>
       </c>
       <c r="C255" s="5">
         <v>-0.28662778999999716</v>
       </c>
       <c r="D255" s="5">
         <v>-2.7516225995531496</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>123.13259655</v>
       </c>
       <c r="C256" s="5">
         <v>3.4289099999966766E-3</v>
       </c>
       <c r="D256" s="5">
         <v>3.3422805998761795E-2</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>123.13180484</v>
       </c>
       <c r="C257" s="5">
         <v>-7.9171000000144431E-4</v>
       </c>
       <c r="D257" s="5">
         <v>-7.7154094864861911E-3</v>
       </c>
       <c r="E257" s="5">
         <v>-0.96946394982968531</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>123.67841894</v>
       </c>
       <c r="C258" s="5">
         <v>0.54661409999999933</v>
       </c>
       <c r="D258" s="5">
         <v>5.4591224583122377</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>124.06190607000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.383487130000006</v>
       </c>
       <c r="D259" s="5">
         <v>3.7849295571676045</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>124.16399823</v>
       </c>
       <c r="C260" s="5">
         <v>0.10209215999999799</v>
       </c>
       <c r="D260" s="5">
         <v>0.99197735465539338</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>125.71445152</v>
       </c>
       <c r="C261" s="5">
         <v>1.550453289999993</v>
       </c>
       <c r="D261" s="5">
         <v>16.057762066988168</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>125.44999086</v>
       </c>
       <c r="C262" s="5">
         <v>-0.26446065999999746</v>
       </c>
       <c r="D262" s="5">
         <v>-2.4953901359753949</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>126.66778993</v>
       </c>
       <c r="C263" s="5">
         <v>1.2177990699999981</v>
       </c>
       <c r="D263" s="5">
         <v>12.291455122102523</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>127.81797944</v>
       </c>
       <c r="C264" s="5">
         <v>1.1501895100000041</v>
       </c>
       <c r="D264" s="5">
         <v>11.457438252678664</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>127.25966139000001</v>
       </c>
       <c r="C265" s="5">
         <v>-0.5583180499999969</v>
       </c>
       <c r="D265" s="5">
         <v>-5.1175729229427596</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>125.30430235999999</v>
       </c>
       <c r="C266" s="5">
         <v>-1.955359030000011</v>
       </c>
       <c r="D266" s="5">
         <v>-16.957075640438944</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>123.88455053</v>
       </c>
       <c r="C267" s="5">
         <v>-1.4197518299999956</v>
       </c>
       <c r="D267" s="5">
         <v>-12.780418326209253</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>124.29720946</v>
       </c>
       <c r="C268" s="5">
         <v>0.41265893000000631</v>
       </c>
       <c r="D268" s="5">
         <v>4.0712448319356609</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>123.86795952</v>
       </c>
       <c r="C269" s="5">
         <v>-0.42924994000000538</v>
       </c>
       <c r="D269" s="5">
         <v>-4.0662858460175144</v>
       </c>
       <c r="E269" s="5">
         <v>0.59785908357030682</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>123.98940879</v>
       </c>
       <c r="C270" s="5">
         <v>0.12144926999999939</v>
       </c>
       <c r="D270" s="5">
         <v>1.1829339268902617</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>123.78699261</v>
       </c>
       <c r="C271" s="5">
         <v>-0.20241618000000017</v>
       </c>
       <c r="D271" s="5">
         <v>-1.9415389803468908</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>123.54456902</v>
       </c>
       <c r="C272" s="5">
         <v>-0.24242359000000135</v>
       </c>
       <c r="D272" s="5">
         <v>-2.3249232126864583</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>123.63966357</v>
       </c>
       <c r="C273" s="5">
         <v>9.509454999999889E-2</v>
       </c>
       <c r="D273" s="5">
         <v>0.92758262400385316</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>123.69020020000001</v>
       </c>
       <c r="C274" s="5">
         <v>5.0536630000010518E-2</v>
       </c>
       <c r="D274" s="5">
         <v>0.4915936556124656</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>123.68370956</v>
       </c>
       <c r="C275" s="5">
         <v>-6.4906400000097619E-3</v>
       </c>
       <c r="D275" s="5">
         <v>-6.2951797684041022E-2</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>124.2540145</v>
       </c>
       <c r="C276" s="5">
         <v>0.57030493999999976</v>
       </c>
       <c r="D276" s="5">
         <v>5.6756974711747121</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>124.37032049</v>
       </c>
       <c r="C277" s="5">
         <v>0.11630599000000075</v>
       </c>
       <c r="D277" s="5">
         <v>1.1290416103011403</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>124.56614206</v>
       </c>
       <c r="C278" s="5">
         <v>0.19582157000000677</v>
       </c>
       <c r="D278" s="5">
         <v>1.9058528207825276</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>124.67287810000001</v>
       </c>
       <c r="C279" s="5">
         <v>0.10673604000000125</v>
       </c>
       <c r="D279" s="5">
         <v>1.0330945207976505</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>124.76269018000001</v>
       </c>
       <c r="C280" s="5">
         <v>8.9812080000001515E-2</v>
       </c>
       <c r="D280" s="5">
         <v>0.86789154180730854</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>125.66908534</v>
       </c>
       <c r="C281" s="5">
         <v>0.90639515999998821</v>
       </c>
       <c r="D281" s="5">
         <v>9.0748646151098669</v>
       </c>
       <c r="E281" s="5">
         <v>1.4540691773558878</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>125.77225258</v>
       </c>
       <c r="C282" s="5">
         <v>0.10316724000000477</v>
       </c>
       <c r="D282" s="5">
         <v>0.98959265749674064</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>126.33853302999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.56628044999999361</v>
       </c>
       <c r="D283" s="5">
         <v>5.5387357302370877</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>126.36622068</v>
       </c>
       <c r="C284" s="5">
         <v>2.7687650000004282E-2</v>
       </c>
       <c r="D284" s="5">
         <v>0.26330254454469681</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>126.37999823</v>
       </c>
       <c r="C285" s="5">
         <v>1.377755000000036E-2</v>
       </c>
       <c r="D285" s="5">
         <v>0.13091297419485226</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>126.28349196000001</v>
       </c>
       <c r="C286" s="5">
         <v>-9.65062699999919E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-0.91250498867471164</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>126.36864011999999</v>
       </c>
       <c r="C287" s="5">
         <v>8.5148159999988593E-2</v>
       </c>
       <c r="D287" s="5">
         <v>0.81212170849860321</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>126.57359652</v>
       </c>
       <c r="C288" s="5">
         <v>0.20495640000000037</v>
       </c>
       <c r="D288" s="5">
         <v>1.9637272248395954</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>126.63411386999999</v>
       </c>
       <c r="C289" s="5">
         <v>6.0517349999997805E-2</v>
       </c>
       <c r="D289" s="5">
         <v>0.5752549875357893</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>127.00487554</v>
       </c>
       <c r="C290" s="5">
         <v>0.37076167000000737</v>
       </c>
       <c r="D290" s="5">
         <v>3.5705136951749594</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>126.94067472</v>
       </c>
       <c r="C291" s="5">
         <v>-6.4200819999996384E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-0.60491498033988789</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>127.06822541</v>
       </c>
       <c r="C292" s="5">
         <v>0.12755068999999253</v>
       </c>
       <c r="D292" s="5">
         <v>1.212452572092948</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>127.07577851000001</v>
       </c>
       <c r="C293" s="5">
         <v>7.5531000000097492E-3</v>
       </c>
       <c r="D293" s="5">
         <v>7.1352879399189106E-2</v>
       </c>
       <c r="E293" s="5">
         <v>1.1193629413265516</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>126.37727647</v>
       </c>
       <c r="C294" s="5">
         <v>-0.69850204000000815</v>
       </c>
       <c r="D294" s="5">
         <v>-6.4002793381501384</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>126.9375629</v>
       </c>
       <c r="C295" s="5">
         <v>0.560286430000005</v>
       </c>
       <c r="D295" s="5">
         <v>5.4517935002375451</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>127.59773377</v>
       </c>
       <c r="C296" s="5">
         <v>0.66017087000000174</v>
       </c>
       <c r="D296" s="5">
         <v>6.4225501153342357</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>127.41373536</v>
       </c>
       <c r="C297" s="5">
         <v>-0.18399841000000094</v>
       </c>
       <c r="D297" s="5">
         <v>-1.7167648864035101</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>127.70551605</v>
       </c>
       <c r="C298" s="5">
         <v>0.29178068999999596</v>
       </c>
       <c r="D298" s="5">
         <v>2.7829078779494809</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>128.03923164</v>
       </c>
       <c r="C299" s="5">
         <v>0.33371558999999706</v>
       </c>
       <c r="D299" s="5">
         <v>3.1812619098703587</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>128.21053323999999</v>
       </c>
       <c r="C300" s="5">
         <v>0.1713015999999925</v>
       </c>
       <c r="D300" s="5">
         <v>1.6173268300164745</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>128.32222078000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.11168754000001968</v>
       </c>
       <c r="D301" s="5">
         <v>1.0503743554289846</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>128.20088859000001</v>
       </c>
       <c r="C302" s="5">
         <v>-0.12133219000000395</v>
       </c>
       <c r="D302" s="5">
         <v>-1.1287510235991949</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>128.57577848</v>
       </c>
       <c r="C303" s="5">
         <v>0.37488988999999151</v>
       </c>
       <c r="D303" s="5">
         <v>3.5660768750820138</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>128.75681718999999</v>
       </c>
       <c r="C304" s="5">
         <v>0.18103870999999572</v>
       </c>
       <c r="D304" s="5">
         <v>1.7027839123044952</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>128.97111132000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.21429413000001318</v>
       </c>
       <c r="D305" s="5">
         <v>2.0155825814377692</v>
       </c>
       <c r="E305" s="5">
         <v>1.4914980905278208</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>129.06622947</v>
       </c>
       <c r="C306" s="5">
         <v>9.5118149999990464E-2</v>
       </c>
       <c r="D306" s="5">
         <v>0.8886169627904561</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>129.33779127</v>
       </c>
       <c r="C307" s="5">
         <v>0.27156180000000063</v>
       </c>
       <c r="D307" s="5">
         <v>2.5542842696200774</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>129.18289419999999</v>
       </c>
       <c r="C308" s="5">
         <v>-0.15489707000000408</v>
       </c>
       <c r="D308" s="5">
         <v>-1.4277111788911889</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>128.9891575</v>
       </c>
       <c r="C309" s="5">
         <v>-0.1937366999999881</v>
       </c>
       <c r="D309" s="5">
         <v>-1.784880069809669</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>129.34564509</v>
       </c>
       <c r="C310" s="5">
         <v>0.35648759000000041</v>
       </c>
       <c r="D310" s="5">
         <v>3.3673208021790746</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>129.44575942</v>
       </c>
       <c r="C311" s="5">
         <v>0.1001143299999967</v>
       </c>
       <c r="D311" s="5">
         <v>0.93277161241613893</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>129.67195609999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.22619667999998683</v>
       </c>
       <c r="D312" s="5">
         <v>2.1171801909644961</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>129.35947239999999</v>
       </c>
       <c r="C313" s="5">
         <v>-0.31248370000000136</v>
       </c>
       <c r="D313" s="5">
         <v>-2.8537410923745954</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>129.76423059000001</v>
       </c>
       <c r="C314" s="5">
         <v>0.40475819000002389</v>
       </c>
       <c r="D314" s="5">
         <v>3.8200240096565308</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>130.07167093000001</v>
       </c>
       <c r="C315" s="5">
         <v>0.30744033999999942</v>
       </c>
       <c r="D315" s="5">
         <v>2.8804084125626517</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>130.74118405999999</v>
       </c>
       <c r="C316" s="5">
         <v>0.66951312999998436</v>
       </c>
       <c r="D316" s="5">
         <v>6.3546136346313231</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>131.22031171</v>
       </c>
       <c r="C317" s="5">
         <v>0.47912765000000945</v>
       </c>
       <c r="D317" s="5">
         <v>4.4873740625263059</v>
       </c>
       <c r="E317" s="5">
         <v>1.7439567411490664</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>131.16755788</v>
       </c>
       <c r="C318" s="5">
         <v>-5.2753830000000335E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-0.48136456514538128</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>130.91974635</v>
       </c>
       <c r="C319" s="5">
         <v>-0.247811530000007</v>
       </c>
       <c r="D319" s="5">
         <v>-2.2437194332229682</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>131.01377456</v>
       </c>
       <c r="C320" s="5">
         <v>9.4028210000004719E-2</v>
       </c>
       <c r="D320" s="5">
         <v>0.86526774418063113</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>131.64635648999999</v>
       </c>
       <c r="C321" s="5">
         <v>0.63258192999998641</v>
       </c>
       <c r="D321" s="5">
         <v>5.9504042399275647</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>131.99270010999999</v>
       </c>
       <c r="C322" s="5">
         <v>0.34634361999999896</v>
       </c>
       <c r="D322" s="5">
         <v>3.2031209518245118</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>132.21252526000001</v>
       </c>
       <c r="C323" s="5">
         <v>0.21982515000001968</v>
       </c>
       <c r="D323" s="5">
         <v>2.0169292129764038</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>132.60608701000001</v>
       </c>
       <c r="C324" s="5">
         <v>0.39356175000000349</v>
       </c>
       <c r="D324" s="5">
         <v>3.6311493957954077</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>133.00266156999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.39657455999997637</v>
       </c>
       <c r="D325" s="5">
         <v>3.6483669042227884</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>133.44860011</v>
       </c>
       <c r="C326" s="5">
         <v>0.44593854000001443</v>
       </c>
       <c r="D326" s="5">
         <v>4.0984553804381596</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>131.34019807000001</v>
       </c>
       <c r="C327" s="5">
         <v>-2.1084020399999872</v>
       </c>
       <c r="D327" s="5">
         <v>-17.395494719651026</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>131.69236036000001</v>
       </c>
       <c r="C328" s="5">
         <v>0.35216228999999544</v>
       </c>
       <c r="D328" s="5">
         <v>3.2654347775504355</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>132.58445696000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.89209660000000213</v>
       </c>
       <c r="D329" s="5">
         <v>8.4387217101130183</v>
       </c>
       <c r="E329" s="5">
         <v>1.0395839121422057</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>132.74763099</v>
       </c>
       <c r="C330" s="5">
         <v>0.16317402999999331</v>
       </c>
       <c r="D330" s="5">
         <v>1.4868990878332822</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>133.28755412000001</v>
       </c>
       <c r="C331" s="5">
         <v>0.53992313000000536</v>
       </c>
       <c r="D331" s="5">
         <v>4.9914248614632895</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>134.00253896000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.71498483999999962</v>
       </c>
       <c r="D332" s="5">
         <v>6.6304254717876931</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>133.69728265000001</v>
       </c>
       <c r="C333" s="5">
         <v>-0.30525631000000431</v>
       </c>
       <c r="D333" s="5">
         <v>-2.6995965930759924</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>133.59620896999999</v>
       </c>
       <c r="C334" s="5">
         <v>-0.10107368000001316</v>
       </c>
       <c r="D334" s="5">
         <v>-0.90342430578084221</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>133.38724164000001</v>
       </c>
       <c r="C335" s="5">
         <v>-0.2089673299999788</v>
       </c>
       <c r="D335" s="5">
         <v>-1.8609414588003692</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>133.45834847</v>
       </c>
       <c r="C336" s="5">
         <v>7.110682999999085E-2</v>
       </c>
       <c r="D336" s="5">
         <v>0.64158175745514523</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>133.57353479</v>
       </c>
       <c r="C337" s="5">
         <v>0.11518631999999229</v>
       </c>
       <c r="D337" s="5">
         <v>1.0406364399679013</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>133.97395549999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.40042070999999169</v>
       </c>
       <c r="D338" s="5">
         <v>3.6572136132261512</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>134.34922943999999</v>
       </c>
       <c r="C339" s="5">
         <v>0.37527393999999958</v>
       </c>
       <c r="D339" s="5">
         <v>3.4135865576459201</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>134.77318872999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.4239592899999991</v>
       </c>
       <c r="D340" s="5">
         <v>3.8532012398334148</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>134.30517793999999</v>
       </c>
       <c r="C341" s="5">
         <v>-0.4680107899999939</v>
       </c>
       <c r="D341" s="5">
         <v>-4.0884228827480111</v>
       </c>
       <c r="E341" s="5">
         <v>1.2978300921948183</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>135.00118298000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.69600504000001706</v>
       </c>
       <c r="D342" s="5">
         <v>6.3990647390066657</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>135.3771639</v>
       </c>
       <c r="C343" s="5">
         <v>0.37598091999998928</v>
       </c>
       <c r="D343" s="5">
         <v>3.3936933617416232</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>135.74613275999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.3689688599999954</v>
       </c>
       <c r="D344" s="5">
         <v>3.3200606507834518</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>135.40030755999999</v>
       </c>
       <c r="C345" s="5">
         <v>-0.34582520000000727</v>
       </c>
       <c r="D345" s="5">
         <v>-3.0146317668436007</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>135.40686719999999</v>
       </c>
       <c r="C346" s="5">
         <v>6.5596400000060839E-3</v>
       </c>
       <c r="D346" s="5">
         <v>5.8151018230834239E-2</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>134.99706483</v>
       </c>
       <c r="C347" s="5">
         <v>-0.4098023699999942</v>
       </c>
       <c r="D347" s="5">
         <v>-3.5718958809665691</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>134.57803870999999</v>
       </c>
       <c r="C348" s="5">
         <v>-0.41902612000001227</v>
       </c>
       <c r="D348" s="5">
         <v>-3.6618226155253009</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>134.57417236000001</v>
       </c>
       <c r="C349" s="5">
         <v>-3.8663499999813666E-3</v>
       </c>
       <c r="D349" s="5">
         <v>-3.446986595806445E-2</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>134.74663448000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.17246212000000583</v>
       </c>
       <c r="D350" s="5">
         <v>1.5487333269156522</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>134.62030318999999</v>
       </c>
       <c r="C351" s="5">
         <v>-0.12633129000002441</v>
       </c>
       <c r="D351" s="5">
         <v>-1.1192730152393748</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>134.71099269000001</v>
       </c>
       <c r="C352" s="5">
         <v>9.0689500000024736E-2</v>
       </c>
       <c r="D352" s="5">
         <v>0.81140458900121892</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>134.43346030000001</v>
       </c>
       <c r="C353" s="5">
         <v>-0.27753239000000463</v>
       </c>
       <c r="D353" s="5">
         <v>-2.4444252799192379</v>
       </c>
       <c r="E353" s="5">
         <v>9.5515572792970183E-2</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>134.62634883999999</v>
       </c>
       <c r="C354" s="5">
         <v>0.19288853999998423</v>
       </c>
       <c r="D354" s="5">
         <v>1.735443222944455</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>135.0831216</v>
       </c>
       <c r="C355" s="5">
         <v>0.45677276000000688</v>
       </c>
       <c r="D355" s="5">
         <v>4.148314505079731</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>135.88977020999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.80664860999999632</v>
       </c>
       <c r="D356" s="5">
         <v>7.4058939361561826</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>135.11150173999999</v>
       </c>
       <c r="C357" s="5">
         <v>-0.77826847000000043</v>
       </c>
       <c r="D357" s="5">
         <v>-6.660239459980466</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>135.51707094</v>
       </c>
       <c r="C358" s="5">
         <v>0.40556920000000218</v>
       </c>
       <c r="D358" s="5">
         <v>3.6621523316592075</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>134.95597706000001</v>
       </c>
       <c r="C359" s="5">
         <v>-0.56109387999998717</v>
       </c>
       <c r="D359" s="5">
         <v>-4.8568753915899432</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>134.78943605000001</v>
       </c>
       <c r="C360" s="5">
         <v>-0.1665410100000031</v>
       </c>
       <c r="D360" s="5">
         <v>-1.4708378272761835</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>134.72092739000001</v>
       </c>
       <c r="C361" s="5">
         <v>-6.8508659999992005E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-0.60821506468254904</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>135.42023967</v>
       </c>
       <c r="C362" s="5">
         <v>0.69931227999998669</v>
       </c>
       <c r="D362" s="5">
         <v>6.409933545975055</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>135.82778590999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.40754623999998785</v>
       </c>
       <c r="D363" s="5">
         <v>3.6717716405671341</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>135.93610082999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.10831491999999798</v>
       </c>
       <c r="D364" s="5">
         <v>0.96113984364214478</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>135.56839464000001</v>
       </c>
       <c r="C365" s="5">
         <v>-0.36770618999997851</v>
       </c>
       <c r="D365" s="5">
         <v>-3.1981321831037746</v>
       </c>
       <c r="E365" s="5">
         <v>0.84423501222634645</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>136.13965727999999</v>
       </c>
       <c r="C366" s="5">
         <v>0.57126263999998628</v>
       </c>
       <c r="D366" s="5">
         <v>5.1754541727890624</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>136.29978266000001</v>
       </c>
       <c r="C367" s="5">
         <v>0.16012538000001086</v>
       </c>
       <c r="D367" s="5">
         <v>1.4205880236242807</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>136.71885707000001</v>
       </c>
       <c r="C368" s="5">
         <v>0.41907441000000745</v>
       </c>
       <c r="D368" s="5">
         <v>3.7526193988710599</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>132.33085867</v>
       </c>
       <c r="C369" s="5">
         <v>-4.387998400000015</v>
       </c>
       <c r="D369" s="5">
         <v>-32.392864256663977</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>128.93467147999999</v>
       </c>
       <c r="C370" s="5">
         <v>-3.3961871900000062</v>
       </c>
       <c r="D370" s="5">
         <v>-26.801353673648155</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>130.77478447999999</v>
       </c>
       <c r="C371" s="5">
         <v>1.8401130000000023</v>
       </c>
       <c r="D371" s="5">
         <v>18.536347012206122</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>134.00333208000001</v>
       </c>
       <c r="C372" s="5">
         <v>3.2285476000000131</v>
       </c>
       <c r="D372" s="5">
         <v>33.998215420680353</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>134.98640311</v>
       </c>
       <c r="C373" s="5">
         <v>0.98307102999999074</v>
       </c>
       <c r="D373" s="5">
         <v>9.1674413820506331</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>133.80272973999999</v>
       </c>
       <c r="C374" s="5">
         <v>-1.1836733700000082</v>
       </c>
       <c r="D374" s="5">
         <v>-10.029655758473222</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>132.53073881</v>
       </c>
       <c r="C375" s="5">
         <v>-1.271990929999987</v>
       </c>
       <c r="D375" s="5">
         <v>-10.829799300322641</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>132.29094194999999</v>
       </c>
       <c r="C376" s="5">
         <v>-0.23979686000001266</v>
       </c>
       <c r="D376" s="5">
         <v>-2.1497640676426788</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>132.99612782</v>
       </c>
       <c r="C377" s="5">
         <v>0.70518587000000821</v>
       </c>
       <c r="D377" s="5">
         <v>6.5875929852338366</v>
       </c>
       <c r="E377" s="5">
         <v>-1.8973941727573274</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>133.43692637999999</v>
       </c>
       <c r="C378" s="5">
         <v>0.4407985599999904</v>
       </c>
       <c r="D378" s="5">
         <v>4.0505540326576162</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>133.41523597</v>
       </c>
       <c r="C379" s="5">
         <v>-2.1690409999990834E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-0.19488783901264739</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>133.27866198999999</v>
       </c>
       <c r="C380" s="5">
         <v>-0.13657398000000853</v>
       </c>
       <c r="D380" s="5">
         <v>-1.2215185663941974</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>134.01413966000001</v>
       </c>
       <c r="C381" s="5">
         <v>0.73547767000002295</v>
       </c>
       <c r="D381" s="5">
         <v>6.8267416832201055</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>133.89515875000001</v>
       </c>
       <c r="C382" s="5">
         <v>-0.11898091000000477</v>
       </c>
       <c r="D382" s="5">
         <v>-1.0602013096626117</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>134.68039386000001</v>
       </c>
       <c r="C383" s="5">
         <v>0.78523511000000212</v>
       </c>
       <c r="D383" s="5">
         <v>7.2689523891027896</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>135.87579355</v>
       </c>
       <c r="C384" s="5">
         <v>1.1953996899999879</v>
       </c>
       <c r="D384" s="5">
         <v>11.186635494114539</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>135.05142776</v>
       </c>
       <c r="C385" s="5">
         <v>-0.82436579000000165</v>
       </c>
       <c r="D385" s="5">
         <v>-7.0423712430913055</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>136.07685398999999</v>
       </c>
       <c r="C386" s="5">
         <v>1.0254262299999937</v>
       </c>
       <c r="D386" s="5">
         <v>9.501725453724541</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>134.77519856000001</v>
       </c>
       <c r="C387" s="5">
         <v>-1.3016554299999825</v>
       </c>
       <c r="D387" s="5">
         <v>-10.893652390065389</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>134.82802895</v>
       </c>
       <c r="C388" s="5">
         <v>5.2830389999996896E-2</v>
       </c>
       <c r="D388" s="5">
         <v>0.47140220427053237</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>135.31870491999999</v>
       </c>
       <c r="C389" s="5">
         <v>0.49067596999998386</v>
       </c>
       <c r="D389" s="5">
         <v>4.4556088306762831</v>
       </c>
       <c r="E389" s="5">
         <v>1.7463494148817871</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>135.09317891000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.22552600999998162</v>
       </c>
       <c r="D390" s="5">
         <v>-1.9817231685198555</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>135.24209537999999</v>
       </c>
       <c r="C391" s="5">
         <v>0.14891646999998898</v>
       </c>
       <c r="D391" s="5">
         <v>1.3308382710417677</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>135.26968550000001</v>
       </c>
       <c r="C392" s="5">
         <v>2.7590120000013485E-2</v>
       </c>
       <c r="D392" s="5">
         <v>0.24508136689185278</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>135.49506948999999</v>
       </c>
       <c r="C393" s="5">
         <v>0.22538398999998321</v>
       </c>
       <c r="D393" s="5">
         <v>2.017843894255944</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>135.67129077999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.17622129000000086</v>
       </c>
       <c r="D394" s="5">
         <v>1.5719005226233485</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>135.93760283</v>
       </c>
       <c r="C395" s="5">
         <v>0.26631205000001046</v>
       </c>
       <c r="D395" s="5">
         <v>2.3811027361140491</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>137.85160015</v>
       </c>
       <c r="C396" s="5">
         <v>1.9139973199999929</v>
       </c>
       <c r="D396" s="5">
         <v>18.267782534042865</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>137.24846303999999</v>
       </c>
       <c r="C397" s="5">
         <v>-0.6031371100000058</v>
       </c>
       <c r="D397" s="5">
         <v>-5.1257977564787893</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>136.66800549000001</v>
       </c>
       <c r="C398" s="5">
         <v>-0.58045754999997712</v>
       </c>
       <c r="D398" s="5">
         <v>-4.9586929559288118</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>137.09480840000001</v>
       </c>
       <c r="C399" s="5">
         <v>0.42680290999999215</v>
       </c>
       <c r="D399" s="5">
         <v>3.8125430636332114</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>136.81707703000001</v>
       </c>
       <c r="C400" s="5">
         <v>-0.27773136999999792</v>
       </c>
       <c r="D400" s="5">
         <v>-2.4040968482883951</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>136.93418095000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.11710392000000525</v>
       </c>
       <c r="D401" s="5">
         <v>1.0319480829854788</v>
       </c>
       <c r="E401" s="5">
         <v>1.1938305432017682</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>137.26392344000001</v>
       </c>
       <c r="C402" s="5">
         <v>0.329742490000001</v>
       </c>
       <c r="D402" s="5">
         <v>2.9282235444110905</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>137.58707580999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.3231523699999741</v>
       </c>
       <c r="D403" s="5">
         <v>2.8619580848323833</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>137.93064573000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.34356992000002151</v>
       </c>
       <c r="D404" s="5">
         <v>3.0380298959697072</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>138.37147662000001</v>
       </c>
       <c r="C405" s="5">
         <v>0.44083089000000086</v>
       </c>
       <c r="D405" s="5">
         <v>3.9033794980815939</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>138.44248532</v>
       </c>
       <c r="C406" s="5">
         <v>7.1008699999993041E-2</v>
       </c>
       <c r="D406" s="5">
         <v>0.6175503575930108</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>138.54809491</v>
       </c>
       <c r="C407" s="5">
         <v>0.10560959000000025</v>
       </c>
       <c r="D407" s="5">
         <v>0.91925957526364233</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>138.98642518</v>
       </c>
       <c r="C408" s="5">
         <v>0.43833026999999447</v>
       </c>
       <c r="D408" s="5">
         <v>3.8632517842092318</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>138.93195892</v>
       </c>
       <c r="C409" s="5">
         <v>-5.4466259999998101E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-0.46924599383865173</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>139.3061926</v>
       </c>
       <c r="C410" s="5">
         <v>0.37423368000000323</v>
       </c>
       <c r="D410" s="5">
         <v>3.2806970674019942</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>138.9423199</v>
       </c>
       <c r="C411" s="5">
         <v>-0.36387270000000171</v>
       </c>
       <c r="D411" s="5">
         <v>-3.0898021865680247</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>139.71852645999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.77620655999999144</v>
       </c>
       <c r="D412" s="5">
         <v>6.9137121814626834</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>138.68619655000001</v>
       </c>
       <c r="C413" s="5">
         <v>-1.0323299099999872</v>
       </c>
       <c r="D413" s="5">
         <v>-8.5147890639426294</v>
       </c>
       <c r="E413" s="5">
         <v>1.2794581950577477</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>139.50120563999999</v>
       </c>
       <c r="C414" s="5">
         <v>0.81500908999998956</v>
       </c>
       <c r="D414" s="5">
         <v>7.2844250158707213</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>139.64217649</v>
       </c>
       <c r="C415" s="5">
         <v>0.1409708500000022</v>
       </c>
       <c r="D415" s="5">
         <v>1.2194045415538257</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>140.23101983999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.58884334999999055</v>
       </c>
       <c r="D416" s="5">
         <v>5.179184567001216</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>139.74944687999999</v>
       </c>
       <c r="C417" s="5">
         <v>-0.48157295999999405</v>
       </c>
       <c r="D417" s="5">
         <v>-4.0440163007539942</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>139.74748030999999</v>
       </c>
       <c r="C418" s="5">
         <v>-1.9665700000075503E-3</v>
       </c>
       <c r="D418" s="5">
         <v>-1.6885228630270088E-2</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>140.07320511</v>
       </c>
       <c r="C419" s="5">
         <v>0.32572480000001747</v>
       </c>
       <c r="D419" s="5">
         <v>2.8331074822850688</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>139.77775382999999</v>
       </c>
       <c r="C420" s="5">
         <v>-0.29545128000000886</v>
       </c>
       <c r="D420" s="5">
         <v>-2.5019581651640199</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>139.43239356999999</v>
       </c>
       <c r="C421" s="5">
         <v>-0.34536026000000675</v>
       </c>
       <c r="D421" s="5">
         <v>-2.924976139903801</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>138.67928513999999</v>
       </c>
       <c r="C422" s="5">
         <v>-0.7531084299999975</v>
       </c>
       <c r="D422" s="5">
         <v>-6.2923733651522706</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>138.5139207</v>
       </c>
       <c r="C423" s="5">
         <v>-0.16536443999999051</v>
       </c>
       <c r="D423" s="5">
         <v>-1.4215610457418704</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>138.42514667</v>
       </c>
       <c r="C424" s="5">
         <v>-8.8774029999996174E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-0.76637875651385245</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>138.52985025999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.10470358999998552</v>
       </c>
       <c r="D425" s="5">
         <v>0.91145525701197272</v>
       </c>
       <c r="E425" s="5">
         <v>-0.11273385087292587</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>138.80813203</v>
       </c>
       <c r="C426" s="5">
         <v>0.27828177000000665</v>
       </c>
       <c r="D426" s="5">
         <v>2.4373986005862269</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>138.63483697000001</v>
       </c>
       <c r="C427" s="5">
         <v>-0.17329505999998673</v>
       </c>
       <c r="D427" s="5">
         <v>-1.4878961538434265</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>138.24311399000001</v>
       </c>
       <c r="C428" s="5">
         <v>-0.39172297999999728</v>
       </c>
       <c r="D428" s="5">
         <v>-3.3384883346638472</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>138.29172030000001</v>
       </c>
       <c r="C429" s="5">
         <v>4.8606309999996711E-2</v>
       </c>
       <c r="D429" s="5">
         <v>0.42273713708722571</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>138.26506456999999</v>
       </c>
       <c r="C430" s="5">
         <v>-2.6655730000015865E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-0.23105495846322821</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>138.89672367</v>
       </c>
       <c r="C431" s="5">
         <v>0.63165910000000736</v>
       </c>
       <c r="D431" s="5">
         <v>5.6220250563132179</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>139.0386393</v>
       </c>
       <c r="C432" s="5">
         <v>0.14191562999999974</v>
       </c>
       <c r="D432" s="5">
         <v>1.2329954178956992</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>139.49774074999999</v>
       </c>
       <c r="C433" s="5">
         <v>0.45910144999999147</v>
       </c>
       <c r="D433" s="5">
         <v>4.0351220911093888</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>139.42618032999999</v>
       </c>
       <c r="C434" s="5">
         <v>-7.1560419999997293E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-0.61384961927085646</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>138.83726156</v>
       </c>
       <c r="C435" s="5">
         <v>-0.58891876999999226</v>
       </c>
       <c r="D435" s="5">
         <v>-4.95254095144041</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>138.30759606999999</v>
       </c>
       <c r="C436" s="5">
         <v>-0.52966549000001351</v>
       </c>
       <c r="D436" s="5">
         <v>-4.4831643108678154</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>138.17308363999999</v>
       </c>
       <c r="C437" s="5">
         <v>-0.1345124300000009</v>
       </c>
       <c r="D437" s="5">
         <v>-1.1608493841285372</v>
       </c>
       <c r="E437" s="5">
         <v>-0.2575377215310648</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>137.54077701</v>
       </c>
       <c r="C438" s="5">
         <v>-0.63230662999998799</v>
       </c>
       <c r="D438" s="5">
         <v>-5.3553036234944784</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>137.26811280999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.27266420000000835</v>
       </c>
       <c r="D439" s="5">
         <v>-2.3531419410718457</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>137.17050606000001</v>
+        <v>137.18219808000001</v>
       </c>
       <c r="C440" s="5">
-        <v>-9.7606749999982867E-2</v>
+        <v>-8.5914729999984729E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-0.84995057748838976</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.74848783451737511</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>137.24664999999999</v>
+      </c>
+      <c r="C441" s="5">
+        <v>6.445191999998201E-2</v>
+      </c>
+      <c r="D441" s="5">
+        <v>0.56525172168344628</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>