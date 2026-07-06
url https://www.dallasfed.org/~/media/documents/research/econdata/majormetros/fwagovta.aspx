--- v6 (2026-05-27)
+++ v7 (2026-07-06)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{26C8DCAF-743C-4051-8F90-115B7B90979E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{149F9519-0DA8-4502-97EE-99707AF94D50}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FE96F7FF-7AA1-4AAD-A795-6F36E030A8EB}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3A46D497-2FEE-4F48-A1AE-C3760E9B4E41}"/>
   </bookViews>
   <sheets>
     <sheet name="fwagovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB25F00D-1C1C-4ED7-BA61-CEFA012FBE1A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{063911F0-EF53-4E0C-B217-3041B8C9237F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>75.380875222</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>75.380875162999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>75.678656566000001</v>
+        <v>75.678656458999995</v>
       </c>
       <c r="C7" s="5">
-        <v>0.29778134400000056</v>
+        <v>0.29778129599999659</v>
       </c>
       <c r="D7" s="5">
-        <v>4.8447914701672312</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>4.8447906760546777</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>75.867267796999997</v>
+        <v>75.867267658000003</v>
       </c>
       <c r="C8" s="5">
-        <v>0.18861123099999588</v>
+        <v>0.18861119900000745</v>
       </c>
       <c r="D8" s="5">
-        <v>3.0320550396798485</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>3.032054522532146</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>76.413123983999995</v>
+        <v>76.413123838999994</v>
       </c>
       <c r="C9" s="5">
-        <v>0.54585618699999827</v>
+        <v>0.54585618099999067</v>
       </c>
       <c r="D9" s="5">
-        <v>8.9838468284491277</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>8.9838467428758015</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>76.498239815000005</v>
+        <v>76.498239632999997</v>
       </c>
       <c r="C10" s="5">
-        <v>8.5115831000010189E-2</v>
+        <v>8.5115794000003575E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>1.3448876973482404</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>1.3448871117045513</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>76.203529328000002</v>
+        <v>76.203529067999995</v>
       </c>
       <c r="C11" s="5">
-        <v>-0.29471048700000324</v>
+        <v>-0.29471056500000259</v>
       </c>
       <c r="D11" s="5">
-        <v>-4.5263067918112636</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>-4.5263079750462065</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>75.933982585999999</v>
+        <v>75.933982436999997</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.26954674200000284</v>
+        <v>-0.26954663099999721</v>
       </c>
       <c r="D12" s="5">
-        <v>-4.1630223837816231</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-4.1630207165807676</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>75.880902113999994</v>
+        <v>75.880901753000003</v>
       </c>
       <c r="C13" s="5">
-        <v>-5.3080472000004875E-2</v>
+        <v>-5.3080683999993994E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>-0.83562379377261076</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-0.83562712001270523</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>74.979792732000007</v>
+        <v>74.979792724000006</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.90110938199998714</v>
+        <v>-0.90110902899999701</v>
       </c>
       <c r="D14" s="5">
-        <v>-13.35549954583305</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-13.355494710279881</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>75.505783026000003</v>
+        <v>75.505783516999998</v>
       </c>
       <c r="C15" s="5">
-        <v>0.52599029399999608</v>
+        <v>0.52599079299999119</v>
       </c>
       <c r="D15" s="5">
-        <v>8.7506251411234572</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>8.7506337665818279</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>76.302230381000001</v>
+        <v>76.302230846</v>
       </c>
       <c r="C16" s="5">
-        <v>0.79644735499999797</v>
+        <v>0.79644732900000292</v>
       </c>
       <c r="D16" s="5">
-        <v>13.418580241210698</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>13.418579685059996</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>76.499143266000004</v>
+        <v>76.499143900000007</v>
       </c>
       <c r="C17" s="5">
-        <v>0.19691288500000326</v>
+        <v>0.19691305400000658</v>
       </c>
       <c r="D17" s="5">
-        <v>3.1411718665609323</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>3.1411745814284853</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>76.388876834000001</v>
+        <v>76.388876554000007</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.11026643200000308</v>
+        <v>-0.11026734600000054</v>
       </c>
       <c r="D18" s="5">
-        <v>-1.7160420387289155</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-1.7160561363385063</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>76.554638126</v>
+        <v>76.554638142000002</v>
       </c>
       <c r="C19" s="5">
-        <v>0.16576129199999912</v>
+        <v>0.16576158799999519</v>
       </c>
       <c r="D19" s="5">
-        <v>2.6352632859906411</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>2.6352680578606513</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>76.449746074000004</v>
+        <v>76.449745948</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.10489205199999674</v>
+        <v>-0.10489219400000138</v>
       </c>
       <c r="D20" s="5">
-        <v>-1.631857194831321</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-1.6318593870353393</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>76.937443204999994</v>
+        <v>76.937442981000004</v>
       </c>
       <c r="C21" s="5">
-        <v>0.48769713099999024</v>
+        <v>0.48769703300000344</v>
       </c>
       <c r="D21" s="5">
-        <v>7.9295656117684077</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>7.9295639755804892</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>77.598883743000002</v>
+        <v>77.598883474000004</v>
       </c>
       <c r="C22" s="5">
-        <v>0.6614405380000079</v>
+        <v>0.66144049300000063</v>
       </c>
       <c r="D22" s="5">
-        <v>10.818608280404707</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>10.818607542234894</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>78.538565586000004</v>
+        <v>78.538565204999998</v>
       </c>
       <c r="C23" s="5">
-        <v>0.93968184300000246</v>
+        <v>0.93968173099999319</v>
       </c>
       <c r="D23" s="5">
-        <v>15.53934300242128</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>15.539341082746038</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>77.731174503999995</v>
+        <v>77.731174284000005</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.80739108200000942</v>
+        <v>-0.80739092099999255</v>
       </c>
       <c r="D24" s="5">
-        <v>-11.662078445033453</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-11.662076302818146</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>78.817100852999999</v>
+        <v>78.817100476999997</v>
       </c>
       <c r="C25" s="5">
-        <v>1.0859263490000046</v>
+        <v>1.0859261929999917</v>
       </c>
       <c r="D25" s="5">
-        <v>18.114363642876686</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>18.114360892789882</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>79.249050671000006</v>
+        <v>79.249050624000006</v>
       </c>
       <c r="C26" s="5">
-        <v>0.43194981800000676</v>
+        <v>0.43195014700000911</v>
       </c>
       <c r="D26" s="5">
-        <v>6.7783852340289386</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>6.7783905867928373</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>80.127195557999997</v>
+        <v>80.127196526999995</v>
       </c>
       <c r="C27" s="5">
-        <v>0.8781448869999906</v>
+        <v>0.8781459029999894</v>
       </c>
       <c r="D27" s="5">
-        <v>14.138061226847555</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>14.138078602778847</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>80.034455715999997</v>
+        <v>80.034455815000001</v>
       </c>
       <c r="C28" s="5">
-        <v>-9.2739842000000294E-2</v>
+        <v>-9.2740711999994119E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>-1.3800820816178505</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-1.3800949293918063</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>80.123366282000006</v>
+        <v>80.123368209999995</v>
       </c>
       <c r="C29" s="5">
-        <v>8.8910566000009794E-2</v>
+        <v>8.8912394999994149E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>1.3412596773786145</v>
+        <v>1.3412874358788462</v>
       </c>
       <c r="E29" s="5">
-        <v>4.7375994831706736</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>4.7376011354291592</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>80.813055938999995</v>
+        <v>80.813054842</v>
       </c>
       <c r="C30" s="5">
-        <v>0.68968965699998819</v>
+        <v>0.68968663200000435</v>
       </c>
       <c r="D30" s="5">
-        <v>10.832750361209587</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>10.832700303699717</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>80.943659765000007</v>
+        <v>80.943659530000005</v>
       </c>
       <c r="C31" s="5">
-        <v>0.13060382600001219</v>
+        <v>0.13060468800000535</v>
       </c>
       <c r="D31" s="5">
-        <v>1.9566788481972353</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>1.9566919043036757</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>81.427920164</v>
+        <v>81.427919922000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.48426039899999296</v>
+        <v>0.48426039199999593</v>
       </c>
       <c r="D32" s="5">
-        <v>7.4202273163375132</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>7.4202272277809511</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>81.882058396999994</v>
+        <v>81.882058162000007</v>
       </c>
       <c r="C33" s="5">
-        <v>0.45413823299999478</v>
+        <v>0.45413824000000602</v>
       </c>
       <c r="D33" s="5">
-        <v>6.9017744388837121</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>6.9017745696957622</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>81.938238134000002</v>
+        <v>81.938237482999995</v>
       </c>
       <c r="C34" s="5">
-        <v>5.617973700000789E-2</v>
+        <v>5.6179320999987681E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>0.82644069973556444</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>0.82643455937263521</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>82.132168699999994</v>
+        <v>82.132168321999998</v>
       </c>
       <c r="C35" s="5">
-        <v>0.1939305659999917</v>
+        <v>0.19393083900000363</v>
       </c>
       <c r="D35" s="5">
-        <v>2.8774118716722086</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>2.8774159982962066</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>82.724304532000005</v>
+        <v>82.724304348999993</v>
       </c>
       <c r="C36" s="5">
-        <v>0.59213583200001096</v>
+        <v>0.59213602699999512</v>
       </c>
       <c r="D36" s="5">
-        <v>9.0028894061335407</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>9.0028925325594145</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>82.595777588000004</v>
+        <v>82.595777302000002</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.12852694400000075</v>
+        <v>-0.12852704699999151</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.8485641518366736</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-1.8485656246727711</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>83.123540352999996</v>
+        <v>83.123540401</v>
       </c>
       <c r="C38" s="5">
-        <v>0.52776276499999142</v>
+        <v>0.52776309899999774</v>
       </c>
       <c r="D38" s="5">
-        <v>7.9429374684113485</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>7.9429427016153298</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>83.627448012000002</v>
+        <v>83.627449631000005</v>
       </c>
       <c r="C39" s="5">
-        <v>0.50390765900000645</v>
+        <v>0.50390923000000498</v>
       </c>
       <c r="D39" s="5">
-        <v>7.5221009378116044</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>7.5221251718574411</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>83.823747361000002</v>
+        <v>83.823747236000003</v>
       </c>
       <c r="C40" s="5">
-        <v>0.19629934900000023</v>
+        <v>0.19629760499999804</v>
       </c>
       <c r="D40" s="5">
-        <v>2.8534202604267644</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>2.8533945253978787</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>83.624927321000001</v>
+        <v>83.624930430000006</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.19882004000000109</v>
+        <v>-0.1988168059999964</v>
       </c>
       <c r="D41" s="5">
-        <v>-2.8094199971361644</v>
+        <v>-2.8093748978198385</v>
       </c>
       <c r="E41" s="5">
-        <v>4.3702120885385609</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>4.3702134573556206</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>84.497184946000004</v>
+        <v>84.497182891999998</v>
       </c>
       <c r="C42" s="5">
-        <v>0.87225762500000315</v>
+        <v>0.87225246199999162</v>
       </c>
       <c r="D42" s="5">
-        <v>13.260336146654206</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>13.260252579025078</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>84.416955311999999</v>
+        <v>84.416954641999993</v>
       </c>
       <c r="C43" s="5">
-        <v>-8.022963400000549E-2</v>
+        <v>-8.0228250000004664E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-1.1334623332329263</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-1.1334429098616927</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>84.756572523000003</v>
+        <v>84.756572117999994</v>
       </c>
       <c r="C44" s="5">
-        <v>0.33961721100000375</v>
+        <v>0.33961747600000081</v>
       </c>
       <c r="D44" s="5">
-        <v>4.9359792507343903</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>4.9359832278967009</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>84.651402692000005</v>
+        <v>84.651402504999993</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.10516983099999777</v>
+        <v>-0.10516961300000105</v>
       </c>
       <c r="D45" s="5">
-        <v>-1.4788947814067588</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-1.4788917438070315</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>84.961814994999997</v>
+        <v>84.961813957000004</v>
       </c>
       <c r="C46" s="5">
-        <v>0.31041230299999256</v>
+        <v>0.31041145200001097</v>
       </c>
       <c r="D46" s="5">
-        <v>4.4901784866353101</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>4.4901659375413239</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>85.243880951999998</v>
+        <v>85.243880333000007</v>
       </c>
       <c r="C47" s="5">
-        <v>0.28206595700000037</v>
+        <v>0.28206637600000306</v>
       </c>
       <c r="D47" s="5">
-        <v>4.0574524857350358</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>4.0574586739090313</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>85.179940822999995</v>
+        <v>85.179940330999997</v>
       </c>
       <c r="C48" s="5">
-        <v>-6.3940129000002344E-2</v>
+        <v>-6.3940002000009599E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>-0.89639754404908789</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>-0.8963957774158593</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>85.415804663000003</v>
+        <v>85.415804210999994</v>
       </c>
       <c r="C49" s="5">
-        <v>0.23586384000000749</v>
+        <v>0.23586387999999658</v>
       </c>
       <c r="D49" s="5">
-        <v>3.3738830652248364</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>3.3738836659266358</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>85.813003199999997</v>
+        <v>85.813003276000003</v>
       </c>
       <c r="C50" s="5">
-        <v>0.39719853699999419</v>
+        <v>0.39719906500000945</v>
       </c>
       <c r="D50" s="5">
-        <v>5.725166234943635</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>5.72517407223323</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>85.850528530000005</v>
+        <v>85.850531232999998</v>
       </c>
       <c r="C51" s="5">
-        <v>3.7525330000008239E-2</v>
+        <v>3.7527956999994672E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>0.52601418416846624</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>0.52605109649204174</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>85.413659999000004</v>
+        <v>85.413660874000001</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.43686853100000178</v>
+        <v>-0.43687035899999671</v>
       </c>
       <c r="D52" s="5">
-        <v>-5.9384124242152776</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-5.9384363994097082</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>85.724771892999996</v>
+        <v>85.724778178999998</v>
       </c>
       <c r="C53" s="5">
-        <v>0.31111189399999262</v>
+        <v>0.31111730499999624</v>
       </c>
       <c r="D53" s="5">
-        <v>4.4595318424003105</v>
+        <v>4.4596109184170896</v>
       </c>
       <c r="E53" s="5">
-        <v>2.5110270816016245</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.5110307873531967</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>85.614482369000001</v>
+        <v>85.614477624000003</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.11028952399999525</v>
+        <v>-0.11030055499999492</v>
       </c>
       <c r="D54" s="5">
-        <v>-1.5329867207742987</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-1.5331388528549872</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>85.918064662000006</v>
+        <v>85.918062993000007</v>
       </c>
       <c r="C55" s="5">
-        <v>0.30358229300000517</v>
+        <v>0.30358536900000388</v>
       </c>
       <c r="D55" s="5">
-        <v>4.3390808918564394</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>4.3391259630728207</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>86.038373419999999</v>
+        <v>86.038372757000005</v>
       </c>
       <c r="C56" s="5">
-        <v>0.12030875799999308</v>
+        <v>0.12030976399999815</v>
       </c>
       <c r="D56" s="5">
-        <v>1.6933294075423211</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>1.6933437092300885</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>86.111067793999993</v>
+        <v>86.111067797000004</v>
       </c>
       <c r="C57" s="5">
-        <v>7.26943739999939E-2</v>
+        <v>7.2695039999999267E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>1.0186125188710093</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>1.0186219023321952</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>86.236711994000004</v>
+        <v>86.236710172000002</v>
       </c>
       <c r="C58" s="5">
-        <v>0.12564420000001064</v>
+        <v>0.1256423749999982</v>
       </c>
       <c r="D58" s="5">
-        <v>1.7650332858206941</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>1.7650074423107398</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>86.389802758000002</v>
+        <v>86.389801482999999</v>
       </c>
       <c r="C59" s="5">
-        <v>0.1530907639999981</v>
+        <v>0.15309131099999718</v>
       </c>
       <c r="D59" s="5">
-        <v>2.1512099527289497</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>2.1512177601951343</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>86.450709783999997</v>
+        <v>86.450708655</v>
       </c>
       <c r="C60" s="5">
-        <v>6.0907025999995312E-2</v>
+        <v>6.0907172000000287E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>0.84931909384775572</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>0.84932115023184096</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>86.385889336999995</v>
+        <v>86.385888412</v>
       </c>
       <c r="C61" s="5">
-        <v>-6.4820447000002446E-2</v>
+        <v>-6.4820242999999778E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>-0.89605467406537187</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-0.89605187731528479</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>87.041568601999998</v>
+        <v>87.041567638999993</v>
       </c>
       <c r="C62" s="5">
-        <v>0.6556792650000034</v>
+        <v>0.65567922699999315</v>
       </c>
       <c r="D62" s="5">
-        <v>9.4981556173076687</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>9.4981551496472463</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>87.079564000999994</v>
+        <v>87.079568444000003</v>
       </c>
       <c r="C63" s="5">
-        <v>3.7995398999996155E-2</v>
+        <v>3.8000805000010018E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>0.52508364647114725</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>0.52515854088208691</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>87.441277042999999</v>
+        <v>87.441280929000001</v>
       </c>
       <c r="C64" s="5">
-        <v>0.3617130420000052</v>
+        <v>0.3617124849999982</v>
       </c>
       <c r="D64" s="5">
-        <v>5.1000564435627727</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>5.1000481435383715</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>87.612852963999998</v>
+        <v>87.612862340999996</v>
       </c>
       <c r="C65" s="5">
-        <v>0.17157592099999874</v>
+        <v>0.17158141199999477</v>
       </c>
       <c r="D65" s="5">
-        <v>2.3801994846675667</v>
+        <v>2.3802763760145673</v>
       </c>
       <c r="E65" s="5">
-        <v>2.202491799402706</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>2.2024952436243472</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>87.632588177000002</v>
+        <v>87.632581948999999</v>
       </c>
       <c r="C66" s="5">
-        <v>1.9735213000004137E-2</v>
+        <v>1.9719608000002609E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>0.27064085707215746</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>0.27042656234799178</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>87.962487542999995</v>
+        <v>87.962485127999997</v>
       </c>
       <c r="C67" s="5">
-        <v>0.32989936599999226</v>
+        <v>0.32990317899999866</v>
       </c>
       <c r="D67" s="5">
-        <v>4.6122078950178835</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>4.6122626464284444</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>87.828106742000003</v>
+        <v>87.828105051999998</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.13438080099999183</v>
+        <v>-0.13438007599999935</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.8179214719225123</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-1.8179117957794144</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>88.155435201000003</v>
+        <v>88.155434533999994</v>
       </c>
       <c r="C69" s="5">
-        <v>0.32732845900000029</v>
+        <v>0.32732948199999612</v>
       </c>
       <c r="D69" s="5">
-        <v>4.5651279002808076</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>4.5651425510490951</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>88.151578334000007</v>
+        <v>88.151576054000003</v>
       </c>
       <c r="C70" s="5">
-        <v>-3.8568669999961003E-3</v>
+        <v>-3.8584799999910047E-3</v>
       </c>
       <c r="D70" s="5">
-        <v>-5.2488276669904188E-2</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>-5.251022317261933E-2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>88.047217787999998</v>
+        <v>88.047214871999998</v>
       </c>
       <c r="C71" s="5">
-        <v>-0.10436054600000944</v>
+        <v>-0.10436118200000521</v>
       </c>
       <c r="D71" s="5">
-        <v>-1.411437403432525</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>-1.4114459854328909</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>88.197260646000004</v>
+        <v>88.197256938999999</v>
       </c>
       <c r="C72" s="5">
-        <v>0.15004285800000616</v>
+        <v>0.15004206700000111</v>
       </c>
       <c r="D72" s="5">
-        <v>2.0642175411941022</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>2.0642066258050651</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>87.563372012000002</v>
+        <v>87.563368620000006</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.63388863400000162</v>
+        <v>-0.63388831899999332</v>
       </c>
       <c r="D73" s="5">
-        <v>-8.2917144377835701</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>-8.2917108137006483</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>88.23843273</v>
+        <v>88.238435014000004</v>
       </c>
       <c r="C74" s="5">
-        <v>0.67506071799999745</v>
+        <v>0.67506639399999813</v>
       </c>
       <c r="D74" s="5">
-        <v>9.653802485983686</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>9.6538875186870108</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>88.298406374999999</v>
+        <v>88.298406392999993</v>
       </c>
       <c r="C75" s="5">
-        <v>5.9973644999999465E-2</v>
+        <v>5.9971378999989611E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>0.81866842076119273</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>0.81863735180975894</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>88.436843838000001</v>
+        <v>88.436851908999998</v>
       </c>
       <c r="C76" s="5">
-        <v>0.13843746300000248</v>
+        <v>0.13844551600000443</v>
       </c>
       <c r="D76" s="5">
-        <v>1.8977124010822743</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>1.8978237456004576</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>88.858468048000006</v>
+        <v>88.858494847000003</v>
       </c>
       <c r="C77" s="5">
-        <v>0.4216242100000045</v>
+        <v>0.42164293800000507</v>
       </c>
       <c r="D77" s="5">
-        <v>5.873443738382389</v>
+        <v>5.8737109578572033</v>
       </c>
       <c r="E77" s="5">
-        <v>1.4217264269568153</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>1.4217461600008585</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>88.931501491999995</v>
+        <v>88.931488486999996</v>
       </c>
       <c r="C78" s="5">
-        <v>7.3033443999989345E-2</v>
+        <v>7.2993639999992865E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>0.99075978478140314</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>0.99021706826785127</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>88.878666479000003</v>
+        <v>88.878660339999996</v>
       </c>
       <c r="C79" s="5">
-        <v>-5.2835012999992159E-2</v>
+        <v>-5.2828146999999603E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-0.71060593652852999</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-0.71051399713576435</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>89.116187488999998</v>
+        <v>89.116184071999996</v>
       </c>
       <c r="C80" s="5">
-        <v>0.2375210099999947</v>
+        <v>0.23752373199999965</v>
       </c>
       <c r="D80" s="5">
-        <v>3.2544608849323531</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>3.2544989591869244</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>89.662019212000004</v>
+        <v>89.662017371000005</v>
       </c>
       <c r="C81" s="5">
-        <v>0.54583172300000626</v>
+        <v>0.54583329900000876</v>
       </c>
       <c r="D81" s="5">
-        <v>7.6026577797292383</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>7.6026807772688887</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>89.241407760000001</v>
+        <v>89.241403645000005</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.42061145200000283</v>
+        <v>-0.42061372599999913</v>
       </c>
       <c r="D82" s="5">
-        <v>-5.4862989884274853</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>-5.4863279983297879</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>89.350618605999998</v>
+        <v>89.350613607</v>
       </c>
       <c r="C83" s="5">
-        <v>0.10921084599999631</v>
+        <v>0.10920996199999422</v>
       </c>
       <c r="D83" s="5">
-        <v>1.4784471566433366</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>1.4784351774196569</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>89.590519389999997</v>
+        <v>89.590513113</v>
       </c>
       <c r="C84" s="5">
-        <v>0.23990078399999959</v>
+        <v>0.23989950600000043</v>
       </c>
       <c r="D84" s="5">
-        <v>3.2699314841180716</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>3.2699139921493758</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>90.103273407000003</v>
+        <v>90.103267122000005</v>
       </c>
       <c r="C85" s="5">
-        <v>0.512754017000006</v>
+        <v>0.51275400900000534</v>
       </c>
       <c r="D85" s="5">
-        <v>7.0883372099727282</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>7.0883376082439664</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>90.371183633000001</v>
+        <v>90.371189385999998</v>
       </c>
       <c r="C86" s="5">
-        <v>0.26791022599999792</v>
+        <v>0.26792226399999208</v>
       </c>
       <c r="D86" s="5">
-        <v>3.6269743595476633</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>3.6271402618646365</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>89.991687798000001</v>
+        <v>89.991683350000002</v>
       </c>
       <c r="C87" s="5">
-        <v>-0.37949583500000017</v>
+        <v>-0.37950603599999511</v>
       </c>
       <c r="D87" s="5">
-        <v>-4.9243902028307529</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>-4.9245192239121831</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>90.208990722999999</v>
+        <v>90.209004565000001</v>
       </c>
       <c r="C88" s="5">
-        <v>0.21730292499999848</v>
+        <v>0.21732121499999835</v>
       </c>
       <c r="D88" s="5">
-        <v>2.9364345139839987</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>2.9366851074333011</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>90.291166215000004</v>
+        <v>90.291211736999998</v>
       </c>
       <c r="C89" s="5">
-        <v>8.2175492000004624E-2</v>
+        <v>8.2207171999996831E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>1.0986283273959119</v>
+        <v>1.0990538222363622</v>
       </c>
       <c r="E89" s="5">
-        <v>1.6123372352380372</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>1.6123578195499588</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>90.441956705999999</v>
+        <v>90.441939704000006</v>
       </c>
       <c r="C90" s="5">
-        <v>0.15079049099999509</v>
+        <v>0.15072796700000879</v>
       </c>
       <c r="D90" s="5">
-        <v>2.0225670314315991</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>2.0217196476070676</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>90.361223287000001</v>
+        <v>90.361213206000002</v>
       </c>
       <c r="C91" s="5">
-        <v>-8.0733418999997753E-2</v>
+        <v>-8.0726498000004199E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>-1.0659419171086482</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>-1.0658511850677121</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>90.964368785000005</v>
+        <v>90.964362914999995</v>
       </c>
       <c r="C92" s="5">
-        <v>0.6031454980000035</v>
+        <v>0.60314970899999309</v>
       </c>
       <c r="D92" s="5">
-        <v>8.3104855825903101</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>8.3105467120712984</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>91.321165104000002</v>
+        <v>91.321161085</v>
       </c>
       <c r="C93" s="5">
-        <v>0.3567963189999972</v>
+        <v>0.35679817000000469</v>
       </c>
       <c r="D93" s="5">
-        <v>4.809729920691308</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>4.8097557306143512</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>91.703783138000006</v>
+        <v>91.703775148999995</v>
       </c>
       <c r="C94" s="5">
-        <v>0.3826180340000036</v>
+        <v>0.38261406399999487</v>
       </c>
       <c r="D94" s="5">
-        <v>5.1452611264376724</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>5.1452067353011444</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>91.865472199999999</v>
+        <v>91.865464196999994</v>
       </c>
       <c r="C95" s="5">
-        <v>0.16168906199999356</v>
+        <v>0.1616890479999995</v>
       </c>
       <c r="D95" s="5">
-        <v>2.1364389731453493</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>2.1364389742920542</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>92.036047835000005</v>
+        <v>92.036038410000003</v>
       </c>
       <c r="C96" s="5">
-        <v>0.17057563500000583</v>
+        <v>0.17057421300000897</v>
       </c>
       <c r="D96" s="5">
-        <v>2.2510539719220235</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>2.2510352121135169</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>92.113425781000004</v>
+        <v>92.113416094000002</v>
       </c>
       <c r="C97" s="5">
-        <v>7.7377945999998587E-2</v>
+        <v>7.7377683999998226E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>1.0135604660423514</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>1.0135571225387219</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>92.418716404999998</v>
+        <v>92.418726969999994</v>
       </c>
       <c r="C98" s="5">
-        <v>0.30529062399999418</v>
+        <v>0.30531087599999296</v>
       </c>
       <c r="D98" s="5">
-        <v>4.0504529980366799</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>4.0507270429342324</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>92.949463898999994</v>
+        <v>92.949454375000002</v>
       </c>
       <c r="C99" s="5">
-        <v>0.53074749399999632</v>
+        <v>0.53072740500000748</v>
       </c>
       <c r="D99" s="5">
-        <v>7.1133205594781979</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>7.113041918311036</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>92.560225153000005</v>
+        <v>92.560244726999997</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.38923874599998953</v>
+        <v>-0.3892096480000049</v>
       </c>
       <c r="D100" s="5">
-        <v>-4.9110268853199024</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>-4.9106686608388905</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>93.020660992000003</v>
+        <v>93.020725096999996</v>
       </c>
       <c r="C101" s="5">
-        <v>0.46043583899999874</v>
+        <v>0.46048036999999908</v>
       </c>
       <c r="D101" s="5">
-        <v>6.1353915114410462</v>
+        <v>6.1359998913961489</v>
       </c>
       <c r="E101" s="5">
-        <v>3.0229920505186136</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>3.0230111076042787</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>93.135224617999995</v>
+        <v>93.135204970999993</v>
       </c>
       <c r="C102" s="5">
-        <v>0.11456362599999181</v>
+        <v>0.11447987399999704</v>
       </c>
       <c r="D102" s="5">
-        <v>1.4879642393884174</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>1.4868680546133994</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>93.666863332000005</v>
+        <v>93.666849882999998</v>
       </c>
       <c r="C103" s="5">
-        <v>0.53163871400001028</v>
+        <v>0.53164491200000441</v>
       </c>
       <c r="D103" s="5">
-        <v>7.0690942554926917</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>7.0691808119209609</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>93.903313122</v>
+        <v>93.903304941000002</v>
       </c>
       <c r="C104" s="5">
-        <v>0.23644978999999466</v>
+        <v>0.23645505800000421</v>
       </c>
       <c r="D104" s="5">
-        <v>3.0716576565216647</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>3.071727491891374</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>94.059721037000003</v>
+        <v>94.059714650999993</v>
       </c>
       <c r="C105" s="5">
-        <v>0.15640791500000262</v>
+        <v>0.15640970999999126</v>
       </c>
       <c r="D105" s="5">
-        <v>2.017165188067982</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>2.0171887277058209</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>94.334633253999996</v>
+        <v>94.334620819999998</v>
       </c>
       <c r="C106" s="5">
-        <v>0.27491221699999357</v>
+        <v>0.27490616900000475</v>
       </c>
       <c r="D106" s="5">
-        <v>3.564222230468661</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>3.5641427996302211</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>94.326664355999995</v>
+        <v>94.326654128000001</v>
       </c>
       <c r="C107" s="5">
-        <v>-7.9688980000014453E-3</v>
+        <v>-7.9666919999965558E-3</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.1013226594813843</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-0.1012946370835377</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>94.477912290000006</v>
+        <v>94.477901191000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.15124793400001124</v>
+        <v>0.15124706299999957</v>
       </c>
       <c r="D108" s="5">
-        <v>1.9411979473957341</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>1.9411868820860878</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>94.803187481999998</v>
+        <v>94.803176061000002</v>
       </c>
       <c r="C109" s="5">
-        <v>0.32527519199999233</v>
+        <v>0.32527487000000121</v>
       </c>
       <c r="D109" s="5">
-        <v>4.2105812305795132</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.2105774872027935</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>95.167710951999993</v>
+        <v>95.167721931000003</v>
       </c>
       <c r="C110" s="5">
-        <v>0.36452346999999463</v>
+        <v>0.3645458700000006</v>
       </c>
       <c r="D110" s="5">
-        <v>4.712904876824342</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>4.7132012173513926</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>95.555722489000004</v>
+        <v>95.555713479000005</v>
       </c>
       <c r="C111" s="5">
-        <v>0.38801153700001123</v>
+        <v>0.38799154800000224</v>
       </c>
       <c r="D111" s="5">
-        <v>5.0037779006702809</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>5.0035137258333195</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>95.766263316000007</v>
+        <v>95.766286281999996</v>
       </c>
       <c r="C112" s="5">
-        <v>0.21054082700000265</v>
+        <v>0.21057280299999093</v>
       </c>
       <c r="D112" s="5">
-        <v>2.6762737440889195</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>2.6766853990195072</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>96.106850911999999</v>
+        <v>96.106924453999994</v>
       </c>
       <c r="C113" s="5">
-        <v>0.34058759599999178</v>
+        <v>0.34063817199999846</v>
       </c>
       <c r="D113" s="5">
-        <v>4.3522123007538882</v>
+        <v>4.3528702195005931</v>
       </c>
       <c r="E113" s="5">
-        <v>3.317746710341507</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>3.3177545689756505</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>96.551847038000005</v>
+        <v>96.551831195999995</v>
       </c>
       <c r="C114" s="5">
-        <v>0.4449961260000066</v>
+        <v>0.44490674200000058</v>
       </c>
       <c r="D114" s="5">
-        <v>5.6999712328126728</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>5.6987925305956866</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>96.634704029000005</v>
+        <v>96.634690479</v>
       </c>
       <c r="C115" s="5">
-        <v>8.285699099999988E-2</v>
+        <v>8.285928300000478E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>1.0346671521659578</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>1.0346960790520665</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>96.869137123000002</v>
+        <v>96.869126661999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.23443309399999634</v>
+        <v>0.23443618299999969</v>
       </c>
       <c r="D116" s="5">
-        <v>2.9503255743634105</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>2.9503653886336467</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>97.080783925000006</v>
+        <v>97.080775136</v>
       </c>
       <c r="C117" s="5">
-        <v>0.21164680200000419</v>
+        <v>0.21164847400000042</v>
       </c>
       <c r="D117" s="5">
-        <v>2.6535849157016456</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>2.6536064214706556</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>97.384251668000005</v>
+        <v>97.384236074</v>
       </c>
       <c r="C118" s="5">
-        <v>0.30346774299999879</v>
+        <v>0.30346093800000062</v>
       </c>
       <c r="D118" s="5">
-        <v>3.8162843332424146</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>3.8161976312507395</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>97.670718980000004</v>
+        <v>97.670705759000001</v>
       </c>
       <c r="C119" s="5">
-        <v>0.2864673119999992</v>
+        <v>0.28646968500000014</v>
       </c>
       <c r="D119" s="5">
-        <v>3.5876164488814588</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>3.5876472337741827</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>97.855882940000001</v>
+        <v>97.855867195000002</v>
       </c>
       <c r="C120" s="5">
-        <v>0.18516395999999702</v>
+        <v>0.18516143600000134</v>
       </c>
       <c r="D120" s="5">
-        <v>2.2988289497857695</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>2.2987976010492961</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>98.987503426999993</v>
+        <v>98.987493685999993</v>
       </c>
       <c r="C121" s="5">
-        <v>1.1316204869999922</v>
+        <v>1.1316264909999916</v>
       </c>
       <c r="D121" s="5">
-        <v>14.79452454797201</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>14.794610634983464</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>99.126922308000005</v>
+        <v>99.126933296999994</v>
       </c>
       <c r="C122" s="5">
-        <v>0.13941888100001165</v>
+        <v>0.13943961100000024</v>
       </c>
       <c r="D122" s="5">
-        <v>1.7032934504987107</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>1.7035488451622616</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>99.085385994999996</v>
+        <v>99.085380611999994</v>
       </c>
       <c r="C123" s="5">
-        <v>-4.1536313000008818E-2</v>
+        <v>-4.1552684999999201E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>-0.50166861148600583</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-0.50186583857669831</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>99.426500512999993</v>
+        <v>99.426519416000005</v>
       </c>
       <c r="C124" s="5">
-        <v>0.3411145179999977</v>
+        <v>0.34113880400001051</v>
       </c>
       <c r="D124" s="5">
-        <v>4.2102843028328341</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>4.2105899902324051</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>99.637552924999994</v>
+        <v>99.637631615000004</v>
       </c>
       <c r="C125" s="5">
-        <v>0.2110524120000008</v>
+        <v>0.21111219899999867</v>
       </c>
       <c r="D125" s="5">
-        <v>2.5771873482772323</v>
+        <v>2.5779254658107043</v>
       </c>
       <c r="E125" s="5">
-        <v>3.6737256288137843</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>3.6737281741753502</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>99.771164983000006</v>
+        <v>99.771152477000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.1336120580000113</v>
+        <v>0.13352086199999746</v>
       </c>
       <c r="D126" s="5">
-        <v>1.6210986393752069</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>1.6199827129132816</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>99.747004103999998</v>
+        <v>99.746991257000005</v>
       </c>
       <c r="C127" s="5">
-        <v>-2.4160879000007185E-2</v>
+        <v>-2.416121999999632E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.29020880150837369</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>-0.29021292831039602</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>100.22810181</v>
+        <v>100.22808981999999</v>
       </c>
       <c r="C128" s="5">
-        <v>0.4810977059999999</v>
+        <v>0.4810985629999891</v>
       </c>
       <c r="D128" s="5">
-        <v>5.9438470450517089</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>5.9438587014870814</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>101.23892143</v>
+        <v>101.238911</v>
       </c>
       <c r="C129" s="5">
-        <v>1.0108196200000066</v>
+        <v>1.0108211800000078</v>
       </c>
       <c r="D129" s="5">
-        <v>12.796610753116756</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>12.796633226957233</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>103.34771228</v>
+        <v>103.34769206999999</v>
       </c>
       <c r="C130" s="5">
-        <v>2.1087908499999912</v>
+        <v>2.108781069999992</v>
       </c>
       <c r="D130" s="5">
-        <v>28.067901587669631</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>28.067759386535762</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>102.84383588999999</v>
+        <v>102.84381989000001</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.50387639000000206</v>
+        <v>-0.50387217999998768</v>
       </c>
       <c r="D131" s="5">
-        <v>-5.6962874164624093</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-5.6962421758395498</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>103.22964244000001</v>
+        <v>103.22962271</v>
       </c>
       <c r="C132" s="5">
-        <v>0.38580655000001229</v>
+        <v>0.38580281999999499</v>
       </c>
       <c r="D132" s="5">
-        <v>4.5957110517234501</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>4.5956664291994187</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>103.81845789</v>
+        <v>103.81845149999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.58881544999999846</v>
+        <v>0.58882878999999377</v>
       </c>
       <c r="D133" s="5">
-        <v>7.0635911976365318</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>7.0637576742073938</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>102.50090948</v>
+        <v>102.50091569</v>
       </c>
       <c r="C134" s="5">
-        <v>-1.3175484100000006</v>
+        <v>-1.3175358099999954</v>
       </c>
       <c r="D134" s="5">
-        <v>-14.209787636590887</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>-14.209661901083104</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>102.18400325</v>
+        <v>102.18400715</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.31690623000000073</v>
+        <v>-0.31690854000000002</v>
       </c>
       <c r="D135" s="5">
-        <v>-3.6476459960871344</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-3.6476719168520022</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>102.76432779</v>
+        <v>102.76434127</v>
       </c>
       <c r="C136" s="5">
-        <v>0.58032453999999234</v>
+        <v>0.5803341200000034</v>
       </c>
       <c r="D136" s="5">
-        <v>7.0320079917890244</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>7.032127449172676</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>103.19239013000001</v>
+        <v>103.19246010000001</v>
       </c>
       <c r="C137" s="5">
-        <v>0.42806234000001098</v>
+        <v>0.4281188300000025</v>
       </c>
       <c r="D137" s="5">
-        <v>5.1146941167358628</v>
+        <v>5.1153839401468559</v>
       </c>
       <c r="E137" s="5">
-        <v>3.5677684774894525</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>3.5677569080885707</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>102.86942863</v>
+        <v>102.86942483999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.32296150000000523</v>
+        <v>-0.3230352600000117</v>
       </c>
       <c r="D138" s="5">
-        <v>-3.6916656569359274</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-3.6924918592481037</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>103.39723041000001</v>
+        <v>103.39722155</v>
       </c>
       <c r="C139" s="5">
-        <v>0.52780178000000433</v>
+        <v>0.52779671000000405</v>
       </c>
       <c r="D139" s="5">
-        <v>6.33370337324759</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>6.3336410453864733</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>103.90962446</v>
+        <v>103.90961342999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.51239404999999749</v>
+        <v>0.51239187999999558</v>
       </c>
       <c r="D140" s="5">
-        <v>6.1114945889174432</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>6.1114685351667308</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>102.92396497999999</v>
+        <v>102.92395438</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.98565948000000958</v>
+        <v>-0.98565904999999532</v>
       </c>
       <c r="D141" s="5">
-        <v>-10.807405458602037</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-10.807402075039596</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>102.6408405</v>
+        <v>102.64082207</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.2831244799999979</v>
+        <v>-0.28313230999999917</v>
       </c>
       <c r="D142" s="5">
-        <v>-3.2514875579586766</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-3.2515764537618508</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>102.80488551000001</v>
+        <v>102.80487325999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.16404501000000948</v>
+        <v>0.16405118999999502</v>
       </c>
       <c r="D143" s="5">
-        <v>1.934840713163144</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>1.9349145960558367</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>103.95315100000001</v>
+        <v>103.95312672</v>
       </c>
       <c r="C144" s="5">
-        <v>1.14826549</v>
+        <v>1.1482534600000065</v>
       </c>
       <c r="D144" s="5">
-        <v>14.258061587872151</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>14.257904722155935</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>103.74257719000001</v>
+        <v>103.7425731</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.21057380999999964</v>
+        <v>-0.21055361999999889</v>
       </c>
       <c r="D145" s="5">
-        <v>-2.4038930529836855</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-2.4036656823587021</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>103.52670464000001</v>
+        <v>103.52670440999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.21587255000000027</v>
+        <v>-0.21586869000000775</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.4686375438453867</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-2.4685940024892661</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>103.90789991</v>
+        <v>103.90791317999999</v>
       </c>
       <c r="C147" s="5">
-        <v>0.38119526999999209</v>
+        <v>0.38120877000000064</v>
       </c>
       <c r="D147" s="5">
-        <v>4.5091043638972872</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>4.5092673115569859</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>103.79549079</v>
+        <v>103.79549899</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.11240911999999526</v>
+        <v>-0.11241418999999553</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.2904815954533078</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-1.2905392904473345</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>104.30371658</v>
+        <v>104.30377267999999</v>
       </c>
       <c r="C149" s="5">
-        <v>0.50822578999999735</v>
+        <v>0.50827368999999578</v>
       </c>
       <c r="D149" s="5">
-        <v>6.0365433866611085</v>
+        <v>6.0371272475900017</v>
       </c>
       <c r="E149" s="5">
-        <v>1.076946128101075</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>1.0769319569695845</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>104.77080444000001</v>
+        <v>104.77080866</v>
       </c>
       <c r="C150" s="5">
-        <v>0.46708786000000657</v>
+        <v>0.46703598000000568</v>
       </c>
       <c r="D150" s="5">
-        <v>5.5081330737894341</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>5.507503098654265</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>105.19646569</v>
+        <v>105.19646215</v>
       </c>
       <c r="C151" s="5">
-        <v>0.42566124999999033</v>
+        <v>0.42565349000000197</v>
       </c>
       <c r="D151" s="5">
-        <v>4.9857719540825185</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>4.9856788153032516</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>105.68375408</v>
+        <v>105.68374579</v>
       </c>
       <c r="C152" s="5">
-        <v>0.48728839000000335</v>
+        <v>0.48728364000000113</v>
       </c>
       <c r="D152" s="5">
-        <v>5.7024355181366504</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>5.7023787048826824</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>105.55998875</v>
+        <v>105.55997882</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.12376532999999768</v>
+        <v>-0.12376697000000547</v>
       </c>
       <c r="D153" s="5">
-        <v>-1.3962932559038799</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-1.3963117478373754</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>105.82400733999999</v>
+        <v>105.82398947999999</v>
       </c>
       <c r="C154" s="5">
-        <v>0.26401858999999206</v>
+        <v>0.26401065999999673</v>
       </c>
       <c r="D154" s="5">
-        <v>3.0429816932877829</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>3.0428893242972377</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>105.54566205</v>
+        <v>105.54565470999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.27834528999999009</v>
+        <v>-0.27833477000000073</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.1110564157167286</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-3.1109410471587995</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>105.7381579</v>
+        <v>105.73813163</v>
       </c>
       <c r="C156" s="5">
-        <v>0.19249585000000025</v>
+        <v>0.19247692000000427</v>
       </c>
       <c r="D156" s="5">
-        <v>2.2106666262190933</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>2.2104471999024655</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>105.92736398</v>
+        <v>105.92735947</v>
       </c>
       <c r="C157" s="5">
-        <v>0.18920607999999106</v>
+        <v>0.18922784000000092</v>
       </c>
       <c r="D157" s="5">
-        <v>2.1685188460459637</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>2.1687712445886076</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>106.25426564999999</v>
+        <v>106.25425414</v>
       </c>
       <c r="C158" s="5">
-        <v>0.32690166999999803</v>
+        <v>0.3268946700000015</v>
       </c>
       <c r="D158" s="5">
-        <v>3.7668206246810998</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>3.7667387542823283</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>107.24880872</v>
+        <v>107.24882949000001</v>
       </c>
       <c r="C159" s="5">
-        <v>0.99454307000000597</v>
+        <v>0.99457535000000519</v>
       </c>
       <c r="D159" s="5">
-        <v>11.828688948792587</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>11.829094199081979</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>108.13496766</v>
+        <v>108.13497953</v>
       </c>
       <c r="C160" s="5">
-        <v>0.88615894000000139</v>
+        <v>0.88615003999998976</v>
       </c>
       <c r="D160" s="5">
-        <v>10.378409936493638</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>10.378298818713105</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>109.22985966</v>
+        <v>109.22990495000001</v>
       </c>
       <c r="C161" s="5">
-        <v>1.0948920000000015</v>
+        <v>1.0949254200000098</v>
       </c>
       <c r="D161" s="5">
-        <v>12.850282778719402</v>
+        <v>12.85069562179344</v>
       </c>
       <c r="E161" s="5">
-        <v>4.7228835572907801</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>4.7228706531193154</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>108.72687273</v>
+        <v>108.72688183</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.50298693000000583</v>
+        <v>-0.50302312000000882</v>
       </c>
       <c r="D162" s="5">
-        <v>-5.387993455055673</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-5.3883691784607279</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>108.35022257</v>
+        <v>108.35022139</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.37665015999999696</v>
+        <v>-0.37666043999999488</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.0787273692922232</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-4.0788362435963403</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>108.62215304</v>
+        <v>108.62214606000001</v>
       </c>
       <c r="C164" s="5">
-        <v>0.27193047000000092</v>
+        <v>0.2719246700000042</v>
       </c>
       <c r="D164" s="5">
-        <v>3.0536050471447584</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>3.0535390489447423</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>108.69007834</v>
+        <v>108.69006992</v>
       </c>
       <c r="C165" s="5">
-        <v>6.7925299999998856E-2</v>
+        <v>6.7923859999993397E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>0.75298901017415432</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>0.75297304059882553</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>109.17080993</v>
+        <v>109.17079568</v>
       </c>
       <c r="C166" s="5">
-        <v>0.48073159000000487</v>
+        <v>0.48072575999999856</v>
       </c>
       <c r="D166" s="5">
-        <v>5.4385843805906386</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>5.438517243947194</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>109.97432664</v>
+        <v>109.97432789</v>
       </c>
       <c r="C167" s="5">
-        <v>0.80351670999999669</v>
+        <v>0.80353221000000019</v>
       </c>
       <c r="D167" s="5">
-        <v>9.1986704091801208</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>9.1988563471926419</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>109.93428673</v>
+        <v>109.93425784</v>
       </c>
       <c r="C168" s="5">
-        <v>-4.0039910000004397E-2</v>
+        <v>-4.0070049999997082E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.4360271712213093</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-0.43635472780357842</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>109.79113958000001</v>
+        <v>109.79113682000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.14314714999999012</v>
+        <v>-0.14312101999999527</v>
       </c>
       <c r="D169" s="5">
-        <v>-1.5513968180668969</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-1.5511160563304816</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>109.32225298</v>
+        <v>109.32223215</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.46888660000000471</v>
+        <v>-0.46890467000000058</v>
       </c>
       <c r="D170" s="5">
-        <v>-5.0061771655736331</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-5.0063657079632229</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>109.48174105</v>
+        <v>109.48176117</v>
       </c>
       <c r="C171" s="5">
-        <v>0.15948806999999476</v>
+        <v>0.15952901999999369</v>
       </c>
       <c r="D171" s="5">
-        <v>1.7647717585564493</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>1.7652288615458422</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>109.59621335999999</v>
+        <v>109.59622572000001</v>
       </c>
       <c r="C172" s="5">
-        <v>0.11447230999999647</v>
+        <v>0.1144645500000081</v>
       </c>
       <c r="D172" s="5">
-        <v>1.2619409118155067</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>1.2618546399513875</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>109.32065058000001</v>
+        <v>109.32068699</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.27556277999998713</v>
+        <v>-0.27553873000000806</v>
       </c>
       <c r="D173" s="5">
-        <v>-2.9758379347791575</v>
+        <v>-2.9755814655137658</v>
       </c>
       <c r="E173" s="5">
-        <v>8.3119140025078586E-2</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>8.311097591959804E-2</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>109.62741529</v>
+        <v>109.6274136</v>
       </c>
       <c r="C174" s="5">
-        <v>0.30676470999999594</v>
+        <v>0.30672660999999835</v>
       </c>
       <c r="D174" s="5">
-        <v>3.4197792586927234</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>3.4193467919303222</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>109.90531202</v>
+        <v>109.90530196</v>
       </c>
       <c r="C175" s="5">
-        <v>0.27789672999999482</v>
+        <v>0.27788836000000572</v>
       </c>
       <c r="D175" s="5">
-        <v>3.0846748443326355</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>3.084580685815963</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>109.62906846</v>
+        <v>109.62905972</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.2762435599999975</v>
+        <v>-0.27624224000000197</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.9748141254360205</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-2.974800375075537</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>110.31694653</v>
+        <v>110.31694232</v>
       </c>
       <c r="C177" s="5">
-        <v>0.68787806999999646</v>
+        <v>0.68788259999999468</v>
       </c>
       <c r="D177" s="5">
-        <v>7.7948725997913249</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>7.7949263600602503</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>110.37358232</v>
+        <v>110.37358378</v>
       </c>
       <c r="C178" s="5">
-        <v>5.6635790000001407E-2</v>
+        <v>5.6641460000008692E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>0.61781242822047666</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.61787447792214234</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>111.15120548</v>
+        <v>111.15121711</v>
       </c>
       <c r="C179" s="5">
-        <v>0.77762316000000453</v>
+        <v>0.77763333000000046</v>
       </c>
       <c r="D179" s="5">
-        <v>8.7898719015810691</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>8.7899912281679917</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>111.46849958</v>
+        <v>111.46848433</v>
       </c>
       <c r="C180" s="5">
-        <v>0.31729409999999802</v>
+        <v>0.31726721999999086</v>
       </c>
       <c r="D180" s="5">
-        <v>3.4798375631626355</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>3.4795377508028524</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>112.28973376</v>
+        <v>112.28973488</v>
       </c>
       <c r="C181" s="5">
-        <v>0.8212341800000047</v>
+        <v>0.82125055000000202</v>
       </c>
       <c r="D181" s="5">
-        <v>9.2080773335524881</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>9.2082696939106192</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>112.43301293</v>
+        <v>112.43298922</v>
       </c>
       <c r="C182" s="5">
-        <v>0.14327916999999957</v>
+        <v>0.14325433999999859</v>
       </c>
       <c r="D182" s="5">
-        <v>1.5419643771157787</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>1.5416952644484283</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>112.13600522</v>
+        <v>112.13602378</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.29700771000000259</v>
+        <v>-0.29696543999999392</v>
       </c>
       <c r="D183" s="5">
-        <v>-3.1243163385007655</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-3.1238787759011344</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>112.14788643999999</v>
+        <v>112.14790198999999</v>
       </c>
       <c r="C184" s="5">
-        <v>1.1881219999992254E-2</v>
+        <v>1.1878209999991896E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>0.12721850911907584</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.12718623961387454</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>112.43062644</v>
+        <v>112.43065291000001</v>
       </c>
       <c r="C185" s="5">
-        <v>0.28274000000000399</v>
+        <v>0.28275092000001223</v>
       </c>
       <c r="D185" s="5">
-        <v>3.0676673746923289</v>
+        <v>3.067787070769179</v>
       </c>
       <c r="E185" s="5">
-        <v>2.8448201172422971</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.844810077240445</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>112.40899265</v>
+        <v>112.40897388</v>
       </c>
       <c r="C186" s="5">
-        <v>-2.1633789999995656E-2</v>
+        <v>-2.1679030000001376E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-0.23065860494543289</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-0.2311403862360506</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>113.00872</v>
+        <v>113.00868171</v>
       </c>
       <c r="C187" s="5">
-        <v>0.59972734999999489</v>
+        <v>0.59970782999999983</v>
       </c>
       <c r="D187" s="5">
-        <v>6.5935189457273058</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>6.5932991365618143</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>113.53366475999999</v>
+        <v>113.53360549</v>
       </c>
       <c r="C188" s="5">
-        <v>0.52494475999999679</v>
+        <v>0.52492377999999462</v>
       </c>
       <c r="D188" s="5">
-        <v>5.718844996704231</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>5.718612553609459</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>113.73519666</v>
+        <v>113.73523983</v>
       </c>
       <c r="C189" s="5">
-        <v>0.2015319000000062</v>
+        <v>0.20163433999999825</v>
       </c>
       <c r="D189" s="5">
-        <v>2.1510216017960326</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>2.1521268169562457</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>113.82947171000001</v>
+        <v>113.82950691000001</v>
       </c>
       <c r="C190" s="5">
-        <v>9.4275050000007354E-2</v>
+        <v>9.4267080000008718E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>0.99922666874401322</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.99914142783206206</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>113.55449183</v>
+        <v>113.55452115999999</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.27497988000000362</v>
+        <v>-0.27498575000001324</v>
       </c>
       <c r="D191" s="5">
-        <v>-2.8606542428245674</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-2.8607136272710942</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>112.06944523</v>
+        <v>112.06944926</v>
       </c>
       <c r="C192" s="5">
-        <v>-1.485046600000004</v>
+        <v>-1.4850718999999941</v>
       </c>
       <c r="D192" s="5">
-        <v>-14.612392003051999</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>-14.6126198136879</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>113.03728036</v>
+        <v>113.03729162</v>
       </c>
       <c r="C193" s="5">
-        <v>0.96783512999999743</v>
+        <v>0.9678423600000059</v>
       </c>
       <c r="D193" s="5">
-        <v>10.869920175021264</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>10.870004861893957</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>114.63085719</v>
+        <v>114.63083691</v>
       </c>
       <c r="C194" s="5">
-        <v>1.5935768300000035</v>
+        <v>1.5935452899999945</v>
       </c>
       <c r="D194" s="5">
-        <v>18.292736946398016</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>18.292344410753671</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>114.97572796</v>
+        <v>114.97573595999999</v>
       </c>
       <c r="C195" s="5">
-        <v>0.34487076999999999</v>
+        <v>0.3448990499999951</v>
       </c>
       <c r="D195" s="5">
-        <v>3.6705817222816961</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>3.6708883748801213</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>115.24496240000001</v>
+        <v>115.24497296</v>
       </c>
       <c r="C196" s="5">
-        <v>0.26923444000000529</v>
+        <v>0.26923700000000395</v>
       </c>
       <c r="D196" s="5">
-        <v>2.8464702662604813</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>2.8464974806725163</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>114.10572709</v>
+        <v>114.10573939</v>
       </c>
       <c r="C197" s="5">
-        <v>-1.1392353100000037</v>
+        <v>-1.1392335700000018</v>
       </c>
       <c r="D197" s="5">
-        <v>-11.238239895281088</v>
+        <v>-11.238222678487663</v>
       </c>
       <c r="E197" s="5">
-        <v>1.4898971063671329</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>1.4898841522701822</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>114.86135222</v>
+        <v>114.86131392</v>
       </c>
       <c r="C198" s="5">
-        <v>0.75562512999999853</v>
+        <v>0.75557453000000407</v>
       </c>
       <c r="D198" s="5">
-        <v>8.2424927097672462</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>8.2419195798781875</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>114.74614339</v>
+        <v>114.74607713</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.11520883000000026</v>
+        <v>-0.11523678999999731</v>
       </c>
       <c r="D199" s="5">
-        <v>-1.1970123891165696</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-1.1973016876599352</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>114.04245736999999</v>
+        <v>114.04234957</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.70368602000000635</v>
+        <v>-0.70372756000000436</v>
       </c>
       <c r="D200" s="5">
-        <v>-7.1158463828851044</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>-7.1162563507141012</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>114.64742768000001</v>
+        <v>114.64751244</v>
       </c>
       <c r="C201" s="5">
-        <v>0.604970310000013</v>
+        <v>0.60516287000000091</v>
       </c>
       <c r="D201" s="5">
-        <v>6.5547900750289712</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>6.5569440877111917</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>114.60396064</v>
+        <v>114.60402984</v>
       </c>
       <c r="C202" s="5">
-        <v>-4.3467040000010115E-2</v>
+        <v>-4.3482600000004368E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>-0.45401644627608428</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-0.45417829767062656</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>114.61464055</v>
+        <v>114.61468728</v>
       </c>
       <c r="C203" s="5">
-        <v>1.0679910000007453E-2</v>
+        <v>1.0657440000002794E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>0.11188498783376577</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>0.11164939951571196</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>114.60537431</v>
+        <v>114.60538723000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-9.2662400000023126E-3</v>
+        <v>-9.3000499999931208E-3</v>
       </c>
       <c r="D204" s="5">
-        <v>-9.6973169477165833E-2</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-9.7326800751662557E-2</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>116.59801324</v>
+        <v>116.59803248</v>
       </c>
       <c r="C205" s="5">
-        <v>1.9926389299999983</v>
+        <v>1.9926452499999954</v>
       </c>
       <c r="D205" s="5">
-        <v>22.979860820460331</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>22.979937968263719</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>116.14462829999999</v>
+        <v>116.14462257</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.45338494000000651</v>
+        <v>-0.45340991000000486</v>
       </c>
       <c r="D206" s="5">
-        <v>-4.5676239636721627</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>-4.5678694304103873</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>115.92418647</v>
+        <v>115.92418048</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.22044182999999862</v>
+        <v>-0.22044208999999171</v>
       </c>
       <c r="D207" s="5">
-        <v>-2.2539670902412268</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-2.2539698310332423</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>115.66900111</v>
+        <v>115.66900645</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.2551853599999987</v>
+        <v>-0.25517403000000627</v>
       </c>
       <c r="D208" s="5">
-        <v>-2.6098263835291569</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-2.6097120420411235</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>115.57861413000001</v>
+        <v>115.57860749</v>
       </c>
       <c r="C209" s="5">
-        <v>-9.0386979999991013E-2</v>
+        <v>-9.0398960000001694E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-0.93369375638839847</v>
+        <v>-0.93381693490975914</v>
       </c>
       <c r="E209" s="5">
-        <v>1.2908090396183791</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>1.2907923018367295</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>116.56980393000001</v>
+        <v>116.56975576000001</v>
       </c>
       <c r="C210" s="5">
-        <v>0.99118980000000079</v>
+        <v>0.99114827000001071</v>
       </c>
       <c r="D210" s="5">
-        <v>10.790621834362678</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>10.790148831908674</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>116.28638989</v>
+        <v>116.28630269999999</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.28341404000001091</v>
+        <v>-0.28345306000001358</v>
       </c>
       <c r="D211" s="5">
-        <v>-2.8788391197043794</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>-2.8792313619846799</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>116.87957648</v>
+        <v>116.8794146</v>
       </c>
       <c r="C212" s="5">
-        <v>0.59318659000000196</v>
+        <v>0.59311190000001091</v>
       </c>
       <c r="D212" s="5">
-        <v>6.2959931801397584</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>6.295182915448172</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>114.14396616000001</v>
+        <v>114.1440885</v>
       </c>
       <c r="C213" s="5">
-        <v>-2.7356103199999922</v>
+        <v>-2.7353261000000089</v>
       </c>
       <c r="D213" s="5">
-        <v>-24.738658354794406</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-24.736439479231244</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>114.42016438</v>
+        <v>114.42025568</v>
       </c>
       <c r="C214" s="5">
-        <v>0.27619821999999772</v>
+        <v>0.27616718000000162</v>
       </c>
       <c r="D214" s="5">
-        <v>2.9426399274021797</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>2.9423016158395932</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>114.73451799</v>
+        <v>114.73457815</v>
       </c>
       <c r="C215" s="5">
-        <v>0.31435360999999773</v>
+        <v>0.31432247000000757</v>
       </c>
       <c r="D215" s="5">
-        <v>3.3471102170650635</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>3.3467709143426339</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>115.2301906</v>
+        <v>115.23019065</v>
       </c>
       <c r="C216" s="5">
-        <v>0.49567260999999974</v>
+        <v>0.49561249999999291</v>
       </c>
       <c r="D216" s="5">
-        <v>5.309176642771174</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>5.3085145784708132</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>115.80258531</v>
+        <v>115.80264218000001</v>
       </c>
       <c r="C217" s="5">
-        <v>0.57239470999999753</v>
+        <v>0.57245153000000926</v>
       </c>
       <c r="D217" s="5">
-        <v>6.1264652262492891</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>6.1270900926788663</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>115.89417339000001</v>
+        <v>115.89420801999999</v>
       </c>
       <c r="C218" s="5">
-        <v>9.1588080000008176E-2</v>
+        <v>9.156583999998702E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>0.9532174230199475</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>0.95298447911398299</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>116.7112068</v>
+        <v>116.71118309000001</v>
       </c>
       <c r="C219" s="5">
-        <v>0.81703340999999341</v>
+        <v>0.81697507000001224</v>
       </c>
       <c r="D219" s="5">
-        <v>8.7956395755031114</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>8.7949842472806239</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>116.891712</v>
+        <v>116.89169572</v>
       </c>
       <c r="C220" s="5">
-        <v>0.18050519999999892</v>
+        <v>0.18051262999999551</v>
       </c>
       <c r="D220" s="5">
-        <v>1.8717849977156531</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>1.8718630846963125</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>117.71539395000001</v>
+        <v>117.71535790999999</v>
       </c>
       <c r="C221" s="5">
-        <v>0.8236819500000081</v>
+        <v>0.82366218999999319</v>
       </c>
       <c r="D221" s="5">
-        <v>8.7913816011104586</v>
+        <v>8.7911637296145706</v>
       </c>
       <c r="E221" s="5">
-        <v>1.8487674697298173</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>1.8487421387083813</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>117.48107272</v>
+        <v>117.48101314</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.23432123000000615</v>
+        <v>-0.23434476999999276</v>
       </c>
       <c r="D222" s="5">
-        <v>-2.3627100818301328</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-2.3629455632844687</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>117.85700649</v>
+        <v>117.85692451</v>
       </c>
       <c r="C223" s="5">
-        <v>0.37593377000000316</v>
+        <v>0.37591136999999719</v>
       </c>
       <c r="D223" s="5">
-        <v>3.9082502030531874</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>3.908015233587725</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>118.32165789</v>
+        <v>118.32152904</v>
       </c>
       <c r="C224" s="5">
-        <v>0.46465139999999394</v>
+        <v>0.46460453000000257</v>
       </c>
       <c r="D224" s="5">
-        <v>4.8349476197949715</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>4.8344527257637715</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>117.98235642</v>
+        <v>117.98243314</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.33930146999999522</v>
+        <v>-0.33909590000000378</v>
       </c>
       <c r="D225" s="5">
-        <v>-3.3873852279985628</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-3.3853688076395771</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>118.22320854</v>
+        <v>118.22328321000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.24085211999999956</v>
+        <v>0.24085007000000758</v>
       </c>
       <c r="D226" s="5">
-        <v>2.4774028482309252</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>2.477379895547771</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>118.45252667</v>
+        <v>118.45259172</v>
       </c>
       <c r="C227" s="5">
-        <v>0.22931812999999579</v>
+        <v>0.22930850999999564</v>
       </c>
       <c r="D227" s="5">
-        <v>2.3526392721828993</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>2.3525380209024283</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>118.12091258</v>
+        <v>118.12090986</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.33161409000000219</v>
+        <v>-0.33168186000000333</v>
       </c>
       <c r="D228" s="5">
-        <v>-3.3082154479896042</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-3.3088793611931067</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>118.59430639</v>
+        <v>118.59441911</v>
       </c>
       <c r="C229" s="5">
-        <v>0.47339381000000458</v>
+        <v>0.47350925000000643</v>
       </c>
       <c r="D229" s="5">
-        <v>4.9166826240993</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>4.9179082604089874</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>119.08512788</v>
+        <v>119.08522924</v>
       </c>
       <c r="C230" s="5">
-        <v>0.49082149000000186</v>
+        <v>0.49081012999999984</v>
       </c>
       <c r="D230" s="5">
-        <v>5.0810140883456256</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>5.0808888596327817</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>120.13119922</v>
+        <v>120.13117669</v>
       </c>
       <c r="C231" s="5">
-        <v>1.0460713399999975</v>
+        <v>1.0459474499999999</v>
       </c>
       <c r="D231" s="5">
-        <v>11.065562713586008</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>11.064178356040454</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>120.71055135</v>
+        <v>120.71051074</v>
       </c>
       <c r="C232" s="5">
-        <v>0.57935213000000374</v>
+        <v>0.57933404999999993</v>
       </c>
       <c r="D232" s="5">
-        <v>5.9431918698194863</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>5.9430025965066413</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>121.66601908</v>
+        <v>121.66593893</v>
       </c>
       <c r="C233" s="5">
-        <v>0.95546772999999519</v>
+        <v>0.95542818999999213</v>
       </c>
       <c r="D233" s="5">
-        <v>9.9230511599822435</v>
+        <v>9.9226259614949797</v>
       </c>
       <c r="E233" s="5">
-        <v>3.3560819850613877</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>3.3560455408209622</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>122.02331418</v>
+        <v>122.02323592</v>
       </c>
       <c r="C234" s="5">
-        <v>0.35729510000000175</v>
+        <v>0.35729699000000892</v>
       </c>
       <c r="D234" s="5">
-        <v>3.5815053904843186</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>3.5815270404221389</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>122.42021164000001</v>
+        <v>122.42013076000001</v>
       </c>
       <c r="C235" s="5">
-        <v>0.39689746000000525</v>
+        <v>0.39689484000000164</v>
       </c>
       <c r="D235" s="5">
-        <v>3.9737518189319143</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>3.9737277106866697</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>122.32591776</v>
+        <v>122.32582209</v>
       </c>
       <c r="C236" s="5">
-        <v>-9.4293880000009267E-2</v>
+        <v>-9.4308670000003758E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-0.92039155530891925</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-0.92053591325206297</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>123.47261242</v>
+        <v>123.47263117</v>
       </c>
       <c r="C237" s="5">
-        <v>1.1466946600000085</v>
+        <v>1.146809079999997</v>
       </c>
       <c r="D237" s="5">
-        <v>11.847389113341311</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>11.848642634550032</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>122.99459048999999</v>
+        <v>122.99463686</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.47802193000001125</v>
+        <v>-0.4779943099999997</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.5481200670100534</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-4.5478621715044243</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>122.95755266</v>
+        <v>122.95760244</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.7037829999988503E-2</v>
+        <v>-3.7034419999997681E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-0.36076267744654666</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-0.36072938195217397</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>123.0672246</v>
+        <v>123.06719853</v>
       </c>
       <c r="C240" s="5">
-        <v>0.10967193999999836</v>
+        <v>0.10959608999999659</v>
       </c>
       <c r="D240" s="5">
-        <v>1.0756059526926265</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>1.07485796701281</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>122.16960125999999</v>
+        <v>122.16977821</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.89762334000000976</v>
+        <v>-0.89742031999999483</v>
       </c>
       <c r="D241" s="5">
-        <v>-8.4098018621361561</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-8.4079771136219783</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>122.16252888</v>
+        <v>122.16289921000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-7.0723799999967696E-3</v>
+        <v>-6.878999999997859E-3</v>
       </c>
       <c r="D242" s="5">
-        <v>-6.944570718325771E-2</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-6.754734427060205E-2</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>123.68752245</v>
+        <v>123.68744058</v>
       </c>
       <c r="C243" s="5">
-        <v>1.5249935700000066</v>
+        <v>1.5245413699999943</v>
       </c>
       <c r="D243" s="5">
-        <v>16.052502858117947</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>16.047359489635959</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>124.10793819</v>
+        <v>124.10778564</v>
       </c>
       <c r="C244" s="5">
-        <v>0.42041573999999571</v>
+        <v>0.42034506000000249</v>
       </c>
       <c r="D244" s="5">
-        <v>4.1559403380865945</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>4.1552313352905879</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>124.33720925999999</v>
+        <v>124.33707488</v>
       </c>
       <c r="C245" s="5">
-        <v>0.2292710699999958</v>
+        <v>0.22928923999999995</v>
       </c>
       <c r="D245" s="5">
-        <v>2.239485777541117</v>
+        <v>2.2396678476843013</v>
       </c>
       <c r="E245" s="5">
-        <v>2.1955104639723499</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>2.195467337441781</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>124.60261045</v>
+        <v>124.60249462</v>
       </c>
       <c r="C246" s="5">
-        <v>0.26540119000000573</v>
+        <v>0.26541973999999868</v>
       </c>
       <c r="D246" s="5">
-        <v>2.5917189351850389</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>2.591905047555243</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>124.83559474</v>
+        <v>124.83550305999999</v>
       </c>
       <c r="C247" s="5">
-        <v>0.23298429000000453</v>
+        <v>0.23300843999999188</v>
       </c>
       <c r="D247" s="5">
-        <v>2.2670019218175019</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>2.2672414594775425</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>125.27999376</v>
+        <v>125.27994492000001</v>
       </c>
       <c r="C248" s="5">
-        <v>0.44439901999999165</v>
+        <v>0.44444186000001196</v>
       </c>
       <c r="D248" s="5">
-        <v>4.3564894450858649</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>4.3569209300313938</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>125.27848471</v>
+        <v>125.27846091000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.5090499999956819E-3</v>
+        <v>-1.4840099999986478E-3</v>
       </c>
       <c r="D249" s="5">
-        <v>-1.4453545066106521E-2</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-1.4213735365753433E-2</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>128.25474675000001</v>
+        <v>128.25477867999999</v>
       </c>
       <c r="C250" s="5">
-        <v>2.9762620400000088</v>
+        <v>2.9763177699999801</v>
       </c>
       <c r="D250" s="5">
-        <v>32.545036186064927</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>32.545734330797302</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>127.46879681</v>
+        <v>127.46884288</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.78594994000000895</v>
+        <v>-0.78593579999999008</v>
       </c>
       <c r="D251" s="5">
-        <v>-7.1107902316968623</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-7.1106648711924407</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>125.45573923000001</v>
+        <v>125.45569265</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.0130575799999946</v>
+        <v>-2.0131502299999937</v>
       </c>
       <c r="D252" s="5">
-        <v>-17.388640774927911</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-17.389367131889411</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>124.35936427999999</v>
+        <v>124.3595799</v>
       </c>
       <c r="C253" s="5">
-        <v>-1.0963749500000119</v>
+        <v>-1.0961127500000032</v>
       </c>
       <c r="D253" s="5">
-        <v>-9.9973050282870179</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-9.995031390012322</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>123.41579543</v>
+        <v>123.41641154</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.94356884999999124</v>
+        <v>-0.94316836000000137</v>
       </c>
       <c r="D254" s="5">
-        <v>-8.7344153304494192</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-8.7308468220203999</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>123.12916764000001</v>
+        <v>123.12904593</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.28662778999999716</v>
+        <v>-0.28736560999999483</v>
       </c>
       <c r="D255" s="5">
-        <v>-2.7516225995531496</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-2.7586016055432649</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>123.13259655</v>
+        <v>123.13234255</v>
       </c>
       <c r="C256" s="5">
-        <v>3.4289099999966766E-3</v>
+        <v>3.2966200000004164E-3</v>
       </c>
       <c r="D256" s="5">
-        <v>3.3422805998761795E-2</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>3.2133170171255721E-2</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>123.13180484</v>
+        <v>123.131623</v>
       </c>
       <c r="C257" s="5">
-        <v>-7.9171000000144431E-4</v>
+        <v>-7.1954999999945812E-4</v>
       </c>
       <c r="D257" s="5">
-        <v>-7.7154094864861911E-3</v>
+        <v>-7.012229530434233E-3</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.96946394982968531</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-0.96950316803205983</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>123.67841894</v>
+        <v>123.67826641000001</v>
       </c>
       <c r="C258" s="5">
-        <v>0.54661409999999933</v>
+        <v>0.5466434100000015</v>
       </c>
       <c r="D258" s="5">
-        <v>5.4591224583122377</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>5.4594306264940107</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>124.06190607000001</v>
+        <v>124.06179298000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.383487130000006</v>
+        <v>0.38352657000000079</v>
       </c>
       <c r="D259" s="5">
-        <v>3.7849295571676045</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>3.7853302321135374</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>124.16399823</v>
+        <v>124.16395986000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.10209215999999799</v>
+        <v>0.10216687999999863</v>
       </c>
       <c r="D260" s="5">
-        <v>0.99197735465539338</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>0.9927075712612865</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>125.71445152</v>
+        <v>125.71444649999999</v>
       </c>
       <c r="C261" s="5">
-        <v>1.550453289999993</v>
+        <v>1.5504866399999884</v>
       </c>
       <c r="D261" s="5">
-        <v>16.057762066988168</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>16.0581368344344</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>125.44999086</v>
+        <v>125.45003432</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.26446065999999746</v>
+        <v>-0.26441217999999367</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.4953901359753949</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-2.4949380670036492</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>126.66778993</v>
+        <v>126.66783873999999</v>
       </c>
       <c r="C263" s="5">
-        <v>1.2177990699999981</v>
+        <v>1.2178044199999931</v>
       </c>
       <c r="D263" s="5">
-        <v>12.291455122102523</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>12.29150754759063</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>127.81797944</v>
+        <v>127.81790909999999</v>
       </c>
       <c r="C264" s="5">
-        <v>1.1501895100000041</v>
+        <v>1.1500703600000008</v>
       </c>
       <c r="D264" s="5">
-        <v>11.457438252678664</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>11.456186834426552</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>127.25966139000001</v>
+        <v>127.25986683000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.5583180499999969</v>
+        <v>-0.55804226999998718</v>
       </c>
       <c r="D265" s="5">
-        <v>-5.1175729229427596</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-5.1151082441857181</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>125.30430235999999</v>
+        <v>125.30513434</v>
       </c>
       <c r="C266" s="5">
-        <v>-1.955359030000011</v>
+        <v>-1.954732490000012</v>
       </c>
       <c r="D266" s="5">
-        <v>-16.957075640438944</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-16.952067683861483</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>123.88455053</v>
+        <v>123.88437422</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.4197518299999956</v>
+        <v>-1.4207601199999971</v>
       </c>
       <c r="D267" s="5">
-        <v>-12.780418326209253</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-12.78885676322945</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>124.29720946</v>
+        <v>124.29687053000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.41265893000000631</v>
+        <v>0.41249631000000875</v>
       </c>
       <c r="D268" s="5">
-        <v>4.0712448319356609</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>4.0696168453487447</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>123.86795952</v>
+        <v>123.86775532</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.42924994000000538</v>
+        <v>-0.42911521000000619</v>
       </c>
       <c r="D269" s="5">
-        <v>-4.0662858460175144</v>
+        <v>-4.0650445591073776</v>
       </c>
       <c r="E269" s="5">
-        <v>0.59785908357030682</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>0.59784180705553247</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>123.98940879</v>
+        <v>123.98924900999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.12144926999999939</v>
+        <v>0.1214936899999941</v>
       </c>
       <c r="D270" s="5">
-        <v>1.1829339268902617</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>1.1833708823165034</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>123.78699261</v>
+        <v>123.78688029</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.20241618000000017</v>
+        <v>-0.20236871999999551</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.9415389803468908</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-1.9410903103815991</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>123.54456902</v>
+        <v>123.54455031000001</v>
       </c>
       <c r="C272" s="5">
-        <v>-0.24242359000000135</v>
+        <v>-0.24232997999999384</v>
       </c>
       <c r="D272" s="5">
-        <v>-2.3249232126864583</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>-2.3240371915577152</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>123.63966357</v>
+        <v>123.63969285</v>
       </c>
       <c r="C273" s="5">
-        <v>9.509454999999889E-2</v>
+        <v>9.5142539999997666E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>0.92758262400385316</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>0.92805285944121962</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>123.69020020000001</v>
+        <v>123.69025618000001</v>
       </c>
       <c r="C274" s="5">
-        <v>5.0536630000010518E-2</v>
+        <v>5.0563330000002793E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>0.4915936556124656</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>0.4918538468400957</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>123.68370956</v>
+        <v>123.68376335000001</v>
       </c>
       <c r="C275" s="5">
-        <v>-6.4906400000097619E-3</v>
+        <v>-6.4928299999991168E-3</v>
       </c>
       <c r="D275" s="5">
-        <v>-6.2951797684041022E-2</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-6.2973003559496643E-2</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>124.2540145</v>
+        <v>124.25397488</v>
       </c>
       <c r="C276" s="5">
-        <v>0.57030493999999976</v>
+        <v>0.57021152999999458</v>
       </c>
       <c r="D276" s="5">
-        <v>5.6756974711747121</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>5.6747416229281589</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>124.37032049</v>
+        <v>124.37047256</v>
       </c>
       <c r="C277" s="5">
-        <v>0.11630599000000075</v>
+        <v>0.11649767999999483</v>
       </c>
       <c r="D277" s="5">
-        <v>1.1290416103011403</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>1.1309124116555491</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>124.56614206</v>
+        <v>124.56672238</v>
       </c>
       <c r="C278" s="5">
-        <v>0.19582157000000677</v>
+        <v>0.19624982000000557</v>
       </c>
       <c r="D278" s="5">
-        <v>1.9058528207825276</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>1.9100546899474047</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>124.67287810000001</v>
+        <v>124.67277985</v>
       </c>
       <c r="C279" s="5">
-        <v>0.10673604000000125</v>
+        <v>0.1060574699999961</v>
       </c>
       <c r="D279" s="5">
-        <v>1.0330945207976505</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>1.0264910741857314</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>124.76269018000001</v>
+        <v>124.7624495</v>
       </c>
       <c r="C280" s="5">
-        <v>8.9812080000001515E-2</v>
+        <v>8.9669650000004708E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>0.86789154180730854</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>0.86651041777487947</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>125.66908534</v>
+        <v>125.66891390000001</v>
       </c>
       <c r="C281" s="5">
-        <v>0.90639515999998821</v>
+        <v>0.90646440000000439</v>
       </c>
       <c r="D281" s="5">
-        <v>9.0748646151098669</v>
+        <v>9.0756039953484589</v>
       </c>
       <c r="E281" s="5">
-        <v>1.4540691773558878</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>1.4540980219968302</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>125.77225258</v>
+        <v>125.77211738</v>
       </c>
       <c r="C282" s="5">
-        <v>0.10316724000000477</v>
+        <v>0.10320347999999058</v>
       </c>
       <c r="D282" s="5">
-        <v>0.98959265749674064</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>0.98994320418630544</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>126.33853302999999</v>
+        <v>126.33845141</v>
       </c>
       <c r="C283" s="5">
-        <v>0.56628044999999361</v>
+        <v>0.56633403000000726</v>
       </c>
       <c r="D283" s="5">
-        <v>5.5387357302370877</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>5.5392789402332721</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>126.36622068</v>
+        <v>126.36621758</v>
       </c>
       <c r="C284" s="5">
-        <v>2.7687650000004282E-2</v>
+        <v>2.7766169999992485E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>0.26330254454469681</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>0.26405032349297031</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>126.37999823</v>
+        <v>126.38003986</v>
       </c>
       <c r="C285" s="5">
-        <v>1.377755000000036E-2</v>
+        <v>1.3822279999999409E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>0.13091297419485226</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>0.13133825336599791</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>126.28349196000001</v>
+        <v>126.28354261</v>
       </c>
       <c r="C286" s="5">
-        <v>-9.65062699999919E-2</v>
+        <v>-9.6497249999998758E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-0.91250498867471164</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-0.91241975955824728</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>126.36864011999999</v>
+        <v>126.36867306000001</v>
       </c>
       <c r="C287" s="5">
-        <v>8.5148159999988593E-2</v>
+        <v>8.5130450000008295E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>0.81212170849860321</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>0.8119518413438831</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>126.57359652</v>
+        <v>126.57358244</v>
       </c>
       <c r="C288" s="5">
-        <v>0.20495640000000037</v>
+        <v>0.20490937999998948</v>
       </c>
       <c r="D288" s="5">
-        <v>1.9637272248395954</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>1.9632721753556792</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>126.63411386999999</v>
+        <v>126.63417834000001</v>
       </c>
       <c r="C289" s="5">
-        <v>6.0517349999997805E-2</v>
+        <v>6.0595900000009806E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>0.5752549875357893</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>0.57600368542842784</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>127.00487554</v>
+        <v>127.00517785</v>
       </c>
       <c r="C290" s="5">
-        <v>0.37076167000000737</v>
+        <v>0.3709995099999901</v>
       </c>
       <c r="D290" s="5">
-        <v>3.5705136951749594</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>3.5728393289322868</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>126.94067472</v>
+        <v>126.94062432</v>
       </c>
       <c r="C291" s="5">
-        <v>-6.4200819999996384E-2</v>
+        <v>-6.455352999999775E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-0.60491498033988789</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-0.60822756702939573</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>127.06822541</v>
+        <v>127.06813811000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.12755068999999253</v>
+        <v>0.12751379000000895</v>
       </c>
       <c r="D292" s="5">
-        <v>1.212452572092948</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>1.2121003572669542</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>127.07577851000001</v>
+        <v>127.07567344</v>
       </c>
       <c r="C293" s="5">
-        <v>7.5531000000097492E-3</v>
+        <v>7.5353299999960655E-3</v>
       </c>
       <c r="D293" s="5">
-        <v>7.1352879399189106E-2</v>
+        <v>7.1185003331053487E-2</v>
       </c>
       <c r="E293" s="5">
-        <v>1.1193629413265516</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>1.1194172817626358</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>126.37727647</v>
+        <v>126.37720579</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.69850204000000815</v>
+        <v>-0.69846764999999778</v>
       </c>
       <c r="D294" s="5">
-        <v>-6.4002793381501384</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-6.3999788242622309</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>126.9375629</v>
+        <v>126.93753886</v>
       </c>
       <c r="C295" s="5">
-        <v>0.560286430000005</v>
+        <v>0.56033306999999866</v>
       </c>
       <c r="D295" s="5">
-        <v>5.4517935002375451</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>5.4522615724111656</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>127.59773377</v>
+        <v>127.59775071</v>
       </c>
       <c r="C296" s="5">
-        <v>0.66017087000000174</v>
+        <v>0.66021184999999605</v>
       </c>
       <c r="D296" s="5">
-        <v>6.4225501153342357</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>6.422961518591852</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>127.41373536</v>
+        <v>127.41376497</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.18399841000000094</v>
+        <v>-0.18398573999999712</v>
       </c>
       <c r="D297" s="5">
-        <v>-1.7167648864035101</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>-1.7166473810232508</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>127.70551605</v>
+        <v>127.70551475000001</v>
       </c>
       <c r="C298" s="5">
-        <v>0.29178068999999596</v>
+        <v>0.29174978000000351</v>
       </c>
       <c r="D298" s="5">
-        <v>2.7829078779494809</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>2.7826086911084014</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>128.03923164</v>
+        <v>128.03917256</v>
       </c>
       <c r="C299" s="5">
-        <v>0.33371558999999706</v>
+        <v>0.33365780999999117</v>
       </c>
       <c r="D299" s="5">
-        <v>3.1812619098703587</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>3.1807031953590581</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>128.21053323999999</v>
+        <v>128.21045251000001</v>
       </c>
       <c r="C300" s="5">
-        <v>0.1713015999999925</v>
+        <v>0.17127995000001306</v>
       </c>
       <c r="D300" s="5">
-        <v>1.6173268300164745</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>1.6171216691457602</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>128.32222078000001</v>
+        <v>128.32216844999999</v>
       </c>
       <c r="C301" s="5">
-        <v>0.11168754000001968</v>
+        <v>0.11171593999998208</v>
       </c>
       <c r="D301" s="5">
-        <v>1.0503743554289846</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>1.0506433915227875</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>128.20088859000001</v>
+        <v>128.20096731999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.12133219000000395</v>
+        <v>-0.12120113000000288</v>
       </c>
       <c r="D302" s="5">
-        <v>-1.1287510235991949</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-1.1275385591281162</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>128.57577848</v>
+        <v>128.57585139</v>
       </c>
       <c r="C303" s="5">
-        <v>0.37488988999999151</v>
+        <v>0.37488407000000734</v>
       </c>
       <c r="D303" s="5">
-        <v>3.5660768750820138</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>3.566018394622894</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>128.75681718999999</v>
+        <v>128.75719577000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.18103870999999572</v>
+        <v>0.18134438000001296</v>
       </c>
       <c r="D304" s="5">
-        <v>1.7027839123044952</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>1.7056802967814422</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>128.97111132000001</v>
+        <v>128.9713495</v>
       </c>
       <c r="C305" s="5">
-        <v>0.21429413000001318</v>
+        <v>0.21415372999999249</v>
       </c>
       <c r="D305" s="5">
-        <v>2.0155825814377692</v>
+        <v>2.014243943310623</v>
       </c>
       <c r="E305" s="5">
-        <v>1.4914980905278208</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>1.4917694383851154</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>129.06622947</v>
+        <v>129.06627241999999</v>
       </c>
       <c r="C306" s="5">
-        <v>9.5118149999990464E-2</v>
+        <v>9.4922919999987698E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>0.8886169627904561</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>0.88678404276758549</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>129.33779127</v>
+        <v>129.33760408000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.27156180000000063</v>
+        <v>0.27133166000001552</v>
       </c>
       <c r="D307" s="5">
-        <v>2.5542842696200774</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>2.5520936456928878</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>129.18289419999999</v>
+        <v>129.18254558999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.15489707000000408</v>
+        <v>-0.15505849000001604</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.4277111788911889</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-1.4291912711726473</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>128.9891575</v>
+        <v>128.98873408</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.1937366999999881</v>
+        <v>-0.19381150999998908</v>
       </c>
       <c r="D309" s="5">
-        <v>-1.784880069809669</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-1.7855683897568086</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>129.34564509</v>
+        <v>129.34530727000001</v>
       </c>
       <c r="C310" s="5">
-        <v>0.35648759000000041</v>
+        <v>0.35657319000000598</v>
       </c>
       <c r="D310" s="5">
-        <v>3.3673208021790746</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>3.3681529229346641</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>129.44575942</v>
+        <v>129.44562539</v>
       </c>
       <c r="C311" s="5">
-        <v>0.1001143299999967</v>
+        <v>0.10031811999999718</v>
       </c>
       <c r="D311" s="5">
-        <v>0.93277161241613893</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>0.9346808951932184</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>129.67195609999999</v>
+        <v>129.67201027999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.22619667999998683</v>
+        <v>0.2263848899999914</v>
       </c>
       <c r="D312" s="5">
-        <v>2.1171801909644961</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>2.1189610137777537</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>129.35947239999999</v>
+        <v>129.35955711</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.31248370000000136</v>
+        <v>-0.31245316999999773</v>
       </c>
       <c r="D313" s="5">
-        <v>-2.8537410923745954</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-2.8534647868288521</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>129.76423059000001</v>
+        <v>129.76458919999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.40475819000002389</v>
+        <v>0.40503208999999174</v>
       </c>
       <c r="D314" s="5">
-        <v>3.8200240096565308</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>3.8226511525190743</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>130.07167093000001</v>
+        <v>130.07209954999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.30744033999999942</v>
+        <v>0.30751035000000115</v>
       </c>
       <c r="D315" s="5">
-        <v>2.8804084125626517</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>2.8810648428391428</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>130.74118405999999</v>
+        <v>130.74241794</v>
       </c>
       <c r="C316" s="5">
-        <v>0.66951312999998436</v>
+        <v>0.67031839000000559</v>
       </c>
       <c r="D316" s="5">
-        <v>6.3546136346313231</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>6.3624530384778666</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>131.22031171</v>
+        <v>131.22131214000001</v>
       </c>
       <c r="C317" s="5">
-        <v>0.47912765000000945</v>
+        <v>0.47889420000001337</v>
       </c>
       <c r="D317" s="5">
-        <v>4.4873740625263059</v>
+        <v>4.4851002164193687</v>
       </c>
       <c r="E317" s="5">
-        <v>1.7439567411490664</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.7445445432049178</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>131.16755788</v>
+        <v>131.16776401000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-5.2753830000000335E-2</v>
+        <v>-5.3548129999995808E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.48136456514538128</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-0.48859236399009243</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>130.91974635</v>
+        <v>130.91881412999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.247811530000007</v>
+        <v>-0.24894988000002627</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.2437194332229682</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-2.2539153557638913</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>131.01377456</v>
+        <v>131.01226703</v>
       </c>
       <c r="C320" s="5">
-        <v>9.4028210000004719E-2</v>
+        <v>9.3452900000016825E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>0.86526774418063113</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>0.85995896384878368</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>131.64635648999999</v>
+        <v>131.64446860999999</v>
       </c>
       <c r="C321" s="5">
-        <v>0.63258192999998641</v>
+        <v>0.63220157999998605</v>
       </c>
       <c r="D321" s="5">
-        <v>5.9504042399275647</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>5.9468012350055055</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>131.99270010999999</v>
+        <v>131.99144969</v>
       </c>
       <c r="C322" s="5">
-        <v>0.34634361999999896</v>
+        <v>0.34698108000000616</v>
       </c>
       <c r="D322" s="5">
-        <v>3.2031209518245118</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>3.2091488462517859</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>132.21252526000001</v>
+        <v>132.21249118</v>
       </c>
       <c r="C323" s="5">
-        <v>0.21982515000001968</v>
+        <v>0.22104149000000461</v>
       </c>
       <c r="D323" s="5">
-        <v>2.0169292129764038</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>2.0282117021969359</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>132.60608701000001</v>
+        <v>132.60691990999999</v>
       </c>
       <c r="C324" s="5">
-        <v>0.39356175000000349</v>
+        <v>0.39442872999998713</v>
       </c>
       <c r="D324" s="5">
-        <v>3.6311493957954077</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>3.6392811403134662</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>133.00266156999999</v>
+        <v>133.00350437</v>
       </c>
       <c r="C325" s="5">
-        <v>0.39657455999997637</v>
+        <v>0.39658446000001391</v>
       </c>
       <c r="D325" s="5">
-        <v>3.6483669042227884</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>3.6484361904523199</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>133.44860011</v>
+        <v>133.45007783</v>
       </c>
       <c r="C326" s="5">
-        <v>0.44593854000001443</v>
+        <v>0.4465734599999962</v>
       </c>
       <c r="D326" s="5">
-        <v>4.0984553804381596</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>4.1043723847576485</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>131.34019807000001</v>
+        <v>131.34149945999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.1084020399999872</v>
+        <v>-2.1085783700000036</v>
       </c>
       <c r="D327" s="5">
-        <v>-17.395494719651026</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-17.396649296442767</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>131.69236036000001</v>
+        <v>131.69460412999999</v>
       </c>
       <c r="C328" s="5">
-        <v>0.35216228999999544</v>
+        <v>0.35310466999999335</v>
       </c>
       <c r="D328" s="5">
-        <v>3.2654347775504355</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>3.2742697124220843</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>132.58445696000001</v>
+        <v>132.58649776999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.89209660000000213</v>
+        <v>0.89189364000000637</v>
       </c>
       <c r="D329" s="5">
-        <v>8.4387217101130183</v>
+        <v>8.4365806155695555</v>
       </c>
       <c r="E329" s="5">
-        <v>1.0395839121422057</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.0403688301359626</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>132.74763099</v>
+        <v>132.74928183</v>
       </c>
       <c r="C330" s="5">
-        <v>0.16317402999999331</v>
+        <v>0.162784060000007</v>
       </c>
       <c r="D330" s="5">
-        <v>1.4868990878332822</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>1.4832985276769017</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>133.28755412000001</v>
+        <v>133.28779641</v>
       </c>
       <c r="C331" s="5">
-        <v>0.53992313000000536</v>
+        <v>0.53851457999999752</v>
       </c>
       <c r="D331" s="5">
-        <v>4.9914248614632895</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>4.9780480591044896</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>134.00253896000001</v>
+        <v>133.99068840999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.71498483999999962</v>
+        <v>0.70289199999999141</v>
       </c>
       <c r="D332" s="5">
-        <v>6.6304254717876931</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>6.5149983187895444</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>133.69728265000001</v>
+        <v>133.6962211</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.30525631000000431</v>
+        <v>-0.29446730999998749</v>
       </c>
       <c r="D333" s="5">
-        <v>-2.6995965930759924</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-2.6055599350678804</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>133.59620896999999</v>
+        <v>133.59497565999999</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.10107368000001316</v>
+        <v>-0.10124544000001379</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.90342430578084221</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-0.9049603106658255</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>133.38724164000001</v>
+        <v>133.38639393</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.2089673299999788</v>
+        <v>-0.20858172999999169</v>
       </c>
       <c r="D335" s="5">
-        <v>-1.8609414588003692</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-1.8575539644968719</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>133.45834847</v>
+        <v>133.45739022000001</v>
       </c>
       <c r="C336" s="5">
-        <v>7.110682999999085E-2</v>
+        <v>7.0996290000010731E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>0.64158175745514523</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>0.64058554008130653</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>133.57353479</v>
+        <v>133.58567151</v>
       </c>
       <c r="C337" s="5">
-        <v>0.11518631999999229</v>
+        <v>0.12828128999998967</v>
       </c>
       <c r="D337" s="5">
-        <v>1.0406364399679013</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>1.1595759525623972</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>133.97395549999999</v>
+        <v>133.97400669000001</v>
       </c>
       <c r="C338" s="5">
-        <v>0.40042070999999169</v>
+        <v>0.38833518000001277</v>
       </c>
       <c r="D338" s="5">
-        <v>3.6572136132261512</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>3.5447334321276669</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>134.34922943999999</v>
+        <v>134.34878054999999</v>
       </c>
       <c r="C339" s="5">
-        <v>0.37527393999999958</v>
+        <v>0.37477385999997637</v>
       </c>
       <c r="D339" s="5">
-        <v>3.4135865576459201</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>3.4089661680141825</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>134.77318872999999</v>
+        <v>134.77381001000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.4239592899999991</v>
+        <v>0.42502946000001884</v>
       </c>
       <c r="D340" s="5">
-        <v>3.8532012398334148</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>3.8631105933786714</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>134.30517793999999</v>
+        <v>134.31418514999999</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.4680107899999939</v>
+        <v>-0.45962486000001945</v>
       </c>
       <c r="D341" s="5">
-        <v>-4.0884228827480111</v>
+        <v>-4.0165161334263839</v>
       </c>
       <c r="E341" s="5">
-        <v>1.2978300921948183</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.3030643459615687</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>135.00118298000001</v>
+        <v>135.00097165</v>
       </c>
       <c r="C342" s="5">
-        <v>0.69600504000001706</v>
+        <v>0.68678650000001085</v>
       </c>
       <c r="D342" s="5">
-        <v>6.3990647390066657</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>6.3114768472690264</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>135.3771639</v>
+        <v>135.37716599999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.37598091999998928</v>
+        <v>0.37619434999999157</v>
       </c>
       <c r="D343" s="5">
-        <v>3.3936933617416232</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>3.3956548502749317</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>135.74613275999999</v>
+        <v>135.72400311999999</v>
       </c>
       <c r="C344" s="5">
-        <v>0.3689688599999954</v>
+        <v>0.34683712000000355</v>
       </c>
       <c r="D344" s="5">
-        <v>3.3200606507834518</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.1181009588566067</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>135.40030755999999</v>
+        <v>135.40070410999999</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.34582520000000727</v>
+        <v>-0.3232990099999995</v>
       </c>
       <c r="D345" s="5">
-        <v>-3.0146317668436007</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-2.82128604331775</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>135.40686719999999</v>
+        <v>135.40600964000001</v>
       </c>
       <c r="C346" s="5">
-        <v>6.5596400000060839E-3</v>
+        <v>5.3055300000153238E-3</v>
       </c>
       <c r="D346" s="5">
-        <v>5.8151018230834239E-2</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>4.7030835656824976E-2</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>134.99706483</v>
+        <v>134.99576732</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.4098023699999942</v>
+        <v>-0.41024232000000893</v>
       </c>
       <c r="D347" s="5">
-        <v>-3.5718958809665691</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>-3.5756891466663721</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>134.57803870999999</v>
+        <v>134.57620806</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.41902612000001227</v>
+        <v>-0.41955925999999977</v>
       </c>
       <c r="D348" s="5">
-        <v>-3.6618226155253009</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-3.6664369575830524</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>134.57417236000001</v>
+        <v>134.59790289</v>
       </c>
       <c r="C349" s="5">
-        <v>-3.8663499999813666E-3</v>
+        <v>2.1694830000001275E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>-3.446986595806445E-2</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>0.19362182636895042</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>134.74663448000001</v>
+        <v>134.74508155000001</v>
       </c>
       <c r="C350" s="5">
-        <v>0.17246212000000583</v>
+        <v>0.14717866000000868</v>
       </c>
       <c r="D350" s="5">
-        <v>1.5487333269156522</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>1.3200833179337845</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>134.62030318999999</v>
+        <v>134.6168897</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.12633129000002441</v>
+        <v>-0.12819185000000743</v>
       </c>
       <c r="D351" s="5">
-        <v>-1.1192730152393748</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-1.135684115346236</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>134.71099269000001</v>
+        <v>134.7103874</v>
       </c>
       <c r="C352" s="5">
-        <v>9.0689500000024736E-2</v>
+        <v>9.349770000000035E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>0.81140458900121892</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>0.83664708206403482</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>134.43346030000001</v>
+        <v>134.45108848000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.27753239000000463</v>
+        <v>-0.25929891999999199</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.4444252799192379</v>
+        <v>-2.2855371281028991</v>
       </c>
       <c r="E353" s="5">
-        <v>9.5515572792970183E-2</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>0.10192767788981261</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>134.62634883999999</v>
+        <v>134.61559163000001</v>
       </c>
       <c r="C354" s="5">
-        <v>0.19288853999998423</v>
+        <v>0.1645031500000016</v>
       </c>
       <c r="D354" s="5">
-        <v>1.735443222944455</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>1.4781405819279225</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>135.0831216</v>
+        <v>135.08517707999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.45677276000000688</v>
+        <v>0.46958544999998253</v>
       </c>
       <c r="D355" s="5">
-        <v>4.148314505079731</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>4.2672660345029811</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>135.88977020999999</v>
+        <v>135.86223165000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.80664860999999632</v>
+        <v>0.77705457000001843</v>
       </c>
       <c r="D356" s="5">
-        <v>7.4058939361561826</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>7.1254280798911829</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>135.11150173999999</v>
+        <v>135.11445985</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.77826847000000043</v>
+        <v>-0.74777180000000953</v>
       </c>
       <c r="D357" s="5">
-        <v>-6.660239459980466</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-6.4083669753686623</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>135.51707094</v>
+        <v>135.51714281</v>
       </c>
       <c r="C358" s="5">
-        <v>0.40556920000000218</v>
+        <v>0.40268295999999282</v>
       </c>
       <c r="D358" s="5">
-        <v>3.6621523316592075</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>3.6355809941650996</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>134.95597706000001</v>
+        <v>134.95420369000001</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.56109387999998717</v>
+        <v>-0.56293911999998159</v>
       </c>
       <c r="D359" s="5">
-        <v>-4.8568753915899432</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-4.8724822850990996</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>134.78943605000001</v>
+        <v>134.78794256</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.1665410100000031</v>
+        <v>-0.16626113000000942</v>
       </c>
       <c r="D360" s="5">
-        <v>-1.4708378272761835</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>-1.4684019043842533</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>134.72092739000001</v>
+        <v>134.75488591999999</v>
       </c>
       <c r="C361" s="5">
-        <v>-6.8508659999992005E-2</v>
+        <v>-3.3056640000012294E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-0.60821506468254904</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>-0.2939024366834353</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>135.42023967</v>
+        <v>135.41437271000001</v>
       </c>
       <c r="C362" s="5">
-        <v>0.69931227999998669</v>
+        <v>0.65948679000001675</v>
       </c>
       <c r="D362" s="5">
-        <v>6.409933545975055</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>6.0334515284505397</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>135.82778590999999</v>
+        <v>135.82029353999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.40754623999998785</v>
+        <v>0.40592082999998524</v>
       </c>
       <c r="D363" s="5">
-        <v>3.6717716405671341</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>3.6570463752035431</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>135.93610082999999</v>
+        <v>135.93339750999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.10831491999999798</v>
+        <v>0.11310396999999739</v>
       </c>
       <c r="D364" s="5">
-        <v>0.96113984364214478</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>1.0038862641974511</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>135.56839464000001</v>
+        <v>135.59313478000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.36770618999997851</v>
+        <v>-0.34026272999997786</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.1981321831037746</v>
+        <v>-2.9627780829621808</v>
       </c>
       <c r="E365" s="5">
-        <v>0.84423501222634645</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>0.84941394890223343</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>136.13965727999999</v>
+        <v>136.11448870999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.57126263999998628</v>
+        <v>0.52135392999997521</v>
       </c>
       <c r="D366" s="5">
-        <v>5.1754541727890624</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>4.7128205850444749</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>136.29978266000001</v>
+        <v>136.29965922</v>
       </c>
       <c r="C367" s="5">
-        <v>0.16012538000001086</v>
+        <v>0.18517051000000606</v>
       </c>
       <c r="D367" s="5">
-        <v>1.4205880236242807</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>1.6447533183113094</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>136.71885707000001</v>
+        <v>136.70499753999999</v>
       </c>
       <c r="C368" s="5">
-        <v>0.41907441000000745</v>
+        <v>0.40533831999999848</v>
       </c>
       <c r="D368" s="5">
-        <v>3.7526193988710599</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>3.6276040161570711</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>132.33085867</v>
+        <v>132.33242275000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-4.387998400000015</v>
+        <v>-4.3725747899999874</v>
       </c>
       <c r="D369" s="5">
-        <v>-32.392864256663977</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-32.300966742564164</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>128.93467147999999</v>
+        <v>128.93507633999999</v>
       </c>
       <c r="C370" s="5">
-        <v>-3.3961871900000062</v>
+        <v>-3.3973464100000115</v>
       </c>
       <c r="D370" s="5">
-        <v>-26.801353673648155</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-26.808977086041164</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>130.77478447999999</v>
+        <v>130.77619616999999</v>
       </c>
       <c r="C371" s="5">
-        <v>1.8401130000000023</v>
+        <v>1.8411198299999967</v>
       </c>
       <c r="D371" s="5">
-        <v>18.536347012206122</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>18.547235869810198</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>134.00333208000001</v>
+        <v>134.01089542</v>
       </c>
       <c r="C372" s="5">
-        <v>3.2285476000000131</v>
+        <v>3.2346992500000056</v>
       </c>
       <c r="D372" s="5">
-        <v>33.998215420680353</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>34.071631836295936</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>134.98640311</v>
+        <v>135.00399353</v>
       </c>
       <c r="C373" s="5">
-        <v>0.98307102999999074</v>
+        <v>0.99309811000000536</v>
       </c>
       <c r="D373" s="5">
-        <v>9.1674413820506331</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>9.2642470707460678</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>133.80272973999999</v>
+        <v>133.79796719999999</v>
       </c>
       <c r="C374" s="5">
-        <v>-1.1836733700000082</v>
+        <v>-1.2060263300000145</v>
       </c>
       <c r="D374" s="5">
-        <v>-10.029655758473222</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-10.208588845375989</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>132.53073881</v>
+        <v>132.52330219000001</v>
       </c>
       <c r="C375" s="5">
-        <v>-1.271990929999987</v>
+        <v>-1.2746650099999783</v>
       </c>
       <c r="D375" s="5">
-        <v>-10.829799300322641</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-10.851753454544543</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>132.29094194999999</v>
+        <v>132.28976266999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.23979686000001266</v>
+        <v>-0.23353952000002209</v>
       </c>
       <c r="D376" s="5">
-        <v>-2.1497640676426788</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-2.0943263952854396</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>132.99612782</v>
+        <v>133.01332384</v>
       </c>
       <c r="C377" s="5">
-        <v>0.70518587000000821</v>
+        <v>0.72356117000001063</v>
       </c>
       <c r="D377" s="5">
-        <v>6.5875929852338366</v>
+        <v>6.7645085021670326</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.8973941727573274</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-1.9026117687932831</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>133.43692637999999</v>
+        <v>133.40340578000001</v>
       </c>
       <c r="C378" s="5">
-        <v>0.4407985599999904</v>
+        <v>0.39008194000001595</v>
       </c>
       <c r="D378" s="5">
-        <v>4.0505540326576162</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>3.5765053162727156</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>133.41523597</v>
+        <v>133.41763053</v>
       </c>
       <c r="C379" s="5">
-        <v>-2.1690409999990834E-2</v>
+        <v>1.4224749999982578E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-0.19488783901264739</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>0.12803057164767484</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>133.27866198999999</v>
+        <v>133.27969340000001</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.13657398000000853</v>
+        <v>-0.1379371299999832</v>
       </c>
       <c r="D380" s="5">
-        <v>-1.2215185663941974</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>-1.2336193298437048</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>134.01413966000001</v>
+        <v>134.01604025</v>
       </c>
       <c r="C381" s="5">
-        <v>0.73547767000002295</v>
+        <v>0.73634684999998967</v>
       </c>
       <c r="D381" s="5">
-        <v>6.8267416832201055</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>6.8350016652859447</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>133.89515875000001</v>
+        <v>133.89822722</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.11898091000000477</v>
+        <v>-0.11781303000000776</v>
       </c>
       <c r="D382" s="5">
-        <v>-1.0602013096626117</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-1.0498301493057527</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>134.68039386000001</v>
+        <v>134.68462084000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.78523511000000212</v>
+        <v>0.78639362000001256</v>
       </c>
       <c r="D383" s="5">
-        <v>7.2689523891027896</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>7.2798532828573403</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>135.87579355</v>
+        <v>135.89541725000001</v>
       </c>
       <c r="C384" s="5">
-        <v>1.1953996899999879</v>
+        <v>1.2107964100000004</v>
       </c>
       <c r="D384" s="5">
-        <v>11.186635494114539</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>11.33754506366731</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>135.05142776</v>
+        <v>135.05216798999999</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.82436579000000165</v>
+        <v>-0.84324926000002165</v>
       </c>
       <c r="D385" s="5">
-        <v>-7.0423712430913055</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-7.1972199337110627</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>136.07685398999999</v>
+        <v>136.07019611000001</v>
       </c>
       <c r="C386" s="5">
-        <v>1.0254262299999937</v>
+        <v>1.0180281200000252</v>
       </c>
       <c r="D386" s="5">
-        <v>9.501725453724541</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>9.4302534082692411</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>134.77519856000001</v>
+        <v>134.76585746000001</v>
       </c>
       <c r="C387" s="5">
-        <v>-1.3016554299999825</v>
+        <v>-1.3043386500000054</v>
       </c>
       <c r="D387" s="5">
-        <v>-10.893652390065389</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>-10.915444353317005</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>134.82802895</v>
+        <v>134.82381559000001</v>
       </c>
       <c r="C388" s="5">
-        <v>5.2830389999996896E-2</v>
+        <v>5.7958130000002939E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>0.47140220427053237</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>0.51730092145947371</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>135.31870491999999</v>
+        <v>135.32458399999999</v>
       </c>
       <c r="C389" s="5">
-        <v>0.49067596999998386</v>
+        <v>0.50076840999997785</v>
       </c>
       <c r="D389" s="5">
-        <v>4.4556088306762831</v>
+        <v>4.5492792982519514</v>
       </c>
       <c r="E389" s="5">
-        <v>1.7463494148817871</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>1.7376155209685384</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>135.09317891000001</v>
+        <v>135.06113506</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.22552600999998162</v>
+        <v>-0.26344893999998931</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.9817231685198555</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-2.3112990836029246</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>135.24209537999999</v>
+        <v>135.23889577</v>
       </c>
       <c r="C391" s="5">
-        <v>0.14891646999998898</v>
+        <v>0.17776071000000115</v>
       </c>
       <c r="D391" s="5">
-        <v>1.3308382710417677</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>1.5908631358935832</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>135.26968550000001</v>
+        <v>135.29393580999999</v>
       </c>
       <c r="C392" s="5">
-        <v>2.7590120000013485E-2</v>
+        <v>5.5040039999994406E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>0.24508136689185278</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>0.48947524337181747</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>135.49506948999999</v>
+        <v>135.49169698</v>
       </c>
       <c r="C393" s="5">
-        <v>0.22538398999998321</v>
+        <v>0.19776117000000681</v>
       </c>
       <c r="D393" s="5">
-        <v>2.017843894255944</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>1.7682285174318357</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>135.67129077999999</v>
+        <v>135.67093965000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.17622129000000086</v>
+        <v>0.17924267000000782</v>
       </c>
       <c r="D394" s="5">
-        <v>1.5719005226233485</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>1.5990878375456319</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>135.93760283</v>
+        <v>135.96830596999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.26631205000001046</v>
+        <v>0.29736631999998053</v>
       </c>
       <c r="D395" s="5">
-        <v>2.3811027361140491</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>2.6621240655324341</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>137.85160015</v>
+        <v>137.87730160000001</v>
       </c>
       <c r="C396" s="5">
-        <v>1.9139973199999929</v>
+        <v>1.908995630000021</v>
       </c>
       <c r="D396" s="5">
-        <v>18.267782534042865</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>18.211863140562336</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>137.24846303999999</v>
+        <v>137.22929428</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.6031371100000058</v>
+        <v>-0.64800732000000494</v>
       </c>
       <c r="D397" s="5">
-        <v>-5.1257977564787893</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>-5.4963339310105326</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>136.66800549000001</v>
+        <v>136.65980973000001</v>
       </c>
       <c r="C398" s="5">
-        <v>-0.58045754999997712</v>
+        <v>-0.56948454999999853</v>
       </c>
       <c r="D398" s="5">
-        <v>-4.9586929559288118</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>-4.8677471419235836</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>137.09480840000001</v>
+        <v>137.07945895</v>
       </c>
       <c r="C399" s="5">
-        <v>0.42680290999999215</v>
+        <v>0.4196492199999966</v>
       </c>
       <c r="D399" s="5">
-        <v>3.8125430636332114</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>3.7477862586762889</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>136.81707703000001</v>
+        <v>136.80570709</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.27773136999999792</v>
+        <v>-0.2737518600000044</v>
       </c>
       <c r="D400" s="5">
-        <v>-2.4040968482883951</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-2.3702893651951551</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>136.93418095000001</v>
+        <v>136.92604188000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.11710392000000525</v>
+        <v>0.12033479000001535</v>
       </c>
       <c r="D401" s="5">
-        <v>1.0319480829854788</v>
+        <v>1.0606457365007316</v>
       </c>
       <c r="E401" s="5">
-        <v>1.1938305432017682</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>1.1834197694633453</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>137.26392344000001</v>
+        <v>137.23426667000001</v>
       </c>
       <c r="C402" s="5">
-        <v>0.329742490000001</v>
+        <v>0.30822478999999703</v>
       </c>
       <c r="D402" s="5">
-        <v>2.9282235444110905</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>2.7349327664236478</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>137.58707580999999</v>
+        <v>137.57942359</v>
       </c>
       <c r="C403" s="5">
-        <v>0.3231523699999741</v>
+        <v>0.34515691999999376</v>
       </c>
       <c r="D403" s="5">
-        <v>2.8619580848323833</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>3.0602129638000575</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>137.93064573000001</v>
+        <v>137.96860079999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.34356992000002151</v>
+        <v>0.38917720999998551</v>
       </c>
       <c r="D404" s="5">
-        <v>3.0380298959697072</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.4478079539571826</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>138.37147662000001</v>
+        <v>138.36763339000001</v>
       </c>
       <c r="C405" s="5">
-        <v>0.44083089000000086</v>
+        <v>0.39903259000001867</v>
       </c>
       <c r="D405" s="5">
-        <v>3.9033794980815939</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>3.526381766479636</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>138.44248532</v>
+        <v>138.44571261999999</v>
       </c>
       <c r="C406" s="5">
-        <v>7.1008699999993041E-2</v>
+        <v>7.8079229999985955E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>0.6175503575930108</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>0.6792514407231609</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>138.54809491</v>
+        <v>138.61038368999999</v>
       </c>
       <c r="C407" s="5">
-        <v>0.10560959000000025</v>
+        <v>0.16467106999999714</v>
       </c>
       <c r="D407" s="5">
-        <v>0.91925957526364233</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>1.4366867927942728</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>138.98642518</v>
+        <v>139.00660579999999</v>
       </c>
       <c r="C408" s="5">
-        <v>0.43833026999999447</v>
+        <v>0.39622210999999652</v>
       </c>
       <c r="D408" s="5">
-        <v>3.8632517842092318</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>3.4846845841770779</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>138.93195892</v>
+        <v>138.92351599</v>
       </c>
       <c r="C409" s="5">
-        <v>-5.4466259999998101E-2</v>
+        <v>-8.3089809999989939E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-0.46924599383865173</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-0.71493457010880501</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>139.3061926</v>
+        <v>139.30703255</v>
       </c>
       <c r="C410" s="5">
-        <v>0.37423368000000323</v>
+        <v>0.38351656000000389</v>
       </c>
       <c r="D410" s="5">
-        <v>3.2806970674019942</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>3.3635220535819466</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>138.9423199</v>
+        <v>138.87554766</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.36387270000000171</v>
+        <v>-0.43148489000000723</v>
       </c>
       <c r="D411" s="5">
-        <v>-3.0898021865680247</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-3.6541703351456789</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>139.71852645999999</v>
+        <v>139.70869959000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.77620655999999144</v>
+        <v>0.83315193000001386</v>
       </c>
       <c r="D412" s="5">
-        <v>6.9137121814626834</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>7.4414814078544333</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>138.68619655000001</v>
+        <v>138.66741304999999</v>
       </c>
       <c r="C413" s="5">
-        <v>-1.0323299099999872</v>
+        <v>-1.0412865400000157</v>
       </c>
       <c r="D413" s="5">
-        <v>-8.5147890639426294</v>
+        <v>-8.5862428085732958</v>
       </c>
       <c r="E413" s="5">
-        <v>1.2794581950577477</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>1.2717603942178357</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>139.50120563999999</v>
+        <v>139.46922828000001</v>
       </c>
       <c r="C414" s="5">
-        <v>0.81500908999998956</v>
+        <v>0.80181523000001675</v>
       </c>
       <c r="D414" s="5">
-        <v>7.2844250158707213</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>7.1637276222588087</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>139.64217649</v>
+        <v>139.62527130999999</v>
       </c>
       <c r="C415" s="5">
-        <v>0.1409708500000022</v>
+        <v>0.15604302999997799</v>
       </c>
       <c r="D415" s="5">
-        <v>1.2194045415538257</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>1.3508945061174726</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>140.23101983999999</v>
+        <v>140.28470929</v>
       </c>
       <c r="C416" s="5">
-        <v>0.58884334999999055</v>
+        <v>0.65943798000000697</v>
       </c>
       <c r="D416" s="5">
-        <v>5.179184567001216</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>5.8170568160136105</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>139.74944687999999</v>
+        <v>139.74689683</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.48157295999999405</v>
+        <v>-0.53781245999999783</v>
       </c>
       <c r="D417" s="5">
-        <v>-4.0440163007539942</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-4.5046914267680371</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>139.74748030999999</v>
+        <v>139.75636091999999</v>
       </c>
       <c r="C418" s="5">
-        <v>-1.9665700000075503E-3</v>
+        <v>9.464089999994485E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>-1.6885228630270088E-2</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>8.1297970824323329E-2</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>140.07320511</v>
+        <v>140.16975836</v>
       </c>
       <c r="C419" s="5">
-        <v>0.32572480000001747</v>
+        <v>0.41339744000001133</v>
       </c>
       <c r="D419" s="5">
-        <v>2.8331074822850688</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>3.6079050132395318</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>139.77775382999999</v>
+        <v>139.78841697999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.29545128000000886</v>
+        <v>-0.38134138000000917</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.5019581651640199</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-3.2162722352474082</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>139.43239356999999</v>
+        <v>139.44091064</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.34536026000000675</v>
+        <v>-0.34750633999999536</v>
       </c>
       <c r="D421" s="5">
-        <v>-2.924976139903801</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>-2.9426828114618941</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>138.67928513999999</v>
+        <v>138.69957206000001</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.7531084299999975</v>
+        <v>-0.74133857999999009</v>
       </c>
       <c r="D422" s="5">
-        <v>-6.2923733651522706</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-6.1965245721400386</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>138.5139207</v>
+        <v>138.36862884000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.16536443999999051</v>
+        <v>-0.33094321999999465</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.4215610457418704</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-2.8259743754535327</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>138.42514667</v>
+        <v>138.43647383000001</v>
       </c>
       <c r="C424" s="5">
-        <v>-8.8774029999996174E-2</v>
+        <v>6.7844989999997551E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-0.76637875651385245</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>0.58997405826946014</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>138.52985025999999</v>
+        <v>138.50940585999999</v>
       </c>
       <c r="C425" s="5">
-        <v>0.10470358999998552</v>
+        <v>7.2932029999975612E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>0.91145525701197272</v>
+        <v>0.63402706086497229</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.11273385087292587</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>-0.11394687946116866</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>138.80813203</v>
+        <v>138.77027079999999</v>
       </c>
       <c r="C426" s="5">
-        <v>0.27828177000000665</v>
+        <v>0.26086494000000471</v>
       </c>
       <c r="D426" s="5">
-        <v>2.4373986005862269</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>2.2836065879269896</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>138.63483697000001</v>
+        <v>138.61630808000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.17329505999998673</v>
+        <v>-0.15396271999998135</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.4878961538434265</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-1.323280702505425</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>138.24311399000001</v>
+        <v>138.28835491999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.39172297999999728</v>
+        <v>-0.32795316000002117</v>
       </c>
       <c r="D428" s="5">
-        <v>-3.3384883346638472</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-2.8024334733702583</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>138.29172030000001</v>
+        <v>138.30170330000001</v>
       </c>
       <c r="C429" s="5">
-        <v>4.8606309999996711E-2</v>
+        <v>1.3348380000024918E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>0.42273713708722571</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>0.11589235111837404</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>138.26506456999999</v>
+        <v>138.29382586</v>
       </c>
       <c r="C430" s="5">
-        <v>-2.6655730000015865E-2</v>
+        <v>-7.8774400000156675E-3</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.23105495846322821</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-6.8328639546777481E-2</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>138.89672367</v>
+        <v>138.98758579</v>
       </c>
       <c r="C431" s="5">
-        <v>0.63165910000000736</v>
+        <v>0.6937599299999988</v>
       </c>
       <c r="D431" s="5">
-        <v>5.6220250563132179</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>6.1887817916966847</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>139.0386393</v>
+        <v>139.04482639</v>
       </c>
       <c r="C432" s="5">
-        <v>0.14191562999999974</v>
+        <v>5.7240600000000086E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>1.2329954178956992</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>0.49532856810676762</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>139.49774074999999</v>
+        <v>139.53325796999999</v>
       </c>
       <c r="C433" s="5">
-        <v>0.45910144999999147</v>
+        <v>0.48843157999999676</v>
       </c>
       <c r="D433" s="5">
-        <v>4.0351220911093888</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>4.2977180367024248</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>139.42618032999999</v>
+        <v>139.47612952</v>
       </c>
       <c r="C434" s="5">
-        <v>-7.1560419999997293E-2</v>
+        <v>-5.7128449999993336E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.61384961927085646</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-0.49020555080998562</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>138.83726156</v>
+        <v>138.9710776</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.58891876999999226</v>
+        <v>-0.50505191999999965</v>
       </c>
       <c r="D435" s="5">
-        <v>-4.95254095144041</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-4.2597724131813397</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>138.30759606999999</v>
+        <v>138.63311150000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.52966549000001351</v>
+        <v>-0.3379660999999885</v>
       </c>
       <c r="D436" s="5">
-        <v>-4.4831643108678154</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-2.8795810253895104</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>138.17308363999999</v>
+        <v>138.60447568999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.1345124300000009</v>
+        <v>-2.8635810000025685E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-1.1608493841285372</v>
+        <v>-0.24758847107220205</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.2575377215310648</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>6.863781517920664E-2</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>137.54077701</v>
+        <v>137.98597828000001</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.63230662999998799</v>
+        <v>-0.61849740999997493</v>
       </c>
       <c r="D438" s="5">
-        <v>-5.3553036234944784</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-5.2252972060028213</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>137.26811280999999</v>
+        <v>137.72427225000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.27266420000000835</v>
+        <v>-0.26170602999999915</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.3531419410718457</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-2.2523441777356323</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>137.18219808000001</v>
+        <v>137.63869442000001</v>
       </c>
       <c r="C440" s="5">
-        <v>-8.5914729999984729E-2</v>
+        <v>-8.5577830000005406E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-0.74848783451737511</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-0.74310186251126398</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>137.24664999999999</v>
+        <v>137.72648472</v>
       </c>
       <c r="C441" s="5">
-        <v>6.445191999998201E-2</v>
+        <v>8.7790299999994659E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>0.56525172168344628</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>0.76808863309481001</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>137.83218832</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.10570359999999823</v>
+      </c>
+      <c r="D442" s="5">
+        <v>0.92488475641514523</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>