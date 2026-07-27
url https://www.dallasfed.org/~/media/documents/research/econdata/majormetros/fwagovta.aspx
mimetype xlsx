--- v7 (2026-07-06)
+++ v8 (2026-07-27)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{149F9519-0DA8-4502-97EE-99707AF94D50}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8239C0A2-457C-46A4-85FC-BB9E14CF5D6E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3A46D497-2FEE-4F48-A1AE-C3760E9B4E41}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1BC3AA68-F384-4F09-82FF-3B0E29D8B697}"/>
   </bookViews>
   <sheets>
     <sheet name="fwagovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{063911F0-EF53-4E0C-B217-3041B8C9237F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{728D8766-0A12-426E-9F20-99716ED7D5A3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>75.380875162999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>75.678656458999995</v>
       </c>
       <c r="C7" s="5">
         <v>0.29778129599999659</v>
       </c>
       <c r="D7" s="5">
         <v>4.8447906760546777</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>75.867267658000003</v>
       </c>
       <c r="C8" s="5">
         <v>0.18861119900000745</v>
       </c>
       <c r="D8" s="5">
         <v>3.032054522532146</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>76.413123838999994</v>
       </c>
       <c r="C9" s="5">
         <v>0.54585618099999067</v>
       </c>
       <c r="D9" s="5">
         <v>8.9838467428758015</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>76.498239632999997</v>
       </c>
       <c r="C10" s="5">
         <v>8.5115794000003575E-2</v>
       </c>
       <c r="D10" s="5">
         <v>1.3448871117045513</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>76.203529067999995</v>
       </c>
       <c r="C11" s="5">
         <v>-0.29471056500000259</v>
       </c>
       <c r="D11" s="5">
         <v>-4.5263079750462065</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>75.933982436999997</v>
       </c>
       <c r="C12" s="5">
         <v>-0.26954663099999721</v>
       </c>
       <c r="D12" s="5">
         <v>-4.1630207165807676</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>75.880901753000003</v>
       </c>
       <c r="C13" s="5">
         <v>-5.3080683999993994E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-0.83562712001270523</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>74.979792724000006</v>
       </c>
       <c r="C14" s="5">
         <v>-0.90110902899999701</v>
       </c>
       <c r="D14" s="5">
         <v>-13.355494710279881</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>75.505783516999998</v>
       </c>
       <c r="C15" s="5">
         <v>0.52599079299999119</v>
       </c>
       <c r="D15" s="5">
         <v>8.7506337665818279</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>76.302230846</v>
       </c>
       <c r="C16" s="5">
         <v>0.79644732900000292</v>
       </c>
       <c r="D16" s="5">
         <v>13.418579685059996</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>76.499143900000007</v>
       </c>
       <c r="C17" s="5">
         <v>0.19691305400000658</v>
       </c>
       <c r="D17" s="5">
         <v>3.1411745814284853</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>76.388876554000007</v>
       </c>
       <c r="C18" s="5">
         <v>-0.11026734600000054</v>
       </c>
       <c r="D18" s="5">
         <v>-1.7160561363385063</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>76.554638142000002</v>
       </c>
       <c r="C19" s="5">
         <v>0.16576158799999519</v>
       </c>
       <c r="D19" s="5">
         <v>2.6352680578606513</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>76.449745948</v>
       </c>
       <c r="C20" s="5">
         <v>-0.10489219400000138</v>
       </c>
       <c r="D20" s="5">
         <v>-1.6318593870353393</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>76.937442981000004</v>
       </c>
       <c r="C21" s="5">
         <v>0.48769703300000344</v>
       </c>
       <c r="D21" s="5">
         <v>7.9295639755804892</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>77.598883474000004</v>
       </c>
       <c r="C22" s="5">
         <v>0.66144049300000063</v>
       </c>
       <c r="D22" s="5">
         <v>10.818607542234894</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>78.538565204999998</v>
       </c>
       <c r="C23" s="5">
         <v>0.93968173099999319</v>
       </c>
       <c r="D23" s="5">
         <v>15.539341082746038</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>77.731174284000005</v>
       </c>
       <c r="C24" s="5">
         <v>-0.80739092099999255</v>
       </c>
       <c r="D24" s="5">
         <v>-11.662076302818146</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>78.817100476999997</v>
       </c>
       <c r="C25" s="5">
         <v>1.0859261929999917</v>
       </c>
       <c r="D25" s="5">
         <v>18.114360892789882</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>79.249050624000006</v>
       </c>
       <c r="C26" s="5">
         <v>0.43195014700000911</v>
       </c>
       <c r="D26" s="5">
         <v>6.7783905867928373</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>80.127196526999995</v>
       </c>
       <c r="C27" s="5">
         <v>0.8781459029999894</v>
       </c>
       <c r="D27" s="5">
         <v>14.138078602778847</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>80.034455815000001</v>
       </c>
       <c r="C28" s="5">
         <v>-9.2740711999994119E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-1.3800949293918063</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>80.123368209999995</v>
       </c>
       <c r="C29" s="5">
         <v>8.8912394999994149E-2</v>
       </c>
       <c r="D29" s="5">
         <v>1.3412874358788462</v>
       </c>
       <c r="E29" s="5">
         <v>4.7376011354291592</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>80.813054842</v>
       </c>
       <c r="C30" s="5">
         <v>0.68968663200000435</v>
       </c>
       <c r="D30" s="5">
         <v>10.832700303699717</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>80.943659530000005</v>
       </c>
       <c r="C31" s="5">
         <v>0.13060468800000535</v>
       </c>
       <c r="D31" s="5">
         <v>1.9566919043036757</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>81.427919922000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.48426039199999593</v>
       </c>
       <c r="D32" s="5">
         <v>7.4202272277809511</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>81.882058162000007</v>
       </c>
       <c r="C33" s="5">
         <v>0.45413824000000602</v>
       </c>
       <c r="D33" s="5">
         <v>6.9017745696957622</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>81.938237482999995</v>
       </c>
       <c r="C34" s="5">
         <v>5.6179320999987681E-2</v>
       </c>
       <c r="D34" s="5">
         <v>0.82643455937263521</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>82.132168321999998</v>
       </c>
       <c r="C35" s="5">
         <v>0.19393083900000363</v>
       </c>
       <c r="D35" s="5">
         <v>2.8774159982962066</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>82.724304348999993</v>
       </c>
       <c r="C36" s="5">
         <v>0.59213602699999512</v>
       </c>
       <c r="D36" s="5">
         <v>9.0028925325594145</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>82.595777302000002</v>
       </c>
       <c r="C37" s="5">
         <v>-0.12852704699999151</v>
       </c>
       <c r="D37" s="5">
         <v>-1.8485656246727711</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>83.123540401</v>
       </c>
       <c r="C38" s="5">
         <v>0.52776309899999774</v>
       </c>
       <c r="D38" s="5">
         <v>7.9429427016153298</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>83.627449631000005</v>
       </c>
       <c r="C39" s="5">
         <v>0.50390923000000498</v>
       </c>
       <c r="D39" s="5">
         <v>7.5221251718574411</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>83.823747236000003</v>
       </c>
       <c r="C40" s="5">
         <v>0.19629760499999804</v>
       </c>
       <c r="D40" s="5">
         <v>2.8533945253978787</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>83.624930430000006</v>
       </c>
       <c r="C41" s="5">
         <v>-0.1988168059999964</v>
       </c>
       <c r="D41" s="5">
         <v>-2.8093748978198385</v>
       </c>
       <c r="E41" s="5">
         <v>4.3702134573556206</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>84.497182891999998</v>
       </c>
       <c r="C42" s="5">
         <v>0.87225246199999162</v>
       </c>
       <c r="D42" s="5">
         <v>13.260252579025078</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>84.416954641999993</v>
       </c>
       <c r="C43" s="5">
         <v>-8.0228250000004664E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-1.1334429098616927</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>84.756572117999994</v>
       </c>
       <c r="C44" s="5">
         <v>0.33961747600000081</v>
       </c>
       <c r="D44" s="5">
         <v>4.9359832278967009</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>84.651402504999993</v>
       </c>
       <c r="C45" s="5">
         <v>-0.10516961300000105</v>
       </c>
       <c r="D45" s="5">
         <v>-1.4788917438070315</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>84.961813957000004</v>
       </c>
       <c r="C46" s="5">
         <v>0.31041145200001097</v>
       </c>
       <c r="D46" s="5">
         <v>4.4901659375413239</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>85.243880333000007</v>
       </c>
       <c r="C47" s="5">
         <v>0.28206637600000306</v>
       </c>
       <c r="D47" s="5">
         <v>4.0574586739090313</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>85.179940330999997</v>
       </c>
       <c r="C48" s="5">
         <v>-6.3940002000009599E-2</v>
       </c>
       <c r="D48" s="5">
         <v>-0.8963957774158593</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>85.415804210999994</v>
       </c>
       <c r="C49" s="5">
         <v>0.23586387999999658</v>
       </c>
       <c r="D49" s="5">
         <v>3.3738836659266358</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>85.813003276000003</v>
       </c>
       <c r="C50" s="5">
         <v>0.39719906500000945</v>
       </c>
       <c r="D50" s="5">
         <v>5.72517407223323</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>85.850531232999998</v>
       </c>
       <c r="C51" s="5">
         <v>3.7527956999994672E-2</v>
       </c>
       <c r="D51" s="5">
         <v>0.52605109649204174</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>85.413660874000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.43687035899999671</v>
       </c>
       <c r="D52" s="5">
         <v>-5.9384363994097082</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>85.724778178999998</v>
       </c>
       <c r="C53" s="5">
         <v>0.31111730499999624</v>
       </c>
       <c r="D53" s="5">
         <v>4.4596109184170896</v>
       </c>
       <c r="E53" s="5">
         <v>2.5110307873531967</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>85.614477624000003</v>
       </c>
       <c r="C54" s="5">
         <v>-0.11030055499999492</v>
       </c>
       <c r="D54" s="5">
         <v>-1.5331388528549872</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>85.918062993000007</v>
       </c>
       <c r="C55" s="5">
         <v>0.30358536900000388</v>
       </c>
       <c r="D55" s="5">
         <v>4.3391259630728207</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>86.038372757000005</v>
       </c>
       <c r="C56" s="5">
         <v>0.12030976399999815</v>
       </c>
       <c r="D56" s="5">
         <v>1.6933437092300885</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>86.111067797000004</v>
       </c>
       <c r="C57" s="5">
         <v>7.2695039999999267E-2</v>
       </c>
       <c r="D57" s="5">
         <v>1.0186219023321952</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>86.236710172000002</v>
       </c>
       <c r="C58" s="5">
         <v>0.1256423749999982</v>
       </c>
       <c r="D58" s="5">
         <v>1.7650074423107398</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>86.389801482999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.15309131099999718</v>
       </c>
       <c r="D59" s="5">
         <v>2.1512177601951343</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>86.450708655</v>
       </c>
       <c r="C60" s="5">
         <v>6.0907172000000287E-2</v>
       </c>
       <c r="D60" s="5">
         <v>0.84932115023184096</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>86.385888412</v>
       </c>
       <c r="C61" s="5">
         <v>-6.4820242999999778E-2</v>
       </c>
       <c r="D61" s="5">
         <v>-0.89605187731528479</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>87.041567638999993</v>
       </c>
       <c r="C62" s="5">
         <v>0.65567922699999315</v>
       </c>
       <c r="D62" s="5">
         <v>9.4981551496472463</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>87.079568444000003</v>
       </c>
       <c r="C63" s="5">
         <v>3.8000805000010018E-2</v>
       </c>
       <c r="D63" s="5">
         <v>0.52515854088208691</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>87.441280929000001</v>
       </c>
       <c r="C64" s="5">
         <v>0.3617124849999982</v>
       </c>
       <c r="D64" s="5">
         <v>5.1000481435383715</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>87.612862340999996</v>
       </c>
       <c r="C65" s="5">
         <v>0.17158141199999477</v>
       </c>
       <c r="D65" s="5">
         <v>2.3802763760145673</v>
       </c>
       <c r="E65" s="5">
         <v>2.2024952436243472</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>87.632581948999999</v>
       </c>
       <c r="C66" s="5">
         <v>1.9719608000002609E-2</v>
       </c>
       <c r="D66" s="5">
         <v>0.27042656234799178</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>87.962485127999997</v>
       </c>
       <c r="C67" s="5">
         <v>0.32990317899999866</v>
       </c>
       <c r="D67" s="5">
         <v>4.6122626464284444</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>87.828105051999998</v>
       </c>
       <c r="C68" s="5">
         <v>-0.13438007599999935</v>
       </c>
       <c r="D68" s="5">
         <v>-1.8179117957794144</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>88.155434533999994</v>
       </c>
       <c r="C69" s="5">
         <v>0.32732948199999612</v>
       </c>
       <c r="D69" s="5">
         <v>4.5651425510490951</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>88.151576054000003</v>
       </c>
       <c r="C70" s="5">
         <v>-3.8584799999910047E-3</v>
       </c>
       <c r="D70" s="5">
         <v>-5.251022317261933E-2</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>88.047214871999998</v>
       </c>
       <c r="C71" s="5">
         <v>-0.10436118200000521</v>
       </c>
       <c r="D71" s="5">
         <v>-1.4114459854328909</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>88.197256938999999</v>
       </c>
       <c r="C72" s="5">
         <v>0.15004206700000111</v>
       </c>
       <c r="D72" s="5">
         <v>2.0642066258050651</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>87.563368620000006</v>
       </c>
       <c r="C73" s="5">
         <v>-0.63388831899999332</v>
       </c>
       <c r="D73" s="5">
         <v>-8.2917108137006483</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>88.238435014000004</v>
       </c>
       <c r="C74" s="5">
         <v>0.67506639399999813</v>
       </c>
       <c r="D74" s="5">
         <v>9.6538875186870108</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>88.298406392999993</v>
       </c>
       <c r="C75" s="5">
         <v>5.9971378999989611E-2</v>
       </c>
       <c r="D75" s="5">
         <v>0.81863735180975894</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>88.436851908999998</v>
       </c>
       <c r="C76" s="5">
         <v>0.13844551600000443</v>
       </c>
       <c r="D76" s="5">
         <v>1.8978237456004576</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>88.858494847000003</v>
       </c>
       <c r="C77" s="5">
         <v>0.42164293800000507</v>
       </c>
       <c r="D77" s="5">
         <v>5.8737109578572033</v>
       </c>
       <c r="E77" s="5">
         <v>1.4217461600008585</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>88.931488486999996</v>
       </c>
       <c r="C78" s="5">
         <v>7.2993639999992865E-2</v>
       </c>
       <c r="D78" s="5">
         <v>0.99021706826785127</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>88.878660339999996</v>
       </c>
       <c r="C79" s="5">
         <v>-5.2828146999999603E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-0.71051399713576435</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>89.116184071999996</v>
       </c>
       <c r="C80" s="5">
         <v>0.23752373199999965</v>
       </c>
       <c r="D80" s="5">
         <v>3.2544989591869244</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>89.662017371000005</v>
       </c>
       <c r="C81" s="5">
         <v>0.54583329900000876</v>
       </c>
       <c r="D81" s="5">
         <v>7.6026807772688887</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>89.241403645000005</v>
       </c>
       <c r="C82" s="5">
         <v>-0.42061372599999913</v>
       </c>
       <c r="D82" s="5">
         <v>-5.4863279983297879</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>89.350613607</v>
       </c>
       <c r="C83" s="5">
         <v>0.10920996199999422</v>
       </c>
       <c r="D83" s="5">
         <v>1.4784351774196569</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>89.590513113</v>
       </c>
       <c r="C84" s="5">
         <v>0.23989950600000043</v>
       </c>
       <c r="D84" s="5">
         <v>3.2699139921493758</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>90.103267122000005</v>
       </c>
       <c r="C85" s="5">
         <v>0.51275400900000534</v>
       </c>
       <c r="D85" s="5">
         <v>7.0883376082439664</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>90.371189385999998</v>
       </c>
       <c r="C86" s="5">
         <v>0.26792226399999208</v>
       </c>
       <c r="D86" s="5">
         <v>3.6271402618646365</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>89.991683350000002</v>
       </c>
       <c r="C87" s="5">
         <v>-0.37950603599999511</v>
       </c>
       <c r="D87" s="5">
         <v>-4.9245192239121831</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>90.209004565000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.21732121499999835</v>
       </c>
       <c r="D88" s="5">
         <v>2.9366851074333011</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>90.291211736999998</v>
       </c>
       <c r="C89" s="5">
         <v>8.2207171999996831E-2</v>
       </c>
       <c r="D89" s="5">
         <v>1.0990538222363622</v>
       </c>
       <c r="E89" s="5">
         <v>1.6123578195499588</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>90.441939704000006</v>
       </c>
       <c r="C90" s="5">
         <v>0.15072796700000879</v>
       </c>
       <c r="D90" s="5">
         <v>2.0217196476070676</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>90.361213206000002</v>
       </c>
       <c r="C91" s="5">
         <v>-8.0726498000004199E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-1.0658511850677121</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>90.964362914999995</v>
       </c>
       <c r="C92" s="5">
         <v>0.60314970899999309</v>
       </c>
       <c r="D92" s="5">
         <v>8.3105467120712984</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>91.321161085</v>
       </c>
       <c r="C93" s="5">
         <v>0.35679817000000469</v>
       </c>
       <c r="D93" s="5">
         <v>4.8097557306143512</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>91.703775148999995</v>
       </c>
       <c r="C94" s="5">
         <v>0.38261406399999487</v>
       </c>
       <c r="D94" s="5">
         <v>5.1452067353011444</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>91.865464196999994</v>
       </c>
       <c r="C95" s="5">
         <v>0.1616890479999995</v>
       </c>
       <c r="D95" s="5">
         <v>2.1364389742920542</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>92.036038410000003</v>
       </c>
       <c r="C96" s="5">
         <v>0.17057421300000897</v>
       </c>
       <c r="D96" s="5">
         <v>2.2510352121135169</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>92.113416094000002</v>
       </c>
       <c r="C97" s="5">
         <v>7.7377683999998226E-2</v>
       </c>
       <c r="D97" s="5">
         <v>1.0135571225387219</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>92.418726969999994</v>
       </c>
       <c r="C98" s="5">
         <v>0.30531087599999296</v>
       </c>
       <c r="D98" s="5">
         <v>4.0507270429342324</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>92.949454375000002</v>
       </c>
       <c r="C99" s="5">
         <v>0.53072740500000748</v>
       </c>
       <c r="D99" s="5">
         <v>7.113041918311036</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>92.560244726999997</v>
       </c>
       <c r="C100" s="5">
         <v>-0.3892096480000049</v>
       </c>
       <c r="D100" s="5">
         <v>-4.9106686608388905</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>93.020725096999996</v>
       </c>
       <c r="C101" s="5">
         <v>0.46048036999999908</v>
       </c>
       <c r="D101" s="5">
         <v>6.1359998913961489</v>
       </c>
       <c r="E101" s="5">
         <v>3.0230111076042787</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>93.135204970999993</v>
       </c>
       <c r="C102" s="5">
         <v>0.11447987399999704</v>
       </c>
       <c r="D102" s="5">
         <v>1.4868680546133994</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>93.666849882999998</v>
       </c>
       <c r="C103" s="5">
         <v>0.53164491200000441</v>
       </c>
       <c r="D103" s="5">
         <v>7.0691808119209609</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>93.903304941000002</v>
       </c>
       <c r="C104" s="5">
         <v>0.23645505800000421</v>
       </c>
       <c r="D104" s="5">
         <v>3.071727491891374</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>94.059714650999993</v>
       </c>
       <c r="C105" s="5">
         <v>0.15640970999999126</v>
       </c>
       <c r="D105" s="5">
         <v>2.0171887277058209</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>94.334620819999998</v>
       </c>
       <c r="C106" s="5">
         <v>0.27490616900000475</v>
       </c>
       <c r="D106" s="5">
         <v>3.5641427996302211</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>94.326654128000001</v>
       </c>
       <c r="C107" s="5">
         <v>-7.9666919999965558E-3</v>
       </c>
       <c r="D107" s="5">
         <v>-0.1012946370835377</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>94.477901191000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.15124706299999957</v>
       </c>
       <c r="D108" s="5">
         <v>1.9411868820860878</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>94.803176061000002</v>
       </c>
       <c r="C109" s="5">
         <v>0.32527487000000121</v>
       </c>
       <c r="D109" s="5">
         <v>4.2105774872027935</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>95.167721931000003</v>
       </c>
       <c r="C110" s="5">
         <v>0.3645458700000006</v>
       </c>
       <c r="D110" s="5">
         <v>4.7132012173513926</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>95.555713479000005</v>
       </c>
       <c r="C111" s="5">
         <v>0.38799154800000224</v>
       </c>
       <c r="D111" s="5">
         <v>5.0035137258333195</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>95.766286281999996</v>
       </c>
       <c r="C112" s="5">
         <v>0.21057280299999093</v>
       </c>
       <c r="D112" s="5">
         <v>2.6766853990195072</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>96.106924453999994</v>
       </c>
       <c r="C113" s="5">
         <v>0.34063817199999846</v>
       </c>
       <c r="D113" s="5">
         <v>4.3528702195005931</v>
       </c>
       <c r="E113" s="5">
         <v>3.3177545689756505</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>96.551831195999995</v>
       </c>
       <c r="C114" s="5">
         <v>0.44490674200000058</v>
       </c>
       <c r="D114" s="5">
         <v>5.6987925305956866</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>96.634690479</v>
       </c>
       <c r="C115" s="5">
         <v>8.285928300000478E-2</v>
       </c>
       <c r="D115" s="5">
         <v>1.0346960790520665</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>96.869126661999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.23443618299999969</v>
       </c>
       <c r="D116" s="5">
         <v>2.9503653886336467</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>97.080775136</v>
       </c>
       <c r="C117" s="5">
         <v>0.21164847400000042</v>
       </c>
       <c r="D117" s="5">
         <v>2.6536064214706556</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>97.384236074</v>
       </c>
       <c r="C118" s="5">
         <v>0.30346093800000062</v>
       </c>
       <c r="D118" s="5">
         <v>3.8161976312507395</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>97.670705759000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.28646968500000014</v>
       </c>
       <c r="D119" s="5">
         <v>3.5876472337741827</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>97.855867195000002</v>
       </c>
       <c r="C120" s="5">
         <v>0.18516143600000134</v>
       </c>
       <c r="D120" s="5">
         <v>2.2987976010492961</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>98.987493685999993</v>
       </c>
       <c r="C121" s="5">
         <v>1.1316264909999916</v>
       </c>
       <c r="D121" s="5">
         <v>14.794610634983464</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>99.126933296999994</v>
       </c>
       <c r="C122" s="5">
         <v>0.13943961100000024</v>
       </c>
       <c r="D122" s="5">
         <v>1.7035488451622616</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>99.085380611999994</v>
       </c>
       <c r="C123" s="5">
         <v>-4.1552684999999201E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-0.50186583857669831</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>99.426519416000005</v>
       </c>
       <c r="C124" s="5">
         <v>0.34113880400001051</v>
       </c>
       <c r="D124" s="5">
         <v>4.2105899902324051</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>99.637631615000004</v>
       </c>
       <c r="C125" s="5">
         <v>0.21111219899999867</v>
       </c>
       <c r="D125" s="5">
         <v>2.5779254658107043</v>
       </c>
       <c r="E125" s="5">
         <v>3.6737281741753502</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>99.771152477000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.13352086199999746</v>
       </c>
       <c r="D126" s="5">
         <v>1.6199827129132816</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>99.746991257000005</v>
       </c>
       <c r="C127" s="5">
         <v>-2.416121999999632E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-0.29021292831039602</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>100.22808981999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.4810985629999891</v>
       </c>
       <c r="D128" s="5">
         <v>5.9438587014870814</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>101.238911</v>
       </c>
       <c r="C129" s="5">
         <v>1.0108211800000078</v>
       </c>
       <c r="D129" s="5">
         <v>12.796633226957233</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>103.34769206999999</v>
       </c>
       <c r="C130" s="5">
         <v>2.108781069999992</v>
       </c>
       <c r="D130" s="5">
         <v>28.067759386535762</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>102.84381989000001</v>
       </c>
       <c r="C131" s="5">
         <v>-0.50387217999998768</v>
       </c>
       <c r="D131" s="5">
         <v>-5.6962421758395498</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>103.22962271</v>
       </c>
       <c r="C132" s="5">
         <v>0.38580281999999499</v>
       </c>
       <c r="D132" s="5">
         <v>4.5956664291994187</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>103.81845149999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.58882878999999377</v>
       </c>
       <c r="D133" s="5">
         <v>7.0637576742073938</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>102.50091569</v>
       </c>
       <c r="C134" s="5">
         <v>-1.3175358099999954</v>
       </c>
       <c r="D134" s="5">
         <v>-14.209661901083104</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>102.18400715</v>
       </c>
       <c r="C135" s="5">
         <v>-0.31690854000000002</v>
       </c>
       <c r="D135" s="5">
         <v>-3.6476719168520022</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>102.76434127</v>
       </c>
       <c r="C136" s="5">
         <v>0.5803341200000034</v>
       </c>
       <c r="D136" s="5">
         <v>7.032127449172676</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>103.19246010000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.4281188300000025</v>
       </c>
       <c r="D137" s="5">
         <v>5.1153839401468559</v>
       </c>
       <c r="E137" s="5">
         <v>3.5677569080885707</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>102.86942483999999</v>
       </c>
       <c r="C138" s="5">
         <v>-0.3230352600000117</v>
       </c>
       <c r="D138" s="5">
         <v>-3.6924918592481037</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>103.39722155</v>
       </c>
       <c r="C139" s="5">
         <v>0.52779671000000405</v>
       </c>
       <c r="D139" s="5">
         <v>6.3336410453864733</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>103.90961342999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.51239187999999558</v>
       </c>
       <c r="D140" s="5">
         <v>6.1114685351667308</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>102.92395438</v>
       </c>
       <c r="C141" s="5">
         <v>-0.98565904999999532</v>
       </c>
       <c r="D141" s="5">
         <v>-10.807402075039596</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>102.64082207</v>
       </c>
       <c r="C142" s="5">
         <v>-0.28313230999999917</v>
       </c>
       <c r="D142" s="5">
         <v>-3.2515764537618508</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>102.80487325999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.16405118999999502</v>
       </c>
       <c r="D143" s="5">
         <v>1.9349145960558367</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>103.95312672</v>
       </c>
       <c r="C144" s="5">
         <v>1.1482534600000065</v>
       </c>
       <c r="D144" s="5">
         <v>14.257904722155935</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>103.7425731</v>
       </c>
       <c r="C145" s="5">
         <v>-0.21055361999999889</v>
       </c>
       <c r="D145" s="5">
         <v>-2.4036656823587021</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>103.52670440999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.21586869000000775</v>
       </c>
       <c r="D146" s="5">
         <v>-2.4685940024892661</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>103.90791317999999</v>
       </c>
       <c r="C147" s="5">
         <v>0.38120877000000064</v>
       </c>
       <c r="D147" s="5">
         <v>4.5092673115569859</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>103.79549899</v>
       </c>
       <c r="C148" s="5">
         <v>-0.11241418999999553</v>
       </c>
       <c r="D148" s="5">
         <v>-1.2905392904473345</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>104.30377267999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.50827368999999578</v>
       </c>
       <c r="D149" s="5">
         <v>6.0371272475900017</v>
       </c>
       <c r="E149" s="5">
         <v>1.0769319569695845</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>104.77080866</v>
       </c>
       <c r="C150" s="5">
         <v>0.46703598000000568</v>
       </c>
       <c r="D150" s="5">
         <v>5.507503098654265</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>105.19646215</v>
       </c>
       <c r="C151" s="5">
         <v>0.42565349000000197</v>
       </c>
       <c r="D151" s="5">
         <v>4.9856788153032516</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>105.68374579</v>
       </c>
       <c r="C152" s="5">
         <v>0.48728364000000113</v>
       </c>
       <c r="D152" s="5">
         <v>5.7023787048826824</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>105.55997882</v>
       </c>
       <c r="C153" s="5">
         <v>-0.12376697000000547</v>
       </c>
       <c r="D153" s="5">
         <v>-1.3963117478373754</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>105.82398947999999</v>
       </c>
       <c r="C154" s="5">
         <v>0.26401065999999673</v>
       </c>
       <c r="D154" s="5">
         <v>3.0428893242972377</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>105.54565470999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.27833477000000073</v>
       </c>
       <c r="D155" s="5">
         <v>-3.1109410471587995</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>105.73813163</v>
       </c>
       <c r="C156" s="5">
         <v>0.19247692000000427</v>
       </c>
       <c r="D156" s="5">
         <v>2.2104471999024655</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>105.92735947</v>
       </c>
       <c r="C157" s="5">
         <v>0.18922784000000092</v>
       </c>
       <c r="D157" s="5">
         <v>2.1687712445886076</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>106.25425414</v>
       </c>
       <c r="C158" s="5">
         <v>0.3268946700000015</v>
       </c>
       <c r="D158" s="5">
         <v>3.7667387542823283</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>107.24882949000001</v>
       </c>
       <c r="C159" s="5">
         <v>0.99457535000000519</v>
       </c>
       <c r="D159" s="5">
         <v>11.829094199081979</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>108.13497953</v>
       </c>
       <c r="C160" s="5">
         <v>0.88615003999998976</v>
       </c>
       <c r="D160" s="5">
         <v>10.378298818713105</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>109.22990495000001</v>
       </c>
       <c r="C161" s="5">
         <v>1.0949254200000098</v>
       </c>
       <c r="D161" s="5">
         <v>12.85069562179344</v>
       </c>
       <c r="E161" s="5">
         <v>4.7228706531193154</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>108.72688183</v>
       </c>
       <c r="C162" s="5">
         <v>-0.50302312000000882</v>
       </c>
       <c r="D162" s="5">
         <v>-5.3883691784607279</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>108.35022139</v>
       </c>
       <c r="C163" s="5">
         <v>-0.37666043999999488</v>
       </c>
       <c r="D163" s="5">
         <v>-4.0788362435963403</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>108.62214606000001</v>
       </c>
       <c r="C164" s="5">
         <v>0.2719246700000042</v>
       </c>
       <c r="D164" s="5">
         <v>3.0535390489447423</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>108.69006992</v>
       </c>
       <c r="C165" s="5">
         <v>6.7923859999993397E-2</v>
       </c>
       <c r="D165" s="5">
         <v>0.75297304059882553</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>109.17079568</v>
       </c>
       <c r="C166" s="5">
         <v>0.48072575999999856</v>
       </c>
       <c r="D166" s="5">
         <v>5.438517243947194</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>109.97432789</v>
       </c>
       <c r="C167" s="5">
         <v>0.80353221000000019</v>
       </c>
       <c r="D167" s="5">
         <v>9.1988563471926419</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>109.93425784</v>
       </c>
       <c r="C168" s="5">
         <v>-4.0070049999997082E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-0.43635472780357842</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>109.79113682000001</v>
       </c>
       <c r="C169" s="5">
         <v>-0.14312101999999527</v>
       </c>
       <c r="D169" s="5">
         <v>-1.5511160563304816</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>109.32223215</v>
       </c>
       <c r="C170" s="5">
         <v>-0.46890467000000058</v>
       </c>
       <c r="D170" s="5">
         <v>-5.0063657079632229</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>109.48176117</v>
       </c>
       <c r="C171" s="5">
         <v>0.15952901999999369</v>
       </c>
       <c r="D171" s="5">
         <v>1.7652288615458422</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>109.59622572000001</v>
       </c>
       <c r="C172" s="5">
         <v>0.1144645500000081</v>
       </c>
       <c r="D172" s="5">
         <v>1.2618546399513875</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>109.32068699</v>
       </c>
       <c r="C173" s="5">
         <v>-0.27553873000000806</v>
       </c>
       <c r="D173" s="5">
         <v>-2.9755814655137658</v>
       </c>
       <c r="E173" s="5">
         <v>8.311097591959804E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>109.6274136</v>
       </c>
       <c r="C174" s="5">
         <v>0.30672660999999835</v>
       </c>
       <c r="D174" s="5">
         <v>3.4193467919303222</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>109.90530196</v>
       </c>
       <c r="C175" s="5">
         <v>0.27788836000000572</v>
       </c>
       <c r="D175" s="5">
         <v>3.084580685815963</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>109.62905972</v>
       </c>
       <c r="C176" s="5">
         <v>-0.27624224000000197</v>
       </c>
       <c r="D176" s="5">
         <v>-2.974800375075537</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>110.31694232</v>
       </c>
       <c r="C177" s="5">
         <v>0.68788259999999468</v>
       </c>
       <c r="D177" s="5">
         <v>7.7949263600602503</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>110.37358378</v>
       </c>
       <c r="C178" s="5">
         <v>5.6641460000008692E-2</v>
       </c>
       <c r="D178" s="5">
         <v>0.61787447792214234</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>111.15121711</v>
       </c>
       <c r="C179" s="5">
         <v>0.77763333000000046</v>
       </c>
       <c r="D179" s="5">
         <v>8.7899912281679917</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>111.46848433</v>
       </c>
       <c r="C180" s="5">
         <v>0.31726721999999086</v>
       </c>
       <c r="D180" s="5">
         <v>3.4795377508028524</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>112.28973488</v>
       </c>
       <c r="C181" s="5">
         <v>0.82125055000000202</v>
       </c>
       <c r="D181" s="5">
         <v>9.2082696939106192</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>112.43298922</v>
       </c>
       <c r="C182" s="5">
         <v>0.14325433999999859</v>
       </c>
       <c r="D182" s="5">
         <v>1.5416952644484283</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>112.13602378</v>
       </c>
       <c r="C183" s="5">
         <v>-0.29696543999999392</v>
       </c>
       <c r="D183" s="5">
         <v>-3.1238787759011344</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>112.14790198999999</v>
       </c>
       <c r="C184" s="5">
         <v>1.1878209999991896E-2</v>
       </c>
       <c r="D184" s="5">
         <v>0.12718623961387454</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>112.43065291000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.28275092000001223</v>
       </c>
       <c r="D185" s="5">
         <v>3.067787070769179</v>
       </c>
       <c r="E185" s="5">
         <v>2.844810077240445</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>112.40897388</v>
       </c>
       <c r="C186" s="5">
         <v>-2.1679030000001376E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-0.2311403862360506</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>113.00868171</v>
       </c>
       <c r="C187" s="5">
         <v>0.59970782999999983</v>
       </c>
       <c r="D187" s="5">
         <v>6.5932991365618143</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>113.53360549</v>
       </c>
       <c r="C188" s="5">
         <v>0.52492377999999462</v>
       </c>
       <c r="D188" s="5">
         <v>5.718612553609459</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>113.73523983</v>
       </c>
       <c r="C189" s="5">
         <v>0.20163433999999825</v>
       </c>
       <c r="D189" s="5">
         <v>2.1521268169562457</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>113.82950691000001</v>
       </c>
       <c r="C190" s="5">
         <v>9.4267080000008718E-2</v>
       </c>
       <c r="D190" s="5">
         <v>0.99914142783206206</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>113.55452115999999</v>
       </c>
       <c r="C191" s="5">
         <v>-0.27498575000001324</v>
       </c>
       <c r="D191" s="5">
         <v>-2.8607136272710942</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>112.06944926</v>
       </c>
       <c r="C192" s="5">
         <v>-1.4850718999999941</v>
       </c>
       <c r="D192" s="5">
         <v>-14.6126198136879</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>113.03729162</v>
       </c>
       <c r="C193" s="5">
         <v>0.9678423600000059</v>
       </c>
       <c r="D193" s="5">
         <v>10.870004861893957</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>114.63083691</v>
       </c>
       <c r="C194" s="5">
         <v>1.5935452899999945</v>
       </c>
       <c r="D194" s="5">
         <v>18.292344410753671</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>114.97573595999999</v>
       </c>
       <c r="C195" s="5">
         <v>0.3448990499999951</v>
       </c>
       <c r="D195" s="5">
         <v>3.6708883748801213</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>115.24497296</v>
       </c>
       <c r="C196" s="5">
         <v>0.26923700000000395</v>
       </c>
       <c r="D196" s="5">
         <v>2.8464974806725163</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>114.10573939</v>
       </c>
       <c r="C197" s="5">
         <v>-1.1392335700000018</v>
       </c>
       <c r="D197" s="5">
         <v>-11.238222678487663</v>
       </c>
       <c r="E197" s="5">
         <v>1.4898841522701822</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>114.86131392</v>
       </c>
       <c r="C198" s="5">
         <v>0.75557453000000407</v>
       </c>
       <c r="D198" s="5">
         <v>8.2419195798781875</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>114.74607713</v>
       </c>
       <c r="C199" s="5">
         <v>-0.11523678999999731</v>
       </c>
       <c r="D199" s="5">
         <v>-1.1973016876599352</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>114.04234957</v>
       </c>
       <c r="C200" s="5">
         <v>-0.70372756000000436</v>
       </c>
       <c r="D200" s="5">
         <v>-7.1162563507141012</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>114.64751244</v>
       </c>
       <c r="C201" s="5">
         <v>0.60516287000000091</v>
       </c>
       <c r="D201" s="5">
         <v>6.5569440877111917</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>114.60402984</v>
       </c>
       <c r="C202" s="5">
         <v>-4.3482600000004368E-2</v>
       </c>
       <c r="D202" s="5">
         <v>-0.45417829767062656</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>114.61468728</v>
       </c>
       <c r="C203" s="5">
         <v>1.0657440000002794E-2</v>
       </c>
       <c r="D203" s="5">
         <v>0.11164939951571196</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>114.60538723000001</v>
       </c>
       <c r="C204" s="5">
         <v>-9.3000499999931208E-3</v>
       </c>
       <c r="D204" s="5">
         <v>-9.7326800751662557E-2</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>116.59803248</v>
       </c>
       <c r="C205" s="5">
         <v>1.9926452499999954</v>
       </c>
       <c r="D205" s="5">
         <v>22.979937968263719</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>116.14462257</v>
       </c>
       <c r="C206" s="5">
         <v>-0.45340991000000486</v>
       </c>
       <c r="D206" s="5">
         <v>-4.5678694304103873</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>115.92418048</v>
       </c>
       <c r="C207" s="5">
         <v>-0.22044208999999171</v>
       </c>
       <c r="D207" s="5">
         <v>-2.2539698310332423</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>115.66900645</v>
       </c>
       <c r="C208" s="5">
         <v>-0.25517403000000627</v>
       </c>
       <c r="D208" s="5">
         <v>-2.6097120420411235</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>115.57860749</v>
       </c>
       <c r="C209" s="5">
         <v>-9.0398960000001694E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-0.93381693490975914</v>
       </c>
       <c r="E209" s="5">
         <v>1.2907923018367295</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>116.56975576000001</v>
       </c>
       <c r="C210" s="5">
         <v>0.99114827000001071</v>
       </c>
       <c r="D210" s="5">
         <v>10.790148831908674</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>116.28630269999999</v>
       </c>
       <c r="C211" s="5">
         <v>-0.28345306000001358</v>
       </c>
       <c r="D211" s="5">
         <v>-2.8792313619846799</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>116.8794146</v>
       </c>
       <c r="C212" s="5">
         <v>0.59311190000001091</v>
       </c>
       <c r="D212" s="5">
         <v>6.295182915448172</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>114.1440885</v>
       </c>
       <c r="C213" s="5">
         <v>-2.7353261000000089</v>
       </c>
       <c r="D213" s="5">
         <v>-24.736439479231244</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>114.42025568</v>
       </c>
       <c r="C214" s="5">
         <v>0.27616718000000162</v>
       </c>
       <c r="D214" s="5">
         <v>2.9423016158395932</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>114.73457815</v>
       </c>
       <c r="C215" s="5">
         <v>0.31432247000000757</v>
       </c>
       <c r="D215" s="5">
         <v>3.3467709143426339</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>115.23019065</v>
       </c>
       <c r="C216" s="5">
         <v>0.49561249999999291</v>
       </c>
       <c r="D216" s="5">
         <v>5.3085145784708132</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>115.80264218000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.57245153000000926</v>
       </c>
       <c r="D217" s="5">
         <v>6.1270900926788663</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>115.89420801999999</v>
       </c>
       <c r="C218" s="5">
         <v>9.156583999998702E-2</v>
       </c>
       <c r="D218" s="5">
         <v>0.95298447911398299</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>116.71118309000001</v>
       </c>
       <c r="C219" s="5">
         <v>0.81697507000001224</v>
       </c>
       <c r="D219" s="5">
         <v>8.7949842472806239</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>116.89169572</v>
       </c>
       <c r="C220" s="5">
         <v>0.18051262999999551</v>
       </c>
       <c r="D220" s="5">
         <v>1.8718630846963125</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>117.71535790999999</v>
       </c>
       <c r="C221" s="5">
         <v>0.82366218999999319</v>
       </c>
       <c r="D221" s="5">
         <v>8.7911637296145706</v>
       </c>
       <c r="E221" s="5">
         <v>1.8487421387083813</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>117.48101314</v>
       </c>
       <c r="C222" s="5">
         <v>-0.23434476999999276</v>
       </c>
       <c r="D222" s="5">
         <v>-2.3629455632844687</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>117.85692451</v>
       </c>
       <c r="C223" s="5">
         <v>0.37591136999999719</v>
       </c>
       <c r="D223" s="5">
         <v>3.908015233587725</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>118.32152904</v>
       </c>
       <c r="C224" s="5">
         <v>0.46460453000000257</v>
       </c>
       <c r="D224" s="5">
         <v>4.8344527257637715</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>117.98243314</v>
       </c>
       <c r="C225" s="5">
         <v>-0.33909590000000378</v>
       </c>
       <c r="D225" s="5">
         <v>-3.3853688076395771</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>118.22328321000001</v>
       </c>
       <c r="C226" s="5">
         <v>0.24085007000000758</v>
       </c>
       <c r="D226" s="5">
         <v>2.477379895547771</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>118.45259172</v>
       </c>
       <c r="C227" s="5">
         <v>0.22930850999999564</v>
       </c>
       <c r="D227" s="5">
         <v>2.3525380209024283</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>118.12090986</v>
       </c>
       <c r="C228" s="5">
         <v>-0.33168186000000333</v>
       </c>
       <c r="D228" s="5">
         <v>-3.3088793611931067</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>118.59441911</v>
       </c>
       <c r="C229" s="5">
         <v>0.47350925000000643</v>
       </c>
       <c r="D229" s="5">
         <v>4.9179082604089874</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>119.08522924</v>
       </c>
       <c r="C230" s="5">
         <v>0.49081012999999984</v>
       </c>
       <c r="D230" s="5">
         <v>5.0808888596327817</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>120.13117669</v>
       </c>
       <c r="C231" s="5">
         <v>1.0459474499999999</v>
       </c>
       <c r="D231" s="5">
         <v>11.064178356040454</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>120.71051074</v>
       </c>
       <c r="C232" s="5">
         <v>0.57933404999999993</v>
       </c>
       <c r="D232" s="5">
         <v>5.9430025965066413</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>121.66593893</v>
       </c>
       <c r="C233" s="5">
         <v>0.95542818999999213</v>
       </c>
       <c r="D233" s="5">
         <v>9.9226259614949797</v>
       </c>
       <c r="E233" s="5">
         <v>3.3560455408209622</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>122.02323592</v>
       </c>
       <c r="C234" s="5">
         <v>0.35729699000000892</v>
       </c>
       <c r="D234" s="5">
         <v>3.5815270404221389</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>122.42013076000001</v>
       </c>
       <c r="C235" s="5">
         <v>0.39689484000000164</v>
       </c>
       <c r="D235" s="5">
         <v>3.9737277106866697</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>122.32582209</v>
       </c>
       <c r="C236" s="5">
         <v>-9.4308670000003758E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-0.92053591325206297</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>123.47263117</v>
       </c>
       <c r="C237" s="5">
         <v>1.146809079999997</v>
       </c>
       <c r="D237" s="5">
         <v>11.848642634550032</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>122.99463686</v>
       </c>
       <c r="C238" s="5">
         <v>-0.4779943099999997</v>
       </c>
       <c r="D238" s="5">
         <v>-4.5478621715044243</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>122.95760244</v>
       </c>
       <c r="C239" s="5">
         <v>-3.7034419999997681E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-0.36072938195217397</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>123.06719853</v>
       </c>
       <c r="C240" s="5">
         <v>0.10959608999999659</v>
       </c>
       <c r="D240" s="5">
         <v>1.07485796701281</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>122.16977821</v>
       </c>
       <c r="C241" s="5">
         <v>-0.89742031999999483</v>
       </c>
       <c r="D241" s="5">
         <v>-8.4079771136219783</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>122.16289921000001</v>
       </c>
       <c r="C242" s="5">
         <v>-6.878999999997859E-3</v>
       </c>
       <c r="D242" s="5">
         <v>-6.754734427060205E-2</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>123.68744058</v>
       </c>
       <c r="C243" s="5">
         <v>1.5245413699999943</v>
       </c>
       <c r="D243" s="5">
         <v>16.047359489635959</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>124.10778564</v>
       </c>
       <c r="C244" s="5">
         <v>0.42034506000000249</v>
       </c>
       <c r="D244" s="5">
         <v>4.1552313352905879</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>124.33707488</v>
       </c>
       <c r="C245" s="5">
         <v>0.22928923999999995</v>
       </c>
       <c r="D245" s="5">
         <v>2.2396678476843013</v>
       </c>
       <c r="E245" s="5">
         <v>2.195467337441781</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>124.60249462</v>
       </c>
       <c r="C246" s="5">
         <v>0.26541973999999868</v>
       </c>
       <c r="D246" s="5">
         <v>2.591905047555243</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>124.83550305999999</v>
       </c>
       <c r="C247" s="5">
         <v>0.23300843999999188</v>
       </c>
       <c r="D247" s="5">
         <v>2.2672414594775425</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>125.27994492000001</v>
       </c>
       <c r="C248" s="5">
         <v>0.44444186000001196</v>
       </c>
       <c r="D248" s="5">
         <v>4.3569209300313938</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>125.27846091000001</v>
       </c>
       <c r="C249" s="5">
         <v>-1.4840099999986478E-3</v>
       </c>
       <c r="D249" s="5">
         <v>-1.4213735365753433E-2</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>128.25477867999999</v>
       </c>
       <c r="C250" s="5">
         <v>2.9763177699999801</v>
       </c>
       <c r="D250" s="5">
         <v>32.545734330797302</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>127.46884288</v>
       </c>
       <c r="C251" s="5">
         <v>-0.78593579999999008</v>
       </c>
       <c r="D251" s="5">
         <v>-7.1106648711924407</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>125.45569265</v>
       </c>
       <c r="C252" s="5">
         <v>-2.0131502299999937</v>
       </c>
       <c r="D252" s="5">
         <v>-17.389367131889411</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>124.3595799</v>
       </c>
       <c r="C253" s="5">
         <v>-1.0961127500000032</v>
       </c>
       <c r="D253" s="5">
         <v>-9.995031390012322</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>123.41641154</v>
       </c>
       <c r="C254" s="5">
         <v>-0.94316836000000137</v>
       </c>
       <c r="D254" s="5">
         <v>-8.7308468220203999</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>123.12904593</v>
       </c>
       <c r="C255" s="5">
         <v>-0.28736560999999483</v>
       </c>
       <c r="D255" s="5">
         <v>-2.7586016055432649</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>123.13234255</v>
       </c>
       <c r="C256" s="5">
         <v>3.2966200000004164E-3</v>
       </c>
       <c r="D256" s="5">
         <v>3.2133170171255721E-2</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>123.131623</v>
       </c>
       <c r="C257" s="5">
         <v>-7.1954999999945812E-4</v>
       </c>
       <c r="D257" s="5">
         <v>-7.012229530434233E-3</v>
       </c>
       <c r="E257" s="5">
         <v>-0.96950316803205983</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>123.67826641000001</v>
       </c>
       <c r="C258" s="5">
         <v>0.5466434100000015</v>
       </c>
       <c r="D258" s="5">
         <v>5.4594306264940107</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>124.06179298000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.38352657000000079</v>
       </c>
       <c r="D259" s="5">
         <v>3.7853302321135374</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>124.16395986000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.10216687999999863</v>
       </c>
       <c r="D260" s="5">
         <v>0.9927075712612865</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>125.71444649999999</v>
       </c>
       <c r="C261" s="5">
         <v>1.5504866399999884</v>
       </c>
       <c r="D261" s="5">
         <v>16.0581368344344</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>125.45003432</v>
       </c>
       <c r="C262" s="5">
         <v>-0.26441217999999367</v>
       </c>
       <c r="D262" s="5">
         <v>-2.4949380670036492</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>126.66783873999999</v>
       </c>
       <c r="C263" s="5">
         <v>1.2178044199999931</v>
       </c>
       <c r="D263" s="5">
         <v>12.29150754759063</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>127.81790909999999</v>
       </c>
       <c r="C264" s="5">
         <v>1.1500703600000008</v>
       </c>
       <c r="D264" s="5">
         <v>11.456186834426552</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>127.25986683000001</v>
       </c>
       <c r="C265" s="5">
         <v>-0.55804226999998718</v>
       </c>
       <c r="D265" s="5">
         <v>-5.1151082441857181</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>125.30513434</v>
       </c>
       <c r="C266" s="5">
         <v>-1.954732490000012</v>
       </c>
       <c r="D266" s="5">
         <v>-16.952067683861483</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>123.88437422</v>
       </c>
       <c r="C267" s="5">
         <v>-1.4207601199999971</v>
       </c>
       <c r="D267" s="5">
         <v>-12.78885676322945</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>124.29687053000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.41249631000000875</v>
       </c>
       <c r="D268" s="5">
         <v>4.0696168453487447</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>123.86775532</v>
       </c>
       <c r="C269" s="5">
         <v>-0.42911521000000619</v>
       </c>
       <c r="D269" s="5">
         <v>-4.0650445591073776</v>
       </c>
       <c r="E269" s="5">
         <v>0.59784180705553247</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>123.98924900999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.1214936899999941</v>
       </c>
       <c r="D270" s="5">
         <v>1.1833708823165034</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>123.78688029</v>
       </c>
       <c r="C271" s="5">
         <v>-0.20236871999999551</v>
       </c>
       <c r="D271" s="5">
         <v>-1.9410903103815991</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>123.54455031000001</v>
       </c>
       <c r="C272" s="5">
         <v>-0.24232997999999384</v>
       </c>
       <c r="D272" s="5">
         <v>-2.3240371915577152</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>123.63969285</v>
       </c>
       <c r="C273" s="5">
         <v>9.5142539999997666E-2</v>
       </c>
       <c r="D273" s="5">
         <v>0.92805285944121962</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>123.69025618000001</v>
       </c>
       <c r="C274" s="5">
         <v>5.0563330000002793E-2</v>
       </c>
       <c r="D274" s="5">
         <v>0.4918538468400957</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>123.68376335000001</v>
       </c>
       <c r="C275" s="5">
         <v>-6.4928299999991168E-3</v>
       </c>
       <c r="D275" s="5">
         <v>-6.2973003559496643E-2</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>124.25397488</v>
       </c>
       <c r="C276" s="5">
         <v>0.57021152999999458</v>
       </c>
       <c r="D276" s="5">
         <v>5.6747416229281589</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>124.37047256</v>
       </c>
       <c r="C277" s="5">
         <v>0.11649767999999483</v>
       </c>
       <c r="D277" s="5">
         <v>1.1309124116555491</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>124.56672238</v>
       </c>
       <c r="C278" s="5">
         <v>0.19624982000000557</v>
       </c>
       <c r="D278" s="5">
         <v>1.9100546899474047</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>124.67277985</v>
       </c>
       <c r="C279" s="5">
         <v>0.1060574699999961</v>
       </c>
       <c r="D279" s="5">
         <v>1.0264910741857314</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>124.7624495</v>
       </c>
       <c r="C280" s="5">
         <v>8.9669650000004708E-2</v>
       </c>
       <c r="D280" s="5">
         <v>0.86651041777487947</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>125.66891390000001</v>
       </c>
       <c r="C281" s="5">
         <v>0.90646440000000439</v>
       </c>
       <c r="D281" s="5">
         <v>9.0756039953484589</v>
       </c>
       <c r="E281" s="5">
         <v>1.4540980219968302</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>125.77211738</v>
       </c>
       <c r="C282" s="5">
         <v>0.10320347999999058</v>
       </c>
       <c r="D282" s="5">
         <v>0.98994320418630544</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>126.33845141</v>
       </c>
       <c r="C283" s="5">
         <v>0.56633403000000726</v>
       </c>
       <c r="D283" s="5">
         <v>5.5392789402332721</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>126.36621758</v>
       </c>
       <c r="C284" s="5">
         <v>2.7766169999992485E-2</v>
       </c>
       <c r="D284" s="5">
         <v>0.26405032349297031</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>126.38003986</v>
       </c>
       <c r="C285" s="5">
         <v>1.3822279999999409E-2</v>
       </c>
       <c r="D285" s="5">
         <v>0.13133825336599791</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>126.28354261</v>
       </c>
       <c r="C286" s="5">
         <v>-9.6497249999998758E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-0.91241975955824728</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>126.36867306000001</v>
       </c>
       <c r="C287" s="5">
         <v>8.5130450000008295E-2</v>
       </c>
       <c r="D287" s="5">
         <v>0.8119518413438831</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>126.57358244</v>
       </c>
       <c r="C288" s="5">
         <v>0.20490937999998948</v>
       </c>
       <c r="D288" s="5">
         <v>1.9632721753556792</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>126.63417834000001</v>
       </c>
       <c r="C289" s="5">
         <v>6.0595900000009806E-2</v>
       </c>
       <c r="D289" s="5">
         <v>0.57600368542842784</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>127.00517785</v>
       </c>
       <c r="C290" s="5">
         <v>0.3709995099999901</v>
       </c>
       <c r="D290" s="5">
         <v>3.5728393289322868</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>126.94062432</v>
       </c>
       <c r="C291" s="5">
         <v>-6.455352999999775E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-0.60822756702939573</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>127.06813811000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.12751379000000895</v>
       </c>
       <c r="D292" s="5">
         <v>1.2121003572669542</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>127.07567344</v>
       </c>
       <c r="C293" s="5">
         <v>7.5353299999960655E-3</v>
       </c>
       <c r="D293" s="5">
         <v>7.1185003331053487E-2</v>
       </c>
       <c r="E293" s="5">
         <v>1.1194172817626358</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>126.37720579</v>
       </c>
       <c r="C294" s="5">
         <v>-0.69846764999999778</v>
       </c>
       <c r="D294" s="5">
         <v>-6.3999788242622309</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>126.93753886</v>
       </c>
       <c r="C295" s="5">
         <v>0.56033306999999866</v>
       </c>
       <c r="D295" s="5">
         <v>5.4522615724111656</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>127.59775071</v>
       </c>
       <c r="C296" s="5">
         <v>0.66021184999999605</v>
       </c>
       <c r="D296" s="5">
         <v>6.422961518591852</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>127.41376497</v>
       </c>
       <c r="C297" s="5">
         <v>-0.18398573999999712</v>
       </c>
       <c r="D297" s="5">
         <v>-1.7166473810232508</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>127.70551475000001</v>
       </c>
       <c r="C298" s="5">
         <v>0.29174978000000351</v>
       </c>
       <c r="D298" s="5">
         <v>2.7826086911084014</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>128.03917256</v>
       </c>
       <c r="C299" s="5">
         <v>0.33365780999999117</v>
       </c>
       <c r="D299" s="5">
         <v>3.1807031953590581</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>128.21045251000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.17127995000001306</v>
       </c>
       <c r="D300" s="5">
         <v>1.6171216691457602</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>128.32216844999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.11171593999998208</v>
       </c>
       <c r="D301" s="5">
         <v>1.0506433915227875</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>128.20096731999999</v>
       </c>
       <c r="C302" s="5">
         <v>-0.12120113000000288</v>
       </c>
       <c r="D302" s="5">
         <v>-1.1275385591281162</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>128.57585139</v>
       </c>
       <c r="C303" s="5">
         <v>0.37488407000000734</v>
       </c>
       <c r="D303" s="5">
         <v>3.566018394622894</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>128.75719577000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.18134438000001296</v>
       </c>
       <c r="D304" s="5">
         <v>1.7056802967814422</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>128.9713495</v>
       </c>
       <c r="C305" s="5">
         <v>0.21415372999999249</v>
       </c>
       <c r="D305" s="5">
         <v>2.014243943310623</v>
       </c>
       <c r="E305" s="5">
         <v>1.4917694383851154</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>129.06627241999999</v>
       </c>
       <c r="C306" s="5">
         <v>9.4922919999987698E-2</v>
       </c>
       <c r="D306" s="5">
         <v>0.88678404276758549</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>129.33760408000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.27133166000001552</v>
       </c>
       <c r="D307" s="5">
         <v>2.5520936456928878</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>129.18254558999999</v>
       </c>
       <c r="C308" s="5">
         <v>-0.15505849000001604</v>
       </c>
       <c r="D308" s="5">
         <v>-1.4291912711726473</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>128.98873408</v>
       </c>
       <c r="C309" s="5">
         <v>-0.19381150999998908</v>
       </c>
       <c r="D309" s="5">
         <v>-1.7855683897568086</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>129.34530727000001</v>
       </c>
       <c r="C310" s="5">
         <v>0.35657319000000598</v>
       </c>
       <c r="D310" s="5">
         <v>3.3681529229346641</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>129.44562539</v>
       </c>
       <c r="C311" s="5">
         <v>0.10031811999999718</v>
       </c>
       <c r="D311" s="5">
         <v>0.9346808951932184</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>129.67201027999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.2263848899999914</v>
       </c>
       <c r="D312" s="5">
         <v>2.1189610137777537</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>129.35955711</v>
       </c>
       <c r="C313" s="5">
         <v>-0.31245316999999773</v>
       </c>
       <c r="D313" s="5">
         <v>-2.8534647868288521</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>129.76458919999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.40503208999999174</v>
       </c>
       <c r="D314" s="5">
         <v>3.8226511525190743</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>130.07209954999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.30751035000000115</v>
       </c>
       <c r="D315" s="5">
         <v>2.8810648428391428</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>130.74241794</v>
       </c>
       <c r="C316" s="5">
         <v>0.67031839000000559</v>
       </c>
       <c r="D316" s="5">
         <v>6.3624530384778666</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>131.22131214000001</v>
       </c>
       <c r="C317" s="5">
         <v>0.47889420000001337</v>
       </c>
       <c r="D317" s="5">
         <v>4.4851002164193687</v>
       </c>
       <c r="E317" s="5">
         <v>1.7445445432049178</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>131.16776401000001</v>
       </c>
       <c r="C318" s="5">
         <v>-5.3548129999995808E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-0.48859236399009243</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>130.91881412999999</v>
       </c>
       <c r="C319" s="5">
         <v>-0.24894988000002627</v>
       </c>
       <c r="D319" s="5">
         <v>-2.2539153557638913</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>131.01226703</v>
       </c>
       <c r="C320" s="5">
         <v>9.3452900000016825E-2</v>
       </c>
       <c r="D320" s="5">
         <v>0.85995896384878368</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>131.64446860999999</v>
       </c>
       <c r="C321" s="5">
         <v>0.63220157999998605</v>
       </c>
       <c r="D321" s="5">
         <v>5.9468012350055055</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>131.99144969</v>
       </c>
       <c r="C322" s="5">
         <v>0.34698108000000616</v>
       </c>
       <c r="D322" s="5">
         <v>3.2091488462517859</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>132.21249118</v>
       </c>
       <c r="C323" s="5">
         <v>0.22104149000000461</v>
       </c>
       <c r="D323" s="5">
         <v>2.0282117021969359</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>132.60691990999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.39442872999998713</v>
       </c>
       <c r="D324" s="5">
         <v>3.6392811403134662</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>133.00350437</v>
       </c>
       <c r="C325" s="5">
         <v>0.39658446000001391</v>
       </c>
       <c r="D325" s="5">
         <v>3.6484361904523199</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>133.45007783</v>
       </c>
       <c r="C326" s="5">
         <v>0.4465734599999962</v>
       </c>
       <c r="D326" s="5">
         <v>4.1043723847576485</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>131.34149945999999</v>
       </c>
       <c r="C327" s="5">
         <v>-2.1085783700000036</v>
       </c>
       <c r="D327" s="5">
         <v>-17.396649296442767</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>131.69460412999999</v>
       </c>
       <c r="C328" s="5">
         <v>0.35310466999999335</v>
       </c>
       <c r="D328" s="5">
         <v>3.2742697124220843</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>132.58649776999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.89189364000000637</v>
       </c>
       <c r="D329" s="5">
         <v>8.4365806155695555</v>
       </c>
       <c r="E329" s="5">
         <v>1.0403688301359626</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>132.74928183</v>
       </c>
       <c r="C330" s="5">
         <v>0.162784060000007</v>
       </c>
       <c r="D330" s="5">
         <v>1.4832985276769017</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>133.28779641</v>
       </c>
       <c r="C331" s="5">
         <v>0.53851457999999752</v>
       </c>
       <c r="D331" s="5">
         <v>4.9780480591044896</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>133.99068840999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.70289199999999141</v>
       </c>
       <c r="D332" s="5">
         <v>6.5149983187895444</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>133.6962211</v>
       </c>
       <c r="C333" s="5">
         <v>-0.29446730999998749</v>
       </c>
       <c r="D333" s="5">
         <v>-2.6055599350678804</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>133.59497565999999</v>
       </c>
       <c r="C334" s="5">
         <v>-0.10124544000001379</v>
       </c>
       <c r="D334" s="5">
         <v>-0.9049603106658255</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>133.38639393</v>
       </c>
       <c r="C335" s="5">
         <v>-0.20858172999999169</v>
       </c>
       <c r="D335" s="5">
         <v>-1.8575539644968719</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>133.45739022000001</v>
       </c>
       <c r="C336" s="5">
         <v>7.0996290000010731E-2</v>
       </c>
       <c r="D336" s="5">
         <v>0.64058554008130653</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>133.58567151</v>
       </c>
       <c r="C337" s="5">
         <v>0.12828128999998967</v>
       </c>
       <c r="D337" s="5">
         <v>1.1595759525623972</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>133.97400669000001</v>
       </c>
       <c r="C338" s="5">
         <v>0.38833518000001277</v>
       </c>
       <c r="D338" s="5">
         <v>3.5447334321276669</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>134.34878054999999</v>
       </c>
       <c r="C339" s="5">
         <v>0.37477385999997637</v>
       </c>
       <c r="D339" s="5">
         <v>3.4089661680141825</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>134.77381001000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.42502946000001884</v>
       </c>
       <c r="D340" s="5">
         <v>3.8631105933786714</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>134.31418514999999</v>
       </c>
       <c r="C341" s="5">
         <v>-0.45962486000001945</v>
       </c>
       <c r="D341" s="5">
         <v>-4.0165161334263839</v>
       </c>
       <c r="E341" s="5">
         <v>1.3030643459615687</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>135.00097165</v>
       </c>
       <c r="C342" s="5">
         <v>0.68678650000001085</v>
       </c>
       <c r="D342" s="5">
         <v>6.3114768472690264</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>135.37716599999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.37619434999999157</v>
       </c>
       <c r="D343" s="5">
         <v>3.3956548502749317</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>135.72400311999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.34683712000000355</v>
       </c>
       <c r="D344" s="5">
         <v>3.1181009588566067</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>135.40070410999999</v>
       </c>
       <c r="C345" s="5">
         <v>-0.3232990099999995</v>
       </c>
       <c r="D345" s="5">
         <v>-2.82128604331775</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>135.40600964000001</v>
       </c>
       <c r="C346" s="5">
         <v>5.3055300000153238E-3</v>
       </c>
       <c r="D346" s="5">
         <v>4.7030835656824976E-2</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>134.99576732</v>
       </c>
       <c r="C347" s="5">
         <v>-0.41024232000000893</v>
       </c>
       <c r="D347" s="5">
         <v>-3.5756891466663721</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>134.57620806</v>
       </c>
       <c r="C348" s="5">
         <v>-0.41955925999999977</v>
       </c>
       <c r="D348" s="5">
         <v>-3.6664369575830524</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>134.59790289</v>
       </c>
       <c r="C349" s="5">
         <v>2.1694830000001275E-2</v>
       </c>
       <c r="D349" s="5">
         <v>0.19362182636895042</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>134.74508155000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.14717866000000868</v>
       </c>
       <c r="D350" s="5">
         <v>1.3200833179337845</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>134.6168897</v>
       </c>
       <c r="C351" s="5">
         <v>-0.12819185000000743</v>
       </c>
       <c r="D351" s="5">
         <v>-1.135684115346236</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>134.7103874</v>
       </c>
       <c r="C352" s="5">
         <v>9.349770000000035E-2</v>
       </c>
       <c r="D352" s="5">
         <v>0.83664708206403482</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>134.45108848000001</v>
       </c>
       <c r="C353" s="5">
         <v>-0.25929891999999199</v>
       </c>
       <c r="D353" s="5">
         <v>-2.2855371281028991</v>
       </c>
       <c r="E353" s="5">
         <v>0.10192767788981261</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>134.61559163000001</v>
       </c>
       <c r="C354" s="5">
         <v>0.1645031500000016</v>
       </c>
       <c r="D354" s="5">
         <v>1.4781405819279225</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>135.08517707999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.46958544999998253</v>
       </c>
       <c r="D355" s="5">
         <v>4.2672660345029811</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>135.86223165000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.77705457000001843</v>
       </c>
       <c r="D356" s="5">
         <v>7.1254280798911829</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>135.11445985</v>
       </c>
       <c r="C357" s="5">
         <v>-0.74777180000000953</v>
       </c>
       <c r="D357" s="5">
         <v>-6.4083669753686623</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>135.51714281</v>
       </c>
       <c r="C358" s="5">
         <v>0.40268295999999282</v>
       </c>
       <c r="D358" s="5">
         <v>3.6355809941650996</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>134.95420369000001</v>
       </c>
       <c r="C359" s="5">
         <v>-0.56293911999998159</v>
       </c>
       <c r="D359" s="5">
         <v>-4.8724822850990996</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>134.78794256</v>
       </c>
       <c r="C360" s="5">
         <v>-0.16626113000000942</v>
       </c>
       <c r="D360" s="5">
         <v>-1.4684019043842533</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>134.75488591999999</v>
       </c>
       <c r="C361" s="5">
         <v>-3.3056640000012294E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-0.2939024366834353</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>135.41437271000001</v>
       </c>
       <c r="C362" s="5">
         <v>0.65948679000001675</v>
       </c>
       <c r="D362" s="5">
         <v>6.0334515284505397</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>135.82029353999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.40592082999998524</v>
       </c>
       <c r="D363" s="5">
         <v>3.6570463752035431</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>135.93339750999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.11310396999999739</v>
       </c>
       <c r="D364" s="5">
         <v>1.0038862641974511</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>135.59313478000001</v>
       </c>
       <c r="C365" s="5">
         <v>-0.34026272999997786</v>
       </c>
       <c r="D365" s="5">
         <v>-2.9627780829621808</v>
       </c>
       <c r="E365" s="5">
         <v>0.84941394890223343</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>136.11448870999999</v>
       </c>
       <c r="C366" s="5">
         <v>0.52135392999997521</v>
       </c>
       <c r="D366" s="5">
         <v>4.7128205850444749</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>136.29965922</v>
       </c>
       <c r="C367" s="5">
         <v>0.18517051000000606</v>
       </c>
       <c r="D367" s="5">
         <v>1.6447533183113094</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>136.70499753999999</v>
       </c>
       <c r="C368" s="5">
         <v>0.40533831999999848</v>
       </c>
       <c r="D368" s="5">
         <v>3.6276040161570711</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>132.33242275000001</v>
       </c>
       <c r="C369" s="5">
         <v>-4.3725747899999874</v>
       </c>
       <c r="D369" s="5">
         <v>-32.300966742564164</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>128.93507633999999</v>
       </c>
       <c r="C370" s="5">
         <v>-3.3973464100000115</v>
       </c>
       <c r="D370" s="5">
         <v>-26.808977086041164</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>130.77619616999999</v>
       </c>
       <c r="C371" s="5">
         <v>1.8411198299999967</v>
       </c>
       <c r="D371" s="5">
         <v>18.547235869810198</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>134.01089542</v>
       </c>
       <c r="C372" s="5">
         <v>3.2346992500000056</v>
       </c>
       <c r="D372" s="5">
         <v>34.071631836295936</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>135.00399353</v>
       </c>
       <c r="C373" s="5">
         <v>0.99309811000000536</v>
       </c>
       <c r="D373" s="5">
         <v>9.2642470707460678</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>133.79796719999999</v>
       </c>
       <c r="C374" s="5">
         <v>-1.2060263300000145</v>
       </c>
       <c r="D374" s="5">
         <v>-10.208588845375989</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>132.52330219000001</v>
       </c>
       <c r="C375" s="5">
         <v>-1.2746650099999783</v>
       </c>
       <c r="D375" s="5">
         <v>-10.851753454544543</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>132.28976266999999</v>
       </c>
       <c r="C376" s="5">
         <v>-0.23353952000002209</v>
       </c>
       <c r="D376" s="5">
         <v>-2.0943263952854396</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>133.01332384</v>
       </c>
       <c r="C377" s="5">
         <v>0.72356117000001063</v>
       </c>
       <c r="D377" s="5">
         <v>6.7645085021670326</v>
       </c>
       <c r="E377" s="5">
         <v>-1.9026117687932831</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>133.40340578000001</v>
       </c>
       <c r="C378" s="5">
         <v>0.39008194000001595</v>
       </c>
       <c r="D378" s="5">
         <v>3.5765053162727156</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>133.41763053</v>
       </c>
       <c r="C379" s="5">
         <v>1.4224749999982578E-2</v>
       </c>
       <c r="D379" s="5">
         <v>0.12803057164767484</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>133.27969340000001</v>
       </c>
       <c r="C380" s="5">
         <v>-0.1379371299999832</v>
       </c>
       <c r="D380" s="5">
         <v>-1.2336193298437048</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>134.01604025</v>
       </c>
       <c r="C381" s="5">
         <v>0.73634684999998967</v>
       </c>
       <c r="D381" s="5">
         <v>6.8350016652859447</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>133.89822722</v>
       </c>
       <c r="C382" s="5">
         <v>-0.11781303000000776</v>
       </c>
       <c r="D382" s="5">
         <v>-1.0498301493057527</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>134.68462084000001</v>
       </c>
       <c r="C383" s="5">
         <v>0.78639362000001256</v>
       </c>
       <c r="D383" s="5">
         <v>7.2798532828573403</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>135.89541725000001</v>
       </c>
       <c r="C384" s="5">
         <v>1.2107964100000004</v>
       </c>
       <c r="D384" s="5">
         <v>11.33754506366731</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>135.05216798999999</v>
       </c>
       <c r="C385" s="5">
         <v>-0.84324926000002165</v>
       </c>
       <c r="D385" s="5">
         <v>-7.1972199337110627</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>136.07019611000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.0180281200000252</v>
       </c>
       <c r="D386" s="5">
         <v>9.4302534082692411</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>134.76585746000001</v>
       </c>
       <c r="C387" s="5">
         <v>-1.3043386500000054</v>
       </c>
       <c r="D387" s="5">
         <v>-10.915444353317005</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>134.82381559000001</v>
       </c>
       <c r="C388" s="5">
         <v>5.7958130000002939E-2</v>
       </c>
       <c r="D388" s="5">
         <v>0.51730092145947371</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>135.32458399999999</v>
       </c>
       <c r="C389" s="5">
         <v>0.50076840999997785</v>
       </c>
       <c r="D389" s="5">
         <v>4.5492792982519514</v>
       </c>
       <c r="E389" s="5">
         <v>1.7376155209685384</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>135.06113506</v>
       </c>
       <c r="C390" s="5">
         <v>-0.26344893999998931</v>
       </c>
       <c r="D390" s="5">
         <v>-2.3112990836029246</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>135.23889577</v>
       </c>
       <c r="C391" s="5">
         <v>0.17776071000000115</v>
       </c>
       <c r="D391" s="5">
         <v>1.5908631358935832</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>135.29393580999999</v>
       </c>
       <c r="C392" s="5">
         <v>5.5040039999994406E-2</v>
       </c>
       <c r="D392" s="5">
         <v>0.48947524337181747</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>135.49169698</v>
       </c>
       <c r="C393" s="5">
         <v>0.19776117000000681</v>
       </c>
       <c r="D393" s="5">
         <v>1.7682285174318357</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>135.67093965000001</v>
       </c>
       <c r="C394" s="5">
         <v>0.17924267000000782</v>
       </c>
       <c r="D394" s="5">
         <v>1.5990878375456319</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>135.96830596999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.29736631999998053</v>
       </c>
       <c r="D395" s="5">
         <v>2.6621240655324341</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>137.87730160000001</v>
       </c>
       <c r="C396" s="5">
         <v>1.908995630000021</v>
       </c>
       <c r="D396" s="5">
         <v>18.211863140562336</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>137.22929428</v>
       </c>
       <c r="C397" s="5">
         <v>-0.64800732000000494</v>
       </c>
       <c r="D397" s="5">
         <v>-5.4963339310105326</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>136.65980973000001</v>
       </c>
       <c r="C398" s="5">
         <v>-0.56948454999999853</v>
       </c>
       <c r="D398" s="5">
         <v>-4.8677471419235836</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>137.07945895</v>
       </c>
       <c r="C399" s="5">
         <v>0.4196492199999966</v>
       </c>
       <c r="D399" s="5">
         <v>3.7477862586762889</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>136.80570709</v>
       </c>
       <c r="C400" s="5">
         <v>-0.2737518600000044</v>
       </c>
       <c r="D400" s="5">
         <v>-2.3702893651951551</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>136.92604188000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.12033479000001535</v>
       </c>
       <c r="D401" s="5">
         <v>1.0606457365007316</v>
       </c>
       <c r="E401" s="5">
         <v>1.1834197694633453</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>137.23426667000001</v>
       </c>
       <c r="C402" s="5">
         <v>0.30822478999999703</v>
       </c>
       <c r="D402" s="5">
         <v>2.7349327664236478</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>137.57942359</v>
       </c>
       <c r="C403" s="5">
         <v>0.34515691999999376</v>
       </c>
       <c r="D403" s="5">
         <v>3.0602129638000575</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>137.96860079999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.38917720999998551</v>
       </c>
       <c r="D404" s="5">
         <v>3.4478079539571826</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>138.36763339000001</v>
       </c>
       <c r="C405" s="5">
         <v>0.39903259000001867</v>
       </c>
       <c r="D405" s="5">
         <v>3.526381766479636</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>138.44571261999999</v>
       </c>
       <c r="C406" s="5">
         <v>7.8079229999985955E-2</v>
       </c>
       <c r="D406" s="5">
         <v>0.6792514407231609</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>138.61038368999999</v>
       </c>
       <c r="C407" s="5">
         <v>0.16467106999999714</v>
       </c>
       <c r="D407" s="5">
         <v>1.4366867927942728</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>139.00660579999999</v>
       </c>
       <c r="C408" s="5">
         <v>0.39622210999999652</v>
       </c>
       <c r="D408" s="5">
         <v>3.4846845841770779</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>138.92351599</v>
       </c>
       <c r="C409" s="5">
         <v>-8.3089809999989939E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-0.71493457010880501</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.71493457010879391</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>139.30703255</v>
       </c>
       <c r="C410" s="5">
         <v>0.38351656000000389</v>
       </c>
       <c r="D410" s="5">
         <v>3.3635220535819466</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>138.87554766</v>
       </c>
       <c r="C411" s="5">
         <v>-0.43148489000000723</v>
       </c>
       <c r="D411" s="5">
         <v>-3.6541703351456789</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>139.70869959000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.83315193000001386</v>
       </c>
       <c r="D412" s="5">
         <v>7.4414814078544333</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>138.66741304999999</v>
       </c>
       <c r="C413" s="5">
         <v>-1.0412865400000157</v>
       </c>
       <c r="D413" s="5">
         <v>-8.5862428085732958</v>
       </c>
       <c r="E413" s="5">
         <v>1.2717603942178357</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>139.46922828000001</v>
       </c>
       <c r="C414" s="5">
         <v>0.80181523000001675</v>
       </c>
       <c r="D414" s="5">
         <v>7.1637276222588087</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>139.62527130999999</v>
       </c>
       <c r="C415" s="5">
         <v>0.15604302999997799</v>
       </c>
       <c r="D415" s="5">
         <v>1.3508945061174726</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>140.28470929</v>
       </c>
       <c r="C416" s="5">
         <v>0.65943798000000697</v>
       </c>
       <c r="D416" s="5">
         <v>5.8170568160136105</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>139.74689683</v>
       </c>
       <c r="C417" s="5">
         <v>-0.53781245999999783</v>
       </c>
       <c r="D417" s="5">
         <v>-4.5046914267680371</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>139.75636091999999</v>
       </c>
       <c r="C418" s="5">
         <v>9.464089999994485E-3</v>
       </c>
       <c r="D418" s="5">
         <v>8.1297970824323329E-2</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>140.16975836</v>
       </c>
       <c r="C419" s="5">
         <v>0.41339744000001133</v>
       </c>
       <c r="D419" s="5">
         <v>3.6079050132395318</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>139.78841697999999</v>
       </c>
       <c r="C420" s="5">
         <v>-0.38134138000000917</v>
       </c>
       <c r="D420" s="5">
         <v>-3.2162722352474082</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>139.44091064</v>
       </c>
       <c r="C421" s="5">
         <v>-0.34750633999999536</v>
       </c>
       <c r="D421" s="5">
         <v>-2.9426828114618941</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>138.69957206000001</v>
       </c>
       <c r="C422" s="5">
         <v>-0.74133857999999009</v>
       </c>
       <c r="D422" s="5">
         <v>-6.1965245721400386</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>138.36862884000001</v>
       </c>
       <c r="C423" s="5">
         <v>-0.33094321999999465</v>
       </c>
       <c r="D423" s="5">
         <v>-2.8259743754535327</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>138.43647383000001</v>
       </c>
       <c r="C424" s="5">
         <v>6.7844989999997551E-2</v>
       </c>
       <c r="D424" s="5">
         <v>0.58997405826946014</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>138.50940585999999</v>
       </c>
       <c r="C425" s="5">
         <v>7.2932029999975612E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.63402706086497229</v>
       </c>
       <c r="E425" s="5">
         <v>-0.11394687946116866</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>138.77027079999999</v>
       </c>
       <c r="C426" s="5">
         <v>0.26086494000000471</v>
       </c>
       <c r="D426" s="5">
         <v>2.2836065879269896</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>138.61630808000001</v>
       </c>
       <c r="C427" s="5">
         <v>-0.15396271999998135</v>
       </c>
       <c r="D427" s="5">
         <v>-1.323280702505425</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>138.28835491999999</v>
       </c>
       <c r="C428" s="5">
         <v>-0.32795316000002117</v>
       </c>
       <c r="D428" s="5">
         <v>-2.8024334733702583</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>138.30170330000001</v>
       </c>
       <c r="C429" s="5">
         <v>1.3348380000024918E-2</v>
       </c>
       <c r="D429" s="5">
         <v>0.11589235111837404</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>138.29382586</v>
       </c>
       <c r="C430" s="5">
         <v>-7.8774400000156675E-3</v>
       </c>
       <c r="D430" s="5">
         <v>-6.8328639546777481E-2</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>138.98758579</v>
       </c>
       <c r="C431" s="5">
         <v>0.6937599299999988</v>
       </c>
       <c r="D431" s="5">
         <v>6.1887817916966847</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>139.04482639</v>
       </c>
       <c r="C432" s="5">
         <v>5.7240600000000086E-2</v>
       </c>
       <c r="D432" s="5">
         <v>0.49532856810676762</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>139.53325796999999</v>
       </c>
       <c r="C433" s="5">
         <v>0.48843157999999676</v>
       </c>
       <c r="D433" s="5">
         <v>4.2977180367024248</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>139.47612952</v>
       </c>
       <c r="C434" s="5">
         <v>-5.7128449999993336E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-0.49020555080998562</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>138.9710776</v>
       </c>
       <c r="C435" s="5">
         <v>-0.50505191999999965</v>
       </c>
       <c r="D435" s="5">
         <v>-4.2597724131813397</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>138.63311150000001</v>
       </c>
       <c r="C436" s="5">
         <v>-0.3379660999999885</v>
       </c>
       <c r="D436" s="5">
         <v>-2.8795810253895104</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>138.60447568999999</v>
       </c>
       <c r="C437" s="5">
         <v>-2.8635810000025685E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-0.24758847107220205</v>
       </c>
       <c r="E437" s="5">
         <v>6.863781517920664E-2</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>137.98597828000001</v>
       </c>
       <c r="C438" s="5">
         <v>-0.61849740999997493</v>
       </c>
       <c r="D438" s="5">
         <v>-5.2252972060028213</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>137.72427225000001</v>
       </c>
       <c r="C439" s="5">
         <v>-0.26170602999999915</v>
       </c>
       <c r="D439" s="5">
         <v>-2.2523441777356323</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>137.63869442000001</v>
       </c>
       <c r="C440" s="5">
         <v>-8.5577830000005406E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-0.74310186251126398</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>137.72648472</v>
       </c>
       <c r="C441" s="5">
         <v>8.7790299999994659E-2</v>
       </c>
       <c r="D441" s="5">
         <v>0.76808863309481001</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>137.83218832</v>
+        <v>137.73622974</v>
       </c>
       <c r="C442" s="5">
-        <v>0.10570359999999823</v>
+        <v>9.7450199999968845E-3</v>
       </c>
       <c r="D442" s="5">
-        <v>0.92488475641514523</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4940641164532593E-2</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>137.14960993</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-0.58661981000000196</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-4.99277552257068</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{769A9443-6A04-4475-9F15-C461AF132AC8}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39DEBB38-EB9E-4DC5-9BEC-7410F581B087}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C633150-BFD5-46BC-9CDC-51C5E02EF1E4}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>fwagovta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>