--- v8 (2026-07-27)
+++ v9 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8239C0A2-457C-46A4-85FC-BB9E14CF5D6E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C6E7E58B-3737-4CE2-A160-4D0F0DCCFBA0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1BC3AA68-F384-4F09-82FF-3B0E29D8B697}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C354D3DC-AB47-478C-B5E0-45243C953A05}"/>
   </bookViews>
   <sheets>
     <sheet name="fwagovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{728D8766-0A12-426E-9F20-99716ED7D5A3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F08369C4-5EF7-48F6-A05E-32B0CC545031}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>75.380875162999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>75.678656458999995</v>
       </c>
       <c r="C7" s="5">
         <v>0.29778129599999659</v>
       </c>
       <c r="D7" s="5">
         <v>4.8447906760546777</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>75.867267658000003</v>
       </c>
       <c r="C8" s="5">
         <v>0.18861119900000745</v>
       </c>
       <c r="D8" s="5">
         <v>3.032054522532146</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>76.413123838999994</v>
       </c>
       <c r="C9" s="5">
         <v>0.54585618099999067</v>
       </c>
       <c r="D9" s="5">
         <v>8.9838467428758015</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>76.498239632999997</v>
       </c>
       <c r="C10" s="5">
         <v>8.5115794000003575E-2</v>
       </c>
       <c r="D10" s="5">
         <v>1.3448871117045513</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>76.203529067999995</v>
       </c>
       <c r="C11" s="5">
         <v>-0.29471056500000259</v>
       </c>
       <c r="D11" s="5">
         <v>-4.5263079750462065</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>75.933982436999997</v>
       </c>
       <c r="C12" s="5">
         <v>-0.26954663099999721</v>
       </c>
       <c r="D12" s="5">
         <v>-4.1630207165807676</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>75.880901753000003</v>
       </c>
       <c r="C13" s="5">
         <v>-5.3080683999993994E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-0.83562712001270523</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>74.979792724000006</v>
       </c>
       <c r="C14" s="5">
         <v>-0.90110902899999701</v>
       </c>
       <c r="D14" s="5">
         <v>-13.355494710279881</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>75.505783516999998</v>
       </c>
       <c r="C15" s="5">
         <v>0.52599079299999119</v>
       </c>
       <c r="D15" s="5">
         <v>8.7506337665818279</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>76.302230846</v>
       </c>
       <c r="C16" s="5">
         <v>0.79644732900000292</v>
       </c>
       <c r="D16" s="5">
         <v>13.418579685059996</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>76.499143900000007</v>
       </c>
       <c r="C17" s="5">
         <v>0.19691305400000658</v>
       </c>
       <c r="D17" s="5">
         <v>3.1411745814284853</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>76.388876554000007</v>
       </c>
       <c r="C18" s="5">
         <v>-0.11026734600000054</v>
       </c>
       <c r="D18" s="5">
         <v>-1.7160561363385063</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>76.554638142000002</v>
       </c>
       <c r="C19" s="5">
         <v>0.16576158799999519</v>
       </c>
       <c r="D19" s="5">
         <v>2.6352680578606513</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>76.449745948</v>
       </c>
       <c r="C20" s="5">
         <v>-0.10489219400000138</v>
       </c>
       <c r="D20" s="5">
         <v>-1.6318593870353393</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>76.937442981000004</v>
       </c>
       <c r="C21" s="5">
         <v>0.48769703300000344</v>
       </c>
       <c r="D21" s="5">
         <v>7.9295639755804892</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>77.598883474000004</v>
       </c>
       <c r="C22" s="5">
         <v>0.66144049300000063</v>
       </c>
       <c r="D22" s="5">
         <v>10.818607542234894</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>78.538565204999998</v>
       </c>
       <c r="C23" s="5">
         <v>0.93968173099999319</v>
       </c>
       <c r="D23" s="5">
         <v>15.539341082746038</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>77.731174284000005</v>
       </c>
       <c r="C24" s="5">
         <v>-0.80739092099999255</v>
       </c>
       <c r="D24" s="5">
         <v>-11.662076302818146</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>78.817100476999997</v>
       </c>
       <c r="C25" s="5">
         <v>1.0859261929999917</v>
       </c>
       <c r="D25" s="5">
         <v>18.114360892789882</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>79.249050624000006</v>
       </c>
       <c r="C26" s="5">
         <v>0.43195014700000911</v>
       </c>
       <c r="D26" s="5">
         <v>6.7783905867928373</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>80.127196526999995</v>
       </c>
       <c r="C27" s="5">
         <v>0.8781459029999894</v>
       </c>
       <c r="D27" s="5">
         <v>14.138078602778847</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>80.034455815000001</v>
       </c>
       <c r="C28" s="5">
         <v>-9.2740711999994119E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-1.3800949293918063</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>80.123368209999995</v>
       </c>
       <c r="C29" s="5">
         <v>8.8912394999994149E-2</v>
       </c>
       <c r="D29" s="5">
         <v>1.3412874358788462</v>
       </c>
       <c r="E29" s="5">
         <v>4.7376011354291592</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>80.813054842</v>
       </c>
       <c r="C30" s="5">
         <v>0.68968663200000435</v>
       </c>
       <c r="D30" s="5">
         <v>10.832700303699717</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>80.943659530000005</v>
       </c>
       <c r="C31" s="5">
         <v>0.13060468800000535</v>
       </c>
       <c r="D31" s="5">
         <v>1.9566919043036757</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>81.427919922000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.48426039199999593</v>
       </c>
       <c r="D32" s="5">
         <v>7.4202272277809511</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>81.882058162000007</v>
       </c>
       <c r="C33" s="5">
         <v>0.45413824000000602</v>
       </c>
       <c r="D33" s="5">
         <v>6.9017745696957622</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>81.938237482999995</v>
       </c>
       <c r="C34" s="5">
         <v>5.6179320999987681E-2</v>
       </c>
       <c r="D34" s="5">
         <v>0.82643455937263521</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>82.132168321999998</v>
       </c>
       <c r="C35" s="5">
         <v>0.19393083900000363</v>
       </c>
       <c r="D35" s="5">
         <v>2.8774159982962066</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>82.724304348999993</v>
       </c>
       <c r="C36" s="5">
         <v>0.59213602699999512</v>
       </c>
       <c r="D36" s="5">
         <v>9.0028925325594145</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>82.595777302000002</v>
       </c>
       <c r="C37" s="5">
         <v>-0.12852704699999151</v>
       </c>
       <c r="D37" s="5">
         <v>-1.8485656246727711</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>83.123540401</v>
       </c>
       <c r="C38" s="5">
         <v>0.52776309899999774</v>
       </c>
       <c r="D38" s="5">
         <v>7.9429427016153298</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>83.627449631000005</v>
       </c>
       <c r="C39" s="5">
         <v>0.50390923000000498</v>
       </c>
       <c r="D39" s="5">
         <v>7.5221251718574411</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>83.823747236000003</v>
       </c>
       <c r="C40" s="5">
         <v>0.19629760499999804</v>
       </c>
       <c r="D40" s="5">
         <v>2.8533945253978787</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>83.624930430000006</v>
       </c>
       <c r="C41" s="5">
         <v>-0.1988168059999964</v>
       </c>
       <c r="D41" s="5">
         <v>-2.8093748978198385</v>
       </c>
       <c r="E41" s="5">
         <v>4.3702134573556206</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>84.497182891999998</v>
       </c>
       <c r="C42" s="5">
         <v>0.87225246199999162</v>
       </c>
       <c r="D42" s="5">
         <v>13.260252579025078</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>84.416954641999993</v>
       </c>
       <c r="C43" s="5">
         <v>-8.0228250000004664E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-1.1334429098616927</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>84.756572117999994</v>
       </c>
       <c r="C44" s="5">
         <v>0.33961747600000081</v>
       </c>
       <c r="D44" s="5">
         <v>4.9359832278967009</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>84.651402504999993</v>
       </c>
       <c r="C45" s="5">
         <v>-0.10516961300000105</v>
       </c>
       <c r="D45" s="5">
         <v>-1.4788917438070315</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>84.961813957000004</v>
       </c>
       <c r="C46" s="5">
         <v>0.31041145200001097</v>
       </c>
       <c r="D46" s="5">
         <v>4.4901659375413239</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>85.243880333000007</v>
       </c>
       <c r="C47" s="5">
         <v>0.28206637600000306</v>
       </c>
       <c r="D47" s="5">
         <v>4.0574586739090313</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>85.179940330999997</v>
       </c>
       <c r="C48" s="5">
         <v>-6.3940002000009599E-2</v>
       </c>
       <c r="D48" s="5">
         <v>-0.8963957774158593</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>85.415804210999994</v>
       </c>
       <c r="C49" s="5">
         <v>0.23586387999999658</v>
       </c>
       <c r="D49" s="5">
         <v>3.3738836659266358</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>85.813003276000003</v>
       </c>
       <c r="C50" s="5">
         <v>0.39719906500000945</v>
       </c>
       <c r="D50" s="5">
         <v>5.72517407223323</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>85.850531232999998</v>
       </c>
       <c r="C51" s="5">
         <v>3.7527956999994672E-2</v>
       </c>
       <c r="D51" s="5">
         <v>0.52605109649204174</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>85.413660874000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.43687035899999671</v>
       </c>
       <c r="D52" s="5">
         <v>-5.9384363994097082</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>85.724778178999998</v>
       </c>
       <c r="C53" s="5">
         <v>0.31111730499999624</v>
       </c>
       <c r="D53" s="5">
         <v>4.4596109184170896</v>
       </c>
       <c r="E53" s="5">
         <v>2.5110307873531967</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>85.614477624000003</v>
       </c>
       <c r="C54" s="5">
         <v>-0.11030055499999492</v>
       </c>
       <c r="D54" s="5">
         <v>-1.5331388528549872</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>85.918062993000007</v>
       </c>
       <c r="C55" s="5">
         <v>0.30358536900000388</v>
       </c>
       <c r="D55" s="5">
         <v>4.3391259630728207</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>86.038372757000005</v>
       </c>
       <c r="C56" s="5">
         <v>0.12030976399999815</v>
       </c>
       <c r="D56" s="5">
         <v>1.6933437092300885</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>86.111067797000004</v>
       </c>
       <c r="C57" s="5">
         <v>7.2695039999999267E-2</v>
       </c>
       <c r="D57" s="5">
         <v>1.0186219023321952</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>86.236710172000002</v>
       </c>
       <c r="C58" s="5">
         <v>0.1256423749999982</v>
       </c>
       <c r="D58" s="5">
         <v>1.7650074423107398</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>86.389801482999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.15309131099999718</v>
       </c>
       <c r="D59" s="5">
         <v>2.1512177601951343</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>86.450708655</v>
       </c>
       <c r="C60" s="5">
         <v>6.0907172000000287E-2</v>
       </c>
       <c r="D60" s="5">
         <v>0.84932115023184096</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>86.385888412</v>
       </c>
       <c r="C61" s="5">
         <v>-6.4820242999999778E-2</v>
       </c>
       <c r="D61" s="5">
         <v>-0.89605187731528479</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>87.041567638999993</v>
       </c>
       <c r="C62" s="5">
         <v>0.65567922699999315</v>
       </c>
       <c r="D62" s="5">
         <v>9.4981551496472463</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>87.079568444000003</v>
       </c>
       <c r="C63" s="5">
         <v>3.8000805000010018E-2</v>
       </c>
       <c r="D63" s="5">
         <v>0.52515854088208691</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>87.441280929000001</v>
       </c>
       <c r="C64" s="5">
         <v>0.3617124849999982</v>
       </c>
       <c r="D64" s="5">
         <v>5.1000481435383715</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>87.612862340999996</v>
       </c>
       <c r="C65" s="5">
         <v>0.17158141199999477</v>
       </c>
       <c r="D65" s="5">
         <v>2.3802763760145673</v>
       </c>
       <c r="E65" s="5">
         <v>2.2024952436243472</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>87.632581948999999</v>
       </c>
       <c r="C66" s="5">
         <v>1.9719608000002609E-2</v>
       </c>
       <c r="D66" s="5">
         <v>0.27042656234799178</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>87.962485127999997</v>
       </c>
       <c r="C67" s="5">
         <v>0.32990317899999866</v>
       </c>
       <c r="D67" s="5">
         <v>4.6122626464284444</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>87.828105051999998</v>
       </c>
       <c r="C68" s="5">
         <v>-0.13438007599999935</v>
       </c>
       <c r="D68" s="5">
         <v>-1.8179117957794144</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>88.155434533999994</v>
       </c>
       <c r="C69" s="5">
         <v>0.32732948199999612</v>
       </c>
       <c r="D69" s="5">
         <v>4.5651425510490951</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>88.151576054000003</v>
       </c>
       <c r="C70" s="5">
         <v>-3.8584799999910047E-3</v>
       </c>
       <c r="D70" s="5">
         <v>-5.251022317261933E-2</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>88.047214871999998</v>
       </c>
       <c r="C71" s="5">
         <v>-0.10436118200000521</v>
       </c>
       <c r="D71" s="5">
         <v>-1.4114459854328909</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>88.197256938999999</v>
       </c>
       <c r="C72" s="5">
         <v>0.15004206700000111</v>
       </c>
       <c r="D72" s="5">
         <v>2.0642066258050651</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>87.563368620000006</v>
       </c>
       <c r="C73" s="5">
         <v>-0.63388831899999332</v>
       </c>
       <c r="D73" s="5">
         <v>-8.2917108137006483</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>88.238435014000004</v>
       </c>
       <c r="C74" s="5">
         <v>0.67506639399999813</v>
       </c>
       <c r="D74" s="5">
         <v>9.6538875186870108</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>88.298406392999993</v>
       </c>
       <c r="C75" s="5">
         <v>5.9971378999989611E-2</v>
       </c>
       <c r="D75" s="5">
         <v>0.81863735180975894</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>88.436851908999998</v>
       </c>
       <c r="C76" s="5">
         <v>0.13844551600000443</v>
       </c>
       <c r="D76" s="5">
         <v>1.8978237456004576</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>88.858494847000003</v>
       </c>
       <c r="C77" s="5">
         <v>0.42164293800000507</v>
       </c>
       <c r="D77" s="5">
         <v>5.8737109578572033</v>
       </c>
       <c r="E77" s="5">
         <v>1.4217461600008585</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>88.931488486999996</v>
       </c>
       <c r="C78" s="5">
         <v>7.2993639999992865E-2</v>
       </c>
       <c r="D78" s="5">
         <v>0.99021706826785127</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>88.878660339999996</v>
       </c>
       <c r="C79" s="5">
         <v>-5.2828146999999603E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-0.71051399713576435</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>89.116184071999996</v>
       </c>
       <c r="C80" s="5">
         <v>0.23752373199999965</v>
       </c>
       <c r="D80" s="5">
         <v>3.2544989591869244</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>89.662017371000005</v>
       </c>
       <c r="C81" s="5">
         <v>0.54583329900000876</v>
       </c>
       <c r="D81" s="5">
         <v>7.6026807772688887</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>89.241403645000005</v>
       </c>
       <c r="C82" s="5">
         <v>-0.42061372599999913</v>
       </c>
       <c r="D82" s="5">
         <v>-5.4863279983297879</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>89.350613607</v>
       </c>
       <c r="C83" s="5">
         <v>0.10920996199999422</v>
       </c>
       <c r="D83" s="5">
         <v>1.4784351774196569</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>89.590513113</v>
       </c>
       <c r="C84" s="5">
         <v>0.23989950600000043</v>
       </c>
       <c r="D84" s="5">
         <v>3.2699139921493758</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>90.103267122000005</v>
       </c>
       <c r="C85" s="5">
         <v>0.51275400900000534</v>
       </c>
       <c r="D85" s="5">
         <v>7.0883376082439664</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>90.371189385999998</v>
       </c>
       <c r="C86" s="5">
         <v>0.26792226399999208</v>
       </c>
       <c r="D86" s="5">
         <v>3.6271402618646365</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>89.991683350000002</v>
       </c>
       <c r="C87" s="5">
         <v>-0.37950603599999511</v>
       </c>
       <c r="D87" s="5">
         <v>-4.9245192239121831</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>90.209004565000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.21732121499999835</v>
       </c>
       <c r="D88" s="5">
         <v>2.9366851074333011</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>90.291211736999998</v>
       </c>
       <c r="C89" s="5">
         <v>8.2207171999996831E-2</v>
       </c>
       <c r="D89" s="5">
         <v>1.0990538222363622</v>
       </c>
       <c r="E89" s="5">
         <v>1.6123578195499588</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>90.441939704000006</v>
       </c>
       <c r="C90" s="5">
         <v>0.15072796700000879</v>
       </c>
       <c r="D90" s="5">
         <v>2.0217196476070676</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>90.361213206000002</v>
       </c>
       <c r="C91" s="5">
         <v>-8.0726498000004199E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-1.0658511850677121</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>90.964362914999995</v>
       </c>
       <c r="C92" s="5">
         <v>0.60314970899999309</v>
       </c>
       <c r="D92" s="5">
         <v>8.3105467120712984</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>91.321161085</v>
       </c>
       <c r="C93" s="5">
         <v>0.35679817000000469</v>
       </c>
       <c r="D93" s="5">
         <v>4.8097557306143512</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>91.703775148999995</v>
       </c>
       <c r="C94" s="5">
         <v>0.38261406399999487</v>
       </c>
       <c r="D94" s="5">
         <v>5.1452067353011444</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>91.865464196999994</v>
       </c>
       <c r="C95" s="5">
         <v>0.1616890479999995</v>
       </c>
       <c r="D95" s="5">
         <v>2.1364389742920542</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>92.036038410000003</v>
       </c>
       <c r="C96" s="5">
         <v>0.17057421300000897</v>
       </c>
       <c r="D96" s="5">
         <v>2.2510352121135169</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>92.113416094000002</v>
       </c>
       <c r="C97" s="5">
         <v>7.7377683999998226E-2</v>
       </c>
       <c r="D97" s="5">
         <v>1.0135571225387219</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>92.418726969999994</v>
       </c>
       <c r="C98" s="5">
         <v>0.30531087599999296</v>
       </c>
       <c r="D98" s="5">
         <v>4.0507270429342324</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>92.949454375000002</v>
       </c>
       <c r="C99" s="5">
         <v>0.53072740500000748</v>
       </c>
       <c r="D99" s="5">
         <v>7.113041918311036</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>92.560244726999997</v>
       </c>
       <c r="C100" s="5">
         <v>-0.3892096480000049</v>
       </c>
       <c r="D100" s="5">
         <v>-4.9106686608388905</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>93.020725096999996</v>
       </c>
       <c r="C101" s="5">
         <v>0.46048036999999908</v>
       </c>
       <c r="D101" s="5">
         <v>6.1359998913961489</v>
       </c>
       <c r="E101" s="5">
         <v>3.0230111076042787</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>93.135204970999993</v>
       </c>
       <c r="C102" s="5">
         <v>0.11447987399999704</v>
       </c>
       <c r="D102" s="5">
         <v>1.4868680546133994</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>93.666849882999998</v>
       </c>
       <c r="C103" s="5">
         <v>0.53164491200000441</v>
       </c>
       <c r="D103" s="5">
         <v>7.0691808119209609</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>93.903304941000002</v>
       </c>
       <c r="C104" s="5">
         <v>0.23645505800000421</v>
       </c>
       <c r="D104" s="5">
         <v>3.071727491891374</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>94.059714650999993</v>
       </c>
       <c r="C105" s="5">
         <v>0.15640970999999126</v>
       </c>
       <c r="D105" s="5">
         <v>2.0171887277058209</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>94.334620819999998</v>
       </c>
       <c r="C106" s="5">
         <v>0.27490616900000475</v>
       </c>
       <c r="D106" s="5">
         <v>3.5641427996302211</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>94.326654128000001</v>
       </c>
       <c r="C107" s="5">
         <v>-7.9666919999965558E-3</v>
       </c>
       <c r="D107" s="5">
         <v>-0.1012946370835377</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>94.477901191000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.15124706299999957</v>
       </c>
       <c r="D108" s="5">
         <v>1.9411868820860878</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>94.803176061000002</v>
       </c>
       <c r="C109" s="5">
         <v>0.32527487000000121</v>
       </c>
       <c r="D109" s="5">
         <v>4.2105774872027935</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>95.167721931000003</v>
       </c>
       <c r="C110" s="5">
         <v>0.3645458700000006</v>
       </c>
       <c r="D110" s="5">
         <v>4.7132012173513926</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>95.555713479000005</v>
       </c>
       <c r="C111" s="5">
         <v>0.38799154800000224</v>
       </c>
       <c r="D111" s="5">
         <v>5.0035137258333195</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>95.766286281999996</v>
       </c>
       <c r="C112" s="5">
         <v>0.21057280299999093</v>
       </c>
       <c r="D112" s="5">
         <v>2.6766853990195072</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>96.106924453999994</v>
       </c>
       <c r="C113" s="5">
         <v>0.34063817199999846</v>
       </c>
       <c r="D113" s="5">
         <v>4.3528702195005931</v>
       </c>
       <c r="E113" s="5">
         <v>3.3177545689756505</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>96.551831195999995</v>
       </c>
       <c r="C114" s="5">
         <v>0.44490674200000058</v>
       </c>
       <c r="D114" s="5">
         <v>5.6987925305956866</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>96.634690479</v>
       </c>
       <c r="C115" s="5">
         <v>8.285928300000478E-2</v>
       </c>
       <c r="D115" s="5">
         <v>1.0346960790520665</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>96.869126661999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.23443618299999969</v>
       </c>
       <c r="D116" s="5">
         <v>2.9503653886336467</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>97.080775136</v>
       </c>
       <c r="C117" s="5">
         <v>0.21164847400000042</v>
       </c>
       <c r="D117" s="5">
         <v>2.6536064214706556</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>97.384236074</v>
       </c>
       <c r="C118" s="5">
         <v>0.30346093800000062</v>
       </c>
       <c r="D118" s="5">
         <v>3.8161976312507395</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>97.670705759000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.28646968500000014</v>
       </c>
       <c r="D119" s="5">
         <v>3.5876472337741827</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>97.855867195000002</v>
       </c>
       <c r="C120" s="5">
         <v>0.18516143600000134</v>
       </c>
       <c r="D120" s="5">
         <v>2.2987976010492961</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>98.987493685999993</v>
       </c>
       <c r="C121" s="5">
         <v>1.1316264909999916</v>
       </c>
       <c r="D121" s="5">
         <v>14.794610634983464</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>99.126933296999994</v>
       </c>
       <c r="C122" s="5">
         <v>0.13943961100000024</v>
       </c>
       <c r="D122" s="5">
         <v>1.7035488451622616</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>99.085380611999994</v>
       </c>
       <c r="C123" s="5">
         <v>-4.1552684999999201E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-0.50186583857669831</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>99.426519416000005</v>
       </c>
       <c r="C124" s="5">
         <v>0.34113880400001051</v>
       </c>
       <c r="D124" s="5">
         <v>4.2105899902324051</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>99.637631615000004</v>
       </c>
       <c r="C125" s="5">
         <v>0.21111219899999867</v>
       </c>
       <c r="D125" s="5">
         <v>2.5779254658107043</v>
       </c>
       <c r="E125" s="5">
         <v>3.6737281741753502</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>99.771152477000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.13352086199999746</v>
       </c>
       <c r="D126" s="5">
         <v>1.6199827129132816</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>99.746991257000005</v>
       </c>
       <c r="C127" s="5">
         <v>-2.416121999999632E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-0.29021292831039602</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>100.22808981999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.4810985629999891</v>
       </c>
       <c r="D128" s="5">
         <v>5.9438587014870814</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>101.238911</v>
       </c>
       <c r="C129" s="5">
         <v>1.0108211800000078</v>
       </c>
       <c r="D129" s="5">
         <v>12.796633226957233</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>103.34769206999999</v>
       </c>
       <c r="C130" s="5">
         <v>2.108781069999992</v>
       </c>
       <c r="D130" s="5">
         <v>28.067759386535762</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>102.84381989000001</v>
       </c>
       <c r="C131" s="5">
         <v>-0.50387217999998768</v>
       </c>
       <c r="D131" s="5">
         <v>-5.6962421758395498</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>103.22962271</v>
       </c>
       <c r="C132" s="5">
         <v>0.38580281999999499</v>
       </c>
       <c r="D132" s="5">
         <v>4.5956664291994187</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>103.81845149999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.58882878999999377</v>
       </c>
       <c r="D133" s="5">
         <v>7.0637576742073938</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>102.50091569</v>
       </c>
       <c r="C134" s="5">
         <v>-1.3175358099999954</v>
       </c>
       <c r="D134" s="5">
         <v>-14.209661901083104</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>102.18400715</v>
       </c>
       <c r="C135" s="5">
         <v>-0.31690854000000002</v>
       </c>
       <c r="D135" s="5">
         <v>-3.6476719168520022</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>102.76434127</v>
       </c>
       <c r="C136" s="5">
         <v>0.5803341200000034</v>
       </c>
       <c r="D136" s="5">
         <v>7.032127449172676</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>103.19246010000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.4281188300000025</v>
       </c>
       <c r="D137" s="5">
         <v>5.1153839401468559</v>
       </c>
       <c r="E137" s="5">
         <v>3.5677569080885707</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>102.86942483999999</v>
       </c>
       <c r="C138" s="5">
         <v>-0.3230352600000117</v>
       </c>
       <c r="D138" s="5">
         <v>-3.6924918592481037</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>103.39722155</v>
       </c>
       <c r="C139" s="5">
         <v>0.52779671000000405</v>
       </c>
       <c r="D139" s="5">
         <v>6.3336410453864733</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>103.90961342999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.51239187999999558</v>
       </c>
       <c r="D140" s="5">
         <v>6.1114685351667308</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>102.92395438</v>
       </c>
       <c r="C141" s="5">
         <v>-0.98565904999999532</v>
       </c>
       <c r="D141" s="5">
         <v>-10.807402075039596</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>102.64082207</v>
       </c>
       <c r="C142" s="5">
         <v>-0.28313230999999917</v>
       </c>
       <c r="D142" s="5">
         <v>-3.2515764537618508</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>102.80487325999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.16405118999999502</v>
       </c>
       <c r="D143" s="5">
         <v>1.9349145960558367</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>103.95312672</v>
       </c>
       <c r="C144" s="5">
         <v>1.1482534600000065</v>
       </c>
       <c r="D144" s="5">
         <v>14.257904722155935</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>103.7425731</v>
       </c>
       <c r="C145" s="5">
         <v>-0.21055361999999889</v>
       </c>
       <c r="D145" s="5">
         <v>-2.4036656823587021</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>103.52670440999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.21586869000000775</v>
       </c>
       <c r="D146" s="5">
         <v>-2.4685940024892661</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>103.90791317999999</v>
       </c>
       <c r="C147" s="5">
         <v>0.38120877000000064</v>
       </c>
       <c r="D147" s="5">
         <v>4.5092673115569859</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>103.79549899</v>
       </c>
       <c r="C148" s="5">
         <v>-0.11241418999999553</v>
       </c>
       <c r="D148" s="5">
         <v>-1.2905392904473345</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>104.30377267999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.50827368999999578</v>
       </c>
       <c r="D149" s="5">
         <v>6.0371272475900017</v>
       </c>
       <c r="E149" s="5">
         <v>1.0769319569695845</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>104.77080866</v>
       </c>
       <c r="C150" s="5">
         <v>0.46703598000000568</v>
       </c>
       <c r="D150" s="5">
         <v>5.507503098654265</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>105.19646215</v>
       </c>
       <c r="C151" s="5">
         <v>0.42565349000000197</v>
       </c>
       <c r="D151" s="5">
         <v>4.9856788153032516</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>105.68374579</v>
       </c>
       <c r="C152" s="5">
         <v>0.48728364000000113</v>
       </c>
       <c r="D152" s="5">
         <v>5.7023787048826824</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>105.55997882</v>
       </c>
       <c r="C153" s="5">
         <v>-0.12376697000000547</v>
       </c>
       <c r="D153" s="5">
         <v>-1.3963117478373754</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>105.82398947999999</v>
       </c>
       <c r="C154" s="5">
         <v>0.26401065999999673</v>
       </c>
       <c r="D154" s="5">
         <v>3.0428893242972377</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>105.54565470999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.27833477000000073</v>
       </c>
       <c r="D155" s="5">
         <v>-3.1109410471587995</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>105.73813163</v>
       </c>
       <c r="C156" s="5">
         <v>0.19247692000000427</v>
       </c>
       <c r="D156" s="5">
         <v>2.2104471999024655</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>105.92735947</v>
       </c>
       <c r="C157" s="5">
         <v>0.18922784000000092</v>
       </c>
       <c r="D157" s="5">
         <v>2.1687712445886076</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>106.25425414</v>
       </c>
       <c r="C158" s="5">
         <v>0.3268946700000015</v>
       </c>
       <c r="D158" s="5">
         <v>3.7667387542823283</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>107.24882949000001</v>
       </c>
       <c r="C159" s="5">
         <v>0.99457535000000519</v>
       </c>
       <c r="D159" s="5">
         <v>11.829094199081979</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>108.13497953</v>
       </c>
       <c r="C160" s="5">
         <v>0.88615003999998976</v>
       </c>
       <c r="D160" s="5">
         <v>10.378298818713105</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>109.22990495000001</v>
       </c>
       <c r="C161" s="5">
         <v>1.0949254200000098</v>
       </c>
       <c r="D161" s="5">
         <v>12.85069562179344</v>
       </c>
       <c r="E161" s="5">
         <v>4.7228706531193154</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>108.72688183</v>
       </c>
       <c r="C162" s="5">
         <v>-0.50302312000000882</v>
       </c>
       <c r="D162" s="5">
         <v>-5.3883691784607279</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>108.35022139</v>
       </c>
       <c r="C163" s="5">
         <v>-0.37666043999999488</v>
       </c>
       <c r="D163" s="5">
         <v>-4.0788362435963403</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>108.62214606000001</v>
       </c>
       <c r="C164" s="5">
         <v>0.2719246700000042</v>
       </c>
       <c r="D164" s="5">
         <v>3.0535390489447423</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>108.69006992</v>
       </c>
       <c r="C165" s="5">
         <v>6.7923859999993397E-2</v>
       </c>
       <c r="D165" s="5">
         <v>0.75297304059882553</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>109.17079568</v>
       </c>
       <c r="C166" s="5">
         <v>0.48072575999999856</v>
       </c>
       <c r="D166" s="5">
         <v>5.438517243947194</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>109.97432789</v>
       </c>
       <c r="C167" s="5">
         <v>0.80353221000000019</v>
       </c>
       <c r="D167" s="5">
         <v>9.1988563471926419</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>109.93425784</v>
       </c>
       <c r="C168" s="5">
         <v>-4.0070049999997082E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-0.43635472780357842</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>109.79113682000001</v>
       </c>
       <c r="C169" s="5">
         <v>-0.14312101999999527</v>
       </c>
       <c r="D169" s="5">
         <v>-1.5511160563304816</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>109.32223215</v>
       </c>
       <c r="C170" s="5">
         <v>-0.46890467000000058</v>
       </c>
       <c r="D170" s="5">
         <v>-5.0063657079632229</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>109.48176117</v>
       </c>
       <c r="C171" s="5">
         <v>0.15952901999999369</v>
       </c>
       <c r="D171" s="5">
         <v>1.7652288615458422</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>109.59622572000001</v>
       </c>
       <c r="C172" s="5">
         <v>0.1144645500000081</v>
       </c>
       <c r="D172" s="5">
         <v>1.2618546399513875</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>109.32068699</v>
       </c>
       <c r="C173" s="5">
         <v>-0.27553873000000806</v>
       </c>
       <c r="D173" s="5">
         <v>-2.9755814655137658</v>
       </c>
       <c r="E173" s="5">
         <v>8.311097591959804E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>109.6274136</v>
       </c>
       <c r="C174" s="5">
         <v>0.30672660999999835</v>
       </c>
       <c r="D174" s="5">
         <v>3.4193467919303222</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>109.90530196</v>
       </c>
       <c r="C175" s="5">
         <v>0.27788836000000572</v>
       </c>
       <c r="D175" s="5">
         <v>3.084580685815963</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>109.62905972</v>
       </c>
       <c r="C176" s="5">
         <v>-0.27624224000000197</v>
       </c>
       <c r="D176" s="5">
         <v>-2.974800375075537</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>110.31694232</v>
       </c>
       <c r="C177" s="5">
         <v>0.68788259999999468</v>
       </c>
       <c r="D177" s="5">
         <v>7.7949263600602503</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>110.37358378</v>
       </c>
       <c r="C178" s="5">
         <v>5.6641460000008692E-2</v>
       </c>
       <c r="D178" s="5">
         <v>0.61787447792214234</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>111.15121711</v>
       </c>
       <c r="C179" s="5">
         <v>0.77763333000000046</v>
       </c>
       <c r="D179" s="5">
         <v>8.7899912281679917</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>111.46848433</v>
       </c>
       <c r="C180" s="5">
         <v>0.31726721999999086</v>
       </c>
       <c r="D180" s="5">
         <v>3.4795377508028524</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>112.28973488</v>
       </c>
       <c r="C181" s="5">
         <v>0.82125055000000202</v>
       </c>
       <c r="D181" s="5">
         <v>9.2082696939106192</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>112.43298922</v>
       </c>
       <c r="C182" s="5">
         <v>0.14325433999999859</v>
       </c>
       <c r="D182" s="5">
         <v>1.5416952644484283</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>112.13602378</v>
       </c>
       <c r="C183" s="5">
         <v>-0.29696543999999392</v>
       </c>
       <c r="D183" s="5">
         <v>-3.1238787759011344</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>112.14790198999999</v>
       </c>
       <c r="C184" s="5">
         <v>1.1878209999991896E-2</v>
       </c>
       <c r="D184" s="5">
         <v>0.12718623961387454</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>112.43065291000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.28275092000001223</v>
       </c>
       <c r="D185" s="5">
         <v>3.067787070769179</v>
       </c>
       <c r="E185" s="5">
         <v>2.844810077240445</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>112.40897388</v>
       </c>
       <c r="C186" s="5">
         <v>-2.1679030000001376E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-0.2311403862360506</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>113.00868171</v>
       </c>
       <c r="C187" s="5">
         <v>0.59970782999999983</v>
       </c>
       <c r="D187" s="5">
         <v>6.5932991365618143</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>113.53360549</v>
       </c>
       <c r="C188" s="5">
         <v>0.52492377999999462</v>
       </c>
       <c r="D188" s="5">
         <v>5.718612553609459</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>113.73523983</v>
       </c>
       <c r="C189" s="5">
         <v>0.20163433999999825</v>
       </c>
       <c r="D189" s="5">
         <v>2.1521268169562457</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>113.82950691000001</v>
       </c>
       <c r="C190" s="5">
         <v>9.4267080000008718E-2</v>
       </c>
       <c r="D190" s="5">
         <v>0.99914142783206206</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>113.55452115999999</v>
       </c>
       <c r="C191" s="5">
         <v>-0.27498575000001324</v>
       </c>
       <c r="D191" s="5">
         <v>-2.8607136272710942</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>112.06944926</v>
       </c>
       <c r="C192" s="5">
         <v>-1.4850718999999941</v>
       </c>
       <c r="D192" s="5">
         <v>-14.6126198136879</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>113.03729162</v>
       </c>
       <c r="C193" s="5">
         <v>0.9678423600000059</v>
       </c>
       <c r="D193" s="5">
         <v>10.870004861893957</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>114.63083691</v>
       </c>
       <c r="C194" s="5">
         <v>1.5935452899999945</v>
       </c>
       <c r="D194" s="5">
         <v>18.292344410753671</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>114.97573595999999</v>
       </c>
       <c r="C195" s="5">
         <v>0.3448990499999951</v>
       </c>
       <c r="D195" s="5">
         <v>3.6708883748801213</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>115.24497296</v>
       </c>
       <c r="C196" s="5">
         <v>0.26923700000000395</v>
       </c>
       <c r="D196" s="5">
         <v>2.8464974806725163</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>114.10573939</v>
       </c>
       <c r="C197" s="5">
         <v>-1.1392335700000018</v>
       </c>
       <c r="D197" s="5">
         <v>-11.238222678487663</v>
       </c>
       <c r="E197" s="5">
         <v>1.4898841522701822</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>114.86131392</v>
       </c>
       <c r="C198" s="5">
         <v>0.75557453000000407</v>
       </c>
       <c r="D198" s="5">
         <v>8.2419195798781875</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>114.74607713</v>
       </c>
       <c r="C199" s="5">
         <v>-0.11523678999999731</v>
       </c>
       <c r="D199" s="5">
         <v>-1.1973016876599352</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>114.04234957</v>
       </c>
       <c r="C200" s="5">
         <v>-0.70372756000000436</v>
       </c>
       <c r="D200" s="5">
         <v>-7.1162563507141012</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>114.64751244</v>
       </c>
       <c r="C201" s="5">
         <v>0.60516287000000091</v>
       </c>
       <c r="D201" s="5">
         <v>6.5569440877111917</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>114.60402984</v>
       </c>
       <c r="C202" s="5">
         <v>-4.3482600000004368E-2</v>
       </c>
       <c r="D202" s="5">
         <v>-0.45417829767062656</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>114.61468728</v>
       </c>
       <c r="C203" s="5">
         <v>1.0657440000002794E-2</v>
       </c>
       <c r="D203" s="5">
         <v>0.11164939951571196</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>114.60538723000001</v>
       </c>
       <c r="C204" s="5">
         <v>-9.3000499999931208E-3</v>
       </c>
       <c r="D204" s="5">
         <v>-9.7326800751662557E-2</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>116.59803248</v>
       </c>
       <c r="C205" s="5">
         <v>1.9926452499999954</v>
       </c>
       <c r="D205" s="5">
         <v>22.979937968263719</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>116.14462257</v>
       </c>
       <c r="C206" s="5">
         <v>-0.45340991000000486</v>
       </c>
       <c r="D206" s="5">
         <v>-4.5678694304103873</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>115.92418048</v>
       </c>
       <c r="C207" s="5">
         <v>-0.22044208999999171</v>
       </c>
       <c r="D207" s="5">
         <v>-2.2539698310332423</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>115.66900645</v>
       </c>
       <c r="C208" s="5">
         <v>-0.25517403000000627</v>
       </c>
       <c r="D208" s="5">
         <v>-2.6097120420411235</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>115.57860749</v>
       </c>
       <c r="C209" s="5">
         <v>-9.0398960000001694E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-0.93381693490975914</v>
       </c>
       <c r="E209" s="5">
         <v>1.2907923018367295</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>116.56975576000001</v>
       </c>
       <c r="C210" s="5">
         <v>0.99114827000001071</v>
       </c>
       <c r="D210" s="5">
         <v>10.790148831908674</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>116.28630269999999</v>
       </c>
       <c r="C211" s="5">
         <v>-0.28345306000001358</v>
       </c>
       <c r="D211" s="5">
         <v>-2.8792313619846799</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>116.8794146</v>
       </c>
       <c r="C212" s="5">
         <v>0.59311190000001091</v>
       </c>
       <c r="D212" s="5">
         <v>6.295182915448172</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>114.1440885</v>
       </c>
       <c r="C213" s="5">
         <v>-2.7353261000000089</v>
       </c>
       <c r="D213" s="5">
         <v>-24.736439479231244</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>114.42025568</v>
       </c>
       <c r="C214" s="5">
         <v>0.27616718000000162</v>
       </c>
       <c r="D214" s="5">
         <v>2.9423016158395932</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>114.73457815</v>
       </c>
       <c r="C215" s="5">
         <v>0.31432247000000757</v>
       </c>
       <c r="D215" s="5">
         <v>3.3467709143426339</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>115.23019065</v>
       </c>
       <c r="C216" s="5">
         <v>0.49561249999999291</v>
       </c>
       <c r="D216" s="5">
         <v>5.3085145784708132</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>115.80264218000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.57245153000000926</v>
       </c>
       <c r="D217" s="5">
         <v>6.1270900926788663</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>115.89420801999999</v>
       </c>
       <c r="C218" s="5">
         <v>9.156583999998702E-2</v>
       </c>
       <c r="D218" s="5">
         <v>0.95298447911398299</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>116.71118309000001</v>
       </c>
       <c r="C219" s="5">
         <v>0.81697507000001224</v>
       </c>
       <c r="D219" s="5">
         <v>8.7949842472806239</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>116.89169572</v>
       </c>
       <c r="C220" s="5">
         <v>0.18051262999999551</v>
       </c>
       <c r="D220" s="5">
         <v>1.8718630846963125</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>117.71535790999999</v>
       </c>
       <c r="C221" s="5">
         <v>0.82366218999999319</v>
       </c>
       <c r="D221" s="5">
         <v>8.7911637296145706</v>
       </c>
       <c r="E221" s="5">
         <v>1.8487421387083813</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>117.48101314</v>
       </c>
       <c r="C222" s="5">
         <v>-0.23434476999999276</v>
       </c>
       <c r="D222" s="5">
         <v>-2.3629455632844687</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>117.85692451</v>
       </c>
       <c r="C223" s="5">
         <v>0.37591136999999719</v>
       </c>
       <c r="D223" s="5">
         <v>3.908015233587725</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>118.32152904</v>
       </c>
       <c r="C224" s="5">
         <v>0.46460453000000257</v>
       </c>
       <c r="D224" s="5">
         <v>4.8344527257637715</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>117.98243314</v>
       </c>
       <c r="C225" s="5">
         <v>-0.33909590000000378</v>
       </c>
       <c r="D225" s="5">
         <v>-3.3853688076395771</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>118.22328321000001</v>
       </c>
       <c r="C226" s="5">
         <v>0.24085007000000758</v>
       </c>
       <c r="D226" s="5">
         <v>2.477379895547771</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>118.45259172</v>
       </c>
       <c r="C227" s="5">
         <v>0.22930850999999564</v>
       </c>
       <c r="D227" s="5">
         <v>2.3525380209024283</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>118.12090986</v>
       </c>
       <c r="C228" s="5">
         <v>-0.33168186000000333</v>
       </c>
       <c r="D228" s="5">
         <v>-3.3088793611931067</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>118.59441911</v>
       </c>
       <c r="C229" s="5">
         <v>0.47350925000000643</v>
       </c>
       <c r="D229" s="5">
         <v>4.9179082604089874</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>119.08522924</v>
       </c>
       <c r="C230" s="5">
         <v>0.49081012999999984</v>
       </c>
       <c r="D230" s="5">
         <v>5.0808888596327817</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>120.13117669</v>
       </c>
       <c r="C231" s="5">
         <v>1.0459474499999999</v>
       </c>
       <c r="D231" s="5">
         <v>11.064178356040454</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>120.71051074</v>
       </c>
       <c r="C232" s="5">
         <v>0.57933404999999993</v>
       </c>
       <c r="D232" s="5">
         <v>5.9430025965066413</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>121.66593893</v>
       </c>
       <c r="C233" s="5">
         <v>0.95542818999999213</v>
       </c>
       <c r="D233" s="5">
         <v>9.9226259614949797</v>
       </c>
       <c r="E233" s="5">
         <v>3.3560455408209622</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>122.02323592</v>
       </c>
       <c r="C234" s="5">
         <v>0.35729699000000892</v>
       </c>
       <c r="D234" s="5">
         <v>3.5815270404221389</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>122.42013076000001</v>
       </c>
       <c r="C235" s="5">
         <v>0.39689484000000164</v>
       </c>
       <c r="D235" s="5">
         <v>3.9737277106866697</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>122.32582209</v>
       </c>
       <c r="C236" s="5">
         <v>-9.4308670000003758E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-0.92053591325206297</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>123.47263117</v>
       </c>
       <c r="C237" s="5">
         <v>1.146809079999997</v>
       </c>
       <c r="D237" s="5">
         <v>11.848642634550032</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>122.99463686</v>
       </c>
       <c r="C238" s="5">
         <v>-0.4779943099999997</v>
       </c>
       <c r="D238" s="5">
         <v>-4.5478621715044243</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>122.95760244</v>
       </c>
       <c r="C239" s="5">
         <v>-3.7034419999997681E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-0.36072938195217397</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>123.06719853</v>
       </c>
       <c r="C240" s="5">
         <v>0.10959608999999659</v>
       </c>
       <c r="D240" s="5">
         <v>1.07485796701281</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>122.16977821</v>
       </c>
       <c r="C241" s="5">
         <v>-0.89742031999999483</v>
       </c>
       <c r="D241" s="5">
         <v>-8.4079771136219783</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>122.16289921000001</v>
       </c>
       <c r="C242" s="5">
         <v>-6.878999999997859E-3</v>
       </c>
       <c r="D242" s="5">
         <v>-6.754734427060205E-2</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>123.68744058</v>
       </c>
       <c r="C243" s="5">
         <v>1.5245413699999943</v>
       </c>
       <c r="D243" s="5">
         <v>16.047359489635959</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>124.10778564</v>
       </c>
       <c r="C244" s="5">
         <v>0.42034506000000249</v>
       </c>
       <c r="D244" s="5">
         <v>4.1552313352905879</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>124.33707488</v>
       </c>
       <c r="C245" s="5">
         <v>0.22928923999999995</v>
       </c>
       <c r="D245" s="5">
         <v>2.2396678476843013</v>
       </c>
       <c r="E245" s="5">
         <v>2.195467337441781</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>124.60249462</v>
       </c>
       <c r="C246" s="5">
         <v>0.26541973999999868</v>
       </c>
       <c r="D246" s="5">
         <v>2.591905047555243</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>124.83550305999999</v>
       </c>
       <c r="C247" s="5">
         <v>0.23300843999999188</v>
       </c>
       <c r="D247" s="5">
         <v>2.2672414594775425</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>125.27994492000001</v>
       </c>
       <c r="C248" s="5">
         <v>0.44444186000001196</v>
       </c>
       <c r="D248" s="5">
         <v>4.3569209300313938</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>125.27846091000001</v>
       </c>
       <c r="C249" s="5">
         <v>-1.4840099999986478E-3</v>
       </c>
       <c r="D249" s="5">
         <v>-1.4213735365753433E-2</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>128.25477867999999</v>
       </c>
       <c r="C250" s="5">
         <v>2.9763177699999801</v>
       </c>
       <c r="D250" s="5">
         <v>32.545734330797302</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>127.46884288</v>
       </c>
       <c r="C251" s="5">
         <v>-0.78593579999999008</v>
       </c>
       <c r="D251" s="5">
         <v>-7.1106648711924407</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>125.45569265</v>
       </c>
       <c r="C252" s="5">
         <v>-2.0131502299999937</v>
       </c>
       <c r="D252" s="5">
         <v>-17.389367131889411</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>124.3595799</v>
       </c>
       <c r="C253" s="5">
         <v>-1.0961127500000032</v>
       </c>
       <c r="D253" s="5">
         <v>-9.995031390012322</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>123.41641154</v>
       </c>
       <c r="C254" s="5">
         <v>-0.94316836000000137</v>
       </c>
       <c r="D254" s="5">
         <v>-8.7308468220203999</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>123.12904593</v>
       </c>
       <c r="C255" s="5">
         <v>-0.28736560999999483</v>
       </c>
       <c r="D255" s="5">
         <v>-2.7586016055432649</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>123.13234255</v>
       </c>
       <c r="C256" s="5">
         <v>3.2966200000004164E-3</v>
       </c>
       <c r="D256" s="5">
         <v>3.2133170171255721E-2</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>123.131623</v>
       </c>
       <c r="C257" s="5">
         <v>-7.1954999999945812E-4</v>
       </c>
       <c r="D257" s="5">
         <v>-7.012229530434233E-3</v>
       </c>
       <c r="E257" s="5">
         <v>-0.96950316803205983</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>123.67826641000001</v>
       </c>
       <c r="C258" s="5">
         <v>0.5466434100000015</v>
       </c>
       <c r="D258" s="5">
         <v>5.4594306264940107</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>124.06179298000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.38352657000000079</v>
       </c>
       <c r="D259" s="5">
         <v>3.7853302321135374</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>124.16395986000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.10216687999999863</v>
       </c>
       <c r="D260" s="5">
         <v>0.9927075712612865</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>125.71444649999999</v>
       </c>
       <c r="C261" s="5">
         <v>1.5504866399999884</v>
       </c>
       <c r="D261" s="5">
         <v>16.0581368344344</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>125.45003432</v>
       </c>
       <c r="C262" s="5">
         <v>-0.26441217999999367</v>
       </c>
       <c r="D262" s="5">
         <v>-2.4949380670036492</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>126.66783873999999</v>
       </c>
       <c r="C263" s="5">
         <v>1.2178044199999931</v>
       </c>
       <c r="D263" s="5">
         <v>12.29150754759063</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>127.81790909999999</v>
       </c>
       <c r="C264" s="5">
         <v>1.1500703600000008</v>
       </c>
       <c r="D264" s="5">
         <v>11.456186834426552</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>127.25986683000001</v>
       </c>
       <c r="C265" s="5">
         <v>-0.55804226999998718</v>
       </c>
       <c r="D265" s="5">
         <v>-5.1151082441857181</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>125.30513434</v>
       </c>
       <c r="C266" s="5">
         <v>-1.954732490000012</v>
       </c>
       <c r="D266" s="5">
         <v>-16.952067683861483</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>123.88437422</v>
       </c>
       <c r="C267" s="5">
         <v>-1.4207601199999971</v>
       </c>
       <c r="D267" s="5">
         <v>-12.78885676322945</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>124.29687053000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.41249631000000875</v>
       </c>
       <c r="D268" s="5">
         <v>4.0696168453487447</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>123.86775532</v>
       </c>
       <c r="C269" s="5">
         <v>-0.42911521000000619</v>
       </c>
       <c r="D269" s="5">
         <v>-4.0650445591073776</v>
       </c>
       <c r="E269" s="5">
         <v>0.59784180705553247</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>123.98924900999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.1214936899999941</v>
       </c>
       <c r="D270" s="5">
         <v>1.1833708823165034</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>123.78688029</v>
       </c>
       <c r="C271" s="5">
         <v>-0.20236871999999551</v>
       </c>
       <c r="D271" s="5">
         <v>-1.9410903103815991</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>123.54455031000001</v>
       </c>
       <c r="C272" s="5">
         <v>-0.24232997999999384</v>
       </c>
       <c r="D272" s="5">
         <v>-2.3240371915577152</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>123.63969285</v>
       </c>
       <c r="C273" s="5">
         <v>9.5142539999997666E-2</v>
       </c>
       <c r="D273" s="5">
         <v>0.92805285944121962</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>123.69025618000001</v>
       </c>
       <c r="C274" s="5">
         <v>5.0563330000002793E-2</v>
       </c>
       <c r="D274" s="5">
         <v>0.4918538468400957</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>123.68376335000001</v>
       </c>
       <c r="C275" s="5">
         <v>-6.4928299999991168E-3</v>
       </c>
       <c r="D275" s="5">
         <v>-6.2973003559496643E-2</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>124.25397488</v>
       </c>
       <c r="C276" s="5">
         <v>0.57021152999999458</v>
       </c>
       <c r="D276" s="5">
         <v>5.6747416229281589</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>124.37047256</v>
       </c>
       <c r="C277" s="5">
         <v>0.11649767999999483</v>
       </c>
       <c r="D277" s="5">
         <v>1.1309124116555491</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>124.56672238</v>
       </c>
       <c r="C278" s="5">
         <v>0.19624982000000557</v>
       </c>
       <c r="D278" s="5">
         <v>1.9100546899474047</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>124.67277985</v>
       </c>
       <c r="C279" s="5">
         <v>0.1060574699999961</v>
       </c>
       <c r="D279" s="5">
         <v>1.0264910741857314</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>124.7624495</v>
       </c>
       <c r="C280" s="5">
         <v>8.9669650000004708E-2</v>
       </c>
       <c r="D280" s="5">
         <v>0.86651041777487947</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>125.66891390000001</v>
       </c>
       <c r="C281" s="5">
         <v>0.90646440000000439</v>
       </c>
       <c r="D281" s="5">
         <v>9.0756039953484589</v>
       </c>
       <c r="E281" s="5">
         <v>1.4540980219968302</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>125.77211738</v>
       </c>
       <c r="C282" s="5">
         <v>0.10320347999999058</v>
       </c>
       <c r="D282" s="5">
         <v>0.98994320418630544</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>126.33845141</v>
       </c>
       <c r="C283" s="5">
         <v>0.56633403000000726</v>
       </c>
       <c r="D283" s="5">
         <v>5.5392789402332721</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>126.36621758</v>
       </c>
       <c r="C284" s="5">
         <v>2.7766169999992485E-2</v>
       </c>
       <c r="D284" s="5">
         <v>0.26405032349297031</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>126.38003986</v>
       </c>
       <c r="C285" s="5">
         <v>1.3822279999999409E-2</v>
       </c>
       <c r="D285" s="5">
         <v>0.13133825336599791</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>126.28354261</v>
       </c>
       <c r="C286" s="5">
         <v>-9.6497249999998758E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-0.91241975955824728</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>126.36867306000001</v>
       </c>
       <c r="C287" s="5">
         <v>8.5130450000008295E-2</v>
       </c>
       <c r="D287" s="5">
         <v>0.8119518413438831</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>126.57358244</v>
       </c>
       <c r="C288" s="5">
         <v>0.20490937999998948</v>
       </c>
       <c r="D288" s="5">
         <v>1.9632721753556792</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>126.63417834000001</v>
       </c>
       <c r="C289" s="5">
         <v>6.0595900000009806E-2</v>
       </c>
       <c r="D289" s="5">
         <v>0.57600368542842784</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>127.00517785</v>
       </c>
       <c r="C290" s="5">
         <v>0.3709995099999901</v>
       </c>
       <c r="D290" s="5">
         <v>3.5728393289322868</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>126.94062432</v>
       </c>
       <c r="C291" s="5">
         <v>-6.455352999999775E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-0.60822756702939573</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>127.06813811000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.12751379000000895</v>
       </c>
       <c r="D292" s="5">
         <v>1.2121003572669542</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>127.07567344</v>
       </c>
       <c r="C293" s="5">
         <v>7.5353299999960655E-3</v>
       </c>
       <c r="D293" s="5">
         <v>7.1185003331053487E-2</v>
       </c>
       <c r="E293" s="5">
         <v>1.1194172817626358</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>126.37720579</v>
       </c>
       <c r="C294" s="5">
         <v>-0.69846764999999778</v>
       </c>
       <c r="D294" s="5">
         <v>-6.3999788242622309</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>126.93753886</v>
       </c>
       <c r="C295" s="5">
         <v>0.56033306999999866</v>
       </c>
       <c r="D295" s="5">
         <v>5.4522615724111656</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>127.59775071</v>
       </c>
       <c r="C296" s="5">
         <v>0.66021184999999605</v>
       </c>
       <c r="D296" s="5">
         <v>6.422961518591852</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>127.41376497</v>
       </c>
       <c r="C297" s="5">
         <v>-0.18398573999999712</v>
       </c>
       <c r="D297" s="5">
         <v>-1.7166473810232508</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>127.70551475000001</v>
       </c>
       <c r="C298" s="5">
         <v>0.29174978000000351</v>
       </c>
       <c r="D298" s="5">
         <v>2.7826086911084014</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>128.03917256</v>
       </c>
       <c r="C299" s="5">
         <v>0.33365780999999117</v>
       </c>
       <c r="D299" s="5">
         <v>3.1807031953590581</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>128.21045251000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.17127995000001306</v>
       </c>
       <c r="D300" s="5">
         <v>1.6171216691457602</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>128.32216844999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.11171593999998208</v>
       </c>
       <c r="D301" s="5">
         <v>1.0506433915227875</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>128.20096731999999</v>
       </c>
       <c r="C302" s="5">
         <v>-0.12120113000000288</v>
       </c>
       <c r="D302" s="5">
         <v>-1.1275385591281162</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>128.57585139</v>
       </c>
       <c r="C303" s="5">
         <v>0.37488407000000734</v>
       </c>
       <c r="D303" s="5">
         <v>3.566018394622894</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>128.75719577000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.18134438000001296</v>
       </c>
       <c r="D304" s="5">
         <v>1.7056802967814422</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>128.9713495</v>
       </c>
       <c r="C305" s="5">
         <v>0.21415372999999249</v>
       </c>
       <c r="D305" s="5">
         <v>2.014243943310623</v>
       </c>
       <c r="E305" s="5">
         <v>1.4917694383851154</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>129.06627241999999</v>
       </c>
       <c r="C306" s="5">
         <v>9.4922919999987698E-2</v>
       </c>
       <c r="D306" s="5">
         <v>0.88678404276758549</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>129.33760408000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.27133166000001552</v>
       </c>
       <c r="D307" s="5">
         <v>2.5520936456928878</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>129.18254558999999</v>
       </c>
       <c r="C308" s="5">
         <v>-0.15505849000001604</v>
       </c>
       <c r="D308" s="5">
         <v>-1.4291912711726473</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>128.98873408</v>
       </c>
       <c r="C309" s="5">
         <v>-0.19381150999998908</v>
       </c>
       <c r="D309" s="5">
         <v>-1.7855683897568086</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>129.34530727000001</v>
       </c>
       <c r="C310" s="5">
         <v>0.35657319000000598</v>
       </c>
       <c r="D310" s="5">
         <v>3.3681529229346641</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>129.44562539</v>
       </c>
       <c r="C311" s="5">
         <v>0.10031811999999718</v>
       </c>
       <c r="D311" s="5">
         <v>0.9346808951932184</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>129.67201027999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.2263848899999914</v>
       </c>
       <c r="D312" s="5">
         <v>2.1189610137777537</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>129.35955711</v>
       </c>
       <c r="C313" s="5">
         <v>-0.31245316999999773</v>
       </c>
       <c r="D313" s="5">
         <v>-2.8534647868288521</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>129.76458919999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.40503208999999174</v>
       </c>
       <c r="D314" s="5">
         <v>3.8226511525190743</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>130.07209954999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.30751035000000115</v>
       </c>
       <c r="D315" s="5">
         <v>2.8810648428391428</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>130.74241794</v>
       </c>
       <c r="C316" s="5">
         <v>0.67031839000000559</v>
       </c>
       <c r="D316" s="5">
         <v>6.3624530384778666</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>131.22131214000001</v>
       </c>
       <c r="C317" s="5">
         <v>0.47889420000001337</v>
       </c>
       <c r="D317" s="5">
         <v>4.4851002164193687</v>
       </c>
       <c r="E317" s="5">
         <v>1.7445445432049178</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>131.16776401000001</v>
       </c>
       <c r="C318" s="5">
         <v>-5.3548129999995808E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-0.48859236399009243</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>130.91881412999999</v>
       </c>
       <c r="C319" s="5">
         <v>-0.24894988000002627</v>
       </c>
       <c r="D319" s="5">
         <v>-2.2539153557638913</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>131.01226703</v>
       </c>
       <c r="C320" s="5">
         <v>9.3452900000016825E-2</v>
       </c>
       <c r="D320" s="5">
         <v>0.85995896384878368</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>131.64446860999999</v>
       </c>
       <c r="C321" s="5">
         <v>0.63220157999998605</v>
       </c>
       <c r="D321" s="5">
         <v>5.9468012350055055</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>131.99144969</v>
       </c>
       <c r="C322" s="5">
         <v>0.34698108000000616</v>
       </c>
       <c r="D322" s="5">
         <v>3.2091488462517859</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>132.21249118</v>
       </c>
       <c r="C323" s="5">
         <v>0.22104149000000461</v>
       </c>
       <c r="D323" s="5">
         <v>2.0282117021969359</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>132.60691990999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.39442872999998713</v>
       </c>
       <c r="D324" s="5">
         <v>3.6392811403134662</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>133.00350437</v>
       </c>
       <c r="C325" s="5">
         <v>0.39658446000001391</v>
       </c>
       <c r="D325" s="5">
         <v>3.6484361904523199</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>133.45007783</v>
       </c>
       <c r="C326" s="5">
         <v>0.4465734599999962</v>
       </c>
       <c r="D326" s="5">
         <v>4.1043723847576485</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>131.34149945999999</v>
       </c>
       <c r="C327" s="5">
         <v>-2.1085783700000036</v>
       </c>
       <c r="D327" s="5">
         <v>-17.396649296442767</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>131.69460412999999</v>
       </c>
       <c r="C328" s="5">
         <v>0.35310466999999335</v>
       </c>
       <c r="D328" s="5">
         <v>3.2742697124220843</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>132.58649776999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.89189364000000637</v>
       </c>
       <c r="D329" s="5">
         <v>8.4365806155695555</v>
       </c>
       <c r="E329" s="5">
         <v>1.0403688301359626</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>132.74928183</v>
       </c>
       <c r="C330" s="5">
         <v>0.162784060000007</v>
       </c>
       <c r="D330" s="5">
         <v>1.4832985276769017</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>133.28779641</v>
       </c>
       <c r="C331" s="5">
         <v>0.53851457999999752</v>
       </c>
       <c r="D331" s="5">
         <v>4.9780480591044896</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>133.99068840999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.70289199999999141</v>
       </c>
       <c r="D332" s="5">
         <v>6.5149983187895444</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>133.6962211</v>
       </c>
       <c r="C333" s="5">
         <v>-0.29446730999998749</v>
       </c>
       <c r="D333" s="5">
         <v>-2.6055599350678804</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>133.59497565999999</v>
       </c>
       <c r="C334" s="5">
         <v>-0.10124544000001379</v>
       </c>
       <c r="D334" s="5">
         <v>-0.9049603106658255</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>133.38639393</v>
       </c>
       <c r="C335" s="5">
         <v>-0.20858172999999169</v>
       </c>
       <c r="D335" s="5">
         <v>-1.8575539644968719</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>133.45739022000001</v>
       </c>
       <c r="C336" s="5">
         <v>7.0996290000010731E-2</v>
       </c>
       <c r="D336" s="5">
         <v>0.64058554008130653</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>133.58567151</v>
       </c>
       <c r="C337" s="5">
         <v>0.12828128999998967</v>
       </c>
       <c r="D337" s="5">
         <v>1.1595759525623972</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>133.97400669000001</v>
       </c>
       <c r="C338" s="5">
         <v>0.38833518000001277</v>
       </c>
       <c r="D338" s="5">
         <v>3.5447334321276669</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>134.34878054999999</v>
       </c>
       <c r="C339" s="5">
         <v>0.37477385999997637</v>
       </c>
       <c r="D339" s="5">
         <v>3.4089661680141825</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>134.77381001000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.42502946000001884</v>
       </c>
       <c r="D340" s="5">
         <v>3.8631105933786714</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>134.31418514999999</v>
       </c>
       <c r="C341" s="5">
         <v>-0.45962486000001945</v>
       </c>
       <c r="D341" s="5">
         <v>-4.0165161334263839</v>
       </c>
       <c r="E341" s="5">
         <v>1.3030643459615687</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>135.00097165</v>
       </c>
       <c r="C342" s="5">
         <v>0.68678650000001085</v>
       </c>
       <c r="D342" s="5">
         <v>6.3114768472690264</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>135.37716599999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.37619434999999157</v>
       </c>
       <c r="D343" s="5">
         <v>3.3956548502749317</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>135.72400311999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.34683712000000355</v>
       </c>
       <c r="D344" s="5">
         <v>3.1181009588566067</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>135.40070410999999</v>
       </c>
       <c r="C345" s="5">
         <v>-0.3232990099999995</v>
       </c>
       <c r="D345" s="5">
         <v>-2.82128604331775</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>135.40600964000001</v>
       </c>
       <c r="C346" s="5">
         <v>5.3055300000153238E-3</v>
       </c>
       <c r="D346" s="5">
         <v>4.7030835656824976E-2</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>134.99576732</v>
       </c>
       <c r="C347" s="5">
         <v>-0.41024232000000893</v>
       </c>
       <c r="D347" s="5">
         <v>-3.5756891466663721</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>134.57620806</v>
       </c>
       <c r="C348" s="5">
         <v>-0.41955925999999977</v>
       </c>
       <c r="D348" s="5">
         <v>-3.6664369575830524</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>134.59790289</v>
       </c>
       <c r="C349" s="5">
         <v>2.1694830000001275E-2</v>
       </c>
       <c r="D349" s="5">
         <v>0.19362182636895042</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>134.74508155000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.14717866000000868</v>
       </c>
       <c r="D350" s="5">
         <v>1.3200833179337845</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>134.6168897</v>
       </c>
       <c r="C351" s="5">
         <v>-0.12819185000000743</v>
       </c>
       <c r="D351" s="5">
         <v>-1.135684115346236</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>134.7103874</v>
       </c>
       <c r="C352" s="5">
         <v>9.349770000000035E-2</v>
       </c>
       <c r="D352" s="5">
         <v>0.83664708206403482</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>134.45108848000001</v>
       </c>
       <c r="C353" s="5">
         <v>-0.25929891999999199</v>
       </c>
       <c r="D353" s="5">
         <v>-2.2855371281028991</v>
       </c>
       <c r="E353" s="5">
         <v>0.10192767788981261</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>134.61559163000001</v>
       </c>
       <c r="C354" s="5">
         <v>0.1645031500000016</v>
       </c>
       <c r="D354" s="5">
         <v>1.4781405819279225</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>135.08517707999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.46958544999998253</v>
       </c>
       <c r="D355" s="5">
         <v>4.2672660345029811</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>135.86223165000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.77705457000001843</v>
       </c>
       <c r="D356" s="5">
         <v>7.1254280798911829</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>135.11445985</v>
       </c>
       <c r="C357" s="5">
         <v>-0.74777180000000953</v>
       </c>
       <c r="D357" s="5">
         <v>-6.4083669753686623</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>135.51714281</v>
       </c>
       <c r="C358" s="5">
         <v>0.40268295999999282</v>
       </c>
       <c r="D358" s="5">
         <v>3.6355809941650996</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>134.95420369000001</v>
       </c>
       <c r="C359" s="5">
         <v>-0.56293911999998159</v>
       </c>
       <c r="D359" s="5">
         <v>-4.8724822850990996</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>134.78794256</v>
       </c>
       <c r="C360" s="5">
         <v>-0.16626113000000942</v>
       </c>
       <c r="D360" s="5">
         <v>-1.4684019043842533</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>134.75488591999999</v>
       </c>
       <c r="C361" s="5">
         <v>-3.3056640000012294E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-0.2939024366834353</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>135.41437271000001</v>
       </c>
       <c r="C362" s="5">
         <v>0.65948679000001675</v>
       </c>
       <c r="D362" s="5">
         <v>6.0334515284505397</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>135.82029353999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.40592082999998524</v>
       </c>
       <c r="D363" s="5">
         <v>3.6570463752035431</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>135.93339750999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.11310396999999739</v>
       </c>
       <c r="D364" s="5">
         <v>1.0038862641974511</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>135.59313478000001</v>
       </c>
       <c r="C365" s="5">
         <v>-0.34026272999997786</v>
       </c>
       <c r="D365" s="5">
         <v>-2.9627780829621808</v>
       </c>
       <c r="E365" s="5">
         <v>0.84941394890223343</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>136.11448870999999</v>
       </c>
       <c r="C366" s="5">
         <v>0.52135392999997521</v>
       </c>
       <c r="D366" s="5">
         <v>4.7128205850444749</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>136.29965922</v>
       </c>
       <c r="C367" s="5">
         <v>0.18517051000000606</v>
       </c>
       <c r="D367" s="5">
         <v>1.6447533183113094</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>136.70499753999999</v>
       </c>
       <c r="C368" s="5">
         <v>0.40533831999999848</v>
       </c>
       <c r="D368" s="5">
         <v>3.6276040161570711</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>132.33242275000001</v>
       </c>
       <c r="C369" s="5">
         <v>-4.3725747899999874</v>
       </c>
       <c r="D369" s="5">
         <v>-32.300966742564164</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>128.93507633999999</v>
       </c>
       <c r="C370" s="5">
         <v>-3.3973464100000115</v>
       </c>
       <c r="D370" s="5">
         <v>-26.808977086041164</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>130.77619616999999</v>
       </c>
       <c r="C371" s="5">
         <v>1.8411198299999967</v>
       </c>
       <c r="D371" s="5">
         <v>18.547235869810198</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>134.01089542</v>
       </c>
       <c r="C372" s="5">
         <v>3.2346992500000056</v>
       </c>
       <c r="D372" s="5">
         <v>34.071631836295936</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>135.00399353</v>
       </c>
       <c r="C373" s="5">
         <v>0.99309811000000536</v>
       </c>
       <c r="D373" s="5">
         <v>9.2642470707460678</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>133.79796719999999</v>
       </c>
       <c r="C374" s="5">
         <v>-1.2060263300000145</v>
       </c>
       <c r="D374" s="5">
         <v>-10.208588845375989</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>132.52330219000001</v>
       </c>
       <c r="C375" s="5">
         <v>-1.2746650099999783</v>
       </c>
       <c r="D375" s="5">
         <v>-10.851753454544543</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>132.28976266999999</v>
       </c>
       <c r="C376" s="5">
         <v>-0.23353952000002209</v>
       </c>
       <c r="D376" s="5">
         <v>-2.0943263952854396</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>133.01332384</v>
       </c>
       <c r="C377" s="5">
         <v>0.72356117000001063</v>
       </c>
       <c r="D377" s="5">
         <v>6.7645085021670326</v>
       </c>
       <c r="E377" s="5">
         <v>-1.9026117687932831</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>133.40340578000001</v>
       </c>
       <c r="C378" s="5">
         <v>0.39008194000001595</v>
       </c>
       <c r="D378" s="5">
         <v>3.5765053162727156</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>133.41763053</v>
       </c>
       <c r="C379" s="5">
         <v>1.4224749999982578E-2</v>
       </c>
       <c r="D379" s="5">
         <v>0.12803057164767484</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>133.27969340000001</v>
       </c>
       <c r="C380" s="5">
         <v>-0.1379371299999832</v>
       </c>
       <c r="D380" s="5">
         <v>-1.2336193298437048</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>134.01604025</v>
       </c>
       <c r="C381" s="5">
         <v>0.73634684999998967</v>
       </c>
       <c r="D381" s="5">
         <v>6.8350016652859447</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>133.89822722</v>
       </c>
       <c r="C382" s="5">
         <v>-0.11781303000000776</v>
       </c>
       <c r="D382" s="5">
         <v>-1.0498301493057527</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>134.68462084000001</v>
       </c>
       <c r="C383" s="5">
         <v>0.78639362000001256</v>
       </c>
       <c r="D383" s="5">
         <v>7.2798532828573403</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>135.89541725000001</v>
       </c>
       <c r="C384" s="5">
         <v>1.2107964100000004</v>
       </c>
       <c r="D384" s="5">
         <v>11.33754506366731</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>135.05216798999999</v>
       </c>
       <c r="C385" s="5">
         <v>-0.84324926000002165</v>
       </c>
       <c r="D385" s="5">
         <v>-7.1972199337110627</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>136.07019611000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.0180281200000252</v>
       </c>
       <c r="D386" s="5">
         <v>9.4302534082692411</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>134.76585746000001</v>
       </c>
       <c r="C387" s="5">
         <v>-1.3043386500000054</v>
       </c>
       <c r="D387" s="5">
         <v>-10.915444353317005</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>134.82381559000001</v>
       </c>
       <c r="C388" s="5">
         <v>5.7958130000002939E-2</v>
       </c>
       <c r="D388" s="5">
         <v>0.51730092145947371</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>135.32458399999999</v>
       </c>
       <c r="C389" s="5">
         <v>0.50076840999997785</v>
       </c>
       <c r="D389" s="5">
         <v>4.5492792982519514</v>
       </c>
       <c r="E389" s="5">
         <v>1.7376155209685384</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>135.06113506</v>
       </c>
       <c r="C390" s="5">
         <v>-0.26344893999998931</v>
       </c>
       <c r="D390" s="5">
         <v>-2.3112990836029246</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>135.23889577</v>
       </c>
       <c r="C391" s="5">
         <v>0.17776071000000115</v>
       </c>
       <c r="D391" s="5">
         <v>1.5908631358935832</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>135.29393580999999</v>
       </c>
       <c r="C392" s="5">
         <v>5.5040039999994406E-2</v>
       </c>
       <c r="D392" s="5">
         <v>0.48947524337181747</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>135.49169698</v>
       </c>
       <c r="C393" s="5">
         <v>0.19776117000000681</v>
       </c>
       <c r="D393" s="5">
         <v>1.7682285174318357</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>135.67093965000001</v>
       </c>
       <c r="C394" s="5">
         <v>0.17924267000000782</v>
       </c>
       <c r="D394" s="5">
         <v>1.5990878375456319</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>135.96830596999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.29736631999998053</v>
       </c>
       <c r="D395" s="5">
         <v>2.6621240655324341</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>137.87730160000001</v>
       </c>
       <c r="C396" s="5">
         <v>1.908995630000021</v>
       </c>
       <c r="D396" s="5">
         <v>18.211863140562336</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>137.22929428</v>
       </c>
       <c r="C397" s="5">
         <v>-0.64800732000000494</v>
       </c>
       <c r="D397" s="5">
         <v>-5.4963339310105326</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>136.65980973000001</v>
       </c>
       <c r="C398" s="5">
         <v>-0.56948454999999853</v>
       </c>
       <c r="D398" s="5">
         <v>-4.8677471419235836</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>137.07945895</v>
       </c>
       <c r="C399" s="5">
         <v>0.4196492199999966</v>
       </c>
       <c r="D399" s="5">
         <v>3.7477862586762889</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>136.80570709</v>
       </c>
       <c r="C400" s="5">
         <v>-0.2737518600000044</v>
       </c>
       <c r="D400" s="5">
         <v>-2.3702893651951551</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>136.92604188000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.12033479000001535</v>
       </c>
       <c r="D401" s="5">
         <v>1.0606457365007316</v>
       </c>
       <c r="E401" s="5">
         <v>1.1834197694633453</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>137.23426667000001</v>
       </c>
       <c r="C402" s="5">
         <v>0.30822478999999703</v>
       </c>
       <c r="D402" s="5">
         <v>2.7349327664236478</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>137.57942359</v>
       </c>
       <c r="C403" s="5">
         <v>0.34515691999999376</v>
       </c>
       <c r="D403" s="5">
         <v>3.0602129638000575</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>137.96860079999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.38917720999998551</v>
       </c>
       <c r="D404" s="5">
         <v>3.4478079539571826</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>138.36763339000001</v>
       </c>
       <c r="C405" s="5">
         <v>0.39903259000001867</v>
       </c>
       <c r="D405" s="5">
         <v>3.526381766479636</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>138.44571261999999</v>
       </c>
       <c r="C406" s="5">
         <v>7.8079229999985955E-2</v>
       </c>
       <c r="D406" s="5">
         <v>0.6792514407231609</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>138.61038368999999</v>
       </c>
       <c r="C407" s="5">
         <v>0.16467106999999714</v>
       </c>
       <c r="D407" s="5">
         <v>1.4366867927942728</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>139.00660579999999</v>
       </c>
       <c r="C408" s="5">
         <v>0.39622210999999652</v>
       </c>
       <c r="D408" s="5">
         <v>3.4846845841770779</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>138.92351599</v>
       </c>
       <c r="C409" s="5">
         <v>-8.3089809999989939E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-0.71493457010879391</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>139.30703255</v>
       </c>
       <c r="C410" s="5">
         <v>0.38351656000000389</v>
       </c>
       <c r="D410" s="5">
         <v>3.3635220535819466</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>138.87554766</v>
       </c>
       <c r="C411" s="5">
         <v>-0.43148489000000723</v>
       </c>
       <c r="D411" s="5">
         <v>-3.6541703351456789</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>139.70869959000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.83315193000001386</v>
       </c>
       <c r="D412" s="5">
         <v>7.4414814078544333</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>138.66741304999999</v>
       </c>
       <c r="C413" s="5">
         <v>-1.0412865400000157</v>
       </c>
       <c r="D413" s="5">
         <v>-8.5862428085732958</v>
       </c>
       <c r="E413" s="5">
         <v>1.2717603942178357</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>139.46922828000001</v>
       </c>
       <c r="C414" s="5">
         <v>0.80181523000001675</v>
       </c>
       <c r="D414" s="5">
         <v>7.1637276222588087</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>139.62527130999999</v>
       </c>
       <c r="C415" s="5">
         <v>0.15604302999997799</v>
       </c>
       <c r="D415" s="5">
         <v>1.3508945061174726</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>140.28470929</v>
       </c>
       <c r="C416" s="5">
         <v>0.65943798000000697</v>
       </c>
       <c r="D416" s="5">
         <v>5.8170568160136105</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>139.74689683</v>
       </c>
       <c r="C417" s="5">
         <v>-0.53781245999999783</v>
       </c>
       <c r="D417" s="5">
         <v>-4.5046914267680371</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>139.75636091999999</v>
       </c>
       <c r="C418" s="5">
         <v>9.464089999994485E-3</v>
       </c>
       <c r="D418" s="5">
         <v>8.1297970824323329E-2</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>140.16975836</v>
       </c>
       <c r="C419" s="5">
         <v>0.41339744000001133</v>
       </c>
       <c r="D419" s="5">
         <v>3.6079050132395318</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>139.78841697999999</v>
       </c>
       <c r="C420" s="5">
         <v>-0.38134138000000917</v>
       </c>
       <c r="D420" s="5">
         <v>-3.2162722352474082</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>139.44091064</v>
       </c>
       <c r="C421" s="5">
         <v>-0.34750633999999536</v>
       </c>
       <c r="D421" s="5">
         <v>-2.9426828114618941</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>138.69957206000001</v>
       </c>
       <c r="C422" s="5">
         <v>-0.74133857999999009</v>
       </c>
       <c r="D422" s="5">
         <v>-6.1965245721400386</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>138.36862884000001</v>
       </c>
       <c r="C423" s="5">
         <v>-0.33094321999999465</v>
       </c>
       <c r="D423" s="5">
         <v>-2.8259743754535327</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>138.43647383000001</v>
       </c>
       <c r="C424" s="5">
         <v>6.7844989999997551E-2</v>
       </c>
       <c r="D424" s="5">
         <v>0.58997405826946014</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>138.50940585999999</v>
       </c>
       <c r="C425" s="5">
         <v>7.2932029999975612E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.63402706086497229</v>
       </c>
       <c r="E425" s="5">
         <v>-0.11394687946116866</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>138.77027079999999</v>
       </c>
       <c r="C426" s="5">
         <v>0.26086494000000471</v>
       </c>
       <c r="D426" s="5">
         <v>2.2836065879269896</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>138.61630808000001</v>
       </c>
       <c r="C427" s="5">
         <v>-0.15396271999998135</v>
       </c>
       <c r="D427" s="5">
         <v>-1.323280702505425</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>138.28835491999999</v>
       </c>
       <c r="C428" s="5">
         <v>-0.32795316000002117</v>
       </c>
       <c r="D428" s="5">
         <v>-2.8024334733702583</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>138.30170330000001</v>
       </c>
       <c r="C429" s="5">
         <v>1.3348380000024918E-2</v>
       </c>
       <c r="D429" s="5">
         <v>0.11589235111837404</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>138.29382586</v>
       </c>
       <c r="C430" s="5">
         <v>-7.8774400000156675E-3</v>
       </c>
       <c r="D430" s="5">
         <v>-6.8328639546777481E-2</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>138.98758579</v>
       </c>
       <c r="C431" s="5">
         <v>0.6937599299999988</v>
       </c>
       <c r="D431" s="5">
         <v>6.1887817916966847</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>139.04482639</v>
       </c>
       <c r="C432" s="5">
         <v>5.7240600000000086E-2</v>
       </c>
       <c r="D432" s="5">
         <v>0.49532856810676762</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>139.53325796999999</v>
       </c>
       <c r="C433" s="5">
         <v>0.48843157999999676</v>
       </c>
       <c r="D433" s="5">
         <v>4.2977180367024248</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>139.47612952</v>
       </c>
       <c r="C434" s="5">
         <v>-5.7128449999993336E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-0.49020555080998562</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>138.9710776</v>
       </c>
       <c r="C435" s="5">
         <v>-0.50505191999999965</v>
       </c>
       <c r="D435" s="5">
         <v>-4.2597724131813397</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>138.63311150000001</v>
       </c>
       <c r="C436" s="5">
         <v>-0.3379660999999885</v>
       </c>
       <c r="D436" s="5">
         <v>-2.8795810253895104</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>138.60447568999999</v>
       </c>
       <c r="C437" s="5">
         <v>-2.8635810000025685E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-0.24758847107220205</v>
       </c>
       <c r="E437" s="5">
         <v>6.863781517920664E-2</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>137.98597828000001</v>
       </c>
       <c r="C438" s="5">
         <v>-0.61849740999997493</v>
       </c>
       <c r="D438" s="5">
         <v>-5.2252972060028213</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>137.72427225000001</v>
       </c>
       <c r="C439" s="5">
         <v>-0.26170602999999915</v>
       </c>
       <c r="D439" s="5">
         <v>-2.2523441777356323</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>137.63869442000001</v>
       </c>
       <c r="C440" s="5">
         <v>-8.5577830000005406E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-0.74310186251126398</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>137.72648472</v>
       </c>
       <c r="C441" s="5">
         <v>8.7790299999994659E-2</v>
       </c>
       <c r="D441" s="5">
         <v>0.76808863309481001</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>137.73622974</v>
       </c>
       <c r="C442" s="5">
         <v>9.7450199999968845E-3</v>
       </c>
       <c r="D442" s="5">
         <v>8.4940641164532593E-2</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>137.14960993</v>
+        <v>137.18369074</v>
       </c>
       <c r="C443" s="5">
-        <v>-0.58661981000000196</v>
+        <v>-0.55253899999999589</v>
       </c>
       <c r="D443" s="5">
-        <v>-4.99277552257068</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-4.7090836779582474</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>136.81775013999999</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-0.36594060000001605</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-3.1544787834177468</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C633150-BFD5-46BC-9CDC-51C5E02EF1E4}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>fwagovta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>