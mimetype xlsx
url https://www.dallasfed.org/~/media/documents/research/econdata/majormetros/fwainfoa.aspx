--- v3 (2026-02-15)
+++ v4 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3B8CD859-FC46-4F7F-B2C8-C32AA29E7E37}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7F1CDED2-A7A9-47EA-9EC4-4A315B074D55}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DEC66543-D65B-46AD-8944-A250F50F8618}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{ED0E86D2-8F9F-4C92-B1CA-209FFE02A647}"/>
   </bookViews>
   <sheets>
     <sheet name="fwainfoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Information Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43812290-7B95-4EE4-8DC2-8636F01C7FE0}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C296EB1-0FFA-446B-B5D1-26EFBF4268CE}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>10.254535353</v>
+        <v>10.163551999999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>9.8944602190000008</v>
+        <v>9.7781032027000006</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.3600751339999988</v>
+        <v>-0.3854487972999987</v>
       </c>
       <c r="D7" s="5">
-        <v>-34.880142595875043</v>
+        <v>-37.120477016013531</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>9.6927107917999997</v>
+        <v>9.6862127851000004</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.20174942720000111</v>
+        <v>-9.1890417600000163E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>-21.90238451137121</v>
+        <v>-10.712088743028447</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>9.8936099592000009</v>
+        <v>9.7741106583999997</v>
       </c>
       <c r="C9" s="5">
-        <v>0.20089916740000113</v>
+        <v>8.7897873299999318E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>27.912905665025178</v>
+        <v>11.449713287736675</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>10.048054634</v>
+        <v>9.9476683524999991</v>
       </c>
       <c r="C10" s="5">
-        <v>0.15444467479999879</v>
+        <v>0.17355769409999944</v>
       </c>
       <c r="D10" s="5">
-        <v>20.427711604964749</v>
+        <v>23.517517409369514</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>10.04115086</v>
+        <v>9.9226127690000006</v>
       </c>
       <c r="C11" s="5">
-        <v>-6.9037739999995296E-3</v>
+        <v>-2.505558349999859E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>-0.82138226246000201</v>
+        <v>-2.9809660317871134</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>10.261457590999999</v>
+        <v>10.147078473000001</v>
       </c>
       <c r="C12" s="5">
-        <v>0.22030673099999909</v>
+        <v>0.22446570399999999</v>
       </c>
       <c r="D12" s="5">
-        <v>29.749816060323898</v>
+        <v>30.791556673498977</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>10.287234926</v>
+        <v>10.1593404</v>
       </c>
       <c r="C13" s="5">
-        <v>2.5777335000000789E-2</v>
+        <v>1.2261926999999062E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>3.0564641957607552</v>
+        <v>1.4597801010176603</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>10.202869014999999</v>
+        <v>10.099044598000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-8.4365911000000793E-2</v>
+        <v>-6.0295801999998844E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-9.4092529726546914</v>
+        <v>-6.8940714178853169</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>10.389508058000001</v>
+        <v>10.284466771</v>
       </c>
       <c r="C15" s="5">
-        <v>0.18663904300000134</v>
+        <v>0.18542217299999919</v>
       </c>
       <c r="D15" s="5">
-        <v>24.300271348555501</v>
+        <v>24.399281184521261</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>10.332649301</v>
+        <v>10.231710498</v>
       </c>
       <c r="C16" s="5">
-        <v>-5.6858757000000537E-2</v>
+        <v>-5.2756272999999965E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-6.3731395259872929</v>
+        <v>-5.9849092135339843</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>10.29852515</v>
+        <v>10.202790897</v>
       </c>
       <c r="C17" s="5">
-        <v>-3.4124151000000325E-2</v>
+        <v>-2.8919601000000128E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-3.8918681947182621</v>
+        <v>-3.3395281948507605</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>10.759467731000001</v>
+        <v>10.665220197</v>
       </c>
       <c r="C18" s="5">
-        <v>0.46094258100000118</v>
+        <v>0.46242930000000015</v>
       </c>
       <c r="D18" s="5">
-        <v>69.117691440733779</v>
+        <v>70.219803599890668</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>10.401317562999999</v>
+        <v>10.292801653</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.35815016800000166</v>
+        <v>-0.3724185440000003</v>
       </c>
       <c r="D19" s="5">
-        <v>-33.385185357253675</v>
+        <v>-34.722227202016811</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>10.404036557</v>
+        <v>10.393137510000001</v>
       </c>
       <c r="C20" s="5">
-        <v>2.7189940000003077E-3</v>
+        <v>0.10033585700000103</v>
       </c>
       <c r="D20" s="5">
-        <v>0.31414173656496569</v>
+        <v>12.345798476735602</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>10.178198303</v>
+        <v>10.058429161999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.22583825399999924</v>
+        <v>-0.33470834800000127</v>
       </c>
       <c r="D21" s="5">
-        <v>-23.152726762386898</v>
+        <v>-32.484753243679791</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>10.142565991</v>
+        <v>10.042602292</v>
       </c>
       <c r="C22" s="5">
-        <v>-3.563231200000061E-2</v>
+        <v>-1.5826869999999715E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>-4.1210634653373717</v>
+        <v>-1.8719364439169994</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>10.229203248999999</v>
+        <v>10.113198281000001</v>
       </c>
       <c r="C23" s="5">
-        <v>8.6637257999999662E-2</v>
+        <v>7.0595989000000969E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>10.745882991077927</v>
+        <v>8.7694912683386139</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>10.368694006</v>
+        <v>10.255226567999999</v>
       </c>
       <c r="C24" s="5">
-        <v>0.1394907570000008</v>
+        <v>0.1420282869999987</v>
       </c>
       <c r="D24" s="5">
-        <v>17.648664568296233</v>
+        <v>18.217249251587518</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>10.38155733</v>
+        <v>10.254477477</v>
       </c>
       <c r="C25" s="5">
-        <v>1.2863323999999565E-2</v>
+        <v>-7.4909099999942441E-4</v>
       </c>
       <c r="D25" s="5">
-        <v>1.4989109815403134</v>
+        <v>-8.7618557075164194E-2</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>10.396665742</v>
+        <v>10.289848289</v>
       </c>
       <c r="C26" s="5">
-        <v>1.5108412000000015E-2</v>
+        <v>3.5370812000000029E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>1.7604216167959041</v>
+        <v>4.2185997275582476</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>10.404877157</v>
+        <v>10.295123371000001</v>
       </c>
       <c r="C27" s="5">
-        <v>8.2114149999998887E-3</v>
+        <v>5.2750820000007081E-3</v>
       </c>
       <c r="D27" s="5">
-        <v>0.95190278161922937</v>
+        <v>0.61691649031856421</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>11.337902781</v>
+        <v>11.232214351</v>
       </c>
       <c r="C28" s="5">
-        <v>0.93302562400000078</v>
+        <v>0.93709097999999891</v>
       </c>
       <c r="D28" s="5">
-        <v>180.25234725038018</v>
+        <v>184.44999419147416</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>11.297258942999999</v>
+        <v>11.197784874</v>
       </c>
       <c r="C29" s="5">
-        <v>-4.0643838000001153E-2</v>
+        <v>-3.4429476999999764E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-4.2179220675823803</v>
+        <v>-3.6169102315235846</v>
       </c>
       <c r="E29" s="5">
-        <v>9.6978332183807794</v>
+        <v>9.7521745475795729</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>11.164534289000001</v>
+        <v>11.077225991000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.13272465399999867</v>
+        <v>-0.12055888299999928</v>
       </c>
       <c r="D30" s="5">
-        <v>-13.221858816527154</v>
+        <v>-12.181350392364653</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>11.207979398000001</v>
+        <v>11.115723338</v>
       </c>
       <c r="C31" s="5">
-        <v>4.3445109000000315E-2</v>
+        <v>3.8497346999999849E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>4.7708687980710929</v>
+        <v>4.2510782429083571</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>11.223076674</v>
+        <v>11.199625394</v>
       </c>
       <c r="C32" s="5">
-        <v>1.5097275999998772E-2</v>
+        <v>8.3902055999999448E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>1.6284429127929156</v>
+        <v>9.4433079992302993</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>11.254248630999999</v>
+        <v>11.134446565999999</v>
       </c>
       <c r="C33" s="5">
-        <v>3.117195699999975E-2</v>
+        <v>-6.5178828000000522E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>3.3843748318437727</v>
+        <v>-6.7644222890124279</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>11.337510180000001</v>
+        <v>11.241023229</v>
       </c>
       <c r="C34" s="5">
-        <v>8.3261549000001267E-2</v>
+        <v>0.10657666300000024</v>
       </c>
       <c r="D34" s="5">
-        <v>9.2481810924801557</v>
+        <v>12.110558948718531</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>11.202553922</v>
+        <v>11.090294301</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.13495625800000077</v>
+        <v>-0.15072892799999948</v>
       </c>
       <c r="D35" s="5">
-        <v>-13.385174288076239</v>
+        <v>-14.955406436653639</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>10.68763772</v>
+        <v>10.575211083999999</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.51491620200000021</v>
+        <v>-0.51508321700000081</v>
       </c>
       <c r="D36" s="5">
-        <v>-43.144017004100007</v>
+        <v>-43.48656777053197</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>10.970616741000001</v>
+        <v>10.844201086</v>
       </c>
       <c r="C37" s="5">
-        <v>0.28297902100000094</v>
+        <v>0.26899000200000067</v>
       </c>
       <c r="D37" s="5">
-        <v>36.833309171083805</v>
+        <v>35.176814854101622</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>11.077532940999999</v>
+        <v>10.866003447000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.1069161999999988</v>
+        <v>2.1802361000000658E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>12.342499745397717</v>
+        <v>2.4394682409109469</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>11.134673147000001</v>
+        <v>10.917606614</v>
       </c>
       <c r="C39" s="5">
-        <v>5.714020600000147E-2</v>
+        <v>5.1603166999999672E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>6.3685097540993496</v>
+        <v>5.8500915759393868</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>11.038571165</v>
+        <v>10.826521855999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-9.6101982000000419E-2</v>
+        <v>-9.1084758000000932E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-9.8792773111267671</v>
+        <v>-9.5646583044983853</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>11.08980217</v>
+        <v>10.882925132</v>
       </c>
       <c r="C41" s="5">
-        <v>5.1231004999999996E-2</v>
+        <v>5.6403276000001057E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>5.7136928711710278</v>
+        <v>6.4339584163976005</v>
       </c>
       <c r="E41" s="5">
-        <v>-1.836346091089136</v>
+        <v>-2.8118038124760547</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>11.280815211</v>
+        <v>11.102804493000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.19101304099999972</v>
+        <v>0.21987936100000027</v>
       </c>
       <c r="D42" s="5">
-        <v>22.743989723152637</v>
+        <v>27.128994427950403</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>11.224636171</v>
+        <v>11.054603878</v>
       </c>
       <c r="C43" s="5">
-        <v>-5.6179039999999958E-2</v>
+        <v>-4.8200615000000724E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-5.8150627134080812</v>
+        <v>-5.0869541482882479</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>11.257081919000001</v>
+        <v>11.114787691</v>
       </c>
       <c r="C44" s="5">
-        <v>3.2445748000000663E-2</v>
+        <v>6.0183813000000086E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>3.5243811295895267</v>
+        <v>6.7322923222027375</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>11.321898568</v>
+        <v>11.106238248</v>
       </c>
       <c r="C45" s="5">
-        <v>6.481664899999906E-2</v>
+        <v>-8.5494429999997124E-3</v>
       </c>
       <c r="D45" s="5">
-        <v>7.1324899900928829</v>
+        <v>-0.91913944828136973</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>11.218626044000001</v>
+        <v>11.02847495</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.10327252399999942</v>
+        <v>-7.7763298000000702E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-10.413010345651031</v>
+        <v>-8.085991731099341</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>11.276094393999999</v>
+        <v>11.067731733</v>
       </c>
       <c r="C47" s="5">
-        <v>5.7468349999998836E-2</v>
+        <v>3.9256783000000794E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>6.3232816663002955</v>
+        <v>4.3561272559948128</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>11.308034075</v>
+        <v>11.095069397</v>
       </c>
       <c r="C48" s="5">
-        <v>3.1939681000000775E-2</v>
+        <v>2.7337663999999151E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>3.4524710967929861</v>
+        <v>3.0046401561967695</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>11.351241569999999</v>
+        <v>11.131994324000001</v>
       </c>
       <c r="C49" s="5">
-        <v>4.3207494999998985E-2</v>
+        <v>3.6924927000001162E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>4.6827425084723373</v>
+        <v>4.0675760037684361</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>11.361309804999999</v>
+        <v>11.140886677999999</v>
       </c>
       <c r="C50" s="5">
-        <v>1.0068235000000314E-2</v>
+        <v>8.8923539999985479E-3</v>
       </c>
       <c r="D50" s="5">
-        <v>1.069574296570952</v>
+        <v>0.96279528745437659</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>11.266477245999999</v>
+        <v>11.036320751</v>
       </c>
       <c r="C51" s="5">
-        <v>-9.4832559000000316E-2</v>
+        <v>-0.10456592699999945</v>
       </c>
       <c r="D51" s="5">
-        <v>-9.5690909045760275</v>
+        <v>-10.699336215499267</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>11.23399154</v>
+        <v>11.016005991</v>
       </c>
       <c r="C52" s="5">
-        <v>-3.2485705999999226E-2</v>
+        <v>-2.0314759999999765E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>-3.4057259976845389</v>
+        <v>-2.1866364523864146</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>11.28653385</v>
+        <v>11.065431485</v>
       </c>
       <c r="C53" s="5">
-        <v>5.2542309999999759E-2</v>
+        <v>4.9425493999999404E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>5.7591499215690289</v>
+        <v>5.5189060807001811</v>
       </c>
       <c r="E53" s="5">
-        <v>1.773987281145506</v>
+        <v>1.6769972299392144</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>11.091900897</v>
+        <v>11.030131437</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.19463295299999928</v>
+        <v>-3.5300047999999862E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>-18.839501416392544</v>
+        <v>-3.7616851672119367</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>11.141109821000001</v>
+        <v>10.990306006000001</v>
       </c>
       <c r="C55" s="5">
-        <v>4.9208924000000209E-2</v>
+        <v>-3.9825430999998801E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>5.4556116687354717</v>
+        <v>-4.2477107261010172</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>11.192759560000001</v>
+        <v>11.034125071</v>
       </c>
       <c r="C56" s="5">
-        <v>5.1649739000000139E-2</v>
+        <v>4.3819064999999213E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>5.7072150117992715</v>
+        <v>4.8908031767284088</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>11.497251798000001</v>
+        <v>11.289947989</v>
       </c>
       <c r="C57" s="5">
-        <v>0.30449223799999992</v>
+        <v>0.25582291799999979</v>
       </c>
       <c r="D57" s="5">
-        <v>38.001059401094416</v>
+        <v>31.658367666023945</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>11.404986931</v>
+        <v>11.318987830999999</v>
       </c>
       <c r="C58" s="5">
-        <v>-9.2264867000000805E-2</v>
+        <v>2.9039841999999538E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>-9.216067843016674</v>
+        <v>3.1306658452904479</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>11.454452134</v>
+        <v>11.351184331000001</v>
       </c>
       <c r="C59" s="5">
-        <v>4.9465203000000457E-2</v>
+        <v>3.2196500000001294E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>5.3305513176686192</v>
+        <v>3.4672719089363202</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>11.426796519</v>
+        <v>11.315062826</v>
       </c>
       <c r="C60" s="5">
-        <v>-2.7655615000000466E-2</v>
+        <v>-3.6121505000000553E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>-2.8591129471631671</v>
+        <v>-3.7524858009308604</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>11.424480366999999</v>
+        <v>11.316467189999999</v>
       </c>
       <c r="C61" s="5">
-        <v>-2.3161520000005709E-3</v>
+        <v>1.4043639999989921E-3</v>
       </c>
       <c r="D61" s="5">
-        <v>-0.24296275629612785</v>
+        <v>0.14903917859729887</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>11.446884889</v>
+        <v>11.311559816999999</v>
       </c>
       <c r="C62" s="5">
-        <v>2.2404522000000426E-2</v>
+        <v>-4.9073729999999927E-3</v>
       </c>
       <c r="D62" s="5">
-        <v>2.3788668519703737</v>
+        <v>-0.51913927535973681</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>11.496694256</v>
+        <v>11.356105905</v>
       </c>
       <c r="C63" s="5">
-        <v>4.9809366999999938E-2</v>
+        <v>4.4546088000000594E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>5.3484125586253262</v>
+        <v>4.8294363873656154</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>11.520144629000001</v>
+        <v>11.395288502</v>
       </c>
       <c r="C64" s="5">
-        <v>2.3450373000001079E-2</v>
+        <v>3.918259699999993E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>2.4753464197370567</v>
+        <v>4.2199094236640589</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>11.782903434</v>
+        <v>11.438250447</v>
       </c>
       <c r="C65" s="5">
-        <v>0.26275880499999893</v>
+        <v>4.2961945000000057E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>31.078856549434917</v>
+        <v>4.6191814113293761</v>
       </c>
       <c r="E65" s="5">
-        <v>4.3978921305410257</v>
+        <v>3.3692220904840697</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>12.100484556</v>
+        <v>12.157828963</v>
       </c>
       <c r="C66" s="5">
-        <v>0.31758112199999999</v>
+        <v>0.71957851600000033</v>
       </c>
       <c r="D66" s="5">
-        <v>37.595844752904561</v>
+        <v>107.94914337906447</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>12.160298956</v>
+        <v>12.226263575999999</v>
       </c>
       <c r="C67" s="5">
-        <v>5.9814400000000489E-2</v>
+        <v>6.8434612999999089E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>6.095724738977637</v>
+        <v>6.9677096314118447</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>12.318443749</v>
+        <v>12.3500061</v>
       </c>
       <c r="C68" s="5">
-        <v>0.15814479299999995</v>
+        <v>0.12374252400000074</v>
       </c>
       <c r="D68" s="5">
-        <v>16.772105770182932</v>
+        <v>12.844660797892571</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>11.891853088</v>
+        <v>11.893761135</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.42659066100000054</v>
+        <v>-0.45624496499999978</v>
       </c>
       <c r="D69" s="5">
-        <v>-34.48748272192104</v>
+        <v>-36.346178581967962</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>11.884731971000001</v>
+        <v>11.901194152</v>
       </c>
       <c r="C70" s="5">
-        <v>-7.1211169999987334E-3</v>
+        <v>7.4330170000003193E-3</v>
       </c>
       <c r="D70" s="5">
-        <v>-0.7162258167140112</v>
+        <v>0.75252420519273944</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>11.940723041</v>
+        <v>11.941970001</v>
       </c>
       <c r="C71" s="5">
-        <v>5.5991069999999254E-2</v>
+        <v>4.0775848999999198E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>5.8022250268898068</v>
+        <v>4.1898057315892023</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>11.838926726</v>
+        <v>11.828878489999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.10179631499999964</v>
+        <v>-0.11309151100000037</v>
       </c>
       <c r="D72" s="5">
-        <v>-9.7638642867467258</v>
+        <v>-10.790493518720744</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>11.909858969</v>
+        <v>11.914515743999999</v>
       </c>
       <c r="C73" s="5">
-        <v>7.0932242999999673E-2</v>
+        <v>8.5637253999999885E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>7.4314492068775495</v>
+        <v>9.0420226124559235</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>11.945984212000001</v>
+        <v>11.896936127</v>
       </c>
       <c r="C74" s="5">
-        <v>3.6125243000000751E-2</v>
+        <v>-1.7579616999999104E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>3.7012071016351511</v>
+        <v>-1.7562767042950345</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>11.914708682000001</v>
+        <v>11.864367666</v>
       </c>
       <c r="C75" s="5">
-        <v>-3.1275530000000273E-2</v>
+        <v>-3.2568461000000326E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-3.0968486109422488</v>
+        <v>-3.2360473323874261</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>12.001817168000001</v>
+        <v>11.968807245000001</v>
       </c>
       <c r="C76" s="5">
-        <v>8.7108485999999985E-2</v>
+        <v>0.104439579000001</v>
       </c>
       <c r="D76" s="5">
-        <v>9.1347205144657337</v>
+        <v>11.090088914279272</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>12.188991391</v>
+        <v>12.121894755</v>
       </c>
       <c r="C77" s="5">
-        <v>0.18717422299999953</v>
+        <v>0.15308750999999887</v>
       </c>
       <c r="D77" s="5">
-        <v>20.40628718746904</v>
+        <v>16.475781958191327</v>
       </c>
       <c r="E77" s="5">
-        <v>3.4464167450292349</v>
+        <v>5.9768258368508187</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>11.888241058</v>
+        <v>11.966422095</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.30075033299999987</v>
+        <v>-0.15547265999999915</v>
       </c>
       <c r="D78" s="5">
-        <v>-25.903449761937857</v>
+        <v>-14.35032790341706</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>11.961349321</v>
+        <v>12.033825566999999</v>
       </c>
       <c r="C79" s="5">
-        <v>7.3108262999999951E-2</v>
+        <v>6.7403471999998743E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>7.6343401691130408</v>
+        <v>6.9726441530126415</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>12.123849796</v>
+        <v>12.153397798</v>
       </c>
       <c r="C80" s="5">
-        <v>0.16250047499999987</v>
+        <v>0.11957223100000114</v>
       </c>
       <c r="D80" s="5">
-        <v>17.577570232982541</v>
+        <v>12.597309826577053</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>12.512679514</v>
+        <v>12.522118064000001</v>
       </c>
       <c r="C81" s="5">
-        <v>0.38882971800000021</v>
+        <v>0.36872026600000041</v>
       </c>
       <c r="D81" s="5">
-        <v>46.055288746601477</v>
+        <v>43.139986425634611</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>12.676876801000001</v>
+        <v>12.692324262</v>
       </c>
       <c r="C82" s="5">
-        <v>0.16419728700000036</v>
+        <v>0.17020619799999892</v>
       </c>
       <c r="D82" s="5">
-        <v>16.93469369988685</v>
+        <v>17.587288599695093</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>12.737594496</v>
+        <v>12.739415762</v>
       </c>
       <c r="C83" s="5">
-        <v>6.0717694999999239E-2</v>
+        <v>4.7091500000000508E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>5.9014217297595151</v>
+        <v>4.544269082095953</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>13.051019317</v>
+        <v>13.046400934999999</v>
       </c>
       <c r="C84" s="5">
-        <v>0.31342482099999991</v>
+        <v>0.30698517299999928</v>
       </c>
       <c r="D84" s="5">
-        <v>33.870277225331776</v>
+        <v>33.074399062488766</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>13.306295478999999</v>
+        <v>13.318939659</v>
       </c>
       <c r="C85" s="5">
-        <v>0.25527616199999947</v>
+        <v>0.27253872400000034</v>
       </c>
       <c r="D85" s="5">
-        <v>26.169031105879558</v>
+        <v>28.158426218701415</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>13.244022902999999</v>
+        <v>13.190620501</v>
       </c>
       <c r="C86" s="5">
-        <v>-6.2272575999999802E-2</v>
+        <v>-0.12831915800000004</v>
       </c>
       <c r="D86" s="5">
-        <v>-5.4735997063427693</v>
+        <v>-10.967843649586563</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>14.030003574</v>
+        <v>13.971994557</v>
       </c>
       <c r="C87" s="5">
-        <v>0.7859806710000008</v>
+        <v>0.78137405600000065</v>
       </c>
       <c r="D87" s="5">
-        <v>99.735059189519077</v>
+        <v>99.488647028823493</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>14.282461869</v>
+        <v>14.245223342999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.25245829500000028</v>
+        <v>0.27322878599999889</v>
       </c>
       <c r="D88" s="5">
-        <v>23.863543231286609</v>
+        <v>26.16249206715635</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>14.188561012999999</v>
+        <v>14.108097272</v>
       </c>
       <c r="C89" s="5">
-        <v>-9.3900856000001198E-2</v>
+        <v>-0.13712607099999907</v>
       </c>
       <c r="D89" s="5">
-        <v>-7.610344962334592</v>
+        <v>-10.958966533095737</v>
       </c>
       <c r="E89" s="5">
-        <v>16.404717649373545</v>
+        <v>16.385247992528051</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>14.064229087999999</v>
+        <v>14.052456178</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.1243319249999999</v>
+        <v>-5.564109400000028E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>-10.023114168105741</v>
+        <v>-4.6313727701191354</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>14.262481451999999</v>
+        <v>14.235316321000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.19825236400000001</v>
+        <v>0.18286014300000097</v>
       </c>
       <c r="D91" s="5">
-        <v>18.290516774736744</v>
+        <v>16.782720528421269</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>15.113501925</v>
+        <v>14.939346445</v>
       </c>
       <c r="C92" s="5">
-        <v>0.85102047300000017</v>
+        <v>0.70403012399999909</v>
       </c>
       <c r="D92" s="5">
-        <v>100.46573763683382</v>
+        <v>78.473491844646361</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>15.339524844</v>
+        <v>15.157287123</v>
       </c>
       <c r="C93" s="5">
-        <v>0.22602291900000004</v>
+        <v>0.21794067799999972</v>
       </c>
       <c r="D93" s="5">
-        <v>19.498269939257096</v>
+        <v>18.981254935947245</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>15.569095568</v>
+        <v>15.38402029</v>
       </c>
       <c r="C94" s="5">
-        <v>0.22957072400000023</v>
+        <v>0.22673316700000079</v>
       </c>
       <c r="D94" s="5">
-        <v>19.513709969736361</v>
+        <v>19.503437647299293</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>15.840268105</v>
+        <v>15.638434687</v>
       </c>
       <c r="C95" s="5">
-        <v>0.27117253699999999</v>
+        <v>0.25441439699999968</v>
       </c>
       <c r="D95" s="5">
-        <v>23.023965550408001</v>
+        <v>21.753439686892651</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>16.068978823999998</v>
+        <v>15.867214863999999</v>
       </c>
       <c r="C96" s="5">
-        <v>0.22871071899999862</v>
+        <v>0.22878017699999909</v>
       </c>
       <c r="D96" s="5">
-        <v>18.770615032913106</v>
+        <v>19.038943847668733</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>16.317922431</v>
+        <v>16.134316136999999</v>
       </c>
       <c r="C97" s="5">
-        <v>0.24894360700000107</v>
+        <v>0.26710127299999975</v>
       </c>
       <c r="D97" s="5">
-        <v>20.259399470972728</v>
+        <v>22.179491909769624</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>16.548732136999998</v>
+        <v>16.401046410999999</v>
       </c>
       <c r="C98" s="5">
-        <v>0.23080970599999873</v>
+        <v>0.26673027400000038</v>
       </c>
       <c r="D98" s="5">
-        <v>18.358198072624042</v>
+        <v>21.745226856338927</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>16.841546608000002</v>
+        <v>16.568236005999999</v>
       </c>
       <c r="C99" s="5">
-        <v>0.29281447100000335</v>
+        <v>0.16718959499999997</v>
       </c>
       <c r="D99" s="5">
-        <v>23.426081546191789</v>
+        <v>12.942286582293105</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>16.966734055</v>
+        <v>16.738061740999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.12518744699999829</v>
+        <v>0.16982573499999987</v>
       </c>
       <c r="D100" s="5">
-        <v>9.2937613269119534</v>
+        <v>13.017766174780899</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>17.182017762000001</v>
+        <v>16.911601193999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.2152837070000011</v>
+        <v>0.17353945300000007</v>
       </c>
       <c r="D101" s="5">
-        <v>16.335144408183311</v>
+        <v>13.176108737760606</v>
       </c>
       <c r="E101" s="5">
-        <v>21.097676827532432</v>
+        <v>19.871594786662317</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>17.632433837000001</v>
+        <v>17.611339912999998</v>
       </c>
       <c r="C102" s="5">
-        <v>0.45041607499999969</v>
+        <v>0.69973871899999907</v>
       </c>
       <c r="D102" s="5">
-        <v>36.413449436982638</v>
+        <v>62.664225246857619</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>17.751366970999999</v>
+        <v>17.719249124000001</v>
       </c>
       <c r="C103" s="5">
-        <v>0.11893313399999883</v>
+        <v>0.10790921100000261</v>
       </c>
       <c r="D103" s="5">
-        <v>8.4012952505708061</v>
+        <v>7.6056256988177307</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>18.087554321999999</v>
+        <v>18.013367419000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.33618735099999952</v>
+        <v>0.29411829500000053</v>
       </c>
       <c r="D104" s="5">
-        <v>25.249659828116577</v>
+        <v>21.841466959998645</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>17.967585291999999</v>
+        <v>17.888745508</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.11996903000000003</v>
+        <v>-0.12462191100000197</v>
       </c>
       <c r="D105" s="5">
-        <v>-7.6751947396949571</v>
+        <v>-7.9932396522956584</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>18.076544421000001</v>
+        <v>17.987238987000001</v>
       </c>
       <c r="C106" s="5">
-        <v>0.10895912900000226</v>
+        <v>9.8493479000001827E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>7.5247326308793605</v>
+        <v>6.8108647554619317</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>18.148507539000001</v>
+        <v>18.042357851999999</v>
       </c>
       <c r="C107" s="5">
-        <v>7.1963117999999326E-2</v>
+        <v>5.5118864999997186E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>4.8832270959187518</v>
+        <v>3.7398102022980551</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>17.892467309000001</v>
+        <v>17.793467459999999</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.25604022999999998</v>
+        <v>-0.24889039199999985</v>
       </c>
       <c r="D108" s="5">
-        <v>-15.675884500245218</v>
+        <v>-15.353783090911444</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>18.030317978999999</v>
+        <v>17.940106910000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.13785066999999884</v>
+        <v>0.14663945000000211</v>
       </c>
       <c r="D109" s="5">
-        <v>9.6472748488908522</v>
+        <v>10.350234453916563</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>18.251561932000001</v>
+        <v>18.113610135999998</v>
       </c>
       <c r="C110" s="5">
-        <v>0.22124395300000188</v>
+        <v>0.17350322599999757</v>
       </c>
       <c r="D110" s="5">
-        <v>15.760343326924797</v>
+        <v>12.243156478607563</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>19.053585420000001</v>
+        <v>18.872511967000001</v>
       </c>
       <c r="C111" s="5">
-        <v>0.80202348799999967</v>
+        <v>0.75890183100000286</v>
       </c>
       <c r="D111" s="5">
-        <v>67.540612481869317</v>
+        <v>63.642580855168561</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>19.160161142</v>
+        <v>19.043609270000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.10657572199999876</v>
+        <v>0.17109730299999981</v>
       </c>
       <c r="D112" s="5">
-        <v>6.9225607830113445</v>
+        <v>11.438339751909954</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>19.166636375</v>
+        <v>19.015021384000001</v>
       </c>
       <c r="C113" s="5">
-        <v>6.4752329999997471E-3</v>
+        <v>-2.8587886000000395E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>0.40629819153716884</v>
+        <v>-1.7866168408209981</v>
       </c>
       <c r="E113" s="5">
-        <v>11.550556171517922</v>
+        <v>12.437735291122308</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>19.200494470999999</v>
+        <v>19.165737576000001</v>
       </c>
       <c r="C114" s="5">
-        <v>3.3858095999999449E-2</v>
+        <v>0.15071619200000086</v>
       </c>
       <c r="D114" s="5">
-        <v>2.1405320669300565</v>
+        <v>9.937189523801182</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>19.242558491</v>
+        <v>19.207432677</v>
       </c>
       <c r="C115" s="5">
-        <v>4.2064020000001534E-2</v>
+        <v>4.1695100999998402E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>2.6608427650333999</v>
+        <v>2.6420666055803954</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>19.150898407</v>
+        <v>19.077403639</v>
       </c>
       <c r="C116" s="5">
-        <v>-9.1660084000000808E-2</v>
+        <v>-0.13002903799999999</v>
       </c>
       <c r="D116" s="5">
-        <v>-5.5686834215623815</v>
+        <v>-7.8279201542272192</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>18.290178464</v>
+        <v>18.210603726999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.86071994299999943</v>
+        <v>-0.86679991200000117</v>
       </c>
       <c r="D117" s="5">
-        <v>-42.410210921248925</v>
+        <v>-42.765103115755146</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>18.394296764</v>
+        <v>18.300668924</v>
       </c>
       <c r="C118" s="5">
-        <v>0.10411829999999966</v>
+        <v>9.0065197000001262E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>7.0490826077693525</v>
+        <v>6.0990374403467218</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>18.351748307000001</v>
+        <v>18.241603489999999</v>
       </c>
       <c r="C119" s="5">
-        <v>-4.2548456999998763E-2</v>
+        <v>-5.9065434000000749E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>-2.7407167536882882</v>
+        <v>-3.8049852920140181</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>18.518809822000001</v>
+        <v>18.316629576</v>
       </c>
       <c r="C120" s="5">
-        <v>0.16706151500000033</v>
+        <v>7.5026086000001158E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>11.487847240144067</v>
+        <v>5.0486835441350797</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>18.542007294000001</v>
+        <v>18.337338591999998</v>
       </c>
       <c r="C121" s="5">
-        <v>2.3197471999999664E-2</v>
+        <v>2.070901599999786E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>1.5135720727576629</v>
+        <v>1.3652039292908258</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>18.560604094999999</v>
+        <v>18.324862030999999</v>
       </c>
       <c r="C122" s="5">
-        <v>1.8596800999997498E-2</v>
+        <v>-1.247656099999972E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>1.2102074451485922</v>
+        <v>-0.81342082395413629</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>18.461788787</v>
+        <v>18.172965133999998</v>
       </c>
       <c r="C123" s="5">
-        <v>-9.8815307999998936E-2</v>
+        <v>-0.15189689700000031</v>
       </c>
       <c r="D123" s="5">
-        <v>-6.2049215208657582</v>
+        <v>-9.5057555409323484</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>18.450139307000001</v>
+        <v>18.361537509000001</v>
       </c>
       <c r="C124" s="5">
-        <v>-1.1649479999999102E-2</v>
+        <v>0.18857237500000323</v>
       </c>
       <c r="D124" s="5">
-        <v>-0.75458354860207244</v>
+        <v>13.187641255828808</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>18.847803286000001</v>
+        <v>18.724640397000002</v>
       </c>
       <c r="C125" s="5">
-        <v>0.39766397900000072</v>
+        <v>0.36310288800000023</v>
       </c>
       <c r="D125" s="5">
-        <v>29.161502790430305</v>
+        <v>26.48915779282617</v>
       </c>
       <c r="E125" s="5">
-        <v>-1.6634796151079878</v>
+        <v>-1.5271136494452553</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>18.684917821999999</v>
+        <v>18.636367657000001</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.16288546400000214</v>
+        <v>-8.8272740000000738E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-9.891570479443434</v>
+        <v>-5.5127075971298183</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>18.627517487999999</v>
+        <v>18.589075423000001</v>
       </c>
       <c r="C127" s="5">
-        <v>-5.7400334000000441E-2</v>
+        <v>-4.7292234000000377E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-3.6247645441346843</v>
+        <v>-3.0030141018049683</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>18.715766979000001</v>
+        <v>18.644010412</v>
       </c>
       <c r="C128" s="5">
-        <v>8.8249491000002678E-2</v>
+        <v>5.493498899999949E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>5.8356045212895502</v>
+        <v>3.6044876407187898</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>19.510486960000001</v>
+        <v>19.424445802000001</v>
       </c>
       <c r="C129" s="5">
-        <v>0.79471998100000008</v>
+        <v>0.78043539000000095</v>
       </c>
       <c r="D129" s="5">
-        <v>64.712195502350681</v>
+        <v>63.572992947688945</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>19.61498838</v>
+        <v>19.515183867000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.10450141999999829</v>
+        <v>9.0738065000000034E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>6.6201658695575816</v>
+        <v>5.7518875074135112</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>19.761611162000001</v>
+        <v>19.646016481</v>
       </c>
       <c r="C131" s="5">
-        <v>0.14662278200000145</v>
+        <v>0.13083261399999913</v>
       </c>
       <c r="D131" s="5">
-        <v>9.3481736718497466</v>
+        <v>8.3483442951739271</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>19.738258372000001</v>
+        <v>19.633527033</v>
       </c>
       <c r="C132" s="5">
-        <v>-2.3352790000000567E-2</v>
+        <v>-1.2489448000000181E-2</v>
       </c>
       <c r="D132" s="5">
-        <v>-1.4088894838440003</v>
+        <v>-0.76020731885890758</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>19.544721539000001</v>
+        <v>19.416492078000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.19353683299999958</v>
+        <v>-0.21703495499999903</v>
       </c>
       <c r="D133" s="5">
-        <v>-11.151951648781122</v>
+        <v>-12.487650813448802</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>19.962901110000001</v>
+        <v>19.827940587000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.41817957099999958</v>
+        <v>0.41144850899999952</v>
       </c>
       <c r="D134" s="5">
-        <v>28.922885721578417</v>
+        <v>28.612170565458772</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>20.264881654</v>
+        <v>20.081029276999999</v>
       </c>
       <c r="C135" s="5">
-        <v>0.30198054399999918</v>
+        <v>0.25308868999999845</v>
       </c>
       <c r="D135" s="5">
-        <v>19.741583455743637</v>
+        <v>16.439498166810672</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>20.247534940000001</v>
+        <v>20.085895271999998</v>
       </c>
       <c r="C136" s="5">
-        <v>-1.7346713999998542E-2</v>
+        <v>4.8659949999994012E-3</v>
       </c>
       <c r="D136" s="5">
-        <v>-1.0223762660734659</v>
+        <v>0.291169460929952</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>20.322088689000001</v>
+        <v>20.124698653999999</v>
       </c>
       <c r="C137" s="5">
-        <v>7.4553748999999669E-2</v>
+        <v>3.8803382000001108E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>4.5091278525251299</v>
+        <v>2.3430379688904601</v>
       </c>
       <c r="E137" s="5">
-        <v>7.8220542767182266</v>
+        <v>7.4770902261188876</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>20.385780840999999</v>
+        <v>20.326726302000001</v>
       </c>
       <c r="C138" s="5">
-        <v>6.3692151999998003E-2</v>
+        <v>0.20202764800000139</v>
       </c>
       <c r="D138" s="5">
-        <v>3.8264735209438072</v>
+        <v>12.734447738415966</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>20.525493953000002</v>
+        <v>20.383824895</v>
       </c>
       <c r="C139" s="5">
-        <v>0.13971311200000258</v>
+        <v>5.7098592999999198E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>8.5413444179756262</v>
+        <v>3.4234177404749877</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>20.687270072</v>
+        <v>20.512602960999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.16177611899999889</v>
+        <v>0.12877806599999886</v>
       </c>
       <c r="D140" s="5">
-        <v>9.8790262380873184</v>
+        <v>7.8502431674419615</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>20.616988078999999</v>
+        <v>20.526882914000002</v>
       </c>
       <c r="C141" s="5">
-        <v>-7.0281993000001819E-2</v>
+        <v>1.4279953000002621E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>-4.0015043600251872</v>
+        <v>0.83859211490953101</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>20.532991276000001</v>
+        <v>20.428758214999998</v>
       </c>
       <c r="C142" s="5">
-        <v>-8.399680299999801E-2</v>
+        <v>-9.8124699000003091E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>-4.7809084265231121</v>
+        <v>-5.5879214213964463</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>20.470553500000001</v>
+        <v>20.351014086999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-6.2437775999999445E-2</v>
+        <v>-7.774412799999908E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>-3.5886073774050176</v>
+        <v>-4.4723622139258845</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>20.456268544</v>
+        <v>20.344447819999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.4284956000000903E-2</v>
+        <v>-6.566267000000181E-3</v>
       </c>
       <c r="D144" s="5">
-        <v>-0.834188882015241</v>
+        <v>-0.38649438145457182</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>20.444565704999999</v>
+        <v>20.297810567999999</v>
       </c>
       <c r="C145" s="5">
-        <v>-1.1702839000001575E-2</v>
+        <v>-4.6637252000000018E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>-0.68435273862282875</v>
+        <v>-2.7164393066444692</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>20.371169867999999</v>
+        <v>20.228046977000002</v>
       </c>
       <c r="C146" s="5">
-        <v>-7.3395836999999631E-2</v>
+        <v>-6.9763590999997405E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.2239395853177708</v>
+        <v>-4.0473216759218005</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>20.249448913999998</v>
+        <v>20.076787584000002</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.1217209540000006</v>
+        <v>-0.15125939300000013</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.9391834816991294</v>
+        <v>-8.6132470830129542</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>20.240277429999999</v>
+        <v>20.208250824</v>
       </c>
       <c r="C148" s="5">
-        <v>-9.1714839999994524E-3</v>
+        <v>0.13146323999999865</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.54215824965621051</v>
+        <v>8.1468800846714817</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>20.391079096999999</v>
+        <v>20.316758733</v>
       </c>
       <c r="C149" s="5">
-        <v>0.15080166699999964</v>
+        <v>0.10850790900000007</v>
       </c>
       <c r="D149" s="5">
-        <v>9.3163139359027536</v>
+        <v>6.6371169375647465</v>
       </c>
       <c r="E149" s="5">
-        <v>0.33948482882737441</v>
+        <v>0.95435008643882657</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>20.017895129999999</v>
+        <v>19.947796198999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.37318396699999923</v>
+        <v>-0.36896253400000134</v>
       </c>
       <c r="D150" s="5">
-        <v>-19.880467684510172</v>
+        <v>-19.742432837789082</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>19.822130573999999</v>
+        <v>19.774871479000002</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.19576455600000031</v>
+        <v>-0.17292471999999748</v>
       </c>
       <c r="D151" s="5">
-        <v>-11.124291719512936</v>
+        <v>-9.920707757704827</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>19.471449564</v>
+        <v>19.391650131999999</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.35068100999999885</v>
+        <v>-0.38322134700000277</v>
       </c>
       <c r="D152" s="5">
-        <v>-19.281066168311956</v>
+        <v>-20.929739818475134</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>19.517409301000001</v>
+        <v>19.420341872000002</v>
       </c>
       <c r="C153" s="5">
-        <v>4.5959737000000445E-2</v>
+        <v>2.8691740000002852E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>2.8695001475244286</v>
+        <v>1.7900311723408224</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>19.337737376</v>
+        <v>19.228345101999999</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.17967192500000095</v>
+        <v>-0.19199677000000293</v>
       </c>
       <c r="D154" s="5">
-        <v>-10.504364595562022</v>
+        <v>-11.2393556798415</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>19.383776549</v>
+        <v>19.263403629999999</v>
       </c>
       <c r="C155" s="5">
-        <v>4.6039173000000488E-2</v>
+        <v>3.5058528000000422E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>2.8946615170678536</v>
+        <v>2.2100023879973563</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>19.266382054000001</v>
+        <v>19.151477734</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.11739449499999921</v>
+        <v>-0.11192589599999891</v>
       </c>
       <c r="D156" s="5">
-        <v>-7.0303318319829611</v>
+        <v>-6.7537911296612911</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>19.253549508999999</v>
+        <v>19.094910958</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.2832545000001971E-2</v>
+        <v>-5.6566776000000374E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-0.79634916884345763</v>
+        <v>-3.4873652591502546</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>19.072205790999998</v>
+        <v>18.924996440000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.18134371800000082</v>
+        <v>-0.16991451799999879</v>
       </c>
       <c r="D158" s="5">
-        <v>-10.73495724699124</v>
+        <v>-10.17069756637553</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>19.019915350000002</v>
+        <v>18.775992586000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-5.229044099999669E-2</v>
+        <v>-0.14900385400000005</v>
       </c>
       <c r="D159" s="5">
-        <v>-3.2408895971614116</v>
+        <v>-9.0494806132720313</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>18.343072851999999</v>
+        <v>18.317231027999998</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.67684249800000273</v>
+        <v>-0.45876155800000262</v>
       </c>
       <c r="D160" s="5">
-        <v>-35.261574273174347</v>
+        <v>-25.683882075164011</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>18.172310928000002</v>
+        <v>18.005590984000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.17076192399999712</v>
+        <v>-0.31164004399999712</v>
       </c>
       <c r="D161" s="5">
-        <v>-10.616611080623972</v>
+        <v>-18.61006734484949</v>
       </c>
       <c r="E161" s="5">
-        <v>-10.881072838006055</v>
+        <v>-11.375671579177771</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>18.143735864</v>
+        <v>17.974698217</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.857506400000176E-2</v>
+        <v>-3.0892767000000987E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.8707069694873679</v>
+        <v>-2.039560320642142</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>18.120317790000001</v>
+        <v>17.961313842999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.3418073999998512E-2</v>
+        <v>-1.3384374000001031E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.5378891925468374</v>
+        <v>-0.88989722851061659</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>18.159289895000001</v>
+        <v>17.968706392000001</v>
       </c>
       <c r="C164" s="5">
-        <v>3.8972104999999146E-2</v>
+        <v>7.392549000002191E-3</v>
       </c>
       <c r="D164" s="5">
-        <v>2.6116382999726184</v>
+        <v>0.4950176733311995</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>18.119979828999998</v>
+        <v>17.912941645</v>
       </c>
       <c r="C165" s="5">
-        <v>-3.9310066000002308E-2</v>
+        <v>-5.5764747000001336E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.5669769809263721</v>
+        <v>-3.6612106140878287</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>18.237055008999999</v>
+        <v>18.027010533999999</v>
       </c>
       <c r="C166" s="5">
-        <v>0.1170751800000005</v>
+        <v>0.11406888899999856</v>
       </c>
       <c r="D166" s="5">
-        <v>8.0348761319662731</v>
+        <v>7.9149507594547863</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>18.185014704</v>
+        <v>17.969039698</v>
       </c>
       <c r="C167" s="5">
-        <v>-5.2040304999998455E-2</v>
+        <v>-5.7970835999999082E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-3.3710230226047799</v>
+        <v>-3.7914060485209067</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>18.278711971</v>
+        <v>18.167125199000001</v>
       </c>
       <c r="C168" s="5">
-        <v>9.3697266999999584E-2</v>
+        <v>0.19808550100000133</v>
       </c>
       <c r="D168" s="5">
-        <v>6.3611917353172842</v>
+        <v>14.060715603260721</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>18.178243080000001</v>
+        <v>18.016006356999998</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.10046889099999845</v>
+        <v>-0.15111884200000247</v>
       </c>
       <c r="D169" s="5">
-        <v>-6.4000094510799794</v>
+        <v>-9.5376621462073707</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>18.171787143</v>
+        <v>17.923773441000002</v>
       </c>
       <c r="C170" s="5">
-        <v>-6.4559370000019101E-3</v>
+        <v>-9.2232915999996834E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.42534417483812703</v>
+        <v>-5.9733351524718259</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>18.081406587</v>
+        <v>17.863946371000001</v>
       </c>
       <c r="C171" s="5">
-        <v>-9.0380555999999501E-2</v>
+        <v>-5.9827070000000759E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-5.8078191530362977</v>
+        <v>-3.9327129071107803</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>18.041369948</v>
+        <v>17.915344907000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-4.0036639000000207E-2</v>
+        <v>5.1398536000000661E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-2.6249710086890143</v>
+        <v>3.5078310613406938</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>18.15652519</v>
+        <v>17.996773530999999</v>
       </c>
       <c r="C173" s="5">
-        <v>0.11515524200000016</v>
+        <v>8.1428623999997285E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>7.9341047574336576</v>
+        <v>5.5926612139082899</v>
       </c>
       <c r="E173" s="5">
-        <v>-8.6866981654376563E-2</v>
+        <v>-4.8970639218881562E-2</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>18.272648536999998</v>
+        <v>18.101842752</v>
       </c>
       <c r="C174" s="5">
-        <v>0.11612334699999849</v>
+        <v>0.10506922100000082</v>
       </c>
       <c r="D174" s="5">
-        <v>7.9506279017773407</v>
+        <v>7.2352666499083895</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>17.921720675</v>
+        <v>17.843148003</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.35092786199999892</v>
+        <v>-0.258694749</v>
       </c>
       <c r="D175" s="5">
-        <v>-20.761099752061916</v>
+        <v>-15.863531572310773</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>18.157573918000001</v>
+        <v>18.059794535999998</v>
       </c>
       <c r="C176" s="5">
-        <v>0.2358532430000011</v>
+        <v>0.2166465329999987</v>
       </c>
       <c r="D176" s="5">
-        <v>16.986944852657548</v>
+        <v>15.583522866188048</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>18.120230339999999</v>
+        <v>17.995772209999998</v>
       </c>
       <c r="C177" s="5">
-        <v>-3.7343578000001543E-2</v>
+        <v>-6.4022325999999907E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-2.4402410706695243</v>
+        <v>-4.1720526082438152</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>18.027528112999999</v>
+        <v>17.905346436999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-9.2702227000000192E-2</v>
+        <v>-9.0425772999999765E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-5.9693128878293145</v>
+        <v>-5.8659178728852073</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>17.991102953999999</v>
+        <v>17.882404652000002</v>
       </c>
       <c r="C179" s="5">
-        <v>-3.6425159000000207E-2</v>
+        <v>-2.2941784999996884E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.3978717247903125</v>
+        <v>-1.5267485662311064</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>17.873197524999998</v>
+        <v>17.782883282</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.11790542900000034</v>
+        <v>-9.9521370000001497E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-7.586888272251036</v>
+        <v>-6.4777129071248885</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>17.905686387999999</v>
+        <v>17.749109291</v>
       </c>
       <c r="C181" s="5">
-        <v>3.2488863000001089E-2</v>
+        <v>-3.3773991000000336E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>2.203230786057242</v>
+        <v>-2.255432966076365</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>17.861253588</v>
+        <v>17.726550566</v>
       </c>
       <c r="C182" s="5">
-        <v>-4.4432799999999162E-2</v>
+        <v>-2.2558724999999669E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-2.9374820625803433</v>
+        <v>-1.5145569362997269</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>17.95985795</v>
+        <v>17.765503075000002</v>
       </c>
       <c r="C183" s="5">
-        <v>9.8604361999999668E-2</v>
+        <v>3.8952509000001356E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>6.8295824062585275</v>
+        <v>2.6689960787419365</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>17.851393337000001</v>
+        <v>17.708074674999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.10846461299999888</v>
+        <v>-5.7428400000002711E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>-7.0111956956760313</v>
+        <v>-3.8108659304821879</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>17.847424261</v>
+        <v>17.697457362000002</v>
       </c>
       <c r="C185" s="5">
-        <v>-3.9690760000006264E-3</v>
+        <v>-1.0617312999997353E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-0.2664817827955801</v>
+        <v>-0.71712170493729577</v>
       </c>
       <c r="E185" s="5">
-        <v>-1.7024233754278195</v>
+        <v>-1.6631657251474308</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>17.586271538999998</v>
+        <v>17.405961992000002</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.26115272200000206</v>
+        <v>-0.29149536999999981</v>
       </c>
       <c r="D186" s="5">
-        <v>-16.212598244828801</v>
+        <v>-18.069449258301272</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>17.627649894000001</v>
+        <v>17.426832782000002</v>
       </c>
       <c r="C187" s="5">
-        <v>4.1378355000002642E-2</v>
+        <v>2.0870790000000028E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>2.8602797681867687</v>
+        <v>1.4483989508529582</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>17.457006419999999</v>
+        <v>17.252159815999999</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.17064347400000202</v>
+        <v>-0.17467296600000282</v>
       </c>
       <c r="D188" s="5">
-        <v>-11.017569572766451</v>
+        <v>-11.38645652179634</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>17.512224461999999</v>
+        <v>17.269722043000002</v>
       </c>
       <c r="C189" s="5">
-        <v>5.5218041999999912E-2</v>
+        <v>1.756222700000265E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>3.8624402528093071</v>
+        <v>1.2284298225949675</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>17.522095051000001</v>
+        <v>17.285177782000002</v>
       </c>
       <c r="C190" s="5">
-        <v>9.8705890000019281E-3</v>
+        <v>1.5455739000000079E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>0.67846861626263966</v>
+        <v>1.079256098485093</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>17.388078209</v>
+        <v>17.189048323000002</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.13401684200000119</v>
+        <v>-9.6129459000000139E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-8.8017223848375288</v>
+        <v>-6.473263290378739</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>17.365594340000001</v>
+        <v>17.202193880999999</v>
       </c>
       <c r="C192" s="5">
-        <v>-2.2483868999998435E-2</v>
+        <v>1.3145557999997948E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>-1.5406869601766848</v>
+        <v>0.92158624184690563</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>17.323036757000001</v>
+        <v>17.080184157000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-4.2557583000000676E-2</v>
+        <v>-0.12200972399999799</v>
       </c>
       <c r="D193" s="5">
-        <v>-2.9015041229753069</v>
+        <v>-8.1869258841537285</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>17.357749491</v>
+        <v>17.138469715999999</v>
       </c>
       <c r="C194" s="5">
-        <v>3.4712733999999301E-2</v>
+        <v>5.8285558999997988E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>2.4312972054444604</v>
+        <v>4.1726975064319216</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>17.352234974999998</v>
+        <v>17.167462230999998</v>
       </c>
       <c r="C195" s="5">
-        <v>-5.5145160000016347E-3</v>
+        <v>2.8992514999998775E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-0.38057171975062198</v>
+        <v>2.0489898797317441</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>17.264455396999999</v>
+        <v>17.106165673</v>
       </c>
       <c r="C196" s="5">
-        <v>-8.7779577999999248E-2</v>
+        <v>-6.1296557999998669E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-5.9043475805204633</v>
+        <v>-4.2014625144725093</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>17.151002091999999</v>
+        <v>17.009331580000001</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.11345330500000017</v>
+        <v>-9.6834092999998234E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-7.6069294241710601</v>
+        <v>-6.5853733894599813</v>
       </c>
       <c r="E197" s="5">
-        <v>-3.9020878240778711</v>
+        <v>-3.8882748404160283</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>17.29348718</v>
+        <v>17.101295222000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.14248508800000081</v>
+        <v>9.1963641999999624E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>10.437588933229769</v>
+        <v>6.684440428565841</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>17.230855899000002</v>
+        <v>17.116927341</v>
       </c>
       <c r="C199" s="5">
-        <v>-6.263128099999804E-2</v>
+        <v>1.5632118999999278E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-4.2604702402590728</v>
+        <v>1.102439257265786</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>17.158214028</v>
+        <v>17.049568146999999</v>
       </c>
       <c r="C200" s="5">
-        <v>-7.2641871000001856E-2</v>
+        <v>-6.7359194000001565E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>-4.9432931776702604</v>
+        <v>-4.6214070124832363</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>16.892512117999999</v>
+        <v>16.732082269999999</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.26570191000000065</v>
+        <v>-0.31748587699999931</v>
       </c>
       <c r="D201" s="5">
-        <v>-17.078738626856328</v>
+        <v>-20.193310084804938</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>16.812020944</v>
+        <v>16.556449300000001</v>
       </c>
       <c r="C202" s="5">
-        <v>-8.0491173999998722E-2</v>
+        <v>-0.17563296999999878</v>
       </c>
       <c r="D202" s="5">
-        <v>-5.5703894194862542</v>
+        <v>-11.893784527121799</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>16.685814730000001</v>
+        <v>16.493476804</v>
       </c>
       <c r="C203" s="5">
-        <v>-0.12620621399999976</v>
+        <v>-6.2972496000000433E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>-8.6455016952035173</v>
+        <v>-4.469923440864032</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>16.451577621999999</v>
+        <v>16.30915714</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.23423710800000208</v>
+        <v>-0.18431966400000022</v>
       </c>
       <c r="D204" s="5">
-        <v>-15.604050137366832</v>
+        <v>-12.616056822504696</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>16.332832068999998</v>
+        <v>16.105694375999999</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.11874555300000011</v>
+        <v>-0.20346276400000107</v>
       </c>
       <c r="D205" s="5">
-        <v>-8.3257532332675961</v>
+        <v>-13.984793422323571</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>16.355057827</v>
+        <v>16.254040617000001</v>
       </c>
       <c r="C206" s="5">
-        <v>2.222575800000115E-2</v>
+        <v>0.14834624100000227</v>
       </c>
       <c r="D206" s="5">
-        <v>1.645240325826558</v>
+        <v>11.630442135204877</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>16.364244373999998</v>
+        <v>16.287430648000001</v>
       </c>
       <c r="C207" s="5">
-        <v>9.1865469999987681E-3</v>
+        <v>3.3390030999999709E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>0.67611968007097456</v>
+        <v>2.493155913563383</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>16.388015892999999</v>
+        <v>16.31066465</v>
       </c>
       <c r="C208" s="5">
-        <v>2.3771519000000296E-2</v>
+        <v>2.323400199999881E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>1.7571748824771305</v>
+        <v>1.7252930880104822</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>16.375103130999999</v>
+        <v>16.236999614999998</v>
       </c>
       <c r="C209" s="5">
-        <v>-1.2912761999999134E-2</v>
+        <v>-7.3665035000001211E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-0.94144032070949679</v>
+        <v>-5.2870288090630773</v>
       </c>
       <c r="E209" s="5">
-        <v>-4.5239278546990169</v>
+        <v>-4.5406367755692951</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>16.177853781</v>
+        <v>16.080116866000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.19724934999999988</v>
+        <v>-0.15688274899999755</v>
       </c>
       <c r="D210" s="5">
-        <v>-13.534602236148707</v>
+        <v>-10.997737977754474</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>16.128126990999998</v>
+        <v>16.011506661999999</v>
       </c>
       <c r="C211" s="5">
-        <v>-4.9726790000001131E-2</v>
+        <v>-6.8610204000002284E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-3.6267861253362565</v>
+        <v>-5.0016645825864288</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>16.255101109999998</v>
+        <v>16.040120033000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.12697411899999977</v>
+        <v>2.8613371000002275E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>9.8674109819693037</v>
+        <v>2.1656640887327772</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>16.367668758000001</v>
+        <v>16.196047963000002</v>
       </c>
       <c r="C213" s="5">
-        <v>0.11256764800000241</v>
+        <v>0.15592793000000071</v>
       </c>
       <c r="D213" s="5">
-        <v>8.6340137177844056</v>
+        <v>12.309704259902766</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>16.402118713</v>
+        <v>16.239355051</v>
       </c>
       <c r="C214" s="5">
-        <v>3.4449954999999477E-2</v>
+        <v>4.3307087999998828E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>2.5551517380908662</v>
+        <v>3.2563276921886652</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>16.277092925000002</v>
+        <v>16.186064262999999</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.12502578799999853</v>
+        <v>-5.3290788000001754E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-8.7731447878144238</v>
+        <v>-3.8675970992187225</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>16.845954136</v>
+        <v>16.809796994999999</v>
       </c>
       <c r="C216" s="5">
-        <v>0.56886121099999798</v>
+        <v>0.62373273200000057</v>
       </c>
       <c r="D216" s="5">
-        <v>51.016796494200968</v>
+        <v>57.418039810624741</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>17.029607935000001</v>
+        <v>16.813006811000001</v>
       </c>
       <c r="C217" s="5">
-        <v>0.18365379900000178</v>
+        <v>3.2098160000018083E-3</v>
       </c>
       <c r="D217" s="5">
-        <v>13.895988066370958</v>
+        <v>0.22937974761172431</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>17.067414588999998</v>
+        <v>16.875626928999999</v>
       </c>
       <c r="C218" s="5">
-        <v>3.7806653999997053E-2</v>
+        <v>6.2620117999998115E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>2.6968360953047776</v>
+        <v>4.5621062854932948</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>16.788197258</v>
+        <v>16.708315520999999</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.27921733099999813</v>
+        <v>-0.16731140799999977</v>
       </c>
       <c r="D219" s="5">
-        <v>-17.958063422883541</v>
+        <v>-11.269480329939441</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>16.809498639000001</v>
+        <v>16.729105578999999</v>
       </c>
       <c r="C220" s="5">
-        <v>2.1301381000000674E-2</v>
+        <v>2.0790057999999334E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>1.5332675222896608</v>
+        <v>1.5034139585829109</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>16.798799019</v>
+        <v>16.660097610000001</v>
       </c>
       <c r="C221" s="5">
-        <v>-1.0699620000000465E-2</v>
+        <v>-6.9007968999997615E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-0.76115831318978033</v>
+        <v>-4.8392548040973038</v>
       </c>
       <c r="E221" s="5">
-        <v>2.587439508688627</v>
+        <v>2.6057646426815184</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>16.651954016000001</v>
+        <v>16.559535660000002</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.14684500299999925</v>
+        <v>-0.10056194999999946</v>
       </c>
       <c r="D222" s="5">
-        <v>-9.9997689437524624</v>
+        <v>-7.0076210971909969</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>16.628993715</v>
+        <v>16.515786192</v>
       </c>
       <c r="C223" s="5">
-        <v>-2.2960301000001238E-2</v>
+        <v>-4.3749468000001457E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-1.6421119482381341</v>
+        <v>-3.1246761463789574</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>16.555260938</v>
+        <v>16.439159745000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-7.3732777000000027E-2</v>
+        <v>-7.6626446999998876E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-5.1929280331393102</v>
+        <v>-5.4276101089769657</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>16.541075915</v>
+        <v>16.362368490000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-1.4185022999999575E-2</v>
+        <v>-7.6791254999999836E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-1.0233628475676104</v>
+        <v>-5.4636914635925349</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>16.484054453999999</v>
+        <v>16.316731478000001</v>
       </c>
       <c r="C226" s="5">
-        <v>-5.7021461000001494E-2</v>
+        <v>-4.5637012000000254E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-4.059179530687862</v>
+        <v>-3.2961043443798133</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>16.474613952999999</v>
+        <v>16.279258361</v>
       </c>
       <c r="C227" s="5">
-        <v>-9.4405010000002676E-3</v>
+        <v>-3.747311700000111E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.6850854294580544</v>
+        <v>-2.7213822588770586</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>16.636998192</v>
+        <v>16.495654839</v>
       </c>
       <c r="C228" s="5">
-        <v>0.16238423900000143</v>
+        <v>0.21639647800000006</v>
       </c>
       <c r="D228" s="5">
-        <v>12.490714016919702</v>
+        <v>17.170785057781689</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>16.523998035000002</v>
+        <v>16.312595946999998</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.11300015699999832</v>
+        <v>-0.1830588920000018</v>
       </c>
       <c r="D229" s="5">
-        <v>-7.85283400928577</v>
+        <v>-12.533404840991269</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>16.388408017</v>
+        <v>16.202572482000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.13559001800000203</v>
+        <v>-0.1100234649999976</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.4143095320121883</v>
+        <v>-7.8000414217760277</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>16.015965693999998</v>
+        <v>15.934449916</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.37244232300000135</v>
+        <v>-0.26812256600000062</v>
       </c>
       <c r="D231" s="5">
-        <v>-24.107939597101304</v>
+        <v>-18.146504457619685</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>16.230804746</v>
+        <v>16.048993807999999</v>
       </c>
       <c r="C232" s="5">
-        <v>0.21483905200000208</v>
+        <v>0.11454389199999859</v>
       </c>
       <c r="D232" s="5">
-        <v>17.339188630912751</v>
+        <v>8.9754843625001524</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>16.112767066</v>
+        <v>15.972302523</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.11803768000000048</v>
+        <v>-7.6691284999998999E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-8.3861982323575788</v>
+        <v>-5.5859529092546207</v>
       </c>
       <c r="E233" s="5">
-        <v>-4.0838154693325084</v>
+        <v>-4.1283977027071099</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>16.320513832</v>
+        <v>16.134197362999998</v>
       </c>
       <c r="C234" s="5">
-        <v>0.20774676599999964</v>
+        <v>0.16189483999999865</v>
       </c>
       <c r="D234" s="5">
-        <v>16.617677863784074</v>
+        <v>12.864679873012253</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>16.331657229000001</v>
+        <v>16.225952463999999</v>
       </c>
       <c r="C235" s="5">
-        <v>1.1143397000001443E-2</v>
+        <v>9.1755101000000394E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>0.82242552983660122</v>
+        <v>7.0419493940771183</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>16.259619534999999</v>
+        <v>16.03943168</v>
       </c>
       <c r="C236" s="5">
-        <v>-7.2037694000002261E-2</v>
+        <v>-0.18652078399999894</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.1665666428336472</v>
+        <v>-12.954701247593793</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>16.112912856000001</v>
+        <v>15.937869575000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.14670667899999756</v>
+        <v>-0.10156210499999929</v>
       </c>
       <c r="D237" s="5">
-        <v>-10.305843582939566</v>
+        <v>-7.3393141872854724</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>15.965917352</v>
+        <v>15.807929774</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.14699550400000128</v>
+        <v>-0.1299398010000008</v>
       </c>
       <c r="D238" s="5">
-        <v>-10.414479332030302</v>
+        <v>-9.356482014511613</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>15.779478456</v>
+        <v>15.676263189</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.1864388960000003</v>
+        <v>-0.13166658499999961</v>
       </c>
       <c r="D239" s="5">
-        <v>-13.146921648742882</v>
+        <v>-9.5495816392181077</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>15.531828422</v>
+        <v>15.472195807</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.24765003399999941</v>
+        <v>-0.20406738199999985</v>
       </c>
       <c r="D240" s="5">
-        <v>-17.289761296356975</v>
+        <v>-14.549839956544686</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>15.412001267999999</v>
+        <v>15.304303325999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.1198271540000011</v>
+        <v>-0.16789248100000087</v>
       </c>
       <c r="D241" s="5">
-        <v>-8.8750252129670244</v>
+        <v>-12.271775349108371</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>15.423008462</v>
+        <v>15.237457658</v>
       </c>
       <c r="C242" s="5">
-        <v>1.1007194000001164E-2</v>
+        <v>-6.6845667999999137E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>0.86041006925108299</v>
+        <v>-5.1172276711714986</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>15.336123058</v>
+        <v>15.150331394</v>
       </c>
       <c r="C243" s="5">
-        <v>-8.6885404000000221E-2</v>
+        <v>-8.712626400000012E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-6.5546158201379878</v>
+        <v>-6.6497577679828339</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>15.143065805999999</v>
+        <v>15.065383083</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.1930572520000009</v>
+        <v>-8.4948310999999777E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-14.102860921512505</v>
+        <v>-6.524765802713417</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>15.108276046</v>
+        <v>14.960877027</v>
       </c>
       <c r="C245" s="5">
-        <v>-3.4789759999998893E-2</v>
+        <v>-0.10450605599999996</v>
       </c>
       <c r="D245" s="5">
-        <v>-2.7223165135898508</v>
+        <v>-8.013840795600224</v>
       </c>
       <c r="E245" s="5">
-        <v>-6.2341310830441028</v>
+        <v>-6.3323712692240459</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>15.40010416</v>
+        <v>15.220815265000001</v>
       </c>
       <c r="C246" s="5">
-        <v>0.29182811399999942</v>
+        <v>0.25993823800000015</v>
       </c>
       <c r="D246" s="5">
-        <v>25.807045472531343</v>
+        <v>22.961836508649959</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>15.134312135</v>
+        <v>14.934097057000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.26579202499999965</v>
+        <v>-0.28671820799999992</v>
       </c>
       <c r="D247" s="5">
-        <v>-18.853771003769758</v>
+        <v>-20.403741389454911</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>15.080201517000001</v>
+        <v>14.959678476000001</v>
       </c>
       <c r="C248" s="5">
-        <v>-5.4110617999999278E-2</v>
+        <v>2.5581418999999883E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>-4.2070606298696518</v>
+        <v>2.0750214108274934</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>15.188495796</v>
+        <v>15.022713508000001</v>
       </c>
       <c r="C249" s="5">
-        <v>0.10829427899999899</v>
+        <v>6.3035032000000157E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>8.9661089634420108</v>
+        <v>5.1752389318370229</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>14.938703549</v>
+        <v>14.795756274</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.24979224700000024</v>
+        <v>-0.22695723400000034</v>
       </c>
       <c r="D250" s="5">
-        <v>-18.04457171679843</v>
+        <v>-16.696086669299504</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>14.887661733</v>
+        <v>14.777501835000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-5.1041815999999685E-2</v>
+        <v>-1.8254438999999678E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-4.0239212796844281</v>
+        <v>-1.470509059960734</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>14.727746845</v>
+        <v>14.644493871</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.15991488799999942</v>
+        <v>-0.13300796400000081</v>
       </c>
       <c r="D252" s="5">
-        <v>-12.154844539755928</v>
+        <v>-10.28188592787459</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>14.701406044000001</v>
+        <v>14.597103763</v>
       </c>
       <c r="C253" s="5">
-        <v>-2.6340800999999914E-2</v>
+        <v>-4.7390108000000097E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-2.1252317592492354</v>
+        <v>-3.8148684860755178</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>14.55386931</v>
+        <v>14.467787502</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.14753673400000089</v>
+        <v>-0.1293162609999996</v>
       </c>
       <c r="D254" s="5">
-        <v>-11.399703233707282</v>
+        <v>-10.127853603743075</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>14.446559289</v>
+        <v>14.361768797</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.10731002099999998</v>
+        <v>-0.10601870500000032</v>
       </c>
       <c r="D255" s="5">
-        <v>-8.4978197444891777</v>
+        <v>-8.447603901925028</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>14.452411177</v>
+        <v>14.274048712999999</v>
       </c>
       <c r="C256" s="5">
-        <v>5.8518880000004714E-3</v>
+        <v>-8.7720084000000753E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>0.48717009060976757</v>
+        <v>-7.088189482872675</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>14.398040855</v>
+        <v>14.239495127</v>
       </c>
       <c r="C257" s="5">
-        <v>-5.4370322000000471E-2</v>
+        <v>-3.455358599999947E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-4.4221819961654525</v>
+        <v>-2.8665082065434611</v>
       </c>
       <c r="E257" s="5">
-        <v>-4.7009677930000437</v>
+        <v>-4.8217888476599136</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>14.391838183000001</v>
+        <v>14.416047851</v>
       </c>
       <c r="C258" s="5">
-        <v>-6.2026719999987989E-3</v>
+        <v>0.17655272400000044</v>
       </c>
       <c r="D258" s="5">
-        <v>-0.51573654037698757</v>
+        <v>15.936313455287387</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>14.23554889</v>
+        <v>14.236980205</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.15628929300000038</v>
+        <v>-0.17906764600000002</v>
       </c>
       <c r="D259" s="5">
-        <v>-12.280651236502182</v>
+        <v>-13.928377023138205</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>14.209781523</v>
+        <v>14.187964729000001</v>
       </c>
       <c r="C260" s="5">
-        <v>-2.5767367000000263E-2</v>
+        <v>-4.9015475999999225E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>-2.1505922399361888</v>
+        <v>-4.0540543898042403</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>14.070970414</v>
+        <v>14.019537786000001</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.1388111090000006</v>
+        <v>-0.16842694300000005</v>
       </c>
       <c r="D261" s="5">
-        <v>-11.11268438903743</v>
+        <v>-13.351081982094136</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>14.210846151</v>
+        <v>14.187826345</v>
       </c>
       <c r="C262" s="5">
-        <v>0.13987573700000056</v>
+        <v>0.16828855899999873</v>
       </c>
       <c r="D262" s="5">
-        <v>12.603179656658025</v>
+        <v>15.394743030252611</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>14.189668598000001</v>
+        <v>14.176561048</v>
       </c>
       <c r="C263" s="5">
-        <v>-2.1177552999999349E-2</v>
+        <v>-1.1265296999999563E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>-1.7737016599868483</v>
+        <v>-0.9486637718516322</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>14.223220342999999</v>
+        <v>14.222108592</v>
       </c>
       <c r="C264" s="5">
-        <v>3.3551744999998689E-2</v>
+        <v>4.5547543999999718E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>2.8746158086745188</v>
+        <v>3.9243160975107605</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>14.188137212000001</v>
+        <v>14.185083192</v>
       </c>
       <c r="C265" s="5">
-        <v>-3.5083130999998602E-2</v>
+        <v>-3.7025399999999209E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.9201043101561686</v>
+        <v>-3.0796972906130815</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>14.174705315000001</v>
+        <v>14.185482289999999</v>
       </c>
       <c r="C266" s="5">
-        <v>-1.3431897000000248E-2</v>
+        <v>3.9909799999904294E-4</v>
       </c>
       <c r="D266" s="5">
-        <v>-1.1301423906464492</v>
+        <v>3.376728282107333E-2</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>14.254990360000001</v>
+        <v>14.267605532999999</v>
       </c>
       <c r="C267" s="5">
-        <v>8.028504500000011E-2</v>
+        <v>8.2123242999999846E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>7.0125390869052451</v>
+        <v>7.1726210647172328</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>14.257333794999999</v>
+        <v>14.279135127</v>
       </c>
       <c r="C268" s="5">
-        <v>2.3434349999984505E-3</v>
+        <v>1.1529594000000642E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>0.19745127501153981</v>
+        <v>0.97403667541138272</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>14.183482372</v>
+        <v>14.215171628</v>
       </c>
       <c r="C269" s="5">
-        <v>-7.3851422999998917E-2</v>
+        <v>-6.3963498999999757E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-6.0418041432344083</v>
+        <v>-5.2449316687623648</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.4901922085148844</v>
+        <v>-0.17081714473063947</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>14.103174702</v>
+        <v>14.126136197999999</v>
       </c>
       <c r="C270" s="5">
-        <v>-8.0307669999999831E-2</v>
+        <v>-8.9035430000000915E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-6.5868214925201123</v>
+        <v>-7.2625008773404387</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>13.942194872</v>
+        <v>13.938698691000001</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.16097983000000049</v>
+        <v>-0.1874375069999985</v>
       </c>
       <c r="D271" s="5">
-        <v>-12.86930968079184</v>
+        <v>-14.810495642760968</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>13.944759162</v>
+        <v>13.928313406999999</v>
       </c>
       <c r="C272" s="5">
-        <v>2.5642900000004687E-3</v>
+        <v>-1.0385284000001604E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>0.22093097304025644</v>
+        <v>-0.89042733227786552</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>13.859570660999999</v>
+        <v>13.821453269999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-8.5188501000001082E-2</v>
+        <v>-0.10686013699999997</v>
       </c>
       <c r="D273" s="5">
-        <v>-7.089433597371098</v>
+        <v>-8.8278594370346788</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>13.682514972</v>
+        <v>13.669861450999999</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.17705568899999946</v>
+        <v>-0.15159181900000007</v>
       </c>
       <c r="D274" s="5">
-        <v>-14.297427038575361</v>
+        <v>-12.395818297840455</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>13.68308206</v>
+        <v>13.67220064</v>
       </c>
       <c r="C275" s="5">
-        <v>5.6708800000038195E-4</v>
+        <v>2.3391890000006299E-3</v>
       </c>
       <c r="D275" s="5">
-        <v>4.974675684994434E-2</v>
+        <v>0.20553757487045132</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>13.807728298000001</v>
+        <v>13.801624942</v>
       </c>
       <c r="C276" s="5">
-        <v>0.12464623800000041</v>
+        <v>0.12942430200000032</v>
       </c>
       <c r="D276" s="5">
-        <v>11.496083731978391</v>
+        <v>11.969974480117763</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>13.775074925</v>
+        <v>13.773554191000001</v>
       </c>
       <c r="C277" s="5">
-        <v>-3.2653373000000485E-2</v>
+        <v>-2.8070750999999561E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>-2.8012129333595981</v>
+        <v>-2.4135299178802527</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>13.782072745000001</v>
+        <v>13.788020477</v>
       </c>
       <c r="C278" s="5">
-        <v>6.9978200000004875E-3</v>
+        <v>1.4466285999999329E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>0.61131328775561045</v>
+        <v>1.2676593368858846</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>13.862767786999999</v>
+        <v>13.876339067</v>
       </c>
       <c r="C279" s="5">
-        <v>8.0695041999998551E-2</v>
+        <v>8.8318590000000086E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>7.2568226331476637</v>
+        <v>7.9632133823650308</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>14.165627439</v>
+        <v>14.182018701000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.30285965200000042</v>
+        <v>0.30567963400000053</v>
       </c>
       <c r="D280" s="5">
-        <v>29.607580743456708</v>
+        <v>29.884643206705253</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>13.977221337</v>
+        <v>13.999035722</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.18840610200000008</v>
+        <v>-0.18298297900000016</v>
       </c>
       <c r="D281" s="5">
-        <v>-14.843005735717785</v>
+        <v>-14.43014100347817</v>
       </c>
       <c r="E281" s="5">
-        <v>-1.4542340843401447</v>
+        <v>-1.5204593490399487</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>13.826422316</v>
+        <v>13.841519263</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.1507990209999992</v>
+        <v>-0.157516459</v>
       </c>
       <c r="D282" s="5">
-        <v>-12.205420201012062</v>
+        <v>-12.697299746433599</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>13.853044527</v>
+        <v>13.846890631999999</v>
       </c>
       <c r="C283" s="5">
-        <v>2.6622210999999396E-2</v>
+        <v>5.3713689999987935E-3</v>
       </c>
       <c r="D283" s="5">
-        <v>2.3351774694777561</v>
+        <v>0.46666971244044841</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>13.776067332</v>
+        <v>13.763930904</v>
       </c>
       <c r="C284" s="5">
-        <v>-7.6977194999999554E-2</v>
+        <v>-8.2959727999998734E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>-6.4679787809830636</v>
+        <v>-6.9572236140085124</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>13.845367031</v>
+        <v>13.822131879000001</v>
       </c>
       <c r="C285" s="5">
-        <v>6.9299699000000103E-2</v>
+        <v>5.8200975000000099E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>6.2063773775369313</v>
+        <v>5.193906317961372</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>13.859477599</v>
+        <v>13.852879472</v>
       </c>
       <c r="C286" s="5">
-        <v>1.4110567999999546E-2</v>
+        <v>3.0747592999999185E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>1.2298639929890554</v>
+        <v>2.7023260153520745</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>13.766314348</v>
+        <v>13.758846948</v>
       </c>
       <c r="C287" s="5">
-        <v>-9.3163251000000002E-2</v>
+        <v>-9.4032523999999285E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-7.7747466646310599</v>
+        <v>-7.8482031019014409</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>13.688088831</v>
+        <v>13.683716411000001</v>
       </c>
       <c r="C288" s="5">
-        <v>-7.8225516999999911E-2</v>
+        <v>-7.513053699999972E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-6.6097382943859255</v>
+        <v>-6.3593747369548144</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>13.664214177</v>
+        <v>13.664711191</v>
       </c>
       <c r="C289" s="5">
-        <v>-2.3874654000000106E-2</v>
+        <v>-1.9005220000000378E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-2.0730680325640183</v>
+        <v>-1.6539989800795851</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>13.478826811999999</v>
+        <v>13.480661227000001</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.18538736500000041</v>
+        <v>-0.18404996399999973</v>
       </c>
       <c r="D290" s="5">
-        <v>-15.119253613084982</v>
+        <v>-15.017627198565997</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>13.274520931</v>
+        <v>13.285034129</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.2043058809999998</v>
+        <v>-0.195627098000001</v>
       </c>
       <c r="D291" s="5">
-        <v>-16.746756618811752</v>
+        <v>-16.089220664769634</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>13.27351876</v>
+        <v>13.285434628000001</v>
       </c>
       <c r="C292" s="5">
-        <v>-1.0021709999996631E-3</v>
+        <v>4.0049900000127536E-4</v>
       </c>
       <c r="D292" s="5">
-        <v>-9.055739018010156E-2</v>
+        <v>3.6181954049063769E-2</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>13.285861333</v>
+        <v>13.298257884</v>
       </c>
       <c r="C293" s="5">
-        <v>1.2342572999999746E-2</v>
+        <v>1.2823255999999006E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>1.1215617210738049</v>
+        <v>1.1644225618388404</v>
       </c>
       <c r="E293" s="5">
-        <v>-4.9463336619693932</v>
+        <v>-5.0059007771421138</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>13.252891025</v>
+        <v>13.259679783999999</v>
       </c>
       <c r="C294" s="5">
-        <v>-3.2970307999999449E-2</v>
+        <v>-3.8578100000000504E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-2.9376193757667202</v>
+        <v>-3.4261765660916099</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>13.26248245</v>
+        <v>13.256221962</v>
       </c>
       <c r="C295" s="5">
-        <v>9.5914249999999868E-3</v>
+        <v>-3.4578219999996662E-3</v>
       </c>
       <c r="D295" s="5">
-        <v>0.87193313709275078</v>
+        <v>-0.31248418351669249</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>13.09802608</v>
+        <v>13.091533721999999</v>
       </c>
       <c r="C296" s="5">
-        <v>-0.16445636999999991</v>
+        <v>-0.16468824000000026</v>
       </c>
       <c r="D296" s="5">
-        <v>-13.90610755433136</v>
+        <v>-13.930528253989849</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>13.032595025999999</v>
+        <v>13.020154996</v>
       </c>
       <c r="C297" s="5">
-        <v>-6.5431054000001154E-2</v>
+        <v>-7.1378725999998949E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-5.8325971368496043</v>
+        <v>-6.3500594773522989</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>12.940844919</v>
+        <v>12.937316085000001</v>
       </c>
       <c r="C298" s="5">
-        <v>-9.1750106999999304E-2</v>
+        <v>-8.2838910999999626E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-8.1285036636057235</v>
+        <v>-7.3732519951393076</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>13.041170295000001</v>
+        <v>13.037146345</v>
       </c>
       <c r="C299" s="5">
-        <v>0.10032537600000069</v>
+        <v>9.9830259999999171E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>9.7102488813686669</v>
+        <v>9.663024514791374</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>12.570225450000001</v>
+        <v>12.567682663999999</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.470944845</v>
+        <v>-0.46946368100000058</v>
       </c>
       <c r="D300" s="5">
-        <v>-35.68415050667609</v>
+        <v>-35.602058287296465</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>12.461242944</v>
+        <v>12.461790005999999</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.10898250600000026</v>
+        <v>-0.10589265800000014</v>
       </c>
       <c r="D301" s="5">
-        <v>-9.921830136583587</v>
+        <v>-9.6553020873046176</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>12.370817043000001</v>
+        <v>12.371913087999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-9.0425900999999698E-2</v>
+        <v>-8.9876917999999861E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-8.3686150366337984</v>
+        <v>-8.319456055911111</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>12.182655371999999</v>
+        <v>12.192946338</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.18816167100000136</v>
+        <v>-0.17896674999999895</v>
       </c>
       <c r="D303" s="5">
-        <v>-16.800081917275133</v>
+        <v>-16.042089031392692</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>11.980123364000001</v>
+        <v>11.984562886999999</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.2025320079999986</v>
+        <v>-0.20838345100000133</v>
       </c>
       <c r="D304" s="5">
-        <v>-18.222849139924811</v>
+        <v>-18.686541314181749</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>11.809079678</v>
+        <v>11.814261265000001</v>
       </c>
       <c r="C305" s="5">
-        <v>-0.17104368600000086</v>
+        <v>-0.17030162199999843</v>
       </c>
       <c r="D305" s="5">
-        <v>-15.84941249068541</v>
+        <v>-15.780537429237196</v>
       </c>
       <c r="E305" s="5">
-        <v>-11.115437817583606</v>
+        <v>-11.159331033770158</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>11.772781281</v>
+        <v>11.773356178</v>
       </c>
       <c r="C306" s="5">
-        <v>-3.6298396999999483E-2</v>
+        <v>-4.0905087000000506E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-3.6268015114404695</v>
+        <v>-4.0766041328629488</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>11.766203987000001</v>
+        <v>11.763309329</v>
       </c>
       <c r="C307" s="5">
-        <v>-6.5772939999995117E-3</v>
+        <v>-1.004684900000008E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.66836757274173486</v>
+        <v>-1.0192330883656564</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>11.706549287</v>
+        <v>11.702987516</v>
       </c>
       <c r="C308" s="5">
-        <v>-5.9654700000001171E-2</v>
+        <v>-6.0321812999999835E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-5.9171867572258563</v>
+        <v>-5.9829344171716485</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>11.623033432</v>
+        <v>11.618276592999999</v>
       </c>
       <c r="C309" s="5">
-        <v>-8.3515854999999917E-2</v>
+        <v>-8.4710923000001159E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-8.2328870666230074</v>
+        <v>-8.3484876669289712</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>11.635391455000001</v>
+        <v>11.633867756000001</v>
       </c>
       <c r="C310" s="5">
-        <v>1.2358023000000884E-2</v>
+        <v>1.5591163000001629E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>1.2833703358531734</v>
+        <v>1.6222805565173859</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>11.618495901999999</v>
+        <v>11.616514732000001</v>
       </c>
       <c r="C311" s="5">
-        <v>-1.6895553000001229E-2</v>
+        <v>-1.7353024000000161E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.7286502276834814</v>
+        <v>-1.7753032269686164</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>11.652794607000001</v>
+        <v>11.651107774</v>
       </c>
       <c r="C312" s="5">
-        <v>3.4298705000001206E-2</v>
+        <v>3.459304199999913E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>3.6005806874431778</v>
+        <v>3.6326167224126182</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>11.666850449</v>
+        <v>11.667401766999999</v>
       </c>
       <c r="C313" s="5">
-        <v>1.405584199999943E-2</v>
+        <v>1.6293992999999674E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>1.4571063394884565</v>
+        <v>1.6911601637822793</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>11.462008332</v>
+        <v>11.462663414</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.2048421170000001</v>
+        <v>-0.20473835299999976</v>
       </c>
       <c r="D314" s="5">
-        <v>-19.149061247025443</v>
+        <v>-19.13945863025376</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>11.684343731</v>
+        <v>11.690719951</v>
       </c>
       <c r="C315" s="5">
-        <v>0.22233539900000032</v>
+        <v>0.2280565370000005</v>
       </c>
       <c r="D315" s="5">
-        <v>25.928275883400541</v>
+        <v>26.668493383181779</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>11.675539375</v>
+        <v>11.677297775</v>
       </c>
       <c r="C316" s="5">
-        <v>-8.8043560000006238E-3</v>
+        <v>-1.3422176000000619E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-0.9004828411308119</v>
+        <v>-1.3690596504069785</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>11.833172181</v>
+        <v>11.835668855</v>
       </c>
       <c r="C317" s="5">
-        <v>0.15763280600000051</v>
+        <v>0.15837108000000022</v>
       </c>
       <c r="D317" s="5">
-        <v>17.460209887130706</v>
+        <v>17.545337867351975</v>
       </c>
       <c r="E317" s="5">
-        <v>0.20401677062849011</v>
+        <v>0.18120125769878204</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>11.688962063</v>
+        <v>11.688710989</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.14421011800000016</v>
+        <v>-0.14695786599999927</v>
       </c>
       <c r="D318" s="5">
-        <v>-13.682831978001387</v>
+        <v>-13.923266456801409</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>11.570178938</v>
+        <v>11.567245291000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.11878312500000021</v>
+        <v>-0.12146569799999973</v>
       </c>
       <c r="D319" s="5">
-        <v>-11.535400160266985</v>
+        <v>-11.781454006835702</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>11.604778443000001</v>
+        <v>11.603228911</v>
       </c>
       <c r="C320" s="5">
-        <v>3.4599505000000974E-2</v>
+        <v>3.5983619999999661E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>3.6480972326811134</v>
+        <v>3.7975206896025515</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>11.729248073999999</v>
+        <v>11.727186171</v>
       </c>
       <c r="C321" s="5">
-        <v>0.12446963099999842</v>
+        <v>0.12395725999999918</v>
       </c>
       <c r="D321" s="5">
-        <v>13.657950422427788</v>
+        <v>13.60030940351955</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>11.636192189999999</v>
+        <v>11.635849459999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-9.3055883999999978E-2</v>
+        <v>-9.1336711000000292E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-9.1157625724784364</v>
+        <v>-8.9560083773819628</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>11.602022254</v>
+        <v>11.601511138999999</v>
       </c>
       <c r="C323" s="5">
-        <v>-3.4169935999999623E-2</v>
+        <v>-3.4338320999999894E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-3.4674671206568308</v>
+        <v>-3.4843789510909606</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>11.437962108000001</v>
+        <v>11.43649948</v>
       </c>
       <c r="C324" s="5">
-        <v>-0.16406014599999885</v>
+        <v>-0.16501165899999926</v>
       </c>
       <c r="D324" s="5">
-        <v>-15.70932887090375</v>
+        <v>-15.794077385479355</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>11.371039057000001</v>
+        <v>11.371622638</v>
       </c>
       <c r="C325" s="5">
-        <v>-6.6923050999999845E-2</v>
+        <v>-6.4876842000000323E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-6.7995577303428645</v>
+        <v>-6.5989200082869353</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>11.357428768</v>
+        <v>11.358217029</v>
       </c>
       <c r="C326" s="5">
-        <v>-1.3610289000000719E-2</v>
+        <v>-1.340560899999943E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>-1.4268931098814108</v>
+        <v>-1.4055018897158655</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>11.274629782</v>
+        <v>11.278243564</v>
       </c>
       <c r="C327" s="5">
-        <v>-8.2798986000000241E-2</v>
+        <v>-7.9973465000000132E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-8.4059586642762021</v>
+        <v>-8.12958488565625</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>11.368474053</v>
+        <v>11.369148034</v>
       </c>
       <c r="C328" s="5">
-        <v>9.3844271000000035E-2</v>
+        <v>9.0904469999999904E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>10.458366731390377</v>
+        <v>10.112703052365713</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>11.355273721</v>
+        <v>11.356666381</v>
       </c>
       <c r="C329" s="5">
-        <v>-1.3200332000000259E-2</v>
+        <v>-1.2481653000000037E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-1.3844978865047874</v>
+        <v>-1.3094977542678299</v>
       </c>
       <c r="E329" s="5">
-        <v>-4.0386335353705167</v>
+        <v>-4.0471094609718206</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>11.492792081999999</v>
+        <v>11.492977432</v>
       </c>
       <c r="C330" s="5">
-        <v>0.1375183609999997</v>
+        <v>0.13631105099999985</v>
       </c>
       <c r="D330" s="5">
-        <v>15.540783806552771</v>
+        <v>15.393203920451558</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>11.177231086000001</v>
+        <v>11.174339563</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.31556099599999854</v>
+        <v>-0.3186378689999998</v>
       </c>
       <c r="D331" s="5">
-        <v>-28.401460960555326</v>
+        <v>-28.637225497470631</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>11.298287415000001</v>
+        <v>11.29708256</v>
       </c>
       <c r="C332" s="5">
-        <v>0.12105632899999996</v>
+        <v>0.12274299699999958</v>
       </c>
       <c r="D332" s="5">
-        <v>13.799580856624051</v>
+        <v>14.007456856781042</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>11.339608842000001</v>
+        <v>11.338611067</v>
       </c>
       <c r="C333" s="5">
-        <v>4.1321426999999744E-2</v>
+        <v>4.1528507000000658E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>4.4781478632056837</v>
+        <v>4.5015352788294827</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>11.246182464</v>
+        <v>11.246188909000001</v>
       </c>
       <c r="C334" s="5">
-        <v>-9.3426378000000199E-2</v>
+        <v>-9.2422157999999754E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-9.4507997915606268</v>
+        <v>-9.3545123603403386</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>11.294575244000001</v>
+        <v>11.294672234</v>
       </c>
       <c r="C335" s="5">
-        <v>4.8392780000000357E-2</v>
+        <v>4.8483324999999411E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>5.2876253504316573</v>
+        <v>5.2977513755466221</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>11.326480845000001</v>
+        <v>11.324995384999999</v>
       </c>
       <c r="C336" s="5">
-        <v>3.1905601000000061E-2</v>
+        <v>3.0323150999999271E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>3.4429987794513561</v>
+        <v>3.2696762335378882</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>11.272639238</v>
+        <v>11.273771972</v>
       </c>
       <c r="C337" s="5">
-        <v>-5.3841607000000735E-2</v>
+        <v>-5.1223412999998885E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-5.5575245476173212</v>
+        <v>-5.2946416455876939</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>11.256453209</v>
+        <v>11.257509482</v>
       </c>
       <c r="C338" s="5">
-        <v>-1.6186028999999991E-2</v>
+        <v>-1.6262490000000795E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.7094999241655917</v>
+        <v>-1.717340244617982</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>11.255877577</v>
+        <v>11.257151635</v>
       </c>
       <c r="C339" s="5">
-        <v>-5.7563200000032566E-4</v>
+        <v>-3.5784700000007774E-4</v>
       </c>
       <c r="D339" s="5">
-        <v>-6.1348289594076455E-2</v>
+        <v>-3.8138216402261449E-2</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>11.260816182999999</v>
+        <v>11.261725514</v>
       </c>
       <c r="C340" s="5">
-        <v>4.9386059999996235E-3</v>
+        <v>4.5738790000005025E-3</v>
       </c>
       <c r="D340" s="5">
-        <v>0.52778198093088591</v>
+        <v>0.48866152748947567</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>11.164146532</v>
+        <v>11.165679151000001</v>
       </c>
       <c r="C341" s="5">
-        <v>-9.6669650999999135E-2</v>
+        <v>-9.6046362999999246E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-9.8287883479764808</v>
+        <v>-9.7676071755970604</v>
       </c>
       <c r="E341" s="5">
-        <v>-1.6831579202404967</v>
+        <v>-1.6817191206701776</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>11.197870905</v>
+        <v>11.198908174</v>
       </c>
       <c r="C342" s="5">
-        <v>3.3724373000000085E-2</v>
+        <v>3.3229022999998747E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>3.6857659129229559</v>
+        <v>3.6302329239497722</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>11.287264945</v>
+        <v>11.285022045</v>
       </c>
       <c r="C343" s="5">
-        <v>8.9394040000000174E-2</v>
+        <v>8.6113871000000231E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>10.011770696198274</v>
+        <v>9.6278098591084937</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>11.299543533</v>
+        <v>11.295449226000001</v>
       </c>
       <c r="C344" s="5">
-        <v>1.2278587999999147E-2</v>
+        <v>1.0427181000000729E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>1.3132306326708365</v>
+        <v>1.1144330451574369</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>11.047151471999999</v>
+        <v>11.047383143999999</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.25239206100000011</v>
+        <v>-0.24806608200000113</v>
       </c>
       <c r="D345" s="5">
-        <v>-23.744195011926152</v>
+        <v>-23.392567999798132</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>10.957780966</v>
+        <v>10.957699445999999</v>
       </c>
       <c r="C346" s="5">
-        <v>-8.937050599999985E-2</v>
+        <v>-8.9683697999999978E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-9.2873873660184518</v>
+        <v>-9.3183083483460276</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>10.89358049</v>
+        <v>10.894124826000001</v>
       </c>
       <c r="C347" s="5">
-        <v>-6.4200475999999895E-2</v>
+        <v>-6.3574619999998916E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>-6.8084836360225225</v>
+        <v>-6.7442636501986115</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>11.016175715999999</v>
+        <v>11.014592845999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.12259522599999961</v>
+        <v>0.12046801999999879</v>
       </c>
       <c r="D348" s="5">
-        <v>14.372732120095</v>
+        <v>14.107242758832728</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>10.865841705999999</v>
+        <v>10.867500258</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.15033400999999991</v>
+        <v>-0.14709258799999958</v>
       </c>
       <c r="D349" s="5">
-        <v>-15.20109745757744</v>
+        <v>-14.899025586473535</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>10.862258904000001</v>
+        <v>10.863191728</v>
       </c>
       <c r="C350" s="5">
-        <v>-3.5828019999986083E-3</v>
+        <v>-4.308529999999422E-3</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.39496010560375883</v>
+        <v>-0.47471607141463812</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>10.832421656999999</v>
+        <v>10.834345188</v>
       </c>
       <c r="C351" s="5">
-        <v>-2.9837247000001454E-2</v>
+        <v>-2.8846539999999976E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>-3.2469018511286585</v>
+        <v>-3.1403970159708972</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>10.750357944999999</v>
+        <v>10.75111611</v>
       </c>
       <c r="C352" s="5">
-        <v>-8.2063712000000066E-2</v>
+        <v>-8.3229078000000456E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-8.7215164655889961</v>
+        <v>-8.8386797426316619</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>10.674532636</v>
+        <v>10.675974038</v>
       </c>
       <c r="C353" s="5">
-        <v>-7.5825308999998953E-2</v>
+        <v>-7.5142072000000226E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-8.1431951870082013</v>
+        <v>-8.0720698336041234</v>
       </c>
       <c r="E353" s="5">
-        <v>-4.3855918103243301</v>
+        <v>-4.3858067778720251</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>10.503508668</v>
+        <v>10.505206729999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.17102396800000008</v>
+        <v>-0.17076730800000028</v>
       </c>
       <c r="D354" s="5">
-        <v>-17.619135369556549</v>
+        <v>-17.592805180292249</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>10.495845834000001</v>
+        <v>10.494285166999999</v>
       </c>
       <c r="C355" s="5">
-        <v>-7.6628339999995632E-3</v>
+        <v>-1.0921563000000134E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-0.87195563855620994</v>
+        <v>-1.2404511256537631</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>10.501069759</v>
+        <v>10.493359604</v>
       </c>
       <c r="C356" s="5">
-        <v>5.223924999999241E-3</v>
+        <v>-9.2556299999912994E-4</v>
       </c>
       <c r="D356" s="5">
-        <v>0.59889395502292775</v>
+        <v>-0.10578490779907801</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>10.452404982999999</v>
+        <v>10.453400997999999</v>
       </c>
       <c r="C357" s="5">
-        <v>-4.8664776000000742E-2</v>
+        <v>-3.9958606000000785E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-5.4215445237305264</v>
+        <v>-4.4750870023033018</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>10.669444994999999</v>
+        <v>10.669026275</v>
       </c>
       <c r="C358" s="5">
-        <v>0.217040012</v>
+        <v>0.21562527700000089</v>
       </c>
       <c r="D358" s="5">
-        <v>27.969715951450592</v>
+        <v>27.763291098320366</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>10.699714719999999</v>
+        <v>10.700117056</v>
       </c>
       <c r="C359" s="5">
-        <v>3.0269725000000136E-2</v>
+        <v>3.1090780999999623E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>3.4580852433836906</v>
+        <v>3.5535349895529755</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>10.603774657000001</v>
+        <v>10.602250464000001</v>
       </c>
       <c r="C360" s="5">
-        <v>-9.5940062999998688E-2</v>
+        <v>-9.7866591999999031E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>-10.244825331093255</v>
+        <v>-10.439941095901473</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>10.757572369</v>
+        <v>10.759896250000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.15379771199999936</v>
+        <v>0.15764578599999979</v>
       </c>
       <c r="D361" s="5">
-        <v>18.862658079885431</v>
+        <v>19.376897959690421</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>10.767677064000001</v>
+        <v>10.768788859000001</v>
       </c>
       <c r="C362" s="5">
-        <v>1.0104695000000774E-2</v>
+        <v>8.8926090000001068E-3</v>
       </c>
       <c r="D362" s="5">
-        <v>1.1330134388231494</v>
+        <v>0.99627080883188945</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>10.710506630999999</v>
+        <v>10.713457435</v>
       </c>
       <c r="C363" s="5">
-        <v>-5.7170433000001353E-2</v>
+        <v>-5.533142400000024E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>-6.1885370787756138</v>
+        <v>-5.9944621635851902</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>10.628686140999999</v>
+        <v>10.632062401000001</v>
       </c>
       <c r="C364" s="5">
-        <v>-8.1820490000000135E-2</v>
+        <v>-8.1395033999999811E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-8.79160357968507</v>
+        <v>-8.7454725043381139</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>10.679615307000001</v>
+        <v>10.680961757</v>
       </c>
       <c r="C365" s="5">
-        <v>5.0929166000001302E-2</v>
+        <v>4.8899355999999727E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>5.903988472066124</v>
+        <v>5.660854484175859</v>
       </c>
       <c r="E365" s="5">
-        <v>4.761492772862308E-2</v>
+        <v>4.6719100123771007E-2</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>10.821760127999999</v>
+        <v>10.82352247</v>
       </c>
       <c r="C366" s="5">
-        <v>0.1421448209999987</v>
+        <v>0.14256071299999995</v>
       </c>
       <c r="D366" s="5">
-        <v>17.194580638137591</v>
+        <v>17.246302628119992</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>10.718893329</v>
+        <v>10.717804998</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.10286679899999918</v>
+        <v>-0.10571747200000026</v>
       </c>
       <c r="D367" s="5">
-        <v>-10.828812808280441</v>
+        <v>-11.11126278544592</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>10.601216881999999</v>
+        <v>10.588173605</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.11767644700000091</v>
+        <v>-0.12963139300000037</v>
       </c>
       <c r="D368" s="5">
-        <v>-12.407031219572605</v>
+        <v>-13.586334472841576</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>9.0493232225</v>
+        <v>9.0496877434999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.5518936594999992</v>
+        <v>-1.5384858614999999</v>
       </c>
       <c r="D369" s="5">
-        <v>-85.033351027636613</v>
+        <v>-84.803258009487308</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>8.9779110724999995</v>
+        <v>8.9765184989000009</v>
       </c>
       <c r="C370" s="5">
-        <v>-7.1412150000000452E-2</v>
+        <v>-7.3169244599998962E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>-9.069331209695509</v>
+        <v>-9.2822998979945837</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>9.0093621888000008</v>
+        <v>9.0092089333000001</v>
       </c>
       <c r="C371" s="5">
-        <v>3.1451116300001303E-2</v>
+        <v>3.2690434399999191E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>4.2857493277016268</v>
+        <v>4.4587303514407539</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>8.8942555764000009</v>
+        <v>8.8916740294000007</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.11510661239999997</v>
+        <v>-0.11753490389999932</v>
       </c>
       <c r="D372" s="5">
-        <v>-14.298840294902138</v>
+        <v>-14.579425022934089</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>8.9415933575000004</v>
+        <v>8.9459273245999995</v>
       </c>
       <c r="C373" s="5">
-        <v>4.7337781099999532E-2</v>
+        <v>5.4253295199998774E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>6.5770577616784953</v>
+        <v>7.5726810019038693</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>9.4722802319999992</v>
+        <v>9.4755380767999995</v>
       </c>
       <c r="C374" s="5">
-        <v>0.53068687449999885</v>
+        <v>0.52961075219999998</v>
       </c>
       <c r="D374" s="5">
-        <v>99.744795158610259</v>
+        <v>99.407819772923546</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>9.3918848271000002</v>
+        <v>9.3980387425000007</v>
       </c>
       <c r="C375" s="5">
-        <v>-8.0395404899999079E-2</v>
+        <v>-7.7499334299998779E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>-9.7226831181408517</v>
+        <v>-9.3849783194510312</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>9.1996508074999994</v>
+        <v>9.2078150180999998</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.19223401960000075</v>
+        <v>-0.1902237244000009</v>
       </c>
       <c r="D376" s="5">
-        <v>-21.976932833661611</v>
+        <v>-21.759384509987921</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>9.2877365929</v>
+        <v>9.2891852967999995</v>
       </c>
       <c r="C377" s="5">
-        <v>8.808578540000056E-2</v>
+        <v>8.1370278699999687E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>12.114700977987546</v>
+        <v>11.135416779799634</v>
       </c>
       <c r="E377" s="5">
-        <v>-13.033041678829838</v>
+        <v>-13.030441376572387</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>9.4361508610999998</v>
+        <v>9.4385618343999997</v>
       </c>
       <c r="C378" s="5">
-        <v>0.14841426819999981</v>
+        <v>0.14937653760000025</v>
       </c>
       <c r="D378" s="5">
-        <v>20.953886325231586</v>
+        <v>21.098396062818779</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>9.2547059558000004</v>
+        <v>9.250854339</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.18144490529999935</v>
+        <v>-0.18770749539999976</v>
       </c>
       <c r="D379" s="5">
-        <v>-20.783985260564553</v>
+        <v>-21.419966631758992</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>9.2076498858000004</v>
+        <v>9.1876291525999996</v>
       </c>
       <c r="C380" s="5">
-        <v>-4.7056070000000005E-2</v>
+        <v>-6.322518640000041E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>-5.9336983042827089</v>
+        <v>-7.9000546768708819</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>9.4370734648999992</v>
+        <v>9.4356006432000008</v>
       </c>
       <c r="C381" s="5">
-        <v>0.22942357909999878</v>
+        <v>0.24797149060000123</v>
       </c>
       <c r="D381" s="5">
-        <v>34.357670244473979</v>
+        <v>37.65536124922928</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>9.4886837039999996</v>
+        <v>9.4826589312999996</v>
       </c>
       <c r="C382" s="5">
-        <v>5.1610239100000399E-2</v>
+        <v>4.7058288099998791E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>6.7636984828309821</v>
+        <v>6.151698551292073</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>9.6150276318000003</v>
+        <v>9.6145478544999996</v>
       </c>
       <c r="C383" s="5">
-        <v>0.1263439278000007</v>
+        <v>0.13188892320000001</v>
       </c>
       <c r="D383" s="5">
-        <v>17.201939542332511</v>
+        <v>18.027938329536887</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>9.7853337037999992</v>
+        <v>9.7807270592000002</v>
       </c>
       <c r="C384" s="5">
-        <v>0.17030607199999892</v>
+        <v>0.16617920470000058</v>
       </c>
       <c r="D384" s="5">
-        <v>23.452886588651232</v>
+        <v>22.830803059402392</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>9.8242892356000002</v>
+        <v>9.8335223967999994</v>
       </c>
       <c r="C385" s="5">
-        <v>3.8955531800000998E-2</v>
+        <v>5.2795337599999215E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>4.883214885000986</v>
+        <v>6.6732825213936309</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>9.9704679358000003</v>
+        <v>9.9763638296000003</v>
       </c>
       <c r="C386" s="5">
-        <v>0.14617870020000012</v>
+        <v>0.14284143280000094</v>
       </c>
       <c r="D386" s="5">
-        <v>19.391336605510133</v>
+        <v>18.893473197086387</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>10.376787644</v>
+        <v>10.389384489999999</v>
       </c>
       <c r="C387" s="5">
-        <v>0.40631970819999985</v>
+        <v>0.41302066039999907</v>
       </c>
       <c r="D387" s="5">
-        <v>61.498560715917975</v>
+        <v>62.708588545475095</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>10.366747384</v>
+        <v>10.385700419999999</v>
       </c>
       <c r="C388" s="5">
-        <v>-1.0040260000000245E-2</v>
+        <v>-3.6840700000002613E-3</v>
       </c>
       <c r="D388" s="5">
-        <v>-1.154924056233475</v>
+        <v>-0.42469042807306012</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>10.387315143</v>
+        <v>10.389266123000001</v>
       </c>
       <c r="C389" s="5">
-        <v>2.0567759000000407E-2</v>
+        <v>3.5657030000013634E-3</v>
       </c>
       <c r="D389" s="5">
-        <v>2.4069675076109354</v>
+        <v>0.41277260471510591</v>
       </c>
       <c r="E389" s="5">
-        <v>11.83903676747866</v>
+        <v>11.84259750506822</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>10.462591527000001</v>
+        <v>10.465366113</v>
       </c>
       <c r="C390" s="5">
-        <v>7.5276384000000363E-2</v>
+        <v>7.6099989999999451E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>9.0514757626036548</v>
+        <v>9.1527446564848347</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>10.595785021999999</v>
+        <v>10.584840567000001</v>
       </c>
       <c r="C391" s="5">
-        <v>0.13319349499999866</v>
+        <v>0.11947445400000056</v>
       </c>
       <c r="D391" s="5">
-        <v>16.392880659792187</v>
+        <v>14.593171390776561</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>10.7242069</v>
+        <v>10.694900871</v>
       </c>
       <c r="C392" s="5">
-        <v>0.12842187800000104</v>
+        <v>0.11006030399999922</v>
       </c>
       <c r="D392" s="5">
-        <v>15.55388466619101</v>
+        <v>13.216392287763391</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>10.726221311</v>
+        <v>10.720754053</v>
       </c>
       <c r="C393" s="5">
-        <v>2.0144109999993276E-3</v>
+        <v>2.585318200000053E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>0.22563832561506292</v>
+        <v>2.9396843613651136</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>10.896330482</v>
+        <v>10.881912325</v>
       </c>
       <c r="C394" s="5">
-        <v>0.170109171</v>
+        <v>0.16115827199999977</v>
       </c>
       <c r="D394" s="5">
-        <v>20.781984389097463</v>
+        <v>19.607572240843151</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>11.016778325000001</v>
+        <v>11.015812689000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.12044784300000089</v>
+        <v>0.13390036400000049</v>
       </c>
       <c r="D395" s="5">
-        <v>14.101703587668247</v>
+        <v>15.807274780657243</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>11.169993976000001</v>
+        <v>11.160776011999999</v>
       </c>
       <c r="C396" s="5">
-        <v>0.15321565100000001</v>
+        <v>0.14496332299999892</v>
       </c>
       <c r="D396" s="5">
-        <v>18.026610952787813</v>
+        <v>16.986081832396692</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>11.204720050000001</v>
+        <v>11.220659409</v>
       </c>
       <c r="C397" s="5">
-        <v>3.472607399999994E-2</v>
+        <v>5.9883397000000116E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>3.7951008190195701</v>
+        <v>6.6320731955559875</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>11.263174993</v>
+        <v>11.277789623</v>
       </c>
       <c r="C398" s="5">
-        <v>5.8454942999999204E-2</v>
+        <v>5.7130214000000734E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>6.4431843348984996</v>
+        <v>6.2838571775737151</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>11.261628755</v>
+        <v>11.285156110999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-1.5462379999995335E-3</v>
+        <v>7.3664879999988386E-3</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.16461479552896119</v>
+        <v>0.7866445685286827</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>11.437285298000001</v>
+        <v>11.468114481000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.17565654300000055</v>
+        <v>0.18295837000000148</v>
       </c>
       <c r="D400" s="5">
-        <v>20.409561868295011</v>
+        <v>21.286756391691043</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>11.395633180999999</v>
+        <v>11.39871084</v>
       </c>
       <c r="C401" s="5">
-        <v>-4.1652117000001709E-2</v>
+        <v>-6.940364100000096E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>-4.2836610691982742</v>
+        <v>-7.0253387725710219</v>
       </c>
       <c r="E401" s="5">
-        <v>9.7072056072112556</v>
+        <v>9.7162273547432463</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>11.387282586</v>
+        <v>11.389671739000001</v>
       </c>
       <c r="C402" s="5">
-        <v>-8.3505949999995721E-3</v>
+        <v>-9.0391009999990501E-3</v>
       </c>
       <c r="D402" s="5">
-        <v>-0.87581141372746751</v>
+        <v>-0.94745254391289668</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>11.426322816000001</v>
+        <v>11.404533863999999</v>
       </c>
       <c r="C403" s="5">
-        <v>3.904023000000123E-2</v>
+        <v>1.4862124999998727E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>4.1925570306585724</v>
+        <v>1.5771397308168122</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>11.645604279000001</v>
+        <v>11.607790162000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.21928146299999973</v>
+        <v>0.20325629800000122</v>
       </c>
       <c r="D404" s="5">
-        <v>25.62222116706312</v>
+        <v>23.612990714492298</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>11.629178682999999</v>
+        <v>11.618399299</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.6425596000001264E-2</v>
+        <v>1.0609136999999436E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.6794771199988401</v>
+        <v>1.1022904306158043</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>11.500491777000001</v>
+        <v>11.47534096</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.12868690599999866</v>
+        <v>-0.14305833899999953</v>
       </c>
       <c r="D406" s="5">
-        <v>-12.499926250283744</v>
+        <v>-13.815016615820719</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>11.41050654</v>
+        <v>11.407770601999999</v>
       </c>
       <c r="C407" s="5">
-        <v>-8.9985237000000495E-2</v>
+        <v>-6.7570358000001107E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-8.9956505731240135</v>
+        <v>-6.8415674200436598</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>11.152290509</v>
+        <v>11.140996065</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.2582160309999999</v>
+        <v>-0.26677453699999987</v>
       </c>
       <c r="D408" s="5">
-        <v>-24.018161689083495</v>
+        <v>-24.720123621359214</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>11.587626546999999</v>
+        <v>11.60947092</v>
       </c>
       <c r="C409" s="5">
-        <v>0.43533603799999909</v>
+        <v>0.46847485500000019</v>
       </c>
       <c r="D409" s="5">
-        <v>58.330649450622161</v>
+        <v>63.930923808273455</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>11.549187352000001</v>
+        <v>11.571085377999999</v>
       </c>
       <c r="C410" s="5">
-        <v>-3.8439194999998705E-2</v>
+        <v>-3.8385542000000328E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-3.908883802386165</v>
+        <v>-3.8963150229583299</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>11.650609617000001</v>
+        <v>11.685522353</v>
       </c>
       <c r="C411" s="5">
-        <v>0.10142226500000007</v>
+        <v>0.11443697500000027</v>
       </c>
       <c r="D411" s="5">
-        <v>11.06230576958691</v>
+        <v>12.535200547617208</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>11.718081196</v>
+        <v>11.762662921</v>
       </c>
       <c r="C412" s="5">
-        <v>6.7471578999999338E-2</v>
+        <v>7.7140568000000798E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>7.1751823398676473</v>
+        <v>8.2156955097548501</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>11.500017197</v>
+        <v>11.504496230000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.21806399899999995</v>
+        <v>-0.25816669099999956</v>
       </c>
       <c r="D413" s="5">
-        <v>-20.181448538544544</v>
+        <v>-23.37976982561414</v>
       </c>
       <c r="E413" s="5">
-        <v>0.91600014094908033</v>
+        <v>0.92804696500223827</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>11.914866682</v>
+        <v>11.916096335000001</v>
       </c>
       <c r="C414" s="5">
-        <v>0.41484948499999952</v>
+        <v>0.41160010499999977</v>
       </c>
       <c r="D414" s="5">
-        <v>52.998921700750998</v>
+        <v>52.474351063216808</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>11.849763073</v>
+        <v>11.817549017999999</v>
       </c>
       <c r="C415" s="5">
-        <v>-6.5103608999999452E-2</v>
+        <v>-9.85473170000013E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>-6.3633738745783592</v>
+        <v>-9.4849320815239224</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>11.864941032999999</v>
+        <v>11.820359635000001</v>
       </c>
       <c r="C416" s="5">
-        <v>1.5177959999999047E-2</v>
+        <v>2.810617000001514E-3</v>
       </c>
       <c r="D416" s="5">
-        <v>1.5479137823292355</v>
+        <v>0.28577463359240607</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>12.039675378</v>
+        <v>11.9229641</v>
       </c>
       <c r="C417" s="5">
-        <v>0.17473434500000096</v>
+        <v>0.10260446499999887</v>
       </c>
       <c r="D417" s="5">
-        <v>19.176415212015542</v>
+        <v>10.92835008036419</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>11.995176158</v>
+        <v>11.860334894999999</v>
       </c>
       <c r="C418" s="5">
-        <v>-4.4499220000000506E-2</v>
+        <v>-6.2629205000000354E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>-4.3461983101612978</v>
+        <v>-6.124429219812888</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>12.100278616000001</v>
+        <v>11.895448862</v>
       </c>
       <c r="C419" s="5">
-        <v>0.10510245800000106</v>
+        <v>3.5113967000000912E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>11.036274119042378</v>
+        <v>3.6111718534975967</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>12.042543023</v>
+        <v>11.829402718000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-5.7735593000000307E-2</v>
+        <v>-6.6046143999999529E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-5.5778174767525668</v>
+        <v>-6.4629232231346201</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>12.070361994000001</v>
+        <v>11.796295025999999</v>
       </c>
       <c r="C421" s="5">
-        <v>2.7818971000000303E-2</v>
+        <v>-3.3107692000001521E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>2.8075620552648672</v>
+        <v>-3.3072963304106806</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>12.134531846</v>
+        <v>11.864733943999999</v>
       </c>
       <c r="C422" s="5">
-        <v>6.4169851999999139E-2</v>
+        <v>6.8438918000000015E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>6.5694612449791912</v>
+        <v>7.1885853020311918</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>11.441195361</v>
+        <v>11.787825658999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.69333648499999967</v>
+        <v>-7.6908285000000021E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>-50.639391282398428</v>
+        <v>-7.5070991214331251</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>11.396732999999999</v>
+        <v>11.669029828999999</v>
       </c>
       <c r="C424" s="5">
-        <v>-4.4462361000000783E-2</v>
+        <v>-0.11879582999999982</v>
       </c>
       <c r="D424" s="5">
-        <v>-4.565001718466144</v>
+        <v>-11.445109252557085</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>11.448784429</v>
+        <v>11.714931798</v>
       </c>
       <c r="C425" s="5">
-        <v>5.2051429000000482E-2</v>
+        <v>4.5901969000000875E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>5.620458986678023</v>
+        <v>4.8238664360087613</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.44550166423547033</v>
+        <v>1.8291593459890176</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>11.346018129999999</v>
+        <v>11.524517059000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.10276629900000067</v>
+        <v>-0.1904147389999995</v>
       </c>
       <c r="D426" s="5">
-        <v>-10.255231465158376</v>
+        <v>-17.852254973529412</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>11.502938453000001</v>
+        <v>11.722094448</v>
       </c>
       <c r="C427" s="5">
-        <v>0.15692032300000136</v>
+        <v>0.19757738899999922</v>
       </c>
       <c r="D427" s="5">
-        <v>17.919023656847944</v>
+        <v>22.628036421098518</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>11.242991243000001</v>
+        <v>11.434446028</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.25994720999999998</v>
+        <v>-0.28764842000000002</v>
       </c>
       <c r="D428" s="5">
-        <v>-23.988917806407361</v>
+        <v>-25.780341546467678</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>11.52193525</v>
+        <v>11.628503959</v>
       </c>
       <c r="C429" s="5">
-        <v>0.27894400699999977</v>
+        <v>0.19405793099999968</v>
       </c>
       <c r="D429" s="5">
-        <v>34.190785363616129</v>
+        <v>22.378350151289172</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>11.801163719</v>
+        <v>11.848293918</v>
       </c>
       <c r="C430" s="5">
-        <v>0.27922846899999954</v>
+        <v>0.21978995899999987</v>
       </c>
       <c r="D430" s="5">
-        <v>33.288555598309145</v>
+        <v>25.194049801373875</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>12.104334207000001</v>
+        <v>12.07865782</v>
       </c>
       <c r="C431" s="5">
-        <v>0.30317048800000101</v>
+        <v>0.23036390200000056</v>
       </c>
       <c r="D431" s="5">
-        <v>35.579132333027985</v>
+        <v>25.995289582281455</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>12.050537785</v>
+        <v>11.927797460000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-5.3796422000001343E-2</v>
+        <v>-0.15086035999999936</v>
       </c>
       <c r="D432" s="5">
-        <v>-5.2048167737997701</v>
+        <v>-13.999904508643324</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>12.031955205999999</v>
+        <v>11.289281977</v>
       </c>
       <c r="C433" s="5">
-        <v>-1.8582579000000266E-2</v>
+        <v>-0.63851548300000083</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.8348507537036096</v>
+        <v>-48.325917162828425</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>11.935678599999999</v>
+        <v>11.756392028</v>
       </c>
       <c r="C434" s="5">
-        <v>-9.6276605999999987E-2</v>
+        <v>0.46711005100000058</v>
       </c>
       <c r="D434" s="5">
-        <v>-9.1905778577207045</v>
+        <v>62.664531437143545</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>11.905183732999999</v>
+        <v>11.728908217000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-3.0494866999999815E-2</v>
+        <v>-2.7483810999999747E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-3.0232024744394348</v>
+        <v>-2.7695404973217874</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>11.863003947999999</v>
+        <v>11.705907163999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-4.2179785000000081E-2</v>
+        <v>-2.3001053000001548E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-4.1696946490970994</v>
+        <v>-2.3280512173512791</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>12.019708223</v>
+        <v>11.780647445</v>
       </c>
       <c r="C437" s="5">
-        <v>0.15670427500000095</v>
+        <v>7.4740281000000408E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>17.055279137931723</v>
+        <v>7.9366672326468546</v>
       </c>
       <c r="E437" s="5">
-        <v>4.9867634205238431</v>
+        <v>0.56095629179180317</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>11.465587863</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-0.31505958199999995</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-27.768603657282842</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>