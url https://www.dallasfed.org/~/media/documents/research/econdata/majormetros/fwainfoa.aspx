--- v4 (2026-04-16)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7F1CDED2-A7A9-47EA-9EC4-4A315B074D55}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BB3C0894-72B7-4AAE-A247-4DA99D54BEDA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{ED0E86D2-8F9F-4C92-B1CA-209FFE02A647}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C7D1F21A-9C3E-42CF-9C8F-706D2B8879EC}"/>
   </bookViews>
   <sheets>
     <sheet name="fwainfoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C296EB1-0FFA-446B-B5D1-26EFBF4268CE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB3929F5-5C59-4502-8C99-B3A2DFBB91C2}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-2.3280512173512791</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>11.780647445</v>
       </c>
       <c r="C437" s="5">
         <v>7.4740281000000408E-2</v>
       </c>
       <c r="D437" s="5">
         <v>7.9366672326468546</v>
       </c>
       <c r="E437" s="5">
         <v>0.56095629179180317</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>11.465587863</v>
+        <v>11.672047821</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.31505958199999995</v>
+        <v>-0.10859962400000001</v>
       </c>
       <c r="D438" s="5">
-        <v>-27.768603657282842</v>
+        <v>-10.518184281138087</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>11.64023459</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-3.181323099999922E-2</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-3.2221218006036279</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>11.626751584000001</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-1.348300599999952E-2</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-1.3811515970173827</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>