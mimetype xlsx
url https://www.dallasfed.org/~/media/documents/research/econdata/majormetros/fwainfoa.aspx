--- v5 (2026-05-07)
+++ v6 (2026-06-01)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BB3C0894-72B7-4AAE-A247-4DA99D54BEDA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E81CF698-1570-4BA7-83CA-B60880EE5C3A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C7D1F21A-9C3E-42CF-9C8F-706D2B8879EC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{25B82DC9-98A4-4B4D-8597-3AE48914080A}"/>
   </bookViews>
   <sheets>
     <sheet name="fwainfoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB3929F5-5C59-4502-8C99-B3A2DFBB91C2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8B8D789-F7AC-4047-B940-6D58D2A08208}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>10.163551999999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>9.7781032027000006</v>
       </c>
       <c r="C7" s="5">
         <v>-0.3854487972999987</v>
       </c>
       <c r="D7" s="5">
         <v>-37.120477016013531</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>9.6862127851000004</v>
       </c>
       <c r="C8" s="5">
         <v>-9.1890417600000163E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-10.712088743028447</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>9.7741106583999997</v>
       </c>
       <c r="C9" s="5">
         <v>8.7897873299999318E-2</v>
       </c>
       <c r="D9" s="5">
         <v>11.449713287736675</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>9.9476683524999991</v>
       </c>
       <c r="C10" s="5">
         <v>0.17355769409999944</v>
       </c>
       <c r="D10" s="5">
         <v>23.517517409369514</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>9.9226127690000006</v>
       </c>
       <c r="C11" s="5">
         <v>-2.505558349999859E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-2.9809660317871134</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>10.147078473000001</v>
       </c>
       <c r="C12" s="5">
         <v>0.22446570399999999</v>
       </c>
       <c r="D12" s="5">
         <v>30.791556673498977</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>10.1593404</v>
       </c>
       <c r="C13" s="5">
         <v>1.2261926999999062E-2</v>
       </c>
       <c r="D13" s="5">
         <v>1.4597801010176603</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>10.099044598000001</v>
       </c>
       <c r="C14" s="5">
         <v>-6.0295801999998844E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-6.8940714178853169</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>10.284466771</v>
       </c>
       <c r="C15" s="5">
         <v>0.18542217299999919</v>
       </c>
       <c r="D15" s="5">
         <v>24.399281184521261</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>10.231710498</v>
       </c>
       <c r="C16" s="5">
         <v>-5.2756272999999965E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-5.9849092135339843</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>10.202790897</v>
       </c>
       <c r="C17" s="5">
         <v>-2.8919601000000128E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-3.3395281948507605</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>10.665220197</v>
       </c>
       <c r="C18" s="5">
         <v>0.46242930000000015</v>
       </c>
       <c r="D18" s="5">
         <v>70.219803599890668</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>10.292801653</v>
       </c>
       <c r="C19" s="5">
         <v>-0.3724185440000003</v>
       </c>
       <c r="D19" s="5">
         <v>-34.722227202016811</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>10.393137510000001</v>
       </c>
       <c r="C20" s="5">
         <v>0.10033585700000103</v>
       </c>
       <c r="D20" s="5">
         <v>12.345798476735602</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>10.058429161999999</v>
       </c>
       <c r="C21" s="5">
         <v>-0.33470834800000127</v>
       </c>
       <c r="D21" s="5">
         <v>-32.484753243679791</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>10.042602292</v>
       </c>
       <c r="C22" s="5">
         <v>-1.5826869999999715E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-1.8719364439169994</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>10.113198281000001</v>
       </c>
       <c r="C23" s="5">
         <v>7.0595989000000969E-2</v>
       </c>
       <c r="D23" s="5">
         <v>8.7694912683386139</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>10.255226567999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.1420282869999987</v>
       </c>
       <c r="D24" s="5">
         <v>18.217249251587518</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>10.254477477</v>
       </c>
       <c r="C25" s="5">
         <v>-7.4909099999942441E-4</v>
       </c>
       <c r="D25" s="5">
         <v>-8.7618557075164194E-2</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>10.289848289</v>
       </c>
       <c r="C26" s="5">
         <v>3.5370812000000029E-2</v>
       </c>
       <c r="D26" s="5">
         <v>4.2185997275582476</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>10.295123371000001</v>
       </c>
       <c r="C27" s="5">
         <v>5.2750820000007081E-3</v>
       </c>
       <c r="D27" s="5">
         <v>0.61691649031856421</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>11.232214351</v>
       </c>
       <c r="C28" s="5">
         <v>0.93709097999999891</v>
       </c>
       <c r="D28" s="5">
         <v>184.44999419147416</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>11.197784874</v>
       </c>
       <c r="C29" s="5">
         <v>-3.4429476999999764E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-3.6169102315235846</v>
       </c>
       <c r="E29" s="5">
         <v>9.7521745475795729</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>11.077225991000001</v>
       </c>
       <c r="C30" s="5">
         <v>-0.12055888299999928</v>
       </c>
       <c r="D30" s="5">
         <v>-12.181350392364653</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>11.115723338</v>
       </c>
       <c r="C31" s="5">
         <v>3.8497346999999849E-2</v>
       </c>
       <c r="D31" s="5">
         <v>4.2510782429083571</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>11.199625394</v>
       </c>
       <c r="C32" s="5">
         <v>8.3902055999999448E-2</v>
       </c>
       <c r="D32" s="5">
         <v>9.4433079992302993</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>11.134446565999999</v>
       </c>
       <c r="C33" s="5">
         <v>-6.5178828000000522E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-6.7644222890124279</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>11.241023229</v>
       </c>
       <c r="C34" s="5">
         <v>0.10657666300000024</v>
       </c>
       <c r="D34" s="5">
         <v>12.110558948718531</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>11.090294301</v>
       </c>
       <c r="C35" s="5">
         <v>-0.15072892799999948</v>
       </c>
       <c r="D35" s="5">
         <v>-14.955406436653639</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>10.575211083999999</v>
       </c>
       <c r="C36" s="5">
         <v>-0.51508321700000081</v>
       </c>
       <c r="D36" s="5">
         <v>-43.48656777053197</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>10.844201086</v>
       </c>
       <c r="C37" s="5">
         <v>0.26899000200000067</v>
       </c>
       <c r="D37" s="5">
         <v>35.176814854101622</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>10.866003447000001</v>
       </c>
       <c r="C38" s="5">
         <v>2.1802361000000658E-2</v>
       </c>
       <c r="D38" s="5">
         <v>2.4394682409109469</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>10.917606614</v>
       </c>
       <c r="C39" s="5">
         <v>5.1603166999999672E-2</v>
       </c>
       <c r="D39" s="5">
         <v>5.8500915759393868</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>10.826521855999999</v>
       </c>
       <c r="C40" s="5">
         <v>-9.1084758000000932E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-9.5646583044983853</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>10.882925132</v>
       </c>
       <c r="C41" s="5">
         <v>5.6403276000001057E-2</v>
       </c>
       <c r="D41" s="5">
         <v>6.4339584163976005</v>
       </c>
       <c r="E41" s="5">
         <v>-2.8118038124760547</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>11.102804493000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.21987936100000027</v>
       </c>
       <c r="D42" s="5">
         <v>27.128994427950403</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>11.054603878</v>
       </c>
       <c r="C43" s="5">
         <v>-4.8200615000000724E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-5.0869541482882479</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>11.114787691</v>
       </c>
       <c r="C44" s="5">
         <v>6.0183813000000086E-2</v>
       </c>
       <c r="D44" s="5">
         <v>6.7322923222027375</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>11.106238248</v>
       </c>
       <c r="C45" s="5">
         <v>-8.5494429999997124E-3</v>
       </c>
       <c r="D45" s="5">
         <v>-0.91913944828136973</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>11.02847495</v>
       </c>
       <c r="C46" s="5">
         <v>-7.7763298000000702E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-8.085991731099341</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>11.067731733</v>
       </c>
       <c r="C47" s="5">
         <v>3.9256783000000794E-2</v>
       </c>
       <c r="D47" s="5">
         <v>4.3561272559948128</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>11.095069397</v>
       </c>
       <c r="C48" s="5">
         <v>2.7337663999999151E-2</v>
       </c>
       <c r="D48" s="5">
         <v>3.0046401561967695</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>11.131994324000001</v>
       </c>
       <c r="C49" s="5">
         <v>3.6924927000001162E-2</v>
       </c>
       <c r="D49" s="5">
         <v>4.0675760037684361</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>11.140886677999999</v>
       </c>
       <c r="C50" s="5">
         <v>8.8923539999985479E-3</v>
       </c>
       <c r="D50" s="5">
         <v>0.96279528745437659</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>11.036320751</v>
       </c>
       <c r="C51" s="5">
         <v>-0.10456592699999945</v>
       </c>
       <c r="D51" s="5">
         <v>-10.699336215499267</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>11.016005991</v>
       </c>
       <c r="C52" s="5">
         <v>-2.0314759999999765E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-2.1866364523864146</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>11.065431485</v>
       </c>
       <c r="C53" s="5">
         <v>4.9425493999999404E-2</v>
       </c>
       <c r="D53" s="5">
         <v>5.5189060807001811</v>
       </c>
       <c r="E53" s="5">
         <v>1.6769972299392144</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>11.030131437</v>
       </c>
       <c r="C54" s="5">
         <v>-3.5300047999999862E-2</v>
       </c>
       <c r="D54" s="5">
         <v>-3.7616851672119367</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>10.990306006000001</v>
       </c>
       <c r="C55" s="5">
         <v>-3.9825430999998801E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-4.2477107261010172</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>11.034125071</v>
       </c>
       <c r="C56" s="5">
         <v>4.3819064999999213E-2</v>
       </c>
       <c r="D56" s="5">
         <v>4.8908031767284088</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>11.289947989</v>
       </c>
       <c r="C57" s="5">
         <v>0.25582291799999979</v>
       </c>
       <c r="D57" s="5">
         <v>31.658367666023945</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>11.318987830999999</v>
       </c>
       <c r="C58" s="5">
         <v>2.9039841999999538E-2</v>
       </c>
       <c r="D58" s="5">
         <v>3.1306658452904479</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>11.351184331000001</v>
       </c>
       <c r="C59" s="5">
         <v>3.2196500000001294E-2</v>
       </c>
       <c r="D59" s="5">
         <v>3.4672719089363202</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>11.315062826</v>
       </c>
       <c r="C60" s="5">
         <v>-3.6121505000000553E-2</v>
       </c>
       <c r="D60" s="5">
         <v>-3.7524858009308604</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>11.316467189999999</v>
       </c>
       <c r="C61" s="5">
         <v>1.4043639999989921E-3</v>
       </c>
       <c r="D61" s="5">
         <v>0.14903917859729887</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>11.311559816999999</v>
       </c>
       <c r="C62" s="5">
         <v>-4.9073729999999927E-3</v>
       </c>
       <c r="D62" s="5">
         <v>-0.51913927535973681</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>11.356105905</v>
       </c>
       <c r="C63" s="5">
         <v>4.4546088000000594E-2</v>
       </c>
       <c r="D63" s="5">
         <v>4.8294363873656154</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>11.395288502</v>
       </c>
       <c r="C64" s="5">
         <v>3.918259699999993E-2</v>
       </c>
       <c r="D64" s="5">
         <v>4.2199094236640589</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>11.438250447</v>
       </c>
       <c r="C65" s="5">
         <v>4.2961945000000057E-2</v>
       </c>
       <c r="D65" s="5">
         <v>4.6191814113293761</v>
       </c>
       <c r="E65" s="5">
         <v>3.3692220904840697</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>12.157828963</v>
       </c>
       <c r="C66" s="5">
         <v>0.71957851600000033</v>
       </c>
       <c r="D66" s="5">
         <v>107.94914337906447</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>12.226263575999999</v>
       </c>
       <c r="C67" s="5">
         <v>6.8434612999999089E-2</v>
       </c>
       <c r="D67" s="5">
         <v>6.9677096314118447</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>12.3500061</v>
       </c>
       <c r="C68" s="5">
         <v>0.12374252400000074</v>
       </c>
       <c r="D68" s="5">
         <v>12.844660797892571</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>11.893761135</v>
       </c>
       <c r="C69" s="5">
         <v>-0.45624496499999978</v>
       </c>
       <c r="D69" s="5">
         <v>-36.346178581967962</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>11.901194152</v>
       </c>
       <c r="C70" s="5">
         <v>7.4330170000003193E-3</v>
       </c>
       <c r="D70" s="5">
         <v>0.75252420519273944</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>11.941970001</v>
       </c>
       <c r="C71" s="5">
         <v>4.0775848999999198E-2</v>
       </c>
       <c r="D71" s="5">
         <v>4.1898057315892023</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>11.828878489999999</v>
       </c>
       <c r="C72" s="5">
         <v>-0.11309151100000037</v>
       </c>
       <c r="D72" s="5">
         <v>-10.790493518720744</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>11.914515743999999</v>
       </c>
       <c r="C73" s="5">
         <v>8.5637253999999885E-2</v>
       </c>
       <c r="D73" s="5">
         <v>9.0420226124559235</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>11.896936127</v>
       </c>
       <c r="C74" s="5">
         <v>-1.7579616999999104E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-1.7562767042950345</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>11.864367666</v>
       </c>
       <c r="C75" s="5">
         <v>-3.2568461000000326E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-3.2360473323874261</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>11.968807245000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.104439579000001</v>
       </c>
       <c r="D76" s="5">
         <v>11.090088914279272</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>12.121894755</v>
       </c>
       <c r="C77" s="5">
         <v>0.15308750999999887</v>
       </c>
       <c r="D77" s="5">
         <v>16.475781958191327</v>
       </c>
       <c r="E77" s="5">
         <v>5.9768258368508187</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>11.966422095</v>
       </c>
       <c r="C78" s="5">
         <v>-0.15547265999999915</v>
       </c>
       <c r="D78" s="5">
         <v>-14.35032790341706</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>12.033825566999999</v>
       </c>
       <c r="C79" s="5">
         <v>6.7403471999998743E-2</v>
       </c>
       <c r="D79" s="5">
         <v>6.9726441530126415</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>12.153397798</v>
       </c>
       <c r="C80" s="5">
         <v>0.11957223100000114</v>
       </c>
       <c r="D80" s="5">
         <v>12.597309826577053</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>12.522118064000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.36872026600000041</v>
       </c>
       <c r="D81" s="5">
         <v>43.139986425634611</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>12.692324262</v>
       </c>
       <c r="C82" s="5">
         <v>0.17020619799999892</v>
       </c>
       <c r="D82" s="5">
         <v>17.587288599695093</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>12.739415762</v>
       </c>
       <c r="C83" s="5">
         <v>4.7091500000000508E-2</v>
       </c>
       <c r="D83" s="5">
         <v>4.544269082095953</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>13.046400934999999</v>
       </c>
       <c r="C84" s="5">
         <v>0.30698517299999928</v>
       </c>
       <c r="D84" s="5">
         <v>33.074399062488766</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>13.318939659</v>
       </c>
       <c r="C85" s="5">
         <v>0.27253872400000034</v>
       </c>
       <c r="D85" s="5">
         <v>28.158426218701415</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>13.190620501</v>
       </c>
       <c r="C86" s="5">
         <v>-0.12831915800000004</v>
       </c>
       <c r="D86" s="5">
         <v>-10.967843649586563</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>13.971994557</v>
       </c>
       <c r="C87" s="5">
         <v>0.78137405600000065</v>
       </c>
       <c r="D87" s="5">
         <v>99.488647028823493</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>14.245223342999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.27322878599999889</v>
       </c>
       <c r="D88" s="5">
         <v>26.16249206715635</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>14.108097272</v>
       </c>
       <c r="C89" s="5">
         <v>-0.13712607099999907</v>
       </c>
       <c r="D89" s="5">
         <v>-10.958966533095737</v>
       </c>
       <c r="E89" s="5">
         <v>16.385247992528051</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>14.052456178</v>
       </c>
       <c r="C90" s="5">
         <v>-5.564109400000028E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-4.6313727701191354</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>14.235316321000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.18286014300000097</v>
       </c>
       <c r="D91" s="5">
         <v>16.782720528421269</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>14.939346445</v>
       </c>
       <c r="C92" s="5">
         <v>0.70403012399999909</v>
       </c>
       <c r="D92" s="5">
         <v>78.473491844646361</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>15.157287123</v>
       </c>
       <c r="C93" s="5">
         <v>0.21794067799999972</v>
       </c>
       <c r="D93" s="5">
         <v>18.981254935947245</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>15.38402029</v>
       </c>
       <c r="C94" s="5">
         <v>0.22673316700000079</v>
       </c>
       <c r="D94" s="5">
         <v>19.503437647299293</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>15.638434687</v>
       </c>
       <c r="C95" s="5">
         <v>0.25441439699999968</v>
       </c>
       <c r="D95" s="5">
         <v>21.753439686892651</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>15.867214863999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.22878017699999909</v>
       </c>
       <c r="D96" s="5">
         <v>19.038943847668733</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>16.134316136999999</v>
       </c>
       <c r="C97" s="5">
         <v>0.26710127299999975</v>
       </c>
       <c r="D97" s="5">
         <v>22.179491909769624</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>16.401046410999999</v>
       </c>
       <c r="C98" s="5">
         <v>0.26673027400000038</v>
       </c>
       <c r="D98" s="5">
         <v>21.745226856338927</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>16.568236005999999</v>
       </c>
       <c r="C99" s="5">
         <v>0.16718959499999997</v>
       </c>
       <c r="D99" s="5">
         <v>12.942286582293105</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>16.738061740999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.16982573499999987</v>
       </c>
       <c r="D100" s="5">
         <v>13.017766174780899</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>16.911601193999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.17353945300000007</v>
       </c>
       <c r="D101" s="5">
         <v>13.176108737760606</v>
       </c>
       <c r="E101" s="5">
         <v>19.871594786662317</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>17.611339912999998</v>
       </c>
       <c r="C102" s="5">
         <v>0.69973871899999907</v>
       </c>
       <c r="D102" s="5">
         <v>62.664225246857619</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>17.719249124000001</v>
       </c>
       <c r="C103" s="5">
         <v>0.10790921100000261</v>
       </c>
       <c r="D103" s="5">
         <v>7.6056256988177307</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>18.013367419000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.29411829500000053</v>
       </c>
       <c r="D104" s="5">
         <v>21.841466959998645</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>17.888745508</v>
       </c>
       <c r="C105" s="5">
         <v>-0.12462191100000197</v>
       </c>
       <c r="D105" s="5">
         <v>-7.9932396522956584</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>17.987238987000001</v>
       </c>
       <c r="C106" s="5">
         <v>9.8493479000001827E-2</v>
       </c>
       <c r="D106" s="5">
         <v>6.8108647554619317</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>18.042357851999999</v>
       </c>
       <c r="C107" s="5">
         <v>5.5118864999997186E-2</v>
       </c>
       <c r="D107" s="5">
         <v>3.7398102022980551</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>17.793467459999999</v>
       </c>
       <c r="C108" s="5">
         <v>-0.24889039199999985</v>
       </c>
       <c r="D108" s="5">
         <v>-15.353783090911444</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>17.940106910000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.14663945000000211</v>
       </c>
       <c r="D109" s="5">
         <v>10.350234453916563</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>18.113610135999998</v>
       </c>
       <c r="C110" s="5">
         <v>0.17350322599999757</v>
       </c>
       <c r="D110" s="5">
         <v>12.243156478607563</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>18.872511967000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.75890183100000286</v>
       </c>
       <c r="D111" s="5">
         <v>63.642580855168561</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>19.043609270000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.17109730299999981</v>
       </c>
       <c r="D112" s="5">
         <v>11.438339751909954</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>19.015021384000001</v>
       </c>
       <c r="C113" s="5">
         <v>-2.8587886000000395E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-1.7866168408209981</v>
       </c>
       <c r="E113" s="5">
         <v>12.437735291122308</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>19.165737576000001</v>
       </c>
       <c r="C114" s="5">
         <v>0.15071619200000086</v>
       </c>
       <c r="D114" s="5">
         <v>9.937189523801182</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>19.207432677</v>
       </c>
       <c r="C115" s="5">
         <v>4.1695100999998402E-2</v>
       </c>
       <c r="D115" s="5">
         <v>2.6420666055803954</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>19.077403639</v>
       </c>
       <c r="C116" s="5">
         <v>-0.13002903799999999</v>
       </c>
       <c r="D116" s="5">
         <v>-7.8279201542272192</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>18.210603726999999</v>
       </c>
       <c r="C117" s="5">
         <v>-0.86679991200000117</v>
       </c>
       <c r="D117" s="5">
         <v>-42.765103115755146</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>18.300668924</v>
       </c>
       <c r="C118" s="5">
         <v>9.0065197000001262E-2</v>
       </c>
       <c r="D118" s="5">
         <v>6.0990374403467218</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>18.241603489999999</v>
       </c>
       <c r="C119" s="5">
         <v>-5.9065434000000749E-2</v>
       </c>
       <c r="D119" s="5">
         <v>-3.8049852920140181</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>18.316629576</v>
       </c>
       <c r="C120" s="5">
         <v>7.5026086000001158E-2</v>
       </c>
       <c r="D120" s="5">
         <v>5.0486835441350797</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>18.337338591999998</v>
       </c>
       <c r="C121" s="5">
         <v>2.070901599999786E-2</v>
       </c>
       <c r="D121" s="5">
         <v>1.3652039292908258</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>18.324862030999999</v>
       </c>
       <c r="C122" s="5">
         <v>-1.247656099999972E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-0.81342082395413629</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>18.172965133999998</v>
       </c>
       <c r="C123" s="5">
         <v>-0.15189689700000031</v>
       </c>
       <c r="D123" s="5">
         <v>-9.5057555409323484</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>18.361537509000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.18857237500000323</v>
       </c>
       <c r="D124" s="5">
         <v>13.187641255828808</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>18.724640397000002</v>
       </c>
       <c r="C125" s="5">
         <v>0.36310288800000023</v>
       </c>
       <c r="D125" s="5">
         <v>26.48915779282617</v>
       </c>
       <c r="E125" s="5">
         <v>-1.5271136494452553</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>18.636367657000001</v>
       </c>
       <c r="C126" s="5">
         <v>-8.8272740000000738E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-5.5127075971298183</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>18.589075423000001</v>
       </c>
       <c r="C127" s="5">
         <v>-4.7292234000000377E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-3.0030141018049683</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>18.644010412</v>
       </c>
       <c r="C128" s="5">
         <v>5.493498899999949E-2</v>
       </c>
       <c r="D128" s="5">
         <v>3.6044876407187898</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>19.424445802000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.78043539000000095</v>
       </c>
       <c r="D129" s="5">
         <v>63.572992947688945</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>19.515183867000001</v>
       </c>
       <c r="C130" s="5">
         <v>9.0738065000000034E-2</v>
       </c>
       <c r="D130" s="5">
         <v>5.7518875074135112</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>19.646016481</v>
       </c>
       <c r="C131" s="5">
         <v>0.13083261399999913</v>
       </c>
       <c r="D131" s="5">
         <v>8.3483442951739271</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>19.633527033</v>
       </c>
       <c r="C132" s="5">
         <v>-1.2489448000000181E-2</v>
       </c>
       <c r="D132" s="5">
         <v>-0.76020731885890758</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>19.416492078000001</v>
       </c>
       <c r="C133" s="5">
         <v>-0.21703495499999903</v>
       </c>
       <c r="D133" s="5">
         <v>-12.487650813448802</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>19.827940587000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.41144850899999952</v>
       </c>
       <c r="D134" s="5">
         <v>28.612170565458772</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>20.081029276999999</v>
       </c>
       <c r="C135" s="5">
         <v>0.25308868999999845</v>
       </c>
       <c r="D135" s="5">
         <v>16.439498166810672</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>20.085895271999998</v>
       </c>
       <c r="C136" s="5">
         <v>4.8659949999994012E-3</v>
       </c>
       <c r="D136" s="5">
         <v>0.291169460929952</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>20.124698653999999</v>
       </c>
       <c r="C137" s="5">
         <v>3.8803382000001108E-2</v>
       </c>
       <c r="D137" s="5">
         <v>2.3430379688904601</v>
       </c>
       <c r="E137" s="5">
         <v>7.4770902261188876</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>20.326726302000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.20202764800000139</v>
       </c>
       <c r="D138" s="5">
         <v>12.734447738415966</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>20.383824895</v>
       </c>
       <c r="C139" s="5">
         <v>5.7098592999999198E-2</v>
       </c>
       <c r="D139" s="5">
         <v>3.4234177404749877</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>20.512602960999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.12877806599999886</v>
       </c>
       <c r="D140" s="5">
         <v>7.8502431674419615</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>20.526882914000002</v>
       </c>
       <c r="C141" s="5">
         <v>1.4279953000002621E-2</v>
       </c>
       <c r="D141" s="5">
         <v>0.83859211490953101</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>20.428758214999998</v>
       </c>
       <c r="C142" s="5">
         <v>-9.8124699000003091E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-5.5879214213964463</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>20.351014086999999</v>
       </c>
       <c r="C143" s="5">
         <v>-7.774412799999908E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-4.4723622139258845</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>20.344447819999999</v>
       </c>
       <c r="C144" s="5">
         <v>-6.566267000000181E-3</v>
       </c>
       <c r="D144" s="5">
         <v>-0.38649438145457182</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>20.297810567999999</v>
       </c>
       <c r="C145" s="5">
         <v>-4.6637252000000018E-2</v>
       </c>
       <c r="D145" s="5">
         <v>-2.7164393066444692</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>20.228046977000002</v>
       </c>
       <c r="C146" s="5">
         <v>-6.9763590999997405E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-4.0473216759218005</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>20.076787584000002</v>
       </c>
       <c r="C147" s="5">
         <v>-0.15125939300000013</v>
       </c>
       <c r="D147" s="5">
         <v>-8.6132470830129542</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>20.208250824</v>
       </c>
       <c r="C148" s="5">
         <v>0.13146323999999865</v>
       </c>
       <c r="D148" s="5">
         <v>8.1468800846714817</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>20.316758733</v>
       </c>
       <c r="C149" s="5">
         <v>0.10850790900000007</v>
       </c>
       <c r="D149" s="5">
         <v>6.6371169375647465</v>
       </c>
       <c r="E149" s="5">
         <v>0.95435008643882657</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>19.947796198999999</v>
       </c>
       <c r="C150" s="5">
         <v>-0.36896253400000134</v>
       </c>
       <c r="D150" s="5">
         <v>-19.742432837789082</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>19.774871479000002</v>
       </c>
       <c r="C151" s="5">
         <v>-0.17292471999999748</v>
       </c>
       <c r="D151" s="5">
         <v>-9.920707757704827</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>19.391650131999999</v>
       </c>
       <c r="C152" s="5">
         <v>-0.38322134700000277</v>
       </c>
       <c r="D152" s="5">
         <v>-20.929739818475134</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>19.420341872000002</v>
       </c>
       <c r="C153" s="5">
         <v>2.8691740000002852E-2</v>
       </c>
       <c r="D153" s="5">
         <v>1.7900311723408224</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>19.228345101999999</v>
       </c>
       <c r="C154" s="5">
         <v>-0.19199677000000293</v>
       </c>
       <c r="D154" s="5">
         <v>-11.2393556798415</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>19.263403629999999</v>
       </c>
       <c r="C155" s="5">
         <v>3.5058528000000422E-2</v>
       </c>
       <c r="D155" s="5">
         <v>2.2100023879973563</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>19.151477734</v>
       </c>
       <c r="C156" s="5">
         <v>-0.11192589599999891</v>
       </c>
       <c r="D156" s="5">
         <v>-6.7537911296612911</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>19.094910958</v>
       </c>
       <c r="C157" s="5">
         <v>-5.6566776000000374E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-3.4873652591502546</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>18.924996440000001</v>
       </c>
       <c r="C158" s="5">
         <v>-0.16991451799999879</v>
       </c>
       <c r="D158" s="5">
         <v>-10.17069756637553</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>18.775992586000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.14900385400000005</v>
       </c>
       <c r="D159" s="5">
         <v>-9.0494806132720313</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>18.317231027999998</v>
       </c>
       <c r="C160" s="5">
         <v>-0.45876155800000262</v>
       </c>
       <c r="D160" s="5">
         <v>-25.683882075164011</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>18.005590984000001</v>
       </c>
       <c r="C161" s="5">
         <v>-0.31164004399999712</v>
       </c>
       <c r="D161" s="5">
         <v>-18.61006734484949</v>
       </c>
       <c r="E161" s="5">
         <v>-11.375671579177771</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>17.974698217</v>
       </c>
       <c r="C162" s="5">
         <v>-3.0892767000000987E-2</v>
       </c>
       <c r="D162" s="5">
         <v>-2.039560320642142</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>17.961313842999999</v>
       </c>
       <c r="C163" s="5">
         <v>-1.3384374000001031E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-0.88989722851061659</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>17.968706392000001</v>
       </c>
       <c r="C164" s="5">
         <v>7.392549000002191E-3</v>
       </c>
       <c r="D164" s="5">
         <v>0.4950176733311995</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>17.912941645</v>
       </c>
       <c r="C165" s="5">
         <v>-5.5764747000001336E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-3.6612106140878287</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>18.027010533999999</v>
       </c>
       <c r="C166" s="5">
         <v>0.11406888899999856</v>
       </c>
       <c r="D166" s="5">
         <v>7.9149507594547863</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>17.969039698</v>
       </c>
       <c r="C167" s="5">
         <v>-5.7970835999999082E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-3.7914060485209067</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>18.167125199000001</v>
       </c>
       <c r="C168" s="5">
         <v>0.19808550100000133</v>
       </c>
       <c r="D168" s="5">
         <v>14.060715603260721</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>18.016006356999998</v>
       </c>
       <c r="C169" s="5">
         <v>-0.15111884200000247</v>
       </c>
       <c r="D169" s="5">
         <v>-9.5376621462073707</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>17.923773441000002</v>
       </c>
       <c r="C170" s="5">
         <v>-9.2232915999996834E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-5.9733351524718259</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>17.863946371000001</v>
       </c>
       <c r="C171" s="5">
         <v>-5.9827070000000759E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-3.9327129071107803</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>17.915344907000001</v>
       </c>
       <c r="C172" s="5">
         <v>5.1398536000000661E-2</v>
       </c>
       <c r="D172" s="5">
         <v>3.5078310613406938</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>17.996773530999999</v>
       </c>
       <c r="C173" s="5">
         <v>8.1428623999997285E-2</v>
       </c>
       <c r="D173" s="5">
         <v>5.5926612139082899</v>
       </c>
       <c r="E173" s="5">
         <v>-4.8970639218881562E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>18.101842752</v>
       </c>
       <c r="C174" s="5">
         <v>0.10506922100000082</v>
       </c>
       <c r="D174" s="5">
         <v>7.2352666499083895</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>17.843148003</v>
       </c>
       <c r="C175" s="5">
         <v>-0.258694749</v>
       </c>
       <c r="D175" s="5">
         <v>-15.863531572310773</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>18.059794535999998</v>
       </c>
       <c r="C176" s="5">
         <v>0.2166465329999987</v>
       </c>
       <c r="D176" s="5">
         <v>15.583522866188048</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>17.995772209999998</v>
       </c>
       <c r="C177" s="5">
         <v>-6.4022325999999907E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-4.1720526082438152</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>17.905346436999999</v>
       </c>
       <c r="C178" s="5">
         <v>-9.0425772999999765E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-5.8659178728852073</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>17.882404652000002</v>
       </c>
       <c r="C179" s="5">
         <v>-2.2941784999996884E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-1.5267485662311064</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>17.782883282</v>
       </c>
       <c r="C180" s="5">
         <v>-9.9521370000001497E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-6.4777129071248885</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>17.749109291</v>
       </c>
       <c r="C181" s="5">
         <v>-3.3773991000000336E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-2.255432966076365</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>17.726550566</v>
       </c>
       <c r="C182" s="5">
         <v>-2.2558724999999669E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-1.5145569362997269</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>17.765503075000002</v>
       </c>
       <c r="C183" s="5">
         <v>3.8952509000001356E-2</v>
       </c>
       <c r="D183" s="5">
         <v>2.6689960787419365</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>17.708074674999999</v>
       </c>
       <c r="C184" s="5">
         <v>-5.7428400000002711E-2</v>
       </c>
       <c r="D184" s="5">
         <v>-3.8108659304821879</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>17.697457362000002</v>
       </c>
       <c r="C185" s="5">
         <v>-1.0617312999997353E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-0.71712170493729577</v>
       </c>
       <c r="E185" s="5">
         <v>-1.6631657251474308</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>17.405961992000002</v>
       </c>
       <c r="C186" s="5">
         <v>-0.29149536999999981</v>
       </c>
       <c r="D186" s="5">
         <v>-18.069449258301272</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>17.426832782000002</v>
       </c>
       <c r="C187" s="5">
         <v>2.0870790000000028E-2</v>
       </c>
       <c r="D187" s="5">
         <v>1.4483989508529582</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>17.252159815999999</v>
       </c>
       <c r="C188" s="5">
         <v>-0.17467296600000282</v>
       </c>
       <c r="D188" s="5">
         <v>-11.38645652179634</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>17.269722043000002</v>
       </c>
       <c r="C189" s="5">
         <v>1.756222700000265E-2</v>
       </c>
       <c r="D189" s="5">
         <v>1.2284298225949675</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>17.285177782000002</v>
       </c>
       <c r="C190" s="5">
         <v>1.5455739000000079E-2</v>
       </c>
       <c r="D190" s="5">
         <v>1.079256098485093</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>17.189048323000002</v>
       </c>
       <c r="C191" s="5">
         <v>-9.6129459000000139E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-6.473263290378739</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>17.202193880999999</v>
       </c>
       <c r="C192" s="5">
         <v>1.3145557999997948E-2</v>
       </c>
       <c r="D192" s="5">
         <v>0.92158624184690563</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>17.080184157000001</v>
       </c>
       <c r="C193" s="5">
         <v>-0.12200972399999799</v>
       </c>
       <c r="D193" s="5">
         <v>-8.1869258841537285</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>17.138469715999999</v>
       </c>
       <c r="C194" s="5">
         <v>5.8285558999997988E-2</v>
       </c>
       <c r="D194" s="5">
         <v>4.1726975064319216</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>17.167462230999998</v>
       </c>
       <c r="C195" s="5">
         <v>2.8992514999998775E-2</v>
       </c>
       <c r="D195" s="5">
         <v>2.0489898797317441</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>17.106165673</v>
       </c>
       <c r="C196" s="5">
         <v>-6.1296557999998669E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-4.2014625144725093</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>17.009331580000001</v>
       </c>
       <c r="C197" s="5">
         <v>-9.6834092999998234E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-6.5853733894599813</v>
       </c>
       <c r="E197" s="5">
         <v>-3.8882748404160283</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>17.101295222000001</v>
       </c>
       <c r="C198" s="5">
         <v>9.1963641999999624E-2</v>
       </c>
       <c r="D198" s="5">
         <v>6.684440428565841</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>17.116927341</v>
       </c>
       <c r="C199" s="5">
         <v>1.5632118999999278E-2</v>
       </c>
       <c r="D199" s="5">
         <v>1.102439257265786</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>17.049568146999999</v>
       </c>
       <c r="C200" s="5">
         <v>-6.7359194000001565E-2</v>
       </c>
       <c r="D200" s="5">
         <v>-4.6214070124832363</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>16.732082269999999</v>
       </c>
       <c r="C201" s="5">
         <v>-0.31748587699999931</v>
       </c>
       <c r="D201" s="5">
         <v>-20.193310084804938</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>16.556449300000001</v>
       </c>
       <c r="C202" s="5">
         <v>-0.17563296999999878</v>
       </c>
       <c r="D202" s="5">
         <v>-11.893784527121799</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>16.493476804</v>
       </c>
       <c r="C203" s="5">
         <v>-6.2972496000000433E-2</v>
       </c>
       <c r="D203" s="5">
         <v>-4.469923440864032</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>16.30915714</v>
       </c>
       <c r="C204" s="5">
         <v>-0.18431966400000022</v>
       </c>
       <c r="D204" s="5">
         <v>-12.616056822504696</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>16.105694375999999</v>
       </c>
       <c r="C205" s="5">
         <v>-0.20346276400000107</v>
       </c>
       <c r="D205" s="5">
         <v>-13.984793422323571</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>16.254040617000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.14834624100000227</v>
       </c>
       <c r="D206" s="5">
         <v>11.630442135204877</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>16.287430648000001</v>
       </c>
       <c r="C207" s="5">
         <v>3.3390030999999709E-2</v>
       </c>
       <c r="D207" s="5">
         <v>2.493155913563383</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>16.31066465</v>
       </c>
       <c r="C208" s="5">
         <v>2.323400199999881E-2</v>
       </c>
       <c r="D208" s="5">
         <v>1.7252930880104822</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>16.236999614999998</v>
       </c>
       <c r="C209" s="5">
         <v>-7.3665035000001211E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-5.2870288090630773</v>
       </c>
       <c r="E209" s="5">
         <v>-4.5406367755692951</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>16.080116866000001</v>
       </c>
       <c r="C210" s="5">
         <v>-0.15688274899999755</v>
       </c>
       <c r="D210" s="5">
         <v>-10.997737977754474</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>16.011506661999999</v>
       </c>
       <c r="C211" s="5">
         <v>-6.8610204000002284E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-5.0016645825864288</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>16.040120033000001</v>
       </c>
       <c r="C212" s="5">
         <v>2.8613371000002275E-2</v>
       </c>
       <c r="D212" s="5">
         <v>2.1656640887327772</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>16.196047963000002</v>
       </c>
       <c r="C213" s="5">
         <v>0.15592793000000071</v>
       </c>
       <c r="D213" s="5">
         <v>12.309704259902766</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>16.239355051</v>
       </c>
       <c r="C214" s="5">
         <v>4.3307087999998828E-2</v>
       </c>
       <c r="D214" s="5">
         <v>3.2563276921886652</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>16.186064262999999</v>
       </c>
       <c r="C215" s="5">
         <v>-5.3290788000001754E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-3.8675970992187225</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>16.809796994999999</v>
       </c>
       <c r="C216" s="5">
         <v>0.62373273200000057</v>
       </c>
       <c r="D216" s="5">
         <v>57.418039810624741</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>16.813006811000001</v>
       </c>
       <c r="C217" s="5">
         <v>3.2098160000018083E-3</v>
       </c>
       <c r="D217" s="5">
         <v>0.22937974761172431</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>16.875626928999999</v>
       </c>
       <c r="C218" s="5">
         <v>6.2620117999998115E-2</v>
       </c>
       <c r="D218" s="5">
         <v>4.5621062854932948</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>16.708315520999999</v>
       </c>
       <c r="C219" s="5">
         <v>-0.16731140799999977</v>
       </c>
       <c r="D219" s="5">
         <v>-11.269480329939441</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>16.729105578999999</v>
       </c>
       <c r="C220" s="5">
         <v>2.0790057999999334E-2</v>
       </c>
       <c r="D220" s="5">
         <v>1.5034139585829109</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>16.660097610000001</v>
       </c>
       <c r="C221" s="5">
         <v>-6.9007968999997615E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-4.8392548040973038</v>
       </c>
       <c r="E221" s="5">
         <v>2.6057646426815184</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>16.559535660000002</v>
       </c>
       <c r="C222" s="5">
         <v>-0.10056194999999946</v>
       </c>
       <c r="D222" s="5">
         <v>-7.0076210971909969</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>16.515786192</v>
       </c>
       <c r="C223" s="5">
         <v>-4.3749468000001457E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-3.1246761463789574</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>16.439159745000001</v>
       </c>
       <c r="C224" s="5">
         <v>-7.6626446999998876E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-5.4276101089769657</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>16.362368490000001</v>
       </c>
       <c r="C225" s="5">
         <v>-7.6791254999999836E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-5.4636914635925349</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>16.316731478000001</v>
       </c>
       <c r="C226" s="5">
         <v>-4.5637012000000254E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-3.2961043443798133</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>16.279258361</v>
       </c>
       <c r="C227" s="5">
         <v>-3.747311700000111E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-2.7213822588770586</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>16.495654839</v>
       </c>
       <c r="C228" s="5">
         <v>0.21639647800000006</v>
       </c>
       <c r="D228" s="5">
         <v>17.170785057781689</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>16.312595946999998</v>
       </c>
       <c r="C229" s="5">
         <v>-0.1830588920000018</v>
       </c>
       <c r="D229" s="5">
         <v>-12.533404840991269</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>16.202572482000001</v>
       </c>
       <c r="C230" s="5">
         <v>-0.1100234649999976</v>
       </c>
       <c r="D230" s="5">
         <v>-7.8000414217760277</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>15.934449916</v>
       </c>
       <c r="C231" s="5">
         <v>-0.26812256600000062</v>
       </c>
       <c r="D231" s="5">
         <v>-18.146504457619685</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>16.048993807999999</v>
       </c>
       <c r="C232" s="5">
         <v>0.11454389199999859</v>
       </c>
       <c r="D232" s="5">
         <v>8.9754843625001524</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>15.972302523</v>
       </c>
       <c r="C233" s="5">
         <v>-7.6691284999998999E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-5.5859529092546207</v>
       </c>
       <c r="E233" s="5">
         <v>-4.1283977027071099</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>16.134197362999998</v>
       </c>
       <c r="C234" s="5">
         <v>0.16189483999999865</v>
       </c>
       <c r="D234" s="5">
         <v>12.864679873012253</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>16.225952463999999</v>
       </c>
       <c r="C235" s="5">
         <v>9.1755101000000394E-2</v>
       </c>
       <c r="D235" s="5">
         <v>7.0419493940771183</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>16.03943168</v>
       </c>
       <c r="C236" s="5">
         <v>-0.18652078399999894</v>
       </c>
       <c r="D236" s="5">
         <v>-12.954701247593793</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>15.937869575000001</v>
       </c>
       <c r="C237" s="5">
         <v>-0.10156210499999929</v>
       </c>
       <c r="D237" s="5">
         <v>-7.3393141872854724</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>15.807929774</v>
       </c>
       <c r="C238" s="5">
         <v>-0.1299398010000008</v>
       </c>
       <c r="D238" s="5">
         <v>-9.356482014511613</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>15.676263189</v>
       </c>
       <c r="C239" s="5">
         <v>-0.13166658499999961</v>
       </c>
       <c r="D239" s="5">
         <v>-9.5495816392181077</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>15.472195807</v>
       </c>
       <c r="C240" s="5">
         <v>-0.20406738199999985</v>
       </c>
       <c r="D240" s="5">
         <v>-14.549839956544686</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>15.304303325999999</v>
       </c>
       <c r="C241" s="5">
         <v>-0.16789248100000087</v>
       </c>
       <c r="D241" s="5">
         <v>-12.271775349108371</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>15.237457658</v>
       </c>
       <c r="C242" s="5">
         <v>-6.6845667999999137E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-5.1172276711714986</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>15.150331394</v>
       </c>
       <c r="C243" s="5">
         <v>-8.712626400000012E-2</v>
       </c>
       <c r="D243" s="5">
         <v>-6.6497577679828339</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>15.065383083</v>
       </c>
       <c r="C244" s="5">
         <v>-8.4948310999999777E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-6.524765802713417</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>14.960877027</v>
       </c>
       <c r="C245" s="5">
         <v>-0.10450605599999996</v>
       </c>
       <c r="D245" s="5">
         <v>-8.013840795600224</v>
       </c>
       <c r="E245" s="5">
         <v>-6.3323712692240459</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>15.220815265000001</v>
       </c>
       <c r="C246" s="5">
         <v>0.25993823800000015</v>
       </c>
       <c r="D246" s="5">
         <v>22.961836508649959</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>14.934097057000001</v>
       </c>
       <c r="C247" s="5">
         <v>-0.28671820799999992</v>
       </c>
       <c r="D247" s="5">
         <v>-20.403741389454911</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>14.959678476000001</v>
       </c>
       <c r="C248" s="5">
         <v>2.5581418999999883E-2</v>
       </c>
       <c r="D248" s="5">
         <v>2.0750214108274934</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>15.022713508000001</v>
       </c>
       <c r="C249" s="5">
         <v>6.3035032000000157E-2</v>
       </c>
       <c r="D249" s="5">
         <v>5.1752389318370229</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>14.795756274</v>
       </c>
       <c r="C250" s="5">
         <v>-0.22695723400000034</v>
       </c>
       <c r="D250" s="5">
         <v>-16.696086669299504</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>14.777501835000001</v>
       </c>
       <c r="C251" s="5">
         <v>-1.8254438999999678E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-1.470509059960734</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>14.644493871</v>
       </c>
       <c r="C252" s="5">
         <v>-0.13300796400000081</v>
       </c>
       <c r="D252" s="5">
         <v>-10.28188592787459</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>14.597103763</v>
       </c>
       <c r="C253" s="5">
         <v>-4.7390108000000097E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-3.8148684860755178</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>14.467787502</v>
       </c>
       <c r="C254" s="5">
         <v>-0.1293162609999996</v>
       </c>
       <c r="D254" s="5">
         <v>-10.127853603743075</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>14.361768797</v>
       </c>
       <c r="C255" s="5">
         <v>-0.10601870500000032</v>
       </c>
       <c r="D255" s="5">
         <v>-8.447603901925028</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>14.274048712999999</v>
       </c>
       <c r="C256" s="5">
         <v>-8.7720084000000753E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-7.088189482872675</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>14.239495127</v>
       </c>
       <c r="C257" s="5">
         <v>-3.455358599999947E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-2.8665082065434611</v>
       </c>
       <c r="E257" s="5">
         <v>-4.8217888476599136</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>14.416047851</v>
       </c>
       <c r="C258" s="5">
         <v>0.17655272400000044</v>
       </c>
       <c r="D258" s="5">
         <v>15.936313455287387</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>14.236980205</v>
       </c>
       <c r="C259" s="5">
         <v>-0.17906764600000002</v>
       </c>
       <c r="D259" s="5">
         <v>-13.928377023138205</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>14.187964729000001</v>
       </c>
       <c r="C260" s="5">
         <v>-4.9015475999999225E-2</v>
       </c>
       <c r="D260" s="5">
         <v>-4.0540543898042403</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>14.019537786000001</v>
       </c>
       <c r="C261" s="5">
         <v>-0.16842694300000005</v>
       </c>
       <c r="D261" s="5">
         <v>-13.351081982094136</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>14.187826345</v>
       </c>
       <c r="C262" s="5">
         <v>0.16828855899999873</v>
       </c>
       <c r="D262" s="5">
         <v>15.394743030252611</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>14.176561048</v>
       </c>
       <c r="C263" s="5">
         <v>-1.1265296999999563E-2</v>
       </c>
       <c r="D263" s="5">
         <v>-0.9486637718516322</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>14.222108592</v>
       </c>
       <c r="C264" s="5">
         <v>4.5547543999999718E-2</v>
       </c>
       <c r="D264" s="5">
         <v>3.9243160975107605</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>14.185083192</v>
       </c>
       <c r="C265" s="5">
         <v>-3.7025399999999209E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-3.0796972906130815</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>14.185482289999999</v>
       </c>
       <c r="C266" s="5">
         <v>3.9909799999904294E-4</v>
       </c>
       <c r="D266" s="5">
         <v>3.376728282107333E-2</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>14.267605532999999</v>
       </c>
       <c r="C267" s="5">
         <v>8.2123242999999846E-2</v>
       </c>
       <c r="D267" s="5">
         <v>7.1726210647172328</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>14.279135127</v>
       </c>
       <c r="C268" s="5">
         <v>1.1529594000000642E-2</v>
       </c>
       <c r="D268" s="5">
         <v>0.97403667541138272</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>14.215171628</v>
       </c>
       <c r="C269" s="5">
         <v>-6.3963498999999757E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-5.2449316687623648</v>
       </c>
       <c r="E269" s="5">
         <v>-0.17081714473063947</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>14.126136197999999</v>
       </c>
       <c r="C270" s="5">
         <v>-8.9035430000000915E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-7.2625008773404387</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>13.938698691000001</v>
       </c>
       <c r="C271" s="5">
         <v>-0.1874375069999985</v>
       </c>
       <c r="D271" s="5">
         <v>-14.810495642760968</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>13.928313406999999</v>
       </c>
       <c r="C272" s="5">
         <v>-1.0385284000001604E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-0.89042733227786552</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>13.821453269999999</v>
       </c>
       <c r="C273" s="5">
         <v>-0.10686013699999997</v>
       </c>
       <c r="D273" s="5">
         <v>-8.8278594370346788</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>13.669861450999999</v>
       </c>
       <c r="C274" s="5">
         <v>-0.15159181900000007</v>
       </c>
       <c r="D274" s="5">
         <v>-12.395818297840455</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>13.67220064</v>
       </c>
       <c r="C275" s="5">
         <v>2.3391890000006299E-3</v>
       </c>
       <c r="D275" s="5">
         <v>0.20553757487045132</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>13.801624942</v>
       </c>
       <c r="C276" s="5">
         <v>0.12942430200000032</v>
       </c>
       <c r="D276" s="5">
         <v>11.969974480117763</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>13.773554191000001</v>
       </c>
       <c r="C277" s="5">
         <v>-2.8070750999999561E-2</v>
       </c>
       <c r="D277" s="5">
         <v>-2.4135299178802527</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>13.788020477</v>
       </c>
       <c r="C278" s="5">
         <v>1.4466285999999329E-2</v>
       </c>
       <c r="D278" s="5">
         <v>1.2676593368858846</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>13.876339067</v>
       </c>
       <c r="C279" s="5">
         <v>8.8318590000000086E-2</v>
       </c>
       <c r="D279" s="5">
         <v>7.9632133823650308</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>14.182018701000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.30567963400000053</v>
       </c>
       <c r="D280" s="5">
         <v>29.884643206705253</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>13.999035722</v>
       </c>
       <c r="C281" s="5">
         <v>-0.18298297900000016</v>
       </c>
       <c r="D281" s="5">
         <v>-14.43014100347817</v>
       </c>
       <c r="E281" s="5">
         <v>-1.5204593490399487</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>13.841519263</v>
       </c>
       <c r="C282" s="5">
         <v>-0.157516459</v>
       </c>
       <c r="D282" s="5">
         <v>-12.697299746433599</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>13.846890631999999</v>
       </c>
       <c r="C283" s="5">
         <v>5.3713689999987935E-3</v>
       </c>
       <c r="D283" s="5">
         <v>0.46666971244044841</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>13.763930904</v>
       </c>
       <c r="C284" s="5">
         <v>-8.2959727999998734E-2</v>
       </c>
       <c r="D284" s="5">
         <v>-6.9572236140085124</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>13.822131879000001</v>
       </c>
       <c r="C285" s="5">
         <v>5.8200975000000099E-2</v>
       </c>
       <c r="D285" s="5">
         <v>5.193906317961372</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>13.852879472</v>
       </c>
       <c r="C286" s="5">
         <v>3.0747592999999185E-2</v>
       </c>
       <c r="D286" s="5">
         <v>2.7023260153520745</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>13.758846948</v>
       </c>
       <c r="C287" s="5">
         <v>-9.4032523999999285E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-7.8482031019014409</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>13.683716411000001</v>
       </c>
       <c r="C288" s="5">
         <v>-7.513053699999972E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-6.3593747369548144</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>13.664711191</v>
       </c>
       <c r="C289" s="5">
         <v>-1.9005220000000378E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-1.6539989800795851</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>13.480661227000001</v>
       </c>
       <c r="C290" s="5">
         <v>-0.18404996399999973</v>
       </c>
       <c r="D290" s="5">
         <v>-15.017627198565997</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>13.285034129</v>
       </c>
       <c r="C291" s="5">
         <v>-0.195627098000001</v>
       </c>
       <c r="D291" s="5">
         <v>-16.089220664769634</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>13.285434628000001</v>
       </c>
       <c r="C292" s="5">
         <v>4.0049900000127536E-4</v>
       </c>
       <c r="D292" s="5">
         <v>3.6181954049063769E-2</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>13.298257884</v>
       </c>
       <c r="C293" s="5">
         <v>1.2823255999999006E-2</v>
       </c>
       <c r="D293" s="5">
         <v>1.1644225618388404</v>
       </c>
       <c r="E293" s="5">
         <v>-5.0059007771421138</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>13.259679783999999</v>
       </c>
       <c r="C294" s="5">
         <v>-3.8578100000000504E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-3.4261765660916099</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>13.256221962</v>
       </c>
       <c r="C295" s="5">
         <v>-3.4578219999996662E-3</v>
       </c>
       <c r="D295" s="5">
         <v>-0.31248418351669249</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>13.091533721999999</v>
       </c>
       <c r="C296" s="5">
         <v>-0.16468824000000026</v>
       </c>
       <c r="D296" s="5">
         <v>-13.930528253989849</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>13.020154996</v>
       </c>
       <c r="C297" s="5">
         <v>-7.1378725999998949E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-6.3500594773522989</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>12.937316085000001</v>
       </c>
       <c r="C298" s="5">
         <v>-8.2838910999999626E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-7.3732519951393076</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>13.037146345</v>
       </c>
       <c r="C299" s="5">
         <v>9.9830259999999171E-2</v>
       </c>
       <c r="D299" s="5">
         <v>9.663024514791374</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>12.567682663999999</v>
       </c>
       <c r="C300" s="5">
         <v>-0.46946368100000058</v>
       </c>
       <c r="D300" s="5">
         <v>-35.602058287296465</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>12.461790005999999</v>
       </c>
       <c r="C301" s="5">
         <v>-0.10589265800000014</v>
       </c>
       <c r="D301" s="5">
         <v>-9.6553020873046176</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>12.371913087999999</v>
       </c>
       <c r="C302" s="5">
         <v>-8.9876917999999861E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-8.319456055911111</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>12.192946338</v>
       </c>
       <c r="C303" s="5">
         <v>-0.17896674999999895</v>
       </c>
       <c r="D303" s="5">
         <v>-16.042089031392692</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>11.984562886999999</v>
       </c>
       <c r="C304" s="5">
         <v>-0.20838345100000133</v>
       </c>
       <c r="D304" s="5">
         <v>-18.686541314181749</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>11.814261265000001</v>
       </c>
       <c r="C305" s="5">
         <v>-0.17030162199999843</v>
       </c>
       <c r="D305" s="5">
         <v>-15.780537429237196</v>
       </c>
       <c r="E305" s="5">
         <v>-11.159331033770158</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>11.773356178</v>
       </c>
       <c r="C306" s="5">
         <v>-4.0905087000000506E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-4.0766041328629488</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>11.763309329</v>
       </c>
       <c r="C307" s="5">
         <v>-1.004684900000008E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-1.0192330883656564</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>11.702987516</v>
       </c>
       <c r="C308" s="5">
         <v>-6.0321812999999835E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-5.9829344171716485</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>11.618276592999999</v>
       </c>
       <c r="C309" s="5">
         <v>-8.4710923000001159E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-8.3484876669289712</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>11.633867756000001</v>
       </c>
       <c r="C310" s="5">
         <v>1.5591163000001629E-2</v>
       </c>
       <c r="D310" s="5">
         <v>1.6222805565173859</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>11.616514732000001</v>
       </c>
       <c r="C311" s="5">
         <v>-1.7353024000000161E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-1.7753032269686164</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>11.651107774</v>
       </c>
       <c r="C312" s="5">
         <v>3.459304199999913E-2</v>
       </c>
       <c r="D312" s="5">
         <v>3.6326167224126182</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>11.667401766999999</v>
       </c>
       <c r="C313" s="5">
         <v>1.6293992999999674E-2</v>
       </c>
       <c r="D313" s="5">
         <v>1.6911601637822793</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>11.462663414</v>
       </c>
       <c r="C314" s="5">
         <v>-0.20473835299999976</v>
       </c>
       <c r="D314" s="5">
         <v>-19.13945863025376</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>11.690719951</v>
       </c>
       <c r="C315" s="5">
         <v>0.2280565370000005</v>
       </c>
       <c r="D315" s="5">
         <v>26.668493383181779</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>11.677297775</v>
       </c>
       <c r="C316" s="5">
         <v>-1.3422176000000619E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-1.3690596504069785</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>11.835668855</v>
       </c>
       <c r="C317" s="5">
         <v>0.15837108000000022</v>
       </c>
       <c r="D317" s="5">
         <v>17.545337867351975</v>
       </c>
       <c r="E317" s="5">
         <v>0.18120125769878204</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>11.688710989</v>
       </c>
       <c r="C318" s="5">
         <v>-0.14695786599999927</v>
       </c>
       <c r="D318" s="5">
         <v>-13.923266456801409</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>11.567245291000001</v>
       </c>
       <c r="C319" s="5">
         <v>-0.12146569799999973</v>
       </c>
       <c r="D319" s="5">
         <v>-11.781454006835702</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>11.603228911</v>
       </c>
       <c r="C320" s="5">
         <v>3.5983619999999661E-2</v>
       </c>
       <c r="D320" s="5">
         <v>3.7975206896025515</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>11.727186171</v>
       </c>
       <c r="C321" s="5">
         <v>0.12395725999999918</v>
       </c>
       <c r="D321" s="5">
         <v>13.60030940351955</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>11.635849459999999</v>
       </c>
       <c r="C322" s="5">
         <v>-9.1336711000000292E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-8.9560083773819628</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>11.601511138999999</v>
       </c>
       <c r="C323" s="5">
         <v>-3.4338320999999894E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-3.4843789510909606</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>11.43649948</v>
       </c>
       <c r="C324" s="5">
         <v>-0.16501165899999926</v>
       </c>
       <c r="D324" s="5">
         <v>-15.794077385479355</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>11.371622638</v>
       </c>
       <c r="C325" s="5">
         <v>-6.4876842000000323E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-6.5989200082869353</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>11.358217029</v>
       </c>
       <c r="C326" s="5">
         <v>-1.340560899999943E-2</v>
       </c>
       <c r="D326" s="5">
         <v>-1.4055018897158655</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>11.278243564</v>
       </c>
       <c r="C327" s="5">
         <v>-7.9973465000000132E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-8.12958488565625</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>11.369148034</v>
       </c>
       <c r="C328" s="5">
         <v>9.0904469999999904E-2</v>
       </c>
       <c r="D328" s="5">
         <v>10.112703052365713</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>11.356666381</v>
       </c>
       <c r="C329" s="5">
         <v>-1.2481653000000037E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-1.3094977542678299</v>
       </c>
       <c r="E329" s="5">
         <v>-4.0471094609718206</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>11.492977432</v>
       </c>
       <c r="C330" s="5">
         <v>0.13631105099999985</v>
       </c>
       <c r="D330" s="5">
         <v>15.393203920451558</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>11.174339563</v>
       </c>
       <c r="C331" s="5">
         <v>-0.3186378689999998</v>
       </c>
       <c r="D331" s="5">
         <v>-28.637225497470631</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>11.29708256</v>
       </c>
       <c r="C332" s="5">
         <v>0.12274299699999958</v>
       </c>
       <c r="D332" s="5">
         <v>14.007456856781042</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>11.338611067</v>
       </c>
       <c r="C333" s="5">
         <v>4.1528507000000658E-2</v>
       </c>
       <c r="D333" s="5">
         <v>4.5015352788294827</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>11.246188909000001</v>
       </c>
       <c r="C334" s="5">
         <v>-9.2422157999999754E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-9.3545123603403386</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>11.294672234</v>
       </c>
       <c r="C335" s="5">
         <v>4.8483324999999411E-2</v>
       </c>
       <c r="D335" s="5">
         <v>5.2977513755466221</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>11.324995384999999</v>
       </c>
       <c r="C336" s="5">
         <v>3.0323150999999271E-2</v>
       </c>
       <c r="D336" s="5">
         <v>3.2696762335378882</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>11.273771972</v>
       </c>
       <c r="C337" s="5">
         <v>-5.1223412999998885E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-5.2946416455876939</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>11.257509482</v>
       </c>
       <c r="C338" s="5">
         <v>-1.6262490000000795E-2</v>
       </c>
       <c r="D338" s="5">
         <v>-1.717340244617982</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>11.257151635</v>
       </c>
       <c r="C339" s="5">
         <v>-3.5784700000007774E-4</v>
       </c>
       <c r="D339" s="5">
         <v>-3.8138216402261449E-2</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>11.261725514</v>
       </c>
       <c r="C340" s="5">
         <v>4.5738790000005025E-3</v>
       </c>
       <c r="D340" s="5">
         <v>0.48866152748947567</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>11.165679151000001</v>
       </c>
       <c r="C341" s="5">
         <v>-9.6046362999999246E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-9.7676071755970604</v>
       </c>
       <c r="E341" s="5">
         <v>-1.6817191206701776</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>11.198908174</v>
       </c>
       <c r="C342" s="5">
         <v>3.3229022999998747E-2</v>
       </c>
       <c r="D342" s="5">
         <v>3.6302329239497722</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>11.285022045</v>
       </c>
       <c r="C343" s="5">
         <v>8.6113871000000231E-2</v>
       </c>
       <c r="D343" s="5">
         <v>9.6278098591084937</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>11.295449226000001</v>
       </c>
       <c r="C344" s="5">
         <v>1.0427181000000729E-2</v>
       </c>
       <c r="D344" s="5">
         <v>1.1144330451574369</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>11.047383143999999</v>
       </c>
       <c r="C345" s="5">
         <v>-0.24806608200000113</v>
       </c>
       <c r="D345" s="5">
         <v>-23.392567999798132</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>10.957699445999999</v>
       </c>
       <c r="C346" s="5">
         <v>-8.9683697999999978E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-9.3183083483460276</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>10.894124826000001</v>
       </c>
       <c r="C347" s="5">
         <v>-6.3574619999998916E-2</v>
       </c>
       <c r="D347" s="5">
         <v>-6.7442636501986115</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>11.014592845999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.12046801999999879</v>
       </c>
       <c r="D348" s="5">
         <v>14.107242758832728</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>10.867500258</v>
       </c>
       <c r="C349" s="5">
         <v>-0.14709258799999958</v>
       </c>
       <c r="D349" s="5">
         <v>-14.899025586473535</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>10.863191728</v>
       </c>
       <c r="C350" s="5">
         <v>-4.308529999999422E-3</v>
       </c>
       <c r="D350" s="5">
         <v>-0.47471607141463812</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>10.834345188</v>
       </c>
       <c r="C351" s="5">
         <v>-2.8846539999999976E-2</v>
       </c>
       <c r="D351" s="5">
         <v>-3.1403970159708972</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>10.75111611</v>
       </c>
       <c r="C352" s="5">
         <v>-8.3229078000000456E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-8.8386797426316619</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>10.675974038</v>
       </c>
       <c r="C353" s="5">
         <v>-7.5142072000000226E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-8.0720698336041234</v>
       </c>
       <c r="E353" s="5">
         <v>-4.3858067778720251</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>10.505206729999999</v>
       </c>
       <c r="C354" s="5">
         <v>-0.17076730800000028</v>
       </c>
       <c r="D354" s="5">
         <v>-17.592805180292249</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>10.494285166999999</v>
       </c>
       <c r="C355" s="5">
         <v>-1.0921563000000134E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-1.2404511256537631</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>10.493359604</v>
       </c>
       <c r="C356" s="5">
         <v>-9.2556299999912994E-4</v>
       </c>
       <c r="D356" s="5">
         <v>-0.10578490779907801</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>10.453400997999999</v>
       </c>
       <c r="C357" s="5">
         <v>-3.9958606000000785E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-4.4750870023033018</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>10.669026275</v>
       </c>
       <c r="C358" s="5">
         <v>0.21562527700000089</v>
       </c>
       <c r="D358" s="5">
         <v>27.763291098320366</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>10.700117056</v>
       </c>
       <c r="C359" s="5">
         <v>3.1090780999999623E-2</v>
       </c>
       <c r="D359" s="5">
         <v>3.5535349895529755</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>10.602250464000001</v>
       </c>
       <c r="C360" s="5">
         <v>-9.7866591999999031E-2</v>
       </c>
       <c r="D360" s="5">
         <v>-10.439941095901473</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>10.759896250000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.15764578599999979</v>
       </c>
       <c r="D361" s="5">
         <v>19.376897959690421</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>10.768788859000001</v>
       </c>
       <c r="C362" s="5">
         <v>8.8926090000001068E-3</v>
       </c>
       <c r="D362" s="5">
         <v>0.99627080883188945</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>10.713457435</v>
       </c>
       <c r="C363" s="5">
         <v>-5.533142400000024E-2</v>
       </c>
       <c r="D363" s="5">
         <v>-5.9944621635851902</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>10.632062401000001</v>
       </c>
       <c r="C364" s="5">
         <v>-8.1395033999999811E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-8.7454725043381139</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>10.680961757</v>
       </c>
       <c r="C365" s="5">
         <v>4.8899355999999727E-2</v>
       </c>
       <c r="D365" s="5">
         <v>5.660854484175859</v>
       </c>
       <c r="E365" s="5">
         <v>4.6719100123771007E-2</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>10.82352247</v>
       </c>
       <c r="C366" s="5">
         <v>0.14256071299999995</v>
       </c>
       <c r="D366" s="5">
         <v>17.246302628119992</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>10.717804998</v>
       </c>
       <c r="C367" s="5">
         <v>-0.10571747200000026</v>
       </c>
       <c r="D367" s="5">
         <v>-11.11126278544592</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>10.588173605</v>
       </c>
       <c r="C368" s="5">
         <v>-0.12963139300000037</v>
       </c>
       <c r="D368" s="5">
         <v>-13.586334472841576</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>9.0496877434999998</v>
       </c>
       <c r="C369" s="5">
         <v>-1.5384858614999999</v>
       </c>
       <c r="D369" s="5">
         <v>-84.803258009487308</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>8.9765184989000009</v>
       </c>
       <c r="C370" s="5">
         <v>-7.3169244599998962E-2</v>
       </c>
       <c r="D370" s="5">
         <v>-9.2822998979945837</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>9.0092089333000001</v>
       </c>
       <c r="C371" s="5">
         <v>3.2690434399999191E-2</v>
       </c>
       <c r="D371" s="5">
         <v>4.4587303514407539</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>8.8916740294000007</v>
       </c>
       <c r="C372" s="5">
         <v>-0.11753490389999932</v>
       </c>
       <c r="D372" s="5">
         <v>-14.579425022934089</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>8.9459273245999995</v>
       </c>
       <c r="C373" s="5">
         <v>5.4253295199998774E-2</v>
       </c>
       <c r="D373" s="5">
         <v>7.5726810019038693</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>9.4755380767999995</v>
       </c>
       <c r="C374" s="5">
         <v>0.52961075219999998</v>
       </c>
       <c r="D374" s="5">
         <v>99.407819772923546</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>9.3980387425000007</v>
       </c>
       <c r="C375" s="5">
         <v>-7.7499334299998779E-2</v>
       </c>
       <c r="D375" s="5">
         <v>-9.3849783194510312</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>9.2078150180999998</v>
       </c>
       <c r="C376" s="5">
         <v>-0.1902237244000009</v>
       </c>
       <c r="D376" s="5">
         <v>-21.759384509987921</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>9.2891852967999995</v>
       </c>
       <c r="C377" s="5">
         <v>8.1370278699999687E-2</v>
       </c>
       <c r="D377" s="5">
         <v>11.135416779799634</v>
       </c>
       <c r="E377" s="5">
         <v>-13.030441376572387</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>9.4385618343999997</v>
       </c>
       <c r="C378" s="5">
         <v>0.14937653760000025</v>
       </c>
       <c r="D378" s="5">
         <v>21.098396062818779</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>9.250854339</v>
       </c>
       <c r="C379" s="5">
         <v>-0.18770749539999976</v>
       </c>
       <c r="D379" s="5">
         <v>-21.419966631758992</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>9.1876291525999996</v>
       </c>
       <c r="C380" s="5">
         <v>-6.322518640000041E-2</v>
       </c>
       <c r="D380" s="5">
         <v>-7.9000546768708819</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>9.4356006432000008</v>
       </c>
       <c r="C381" s="5">
         <v>0.24797149060000123</v>
       </c>
       <c r="D381" s="5">
         <v>37.65536124922928</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>9.4826589312999996</v>
       </c>
       <c r="C382" s="5">
         <v>4.7058288099998791E-2</v>
       </c>
       <c r="D382" s="5">
         <v>6.151698551292073</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>9.6145478544999996</v>
       </c>
       <c r="C383" s="5">
         <v>0.13188892320000001</v>
       </c>
       <c r="D383" s="5">
         <v>18.027938329536887</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>9.7807270592000002</v>
       </c>
       <c r="C384" s="5">
         <v>0.16617920470000058</v>
       </c>
       <c r="D384" s="5">
         <v>22.830803059402392</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>9.8335223967999994</v>
       </c>
       <c r="C385" s="5">
         <v>5.2795337599999215E-2</v>
       </c>
       <c r="D385" s="5">
         <v>6.6732825213936309</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>9.9763638296000003</v>
       </c>
       <c r="C386" s="5">
         <v>0.14284143280000094</v>
       </c>
       <c r="D386" s="5">
         <v>18.893473197086387</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>10.389384489999999</v>
       </c>
       <c r="C387" s="5">
         <v>0.41302066039999907</v>
       </c>
       <c r="D387" s="5">
         <v>62.708588545475095</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>10.385700419999999</v>
       </c>
       <c r="C388" s="5">
         <v>-3.6840700000002613E-3</v>
       </c>
       <c r="D388" s="5">
         <v>-0.42469042807306012</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>10.389266123000001</v>
       </c>
       <c r="C389" s="5">
         <v>3.5657030000013634E-3</v>
       </c>
       <c r="D389" s="5">
         <v>0.41277260471510591</v>
       </c>
       <c r="E389" s="5">
         <v>11.84259750506822</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>10.465366113</v>
       </c>
       <c r="C390" s="5">
         <v>7.6099989999999451E-2</v>
       </c>
       <c r="D390" s="5">
         <v>9.1527446564848347</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>10.584840567000001</v>
       </c>
       <c r="C391" s="5">
         <v>0.11947445400000056</v>
       </c>
       <c r="D391" s="5">
         <v>14.593171390776561</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>10.694900871</v>
       </c>
       <c r="C392" s="5">
         <v>0.11006030399999922</v>
       </c>
       <c r="D392" s="5">
         <v>13.216392287763391</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>10.720754053</v>
       </c>
       <c r="C393" s="5">
         <v>2.585318200000053E-2</v>
       </c>
       <c r="D393" s="5">
         <v>2.9396843613651136</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>10.881912325</v>
       </c>
       <c r="C394" s="5">
         <v>0.16115827199999977</v>
       </c>
       <c r="D394" s="5">
         <v>19.607572240843151</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>11.015812689000001</v>
       </c>
       <c r="C395" s="5">
         <v>0.13390036400000049</v>
       </c>
       <c r="D395" s="5">
         <v>15.807274780657243</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>11.160776011999999</v>
       </c>
       <c r="C396" s="5">
         <v>0.14496332299999892</v>
       </c>
       <c r="D396" s="5">
         <v>16.986081832396692</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>11.220659409</v>
       </c>
       <c r="C397" s="5">
         <v>5.9883397000000116E-2</v>
       </c>
       <c r="D397" s="5">
         <v>6.6320731955559875</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>11.277789623</v>
       </c>
       <c r="C398" s="5">
         <v>5.7130214000000734E-2</v>
       </c>
       <c r="D398" s="5">
         <v>6.2838571775737151</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>11.285156110999999</v>
       </c>
       <c r="C399" s="5">
         <v>7.3664879999988386E-3</v>
       </c>
       <c r="D399" s="5">
         <v>0.7866445685286827</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>11.468114481000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.18295837000000148</v>
       </c>
       <c r="D400" s="5">
         <v>21.286756391691043</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>11.39871084</v>
       </c>
       <c r="C401" s="5">
         <v>-6.940364100000096E-2</v>
       </c>
       <c r="D401" s="5">
         <v>-7.0253387725710219</v>
       </c>
       <c r="E401" s="5">
         <v>9.7162273547432463</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>11.389671739000001</v>
       </c>
       <c r="C402" s="5">
         <v>-9.0391009999990501E-3</v>
       </c>
       <c r="D402" s="5">
         <v>-0.94745254391289668</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>11.404533863999999</v>
       </c>
       <c r="C403" s="5">
         <v>1.4862124999998727E-2</v>
       </c>
       <c r="D403" s="5">
         <v>1.5771397308168122</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>11.607790162000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.20325629800000122</v>
       </c>
       <c r="D404" s="5">
         <v>23.612990714492298</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>11.618399299</v>
       </c>
       <c r="C405" s="5">
         <v>1.0609136999999436E-2</v>
       </c>
       <c r="D405" s="5">
         <v>1.1022904306158043</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>11.47534096</v>
       </c>
       <c r="C406" s="5">
         <v>-0.14305833899999953</v>
       </c>
       <c r="D406" s="5">
         <v>-13.815016615820719</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>11.407770601999999</v>
       </c>
       <c r="C407" s="5">
         <v>-6.7570358000001107E-2</v>
       </c>
       <c r="D407" s="5">
         <v>-6.8415674200436598</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>11.140996065</v>
       </c>
       <c r="C408" s="5">
         <v>-0.26677453699999987</v>
       </c>
       <c r="D408" s="5">
         <v>-24.720123621359214</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>11.60947092</v>
       </c>
       <c r="C409" s="5">
         <v>0.46847485500000019</v>
       </c>
       <c r="D409" s="5">
         <v>63.930923808273455</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>11.571085377999999</v>
       </c>
       <c r="C410" s="5">
         <v>-3.8385542000000328E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-3.8963150229583299</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>11.685522353</v>
       </c>
       <c r="C411" s="5">
         <v>0.11443697500000027</v>
       </c>
       <c r="D411" s="5">
         <v>12.535200547617208</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>11.762662921</v>
       </c>
       <c r="C412" s="5">
         <v>7.7140568000000798E-2</v>
       </c>
       <c r="D412" s="5">
         <v>8.2156955097548501</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>11.504496230000001</v>
       </c>
       <c r="C413" s="5">
         <v>-0.25816669099999956</v>
       </c>
       <c r="D413" s="5">
         <v>-23.37976982561414</v>
       </c>
       <c r="E413" s="5">
         <v>0.92804696500223827</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>11.916096335000001</v>
       </c>
       <c r="C414" s="5">
         <v>0.41160010499999977</v>
       </c>
       <c r="D414" s="5">
         <v>52.474351063216808</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>11.817549017999999</v>
       </c>
       <c r="C415" s="5">
         <v>-9.85473170000013E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-9.4849320815239224</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>11.820359635000001</v>
       </c>
       <c r="C416" s="5">
         <v>2.810617000001514E-3</v>
       </c>
       <c r="D416" s="5">
         <v>0.28577463359240607</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>11.9229641</v>
       </c>
       <c r="C417" s="5">
         <v>0.10260446499999887</v>
       </c>
       <c r="D417" s="5">
         <v>10.92835008036419</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>11.860334894999999</v>
       </c>
       <c r="C418" s="5">
         <v>-6.2629205000000354E-2</v>
       </c>
       <c r="D418" s="5">
         <v>-6.124429219812888</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>11.895448862</v>
       </c>
       <c r="C419" s="5">
         <v>3.5113967000000912E-2</v>
       </c>
       <c r="D419" s="5">
         <v>3.6111718534975967</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>11.829402718000001</v>
       </c>
       <c r="C420" s="5">
         <v>-6.6046143999999529E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-6.4629232231346201</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>11.796295025999999</v>
       </c>
       <c r="C421" s="5">
         <v>-3.3107692000001521E-2</v>
       </c>
       <c r="D421" s="5">
         <v>-3.3072963304106806</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>11.864733943999999</v>
       </c>
       <c r="C422" s="5">
         <v>6.8438918000000015E-2</v>
       </c>
       <c r="D422" s="5">
         <v>7.1885853020311918</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>11.787825658999999</v>
       </c>
       <c r="C423" s="5">
         <v>-7.6908285000000021E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-7.5070991214331251</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>11.669029828999999</v>
       </c>
       <c r="C424" s="5">
         <v>-0.11879582999999982</v>
       </c>
       <c r="D424" s="5">
         <v>-11.445109252557085</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>11.714931798</v>
       </c>
       <c r="C425" s="5">
         <v>4.5901969000000875E-2</v>
       </c>
       <c r="D425" s="5">
         <v>4.8238664360087613</v>
       </c>
       <c r="E425" s="5">
         <v>1.8291593459890176</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>11.524517059000001</v>
       </c>
       <c r="C426" s="5">
         <v>-0.1904147389999995</v>
       </c>
       <c r="D426" s="5">
         <v>-17.852254973529412</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>11.722094448</v>
       </c>
       <c r="C427" s="5">
         <v>0.19757738899999922</v>
       </c>
       <c r="D427" s="5">
         <v>22.628036421098518</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>11.434446028</v>
       </c>
       <c r="C428" s="5">
         <v>-0.28764842000000002</v>
       </c>
       <c r="D428" s="5">
         <v>-25.780341546467678</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>11.628503959</v>
       </c>
       <c r="C429" s="5">
         <v>0.19405793099999968</v>
       </c>
       <c r="D429" s="5">
         <v>22.378350151289172</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>11.848293918</v>
       </c>
       <c r="C430" s="5">
         <v>0.21978995899999987</v>
       </c>
       <c r="D430" s="5">
         <v>25.194049801373875</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>12.07865782</v>
       </c>
       <c r="C431" s="5">
         <v>0.23036390200000056</v>
       </c>
       <c r="D431" s="5">
         <v>25.995289582281455</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>11.927797460000001</v>
       </c>
       <c r="C432" s="5">
         <v>-0.15086035999999936</v>
       </c>
       <c r="D432" s="5">
         <v>-13.999904508643324</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>11.289281977</v>
       </c>
       <c r="C433" s="5">
         <v>-0.63851548300000083</v>
       </c>
       <c r="D433" s="5">
         <v>-48.325917162828425</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>11.756392028</v>
       </c>
       <c r="C434" s="5">
         <v>0.46711005100000058</v>
       </c>
       <c r="D434" s="5">
         <v>62.664531437143545</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>11.728908217000001</v>
       </c>
       <c r="C435" s="5">
         <v>-2.7483810999999747E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-2.7695404973217874</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>11.705907163999999</v>
       </c>
       <c r="C436" s="5">
         <v>-2.3001053000001548E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-2.3280512173512791</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>11.780647445</v>
       </c>
       <c r="C437" s="5">
         <v>7.4740281000000408E-2</v>
       </c>
       <c r="D437" s="5">
         <v>7.9366672326468546</v>
       </c>
       <c r="E437" s="5">
         <v>0.56095629179180317</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>11.672047821</v>
       </c>
       <c r="C438" s="5">
         <v>-0.10859962400000001</v>
       </c>
       <c r="D438" s="5">
         <v>-10.518184281138087</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>11.64023459</v>
       </c>
       <c r="C439" s="5">
         <v>-3.181323099999922E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-3.2221218006036279</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>11.626751584000001</v>
+        <v>11.625808913</v>
       </c>
       <c r="C440" s="5">
-        <v>-1.348300599999952E-2</v>
+        <v>-1.4425677000000192E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.3811515970173827</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4770583684813099</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>11.598386957000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-2.7421955999999525E-2</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-2.7940244395943337</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>