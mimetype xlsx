--- v6 (2026-06-01)
+++ v7 (2026-07-26)
@@ -1,85 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E81CF698-1570-4BA7-83CA-B60880EE5C3A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{88277247-F069-4EBD-A1EB-4F8A67FF35EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{25B82DC9-98A4-4B4D-8597-3AE48914080A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{26233802-2D1B-4CF9-8C9F-DF90EA06200F}"/>
   </bookViews>
   <sheets>
     <sheet name="fwainfoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Information Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,51 +921,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8B8D789-F7AC-4047-B940-6D58D2A08208}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{05BD7F34-3614-44DF-B2A2-6022C9FBA420}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9" style="3"/>
     <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
     <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
@@ -974,6308 +978,6594 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>10.163551999999999</v>
+        <v>10.163501847999999</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>9.7781032027000006</v>
+        <v>9.7782693280000004</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.3854487972999987</v>
+        <v>-0.38523251999999886</v>
       </c>
       <c r="D7" s="5">
-        <v>-37.120477016013531</v>
+        <v>-37.103932078375919</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>9.6862127851000004</v>
+        <v>9.6862056187000007</v>
       </c>
       <c r="C8" s="5">
-        <v>-9.1890417600000163E-2</v>
+        <v>-9.206370929999963E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>-10.712088743028447</v>
+        <v>-10.73108279743542</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>9.7741106583999997</v>
+        <v>9.7741723604999997</v>
       </c>
       <c r="C9" s="5">
-        <v>8.7897873299999318E-2</v>
+        <v>8.7966741799998971E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>11.449713287736675</v>
+        <v>11.459145870994835</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>9.9476683524999991</v>
+        <v>9.9477691011000005</v>
       </c>
       <c r="C10" s="5">
-        <v>0.17355769409999944</v>
+        <v>0.17359674060000074</v>
       </c>
       <c r="D10" s="5">
-        <v>23.517517409369514</v>
+        <v>23.523172200045629</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>9.9226127690000006</v>
+        <v>9.9225412784000007</v>
       </c>
       <c r="C11" s="5">
-        <v>-2.505558349999859E-2</v>
+        <v>-2.5227822699999791E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>-2.9809660317871134</v>
+        <v>-3.0011430986481957</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>10.147078473000001</v>
+        <v>10.147148172</v>
       </c>
       <c r="C12" s="5">
-        <v>0.22446570399999999</v>
+        <v>0.22460689359999897</v>
       </c>
       <c r="D12" s="5">
-        <v>30.791556673498977</v>
+        <v>30.813647179984848</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>10.1593404</v>
+        <v>10.159159950999999</v>
       </c>
       <c r="C13" s="5">
-        <v>1.2261926999999062E-2</v>
+        <v>1.2011778999999834E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>1.4597801010176603</v>
+        <v>1.4297959971278473</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>10.099044598000001</v>
+        <v>10.098816430999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-6.0295801999998844E-2</v>
+        <v>-6.0343519999999984E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-6.8940714178853169</v>
+        <v>-6.8994689606018405</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>10.284466771</v>
+        <v>10.284198010000001</v>
       </c>
       <c r="C15" s="5">
-        <v>0.18542217299999919</v>
+        <v>0.1853815790000013</v>
       </c>
       <c r="D15" s="5">
-        <v>24.399281184521261</v>
+        <v>24.393997012034198</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>10.231710498</v>
+        <v>10.231920347000001</v>
       </c>
       <c r="C16" s="5">
-        <v>-5.2756272999999965E-2</v>
+        <v>-5.2277662999999919E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-5.9849092135339843</v>
+        <v>-5.9322732847272182</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>10.202790897</v>
+        <v>10.202978111</v>
       </c>
       <c r="C17" s="5">
-        <v>-2.8919601000000128E-2</v>
+        <v>-2.8942236000000676E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-3.3395281948507605</v>
+        <v>-3.3420339896946927</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>10.665220197</v>
+        <v>10.665184539</v>
       </c>
       <c r="C18" s="5">
-        <v>0.46242930000000015</v>
+        <v>0.462206428</v>
       </c>
       <c r="D18" s="5">
-        <v>70.219803599890668</v>
+        <v>70.175499406243119</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>10.292801653</v>
+        <v>10.292956244999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.3724185440000003</v>
+        <v>-0.37222829400000101</v>
       </c>
       <c r="D19" s="5">
-        <v>-34.722227202016811</v>
+        <v>-34.707841493549552</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>10.393137510000001</v>
+        <v>10.393134932000001</v>
       </c>
       <c r="C20" s="5">
-        <v>0.10033585700000103</v>
+        <v>0.10017868700000143</v>
       </c>
       <c r="D20" s="5">
-        <v>12.345798476735602</v>
+        <v>12.325217671450517</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>10.058429161999999</v>
+        <v>10.058500026000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.33470834800000127</v>
+        <v>-0.33463490599999979</v>
       </c>
       <c r="D21" s="5">
-        <v>-32.484753243679791</v>
+        <v>-32.478844111104024</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>10.042602292</v>
+        <v>10.042688948</v>
       </c>
       <c r="C22" s="5">
-        <v>-1.5826869999999715E-2</v>
+        <v>-1.5811078000000478E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>-1.8719364439169994</v>
+        <v>-1.8700716890189262</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>10.113198281000001</v>
+        <v>10.113135023</v>
       </c>
       <c r="C23" s="5">
-        <v>7.0595989000000969E-2</v>
+        <v>7.0446074999999553E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>8.7694912683386139</v>
+        <v>8.7500661419259718</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>10.255226567999999</v>
+        <v>10.255285955</v>
       </c>
       <c r="C24" s="5">
-        <v>0.1420282869999987</v>
+        <v>0.14215093199999984</v>
       </c>
       <c r="D24" s="5">
-        <v>18.217249251587518</v>
+        <v>18.23433888205761</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>10.254477477</v>
+        <v>10.254312924000001</v>
       </c>
       <c r="C25" s="5">
-        <v>-7.4909099999942441E-4</v>
+        <v>-9.730309999991249E-4</v>
       </c>
       <c r="D25" s="5">
-        <v>-8.7618557075164194E-2</v>
+        <v>-0.11379771096230451</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>10.289848289</v>
+        <v>10.289639469999999</v>
       </c>
       <c r="C26" s="5">
-        <v>3.5370812000000029E-2</v>
+        <v>3.5326545999998515E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>4.2185997275582476</v>
+        <v>4.2132886831218519</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>10.295123371000001</v>
+        <v>10.294876086</v>
       </c>
       <c r="C27" s="5">
-        <v>5.2750820000007081E-3</v>
+        <v>5.2366160000012485E-3</v>
       </c>
       <c r="D27" s="5">
-        <v>0.61691649031856421</v>
+        <v>0.61241778746023989</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>11.232214351</v>
+        <v>11.232383831</v>
       </c>
       <c r="C28" s="5">
-        <v>0.93709097999999891</v>
+        <v>0.93750774499999956</v>
       </c>
       <c r="D28" s="5">
-        <v>184.44999419147416</v>
+        <v>184.58351861784848</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>11.197784874</v>
+        <v>11.197924682</v>
       </c>
       <c r="C29" s="5">
-        <v>-3.4429476999999764E-2</v>
+        <v>-3.4459148999999911E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-3.6169102315235846</v>
+        <v>-3.6199212473616904</v>
       </c>
       <c r="E29" s="5">
-        <v>9.7521745475795729</v>
+        <v>9.7515309763071212</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>11.077225991000001</v>
+        <v>11.077221507000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.12055888299999928</v>
+        <v>-0.12070317499999916</v>
       </c>
       <c r="D30" s="5">
-        <v>-12.181350392364653</v>
+        <v>-12.194933175989364</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>11.115723338</v>
+        <v>11.115858653</v>
       </c>
       <c r="C31" s="5">
-        <v>3.8497346999999849E-2</v>
+        <v>3.8637145999999234E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>4.2510782429083571</v>
+        <v>4.266814692908083</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>11.199625394</v>
+        <v>11.199642222</v>
       </c>
       <c r="C32" s="5">
-        <v>8.3902055999999448E-2</v>
+        <v>8.3783568999999503E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>9.4433079992302993</v>
+        <v>9.4292948905662541</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>11.134446565999999</v>
+        <v>11.134530175</v>
       </c>
       <c r="C33" s="5">
-        <v>-6.5178828000000522E-2</v>
+        <v>-6.5112046999999507E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>-6.7644222890124279</v>
+        <v>-6.7577018550694206</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>11.241023229</v>
+        <v>11.241098638</v>
       </c>
       <c r="C34" s="5">
-        <v>0.10657666300000024</v>
+        <v>0.10656846300000034</v>
       </c>
       <c r="D34" s="5">
-        <v>12.110558948718531</v>
+        <v>12.109481806198286</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>11.090294301</v>
+        <v>11.090249675999999</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.15072892799999948</v>
+        <v>-0.15084896200000131</v>
       </c>
       <c r="D35" s="5">
-        <v>-14.955406436653639</v>
+        <v>-14.966358266706836</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>10.575211083999999</v>
+        <v>10.575240918</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.51508321700000081</v>
+        <v>-0.51500875799999868</v>
       </c>
       <c r="D36" s="5">
-        <v>-43.48656777053197</v>
+        <v>-43.481925621859283</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>10.844201086</v>
+        <v>10.84407189</v>
       </c>
       <c r="C37" s="5">
-        <v>0.26899000200000067</v>
+        <v>0.26883097199999995</v>
       </c>
       <c r="D37" s="5">
-        <v>35.176814854101622</v>
+        <v>35.152914961158956</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>10.866003447000001</v>
+        <v>10.865829356000001</v>
       </c>
       <c r="C38" s="5">
-        <v>2.1802361000000658E-2</v>
+        <v>2.1757466000000392E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>2.4394682409109469</v>
+        <v>2.4344186980867821</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>10.917606614</v>
+        <v>10.917385187000001</v>
       </c>
       <c r="C39" s="5">
-        <v>5.1603166999999672E-2</v>
+        <v>5.1555830999999941E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>5.8500915759393868</v>
+        <v>5.8446805326589191</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>10.826521855999999</v>
+        <v>10.826643101</v>
       </c>
       <c r="C40" s="5">
-        <v>-9.1084758000000932E-2</v>
+        <v>-9.0742086000000555E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-9.5646583044983853</v>
+        <v>-9.5304882651911385</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>10.882925132</v>
+        <v>10.882963777000001</v>
       </c>
       <c r="C41" s="5">
-        <v>5.6403276000001057E-2</v>
+        <v>5.6320676000000347E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>6.4339584163976005</v>
+        <v>6.4241909660420093</v>
       </c>
       <c r="E41" s="5">
-        <v>-2.8118038124760547</v>
+        <v>-2.8126721150954048</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>11.102804493000001</v>
+        <v>11.102854141</v>
       </c>
       <c r="C42" s="5">
-        <v>0.21987936100000027</v>
+        <v>0.21989036399999939</v>
       </c>
       <c r="D42" s="5">
-        <v>27.128994427950403</v>
+        <v>27.130398983052938</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>11.054603878</v>
+        <v>11.054707516000001</v>
       </c>
       <c r="C43" s="5">
-        <v>-4.8200615000000724E-2</v>
+        <v>-4.8146624999999332E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-5.0869541482882479</v>
+        <v>-5.0813692226822855</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>11.114787691</v>
+        <v>11.11482752</v>
       </c>
       <c r="C44" s="5">
-        <v>6.0183813000000086E-2</v>
+        <v>6.0120003999999838E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>6.7322923222027375</v>
+        <v>6.7248747240553852</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>11.106238248</v>
+        <v>11.106344368</v>
       </c>
       <c r="C45" s="5">
-        <v>-8.5494429999997124E-3</v>
+        <v>-8.4831520000001603E-3</v>
       </c>
       <c r="D45" s="5">
-        <v>-0.91913944828136973</v>
+        <v>-0.91203922558480421</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>11.02847495</v>
+        <v>11.028550616</v>
       </c>
       <c r="C46" s="5">
-        <v>-7.7763298000000702E-2</v>
+        <v>-7.7793751999999827E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-8.085991731099341</v>
+        <v>-8.0889630808349544</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>11.067731733</v>
+        <v>11.067703552999999</v>
       </c>
       <c r="C47" s="5">
-        <v>3.9256783000000794E-2</v>
+        <v>3.9152936999999E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>4.3561272559948128</v>
+        <v>4.3443476749093435</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>11.095069397</v>
+        <v>11.095072224000001</v>
       </c>
       <c r="C48" s="5">
-        <v>2.7337663999999151E-2</v>
+        <v>2.7368671000001399E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>3.0046401561967695</v>
+        <v>3.0081023341276047</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>11.131994324000001</v>
+        <v>11.131901572</v>
       </c>
       <c r="C49" s="5">
-        <v>3.6924927000001162E-2</v>
+        <v>3.6829347999999484E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>4.0675760037684361</v>
+        <v>4.0568532009975122</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>11.140886677999999</v>
+        <v>11.140741435000001</v>
       </c>
       <c r="C50" s="5">
-        <v>8.8923539999985479E-3</v>
+        <v>8.8398630000003919E-3</v>
       </c>
       <c r="D50" s="5">
-        <v>0.96279528745437659</v>
+        <v>0.95709513277792979</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>11.036320751</v>
+        <v>11.036166420000001</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.10456592699999945</v>
+        <v>-0.10457501499999999</v>
       </c>
       <c r="D51" s="5">
-        <v>-10.699336215499267</v>
+        <v>-10.70035101902943</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>11.016005991</v>
+        <v>11.016041176</v>
       </c>
       <c r="C52" s="5">
-        <v>-2.0314759999999765E-2</v>
+        <v>-2.0125244000000819E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>-2.1866364523864146</v>
+        <v>-2.1664715196489048</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>11.065431485</v>
+        <v>11.065361705999999</v>
       </c>
       <c r="C53" s="5">
-        <v>4.9425493999999404E-2</v>
+        <v>4.9320529999999252E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>5.5189060807001811</v>
+        <v>5.5068775619644628</v>
       </c>
       <c r="E53" s="5">
-        <v>1.6769972299392144</v>
+        <v>1.6759950022573689</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>11.030131437</v>
+        <v>11.030218852999999</v>
       </c>
       <c r="C54" s="5">
-        <v>-3.5300047999999862E-2</v>
+        <v>-3.5142852999999974E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>-3.7616851672119367</v>
+        <v>-3.7452486957690545</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>10.990306006000001</v>
+        <v>10.990365921</v>
       </c>
       <c r="C55" s="5">
-        <v>-3.9825430999998801E-2</v>
+        <v>-3.9852931999998731E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>-4.2477107261010172</v>
+        <v>-4.2505528736010101</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>11.034125071</v>
+        <v>11.034218825</v>
       </c>
       <c r="C56" s="5">
-        <v>4.3819064999999213E-2</v>
+        <v>4.3852903999999526E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>4.8908031767284088</v>
+        <v>4.8946360673352229</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>11.289947989</v>
+        <v>11.290087053000001</v>
       </c>
       <c r="C57" s="5">
-        <v>0.25582291799999979</v>
+        <v>0.25586822800000064</v>
       </c>
       <c r="D57" s="5">
-        <v>31.658367666023945</v>
+        <v>31.664404184222072</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>11.318987830999999</v>
+        <v>11.319062124</v>
       </c>
       <c r="C58" s="5">
-        <v>2.9039841999999538E-2</v>
+        <v>2.897507099999963E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>3.1306658452904479</v>
+        <v>3.1235452749557524</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>11.351184331000001</v>
+        <v>11.351178375</v>
       </c>
       <c r="C59" s="5">
-        <v>3.2196500000001294E-2</v>
+        <v>3.2116250999999707E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>3.4672719089363202</v>
+        <v>3.4584714552023499</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>11.315062826</v>
+        <v>11.315037317</v>
       </c>
       <c r="C60" s="5">
-        <v>-3.6121505000000553E-2</v>
+        <v>-3.6141058000000115E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>-3.7524858009308604</v>
+        <v>-3.7544835643650853</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>11.316467189999999</v>
+        <v>11.316400121999999</v>
       </c>
       <c r="C61" s="5">
-        <v>1.4043639999989921E-3</v>
+        <v>1.3628049999994118E-3</v>
       </c>
       <c r="D61" s="5">
-        <v>0.14903917859729887</v>
+        <v>0.14462610292405031</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>11.311559816999999</v>
+        <v>11.311434987</v>
       </c>
       <c r="C62" s="5">
-        <v>-4.9073729999999927E-3</v>
+        <v>-4.9651349999990657E-3</v>
       </c>
       <c r="D62" s="5">
-        <v>-0.51913927535973681</v>
+        <v>-0.52523814702013505</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>11.356105905</v>
+        <v>11.356012412</v>
       </c>
       <c r="C63" s="5">
-        <v>4.4546088000000594E-2</v>
+        <v>4.4577424999999948E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>4.8294363873656154</v>
+        <v>4.8329622387014659</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>11.395288502</v>
+        <v>11.395250678</v>
       </c>
       <c r="C64" s="5">
-        <v>3.918259699999993E-2</v>
+        <v>3.9238265999999911E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>4.2199094236640589</v>
+        <v>4.2260547461606679</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>11.438250447</v>
+        <v>11.438069458999999</v>
       </c>
       <c r="C65" s="5">
-        <v>4.2961945000000057E-2</v>
+        <v>4.2818780999999362E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>4.6191814113293761</v>
+        <v>4.6034848126198957</v>
       </c>
       <c r="E65" s="5">
-        <v>3.3692220904840697</v>
+        <v>3.3682383179386433</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>12.157828963</v>
+        <v>12.157962962999999</v>
       </c>
       <c r="C66" s="5">
-        <v>0.71957851600000033</v>
+        <v>0.71989350399999985</v>
       </c>
       <c r="D66" s="5">
-        <v>107.94914337906447</v>
+        <v>108.01614245366902</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>12.226263575999999</v>
+        <v>12.226299042000001</v>
       </c>
       <c r="C67" s="5">
-        <v>6.8434612999999089E-2</v>
+        <v>6.8336079000001604E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>6.9677096314118447</v>
+        <v>6.9572861227598093</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>12.3500061</v>
+        <v>12.350113723</v>
       </c>
       <c r="C68" s="5">
-        <v>0.12374252400000074</v>
+        <v>0.12381468099999893</v>
       </c>
       <c r="D68" s="5">
-        <v>12.844660797892571</v>
+        <v>12.852533437083968</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>11.893761135</v>
+        <v>11.893946883</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.45624496499999978</v>
+        <v>-0.45616683999999985</v>
       </c>
       <c r="D69" s="5">
-        <v>-36.346178581967962</v>
+        <v>-36.34090571076085</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>11.901194152</v>
+        <v>11.90127734</v>
       </c>
       <c r="C70" s="5">
-        <v>7.4330170000003193E-3</v>
+        <v>7.3304570000001235E-3</v>
       </c>
       <c r="D70" s="5">
-        <v>0.75252420519273944</v>
+        <v>0.7420941034257833</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>11.941970001</v>
+        <v>11.941980355</v>
       </c>
       <c r="C71" s="5">
-        <v>4.0775848999999198E-2</v>
+        <v>4.0703015000000065E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>4.1898057315892023</v>
+        <v>4.1821507669085989</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>11.828878489999999</v>
+        <v>11.828846089000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.11309151100000037</v>
+        <v>-0.11313426599999943</v>
       </c>
       <c r="D72" s="5">
-        <v>-10.790493518720744</v>
+        <v>-10.794353894554865</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>11.914515743999999</v>
+        <v>11.914443200999999</v>
       </c>
       <c r="C73" s="5">
-        <v>8.5637253999999885E-2</v>
+        <v>8.5597111999998532E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>9.0420226124559235</v>
+        <v>9.0376398728479792</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>11.896936127</v>
+        <v>11.896778703000001</v>
       </c>
       <c r="C74" s="5">
-        <v>-1.7579616999999104E-2</v>
+        <v>-1.7664497999998474E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-1.7562767042950345</v>
+        <v>-1.7646982983147042</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>11.864367666</v>
+        <v>11.86437697</v>
       </c>
       <c r="C75" s="5">
-        <v>-3.2568461000000326E-2</v>
+        <v>-3.2401733000000377E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-3.2360473323874261</v>
+        <v>-3.2197703457635729</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>11.968807245000001</v>
+        <v>11.968719771</v>
       </c>
       <c r="C76" s="5">
-        <v>0.104439579000001</v>
+        <v>0.1043428009999996</v>
       </c>
       <c r="D76" s="5">
-        <v>11.090088914279272</v>
+        <v>11.079301185018476</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>12.121894755</v>
+        <v>12.121651536</v>
       </c>
       <c r="C77" s="5">
-        <v>0.15308750999999887</v>
+        <v>0.15293176499999994</v>
       </c>
       <c r="D77" s="5">
-        <v>16.475781958191327</v>
+        <v>16.457953981884476</v>
       </c>
       <c r="E77" s="5">
-        <v>5.9768258368508187</v>
+        <v>5.976376340870404</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>11.966422095</v>
+        <v>11.966558663000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.15547265999999915</v>
+        <v>-0.15509287299999919</v>
       </c>
       <c r="D78" s="5">
-        <v>-14.35032790341706</v>
+        <v>-14.317969676299857</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>12.033825566999999</v>
+        <v>12.033840293000001</v>
       </c>
       <c r="C79" s="5">
-        <v>6.7403471999998743E-2</v>
+        <v>6.7281630000000092E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>6.9726441530126415</v>
+        <v>6.9595658532408233</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>12.153397798</v>
+        <v>12.153494407</v>
       </c>
       <c r="C80" s="5">
-        <v>0.11957223100000114</v>
+        <v>0.11965411399999937</v>
       </c>
       <c r="D80" s="5">
-        <v>12.597309826577053</v>
+        <v>12.606397318962959</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>12.522118064000001</v>
+        <v>12.522345889</v>
       </c>
       <c r="C81" s="5">
-        <v>0.36872026600000041</v>
+        <v>0.36885148200000017</v>
       </c>
       <c r="D81" s="5">
-        <v>43.139986425634611</v>
+        <v>43.157584343893539</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>12.692324262</v>
+        <v>12.692426205</v>
       </c>
       <c r="C82" s="5">
-        <v>0.17020619799999892</v>
+        <v>0.17008031599999995</v>
       </c>
       <c r="D82" s="5">
-        <v>17.587288599695093</v>
+        <v>17.572950675478396</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>12.739415762</v>
+        <v>12.739449254</v>
       </c>
       <c r="C83" s="5">
-        <v>4.7091500000000508E-2</v>
+        <v>4.7023048999999872E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>4.544269082095953</v>
+        <v>4.5374912860157712</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>13.046400934999999</v>
+        <v>13.046365344</v>
       </c>
       <c r="C84" s="5">
-        <v>0.30698517299999928</v>
+        <v>0.30691608999999964</v>
       </c>
       <c r="D84" s="5">
-        <v>33.074399062488766</v>
+        <v>33.065844721638513</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>13.318939659</v>
+        <v>13.318848493999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.27253872400000034</v>
+        <v>0.27248314999999934</v>
       </c>
       <c r="D85" s="5">
-        <v>28.158426218701415</v>
+        <v>28.15209521798614</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>13.190620501</v>
+        <v>13.190422492</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.12831915800000004</v>
+        <v>-0.12842600199999943</v>
       </c>
       <c r="D86" s="5">
-        <v>-10.967843649586563</v>
+        <v>-10.976568380745421</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>13.971994557</v>
+        <v>13.972084767</v>
       </c>
       <c r="C87" s="5">
-        <v>0.78137405600000065</v>
+        <v>0.78166227500000041</v>
       </c>
       <c r="D87" s="5">
-        <v>99.488647028823493</v>
+        <v>99.540044941866086</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>14.245223342999999</v>
+        <v>14.245145932</v>
       </c>
       <c r="C88" s="5">
-        <v>0.27322878599999889</v>
+        <v>0.27306116499999966</v>
       </c>
       <c r="D88" s="5">
-        <v>26.16249206715635</v>
+        <v>26.144491498034483</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>14.108097272</v>
+        <v>14.107825008000001</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.13712607099999907</v>
+        <v>-0.13732092399999907</v>
       </c>
       <c r="D89" s="5">
-        <v>-10.958966533095737</v>
+        <v>-10.973779328228472</v>
       </c>
       <c r="E89" s="5">
-        <v>16.385247992528051</v>
+        <v>16.385337147345645</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>14.052456178</v>
+        <v>14.052586198</v>
       </c>
       <c r="C90" s="5">
-        <v>-5.564109400000028E-2</v>
+        <v>-5.5238810000000527E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>-4.6313727701191354</v>
+        <v>-4.5986926909309052</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>14.235316321000001</v>
+        <v>14.235301335999999</v>
       </c>
       <c r="C91" s="5">
-        <v>0.18286014300000097</v>
+        <v>0.18271513799999894</v>
       </c>
       <c r="D91" s="5">
-        <v>16.782720528421269</v>
+        <v>16.768279934946072</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>14.939346445</v>
+        <v>14.939335861</v>
       </c>
       <c r="C92" s="5">
-        <v>0.70403012399999909</v>
+        <v>0.70403452500000085</v>
       </c>
       <c r="D92" s="5">
-        <v>78.473491844646361</v>
+        <v>78.474229011416611</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>15.157287123</v>
+        <v>15.157576814</v>
       </c>
       <c r="C93" s="5">
-        <v>0.21794067799999972</v>
+        <v>0.21824095300000046</v>
       </c>
       <c r="D93" s="5">
-        <v>18.981254935947245</v>
+        <v>19.009557670721634</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>15.38402029</v>
+        <v>15.384172567</v>
       </c>
       <c r="C94" s="5">
-        <v>0.22673316700000079</v>
+        <v>0.22659575299999979</v>
       </c>
       <c r="D94" s="5">
-        <v>19.503437647299293</v>
+        <v>19.490225403236149</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>15.638434687</v>
+        <v>15.638487459</v>
       </c>
       <c r="C95" s="5">
-        <v>0.25441439699999968</v>
+        <v>0.25431489200000001</v>
       </c>
       <c r="D95" s="5">
-        <v>21.753439686892651</v>
+        <v>21.74390846330223</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>15.867214863999999</v>
+        <v>15.867183351</v>
       </c>
       <c r="C96" s="5">
-        <v>0.22878017699999909</v>
+        <v>0.22869589199999929</v>
       </c>
       <c r="D96" s="5">
-        <v>19.038943847668733</v>
+        <v>19.031286726798989</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>16.134316136999999</v>
+        <v>16.134208892</v>
       </c>
       <c r="C97" s="5">
-        <v>0.26710127299999975</v>
+        <v>0.26702554100000064</v>
       </c>
       <c r="D97" s="5">
-        <v>22.179491909769624</v>
+        <v>22.172658375529309</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>16.401046410999999</v>
+        <v>16.400807554</v>
       </c>
       <c r="C98" s="5">
-        <v>0.26673027400000038</v>
+        <v>0.26659866199999982</v>
       </c>
       <c r="D98" s="5">
-        <v>21.745226856338927</v>
+        <v>21.733661716015895</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>16.568236005999999</v>
+        <v>16.568403418999999</v>
       </c>
       <c r="C99" s="5">
-        <v>0.16718959499999997</v>
+        <v>0.16759586499999912</v>
       </c>
       <c r="D99" s="5">
-        <v>12.942286582293105</v>
+        <v>12.975724298756287</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>16.738061740999999</v>
+        <v>16.738004974999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.16982573499999987</v>
+        <v>0.16960155599999993</v>
       </c>
       <c r="D100" s="5">
-        <v>13.017766174780899</v>
+        <v>12.999464417684026</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>16.911601193999999</v>
+        <v>16.911367970000001</v>
       </c>
       <c r="C101" s="5">
-        <v>0.17353945300000007</v>
+        <v>0.17336299500000152</v>
       </c>
       <c r="D101" s="5">
-        <v>13.176108737760606</v>
+        <v>13.161986018689342</v>
       </c>
       <c r="E101" s="5">
-        <v>19.871594786662317</v>
+        <v>19.872255010323837</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>17.611339912999998</v>
+        <v>17.611414199999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.69973871899999907</v>
+        <v>0.7000462299999981</v>
       </c>
       <c r="D102" s="5">
-        <v>62.664225246857619</v>
+        <v>62.699382067455019</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>17.719249124000001</v>
+        <v>17.719176350000001</v>
       </c>
       <c r="C103" s="5">
-        <v>0.10790921100000261</v>
+        <v>0.10776215000000278</v>
       </c>
       <c r="D103" s="5">
-        <v>7.6056256988177307</v>
+        <v>7.5948761846575064</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>18.013367419000001</v>
+        <v>18.013260810999999</v>
       </c>
       <c r="C104" s="5">
-        <v>0.29411829500000053</v>
+        <v>0.29408446099999708</v>
       </c>
       <c r="D104" s="5">
-        <v>21.841466959998645</v>
+        <v>21.838818805835579</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>17.888745508</v>
+        <v>17.889067326999999</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.12462191100000197</v>
+        <v>-0.12419348399999919</v>
       </c>
       <c r="D105" s="5">
-        <v>-7.9932396522956584</v>
+        <v>-7.9668393244641695</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>17.987238987000001</v>
+        <v>17.987428422000001</v>
       </c>
       <c r="C106" s="5">
-        <v>9.8493479000001827E-2</v>
+        <v>9.8361095000001342E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>6.8108647554619317</v>
+        <v>6.8013056704813168</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>18.042357851999999</v>
+        <v>18.042434301</v>
       </c>
       <c r="C107" s="5">
-        <v>5.5118864999997186E-2</v>
+        <v>5.5005878999999425E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>3.7398102022980551</v>
+        <v>3.7319747512130075</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>17.793467459999999</v>
+        <v>17.793452088999999</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.24889039199999985</v>
+        <v>-0.24898221200000137</v>
       </c>
       <c r="D108" s="5">
-        <v>-15.353783090911444</v>
+        <v>-15.358964340637382</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>17.940106910000001</v>
+        <v>17.939999094000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.14663945000000211</v>
+        <v>0.14654700500000217</v>
       </c>
       <c r="D109" s="5">
-        <v>10.350234453916563</v>
+        <v>10.343420401387583</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>18.113610135999998</v>
+        <v>18.113389426000001</v>
       </c>
       <c r="C110" s="5">
-        <v>0.17350322599999757</v>
+        <v>0.17339033200000031</v>
       </c>
       <c r="D110" s="5">
-        <v>12.243156478607563</v>
+        <v>12.234839512373652</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>18.872511967000001</v>
+        <v>18.872706341000001</v>
       </c>
       <c r="C111" s="5">
-        <v>0.75890183100000286</v>
+        <v>0.75931691499999943</v>
       </c>
       <c r="D111" s="5">
-        <v>63.642580855168561</v>
+        <v>63.686739084909959</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>19.043609270000001</v>
+        <v>19.043566973000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.17109730299999981</v>
+        <v>0.17086063200000012</v>
       </c>
       <c r="D112" s="5">
-        <v>11.438339751909954</v>
+        <v>11.421598075659322</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>19.015021384000001</v>
+        <v>19.014827665999999</v>
       </c>
       <c r="C113" s="5">
-        <v>-2.8587886000000395E-2</v>
+        <v>-2.8739307000002157E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>-1.7866168408209981</v>
+        <v>-1.796005535576406</v>
       </c>
       <c r="E113" s="5">
-        <v>12.437735291122308</v>
+        <v>12.438140425608623</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>19.165737576000001</v>
+        <v>19.165770305999999</v>
       </c>
       <c r="C114" s="5">
-        <v>0.15071619200000086</v>
+        <v>0.15094264000000024</v>
       </c>
       <c r="D114" s="5">
-        <v>9.937189523801182</v>
+        <v>9.9528836261778544</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>19.207432677</v>
+        <v>19.207331992</v>
       </c>
       <c r="C115" s="5">
-        <v>4.1695100999998402E-2</v>
+        <v>4.156168600000143E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>2.6420666055803954</v>
+        <v>2.6335069487044782</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>19.077403639</v>
+        <v>19.077165609000001</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.13002903799999999</v>
+        <v>-0.13016638299999883</v>
       </c>
       <c r="D116" s="5">
-        <v>-7.8279201542272192</v>
+        <v>-7.8359223501525577</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>18.210603726999999</v>
+        <v>18.210944385000001</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.86679991200000117</v>
+        <v>-0.86622122400000023</v>
       </c>
       <c r="D117" s="5">
-        <v>-42.765103115755146</v>
+        <v>-42.743681666804342</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>18.300668924</v>
+        <v>18.300880058000001</v>
       </c>
       <c r="C118" s="5">
-        <v>9.0065197000001262E-2</v>
+        <v>8.9935672999999383E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>6.0990374403467218</v>
+        <v>6.0899096957997445</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>18.241603489999999</v>
+        <v>18.241699956000001</v>
       </c>
       <c r="C119" s="5">
-        <v>-5.9065434000000749E-2</v>
+        <v>-5.9180101999999124E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>-3.8049852920140181</v>
+        <v>-3.8121981026312368</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>18.316629576</v>
+        <v>18.316638295000001</v>
       </c>
       <c r="C120" s="5">
-        <v>7.5026086000001158E-2</v>
+        <v>7.4938338999999132E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>5.0486835441350797</v>
+        <v>5.042617521038073</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>18.337338591999998</v>
+        <v>18.337246211</v>
       </c>
       <c r="C121" s="5">
-        <v>2.070901599999786E-2</v>
+        <v>2.0607915999999449E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>1.3652039292908258</v>
+        <v>1.3584971508014521</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>18.324862030999999</v>
+        <v>18.324666226000002</v>
       </c>
       <c r="C122" s="5">
-        <v>-1.247656099999972E-2</v>
+        <v>-1.2579984999998572E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>-0.81342082395413629</v>
+        <v>-0.82014234144299758</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>18.172965133999998</v>
+        <v>18.173172909000002</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.15189689700000031</v>
+        <v>-0.15149331699999991</v>
       </c>
       <c r="D123" s="5">
-        <v>-9.5057555409323484</v>
+        <v>-9.4817333050413168</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>18.361537509000001</v>
+        <v>18.361509475999998</v>
       </c>
       <c r="C124" s="5">
-        <v>0.18857237500000323</v>
+        <v>0.18833656699999679</v>
       </c>
       <c r="D124" s="5">
-        <v>13.187641255828808</v>
+        <v>13.170039883814555</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>18.724640397000002</v>
+        <v>18.724499215000002</v>
       </c>
       <c r="C125" s="5">
-        <v>0.36310288800000023</v>
+        <v>0.3629897390000032</v>
       </c>
       <c r="D125" s="5">
-        <v>26.48915779282617</v>
+        <v>26.480030855133798</v>
       </c>
       <c r="E125" s="5">
-        <v>-1.5271136494452553</v>
+        <v>-1.526852917626631</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>18.636367657000001</v>
+        <v>18.636345536</v>
       </c>
       <c r="C126" s="5">
-        <v>-8.8272740000000738E-2</v>
+        <v>-8.8153679000001262E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-5.5127075971298183</v>
+        <v>-5.5055040437875125</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>18.589075423000001</v>
+        <v>18.588956198999998</v>
       </c>
       <c r="C127" s="5">
-        <v>-4.7292234000000377E-2</v>
+        <v>-4.738933700000203E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-3.0030141018049683</v>
+        <v>-3.0090975997552838</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>18.644010412</v>
+        <v>18.643724115000001</v>
       </c>
       <c r="C128" s="5">
-        <v>5.493498899999949E-2</v>
+        <v>5.476791600000297E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>3.6044876407187898</v>
+        <v>3.5933705451821618</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>19.424445802000001</v>
+        <v>19.424742049999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.78043539000000095</v>
+        <v>0.78101793499999772</v>
       </c>
       <c r="D129" s="5">
-        <v>63.572992947688945</v>
+        <v>63.633082267482919</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>19.515183867000001</v>
+        <v>19.515380347000001</v>
       </c>
       <c r="C130" s="5">
-        <v>9.0738065000000034E-2</v>
+        <v>9.06382970000017E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>5.7518875074135112</v>
+        <v>5.7453101468212919</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>19.646016481</v>
+        <v>19.646121963999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.13083261399999913</v>
+        <v>0.1307416169999982</v>
       </c>
       <c r="D131" s="5">
-        <v>8.3483442951739271</v>
+        <v>8.3422351270360693</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>19.633527033</v>
+        <v>19.633561014000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.2489448000000181E-2</v>
+        <v>-1.2560949999997462E-2</v>
       </c>
       <c r="D132" s="5">
-        <v>-0.76020731885890758</v>
+        <v>-0.76454011686666323</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>19.416492078000001</v>
+        <v>19.416430606999999</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.21703495499999903</v>
+        <v>-0.21713040700000263</v>
       </c>
       <c r="D133" s="5">
-        <v>-12.487650813448802</v>
+        <v>-12.492792906530104</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>19.827940587000001</v>
+        <v>19.8278119</v>
       </c>
       <c r="C134" s="5">
-        <v>0.41144850899999952</v>
+        <v>0.41138129300000159</v>
       </c>
       <c r="D134" s="5">
-        <v>28.612170565458772</v>
+        <v>28.607040147156848</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>20.081029276999999</v>
+        <v>20.081210305999999</v>
       </c>
       <c r="C135" s="5">
-        <v>0.25308868999999845</v>
+        <v>0.25339840599999874</v>
       </c>
       <c r="D135" s="5">
-        <v>16.439498166810672</v>
+        <v>16.461165043516914</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>20.085895271999998</v>
+        <v>20.085871453999999</v>
       </c>
       <c r="C136" s="5">
-        <v>4.8659949999994012E-3</v>
+        <v>4.6611480000002814E-3</v>
       </c>
       <c r="D136" s="5">
-        <v>0.291169460929952</v>
+        <v>0.27889373831437858</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>20.124698653999999</v>
+        <v>20.124585378999999</v>
       </c>
       <c r="C137" s="5">
-        <v>3.8803382000001108E-2</v>
+        <v>3.8713924999999705E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>2.3430379688904601</v>
+        <v>2.3375817604289306</v>
       </c>
       <c r="E137" s="5">
-        <v>7.4770902261188876</v>
+        <v>7.4772956431240711</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>20.326726302000001</v>
+        <v>20.326680648</v>
       </c>
       <c r="C138" s="5">
-        <v>0.20202764800000139</v>
+        <v>0.20209526900000085</v>
       </c>
       <c r="D138" s="5">
-        <v>12.734447738415966</v>
+        <v>12.739023939696903</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>20.383824895</v>
+        <v>20.383712224</v>
       </c>
       <c r="C139" s="5">
-        <v>5.7098592999999198E-2</v>
+        <v>5.7031575999999973E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>3.4234177404749877</v>
+        <v>3.4193452440823391</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>20.512602960999999</v>
+        <v>20.512298033</v>
       </c>
       <c r="C140" s="5">
-        <v>0.12877806599999886</v>
+        <v>0.12858580900000049</v>
       </c>
       <c r="D140" s="5">
-        <v>7.8502431674419615</v>
+        <v>7.8381585493163319</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>20.526882914000002</v>
+        <v>20.527128040000001</v>
       </c>
       <c r="C141" s="5">
-        <v>1.4279953000002621E-2</v>
+        <v>1.4830007000000478E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>0.83859211490953101</v>
+        <v>0.87103566741244531</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>20.428758214999998</v>
+        <v>20.428926396000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-9.8124699000003091E-2</v>
+        <v>-9.8201643999999533E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>-5.5879214213964463</v>
+        <v>-5.5921235424116649</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>20.351014086999999</v>
+        <v>20.351111177</v>
       </c>
       <c r="C143" s="5">
-        <v>-7.774412799999908E-2</v>
+        <v>-7.7815219000001434E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>-4.4723622139258845</v>
+        <v>-4.4763304668268837</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>20.344447819999999</v>
+        <v>20.344493553</v>
       </c>
       <c r="C144" s="5">
-        <v>-6.566267000000181E-3</v>
+        <v>-6.6176240000004327E-3</v>
       </c>
       <c r="D144" s="5">
-        <v>-0.38649438145457182</v>
+        <v>-0.38951002582903183</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>20.297810567999999</v>
+        <v>20.297784334999999</v>
       </c>
       <c r="C145" s="5">
-        <v>-4.6637252000000018E-2</v>
+        <v>-4.6709218000000163E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>-2.7164393066444692</v>
+        <v>-2.7205722201324556</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>20.228046977000002</v>
+        <v>20.227973512999998</v>
       </c>
       <c r="C146" s="5">
-        <v>-6.9763590999997405E-2</v>
+        <v>-6.9810822000000883E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.0473216759218005</v>
+        <v>-4.0500152862943732</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>20.076787584000002</v>
+        <v>20.076922248999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.15125939300000013</v>
+        <v>-0.15105126399999946</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.6132470830129542</v>
+        <v>-8.6019079112400032</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>20.208250824</v>
+        <v>20.208229191000001</v>
       </c>
       <c r="C148" s="5">
-        <v>0.13146323999999865</v>
+        <v>0.13130694200000192</v>
       </c>
       <c r="D148" s="5">
-        <v>8.1468800846714817</v>
+        <v>8.1367865860446642</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>20.316758733</v>
+        <v>20.316688294999999</v>
       </c>
       <c r="C149" s="5">
-        <v>0.10850790900000007</v>
+        <v>0.10845910399999781</v>
       </c>
       <c r="D149" s="5">
-        <v>6.6371169375647465</v>
+        <v>6.6340503215229996</v>
       </c>
       <c r="E149" s="5">
-        <v>0.95435008643882657</v>
+        <v>0.95456831722087188</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>19.947796198999999</v>
+        <v>19.947730107000002</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.36896253400000134</v>
+        <v>-0.36895818799999702</v>
       </c>
       <c r="D150" s="5">
-        <v>-19.742432837789082</v>
+        <v>-19.742284769813111</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>19.774871479000002</v>
+        <v>19.774771492999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.17292471999999748</v>
+        <v>-0.17295861400000234</v>
       </c>
       <c r="D151" s="5">
-        <v>-9.920707757704827</v>
+        <v>-9.9225918083689191</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>19.391650131999999</v>
+        <v>19.391433021000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.38322134700000277</v>
+        <v>-0.38333847199999838</v>
       </c>
       <c r="D152" s="5">
-        <v>-20.929739818475134</v>
+        <v>-20.93556544608105</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>19.420341872000002</v>
+        <v>19.420488305999999</v>
       </c>
       <c r="C153" s="5">
-        <v>2.8691740000002852E-2</v>
+        <v>2.9055284999998321E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>1.7900311723408224</v>
+        <v>1.8129198655447043</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>19.228345101999999</v>
+        <v>19.228455554</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.19199677000000293</v>
+        <v>-0.19203275199999936</v>
       </c>
       <c r="D154" s="5">
-        <v>-11.2393556798415</v>
+        <v>-11.241268626499446</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>19.263403629999999</v>
+        <v>19.263477934000001</v>
       </c>
       <c r="C155" s="5">
-        <v>3.5058528000000422E-2</v>
+        <v>3.5022380000000908E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>2.2100023879973563</v>
+        <v>2.2076880239422225</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>19.151477734</v>
+        <v>19.151526308000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.11192589599999891</v>
+        <v>-0.11195162599999975</v>
       </c>
       <c r="D156" s="5">
-        <v>-6.7537911296612911</v>
+        <v>-6.7552692036525137</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>19.094910958</v>
+        <v>19.09491452</v>
       </c>
       <c r="C157" s="5">
-        <v>-5.6566776000000374E-2</v>
+        <v>-5.661178800000144E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-3.4873652591502546</v>
+        <v>-3.4900865997519959</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>18.924996440000001</v>
+        <v>18.924982702000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.16991451799999879</v>
+        <v>-0.16993181799999846</v>
       </c>
       <c r="D158" s="5">
-        <v>-10.17069756637553</v>
+        <v>-10.171681149089441</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>18.775992586000001</v>
+        <v>18.776069213</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.14900385400000005</v>
+        <v>-0.14891348900000168</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.0494806132720313</v>
+        <v>-9.044234043847144</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>18.317231027999998</v>
+        <v>18.317208176000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.45876155800000262</v>
+        <v>-0.45886103699999836</v>
       </c>
       <c r="D160" s="5">
-        <v>-25.683882075164011</v>
+        <v>-25.688634002049117</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>18.005590984000001</v>
+        <v>18.005541232999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.31164004399999712</v>
+        <v>-0.31166694300000231</v>
       </c>
       <c r="D161" s="5">
-        <v>-18.61006734484949</v>
+        <v>-18.611547508986114</v>
       </c>
       <c r="E161" s="5">
-        <v>-11.375671579177771</v>
+        <v>-11.375609195957303</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>17.974698217</v>
+        <v>17.974655253000002</v>
       </c>
       <c r="C162" s="5">
-        <v>-3.0892767000000987E-2</v>
+        <v>-3.0885979999997204E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.039560320642142</v>
+        <v>-2.039122038687402</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>17.961313842999999</v>
+        <v>17.961253917000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.3384374000001031E-2</v>
+        <v>-1.3401336000001152E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.88989722851061659</v>
+        <v>-0.89102249466953554</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>17.968706392000001</v>
+        <v>17.968567532000002</v>
       </c>
       <c r="C164" s="5">
-        <v>7.392549000002191E-3</v>
+        <v>7.3136150000010502E-3</v>
       </c>
       <c r="D164" s="5">
-        <v>0.4950176733311995</v>
+        <v>0.4897219131426267</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>17.912941645</v>
+        <v>17.912997829999998</v>
       </c>
       <c r="C165" s="5">
-        <v>-5.5764747000001336E-2</v>
+        <v>-5.5569702000003218E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-3.6612106140878287</v>
+        <v>-3.6486497639901638</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>18.027010533999999</v>
+        <v>18.027059412</v>
       </c>
       <c r="C166" s="5">
-        <v>0.11406888899999856</v>
+        <v>0.11406158200000149</v>
       </c>
       <c r="D166" s="5">
-        <v>7.9149507594547863</v>
+        <v>7.9144001588521196</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>17.969039698</v>
+        <v>17.969081534000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-5.7970835999999082E-2</v>
+        <v>-5.7977877999999095E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-3.7914060485209067</v>
+        <v>-3.791848393088082</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>18.167125199000001</v>
+        <v>18.167167283000001</v>
       </c>
       <c r="C168" s="5">
-        <v>0.19808550100000133</v>
+        <v>0.19808574900000053</v>
       </c>
       <c r="D168" s="5">
-        <v>14.060715603260721</v>
+        <v>14.060699541513122</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>18.016006356999998</v>
+        <v>18.016028772999999</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.15111884200000247</v>
+        <v>-0.15113851000000267</v>
       </c>
       <c r="D169" s="5">
-        <v>-9.5376621462073707</v>
+        <v>-9.5388261319124812</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>17.923773441000002</v>
+        <v>17.92378025</v>
       </c>
       <c r="C170" s="5">
-        <v>-9.2232915999996834E-2</v>
+        <v>-9.2248522999998528E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-5.9733351524718259</v>
+        <v>-5.9743103991520936</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>17.863946371000001</v>
+        <v>17.864009769999999</v>
       </c>
       <c r="C171" s="5">
-        <v>-5.9827070000000759E-2</v>
+        <v>-5.9770480000000958E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-3.9327129071107803</v>
+        <v>-3.9290594766110631</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>17.915344907000001</v>
+        <v>17.915331214999998</v>
       </c>
       <c r="C172" s="5">
-        <v>5.1398536000000661E-2</v>
+        <v>5.1321444999999244E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>3.5078310613406938</v>
+        <v>3.5024737420430885</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>17.996773530999999</v>
+        <v>17.996750437999999</v>
       </c>
       <c r="C173" s="5">
-        <v>8.1428623999997285E-2</v>
+        <v>8.141922300000104E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>5.5926612139082899</v>
+        <v>5.5920036938969631</v>
       </c>
       <c r="E173" s="5">
-        <v>-4.8970639218881562E-2</v>
+        <v>-4.8822720107344342E-2</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>18.101842752</v>
+        <v>18.101821220000001</v>
       </c>
       <c r="C174" s="5">
-        <v>0.10506922100000082</v>
+        <v>0.10507078200000208</v>
       </c>
       <c r="D174" s="5">
-        <v>7.2352666499083895</v>
+        <v>7.2353872026736044</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>17.843148003</v>
+        <v>17.843116642999998</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.258694749</v>
+        <v>-0.25870457700000316</v>
       </c>
       <c r="D175" s="5">
-        <v>-15.863531572310773</v>
+        <v>-15.864105091051051</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>18.059794535999998</v>
+        <v>18.059734555999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.2166465329999987</v>
+        <v>0.21661791300000033</v>
       </c>
       <c r="D176" s="5">
-        <v>15.583522866188048</v>
+        <v>15.581354092011889</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>17.995772209999998</v>
+        <v>17.995744767000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-6.4022325999999907E-2</v>
+        <v>-6.3989788999997188E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-4.1720526082438152</v>
+        <v>-4.1699870438288711</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>17.905346436999999</v>
+        <v>17.905322825999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-9.0425772999999765E-2</v>
+        <v>-9.0421941000002448E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-5.8659178728852073</v>
+        <v>-5.8656848193898377</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>17.882404652000002</v>
+        <v>17.882375439</v>
       </c>
       <c r="C179" s="5">
-        <v>-2.2941784999996884E-2</v>
+        <v>-2.2947386999998542E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.5267485662311064</v>
+        <v>-1.5271207483720683</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>17.782883282</v>
+        <v>17.782956896000002</v>
       </c>
       <c r="C180" s="5">
-        <v>-9.9521370000001497E-2</v>
+        <v>-9.9418542999998749E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-6.4777129071248885</v>
+        <v>-6.4712335988210352</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>17.749109291</v>
+        <v>17.749163107000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-3.3773991000000336E-2</v>
+        <v>-3.3793789000000629E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-2.255432966076365</v>
+        <v>-2.2567320475152086</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>17.726550566</v>
+        <v>17.726581422999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-2.2558724999999669E-2</v>
+        <v>-2.2581684000002156E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.5145569362997269</v>
+        <v>-1.516083032287141</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>17.765503075000002</v>
+        <v>17.765566442000001</v>
       </c>
       <c r="C183" s="5">
-        <v>3.8952509000001356E-2</v>
+        <v>3.8985019000001842E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>2.6689960787419365</v>
+        <v>2.6712459459247606</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>17.708074674999999</v>
+        <v>17.708071750999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-5.7428400000002711E-2</v>
+        <v>-5.7494691000002263E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>-3.8108659304821879</v>
+        <v>-3.8151735365305028</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>17.697457362000002</v>
+        <v>17.697455007999999</v>
       </c>
       <c r="C185" s="5">
-        <v>-1.0617312999997353E-2</v>
+        <v>-1.0616742999999929E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-0.71712170493729577</v>
+        <v>-0.71708345049192879</v>
       </c>
       <c r="E185" s="5">
-        <v>-1.6631657251474308</v>
+        <v>-1.663052621811334</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>17.405961992000002</v>
+        <v>17.405953461999999</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.29149536999999981</v>
+        <v>-0.29150154599999922</v>
       </c>
       <c r="D186" s="5">
-        <v>-18.069449258301272</v>
+        <v>-18.069800295832117</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>17.426832782000002</v>
+        <v>17.426804187999998</v>
       </c>
       <c r="C187" s="5">
-        <v>2.0870790000000028E-2</v>
+        <v>2.0850725999999042E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>1.4483989508529582</v>
+        <v>1.4469980689755246</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>17.252159815999999</v>
+        <v>17.25212101</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.17467296600000282</v>
+        <v>-0.17468317799999866</v>
       </c>
       <c r="D188" s="5">
-        <v>-11.38645652179634</v>
+        <v>-11.387103617755223</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>17.269722043000002</v>
+        <v>17.269660810000001</v>
       </c>
       <c r="C189" s="5">
-        <v>1.756222700000265E-2</v>
+        <v>1.7539800000001549E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>1.2284298225949675</v>
+        <v>1.2268551081500823</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>17.285177782000002</v>
+        <v>17.285101710999999</v>
       </c>
       <c r="C190" s="5">
-        <v>1.5455739000000079E-2</v>
+        <v>1.5440900999998064E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>1.079256098485093</v>
+        <v>1.0782187197364346</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>17.189048323000002</v>
+        <v>17.188952715999999</v>
       </c>
       <c r="C191" s="5">
-        <v>-9.6129459000000139E-2</v>
+        <v>-9.614899500000007E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-6.473263290378739</v>
+        <v>-6.4745664703972583</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>17.202193880999999</v>
+        <v>17.202309462999999</v>
       </c>
       <c r="C192" s="5">
-        <v>1.3145557999997948E-2</v>
+        <v>1.3356746999999558E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>0.92158624184690563</v>
+        <v>0.93646048420843453</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>17.080184157000001</v>
+        <v>17.080270881000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.12200972399999799</v>
+        <v>-0.12203858199999829</v>
       </c>
       <c r="D193" s="5">
-        <v>-8.1869258841537285</v>
+        <v>-8.188734459989055</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>17.138469715999999</v>
+        <v>17.138526638999998</v>
       </c>
       <c r="C194" s="5">
-        <v>5.8285558999997988E-2</v>
+        <v>5.8255757999997826E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>4.1726975064319216</v>
+        <v>4.1705022811420189</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>17.167462230999998</v>
+        <v>17.167523937999999</v>
       </c>
       <c r="C195" s="5">
-        <v>2.8992514999998775E-2</v>
+        <v>2.8997299000000254E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>2.0489898797317441</v>
+        <v>2.0493242621098418</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>17.106165673</v>
+        <v>17.106173825999999</v>
       </c>
       <c r="C196" s="5">
-        <v>-6.1296557999998669E-2</v>
+        <v>-6.1350111999999513E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-4.2014625144725093</v>
+        <v>-4.2050466130858499</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>17.009331580000001</v>
+        <v>17.009340904999998</v>
       </c>
       <c r="C197" s="5">
-        <v>-9.6834092999998234E-2</v>
+        <v>-9.6832921000000738E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-6.5853733894599813</v>
+        <v>-6.5852931088944633</v>
       </c>
       <c r="E197" s="5">
-        <v>-3.8882748404160283</v>
+        <v>-3.8882093650694061</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>17.101295222000001</v>
+        <v>17.101289101999999</v>
       </c>
       <c r="C198" s="5">
-        <v>9.1963641999999624E-2</v>
+        <v>9.1948197000000675E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>6.684440428565841</v>
+        <v>6.6832804387042311</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>17.116927341</v>
+        <v>17.116890913999999</v>
       </c>
       <c r="C199" s="5">
-        <v>1.5632118999999278E-2</v>
+        <v>1.5601811999999882E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>1.102439257265786</v>
+        <v>1.1002915465858409</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>17.049568146999999</v>
+        <v>17.049537483000002</v>
       </c>
       <c r="C200" s="5">
-        <v>-6.7359194000001565E-2</v>
+        <v>-6.7353430999997244E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>-4.6214070124832363</v>
+        <v>-4.6210297619726504</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>16.732082269999999</v>
+        <v>16.731995213000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.31748587699999931</v>
+        <v>-0.31754227000000057</v>
       </c>
       <c r="D201" s="5">
-        <v>-20.193310084804938</v>
+        <v>-20.196570430998364</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>16.556449300000001</v>
+        <v>16.55633534</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.17563296999999878</v>
+        <v>-0.17565987300000074</v>
       </c>
       <c r="D202" s="5">
-        <v>-11.893784527121799</v>
+        <v>-11.895560867902578</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>16.493476804</v>
+        <v>16.493328725000001</v>
       </c>
       <c r="C203" s="5">
-        <v>-6.2972496000000433E-2</v>
+        <v>-6.3006614999999044E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>-4.469923440864032</v>
+        <v>-4.4723249594627479</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>16.30915714</v>
+        <v>16.3093228</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.18431966400000022</v>
+        <v>-0.18400592500000101</v>
       </c>
       <c r="D204" s="5">
-        <v>-12.616056822504696</v>
+        <v>-12.595988886042896</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>16.105694375999999</v>
+        <v>16.105811450000001</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.20346276400000107</v>
+        <v>-0.20351134999999942</v>
       </c>
       <c r="D205" s="5">
-        <v>-13.984793422323571</v>
+        <v>-13.987774677649579</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>16.254040617000001</v>
+        <v>16.254120159999999</v>
       </c>
       <c r="C206" s="5">
-        <v>0.14834624100000227</v>
+        <v>0.14830870999999846</v>
       </c>
       <c r="D206" s="5">
-        <v>11.630442135204877</v>
+        <v>11.627260237975223</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>16.287430648000001</v>
+        <v>16.287485107999998</v>
       </c>
       <c r="C207" s="5">
-        <v>3.3390030999999709E-2</v>
+        <v>3.3364947999999117E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>2.493155913563383</v>
+        <v>2.4912494996519818</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>16.31066465</v>
+        <v>16.310683215000001</v>
       </c>
       <c r="C208" s="5">
-        <v>2.323400199999881E-2</v>
+        <v>2.3198107000002466E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>1.7252930880104822</v>
+        <v>1.7226009042667911</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>16.236999614999998</v>
+        <v>16.237008157999998</v>
       </c>
       <c r="C209" s="5">
-        <v>-7.3665035000001211E-2</v>
+        <v>-7.3675057000002653E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-5.2870288090630773</v>
+        <v>-5.2877244556724605</v>
       </c>
       <c r="E209" s="5">
-        <v>-4.5406367755692951</v>
+        <v>-4.5406388837381018</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>16.080116866000001</v>
+        <v>16.080104609999999</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.15688274899999755</v>
+        <v>-0.15690354799999895</v>
       </c>
       <c r="D210" s="5">
-        <v>-10.997737977754474</v>
+        <v>-10.999113936042871</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>16.011506661999999</v>
+        <v>16.011466313</v>
       </c>
       <c r="C211" s="5">
-        <v>-6.8610204000002284E-2</v>
+        <v>-6.8638296999999682E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-5.0016645825864288</v>
+        <v>-5.0036684406489229</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>16.040120033000001</v>
+        <v>16.040087054000001</v>
       </c>
       <c r="C212" s="5">
-        <v>2.8613371000002275E-2</v>
+        <v>2.8620741000001004E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>2.1656640887327772</v>
+        <v>2.1662329110552436</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>16.196047963000002</v>
+        <v>16.195936552999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.15592793000000071</v>
+        <v>0.15584949899999856</v>
       </c>
       <c r="D213" s="5">
-        <v>12.309704259902766</v>
+        <v>12.303204643136079</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>16.239355051</v>
+        <v>16.239236929</v>
       </c>
       <c r="C214" s="5">
-        <v>4.3307087999998828E-2</v>
+        <v>4.3300376000001251E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>3.2563276921886652</v>
+        <v>3.2558382890530257</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>16.186064262999999</v>
+        <v>16.185915186999999</v>
       </c>
       <c r="C215" s="5">
-        <v>-5.3290788000001754E-2</v>
+        <v>-5.3321742000001393E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-3.8675970992187225</v>
+        <v>-3.8698308250004865</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>16.809796994999999</v>
+        <v>16.809974149999999</v>
       </c>
       <c r="C216" s="5">
-        <v>0.62373273200000057</v>
+        <v>0.62405896299999952</v>
       </c>
       <c r="D216" s="5">
-        <v>57.418039810624741</v>
+        <v>57.455350279422859</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>16.813006811000001</v>
+        <v>16.813130919999999</v>
       </c>
       <c r="C217" s="5">
-        <v>3.2098160000018083E-3</v>
+        <v>3.156770000000364E-3</v>
       </c>
       <c r="D217" s="5">
-        <v>0.22937974761172431</v>
+        <v>0.22558268039083451</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>16.875626928999999</v>
+        <v>16.875713619999999</v>
       </c>
       <c r="C218" s="5">
-        <v>6.2620117999998115E-2</v>
+        <v>6.2582700000000102E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>4.5621062854932948</v>
+        <v>4.5592898496708001</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>16.708315520999999</v>
+        <v>16.708371336999999</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.16731140799999977</v>
+        <v>-0.16734228299999998</v>
       </c>
       <c r="D219" s="5">
-        <v>-11.269480329939441</v>
+        <v>-11.271393091528136</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>16.729105578999999</v>
+        <v>16.729124202000001</v>
       </c>
       <c r="C220" s="5">
-        <v>2.0790057999999334E-2</v>
+        <v>2.0752865000002174E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>1.5034139585829109</v>
+        <v>1.5007009333919852</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>16.660097610000001</v>
+        <v>16.660100671999999</v>
       </c>
       <c r="C221" s="5">
-        <v>-6.9007968999997615E-2</v>
+        <v>-6.9023530000002609E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-4.8392548040973038</v>
+        <v>-4.8403161257811966</v>
       </c>
       <c r="E221" s="5">
-        <v>2.6057646426815184</v>
+        <v>2.6057295154559679</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>16.559535660000002</v>
+        <v>16.559520377999998</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.10056194999999946</v>
+        <v>-0.10058029400000024</v>
       </c>
       <c r="D222" s="5">
-        <v>-7.0076210971909969</v>
+        <v>-7.0088560033967129</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>16.515786192</v>
+        <v>16.515750009000001</v>
       </c>
       <c r="C223" s="5">
-        <v>-4.3749468000001457E-2</v>
+        <v>-4.3770368999997089E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-3.1246761463789574</v>
+        <v>-3.1261501471556263</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>16.439159745000001</v>
+        <v>16.439126557000002</v>
       </c>
       <c r="C224" s="5">
-        <v>-7.6626446999998876E-2</v>
+        <v>-7.6623451999999759E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-5.4276101089769657</v>
+        <v>-5.427414939235387</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>16.362368490000001</v>
+        <v>16.362245703999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-7.6791254999999836E-2</v>
+        <v>-7.6880853000002247E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-5.4636914635925349</v>
+        <v>-5.46991404527245</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>16.316731478000001</v>
+        <v>16.316626905</v>
       </c>
       <c r="C226" s="5">
-        <v>-4.5637012000000254E-2</v>
+        <v>-4.5618798999999655E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-3.2961043443798133</v>
+        <v>-3.2948333740622449</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>16.279258361</v>
+        <v>16.279117121999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-3.747311700000111E-2</v>
+        <v>-3.7509783000000851E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.7213822588770586</v>
+        <v>-2.7240286881136333</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>16.495654839</v>
+        <v>16.495832978999999</v>
       </c>
       <c r="C228" s="5">
-        <v>0.21639647800000006</v>
+        <v>0.21671585700000051</v>
       </c>
       <c r="D228" s="5">
-        <v>17.170785057781689</v>
+        <v>17.19817134631878</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>16.312595946999998</v>
+        <v>16.312712125000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.1830588920000018</v>
+        <v>-0.18312085399999845</v>
       </c>
       <c r="D229" s="5">
-        <v>-12.533404840991269</v>
+        <v>-12.537264334964139</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>16.202572482000001</v>
+        <v>16.202652019999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.1100234649999976</v>
+        <v>-0.1100601050000023</v>
       </c>
       <c r="D230" s="5">
-        <v>-7.8000414217760277</v>
+        <v>-7.8024898449723601</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>15.934449916</v>
+        <v>15.934497927000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.26812256600000062</v>
+        <v>-0.26815409299999793</v>
       </c>
       <c r="D231" s="5">
-        <v>-18.146504457619685</v>
+        <v>-18.148366702854435</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>16.048993807999999</v>
+        <v>16.049012246</v>
       </c>
       <c r="C232" s="5">
-        <v>0.11454389199999859</v>
+        <v>0.11451431899999953</v>
       </c>
       <c r="D232" s="5">
-        <v>8.9754843625001524</v>
+        <v>8.9730466030637288</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>15.972302523</v>
+        <v>15.972297949</v>
       </c>
       <c r="C233" s="5">
-        <v>-7.6691284999998999E-2</v>
+        <v>-7.6714297000000542E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-5.5859529092546207</v>
+        <v>-5.5875789625365879</v>
       </c>
       <c r="E233" s="5">
-        <v>-4.1283977027071099</v>
+        <v>-4.1284427779957111</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>16.134197362999998</v>
+        <v>16.134177143999999</v>
       </c>
       <c r="C234" s="5">
-        <v>0.16189483999999865</v>
+        <v>0.16187919499999914</v>
       </c>
       <c r="D234" s="5">
-        <v>12.864679873012253</v>
+        <v>12.863370460667367</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>16.225952463999999</v>
+        <v>16.225925224000001</v>
       </c>
       <c r="C235" s="5">
-        <v>9.1755101000000394E-2</v>
+        <v>9.1748080000002119E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>7.0419493940771183</v>
+        <v>7.0414026902942739</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>16.03943168</v>
+        <v>16.039405223999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.18652078399999894</v>
+        <v>-0.18652000000000157</v>
       </c>
       <c r="D236" s="5">
-        <v>-12.954701247593793</v>
+        <v>-12.954670582819716</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>15.937869575000001</v>
+        <v>15.937745787000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.10156210499999929</v>
+        <v>-0.10165943699999858</v>
       </c>
       <c r="D237" s="5">
-        <v>-7.3393141872854724</v>
+        <v>-7.3461161628875393</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>15.807929774</v>
+        <v>15.807860762000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.1299398010000008</v>
+        <v>-0.1298850250000001</v>
       </c>
       <c r="D238" s="5">
-        <v>-9.356482014511613</v>
+        <v>-9.3527822980699504</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>15.676263189</v>
+        <v>15.676171248999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.13166658499999961</v>
+        <v>-0.13168951300000131</v>
       </c>
       <c r="D239" s="5">
-        <v>-9.5495816392181077</v>
+        <v>-9.5512089383982595</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>15.472195807</v>
+        <v>15.472331235</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.20406738199999985</v>
+        <v>-0.20384001399999896</v>
       </c>
       <c r="D240" s="5">
-        <v>-14.549839956544686</v>
+        <v>-14.534849430745368</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>15.304303325999999</v>
+        <v>15.304388594000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.16789248100000087</v>
+        <v>-0.16794264099999978</v>
       </c>
       <c r="D241" s="5">
-        <v>-12.271775349108371</v>
+        <v>-12.275124535418625</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>15.237457658</v>
+        <v>15.237520141999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-6.6845667999999137E-2</v>
+        <v>-6.6868452000001355E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-5.1172276711714986</v>
+        <v>-5.1189023149087802</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>15.150331394</v>
+        <v>15.150366345</v>
       </c>
       <c r="C243" s="5">
-        <v>-8.712626400000012E-2</v>
+        <v>-8.7153796999999145E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-6.6497577679828339</v>
+        <v>-6.6517670902628501</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>15.065383083</v>
+        <v>15.065398409</v>
       </c>
       <c r="C244" s="5">
-        <v>-8.4948310999999777E-2</v>
+        <v>-8.4967935999999966E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-6.524765802713417</v>
+        <v>-6.5262123899819668</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>14.960877027</v>
+        <v>14.960868864</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.10450605599999996</v>
+        <v>-0.10452954500000011</v>
       </c>
       <c r="D245" s="5">
-        <v>-8.013840795600224</v>
+        <v>-8.0155659854838195</v>
       </c>
       <c r="E245" s="5">
-        <v>-6.3323712692240459</v>
+        <v>-6.3323955527847087</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>15.220815265000001</v>
+        <v>15.220796356999999</v>
       </c>
       <c r="C246" s="5">
-        <v>0.25993823800000015</v>
+        <v>0.25992749299999929</v>
       </c>
       <c r="D246" s="5">
-        <v>22.961836508649959</v>
+        <v>22.960808615341289</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>14.934097057000001</v>
+        <v>14.934081557000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.28671820799999992</v>
+        <v>-0.2867147999999986</v>
       </c>
       <c r="D247" s="5">
-        <v>-20.403741389454911</v>
+        <v>-20.403546200319067</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>14.959678476000001</v>
+        <v>14.95965947</v>
       </c>
       <c r="C248" s="5">
-        <v>2.5581418999999883E-2</v>
+        <v>2.5577912999999342E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>2.0750214108274934</v>
+        <v>2.0747365131796425</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>15.022713508000001</v>
+        <v>15.022609450999999</v>
       </c>
       <c r="C249" s="5">
-        <v>6.3035032000000157E-2</v>
+        <v>6.2949980999999156E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>5.1752389318370229</v>
+        <v>5.1681004853982637</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>14.795756274</v>
+        <v>14.795723105</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.22695723400000034</v>
+        <v>-0.2268863459999988</v>
       </c>
       <c r="D250" s="5">
-        <v>-16.696086669299504</v>
+        <v>-16.691403316809726</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>14.777501835000001</v>
+        <v>14.777459443</v>
       </c>
       <c r="C251" s="5">
-        <v>-1.8254438999999678E-2</v>
+        <v>-1.8263662000000735E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.470509059960734</v>
+        <v>-1.4712502692599272</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>14.644493871</v>
+        <v>14.644574798000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.13300796400000081</v>
+        <v>-0.13288464499999897</v>
       </c>
       <c r="D252" s="5">
-        <v>-10.28188592787459</v>
+        <v>-10.272847508553395</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>14.597103763</v>
+        <v>14.597155295</v>
       </c>
       <c r="C253" s="5">
-        <v>-4.7390108000000097E-2</v>
+        <v>-4.7419503000000418E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-3.8148684860755178</v>
+        <v>-3.8171720606935855</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>14.467787502</v>
+        <v>14.467828323000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.1293162609999996</v>
+        <v>-0.12932697199999943</v>
       </c>
       <c r="D254" s="5">
-        <v>-10.127853603743075</v>
+        <v>-10.12861799285638</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>14.361768797</v>
+        <v>14.361789351000001</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.10601870500000032</v>
+        <v>-0.10603897200000034</v>
       </c>
       <c r="D255" s="5">
-        <v>-8.447603901925028</v>
+        <v>-8.4491313630424951</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>14.274048712999999</v>
+        <v>14.274060264999999</v>
       </c>
       <c r="C256" s="5">
-        <v>-8.7720084000000753E-2</v>
+        <v>-8.7729086000001288E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-7.088189482872675</v>
+        <v>-7.0888828170557865</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>14.239495127</v>
+        <v>14.239487618</v>
       </c>
       <c r="C257" s="5">
-        <v>-3.455358599999947E-2</v>
+        <v>-3.4572646999999179E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.8665082065434611</v>
+        <v>-2.8680661804337482</v>
       </c>
       <c r="E257" s="5">
-        <v>-4.8217888476599136</v>
+        <v>-4.8217871071368323</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>14.416047851</v>
+        <v>14.416032138</v>
       </c>
       <c r="C258" s="5">
-        <v>0.17655272400000044</v>
+        <v>0.1765445200000002</v>
       </c>
       <c r="D258" s="5">
-        <v>15.936313455287387</v>
+        <v>15.935530706670441</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>14.236980205</v>
+        <v>14.236974538</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.17906764600000002</v>
+        <v>-0.17905760000000015</v>
       </c>
       <c r="D259" s="5">
-        <v>-13.928377023138205</v>
+        <v>-13.927662365612415</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>14.187964729000001</v>
+        <v>14.187959255999999</v>
       </c>
       <c r="C260" s="5">
-        <v>-4.9015475999999225E-2</v>
+        <v>-4.9015282000000937E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>-4.0540543898042403</v>
+        <v>-4.054040229999889</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>14.019537786000001</v>
+        <v>14.019452926</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.16842694300000005</v>
+        <v>-0.16850632999999959</v>
       </c>
       <c r="D261" s="5">
-        <v>-13.351081982094136</v>
+        <v>-13.35697451475758</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>14.187826345</v>
+        <v>14.187823995</v>
       </c>
       <c r="C262" s="5">
-        <v>0.16828855899999873</v>
+        <v>0.16837106900000087</v>
       </c>
       <c r="D262" s="5">
-        <v>15.394743030252611</v>
+        <v>15.402895769402857</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>14.176561048</v>
+        <v>14.176565204999999</v>
       </c>
       <c r="C263" s="5">
-        <v>-1.1265296999999563E-2</v>
+        <v>-1.1258790000001184E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>-0.9486637718516322</v>
+        <v>-0.94811835555252966</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>14.222108592</v>
+        <v>14.222132282</v>
       </c>
       <c r="C264" s="5">
-        <v>4.5547543999999718E-2</v>
+        <v>4.5567077000001177E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>3.9243160975107605</v>
+        <v>3.9260277258806209</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>14.185083192</v>
+        <v>14.185105348</v>
       </c>
       <c r="C265" s="5">
-        <v>-3.7025399999999209E-2</v>
+        <v>-3.7026934000000011E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-3.0796972906130815</v>
+        <v>-3.079818007265922</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>14.185482289999999</v>
+        <v>14.185504140000001</v>
       </c>
       <c r="C266" s="5">
-        <v>3.9909799999904294E-4</v>
+        <v>3.9879200000036974E-4</v>
       </c>
       <c r="D266" s="5">
-        <v>3.376728282107333E-2</v>
+        <v>3.3741335753956214E-2</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>14.267605532999999</v>
+        <v>14.267615146000001</v>
       </c>
       <c r="C267" s="5">
-        <v>8.2123242999999846E-2</v>
+        <v>8.2111005999999875E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>7.1726210647172328</v>
+        <v>7.1715066354111956</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>14.279135127</v>
+        <v>14.279140058999999</v>
       </c>
       <c r="C268" s="5">
-        <v>1.1529594000000642E-2</v>
+        <v>1.1524912999998804E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>0.97403667541138272</v>
+        <v>0.97363880032137473</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>14.215171628</v>
+        <v>14.215169555999999</v>
       </c>
       <c r="C269" s="5">
-        <v>-6.3963498999999757E-2</v>
+        <v>-6.3970503000000178E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-5.2449316687623648</v>
+        <v>-5.2454901445230355</v>
       </c>
       <c r="E269" s="5">
-        <v>-0.17081714473063947</v>
+        <v>-0.17077905225508783</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>14.126136197999999</v>
+        <v>14.126130679999999</v>
       </c>
       <c r="C270" s="5">
-        <v>-8.9035430000000915E-2</v>
+        <v>-8.9038876000000045E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-7.2625008773404387</v>
+        <v>-7.2627733735638023</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>13.938698691000001</v>
+        <v>13.93870136</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.1874375069999985</v>
+        <v>-0.18742931999999968</v>
       </c>
       <c r="D271" s="5">
-        <v>-14.810495642760968</v>
+        <v>-14.809900570056522</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>13.928313406999999</v>
+        <v>13.92831537</v>
       </c>
       <c r="C272" s="5">
-        <v>-1.0385284000001604E-2</v>
+        <v>-1.0385989999999623E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>-0.89042733227786552</v>
+        <v>-0.89048744658057899</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>13.821453269999999</v>
+        <v>13.821397115</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.10686013699999997</v>
+        <v>-0.10691825500000007</v>
       </c>
       <c r="D273" s="5">
-        <v>-8.8278594370346788</v>
+        <v>-8.8324585882622824</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>13.669861450999999</v>
+        <v>13.669866273</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.15159181900000007</v>
+        <v>-0.15153084199999967</v>
       </c>
       <c r="D274" s="5">
-        <v>-12.395818297840455</v>
+        <v>-12.39117623062006</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>13.67220064</v>
+        <v>13.672207651000001</v>
       </c>
       <c r="C275" s="5">
-        <v>2.3391890000006299E-3</v>
+        <v>2.3413780000005602E-3</v>
       </c>
       <c r="D275" s="5">
-        <v>0.20553757487045132</v>
+        <v>0.20573002437533905</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>13.801624942</v>
+        <v>13.801631644</v>
       </c>
       <c r="C276" s="5">
-        <v>0.12942430200000032</v>
+        <v>0.12942399299999963</v>
       </c>
       <c r="D276" s="5">
-        <v>11.969974480117763</v>
+        <v>11.96993793668646</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>13.773554191000001</v>
+        <v>13.773564319</v>
       </c>
       <c r="C277" s="5">
-        <v>-2.8070750999999561E-2</v>
+        <v>-2.8067325000000309E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>-2.4135299178802527</v>
+        <v>-2.4132374776784871</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>13.788020477</v>
+        <v>13.788025128999999</v>
       </c>
       <c r="C278" s="5">
-        <v>1.4466285999999329E-2</v>
+        <v>1.4460809999999213E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>1.2676593368858846</v>
+        <v>1.2671757716329557</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>13.876339067</v>
+        <v>13.876337512999999</v>
       </c>
       <c r="C279" s="5">
-        <v>8.8318590000000086E-2</v>
+        <v>8.8312383999999966E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>7.9632133823650308</v>
+        <v>7.9626311813249195</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>14.182018701000001</v>
+        <v>14.18201752</v>
       </c>
       <c r="C280" s="5">
-        <v>0.30567963400000053</v>
+        <v>0.3056800070000012</v>
       </c>
       <c r="D280" s="5">
-        <v>29.884643206705253</v>
+        <v>29.884687961944234</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>13.999035722</v>
+        <v>13.999036200000001</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.18298297900000016</v>
+        <v>-0.18298131999999967</v>
       </c>
       <c r="D281" s="5">
-        <v>-14.43014100347817</v>
+        <v>-14.430020432372359</v>
       </c>
       <c r="E281" s="5">
-        <v>-1.5204593490399487</v>
+        <v>-1.520441632078684</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>13.841519263</v>
+        <v>13.841526633999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.157516459</v>
+        <v>-0.15750956600000166</v>
       </c>
       <c r="D282" s="5">
-        <v>-12.697299746433599</v>
+        <v>-12.696777622799782</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>13.846890631999999</v>
+        <v>13.846907476</v>
       </c>
       <c r="C283" s="5">
-        <v>5.3713689999987935E-3</v>
+        <v>5.380842000000996E-3</v>
       </c>
       <c r="D283" s="5">
-        <v>0.46666971244044841</v>
+        <v>0.46749424682965834</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>13.763930904</v>
+        <v>13.763946391999999</v>
       </c>
       <c r="C284" s="5">
-        <v>-8.2959727999998734E-2</v>
+        <v>-8.2961084000000795E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>-6.9572236140085124</v>
+        <v>-6.9573254247148437</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>13.822131879000001</v>
+        <v>13.822080731</v>
       </c>
       <c r="C285" s="5">
-        <v>5.8200975000000099E-2</v>
+        <v>5.8134339000000423E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>5.193906317961372</v>
+        <v>5.1878148730014839</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>13.852879472</v>
+        <v>13.852887401</v>
       </c>
       <c r="C286" s="5">
-        <v>3.0747592999999185E-2</v>
+        <v>3.080667000000048E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>2.7023260153520745</v>
+        <v>2.7075920940386577</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>13.758846948</v>
+        <v>13.758851905</v>
       </c>
       <c r="C287" s="5">
-        <v>-9.4032523999999285E-2</v>
+        <v>-9.4035496000000052E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-7.8482031019014409</v>
+        <v>-7.8484376403784362</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>13.683716411000001</v>
+        <v>13.683716331999999</v>
       </c>
       <c r="C288" s="5">
-        <v>-7.513053699999972E-2</v>
+        <v>-7.5135573000000733E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-6.3593747369548144</v>
+        <v>-6.3597860624281637</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>13.664711191</v>
+        <v>13.664711022000001</v>
       </c>
       <c r="C289" s="5">
-        <v>-1.9005220000000378E-2</v>
+        <v>-1.9005309999998943E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-1.6539989800795851</v>
+        <v>-1.6540067624003063</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>13.480661227000001</v>
+        <v>13.480651623</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.18404996399999973</v>
+        <v>-0.18405939900000057</v>
       </c>
       <c r="D290" s="5">
-        <v>-15.017627198565997</v>
+        <v>-15.018341109290001</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>13.285034129</v>
+        <v>13.285022156</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.195627098000001</v>
+        <v>-0.19562946699999983</v>
       </c>
       <c r="D291" s="5">
-        <v>-16.089220664769634</v>
+        <v>-16.08941078477568</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>13.285434628000001</v>
+        <v>13.285424461</v>
       </c>
       <c r="C292" s="5">
-        <v>4.0049900000127536E-4</v>
+        <v>4.0230499999971414E-4</v>
       </c>
       <c r="D292" s="5">
-        <v>3.6181954049063769E-2</v>
+        <v>3.6345171968776846E-2</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>13.298257884</v>
+        <v>13.298247106</v>
       </c>
       <c r="C293" s="5">
-        <v>1.2823255999999006E-2</v>
+        <v>1.2822644999999966E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>1.1644225618388404</v>
+        <v>1.1643676806025516</v>
       </c>
       <c r="E293" s="5">
-        <v>-5.0059007771421138</v>
+        <v>-5.0059810117499488</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>13.259679783999999</v>
+        <v>13.259693391000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-3.8578100000000504E-2</v>
+        <v>-3.8553714999999045E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-3.4261765660916099</v>
+        <v>-3.4240480451973476</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>13.256221962</v>
+        <v>13.256309448</v>
       </c>
       <c r="C295" s="5">
-        <v>-3.4578219999996662E-3</v>
+        <v>-3.3839430000011106E-3</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.31248418351669249</v>
+        <v>-0.30581677621267511</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>13.091533721999999</v>
+        <v>13.091548012000001</v>
       </c>
       <c r="C296" s="5">
-        <v>-0.16468824000000026</v>
+        <v>-0.16476143599999915</v>
       </c>
       <c r="D296" s="5">
-        <v>-13.930528253989849</v>
+        <v>-13.936216967082249</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>13.020154996</v>
+        <v>13.020098431999999</v>
       </c>
       <c r="C297" s="5">
-        <v>-7.1378725999998949E-2</v>
+        <v>-7.1449580000001234E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-6.3500594773522989</v>
+        <v>-6.3561681336022247</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>12.937316085000001</v>
+        <v>12.937319882000001</v>
       </c>
       <c r="C298" s="5">
-        <v>-8.2838910999999626E-2</v>
+        <v>-8.2778549999998674E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-7.3732519951393076</v>
+        <v>-7.3680967918941853</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>13.037146345</v>
+        <v>13.037144146999999</v>
       </c>
       <c r="C299" s="5">
-        <v>9.9830259999999171E-2</v>
+        <v>9.9824264999998746E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>9.663024514791374</v>
+        <v>9.6624164298608974</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>12.567682663999999</v>
+        <v>12.567673637</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.46946368100000058</v>
+        <v>-0.46947050999999895</v>
       </c>
       <c r="D300" s="5">
-        <v>-35.602058287296465</v>
+        <v>-35.602483061860212</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>12.461790005999999</v>
+        <v>12.461779205999999</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.10589265800000014</v>
+        <v>-0.10589443100000118</v>
       </c>
       <c r="D301" s="5">
-        <v>-9.6553020873046176</v>
+        <v>-9.6554629496354405</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>12.371913087999999</v>
+        <v>12.371887789000001</v>
       </c>
       <c r="C302" s="5">
-        <v>-8.9876917999999861E-2</v>
+        <v>-8.9891416999998697E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-8.319456055911111</v>
+        <v>-8.3207522918483878</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>12.192946338</v>
+        <v>12.192921322</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.17896674999999895</v>
+        <v>-0.17896646700000041</v>
       </c>
       <c r="D303" s="5">
-        <v>-16.042089031392692</v>
+        <v>-16.042095886699315</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>11.984562886999999</v>
+        <v>11.984542029</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.20838345100000133</v>
+        <v>-0.20837929300000013</v>
       </c>
       <c r="D304" s="5">
-        <v>-18.686541314181749</v>
+        <v>-18.686237585364395</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>11.814261265000001</v>
+        <v>11.814236135</v>
       </c>
       <c r="C305" s="5">
-        <v>-0.17030162199999843</v>
+        <v>-0.17030589400000018</v>
       </c>
       <c r="D305" s="5">
-        <v>-15.780537429237196</v>
+        <v>-15.780928225602286</v>
       </c>
       <c r="E305" s="5">
-        <v>-11.159331033770158</v>
+        <v>-11.159448002214011</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>11.773356178</v>
+        <v>11.773364685000001</v>
       </c>
       <c r="C306" s="5">
-        <v>-4.0905087000000506E-2</v>
+        <v>-4.0871449999999143E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-4.0766041328629488</v>
+        <v>-4.0733238926426658</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>11.763309329</v>
+        <v>11.763506679000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-1.004684900000008E-2</v>
+        <v>-9.8580059999999747E-3</v>
       </c>
       <c r="D307" s="5">
-        <v>-1.0192330883656564</v>
+        <v>-1.0001627603625884</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>11.702987516</v>
+        <v>11.703041239999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-6.0321812999999835E-2</v>
+        <v>-6.0465439000001453E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-5.9829344171716485</v>
+        <v>-5.996681702718309</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>11.618276592999999</v>
+        <v>11.618182588</v>
       </c>
       <c r="C309" s="5">
-        <v>-8.4710923000001159E-2</v>
+        <v>-8.4858651999999424E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-8.3484876669289712</v>
+        <v>-8.3624342531608331</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>11.633867756000001</v>
+        <v>11.633860716999999</v>
       </c>
       <c r="C310" s="5">
-        <v>1.5591163000001629E-2</v>
+        <v>1.567812899999943E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>1.6222805565173859</v>
+        <v>1.6314100454892566</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>11.616514732000001</v>
+        <v>11.616501356000001</v>
       </c>
       <c r="C311" s="5">
-        <v>-1.7353024000000161E-2</v>
+        <v>-1.7359360999998685E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.7753032269686164</v>
+        <v>-1.775947289029256</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>11.651107774</v>
+        <v>11.651060975</v>
       </c>
       <c r="C312" s="5">
-        <v>3.459304199999913E-2</v>
+        <v>3.4559618999999486E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>3.6326167224126182</v>
+        <v>3.6290535922594236</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>11.667401766999999</v>
+        <v>11.667377303</v>
       </c>
       <c r="C313" s="5">
-        <v>1.6293992999999674E-2</v>
+        <v>1.6316328000000269E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>1.6911601637822793</v>
+        <v>1.6935030615096602</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>11.462663414</v>
+        <v>11.462623939</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.20473835299999976</v>
+        <v>-0.2047533640000001</v>
       </c>
       <c r="D314" s="5">
-        <v>-19.13945863025376</v>
+        <v>-19.140765660221813</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>11.690719951</v>
+        <v>11.690681684999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.2280565370000005</v>
+        <v>0.22805774599999928</v>
       </c>
       <c r="D315" s="5">
-        <v>26.668493383181779</v>
+        <v>26.668752692501684</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>11.677297775</v>
+        <v>11.677263461000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.3422176000000619E-2</v>
+        <v>-1.3418223999998702E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.3690596504069785</v>
+        <v>-1.3686635400089076</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>11.835668855</v>
+        <v>11.835634580000001</v>
       </c>
       <c r="C317" s="5">
-        <v>0.15837108000000022</v>
+        <v>0.15837111899999989</v>
       </c>
       <c r="D317" s="5">
-        <v>17.545337867351975</v>
+        <v>17.545397977868426</v>
       </c>
       <c r="E317" s="5">
-        <v>0.18120125769878204</v>
+        <v>0.18112423651841514</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>11.688710989</v>
+        <v>11.688726483</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.14695786599999927</v>
+        <v>-0.14690809700000074</v>
       </c>
       <c r="D318" s="5">
-        <v>-13.923266456801409</v>
+        <v>-13.918905909279323</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>11.567245291000001</v>
+        <v>11.567570775</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.12146569799999973</v>
+        <v>-0.12115570799999986</v>
       </c>
       <c r="D319" s="5">
-        <v>-11.781454006835702</v>
+        <v>-11.753065152531184</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>11.603228911</v>
+        <v>11.603336106</v>
       </c>
       <c r="C320" s="5">
-        <v>3.5983619999999661E-2</v>
+        <v>3.5765331000000344E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>3.7975206896025515</v>
+        <v>3.7739824679225764</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>11.727186171</v>
+        <v>11.727079212</v>
       </c>
       <c r="C321" s="5">
-        <v>0.12395725999999918</v>
+        <v>0.12374310599999916</v>
       </c>
       <c r="D321" s="5">
-        <v>13.60030940351955</v>
+        <v>13.575285133367366</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>11.635849459999999</v>
+        <v>11.635812850000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-9.1336711000000292E-2</v>
+        <v>-9.1266361999998935E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-8.9560083773819628</v>
+        <v>-8.9494810234470474</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>11.601511138999999</v>
+        <v>11.601457142999999</v>
       </c>
       <c r="C323" s="5">
-        <v>-3.4338320999999894E-2</v>
+        <v>-3.4355707000001345E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-3.4843789510909606</v>
+        <v>-3.4861253849798879</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>11.43649948</v>
+        <v>11.436405363</v>
       </c>
       <c r="C324" s="5">
-        <v>-0.16501165899999926</v>
+        <v>-0.16505177999999887</v>
       </c>
       <c r="D324" s="5">
-        <v>-15.794077385479355</v>
+        <v>-15.797690075911863</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>11.371622638</v>
+        <v>11.371569861999999</v>
       </c>
       <c r="C325" s="5">
-        <v>-6.4876842000000323E-2</v>
+        <v>-6.4835501000001017E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-6.5989200082869353</v>
+        <v>-6.5948978559007614</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>11.358217029</v>
+        <v>11.358154025999999</v>
       </c>
       <c r="C326" s="5">
-        <v>-1.340560899999943E-2</v>
+        <v>-1.341583600000007E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>-1.4055018897158655</v>
+        <v>-1.4065736703139708</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>11.278243564</v>
+        <v>11.278186988</v>
       </c>
       <c r="C327" s="5">
-        <v>-7.9973465000000132E-2</v>
+        <v>-7.9967037999999491E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-8.12958488565625</v>
+        <v>-8.1290000056636771</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>11.369148034</v>
+        <v>11.369101907999999</v>
       </c>
       <c r="C328" s="5">
-        <v>9.0904469999999904E-2</v>
+        <v>9.0914919999999455E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>10.112703052365713</v>
+        <v>10.113970590922117</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>11.356666381</v>
+        <v>11.356637186</v>
       </c>
       <c r="C329" s="5">
-        <v>-1.2481653000000037E-2</v>
+        <v>-1.2464721999998929E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-1.3094977542678299</v>
+        <v>-1.3077374296389666</v>
       </c>
       <c r="E329" s="5">
-        <v>-4.0471094609718206</v>
+        <v>-4.0470782598291404</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>11.492977432</v>
+        <v>11.493012078</v>
       </c>
       <c r="C330" s="5">
-        <v>0.13631105099999985</v>
+        <v>0.13637489199999919</v>
       </c>
       <c r="D330" s="5">
-        <v>15.393203920451558</v>
+        <v>15.400938208872518</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>11.174339563</v>
+        <v>11.174780677999999</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.3186378689999998</v>
+        <v>-0.31823140000000016</v>
       </c>
       <c r="D331" s="5">
-        <v>-28.637225497470631</v>
+        <v>-28.605995682446896</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>11.29708256</v>
+        <v>11.297325370999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.12274299699999958</v>
+        <v>0.12254469300000004</v>
       </c>
       <c r="D332" s="5">
-        <v>14.007456856781042</v>
+        <v>13.982858642511985</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>11.338611067</v>
+        <v>11.338475377</v>
       </c>
       <c r="C333" s="5">
-        <v>4.1528507000000658E-2</v>
+        <v>4.1150006000000516E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>4.5015352788294827</v>
+        <v>4.4595840406067566</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>11.246188909000001</v>
+        <v>11.246109646000001</v>
       </c>
       <c r="C334" s="5">
-        <v>-9.2422157999999754E-2</v>
+        <v>-9.2365730999999229E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-9.3545123603403386</v>
+        <v>-9.3491614354932135</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>11.294672234</v>
+        <v>11.294580254</v>
       </c>
       <c r="C335" s="5">
-        <v>4.8483324999999411E-2</v>
+        <v>4.8470607999998805E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>5.2977513755466221</v>
+        <v>5.2963669087528364</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>11.324995384999999</v>
+        <v>11.324797089</v>
       </c>
       <c r="C336" s="5">
-        <v>3.0323150999999271E-2</v>
+        <v>3.0216835000000941E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>3.2696762335378882</v>
+        <v>3.2580701442661342</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>11.273771972</v>
+        <v>11.273660066</v>
       </c>
       <c r="C337" s="5">
-        <v>-5.1223412999998885E-2</v>
+        <v>-5.1137023000000781E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-5.2946416455876939</v>
+        <v>-5.2860229144972015</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>11.257509482</v>
+        <v>11.257497061</v>
       </c>
       <c r="C338" s="5">
-        <v>-1.6262490000000795E-2</v>
+        <v>-1.6163004999999231E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.717340244617982</v>
+        <v>-1.7069340114277076</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>11.257151635</v>
+        <v>11.257109399000001</v>
       </c>
       <c r="C339" s="5">
-        <v>-3.5784700000007774E-4</v>
+        <v>-3.8766199999962225E-4</v>
       </c>
       <c r="D339" s="5">
-        <v>-3.8138216402261449E-2</v>
+        <v>-4.1315249825824019E-2</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>11.261725514</v>
+        <v>11.261560165000001</v>
       </c>
       <c r="C340" s="5">
-        <v>4.5738790000005025E-3</v>
+        <v>4.4507659999997173E-3</v>
       </c>
       <c r="D340" s="5">
-        <v>0.48866152748947567</v>
+        <v>0.4754816229778136</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>11.165679151000001</v>
+        <v>11.165671705999999</v>
       </c>
       <c r="C341" s="5">
-        <v>-9.6046362999999246E-2</v>
+        <v>-9.5888459000001092E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-9.7676071755970604</v>
+        <v>-9.7524298379399248</v>
       </c>
       <c r="E341" s="5">
-        <v>-1.6817191206701776</v>
+        <v>-1.6815319259773087</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>11.198908174</v>
+        <v>11.199000871999999</v>
       </c>
       <c r="C342" s="5">
-        <v>3.3229022999998747E-2</v>
+        <v>3.3329165999999688E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>3.6302329239497722</v>
+        <v>3.6413561397678151</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>11.285022045</v>
+        <v>11.285455086000001</v>
       </c>
       <c r="C343" s="5">
-        <v>8.6113871000000231E-2</v>
+        <v>8.6454214000001528E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>9.6278098591084937</v>
+        <v>9.667407942481443</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>11.295449226000001</v>
+        <v>11.296004184999999</v>
       </c>
       <c r="C344" s="5">
-        <v>1.0427181000000729E-2</v>
+        <v>1.0549098999998563E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>1.1144330451574369</v>
+        <v>1.1274869395310638</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>11.047383143999999</v>
+        <v>11.047166364000001</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.24806608200000113</v>
+        <v>-0.24883782099999863</v>
       </c>
       <c r="D345" s="5">
-        <v>-23.392567999798132</v>
+        <v>-23.455745763273828</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>10.957699445999999</v>
+        <v>10.957537467</v>
       </c>
       <c r="C346" s="5">
-        <v>-8.9683697999999978E-2</v>
+        <v>-8.9628897000000762E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-9.3183083483460276</v>
+        <v>-9.3130407267539628</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>10.894124826000001</v>
+        <v>10.893997806</v>
       </c>
       <c r="C347" s="5">
-        <v>-6.3574619999998916E-2</v>
+        <v>-6.3539661000000081E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>-6.7442636501986115</v>
+        <v>-6.7407690075654276</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>11.014592845999999</v>
+        <v>11.014365793</v>
       </c>
       <c r="C348" s="5">
-        <v>0.12046801999999879</v>
+        <v>0.12036798699999984</v>
       </c>
       <c r="D348" s="5">
-        <v>14.107242758832728</v>
+        <v>14.094982159837667</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>10.867500258</v>
+        <v>10.867386215</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.14709258799999958</v>
+        <v>-0.14697957799999983</v>
       </c>
       <c r="D349" s="5">
-        <v>-14.899025586473535</v>
+        <v>-14.88869025283207</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>10.863191728</v>
+        <v>10.863258039</v>
       </c>
       <c r="C350" s="5">
-        <v>-4.308529999999422E-3</v>
+        <v>-4.1281760000000389E-3</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.47471607141463812</v>
+        <v>-0.45489083741084846</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>10.834345188</v>
+        <v>10.834145251000001</v>
       </c>
       <c r="C351" s="5">
-        <v>-2.8846539999999976E-2</v>
+        <v>-2.9112787999999057E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>-3.1403970159708972</v>
+        <v>-3.1689373458170911</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>10.75111611</v>
+        <v>10.750827166000001</v>
       </c>
       <c r="C352" s="5">
-        <v>-8.3229078000000456E-2</v>
+        <v>-8.3318085000000153E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-8.8386797426316619</v>
+        <v>-8.8478923092937265</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>10.675974038</v>
+        <v>10.676012789</v>
       </c>
       <c r="C353" s="5">
-        <v>-7.5142072000000226E-2</v>
+        <v>-7.4814377000000931E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-8.0720698336041234</v>
+        <v>-8.0384116362808182</v>
       </c>
       <c r="E353" s="5">
-        <v>-4.3858067778720251</v>
+        <v>-4.3853959698356153</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>10.505206729999999</v>
+        <v>10.505403246</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.17076730800000028</v>
+        <v>-0.17060954299999942</v>
       </c>
       <c r="D354" s="5">
-        <v>-17.592805180292249</v>
+        <v>-17.577894762161449</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>10.494285166999999</v>
+        <v>10.494681465999999</v>
       </c>
       <c r="C355" s="5">
-        <v>-1.0921563000000134E-2</v>
+        <v>-1.0721780000000791E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-1.2404511256537631</v>
+        <v>-1.2178647106215301</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>10.493359604</v>
+        <v>10.494224447000001</v>
       </c>
       <c r="C356" s="5">
-        <v>-9.2556299999912994E-4</v>
+        <v>-4.5701899999883722E-4</v>
       </c>
       <c r="D356" s="5">
-        <v>-0.10578490779907801</v>
+        <v>-5.2244698123993238E-2</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>10.453400997999999</v>
+        <v>10.453029253</v>
       </c>
       <c r="C357" s="5">
-        <v>-3.9958606000000785E-2</v>
+        <v>-4.1195194000000157E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-4.4750870023033018</v>
+        <v>-4.6102287675015123</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>10.669026275</v>
+        <v>10.668748957</v>
       </c>
       <c r="C358" s="5">
-        <v>0.21562527700000089</v>
+        <v>0.21571970399999962</v>
       </c>
       <c r="D358" s="5">
-        <v>27.763291098320366</v>
+        <v>27.777963652123706</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>10.700117056</v>
+        <v>10.700025191</v>
       </c>
       <c r="C359" s="5">
-        <v>3.1090780999999623E-2</v>
+        <v>3.1276233999999903E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>3.5535349895529755</v>
+        <v>3.5751687873085469</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>10.602250464000001</v>
+        <v>10.602072367</v>
       </c>
       <c r="C360" s="5">
-        <v>-9.7866591999999031E-2</v>
+        <v>-9.7952824000000049E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>-10.439941095901473</v>
+        <v>-10.448767042898965</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>10.759896250000001</v>
+        <v>10.759890411000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.15764578599999979</v>
+        <v>0.15781804400000077</v>
       </c>
       <c r="D361" s="5">
-        <v>19.376897959690421</v>
+        <v>19.400186626688942</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>10.768788859000001</v>
+        <v>10.769048993</v>
       </c>
       <c r="C362" s="5">
-        <v>8.8926090000001068E-3</v>
+        <v>9.1585819999995266E-3</v>
       </c>
       <c r="D362" s="5">
-        <v>0.99627080883188945</v>
+        <v>1.026208919309024</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>10.713457435</v>
+        <v>10.713238413999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-5.533142400000024E-2</v>
+        <v>-5.581057900000097E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>-5.9944621635851902</v>
+        <v>-6.0447601832635094</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>10.632062401000001</v>
+        <v>10.630950403</v>
       </c>
       <c r="C364" s="5">
-        <v>-8.1395033999999811E-2</v>
+        <v>-8.2288010999999273E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-8.7454725043381139</v>
+        <v>-8.8375757301435769</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>10.680961757</v>
+        <v>10.681226494000001</v>
       </c>
       <c r="C365" s="5">
-        <v>4.8899355999999727E-2</v>
+        <v>5.0276091000000633E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>5.660854484175859</v>
+        <v>5.8250269072768424</v>
       </c>
       <c r="E365" s="5">
-        <v>4.6719100123771007E-2</v>
+        <v>4.8835694589777212E-2</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>10.82352247</v>
+        <v>10.823932623999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.14256071299999995</v>
+        <v>0.14270612999999877</v>
       </c>
       <c r="D366" s="5">
-        <v>17.246302628119992</v>
+        <v>17.264747015847924</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>10.717804998</v>
+        <v>10.718001348</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.10571747200000026</v>
+        <v>-0.10593127599999974</v>
       </c>
       <c r="D367" s="5">
-        <v>-11.11126278544592</v>
+        <v>-11.132139396186879</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>10.588173605</v>
+        <v>10.589084322</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.12963139300000037</v>
+        <v>-0.12891702599999988</v>
       </c>
       <c r="D368" s="5">
-        <v>-13.586334472841576</v>
+        <v>-13.516114748586705</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>9.0496877434999998</v>
+        <v>9.0491994049999995</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.5384858614999999</v>
+        <v>-1.5398849170000002</v>
       </c>
       <c r="D369" s="5">
-        <v>-84.803258009487308</v>
+        <v>-84.828762066116269</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>8.9765184989000009</v>
+        <v>8.9762766312999993</v>
       </c>
       <c r="C370" s="5">
-        <v>-7.3169244599998962E-2</v>
+        <v>-7.2922773700000221E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>-9.2822998979945837</v>
+        <v>-9.2528824195999384</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>9.0092089333000001</v>
+        <v>9.0092974770000005</v>
       </c>
       <c r="C371" s="5">
-        <v>3.2690434399999191E-2</v>
+        <v>3.3020845700001189E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>4.4587303514407539</v>
+        <v>4.5048355595774359</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>8.8916740294000007</v>
+        <v>8.8919463356000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.11753490389999932</v>
+        <v>-0.11735114140000036</v>
       </c>
       <c r="D372" s="5">
-        <v>-14.579425022934089</v>
+        <v>-14.55810518136208</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>8.9459273245999995</v>
+        <v>8.9474958173000001</v>
       </c>
       <c r="C373" s="5">
-        <v>5.4253295199998774E-2</v>
+        <v>5.5549481699999959E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>7.5726810019038693</v>
+        <v>7.7596203312022105</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>9.4755380767999995</v>
+        <v>9.4752691498000008</v>
       </c>
       <c r="C374" s="5">
-        <v>0.52961075219999998</v>
+        <v>0.52777333250000069</v>
       </c>
       <c r="D374" s="5">
-        <v>99.407819772923546</v>
+        <v>98.920990707469599</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>9.3980387425000007</v>
+        <v>9.3969712774000005</v>
       </c>
       <c r="C375" s="5">
-        <v>-7.7499334299998779E-2</v>
+        <v>-7.8297872400000301E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>-9.3849783194510312</v>
+        <v>-9.4775852013911805</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>9.2078150180999998</v>
+        <v>9.2050659181000007</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.1902237244000009</v>
+        <v>-0.19190535929999974</v>
       </c>
       <c r="D376" s="5">
-        <v>-21.759384509987921</v>
+        <v>-21.932900926119146</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>9.2891852967999995</v>
+        <v>9.2889719608999997</v>
       </c>
       <c r="C377" s="5">
-        <v>8.1370278699999687E-2</v>
+        <v>8.3906042799998914E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>11.135416779799634</v>
+        <v>11.503625618598988</v>
       </c>
       <c r="E377" s="5">
-        <v>-13.030441376572387</v>
+        <v>-13.034594237675579</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>9.4385618343999997</v>
+        <v>9.4403953764999997</v>
       </c>
       <c r="C378" s="5">
-        <v>0.14937653760000025</v>
+        <v>0.15142341560000006</v>
       </c>
       <c r="D378" s="5">
-        <v>21.098396062818779</v>
+        <v>21.414450554466448</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>9.250854339</v>
+        <v>9.2502701168999995</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.18770749539999976</v>
+        <v>-0.19012525960000026</v>
       </c>
       <c r="D379" s="5">
-        <v>-21.419966631758992</v>
+        <v>-21.662307530209901</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>9.1876291525999996</v>
+        <v>9.1881754344999997</v>
       </c>
       <c r="C380" s="5">
-        <v>-6.322518640000041E-2</v>
+        <v>-6.2094682399999712E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>-7.9000546768708819</v>
+        <v>-7.7644442807259466</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>9.4356006432000008</v>
+        <v>9.4352566703999994</v>
       </c>
       <c r="C381" s="5">
-        <v>0.24797149060000123</v>
+        <v>0.24708123589999964</v>
       </c>
       <c r="D381" s="5">
-        <v>37.65536124922928</v>
+        <v>37.497018609189524</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>9.4826589312999996</v>
+        <v>9.4831032743999994</v>
       </c>
       <c r="C382" s="5">
-        <v>4.7058288099998791E-2</v>
+        <v>4.784660400000007E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>6.151698551292073</v>
+        <v>6.257877218411334</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>9.6145478544999996</v>
+        <v>9.6157543947999997</v>
       </c>
       <c r="C383" s="5">
-        <v>0.13188892320000001</v>
+        <v>0.13265112040000027</v>
       </c>
       <c r="D383" s="5">
-        <v>18.027938329536887</v>
+        <v>18.139351436252227</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>9.7807270592000002</v>
+        <v>9.7823812009999997</v>
       </c>
       <c r="C384" s="5">
-        <v>0.16617920470000058</v>
+        <v>0.16662680620000003</v>
       </c>
       <c r="D384" s="5">
-        <v>22.830803059402392</v>
+        <v>22.895121881401927</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>9.8335223967999994</v>
+        <v>9.8370633653000006</v>
       </c>
       <c r="C385" s="5">
-        <v>5.2795337599999215E-2</v>
+        <v>5.4682164300000835E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>6.6732825213936309</v>
+        <v>6.9179534859739711</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>9.9763638296000003</v>
+        <v>9.9750839869999997</v>
       </c>
       <c r="C386" s="5">
-        <v>0.14284143280000094</v>
+        <v>0.13802062169999907</v>
       </c>
       <c r="D386" s="5">
-        <v>18.893473197086387</v>
+        <v>18.198810258355593</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>10.389384489999999</v>
+        <v>10.386500570999999</v>
       </c>
       <c r="C387" s="5">
-        <v>0.41302066039999907</v>
+        <v>0.41141658399999947</v>
       </c>
       <c r="D387" s="5">
-        <v>62.708588545475095</v>
+        <v>62.417290023676152</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>10.385700419999999</v>
+        <v>10.380018423999999</v>
       </c>
       <c r="C388" s="5">
-        <v>-3.6840700000002613E-3</v>
+        <v>-6.4821469999998271E-3</v>
       </c>
       <c r="D388" s="5">
-        <v>-0.42469042807306012</v>
+        <v>-0.74634683176066918</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>10.389266123000001</v>
+        <v>10.387532345</v>
       </c>
       <c r="C389" s="5">
-        <v>3.5657030000013634E-3</v>
+        <v>7.5139210000010337E-3</v>
       </c>
       <c r="D389" s="5">
-        <v>0.41277260471510591</v>
+        <v>0.87212664959632757</v>
       </c>
       <c r="E389" s="5">
-        <v>11.84259750506822</v>
+        <v>11.82650123957918</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>10.465366113</v>
+        <v>10.468359531999999</v>
       </c>
       <c r="C390" s="5">
-        <v>7.6099989999999451E-2</v>
+        <v>8.0827186999998801E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>9.1527446564848347</v>
+        <v>9.7475640790499085</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>10.584840567000001</v>
+        <v>10.583703061</v>
       </c>
       <c r="C391" s="5">
-        <v>0.11947445400000056</v>
+        <v>0.11534352900000044</v>
       </c>
       <c r="D391" s="5">
-        <v>14.593171390776561</v>
+        <v>14.053390759976914</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>10.694900871</v>
+        <v>10.694958400999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.11006030399999922</v>
+        <v>0.11125533999999959</v>
       </c>
       <c r="D392" s="5">
-        <v>13.216392287763391</v>
+        <v>13.369814514269684</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>10.720754053</v>
+        <v>10.721338183</v>
       </c>
       <c r="C393" s="5">
-        <v>2.585318200000053E-2</v>
+        <v>2.6379782000001128E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>2.9396843613651136</v>
+        <v>3.0003607684432776</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>10.881912325</v>
+        <v>10.884060665</v>
       </c>
       <c r="C394" s="5">
-        <v>0.16115827199999977</v>
+        <v>0.1627224819999995</v>
       </c>
       <c r="D394" s="5">
-        <v>19.607572240843151</v>
+        <v>19.81287874176132</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>11.015812689000001</v>
+        <v>11.018820734</v>
       </c>
       <c r="C395" s="5">
-        <v>0.13390036400000049</v>
+        <v>0.13476006900000037</v>
       </c>
       <c r="D395" s="5">
-        <v>15.807274780657243</v>
+        <v>15.912417984798877</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>11.160776011999999</v>
+        <v>11.165615675</v>
       </c>
       <c r="C396" s="5">
-        <v>0.14496332299999892</v>
+        <v>0.14679494099999957</v>
       </c>
       <c r="D396" s="5">
-        <v>16.986081832396692</v>
+        <v>17.21162622918002</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>11.220659409</v>
+        <v>11.230391223</v>
       </c>
       <c r="C397" s="5">
-        <v>5.9883397000000116E-2</v>
+        <v>6.4775548000000072E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>6.6320731955559875</v>
+        <v>7.1880883708043575</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>11.277789623</v>
+        <v>11.272425964</v>
       </c>
       <c r="C398" s="5">
-        <v>5.7130214000000734E-2</v>
+        <v>4.2034741000000153E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>6.2838571775737151</v>
+        <v>4.5851614818362307</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>11.285156110999999</v>
+        <v>11.274890737</v>
       </c>
       <c r="C399" s="5">
-        <v>7.3664879999988386E-3</v>
+        <v>2.4647729999998091E-3</v>
       </c>
       <c r="D399" s="5">
-        <v>0.7866445685286827</v>
+        <v>0.26270185094574572</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>11.468114481000001</v>
+        <v>11.459716905000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.18295837000000148</v>
+        <v>0.18482616800000073</v>
       </c>
       <c r="D400" s="5">
-        <v>21.286756391691043</v>
+        <v>21.545411224992673</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>11.39871084</v>
+        <v>11.39493351</v>
       </c>
       <c r="C401" s="5">
-        <v>-6.940364100000096E-2</v>
+        <v>-6.4783395000000965E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>-7.0253387725710219</v>
+        <v>-6.5767708188671055</v>
       </c>
       <c r="E401" s="5">
-        <v>9.7162273547432463</v>
+        <v>9.6981759626953981</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>11.389671739000001</v>
+        <v>11.393378028000001</v>
       </c>
       <c r="C402" s="5">
-        <v>-9.0391009999990501E-3</v>
+        <v>-1.5554819999987757E-3</v>
       </c>
       <c r="D402" s="5">
-        <v>-0.94745254391289668</v>
+        <v>-0.16368481973256799</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>11.404533863999999</v>
+        <v>11.403582188</v>
       </c>
       <c r="C403" s="5">
-        <v>1.4862124999998727E-2</v>
+        <v>1.0204159999998907E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>1.5771397308168122</v>
+        <v>1.0800563511228489</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>11.607790162000001</v>
+        <v>11.608591787</v>
       </c>
       <c r="C404" s="5">
-        <v>0.20325629800000122</v>
+        <v>0.20500959900000026</v>
       </c>
       <c r="D404" s="5">
-        <v>23.612990714492298</v>
+        <v>23.839420722922334</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>11.618399299</v>
+        <v>11.620894216</v>
       </c>
       <c r="C405" s="5">
-        <v>1.0609136999999436E-2</v>
+        <v>1.2302429000000004E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>1.1022904306158043</v>
+        <v>1.279161920098848</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>11.47534096</v>
+        <v>11.479813267000001</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.14305833899999953</v>
+        <v>-0.14108094899999912</v>
       </c>
       <c r="D406" s="5">
-        <v>-13.815016615820719</v>
+        <v>-13.633899509042358</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>11.407770601999999</v>
+        <v>11.412742165999999</v>
       </c>
       <c r="C407" s="5">
-        <v>-6.7570358000001107E-2</v>
+        <v>-6.7071101000001576E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-6.8415674200436598</v>
+        <v>-6.7900692715049953</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>11.140996065</v>
+        <v>11.148551069</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.26677453699999987</v>
+        <v>-0.26419109699999943</v>
       </c>
       <c r="D408" s="5">
-        <v>-24.720123621359214</v>
+        <v>-24.501024156151885</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>11.60947092</v>
+        <v>11.623904722000001</v>
       </c>
       <c r="C409" s="5">
-        <v>0.46847485500000019</v>
+        <v>0.47535365300000088</v>
       </c>
       <c r="D409" s="5">
-        <v>63.930923808273455</v>
+        <v>65.045378109418266</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>11.571085377999999</v>
+        <v>11.562746574</v>
       </c>
       <c r="C410" s="5">
-        <v>-3.8385542000000328E-2</v>
+        <v>-6.1158148000000523E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-3.8963150229583299</v>
+        <v>-6.1341564779167967</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>11.685522353</v>
+        <v>11.666144253000001</v>
       </c>
       <c r="C411" s="5">
-        <v>0.11443697500000027</v>
+        <v>0.10339767900000041</v>
       </c>
       <c r="D411" s="5">
-        <v>12.535200547617208</v>
+        <v>11.274594734792821</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>11.762662921</v>
+        <v>11.753660161000001</v>
       </c>
       <c r="C412" s="5">
-        <v>7.7140568000000798E-2</v>
+        <v>8.7515908000000309E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>8.2156955097548501</v>
+        <v>9.3829038347309268</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>11.504496230000001</v>
+        <v>11.49935136</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.25816669099999956</v>
+        <v>-0.25430880100000053</v>
       </c>
       <c r="D413" s="5">
-        <v>-23.37976982561414</v>
+        <v>-23.086500457108361</v>
       </c>
       <c r="E413" s="5">
-        <v>0.92804696500223827</v>
+        <v>0.9163533065670304</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>11.916096335000001</v>
+        <v>11.919196489999999</v>
       </c>
       <c r="C414" s="5">
-        <v>0.41160010499999977</v>
+        <v>0.41984512999999879</v>
       </c>
       <c r="D414" s="5">
-        <v>52.474351063216808</v>
+        <v>53.774252192200557</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>11.817549017999999</v>
+        <v>11.817110174</v>
       </c>
       <c r="C415" s="5">
-        <v>-9.85473170000013E-2</v>
+        <v>-0.1020863159999994</v>
       </c>
       <c r="D415" s="5">
-        <v>-9.4849320815239224</v>
+        <v>-9.8072427010159835</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>11.820359635000001</v>
+        <v>11.822039404</v>
       </c>
       <c r="C416" s="5">
-        <v>2.810617000001514E-3</v>
+        <v>4.9292300000001177E-3</v>
       </c>
       <c r="D416" s="5">
-        <v>0.28577463359240607</v>
+        <v>0.50170178171098367</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>11.9229641</v>
+        <v>11.92749338</v>
       </c>
       <c r="C417" s="5">
-        <v>0.10260446499999887</v>
+        <v>0.10545397599999973</v>
       </c>
       <c r="D417" s="5">
-        <v>10.92835008036419</v>
+        <v>11.24522520193838</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>11.860334894999999</v>
+        <v>11.867001622</v>
       </c>
       <c r="C418" s="5">
-        <v>-6.2629205000000354E-2</v>
+        <v>-6.0491757999999507E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>-6.124429219812888</v>
+        <v>-5.9190248034725172</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>11.895448862</v>
+        <v>11.901806300000001</v>
       </c>
       <c r="C419" s="5">
-        <v>3.5113967000000912E-2</v>
+        <v>3.4804678000000422E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>3.6111718534975967</v>
+        <v>3.5768059312544009</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>11.829402718000001</v>
+        <v>11.839268938</v>
       </c>
       <c r="C420" s="5">
-        <v>-6.6046143999999529E-2</v>
+        <v>-6.2537362000000485E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-6.4629232231346201</v>
+        <v>-6.1262651347219528</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>11.796295025999999</v>
+        <v>11.816310383999999</v>
       </c>
       <c r="C421" s="5">
-        <v>-3.3107692000001521E-2</v>
+        <v>-2.2958554000000575E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>-3.3072963304106806</v>
+        <v>-2.302364946201052</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>11.864733943999999</v>
+        <v>11.852781629000001</v>
       </c>
       <c r="C422" s="5">
-        <v>6.8438918000000015E-2</v>
+        <v>3.6471245000001318E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>7.1885853020311918</v>
+        <v>3.7673475005389312</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>11.787825658999999</v>
+        <v>11.757289942</v>
       </c>
       <c r="C423" s="5">
-        <v>-7.6908285000000021E-2</v>
+        <v>-9.549168700000088E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>-7.5070991214331251</v>
+        <v>-9.2506880106023814</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>11.669029828999999</v>
+        <v>11.662260955000001</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.11879582999999982</v>
+        <v>-9.5028986999999177E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-11.445109252557085</v>
+        <v>-9.2793151328119716</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>11.714931798</v>
+        <v>11.709162897000001</v>
       </c>
       <c r="C425" s="5">
-        <v>4.5901969000000875E-2</v>
+        <v>4.6901941999999863E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>4.8238664360087613</v>
+        <v>4.9342143486430512</v>
       </c>
       <c r="E425" s="5">
-        <v>1.8291593459890176</v>
+        <v>1.8245510588520641</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>11.524517059000001</v>
+        <v>11.527191107</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.1904147389999995</v>
+        <v>-0.18197179000000041</v>
       </c>
       <c r="D426" s="5">
-        <v>-17.852254973529412</v>
+        <v>-17.134883621982432</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>11.722094448</v>
+        <v>11.721919899</v>
       </c>
       <c r="C427" s="5">
-        <v>0.19757738899999922</v>
+        <v>0.19472879199999937</v>
       </c>
       <c r="D427" s="5">
-        <v>22.628036421098518</v>
+        <v>22.265259053137719</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>11.434446028</v>
+        <v>11.437371593</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.28764842000000002</v>
+        <v>-0.28454830599999958</v>
       </c>
       <c r="D428" s="5">
-        <v>-25.780341546467678</v>
+        <v>-25.538842419432573</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>11.628503959</v>
+        <v>11.634597915000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.19405793099999968</v>
+        <v>0.19722632200000056</v>
       </c>
       <c r="D429" s="5">
-        <v>22.378350151289172</v>
+        <v>22.77268998914095</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>11.848293918</v>
+        <v>11.856295161</v>
       </c>
       <c r="C430" s="5">
-        <v>0.21978995899999987</v>
+        <v>0.22169724599999974</v>
       </c>
       <c r="D430" s="5">
-        <v>25.194049801373875</v>
+        <v>25.421353366767498</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>12.07865782</v>
+        <v>12.085658928999999</v>
       </c>
       <c r="C431" s="5">
-        <v>0.23036390200000056</v>
+        <v>0.22936376799999891</v>
       </c>
       <c r="D431" s="5">
-        <v>25.995289582281455</v>
+        <v>25.850798643141349</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>11.927797460000001</v>
+        <v>11.938124207</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.15086035999999936</v>
+        <v>-0.14753472199999962</v>
       </c>
       <c r="D432" s="5">
-        <v>-13.999904508643324</v>
+        <v>-13.704308865864711</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>11.289281977</v>
+        <v>11.310233072000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.63851548300000083</v>
+        <v>-0.62789113499999871</v>
       </c>
       <c r="D433" s="5">
-        <v>-48.325917162828425</v>
+        <v>-47.709169646714734</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>11.756392028</v>
+        <v>11.743169781000001</v>
       </c>
       <c r="C434" s="5">
-        <v>0.46711005100000058</v>
+        <v>0.43293670899999981</v>
       </c>
       <c r="D434" s="5">
-        <v>62.664531437143545</v>
+        <v>56.95148295342505</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>11.728908217000001</v>
+        <v>11.925404738999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-2.7483810999999747E-2</v>
+        <v>0.18223495799999867</v>
       </c>
       <c r="D435" s="5">
-        <v>-2.7695404973217874</v>
+        <v>20.296627539568558</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>11.705907163999999</v>
+        <v>11.887741853</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.3001053000001548E-2</v>
+        <v>-3.7662885999999673E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.3280512173512791</v>
+        <v>-3.7247052842771744</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>11.780647445</v>
+        <v>12.590208643</v>
       </c>
       <c r="C437" s="5">
-        <v>7.4740281000000408E-2</v>
+        <v>0.70246679000000078</v>
       </c>
       <c r="D437" s="5">
-        <v>7.9366672326468546</v>
+        <v>99.160284975443005</v>
       </c>
       <c r="E437" s="5">
-        <v>0.56095629179180317</v>
+        <v>7.5244127505112335</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>11.672047821</v>
+        <v>12.470283466</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.10859962400000001</v>
+        <v>-0.11992517700000072</v>
       </c>
       <c r="D438" s="5">
-        <v>-10.518184281138087</v>
+        <v>-10.850116212052697</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>11.64023459</v>
+        <v>12.434944495</v>
       </c>
       <c r="C439" s="5">
-        <v>-3.181323099999922E-2</v>
+        <v>-3.533897099999983E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-3.2221218006036279</v>
+        <v>-3.3481202639521035</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>11.625808913</v>
+        <v>12.419533938000001</v>
       </c>
       <c r="C440" s="5">
-        <v>-1.4425677000000192E-2</v>
+        <v>-1.5410556999999159E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.4770583684813099</v>
+        <v>-1.477058416280197</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>11.598386957000001</v>
+        <v>12.389728121999999</v>
       </c>
       <c r="C441" s="5">
-        <v>-2.7421955999999525E-2</v>
+        <v>-2.9805816000001428E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>-2.7940244395943337</v>
+        <v>-2.8421862313372626</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
+      <c r="B442" s="5">
+        <v>12.354868873999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-3.4859248000000065E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-3.3245129421339281</v>
+      </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
+      <c r="B443" s="5">
+        <v>12.252315901999999</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-0.1025529719999998</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-9.5183434725930045</v>
+      </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6425B391-883D-4EB6-9D5E-FBFC0C5ACE30}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8DABF1A-2A2F-46ED-A2F6-E9CA6E7843EE}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3A3E616-7B28-4B34-8096-C10567AABD55}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>fwainfoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>