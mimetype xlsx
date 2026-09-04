--- v7 (2026-07-26)
+++ v8 (2026-09-04)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{88277247-F069-4EBD-A1EB-4F8A67FF35EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AF29FC13-DFC4-47CE-BF50-5C14E65B45B8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{26233802-2D1B-4CF9-8C9F-DF90EA06200F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8E6A3636-F7A0-4668-A1A5-FD3E76ADE6CC}"/>
   </bookViews>
   <sheets>
     <sheet name="fwainfoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{05BD7F34-3614-44DF-B2A2-6022C9FBA420}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C790FE3-A854-46A0-A28D-FB962D0FC055}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>10.163501847999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>9.7782693280000004</v>
       </c>
       <c r="C7" s="5">
         <v>-0.38523251999999886</v>
       </c>
       <c r="D7" s="5">
         <v>-37.103932078375919</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>9.6862056187000007</v>
       </c>
       <c r="C8" s="5">
         <v>-9.206370929999963E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-10.73108279743542</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>9.7741723604999997</v>
       </c>
       <c r="C9" s="5">
         <v>8.7966741799998971E-2</v>
       </c>
       <c r="D9" s="5">
         <v>11.459145870994835</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>9.9477691011000005</v>
       </c>
       <c r="C10" s="5">
         <v>0.17359674060000074</v>
       </c>
       <c r="D10" s="5">
         <v>23.523172200045629</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>9.9225412784000007</v>
       </c>
       <c r="C11" s="5">
         <v>-2.5227822699999791E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-3.0011430986481957</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>10.147148172</v>
       </c>
       <c r="C12" s="5">
         <v>0.22460689359999897</v>
       </c>
       <c r="D12" s="5">
         <v>30.813647179984848</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>10.159159950999999</v>
       </c>
       <c r="C13" s="5">
         <v>1.2011778999999834E-2</v>
       </c>
       <c r="D13" s="5">
         <v>1.4297959971278473</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>10.098816430999999</v>
       </c>
       <c r="C14" s="5">
         <v>-6.0343519999999984E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-6.8994689606018405</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>10.284198010000001</v>
       </c>
       <c r="C15" s="5">
         <v>0.1853815790000013</v>
       </c>
       <c r="D15" s="5">
         <v>24.393997012034198</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>10.231920347000001</v>
       </c>
       <c r="C16" s="5">
         <v>-5.2277662999999919E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-5.9322732847272182</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>10.202978111</v>
       </c>
       <c r="C17" s="5">
         <v>-2.8942236000000676E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-3.3420339896946927</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>10.665184539</v>
       </c>
       <c r="C18" s="5">
         <v>0.462206428</v>
       </c>
       <c r="D18" s="5">
         <v>70.175499406243119</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>10.292956244999999</v>
       </c>
       <c r="C19" s="5">
         <v>-0.37222829400000101</v>
       </c>
       <c r="D19" s="5">
         <v>-34.707841493549552</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>10.393134932000001</v>
       </c>
       <c r="C20" s="5">
         <v>0.10017868700000143</v>
       </c>
       <c r="D20" s="5">
         <v>12.325217671450517</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>10.058500026000001</v>
       </c>
       <c r="C21" s="5">
         <v>-0.33463490599999979</v>
       </c>
       <c r="D21" s="5">
         <v>-32.478844111104024</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>10.042688948</v>
       </c>
       <c r="C22" s="5">
         <v>-1.5811078000000478E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-1.8700716890189262</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>10.113135023</v>
       </c>
       <c r="C23" s="5">
         <v>7.0446074999999553E-2</v>
       </c>
       <c r="D23" s="5">
         <v>8.7500661419259718</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>10.255285955</v>
       </c>
       <c r="C24" s="5">
         <v>0.14215093199999984</v>
       </c>
       <c r="D24" s="5">
         <v>18.23433888205761</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>10.254312924000001</v>
       </c>
       <c r="C25" s="5">
         <v>-9.730309999991249E-4</v>
       </c>
       <c r="D25" s="5">
         <v>-0.11379771096230451</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>10.289639469999999</v>
       </c>
       <c r="C26" s="5">
         <v>3.5326545999998515E-2</v>
       </c>
       <c r="D26" s="5">
         <v>4.2132886831218519</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>10.294876086</v>
       </c>
       <c r="C27" s="5">
         <v>5.2366160000012485E-3</v>
       </c>
       <c r="D27" s="5">
         <v>0.61241778746023989</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>11.232383831</v>
       </c>
       <c r="C28" s="5">
         <v>0.93750774499999956</v>
       </c>
       <c r="D28" s="5">
         <v>184.58351861784848</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>11.197924682</v>
       </c>
       <c r="C29" s="5">
         <v>-3.4459148999999911E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-3.6199212473616904</v>
       </c>
       <c r="E29" s="5">
         <v>9.7515309763071212</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>11.077221507000001</v>
       </c>
       <c r="C30" s="5">
         <v>-0.12070317499999916</v>
       </c>
       <c r="D30" s="5">
         <v>-12.194933175989364</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>11.115858653</v>
       </c>
       <c r="C31" s="5">
         <v>3.8637145999999234E-2</v>
       </c>
       <c r="D31" s="5">
         <v>4.266814692908083</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>11.199642222</v>
       </c>
       <c r="C32" s="5">
         <v>8.3783568999999503E-2</v>
       </c>
       <c r="D32" s="5">
         <v>9.4292948905662541</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>11.134530175</v>
       </c>
       <c r="C33" s="5">
         <v>-6.5112046999999507E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-6.7577018550694206</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>11.241098638</v>
       </c>
       <c r="C34" s="5">
         <v>0.10656846300000034</v>
       </c>
       <c r="D34" s="5">
         <v>12.109481806198286</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>11.090249675999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.15084896200000131</v>
       </c>
       <c r="D35" s="5">
         <v>-14.966358266706836</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>10.575240918</v>
       </c>
       <c r="C36" s="5">
         <v>-0.51500875799999868</v>
       </c>
       <c r="D36" s="5">
         <v>-43.481925621859283</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>10.84407189</v>
       </c>
       <c r="C37" s="5">
         <v>0.26883097199999995</v>
       </c>
       <c r="D37" s="5">
         <v>35.152914961158956</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>10.865829356000001</v>
       </c>
       <c r="C38" s="5">
         <v>2.1757466000000392E-2</v>
       </c>
       <c r="D38" s="5">
         <v>2.4344186980867821</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>10.917385187000001</v>
       </c>
       <c r="C39" s="5">
         <v>5.1555830999999941E-2</v>
       </c>
       <c r="D39" s="5">
         <v>5.8446805326589191</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>10.826643101</v>
       </c>
       <c r="C40" s="5">
         <v>-9.0742086000000555E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-9.5304882651911385</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>10.882963777000001</v>
       </c>
       <c r="C41" s="5">
         <v>5.6320676000000347E-2</v>
       </c>
       <c r="D41" s="5">
         <v>6.4241909660420093</v>
       </c>
       <c r="E41" s="5">
         <v>-2.8126721150954048</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>11.102854141</v>
       </c>
       <c r="C42" s="5">
         <v>0.21989036399999939</v>
       </c>
       <c r="D42" s="5">
         <v>27.130398983052938</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>11.054707516000001</v>
       </c>
       <c r="C43" s="5">
         <v>-4.8146624999999332E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-5.0813692226822855</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>11.11482752</v>
       </c>
       <c r="C44" s="5">
         <v>6.0120003999999838E-2</v>
       </c>
       <c r="D44" s="5">
         <v>6.7248747240553852</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>11.106344368</v>
       </c>
       <c r="C45" s="5">
         <v>-8.4831520000001603E-3</v>
       </c>
       <c r="D45" s="5">
         <v>-0.91203922558480421</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>11.028550616</v>
       </c>
       <c r="C46" s="5">
         <v>-7.7793751999999827E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-8.0889630808349544</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>11.067703552999999</v>
       </c>
       <c r="C47" s="5">
         <v>3.9152936999999E-2</v>
       </c>
       <c r="D47" s="5">
         <v>4.3443476749093435</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>11.095072224000001</v>
       </c>
       <c r="C48" s="5">
         <v>2.7368671000001399E-2</v>
       </c>
       <c r="D48" s="5">
         <v>3.0081023341276047</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>11.131901572</v>
       </c>
       <c r="C49" s="5">
         <v>3.6829347999999484E-2</v>
       </c>
       <c r="D49" s="5">
         <v>4.0568532009975122</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>11.140741435000001</v>
       </c>
       <c r="C50" s="5">
         <v>8.8398630000003919E-3</v>
       </c>
       <c r="D50" s="5">
         <v>0.95709513277792979</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>11.036166420000001</v>
       </c>
       <c r="C51" s="5">
         <v>-0.10457501499999999</v>
       </c>
       <c r="D51" s="5">
         <v>-10.70035101902943</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>11.016041176</v>
       </c>
       <c r="C52" s="5">
         <v>-2.0125244000000819E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-2.1664715196489048</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>11.065361705999999</v>
       </c>
       <c r="C53" s="5">
         <v>4.9320529999999252E-2</v>
       </c>
       <c r="D53" s="5">
         <v>5.5068775619644628</v>
       </c>
       <c r="E53" s="5">
         <v>1.6759950022573689</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>11.030218852999999</v>
       </c>
       <c r="C54" s="5">
         <v>-3.5142852999999974E-2</v>
       </c>
       <c r="D54" s="5">
         <v>-3.7452486957690545</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>10.990365921</v>
       </c>
       <c r="C55" s="5">
         <v>-3.9852931999998731E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-4.2505528736010101</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>11.034218825</v>
       </c>
       <c r="C56" s="5">
         <v>4.3852903999999526E-2</v>
       </c>
       <c r="D56" s="5">
         <v>4.8946360673352229</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>11.290087053000001</v>
       </c>
       <c r="C57" s="5">
         <v>0.25586822800000064</v>
       </c>
       <c r="D57" s="5">
         <v>31.664404184222072</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>11.319062124</v>
       </c>
       <c r="C58" s="5">
         <v>2.897507099999963E-2</v>
       </c>
       <c r="D58" s="5">
         <v>3.1235452749557524</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>11.351178375</v>
       </c>
       <c r="C59" s="5">
         <v>3.2116250999999707E-2</v>
       </c>
       <c r="D59" s="5">
         <v>3.4584714552023499</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>11.315037317</v>
       </c>
       <c r="C60" s="5">
         <v>-3.6141058000000115E-2</v>
       </c>
       <c r="D60" s="5">
         <v>-3.7544835643650853</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>11.316400121999999</v>
       </c>
       <c r="C61" s="5">
         <v>1.3628049999994118E-3</v>
       </c>
       <c r="D61" s="5">
         <v>0.14462610292405031</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>11.311434987</v>
       </c>
       <c r="C62" s="5">
         <v>-4.9651349999990657E-3</v>
       </c>
       <c r="D62" s="5">
         <v>-0.52523814702013505</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>11.356012412</v>
       </c>
       <c r="C63" s="5">
         <v>4.4577424999999948E-2</v>
       </c>
       <c r="D63" s="5">
         <v>4.8329622387014659</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>11.395250678</v>
       </c>
       <c r="C64" s="5">
         <v>3.9238265999999911E-2</v>
       </c>
       <c r="D64" s="5">
         <v>4.2260547461606679</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>11.438069458999999</v>
       </c>
       <c r="C65" s="5">
         <v>4.2818780999999362E-2</v>
       </c>
       <c r="D65" s="5">
         <v>4.6034848126198957</v>
       </c>
       <c r="E65" s="5">
         <v>3.3682383179386433</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>12.157962962999999</v>
       </c>
       <c r="C66" s="5">
         <v>0.71989350399999985</v>
       </c>
       <c r="D66" s="5">
         <v>108.01614245366902</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>12.226299042000001</v>
       </c>
       <c r="C67" s="5">
         <v>6.8336079000001604E-2</v>
       </c>
       <c r="D67" s="5">
         <v>6.9572861227598093</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>12.350113723</v>
       </c>
       <c r="C68" s="5">
         <v>0.12381468099999893</v>
       </c>
       <c r="D68" s="5">
         <v>12.852533437083968</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>11.893946883</v>
       </c>
       <c r="C69" s="5">
         <v>-0.45616683999999985</v>
       </c>
       <c r="D69" s="5">
         <v>-36.34090571076085</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>11.90127734</v>
       </c>
       <c r="C70" s="5">
         <v>7.3304570000001235E-3</v>
       </c>
       <c r="D70" s="5">
         <v>0.7420941034257833</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>11.941980355</v>
       </c>
       <c r="C71" s="5">
         <v>4.0703015000000065E-2</v>
       </c>
       <c r="D71" s="5">
         <v>4.1821507669085989</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>11.828846089000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.11313426599999943</v>
       </c>
       <c r="D72" s="5">
         <v>-10.794353894554865</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>11.914443200999999</v>
       </c>
       <c r="C73" s="5">
         <v>8.5597111999998532E-2</v>
       </c>
       <c r="D73" s="5">
         <v>9.0376398728479792</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>11.896778703000001</v>
       </c>
       <c r="C74" s="5">
         <v>-1.7664497999998474E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-1.7646982983147042</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>11.86437697</v>
       </c>
       <c r="C75" s="5">
         <v>-3.2401733000000377E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-3.2197703457635729</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>11.968719771</v>
       </c>
       <c r="C76" s="5">
         <v>0.1043428009999996</v>
       </c>
       <c r="D76" s="5">
         <v>11.079301185018476</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>12.121651536</v>
       </c>
       <c r="C77" s="5">
         <v>0.15293176499999994</v>
       </c>
       <c r="D77" s="5">
         <v>16.457953981884476</v>
       </c>
       <c r="E77" s="5">
         <v>5.976376340870404</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>11.966558663000001</v>
       </c>
       <c r="C78" s="5">
         <v>-0.15509287299999919</v>
       </c>
       <c r="D78" s="5">
         <v>-14.317969676299857</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>12.033840293000001</v>
       </c>
       <c r="C79" s="5">
         <v>6.7281630000000092E-2</v>
       </c>
       <c r="D79" s="5">
         <v>6.9595658532408233</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>12.153494407</v>
       </c>
       <c r="C80" s="5">
         <v>0.11965411399999937</v>
       </c>
       <c r="D80" s="5">
         <v>12.606397318962959</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>12.522345889</v>
       </c>
       <c r="C81" s="5">
         <v>0.36885148200000017</v>
       </c>
       <c r="D81" s="5">
         <v>43.157584343893539</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>12.692426205</v>
       </c>
       <c r="C82" s="5">
         <v>0.17008031599999995</v>
       </c>
       <c r="D82" s="5">
         <v>17.572950675478396</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>12.739449254</v>
       </c>
       <c r="C83" s="5">
         <v>4.7023048999999872E-2</v>
       </c>
       <c r="D83" s="5">
         <v>4.5374912860157712</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>13.046365344</v>
       </c>
       <c r="C84" s="5">
         <v>0.30691608999999964</v>
       </c>
       <c r="D84" s="5">
         <v>33.065844721638513</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>13.318848493999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.27248314999999934</v>
       </c>
       <c r="D85" s="5">
         <v>28.15209521798614</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>13.190422492</v>
       </c>
       <c r="C86" s="5">
         <v>-0.12842600199999943</v>
       </c>
       <c r="D86" s="5">
         <v>-10.976568380745421</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>13.972084767</v>
       </c>
       <c r="C87" s="5">
         <v>0.78166227500000041</v>
       </c>
       <c r="D87" s="5">
         <v>99.540044941866086</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>14.245145932</v>
       </c>
       <c r="C88" s="5">
         <v>0.27306116499999966</v>
       </c>
       <c r="D88" s="5">
         <v>26.144491498034483</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>14.107825008000001</v>
       </c>
       <c r="C89" s="5">
         <v>-0.13732092399999907</v>
       </c>
       <c r="D89" s="5">
         <v>-10.973779328228472</v>
       </c>
       <c r="E89" s="5">
         <v>16.385337147345645</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>14.052586198</v>
       </c>
       <c r="C90" s="5">
         <v>-5.5238810000000527E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-4.5986926909309052</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>14.235301335999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.18271513799999894</v>
       </c>
       <c r="D91" s="5">
         <v>16.768279934946072</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>14.939335861</v>
       </c>
       <c r="C92" s="5">
         <v>0.70403452500000085</v>
       </c>
       <c r="D92" s="5">
         <v>78.474229011416611</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>15.157576814</v>
       </c>
       <c r="C93" s="5">
         <v>0.21824095300000046</v>
       </c>
       <c r="D93" s="5">
         <v>19.009557670721634</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>15.384172567</v>
       </c>
       <c r="C94" s="5">
         <v>0.22659575299999979</v>
       </c>
       <c r="D94" s="5">
         <v>19.490225403236149</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>15.638487459</v>
       </c>
       <c r="C95" s="5">
         <v>0.25431489200000001</v>
       </c>
       <c r="D95" s="5">
         <v>21.74390846330223</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>15.867183351</v>
       </c>
       <c r="C96" s="5">
         <v>0.22869589199999929</v>
       </c>
       <c r="D96" s="5">
         <v>19.031286726798989</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>16.134208892</v>
       </c>
       <c r="C97" s="5">
         <v>0.26702554100000064</v>
       </c>
       <c r="D97" s="5">
         <v>22.172658375529309</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>16.400807554</v>
       </c>
       <c r="C98" s="5">
         <v>0.26659866199999982</v>
       </c>
       <c r="D98" s="5">
         <v>21.733661716015895</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>16.568403418999999</v>
       </c>
       <c r="C99" s="5">
         <v>0.16759586499999912</v>
       </c>
       <c r="D99" s="5">
         <v>12.975724298756287</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>16.738004974999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.16960155599999993</v>
       </c>
       <c r="D100" s="5">
         <v>12.999464417684026</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>16.911367970000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.17336299500000152</v>
       </c>
       <c r="D101" s="5">
         <v>13.161986018689342</v>
       </c>
       <c r="E101" s="5">
         <v>19.872255010323837</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>17.611414199999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.7000462299999981</v>
       </c>
       <c r="D102" s="5">
         <v>62.699382067455019</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>17.719176350000001</v>
       </c>
       <c r="C103" s="5">
         <v>0.10776215000000278</v>
       </c>
       <c r="D103" s="5">
         <v>7.5948761846575064</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>18.013260810999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.29408446099999708</v>
       </c>
       <c r="D104" s="5">
         <v>21.838818805835579</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>17.889067326999999</v>
       </c>
       <c r="C105" s="5">
         <v>-0.12419348399999919</v>
       </c>
       <c r="D105" s="5">
         <v>-7.9668393244641695</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>17.987428422000001</v>
       </c>
       <c r="C106" s="5">
         <v>9.8361095000001342E-2</v>
       </c>
       <c r="D106" s="5">
         <v>6.8013056704813168</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>18.042434301</v>
       </c>
       <c r="C107" s="5">
         <v>5.5005878999999425E-2</v>
       </c>
       <c r="D107" s="5">
         <v>3.7319747512130075</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>17.793452088999999</v>
       </c>
       <c r="C108" s="5">
         <v>-0.24898221200000137</v>
       </c>
       <c r="D108" s="5">
         <v>-15.358964340637382</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>17.939999094000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.14654700500000217</v>
       </c>
       <c r="D109" s="5">
         <v>10.343420401387583</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>18.113389426000001</v>
       </c>
       <c r="C110" s="5">
         <v>0.17339033200000031</v>
       </c>
       <c r="D110" s="5">
         <v>12.234839512373652</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>18.872706341000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.75931691499999943</v>
       </c>
       <c r="D111" s="5">
         <v>63.686739084909959</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>19.043566973000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.17086063200000012</v>
       </c>
       <c r="D112" s="5">
         <v>11.421598075659322</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>19.014827665999999</v>
       </c>
       <c r="C113" s="5">
         <v>-2.8739307000002157E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-1.796005535576406</v>
       </c>
       <c r="E113" s="5">
         <v>12.438140425608623</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>19.165770305999999</v>
       </c>
       <c r="C114" s="5">
         <v>0.15094264000000024</v>
       </c>
       <c r="D114" s="5">
         <v>9.9528836261778544</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>19.207331992</v>
       </c>
       <c r="C115" s="5">
         <v>4.156168600000143E-2</v>
       </c>
       <c r="D115" s="5">
         <v>2.6335069487044782</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>19.077165609000001</v>
       </c>
       <c r="C116" s="5">
         <v>-0.13016638299999883</v>
       </c>
       <c r="D116" s="5">
         <v>-7.8359223501525577</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>18.210944385000001</v>
       </c>
       <c r="C117" s="5">
         <v>-0.86622122400000023</v>
       </c>
       <c r="D117" s="5">
         <v>-42.743681666804342</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>18.300880058000001</v>
       </c>
       <c r="C118" s="5">
         <v>8.9935672999999383E-2</v>
       </c>
       <c r="D118" s="5">
         <v>6.0899096957997445</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>18.241699956000001</v>
       </c>
       <c r="C119" s="5">
         <v>-5.9180101999999124E-2</v>
       </c>
       <c r="D119" s="5">
         <v>-3.8121981026312368</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>18.316638295000001</v>
       </c>
       <c r="C120" s="5">
         <v>7.4938338999999132E-2</v>
       </c>
       <c r="D120" s="5">
         <v>5.042617521038073</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>18.337246211</v>
       </c>
       <c r="C121" s="5">
         <v>2.0607915999999449E-2</v>
       </c>
       <c r="D121" s="5">
         <v>1.3584971508014521</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>18.324666226000002</v>
       </c>
       <c r="C122" s="5">
         <v>-1.2579984999998572E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-0.82014234144299758</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>18.173172909000002</v>
       </c>
       <c r="C123" s="5">
         <v>-0.15149331699999991</v>
       </c>
       <c r="D123" s="5">
         <v>-9.4817333050413168</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>18.361509475999998</v>
       </c>
       <c r="C124" s="5">
         <v>0.18833656699999679</v>
       </c>
       <c r="D124" s="5">
         <v>13.170039883814555</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>18.724499215000002</v>
       </c>
       <c r="C125" s="5">
         <v>0.3629897390000032</v>
       </c>
       <c r="D125" s="5">
         <v>26.480030855133798</v>
       </c>
       <c r="E125" s="5">
         <v>-1.526852917626631</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>18.636345536</v>
       </c>
       <c r="C126" s="5">
         <v>-8.8153679000001262E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-5.5055040437875125</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>18.588956198999998</v>
       </c>
       <c r="C127" s="5">
         <v>-4.738933700000203E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-3.0090975997552838</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>18.643724115000001</v>
       </c>
       <c r="C128" s="5">
         <v>5.476791600000297E-2</v>
       </c>
       <c r="D128" s="5">
         <v>3.5933705451821618</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>19.424742049999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.78101793499999772</v>
       </c>
       <c r="D129" s="5">
         <v>63.633082267482919</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>19.515380347000001</v>
       </c>
       <c r="C130" s="5">
         <v>9.06382970000017E-2</v>
       </c>
       <c r="D130" s="5">
         <v>5.7453101468212919</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>19.646121963999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.1307416169999982</v>
       </c>
       <c r="D131" s="5">
         <v>8.3422351270360693</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>19.633561014000001</v>
       </c>
       <c r="C132" s="5">
         <v>-1.2560949999997462E-2</v>
       </c>
       <c r="D132" s="5">
         <v>-0.76454011686666323</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>19.416430606999999</v>
       </c>
       <c r="C133" s="5">
         <v>-0.21713040700000263</v>
       </c>
       <c r="D133" s="5">
         <v>-12.492792906530104</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>19.8278119</v>
       </c>
       <c r="C134" s="5">
         <v>0.41138129300000159</v>
       </c>
       <c r="D134" s="5">
         <v>28.607040147156848</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>20.081210305999999</v>
       </c>
       <c r="C135" s="5">
         <v>0.25339840599999874</v>
       </c>
       <c r="D135" s="5">
         <v>16.461165043516914</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>20.085871453999999</v>
       </c>
       <c r="C136" s="5">
         <v>4.6611480000002814E-3</v>
       </c>
       <c r="D136" s="5">
         <v>0.27889373831437858</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>20.124585378999999</v>
       </c>
       <c r="C137" s="5">
         <v>3.8713924999999705E-2</v>
       </c>
       <c r="D137" s="5">
         <v>2.3375817604289306</v>
       </c>
       <c r="E137" s="5">
         <v>7.4772956431240711</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>20.326680648</v>
       </c>
       <c r="C138" s="5">
         <v>0.20209526900000085</v>
       </c>
       <c r="D138" s="5">
         <v>12.739023939696903</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>20.383712224</v>
       </c>
       <c r="C139" s="5">
         <v>5.7031575999999973E-2</v>
       </c>
       <c r="D139" s="5">
         <v>3.4193452440823391</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>20.512298033</v>
       </c>
       <c r="C140" s="5">
         <v>0.12858580900000049</v>
       </c>
       <c r="D140" s="5">
         <v>7.8381585493163319</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>20.527128040000001</v>
       </c>
       <c r="C141" s="5">
         <v>1.4830007000000478E-2</v>
       </c>
       <c r="D141" s="5">
         <v>0.87103566741244531</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>20.428926396000001</v>
       </c>
       <c r="C142" s="5">
         <v>-9.8201643999999533E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-5.5921235424116649</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>20.351111177</v>
       </c>
       <c r="C143" s="5">
         <v>-7.7815219000001434E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-4.4763304668268837</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>20.344493553</v>
       </c>
       <c r="C144" s="5">
         <v>-6.6176240000004327E-3</v>
       </c>
       <c r="D144" s="5">
         <v>-0.38951002582903183</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>20.297784334999999</v>
       </c>
       <c r="C145" s="5">
         <v>-4.6709218000000163E-2</v>
       </c>
       <c r="D145" s="5">
         <v>-2.7205722201324556</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>20.227973512999998</v>
       </c>
       <c r="C146" s="5">
         <v>-6.9810822000000883E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-4.0500152862943732</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>20.076922248999999</v>
       </c>
       <c r="C147" s="5">
         <v>-0.15105126399999946</v>
       </c>
       <c r="D147" s="5">
         <v>-8.6019079112400032</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>20.208229191000001</v>
       </c>
       <c r="C148" s="5">
         <v>0.13130694200000192</v>
       </c>
       <c r="D148" s="5">
         <v>8.1367865860446642</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>20.316688294999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.10845910399999781</v>
       </c>
       <c r="D149" s="5">
         <v>6.6340503215229996</v>
       </c>
       <c r="E149" s="5">
         <v>0.95456831722087188</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>19.947730107000002</v>
       </c>
       <c r="C150" s="5">
         <v>-0.36895818799999702</v>
       </c>
       <c r="D150" s="5">
         <v>-19.742284769813111</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>19.774771492999999</v>
       </c>
       <c r="C151" s="5">
         <v>-0.17295861400000234</v>
       </c>
       <c r="D151" s="5">
         <v>-9.9225918083689191</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>19.391433021000001</v>
       </c>
       <c r="C152" s="5">
         <v>-0.38333847199999838</v>
       </c>
       <c r="D152" s="5">
         <v>-20.93556544608105</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>19.420488305999999</v>
       </c>
       <c r="C153" s="5">
         <v>2.9055284999998321E-2</v>
       </c>
       <c r="D153" s="5">
         <v>1.8129198655447043</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>19.228455554</v>
       </c>
       <c r="C154" s="5">
         <v>-0.19203275199999936</v>
       </c>
       <c r="D154" s="5">
         <v>-11.241268626499446</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>19.263477934000001</v>
       </c>
       <c r="C155" s="5">
         <v>3.5022380000000908E-2</v>
       </c>
       <c r="D155" s="5">
         <v>2.2076880239422225</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>19.151526308000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.11195162599999975</v>
       </c>
       <c r="D156" s="5">
         <v>-6.7552692036525137</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>19.09491452</v>
       </c>
       <c r="C157" s="5">
         <v>-5.661178800000144E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-3.4900865997519959</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>18.924982702000001</v>
       </c>
       <c r="C158" s="5">
         <v>-0.16993181799999846</v>
       </c>
       <c r="D158" s="5">
         <v>-10.171681149089441</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>18.776069213</v>
       </c>
       <c r="C159" s="5">
         <v>-0.14891348900000168</v>
       </c>
       <c r="D159" s="5">
         <v>-9.044234043847144</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>18.317208176000001</v>
       </c>
       <c r="C160" s="5">
         <v>-0.45886103699999836</v>
       </c>
       <c r="D160" s="5">
         <v>-25.688634002049117</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>18.005541232999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.31166694300000231</v>
       </c>
       <c r="D161" s="5">
         <v>-18.611547508986114</v>
       </c>
       <c r="E161" s="5">
         <v>-11.375609195957303</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>17.974655253000002</v>
       </c>
       <c r="C162" s="5">
         <v>-3.0885979999997204E-2</v>
       </c>
       <c r="D162" s="5">
         <v>-2.039122038687402</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>17.961253917000001</v>
       </c>
       <c r="C163" s="5">
         <v>-1.3401336000001152E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-0.89102249466953554</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>17.968567532000002</v>
       </c>
       <c r="C164" s="5">
         <v>7.3136150000010502E-3</v>
       </c>
       <c r="D164" s="5">
         <v>0.4897219131426267</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>17.912997829999998</v>
       </c>
       <c r="C165" s="5">
         <v>-5.5569702000003218E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-3.6486497639901638</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>18.027059412</v>
       </c>
       <c r="C166" s="5">
         <v>0.11406158200000149</v>
       </c>
       <c r="D166" s="5">
         <v>7.9144001588521196</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>17.969081534000001</v>
       </c>
       <c r="C167" s="5">
         <v>-5.7977877999999095E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-3.791848393088082</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>18.167167283000001</v>
       </c>
       <c r="C168" s="5">
         <v>0.19808574900000053</v>
       </c>
       <c r="D168" s="5">
         <v>14.060699541513122</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>18.016028772999999</v>
       </c>
       <c r="C169" s="5">
         <v>-0.15113851000000267</v>
       </c>
       <c r="D169" s="5">
         <v>-9.5388261319124812</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>17.92378025</v>
       </c>
       <c r="C170" s="5">
         <v>-9.2248522999998528E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-5.9743103991520936</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>17.864009769999999</v>
       </c>
       <c r="C171" s="5">
         <v>-5.9770480000000958E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-3.9290594766110631</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>17.915331214999998</v>
       </c>
       <c r="C172" s="5">
         <v>5.1321444999999244E-2</v>
       </c>
       <c r="D172" s="5">
         <v>3.5024737420430885</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>17.996750437999999</v>
       </c>
       <c r="C173" s="5">
         <v>8.141922300000104E-2</v>
       </c>
       <c r="D173" s="5">
         <v>5.5920036938969631</v>
       </c>
       <c r="E173" s="5">
         <v>-4.8822720107344342E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>18.101821220000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.10507078200000208</v>
       </c>
       <c r="D174" s="5">
         <v>7.2353872026736044</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>17.843116642999998</v>
       </c>
       <c r="C175" s="5">
         <v>-0.25870457700000316</v>
       </c>
       <c r="D175" s="5">
         <v>-15.864105091051051</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>18.059734555999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.21661791300000033</v>
       </c>
       <c r="D176" s="5">
         <v>15.581354092011889</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>17.995744767000001</v>
       </c>
       <c r="C177" s="5">
         <v>-6.3989788999997188E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-4.1699870438288711</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>17.905322825999999</v>
       </c>
       <c r="C178" s="5">
         <v>-9.0421941000002448E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-5.8656848193898377</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>17.882375439</v>
       </c>
       <c r="C179" s="5">
         <v>-2.2947386999998542E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-1.5271207483720683</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>17.782956896000002</v>
       </c>
       <c r="C180" s="5">
         <v>-9.9418542999998749E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-6.4712335988210352</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>17.749163107000001</v>
       </c>
       <c r="C181" s="5">
         <v>-3.3793789000000629E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-2.2567320475152086</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>17.726581422999999</v>
       </c>
       <c r="C182" s="5">
         <v>-2.2581684000002156E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-1.516083032287141</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>17.765566442000001</v>
       </c>
       <c r="C183" s="5">
         <v>3.8985019000001842E-2</v>
       </c>
       <c r="D183" s="5">
         <v>2.6712459459247606</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>17.708071750999999</v>
       </c>
       <c r="C184" s="5">
         <v>-5.7494691000002263E-2</v>
       </c>
       <c r="D184" s="5">
         <v>-3.8151735365305028</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>17.697455007999999</v>
       </c>
       <c r="C185" s="5">
         <v>-1.0616742999999929E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-0.71708345049192879</v>
       </c>
       <c r="E185" s="5">
         <v>-1.663052621811334</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>17.405953461999999</v>
       </c>
       <c r="C186" s="5">
         <v>-0.29150154599999922</v>
       </c>
       <c r="D186" s="5">
         <v>-18.069800295832117</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>17.426804187999998</v>
       </c>
       <c r="C187" s="5">
         <v>2.0850725999999042E-2</v>
       </c>
       <c r="D187" s="5">
         <v>1.4469980689755246</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>17.25212101</v>
       </c>
       <c r="C188" s="5">
         <v>-0.17468317799999866</v>
       </c>
       <c r="D188" s="5">
         <v>-11.387103617755223</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>17.269660810000001</v>
       </c>
       <c r="C189" s="5">
         <v>1.7539800000001549E-2</v>
       </c>
       <c r="D189" s="5">
         <v>1.2268551081500823</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>17.285101710999999</v>
       </c>
       <c r="C190" s="5">
         <v>1.5440900999998064E-2</v>
       </c>
       <c r="D190" s="5">
         <v>1.0782187197364346</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>17.188952715999999</v>
       </c>
       <c r="C191" s="5">
         <v>-9.614899500000007E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-6.4745664703972583</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>17.202309462999999</v>
       </c>
       <c r="C192" s="5">
         <v>1.3356746999999558E-2</v>
       </c>
       <c r="D192" s="5">
         <v>0.93646048420843453</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>17.080270881000001</v>
       </c>
       <c r="C193" s="5">
         <v>-0.12203858199999829</v>
       </c>
       <c r="D193" s="5">
         <v>-8.188734459989055</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>17.138526638999998</v>
       </c>
       <c r="C194" s="5">
         <v>5.8255757999997826E-2</v>
       </c>
       <c r="D194" s="5">
         <v>4.1705022811420189</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>17.167523937999999</v>
       </c>
       <c r="C195" s="5">
         <v>2.8997299000000254E-2</v>
       </c>
       <c r="D195" s="5">
         <v>2.0493242621098418</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>17.106173825999999</v>
       </c>
       <c r="C196" s="5">
         <v>-6.1350111999999513E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-4.2050466130858499</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>17.009340904999998</v>
       </c>
       <c r="C197" s="5">
         <v>-9.6832921000000738E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-6.5852931088944633</v>
       </c>
       <c r="E197" s="5">
         <v>-3.8882093650694061</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>17.101289101999999</v>
       </c>
       <c r="C198" s="5">
         <v>9.1948197000000675E-2</v>
       </c>
       <c r="D198" s="5">
         <v>6.6832804387042311</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>17.116890913999999</v>
       </c>
       <c r="C199" s="5">
         <v>1.5601811999999882E-2</v>
       </c>
       <c r="D199" s="5">
         <v>1.1002915465858409</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>17.049537483000002</v>
       </c>
       <c r="C200" s="5">
         <v>-6.7353430999997244E-2</v>
       </c>
       <c r="D200" s="5">
         <v>-4.6210297619726504</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>16.731995213000001</v>
       </c>
       <c r="C201" s="5">
         <v>-0.31754227000000057</v>
       </c>
       <c r="D201" s="5">
         <v>-20.196570430998364</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>16.55633534</v>
       </c>
       <c r="C202" s="5">
         <v>-0.17565987300000074</v>
       </c>
       <c r="D202" s="5">
         <v>-11.895560867902578</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>16.493328725000001</v>
       </c>
       <c r="C203" s="5">
         <v>-6.3006614999999044E-2</v>
       </c>
       <c r="D203" s="5">
         <v>-4.4723249594627479</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>16.3093228</v>
       </c>
       <c r="C204" s="5">
         <v>-0.18400592500000101</v>
       </c>
       <c r="D204" s="5">
         <v>-12.595988886042896</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>16.105811450000001</v>
       </c>
       <c r="C205" s="5">
         <v>-0.20351134999999942</v>
       </c>
       <c r="D205" s="5">
         <v>-13.987774677649579</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>16.254120159999999</v>
       </c>
       <c r="C206" s="5">
         <v>0.14830870999999846</v>
       </c>
       <c r="D206" s="5">
         <v>11.627260237975223</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>16.287485107999998</v>
       </c>
       <c r="C207" s="5">
         <v>3.3364947999999117E-2</v>
       </c>
       <c r="D207" s="5">
         <v>2.4912494996519818</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>16.310683215000001</v>
       </c>
       <c r="C208" s="5">
         <v>2.3198107000002466E-2</v>
       </c>
       <c r="D208" s="5">
         <v>1.7226009042667911</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>16.237008157999998</v>
       </c>
       <c r="C209" s="5">
         <v>-7.3675057000002653E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-5.2877244556724605</v>
       </c>
       <c r="E209" s="5">
         <v>-4.5406388837381018</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>16.080104609999999</v>
       </c>
       <c r="C210" s="5">
         <v>-0.15690354799999895</v>
       </c>
       <c r="D210" s="5">
         <v>-10.999113936042871</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>16.011466313</v>
       </c>
       <c r="C211" s="5">
         <v>-6.8638296999999682E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-5.0036684406489229</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>16.040087054000001</v>
       </c>
       <c r="C212" s="5">
         <v>2.8620741000001004E-2</v>
       </c>
       <c r="D212" s="5">
         <v>2.1662329110552436</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>16.195936552999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.15584949899999856</v>
       </c>
       <c r="D213" s="5">
         <v>12.303204643136079</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>16.239236929</v>
       </c>
       <c r="C214" s="5">
         <v>4.3300376000001251E-2</v>
       </c>
       <c r="D214" s="5">
         <v>3.2558382890530257</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>16.185915186999999</v>
       </c>
       <c r="C215" s="5">
         <v>-5.3321742000001393E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-3.8698308250004865</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>16.809974149999999</v>
       </c>
       <c r="C216" s="5">
         <v>0.62405896299999952</v>
       </c>
       <c r="D216" s="5">
         <v>57.455350279422859</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>16.813130919999999</v>
       </c>
       <c r="C217" s="5">
         <v>3.156770000000364E-3</v>
       </c>
       <c r="D217" s="5">
         <v>0.22558268039083451</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>16.875713619999999</v>
       </c>
       <c r="C218" s="5">
         <v>6.2582700000000102E-2</v>
       </c>
       <c r="D218" s="5">
         <v>4.5592898496708001</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>16.708371336999999</v>
       </c>
       <c r="C219" s="5">
         <v>-0.16734228299999998</v>
       </c>
       <c r="D219" s="5">
         <v>-11.271393091528136</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>16.729124202000001</v>
       </c>
       <c r="C220" s="5">
         <v>2.0752865000002174E-2</v>
       </c>
       <c r="D220" s="5">
         <v>1.5007009333919852</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>16.660100671999999</v>
       </c>
       <c r="C221" s="5">
         <v>-6.9023530000002609E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-4.8403161257811966</v>
       </c>
       <c r="E221" s="5">
         <v>2.6057295154559679</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>16.559520377999998</v>
       </c>
       <c r="C222" s="5">
         <v>-0.10058029400000024</v>
       </c>
       <c r="D222" s="5">
         <v>-7.0088560033967129</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>16.515750009000001</v>
       </c>
       <c r="C223" s="5">
         <v>-4.3770368999997089E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-3.1261501471556263</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>16.439126557000002</v>
       </c>
       <c r="C224" s="5">
         <v>-7.6623451999999759E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-5.427414939235387</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>16.362245703999999</v>
       </c>
       <c r="C225" s="5">
         <v>-7.6880853000002247E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-5.46991404527245</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>16.316626905</v>
       </c>
       <c r="C226" s="5">
         <v>-4.5618798999999655E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-3.2948333740622449</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>16.279117121999999</v>
       </c>
       <c r="C227" s="5">
         <v>-3.7509783000000851E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-2.7240286881136333</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>16.495832978999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.21671585700000051</v>
       </c>
       <c r="D228" s="5">
         <v>17.19817134631878</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>16.312712125000001</v>
       </c>
       <c r="C229" s="5">
         <v>-0.18312085399999845</v>
       </c>
       <c r="D229" s="5">
         <v>-12.537264334964139</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>16.202652019999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.1100601050000023</v>
       </c>
       <c r="D230" s="5">
         <v>-7.8024898449723601</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>15.934497927000001</v>
       </c>
       <c r="C231" s="5">
         <v>-0.26815409299999793</v>
       </c>
       <c r="D231" s="5">
         <v>-18.148366702854435</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>16.049012246</v>
       </c>
       <c r="C232" s="5">
         <v>0.11451431899999953</v>
       </c>
       <c r="D232" s="5">
         <v>8.9730466030637288</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>15.972297949</v>
       </c>
       <c r="C233" s="5">
         <v>-7.6714297000000542E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-5.5875789625365879</v>
       </c>
       <c r="E233" s="5">
         <v>-4.1284427779957111</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>16.134177143999999</v>
       </c>
       <c r="C234" s="5">
         <v>0.16187919499999914</v>
       </c>
       <c r="D234" s="5">
         <v>12.863370460667367</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>16.225925224000001</v>
       </c>
       <c r="C235" s="5">
         <v>9.1748080000002119E-2</v>
       </c>
       <c r="D235" s="5">
         <v>7.0414026902942739</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>16.039405223999999</v>
       </c>
       <c r="C236" s="5">
         <v>-0.18652000000000157</v>
       </c>
       <c r="D236" s="5">
         <v>-12.954670582819716</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>15.937745787000001</v>
       </c>
       <c r="C237" s="5">
         <v>-0.10165943699999858</v>
       </c>
       <c r="D237" s="5">
         <v>-7.3461161628875393</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>15.807860762000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.1298850250000001</v>
       </c>
       <c r="D238" s="5">
         <v>-9.3527822980699504</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>15.676171248999999</v>
       </c>
       <c r="C239" s="5">
         <v>-0.13168951300000131</v>
       </c>
       <c r="D239" s="5">
         <v>-9.5512089383982595</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>15.472331235</v>
       </c>
       <c r="C240" s="5">
         <v>-0.20384001399999896</v>
       </c>
       <c r="D240" s="5">
         <v>-14.534849430745368</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>15.304388594000001</v>
       </c>
       <c r="C241" s="5">
         <v>-0.16794264099999978</v>
       </c>
       <c r="D241" s="5">
         <v>-12.275124535418625</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>15.237520141999999</v>
       </c>
       <c r="C242" s="5">
         <v>-6.6868452000001355E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-5.1189023149087802</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>15.150366345</v>
       </c>
       <c r="C243" s="5">
         <v>-8.7153796999999145E-2</v>
       </c>
       <c r="D243" s="5">
         <v>-6.6517670902628501</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>15.065398409</v>
       </c>
       <c r="C244" s="5">
         <v>-8.4967935999999966E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-6.5262123899819668</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>14.960868864</v>
       </c>
       <c r="C245" s="5">
         <v>-0.10452954500000011</v>
       </c>
       <c r="D245" s="5">
         <v>-8.0155659854838195</v>
       </c>
       <c r="E245" s="5">
         <v>-6.3323955527847087</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>15.220796356999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.25992749299999929</v>
       </c>
       <c r="D246" s="5">
         <v>22.960808615341289</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>14.934081557000001</v>
       </c>
       <c r="C247" s="5">
         <v>-0.2867147999999986</v>
       </c>
       <c r="D247" s="5">
         <v>-20.403546200319067</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>14.95965947</v>
       </c>
       <c r="C248" s="5">
         <v>2.5577912999999342E-2</v>
       </c>
       <c r="D248" s="5">
         <v>2.0747365131796425</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>15.022609450999999</v>
       </c>
       <c r="C249" s="5">
         <v>6.2949980999999156E-2</v>
       </c>
       <c r="D249" s="5">
         <v>5.1681004853982637</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>14.795723105</v>
       </c>
       <c r="C250" s="5">
         <v>-0.2268863459999988</v>
       </c>
       <c r="D250" s="5">
         <v>-16.691403316809726</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>14.777459443</v>
       </c>
       <c r="C251" s="5">
         <v>-1.8263662000000735E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-1.4712502692599272</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>14.644574798000001</v>
       </c>
       <c r="C252" s="5">
         <v>-0.13288464499999897</v>
       </c>
       <c r="D252" s="5">
         <v>-10.272847508553395</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>14.597155295</v>
       </c>
       <c r="C253" s="5">
         <v>-4.7419503000000418E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-3.8171720606935855</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>14.467828323000001</v>
       </c>
       <c r="C254" s="5">
         <v>-0.12932697199999943</v>
       </c>
       <c r="D254" s="5">
         <v>-10.12861799285638</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>14.361789351000001</v>
       </c>
       <c r="C255" s="5">
         <v>-0.10603897200000034</v>
       </c>
       <c r="D255" s="5">
         <v>-8.4491313630424951</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>14.274060264999999</v>
       </c>
       <c r="C256" s="5">
         <v>-8.7729086000001288E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-7.0888828170557865</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>14.239487618</v>
       </c>
       <c r="C257" s="5">
         <v>-3.4572646999999179E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-2.8680661804337482</v>
       </c>
       <c r="E257" s="5">
         <v>-4.8217871071368323</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>14.416032138</v>
       </c>
       <c r="C258" s="5">
         <v>0.1765445200000002</v>
       </c>
       <c r="D258" s="5">
         <v>15.935530706670441</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>14.236974538</v>
       </c>
       <c r="C259" s="5">
         <v>-0.17905760000000015</v>
       </c>
       <c r="D259" s="5">
         <v>-13.927662365612415</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>14.187959255999999</v>
       </c>
       <c r="C260" s="5">
         <v>-4.9015282000000937E-2</v>
       </c>
       <c r="D260" s="5">
         <v>-4.054040229999889</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>14.019452926</v>
       </c>
       <c r="C261" s="5">
         <v>-0.16850632999999959</v>
       </c>
       <c r="D261" s="5">
         <v>-13.35697451475758</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>14.187823995</v>
       </c>
       <c r="C262" s="5">
         <v>0.16837106900000087</v>
       </c>
       <c r="D262" s="5">
         <v>15.402895769402857</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>14.176565204999999</v>
       </c>
       <c r="C263" s="5">
         <v>-1.1258790000001184E-2</v>
       </c>
       <c r="D263" s="5">
         <v>-0.94811835555252966</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>14.222132282</v>
       </c>
       <c r="C264" s="5">
         <v>4.5567077000001177E-2</v>
       </c>
       <c r="D264" s="5">
         <v>3.9260277258806209</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>14.185105348</v>
       </c>
       <c r="C265" s="5">
         <v>-3.7026934000000011E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-3.079818007265922</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>14.185504140000001</v>
       </c>
       <c r="C266" s="5">
         <v>3.9879200000036974E-4</v>
       </c>
       <c r="D266" s="5">
         <v>3.3741335753956214E-2</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>14.267615146000001</v>
       </c>
       <c r="C267" s="5">
         <v>8.2111005999999875E-2</v>
       </c>
       <c r="D267" s="5">
         <v>7.1715066354111956</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>14.279140058999999</v>
       </c>
       <c r="C268" s="5">
         <v>1.1524912999998804E-2</v>
       </c>
       <c r="D268" s="5">
         <v>0.97363880032137473</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>14.215169555999999</v>
       </c>
       <c r="C269" s="5">
         <v>-6.3970503000000178E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-5.2454901445230355</v>
       </c>
       <c r="E269" s="5">
         <v>-0.17077905225508783</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>14.126130679999999</v>
       </c>
       <c r="C270" s="5">
         <v>-8.9038876000000045E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-7.2627733735638023</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>13.93870136</v>
       </c>
       <c r="C271" s="5">
         <v>-0.18742931999999968</v>
       </c>
       <c r="D271" s="5">
         <v>-14.809900570056522</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>13.92831537</v>
       </c>
       <c r="C272" s="5">
         <v>-1.0385989999999623E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-0.89048744658057899</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>13.821397115</v>
       </c>
       <c r="C273" s="5">
         <v>-0.10691825500000007</v>
       </c>
       <c r="D273" s="5">
         <v>-8.8324585882622824</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>13.669866273</v>
       </c>
       <c r="C274" s="5">
         <v>-0.15153084199999967</v>
       </c>
       <c r="D274" s="5">
         <v>-12.39117623062006</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>13.672207651000001</v>
       </c>
       <c r="C275" s="5">
         <v>2.3413780000005602E-3</v>
       </c>
       <c r="D275" s="5">
         <v>0.20573002437533905</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>13.801631644</v>
       </c>
       <c r="C276" s="5">
         <v>0.12942399299999963</v>
       </c>
       <c r="D276" s="5">
         <v>11.96993793668646</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>13.773564319</v>
       </c>
       <c r="C277" s="5">
         <v>-2.8067325000000309E-2</v>
       </c>
       <c r="D277" s="5">
         <v>-2.4132374776784871</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>13.788025128999999</v>
       </c>
       <c r="C278" s="5">
         <v>1.4460809999999213E-2</v>
       </c>
       <c r="D278" s="5">
         <v>1.2671757716329557</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>13.876337512999999</v>
       </c>
       <c r="C279" s="5">
         <v>8.8312383999999966E-2</v>
       </c>
       <c r="D279" s="5">
         <v>7.9626311813249195</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>14.18201752</v>
       </c>
       <c r="C280" s="5">
         <v>0.3056800070000012</v>
       </c>
       <c r="D280" s="5">
         <v>29.884687961944234</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>13.999036200000001</v>
       </c>
       <c r="C281" s="5">
         <v>-0.18298131999999967</v>
       </c>
       <c r="D281" s="5">
         <v>-14.430020432372359</v>
       </c>
       <c r="E281" s="5">
         <v>-1.520441632078684</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>13.841526633999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.15750956600000166</v>
       </c>
       <c r="D282" s="5">
         <v>-12.696777622799782</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>13.846907476</v>
       </c>
       <c r="C283" s="5">
         <v>5.380842000000996E-3</v>
       </c>
       <c r="D283" s="5">
         <v>0.46749424682965834</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>13.763946391999999</v>
       </c>
       <c r="C284" s="5">
         <v>-8.2961084000000795E-2</v>
       </c>
       <c r="D284" s="5">
         <v>-6.9573254247148437</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>13.822080731</v>
       </c>
       <c r="C285" s="5">
         <v>5.8134339000000423E-2</v>
       </c>
       <c r="D285" s="5">
         <v>5.1878148730014839</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>13.852887401</v>
       </c>
       <c r="C286" s="5">
         <v>3.080667000000048E-2</v>
       </c>
       <c r="D286" s="5">
         <v>2.7075920940386577</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>13.758851905</v>
       </c>
       <c r="C287" s="5">
         <v>-9.4035496000000052E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-7.8484376403784362</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>13.683716331999999</v>
       </c>
       <c r="C288" s="5">
         <v>-7.5135573000000733E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-6.3597860624281637</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>13.664711022000001</v>
       </c>
       <c r="C289" s="5">
         <v>-1.9005309999998943E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-1.6540067624003063</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>13.480651623</v>
       </c>
       <c r="C290" s="5">
         <v>-0.18405939900000057</v>
       </c>
       <c r="D290" s="5">
         <v>-15.018341109290001</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>13.285022156</v>
       </c>
       <c r="C291" s="5">
         <v>-0.19562946699999983</v>
       </c>
       <c r="D291" s="5">
         <v>-16.08941078477568</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>13.285424461</v>
       </c>
       <c r="C292" s="5">
         <v>4.0230499999971414E-4</v>
       </c>
       <c r="D292" s="5">
         <v>3.6345171968776846E-2</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>13.298247106</v>
       </c>
       <c r="C293" s="5">
         <v>1.2822644999999966E-2</v>
       </c>
       <c r="D293" s="5">
         <v>1.1643676806025516</v>
       </c>
       <c r="E293" s="5">
         <v>-5.0059810117499488</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>13.259693391000001</v>
       </c>
       <c r="C294" s="5">
         <v>-3.8553714999999045E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-3.4240480451973476</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>13.256309448</v>
       </c>
       <c r="C295" s="5">
         <v>-3.3839430000011106E-3</v>
       </c>
       <c r="D295" s="5">
         <v>-0.30581677621267511</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>13.091548012000001</v>
       </c>
       <c r="C296" s="5">
         <v>-0.16476143599999915</v>
       </c>
       <c r="D296" s="5">
         <v>-13.936216967082249</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>13.020098431999999</v>
       </c>
       <c r="C297" s="5">
         <v>-7.1449580000001234E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-6.3561681336022247</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>12.937319882000001</v>
       </c>
       <c r="C298" s="5">
         <v>-8.2778549999998674E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-7.3680967918941853</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>13.037144146999999</v>
       </c>
       <c r="C299" s="5">
         <v>9.9824264999998746E-2</v>
       </c>
       <c r="D299" s="5">
         <v>9.6624164298608974</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>12.567673637</v>
       </c>
       <c r="C300" s="5">
         <v>-0.46947050999999895</v>
       </c>
       <c r="D300" s="5">
         <v>-35.602483061860212</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>12.461779205999999</v>
       </c>
       <c r="C301" s="5">
         <v>-0.10589443100000118</v>
       </c>
       <c r="D301" s="5">
         <v>-9.6554629496354405</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>12.371887789000001</v>
       </c>
       <c r="C302" s="5">
         <v>-8.9891416999998697E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-8.3207522918483878</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>12.192921322</v>
       </c>
       <c r="C303" s="5">
         <v>-0.17896646700000041</v>
       </c>
       <c r="D303" s="5">
         <v>-16.042095886699315</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>11.984542029</v>
       </c>
       <c r="C304" s="5">
         <v>-0.20837929300000013</v>
       </c>
       <c r="D304" s="5">
         <v>-18.686237585364395</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>11.814236135</v>
       </c>
       <c r="C305" s="5">
         <v>-0.17030589400000018</v>
       </c>
       <c r="D305" s="5">
         <v>-15.780928225602286</v>
       </c>
       <c r="E305" s="5">
         <v>-11.159448002214011</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>11.773364685000001</v>
       </c>
       <c r="C306" s="5">
         <v>-4.0871449999999143E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-4.0733238926426658</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>11.763506679000001</v>
       </c>
       <c r="C307" s="5">
         <v>-9.8580059999999747E-3</v>
       </c>
       <c r="D307" s="5">
         <v>-1.0001627603625884</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>11.703041239999999</v>
       </c>
       <c r="C308" s="5">
         <v>-6.0465439000001453E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-5.996681702718309</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>11.618182588</v>
       </c>
       <c r="C309" s="5">
         <v>-8.4858651999999424E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-8.3624342531608331</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>11.633860716999999</v>
       </c>
       <c r="C310" s="5">
         <v>1.567812899999943E-2</v>
       </c>
       <c r="D310" s="5">
         <v>1.6314100454892566</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>11.616501356000001</v>
       </c>
       <c r="C311" s="5">
         <v>-1.7359360999998685E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-1.775947289029256</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>11.651060975</v>
       </c>
       <c r="C312" s="5">
         <v>3.4559618999999486E-2</v>
       </c>
       <c r="D312" s="5">
         <v>3.6290535922594236</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>11.667377303</v>
       </c>
       <c r="C313" s="5">
         <v>1.6316328000000269E-2</v>
       </c>
       <c r="D313" s="5">
         <v>1.6935030615096602</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>11.462623939</v>
       </c>
       <c r="C314" s="5">
         <v>-0.2047533640000001</v>
       </c>
       <c r="D314" s="5">
         <v>-19.140765660221813</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>11.690681684999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.22805774599999928</v>
       </c>
       <c r="D315" s="5">
         <v>26.668752692501684</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>11.677263461000001</v>
       </c>
       <c r="C316" s="5">
         <v>-1.3418223999998702E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-1.3686635400089076</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>11.835634580000001</v>
       </c>
       <c r="C317" s="5">
         <v>0.15837111899999989</v>
       </c>
       <c r="D317" s="5">
         <v>17.545397977868426</v>
       </c>
       <c r="E317" s="5">
         <v>0.18112423651841514</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>11.688726483</v>
       </c>
       <c r="C318" s="5">
         <v>-0.14690809700000074</v>
       </c>
       <c r="D318" s="5">
         <v>-13.918905909279323</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>11.567570775</v>
       </c>
       <c r="C319" s="5">
         <v>-0.12115570799999986</v>
       </c>
       <c r="D319" s="5">
         <v>-11.753065152531184</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>11.603336106</v>
       </c>
       <c r="C320" s="5">
         <v>3.5765331000000344E-2</v>
       </c>
       <c r="D320" s="5">
         <v>3.7739824679225764</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>11.727079212</v>
       </c>
       <c r="C321" s="5">
         <v>0.12374310599999916</v>
       </c>
       <c r="D321" s="5">
         <v>13.575285133367366</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>11.635812850000001</v>
       </c>
       <c r="C322" s="5">
         <v>-9.1266361999998935E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-8.9494810234470474</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>11.601457142999999</v>
       </c>
       <c r="C323" s="5">
         <v>-3.4355707000001345E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-3.4861253849798879</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>11.436405363</v>
       </c>
       <c r="C324" s="5">
         <v>-0.16505177999999887</v>
       </c>
       <c r="D324" s="5">
         <v>-15.797690075911863</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>11.371569861999999</v>
       </c>
       <c r="C325" s="5">
         <v>-6.4835501000001017E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-6.5948978559007614</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>11.358154025999999</v>
       </c>
       <c r="C326" s="5">
         <v>-1.341583600000007E-2</v>
       </c>
       <c r="D326" s="5">
         <v>-1.4065736703139708</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>11.278186988</v>
       </c>
       <c r="C327" s="5">
         <v>-7.9967037999999491E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-8.1290000056636771</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>11.369101907999999</v>
       </c>
       <c r="C328" s="5">
         <v>9.0914919999999455E-2</v>
       </c>
       <c r="D328" s="5">
         <v>10.113970590922117</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>11.356637186</v>
       </c>
       <c r="C329" s="5">
         <v>-1.2464721999998929E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-1.3077374296389666</v>
       </c>
       <c r="E329" s="5">
         <v>-4.0470782598291404</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>11.493012078</v>
       </c>
       <c r="C330" s="5">
         <v>0.13637489199999919</v>
       </c>
       <c r="D330" s="5">
         <v>15.400938208872518</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>11.174780677999999</v>
       </c>
       <c r="C331" s="5">
         <v>-0.31823140000000016</v>
       </c>
       <c r="D331" s="5">
         <v>-28.605995682446896</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>11.297325370999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.12254469300000004</v>
       </c>
       <c r="D332" s="5">
         <v>13.982858642511985</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>11.338475377</v>
       </c>
       <c r="C333" s="5">
         <v>4.1150006000000516E-2</v>
       </c>
       <c r="D333" s="5">
         <v>4.4595840406067566</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>11.246109646000001</v>
       </c>
       <c r="C334" s="5">
         <v>-9.2365730999999229E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-9.3491614354932135</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>11.294580254</v>
       </c>
       <c r="C335" s="5">
         <v>4.8470607999998805E-2</v>
       </c>
       <c r="D335" s="5">
         <v>5.2963669087528364</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>11.324797089</v>
       </c>
       <c r="C336" s="5">
         <v>3.0216835000000941E-2</v>
       </c>
       <c r="D336" s="5">
         <v>3.2580701442661342</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>11.273660066</v>
       </c>
       <c r="C337" s="5">
         <v>-5.1137023000000781E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-5.2860229144972015</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>11.257497061</v>
       </c>
       <c r="C338" s="5">
         <v>-1.6163004999999231E-2</v>
       </c>
       <c r="D338" s="5">
         <v>-1.7069340114277076</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>11.257109399000001</v>
       </c>
       <c r="C339" s="5">
         <v>-3.8766199999962225E-4</v>
       </c>
       <c r="D339" s="5">
         <v>-4.1315249825824019E-2</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>11.261560165000001</v>
       </c>
       <c r="C340" s="5">
         <v>4.4507659999997173E-3</v>
       </c>
       <c r="D340" s="5">
         <v>0.4754816229778136</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>11.165671705999999</v>
       </c>
       <c r="C341" s="5">
         <v>-9.5888459000001092E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-9.7524298379399248</v>
       </c>
       <c r="E341" s="5">
         <v>-1.6815319259773087</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>11.199000871999999</v>
       </c>
       <c r="C342" s="5">
         <v>3.3329165999999688E-2</v>
       </c>
       <c r="D342" s="5">
         <v>3.6413561397678151</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>11.285455086000001</v>
       </c>
       <c r="C343" s="5">
         <v>8.6454214000001528E-2</v>
       </c>
       <c r="D343" s="5">
         <v>9.667407942481443</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>11.296004184999999</v>
       </c>
       <c r="C344" s="5">
         <v>1.0549098999998563E-2</v>
       </c>
       <c r="D344" s="5">
         <v>1.1274869395310638</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>11.047166364000001</v>
       </c>
       <c r="C345" s="5">
         <v>-0.24883782099999863</v>
       </c>
       <c r="D345" s="5">
         <v>-23.455745763273828</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>10.957537467</v>
       </c>
       <c r="C346" s="5">
         <v>-8.9628897000000762E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-9.3130407267539628</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>10.893997806</v>
       </c>
       <c r="C347" s="5">
         <v>-6.3539661000000081E-2</v>
       </c>
       <c r="D347" s="5">
         <v>-6.7407690075654276</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>11.014365793</v>
       </c>
       <c r="C348" s="5">
         <v>0.12036798699999984</v>
       </c>
       <c r="D348" s="5">
         <v>14.094982159837667</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>10.867386215</v>
       </c>
       <c r="C349" s="5">
         <v>-0.14697957799999983</v>
       </c>
       <c r="D349" s="5">
         <v>-14.88869025283207</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>10.863258039</v>
       </c>
       <c r="C350" s="5">
         <v>-4.1281760000000389E-3</v>
       </c>
       <c r="D350" s="5">
         <v>-0.45489083741084846</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>10.834145251000001</v>
       </c>
       <c r="C351" s="5">
         <v>-2.9112787999999057E-2</v>
       </c>
       <c r="D351" s="5">
         <v>-3.1689373458170911</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>10.750827166000001</v>
       </c>
       <c r="C352" s="5">
         <v>-8.3318085000000153E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-8.8478923092937265</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>10.676012789</v>
       </c>
       <c r="C353" s="5">
         <v>-7.4814377000000931E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-8.0384116362808182</v>
       </c>
       <c r="E353" s="5">
         <v>-4.3853959698356153</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>10.505403246</v>
       </c>
       <c r="C354" s="5">
         <v>-0.17060954299999942</v>
       </c>
       <c r="D354" s="5">
         <v>-17.577894762161449</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>10.494681465999999</v>
       </c>
       <c r="C355" s="5">
         <v>-1.0721780000000791E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-1.2178647106215301</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>10.494224447000001</v>
       </c>
       <c r="C356" s="5">
         <v>-4.5701899999883722E-4</v>
       </c>
       <c r="D356" s="5">
         <v>-5.2244698123993238E-2</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>10.453029253</v>
       </c>
       <c r="C357" s="5">
         <v>-4.1195194000000157E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-4.6102287675015123</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>10.668748957</v>
       </c>
       <c r="C358" s="5">
         <v>0.21571970399999962</v>
       </c>
       <c r="D358" s="5">
         <v>27.777963652123706</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>10.700025191</v>
       </c>
       <c r="C359" s="5">
         <v>3.1276233999999903E-2</v>
       </c>
       <c r="D359" s="5">
         <v>3.5751687873085469</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>10.602072367</v>
       </c>
       <c r="C360" s="5">
         <v>-9.7952824000000049E-2</v>
       </c>
       <c r="D360" s="5">
         <v>-10.448767042898965</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>10.759890411000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.15781804400000077</v>
       </c>
       <c r="D361" s="5">
         <v>19.400186626688942</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>10.769048993</v>
       </c>
       <c r="C362" s="5">
         <v>9.1585819999995266E-3</v>
       </c>
       <c r="D362" s="5">
         <v>1.026208919309024</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>10.713238413999999</v>
       </c>
       <c r="C363" s="5">
         <v>-5.581057900000097E-2</v>
       </c>
       <c r="D363" s="5">
         <v>-6.0447601832635094</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>10.630950403</v>
       </c>
       <c r="C364" s="5">
         <v>-8.2288010999999273E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-8.8375757301435769</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>10.681226494000001</v>
       </c>
       <c r="C365" s="5">
         <v>5.0276091000000633E-2</v>
       </c>
       <c r="D365" s="5">
         <v>5.8250269072768424</v>
       </c>
       <c r="E365" s="5">
         <v>4.8835694589777212E-2</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>10.823932623999999</v>
       </c>
       <c r="C366" s="5">
         <v>0.14270612999999877</v>
       </c>
       <c r="D366" s="5">
         <v>17.264747015847924</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>10.718001348</v>
       </c>
       <c r="C367" s="5">
         <v>-0.10593127599999974</v>
       </c>
       <c r="D367" s="5">
         <v>-11.132139396186879</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>10.589084322</v>
       </c>
       <c r="C368" s="5">
         <v>-0.12891702599999988</v>
       </c>
       <c r="D368" s="5">
         <v>-13.516114748586705</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>9.0491994049999995</v>
       </c>
       <c r="C369" s="5">
         <v>-1.5398849170000002</v>
       </c>
       <c r="D369" s="5">
         <v>-84.828762066116269</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>8.9762766312999993</v>
       </c>
       <c r="C370" s="5">
         <v>-7.2922773700000221E-2</v>
       </c>
       <c r="D370" s="5">
         <v>-9.2528824195999384</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>9.0092974770000005</v>
       </c>
       <c r="C371" s="5">
         <v>3.3020845700001189E-2</v>
       </c>
       <c r="D371" s="5">
         <v>4.5048355595774359</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>8.8919463356000001</v>
       </c>
       <c r="C372" s="5">
         <v>-0.11735114140000036</v>
       </c>
       <c r="D372" s="5">
         <v>-14.55810518136208</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>8.9474958173000001</v>
       </c>
       <c r="C373" s="5">
         <v>5.5549481699999959E-2</v>
       </c>
       <c r="D373" s="5">
         <v>7.7596203312022105</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>9.4752691498000008</v>
       </c>
       <c r="C374" s="5">
         <v>0.52777333250000069</v>
       </c>
       <c r="D374" s="5">
         <v>98.920990707469599</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>9.3969712774000005</v>
       </c>
       <c r="C375" s="5">
         <v>-7.8297872400000301E-2</v>
       </c>
       <c r="D375" s="5">
         <v>-9.4775852013911805</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>9.2050659181000007</v>
       </c>
       <c r="C376" s="5">
         <v>-0.19190535929999974</v>
       </c>
       <c r="D376" s="5">
         <v>-21.932900926119146</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>9.2889719608999997</v>
       </c>
       <c r="C377" s="5">
         <v>8.3906042799998914E-2</v>
       </c>
       <c r="D377" s="5">
         <v>11.503625618598988</v>
       </c>
       <c r="E377" s="5">
         <v>-13.034594237675579</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>9.4403953764999997</v>
       </c>
       <c r="C378" s="5">
         <v>0.15142341560000006</v>
       </c>
       <c r="D378" s="5">
         <v>21.414450554466448</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>9.2502701168999995</v>
       </c>
       <c r="C379" s="5">
         <v>-0.19012525960000026</v>
       </c>
       <c r="D379" s="5">
         <v>-21.662307530209901</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>9.1881754344999997</v>
       </c>
       <c r="C380" s="5">
         <v>-6.2094682399999712E-2</v>
       </c>
       <c r="D380" s="5">
         <v>-7.7644442807259466</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>9.4352566703999994</v>
       </c>
       <c r="C381" s="5">
         <v>0.24708123589999964</v>
       </c>
       <c r="D381" s="5">
         <v>37.497018609189524</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>9.4831032743999994</v>
       </c>
       <c r="C382" s="5">
         <v>4.784660400000007E-2</v>
       </c>
       <c r="D382" s="5">
         <v>6.257877218411334</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>9.6157543947999997</v>
       </c>
       <c r="C383" s="5">
         <v>0.13265112040000027</v>
       </c>
       <c r="D383" s="5">
         <v>18.139351436252227</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>9.7823812009999997</v>
       </c>
       <c r="C384" s="5">
         <v>0.16662680620000003</v>
       </c>
       <c r="D384" s="5">
         <v>22.895121881401927</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>9.8370633653000006</v>
       </c>
       <c r="C385" s="5">
         <v>5.4682164300000835E-2</v>
       </c>
       <c r="D385" s="5">
         <v>6.9179534859739711</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>9.9750839869999997</v>
       </c>
       <c r="C386" s="5">
         <v>0.13802062169999907</v>
       </c>
       <c r="D386" s="5">
         <v>18.198810258355593</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>10.386500570999999</v>
       </c>
       <c r="C387" s="5">
         <v>0.41141658399999947</v>
       </c>
       <c r="D387" s="5">
         <v>62.417290023676152</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>10.380018423999999</v>
       </c>
       <c r="C388" s="5">
         <v>-6.4821469999998271E-3</v>
       </c>
       <c r="D388" s="5">
         <v>-0.74634683176066918</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>10.387532345</v>
       </c>
       <c r="C389" s="5">
         <v>7.5139210000010337E-3</v>
       </c>
       <c r="D389" s="5">
         <v>0.87212664959632757</v>
       </c>
       <c r="E389" s="5">
         <v>11.82650123957918</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>10.468359531999999</v>
       </c>
       <c r="C390" s="5">
         <v>8.0827186999998801E-2</v>
       </c>
       <c r="D390" s="5">
         <v>9.7475640790499085</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>10.583703061</v>
       </c>
       <c r="C391" s="5">
         <v>0.11534352900000044</v>
       </c>
       <c r="D391" s="5">
         <v>14.053390759976914</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>10.694958400999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.11125533999999959</v>
       </c>
       <c r="D392" s="5">
         <v>13.369814514269684</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>10.721338183</v>
       </c>
       <c r="C393" s="5">
         <v>2.6379782000001128E-2</v>
       </c>
       <c r="D393" s="5">
         <v>3.0003607684432776</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>10.884060665</v>
       </c>
       <c r="C394" s="5">
         <v>0.1627224819999995</v>
       </c>
       <c r="D394" s="5">
         <v>19.81287874176132</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>11.018820734</v>
       </c>
       <c r="C395" s="5">
         <v>0.13476006900000037</v>
       </c>
       <c r="D395" s="5">
         <v>15.912417984798877</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>11.165615675</v>
       </c>
       <c r="C396" s="5">
         <v>0.14679494099999957</v>
       </c>
       <c r="D396" s="5">
         <v>17.21162622918002</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>11.230391223</v>
       </c>
       <c r="C397" s="5">
         <v>6.4775548000000072E-2</v>
       </c>
       <c r="D397" s="5">
         <v>7.1880883708043575</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>11.272425964</v>
       </c>
       <c r="C398" s="5">
         <v>4.2034741000000153E-2</v>
       </c>
       <c r="D398" s="5">
         <v>4.5851614818362307</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>11.274890737</v>
       </c>
       <c r="C399" s="5">
         <v>2.4647729999998091E-3</v>
       </c>
       <c r="D399" s="5">
         <v>0.26270185094574572</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>11.459716905000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.18482616800000073</v>
       </c>
       <c r="D400" s="5">
         <v>21.545411224992673</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>11.39493351</v>
       </c>
       <c r="C401" s="5">
         <v>-6.4783395000000965E-2</v>
       </c>
       <c r="D401" s="5">
         <v>-6.5767708188671055</v>
       </c>
       <c r="E401" s="5">
         <v>9.6981759626953981</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>11.393378028000001</v>
       </c>
       <c r="C402" s="5">
         <v>-1.5554819999987757E-3</v>
       </c>
       <c r="D402" s="5">
         <v>-0.16368481973256799</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>11.403582188</v>
       </c>
       <c r="C403" s="5">
         <v>1.0204159999998907E-2</v>
       </c>
       <c r="D403" s="5">
         <v>1.0800563511228489</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>11.608591787</v>
       </c>
       <c r="C404" s="5">
         <v>0.20500959900000026</v>
       </c>
       <c r="D404" s="5">
         <v>23.839420722922334</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>11.620894216</v>
       </c>
       <c r="C405" s="5">
         <v>1.2302429000000004E-2</v>
       </c>
       <c r="D405" s="5">
         <v>1.279161920098848</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>11.479813267000001</v>
       </c>
       <c r="C406" s="5">
         <v>-0.14108094899999912</v>
       </c>
       <c r="D406" s="5">
         <v>-13.633899509042358</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>11.412742165999999</v>
       </c>
       <c r="C407" s="5">
         <v>-6.7071101000001576E-2</v>
       </c>
       <c r="D407" s="5">
         <v>-6.7900692715049953</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>11.148551069</v>
       </c>
       <c r="C408" s="5">
         <v>-0.26419109699999943</v>
       </c>
       <c r="D408" s="5">
         <v>-24.501024156151885</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>11.623904722000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.47535365300000088</v>
       </c>
       <c r="D409" s="5">
         <v>65.045378109418266</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>11.562746574</v>
       </c>
       <c r="C410" s="5">
         <v>-6.1158148000000523E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-6.1341564779167967</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>11.666144253000001</v>
       </c>
       <c r="C411" s="5">
         <v>0.10339767900000041</v>
       </c>
       <c r="D411" s="5">
         <v>11.274594734792821</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>11.753660161000001</v>
       </c>
       <c r="C412" s="5">
         <v>8.7515908000000309E-2</v>
       </c>
       <c r="D412" s="5">
         <v>9.3829038347309268</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>11.49935136</v>
       </c>
       <c r="C413" s="5">
         <v>-0.25430880100000053</v>
       </c>
       <c r="D413" s="5">
         <v>-23.086500457108361</v>
       </c>
       <c r="E413" s="5">
         <v>0.9163533065670304</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>11.919196489999999</v>
       </c>
       <c r="C414" s="5">
         <v>0.41984512999999879</v>
       </c>
       <c r="D414" s="5">
         <v>53.774252192200557</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>11.817110174</v>
       </c>
       <c r="C415" s="5">
         <v>-0.1020863159999994</v>
       </c>
       <c r="D415" s="5">
         <v>-9.8072427010159835</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>11.822039404</v>
       </c>
       <c r="C416" s="5">
         <v>4.9292300000001177E-3</v>
       </c>
       <c r="D416" s="5">
         <v>0.50170178171098367</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>11.92749338</v>
       </c>
       <c r="C417" s="5">
         <v>0.10545397599999973</v>
       </c>
       <c r="D417" s="5">
         <v>11.24522520193838</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>11.867001622</v>
       </c>
       <c r="C418" s="5">
         <v>-6.0491757999999507E-2</v>
       </c>
       <c r="D418" s="5">
         <v>-5.9190248034725172</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>11.901806300000001</v>
       </c>
       <c r="C419" s="5">
         <v>3.4804678000000422E-2</v>
       </c>
       <c r="D419" s="5">
         <v>3.5768059312544009</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>11.839268938</v>
       </c>
       <c r="C420" s="5">
         <v>-6.2537362000000485E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-6.1262651347219528</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>11.816310383999999</v>
       </c>
       <c r="C421" s="5">
         <v>-2.2958554000000575E-2</v>
       </c>
       <c r="D421" s="5">
         <v>-2.302364946201052</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>11.852781629000001</v>
       </c>
       <c r="C422" s="5">
         <v>3.6471245000001318E-2</v>
       </c>
       <c r="D422" s="5">
         <v>3.7673475005389312</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>11.757289942</v>
       </c>
       <c r="C423" s="5">
         <v>-9.549168700000088E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-9.2506880106023814</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>11.662260955000001</v>
       </c>
       <c r="C424" s="5">
         <v>-9.5028986999999177E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-9.2793151328119716</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>11.709162897000001</v>
       </c>
       <c r="C425" s="5">
         <v>4.6901941999999863E-2</v>
       </c>
       <c r="D425" s="5">
         <v>4.9342143486430512</v>
       </c>
       <c r="E425" s="5">
         <v>1.8245510588520641</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>11.527191107</v>
       </c>
       <c r="C426" s="5">
         <v>-0.18197179000000041</v>
       </c>
       <c r="D426" s="5">
         <v>-17.134883621982432</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>11.721919899</v>
       </c>
       <c r="C427" s="5">
         <v>0.19472879199999937</v>
       </c>
       <c r="D427" s="5">
         <v>22.265259053137719</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>11.437371593</v>
       </c>
       <c r="C428" s="5">
         <v>-0.28454830599999958</v>
       </c>
       <c r="D428" s="5">
         <v>-25.538842419432573</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>11.634597915000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.19722632200000056</v>
       </c>
       <c r="D429" s="5">
         <v>22.77268998914095</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>11.856295161</v>
       </c>
       <c r="C430" s="5">
         <v>0.22169724599999974</v>
       </c>
       <c r="D430" s="5">
         <v>25.421353366767498</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>12.085658928999999</v>
       </c>
       <c r="C431" s="5">
         <v>0.22936376799999891</v>
       </c>
       <c r="D431" s="5">
         <v>25.850798643141349</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>11.938124207</v>
       </c>
       <c r="C432" s="5">
         <v>-0.14753472199999962</v>
       </c>
       <c r="D432" s="5">
         <v>-13.704308865864711</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>11.310233072000001</v>
       </c>
       <c r="C433" s="5">
         <v>-0.62789113499999871</v>
       </c>
       <c r="D433" s="5">
         <v>-47.709169646714734</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>11.743169781000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.43293670899999981</v>
       </c>
       <c r="D434" s="5">
         <v>56.95148295342505</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>11.925404738999999</v>
       </c>
       <c r="C435" s="5">
         <v>0.18223495799999867</v>
       </c>
       <c r="D435" s="5">
         <v>20.296627539568558</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>11.887741853</v>
       </c>
       <c r="C436" s="5">
         <v>-3.7662885999999673E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-3.7247052842771744</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>12.590208643</v>
       </c>
       <c r="C437" s="5">
         <v>0.70246679000000078</v>
       </c>
       <c r="D437" s="5">
         <v>99.160284975443005</v>
       </c>
       <c r="E437" s="5">
         <v>7.5244127505112335</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>12.470283466</v>
       </c>
       <c r="C438" s="5">
         <v>-0.11992517700000072</v>
       </c>
       <c r="D438" s="5">
         <v>-10.850116212052697</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>12.434944495</v>
       </c>
       <c r="C439" s="5">
         <v>-3.533897099999983E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-3.3481202639521035</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>12.419533938000001</v>
       </c>
       <c r="C440" s="5">
         <v>-1.5410556999999159E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-1.477058416280197</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>12.389728121999999</v>
       </c>
       <c r="C441" s="5">
         <v>-2.9805816000001428E-2</v>
       </c>
       <c r="D441" s="5">
         <v>-2.8421862313372626</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>12.354868873999999</v>
       </c>
       <c r="C442" s="5">
         <v>-3.4859248000000065E-2</v>
       </c>
       <c r="D442" s="5">
         <v>-3.3245129421339281</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>12.252315901999999</v>
+        <v>12.237776578</v>
       </c>
       <c r="C443" s="5">
-        <v>-0.1025529719999998</v>
+        <v>-0.11709229599999915</v>
       </c>
       <c r="D443" s="5">
-        <v>-9.5183434725930045</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-10.798418147196475</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>12.184781677</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-5.2994900999999928E-2</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-5.074524133123437</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3A3E616-7B28-4B34-8096-C10567AABD55}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>fwainfoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>