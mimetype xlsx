--- v8 (2026-09-04)
+++ v9 (2026-09-25)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AF29FC13-DFC4-47CE-BF50-5C14E65B45B8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8D39DA31-9A00-4967-A725-0650F037ADA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8E6A3636-F7A0-4668-A1A5-FD3E76ADE6CC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2956A70D-C89F-4FAB-A0B6-FA924BBDC7FA}"/>
   </bookViews>
   <sheets>
     <sheet name="fwainfoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Information Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C790FE3-A854-46A0-A28D-FB962D0FC055}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9F541ED8-18FE-48F3-AB75-C42E4B986271}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>10.163501847999999</v>
+        <v>10.163620227999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>9.7782693280000004</v>
+        <v>9.7783691505999997</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.38523251999999886</v>
+        <v>-0.38525107739999953</v>
       </c>
       <c r="D7" s="5">
-        <v>-37.103932078375919</v>
+        <v>-37.105018104091869</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>9.6862056187000007</v>
+        <v>9.6860577225999993</v>
       </c>
       <c r="C8" s="5">
-        <v>-9.206370929999963E-2</v>
+        <v>-9.2311428000000362E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>-10.73108279743542</v>
+        <v>-10.758370720977762</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>9.7741723604999997</v>
+        <v>9.7742024836999999</v>
       </c>
       <c r="C9" s="5">
-        <v>8.7966741799998971E-2</v>
+        <v>8.8144761100000579E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>11.459145870994835</v>
+        <v>11.483692899888887</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>9.9477691011000005</v>
+        <v>9.9478387528999992</v>
       </c>
       <c r="C10" s="5">
-        <v>0.17359674060000074</v>
+        <v>0.1736362691999993</v>
       </c>
       <c r="D10" s="5">
-        <v>23.523172200045629</v>
+        <v>23.528982589204372</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>9.9225412784000007</v>
+        <v>9.9224867645000003</v>
       </c>
       <c r="C11" s="5">
-        <v>-2.5227822699999791E-2</v>
+        <v>-2.5351988399998859E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>-3.0011430986481957</v>
+        <v>-3.0156868161921424</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>10.147148172</v>
+        <v>10.147177945999999</v>
       </c>
       <c r="C12" s="5">
-        <v>0.22460689359999897</v>
+        <v>0.224691181499999</v>
       </c>
       <c r="D12" s="5">
-        <v>30.813647179984848</v>
+        <v>30.826878100037369</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>10.159159950999999</v>
+        <v>10.159063736</v>
       </c>
       <c r="C13" s="5">
-        <v>1.2011778999999834E-2</v>
+        <v>1.1885790000000895E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>1.4297959971278473</v>
+        <v>1.4146982481524795</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>10.098816430999999</v>
+        <v>10.098698816000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-6.0343519999999984E-2</v>
+        <v>-6.03649199999996E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-6.8994689606018405</v>
+        <v>-6.9018996056018693</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>10.284198010000001</v>
+        <v>10.284062858</v>
       </c>
       <c r="C15" s="5">
-        <v>0.1853815790000013</v>
+        <v>0.18536404199999978</v>
       </c>
       <c r="D15" s="5">
-        <v>24.393997012034198</v>
+        <v>24.391764927102887</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>10.231920347000001</v>
+        <v>10.23203586</v>
       </c>
       <c r="C16" s="5">
-        <v>-5.2277662999999919E-2</v>
+        <v>-5.2026998000000546E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-5.9322732847272182</v>
+        <v>-5.9046909790229414</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>10.202978111</v>
+        <v>10.20307433</v>
       </c>
       <c r="C17" s="5">
-        <v>-2.8942236000000676E-2</v>
+        <v>-2.8961530000000124E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-3.3420339896946927</v>
+        <v>-3.3441901802388374</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>10.665184539</v>
+        <v>10.665300577</v>
       </c>
       <c r="C18" s="5">
-        <v>0.462206428</v>
+        <v>0.46222624700000026</v>
       </c>
       <c r="D18" s="5">
-        <v>70.175499406243119</v>
+        <v>70.178459623295964</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>10.292956244999999</v>
+        <v>10.293047454</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.37222829400000101</v>
+        <v>-0.37225312300000013</v>
       </c>
       <c r="D19" s="5">
-        <v>-34.707841493549552</v>
+        <v>-34.709423178300447</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>10.393134932000001</v>
+        <v>10.39300579</v>
       </c>
       <c r="C20" s="5">
-        <v>0.10017868700000143</v>
+        <v>9.9958336000000259E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>12.325217671450517</v>
+        <v>12.296528475283285</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>10.058500026000001</v>
+        <v>10.058495432999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.33463490599999979</v>
+        <v>-0.33451035700000098</v>
       </c>
       <c r="D21" s="5">
-        <v>-32.478844111104024</v>
+        <v>-32.469145363992489</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>10.042688948</v>
+        <v>10.042752908000001</v>
       </c>
       <c r="C22" s="5">
-        <v>-1.5811078000000478E-2</v>
+        <v>-1.5742524999998508E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>-1.8700716890189262</v>
+        <v>-1.8620340232680666</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>10.113135023</v>
+        <v>10.11309009</v>
       </c>
       <c r="C23" s="5">
-        <v>7.0446074999999553E-2</v>
+        <v>7.0337181999999387E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>8.7500661419259718</v>
+        <v>8.7359576032357786</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>10.255285955</v>
+        <v>10.255313667999999</v>
       </c>
       <c r="C24" s="5">
-        <v>0.14215093199999984</v>
+        <v>0.14222357799999941</v>
       </c>
       <c r="D24" s="5">
-        <v>18.23433888205761</v>
+        <v>18.244477230714939</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>10.254312924000001</v>
+        <v>10.25422846</v>
       </c>
       <c r="C25" s="5">
-        <v>-9.730309999991249E-4</v>
+        <v>-1.085207999999227E-3</v>
       </c>
       <c r="D25" s="5">
-        <v>-0.11379771096230451</v>
+        <v>-0.12690903404904974</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>10.289639469999999</v>
+        <v>10.289537882999999</v>
       </c>
       <c r="C26" s="5">
-        <v>3.5326545999998515E-2</v>
+        <v>3.5309422999999285E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>4.2132886831218519</v>
+        <v>4.2112429920787564</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>10.294876086</v>
+        <v>10.294761109</v>
       </c>
       <c r="C27" s="5">
-        <v>5.2366160000012485E-3</v>
+        <v>5.2232260000000252E-3</v>
       </c>
       <c r="D27" s="5">
-        <v>0.61241778746023989</v>
+        <v>0.61085351143468358</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>11.232383831</v>
+        <v>11.232493411</v>
       </c>
       <c r="C28" s="5">
-        <v>0.93750774499999956</v>
+        <v>0.93773230200000057</v>
       </c>
       <c r="D28" s="5">
-        <v>184.58351861784848</v>
+        <v>184.65498346130485</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>11.197924682</v>
+        <v>11.198016893</v>
       </c>
       <c r="C29" s="5">
-        <v>-3.4459148999999911E-2</v>
+        <v>-3.4476517999999956E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-3.6199212473616904</v>
+        <v>-3.6216804255223889</v>
       </c>
       <c r="E29" s="5">
-        <v>9.7515309763071212</v>
+        <v>9.7513997332606017</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>11.077221507000001</v>
+        <v>11.077336571</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.12070317499999916</v>
+        <v>-0.12068032200000012</v>
       </c>
       <c r="D30" s="5">
-        <v>-12.194933175989364</v>
+        <v>-12.192664855773561</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>11.115858653</v>
+        <v>11.115933428</v>
       </c>
       <c r="C31" s="5">
-        <v>3.8637145999999234E-2</v>
+        <v>3.8596856999999929E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>4.266814692908083</v>
+        <v>4.2622347252358805</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>11.199642222</v>
+        <v>11.199526593</v>
       </c>
       <c r="C32" s="5">
-        <v>8.3783568999999503E-2</v>
+        <v>8.3593164999999914E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>9.4292948905662541</v>
+        <v>9.4069063006301246</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>11.134530175</v>
+        <v>11.134469941000001</v>
       </c>
       <c r="C33" s="5">
-        <v>-6.5112046999999507E-2</v>
+        <v>-6.5056651999999104E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>-6.7577018550694206</v>
+        <v>-6.752202566114307</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>11.241098638</v>
+        <v>11.241151846999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.10656846300000034</v>
+        <v>0.10668190599999861</v>
       </c>
       <c r="D34" s="5">
-        <v>12.109481806198286</v>
+        <v>12.123128282908446</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>11.090249675999999</v>
+        <v>11.090219636</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.15084896200000131</v>
+        <v>-0.15093221099999887</v>
       </c>
       <c r="D35" s="5">
-        <v>-14.966358266706836</v>
+        <v>-14.97395188649392</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>10.575240918</v>
+        <v>10.575259092</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.51500875799999868</v>
+        <v>-0.51496054400000091</v>
       </c>
       <c r="D36" s="5">
-        <v>-43.481925621859283</v>
+        <v>-43.478922919764393</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>10.84407189</v>
+        <v>10.844012319000001</v>
       </c>
       <c r="C37" s="5">
-        <v>0.26883097199999995</v>
+        <v>0.26875322700000126</v>
       </c>
       <c r="D37" s="5">
-        <v>35.152914961158956</v>
+        <v>35.141218838489017</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>10.865829356000001</v>
+        <v>10.865759261999999</v>
       </c>
       <c r="C38" s="5">
-        <v>2.1757466000000392E-2</v>
+        <v>2.1746942999998353E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>2.4344186980867821</v>
+        <v>2.4332417890679636</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>10.917385187000001</v>
+        <v>10.917307787</v>
       </c>
       <c r="C39" s="5">
-        <v>5.1555830999999941E-2</v>
+        <v>5.1548525000001177E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>5.8446805326589191</v>
+        <v>5.8438692377216883</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>10.826643101</v>
+        <v>10.826762374999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-9.0742086000000555E-2</v>
+        <v>-9.054541200000088E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-9.5304882651911385</v>
+        <v>-9.5108293280525729</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>10.882963777000001</v>
+        <v>10.883026430999999</v>
       </c>
       <c r="C41" s="5">
-        <v>5.6320676000000347E-2</v>
+        <v>5.626405599999984E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>6.4241909660420093</v>
+        <v>6.4174741995119522</v>
       </c>
       <c r="E41" s="5">
-        <v>-2.8126721150954048</v>
+        <v>-2.8129129024345834</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>11.102854141</v>
+        <v>11.102986623</v>
       </c>
       <c r="C42" s="5">
-        <v>0.21989036399999939</v>
+        <v>0.21996019200000028</v>
       </c>
       <c r="D42" s="5">
-        <v>27.130398983052938</v>
+        <v>27.139819879436033</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>11.054707516000001</v>
+        <v>11.054794937</v>
       </c>
       <c r="C43" s="5">
-        <v>-4.8146624999999332E-2</v>
+        <v>-4.8191685999999123E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-5.0813692226822855</v>
+        <v>-5.0859527404990335</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>11.11482752</v>
+        <v>11.114634637</v>
       </c>
       <c r="C44" s="5">
-        <v>6.0120003999999838E-2</v>
+        <v>5.9839699999999496E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>6.7248747240553852</v>
+        <v>6.6925268541334848</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>11.106344368</v>
+        <v>11.106234393999999</v>
       </c>
       <c r="C45" s="5">
-        <v>-8.4831520000001603E-3</v>
+        <v>-8.400243000000529E-3</v>
       </c>
       <c r="D45" s="5">
-        <v>-0.91203922558480421</v>
+        <v>-0.90317815505580601</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>11.028550616</v>
+        <v>11.028597155</v>
       </c>
       <c r="C46" s="5">
-        <v>-7.7793751999999827E-2</v>
+        <v>-7.7637238999999525E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-8.0889630808349544</v>
+        <v>-8.0733863546865408</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>11.067703552999999</v>
+        <v>11.067684607</v>
       </c>
       <c r="C47" s="5">
-        <v>3.9152936999999E-2</v>
+        <v>3.9087452000000411E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>4.3443476749093435</v>
+        <v>4.3369206848641761</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>11.095072224000001</v>
+        <v>11.095087481</v>
       </c>
       <c r="C48" s="5">
-        <v>2.7368671000001399E-2</v>
+        <v>2.7402873999999855E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>3.0081023341276047</v>
+        <v>3.0119181665631656</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>11.131901572</v>
+        <v>11.131874142999999</v>
       </c>
       <c r="C49" s="5">
-        <v>3.6829347999999484E-2</v>
+        <v>3.6786661999999026E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>4.0568532009975122</v>
+        <v>4.0520594747397665</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>11.140741435000001</v>
+        <v>11.140727356999999</v>
       </c>
       <c r="C50" s="5">
-        <v>8.8398630000003919E-3</v>
+        <v>8.8532140000001647E-3</v>
       </c>
       <c r="D50" s="5">
-        <v>0.95709513277792979</v>
+        <v>0.95854935132895225</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>11.036166420000001</v>
+        <v>11.036130743999999</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.10457501499999999</v>
+        <v>-0.104596613</v>
       </c>
       <c r="D51" s="5">
-        <v>-10.70035101902943</v>
+        <v>-10.702460964597583</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>11.016041176</v>
+        <v>11.016162749999999</v>
       </c>
       <c r="C52" s="5">
-        <v>-2.0125244000000819E-2</v>
+        <v>-1.9967993999999933E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>-2.1664715196489048</v>
+        <v>-2.1497186256970613</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>11.065361705999999</v>
+        <v>11.065388849</v>
       </c>
       <c r="C53" s="5">
-        <v>4.9320529999999252E-2</v>
+        <v>4.922609900000019E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>5.5068775619644628</v>
+        <v>5.4960112590491272</v>
       </c>
       <c r="E53" s="5">
-        <v>1.6759950022573689</v>
+        <v>1.6756590563866025</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>11.030218852999999</v>
+        <v>11.030388022</v>
       </c>
       <c r="C54" s="5">
-        <v>-3.5142852999999974E-2</v>
+        <v>-3.500082699999929E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>-3.7452486957690545</v>
+        <v>-3.7303660419991891</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>10.990365921</v>
+        <v>10.990517535</v>
       </c>
       <c r="C55" s="5">
-        <v>-3.9852931999998731E-2</v>
+        <v>-3.9870486999999954E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>-4.2505528736010101</v>
+        <v>-4.2523242275586899</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>11.034218825</v>
+        <v>11.033865308999999</v>
       </c>
       <c r="C56" s="5">
-        <v>4.3852903999999526E-2</v>
+        <v>4.3347773999999006E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>4.8946360673352229</v>
+        <v>4.8369593620445572</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>11.290087053000001</v>
+        <v>11.289929819999999</v>
       </c>
       <c r="C57" s="5">
-        <v>0.25586822800000064</v>
+        <v>0.25606451099999994</v>
       </c>
       <c r="D57" s="5">
-        <v>31.664404184222072</v>
+        <v>31.69302364893165</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>11.319062124</v>
+        <v>11.319081714999999</v>
       </c>
       <c r="C58" s="5">
-        <v>2.897507099999963E-2</v>
+        <v>2.9151895000000039E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>3.1235452749557524</v>
+        <v>3.1429230210096692</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>11.351178375</v>
+        <v>11.351175074</v>
       </c>
       <c r="C59" s="5">
-        <v>3.2116250999999707E-2</v>
+        <v>3.2093359000000987E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>3.4584714552023499</v>
+        <v>3.45596166283344</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>11.315037317</v>
+        <v>11.315059638999999</v>
       </c>
       <c r="C60" s="5">
-        <v>-3.6141058000000115E-2</v>
+        <v>-3.6115435000001028E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>-3.7544835643650853</v>
+        <v>-3.7518692181723767</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>11.316400121999999</v>
+        <v>11.316415706000001</v>
       </c>
       <c r="C61" s="5">
-        <v>1.3628049999994118E-3</v>
+        <v>1.3560670000014596E-3</v>
       </c>
       <c r="D61" s="5">
-        <v>0.14462610292405031</v>
+        <v>0.14391028498268454</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>11.311434987</v>
+        <v>11.311483706000001</v>
       </c>
       <c r="C62" s="5">
-        <v>-4.9651349999990657E-3</v>
+        <v>-4.9320000000001585E-3</v>
       </c>
       <c r="D62" s="5">
-        <v>-0.52523814702013505</v>
+        <v>-0.52174063323173758</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>11.356012412</v>
+        <v>11.356016825999999</v>
       </c>
       <c r="C63" s="5">
-        <v>4.4577424999999948E-2</v>
+        <v>4.453311999999876E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>4.8329622387014659</v>
+        <v>4.828033080888039</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>11.395250678</v>
+        <v>11.395378339000001</v>
       </c>
       <c r="C64" s="5">
-        <v>3.9238265999999911E-2</v>
+        <v>3.9361513000001125E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>4.2260547461606679</v>
+        <v>4.2395811370669723</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>11.438069458999999</v>
+        <v>11.438062189</v>
       </c>
       <c r="C65" s="5">
-        <v>4.2818780999999362E-2</v>
+        <v>4.2683849999999524E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>4.6034848126198957</v>
+        <v>4.58862564416469</v>
       </c>
       <c r="E65" s="5">
-        <v>3.3682383179386433</v>
+        <v>3.367919059018698</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>12.157962962999999</v>
+        <v>12.15816937</v>
       </c>
       <c r="C66" s="5">
-        <v>0.71989350399999985</v>
+        <v>0.72010718099999949</v>
       </c>
       <c r="D66" s="5">
-        <v>108.01614245366902</v>
+        <v>108.06011145325205</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>12.226299042000001</v>
+        <v>12.226536878999999</v>
       </c>
       <c r="C67" s="5">
-        <v>6.8336079000001604E-2</v>
+        <v>6.8367508999999771E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>6.9572861227598093</v>
+        <v>6.9604637681828896</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>12.350113723</v>
+        <v>12.349531611</v>
       </c>
       <c r="C68" s="5">
-        <v>0.12381468099999893</v>
+        <v>0.12299473200000044</v>
       </c>
       <c r="D68" s="5">
-        <v>12.852533437083968</v>
+        <v>12.762394008860877</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>11.893946883</v>
+        <v>11.893771915</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.45616683999999985</v>
+        <v>-0.45575969599999944</v>
       </c>
       <c r="D69" s="5">
-        <v>-36.34090571076085</v>
+        <v>-36.316131544586128</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>11.90127734</v>
+        <v>11.901280330000001</v>
       </c>
       <c r="C70" s="5">
-        <v>7.3304570000001235E-3</v>
+        <v>7.5084150000002126E-3</v>
       </c>
       <c r="D70" s="5">
-        <v>0.7420941034257833</v>
+        <v>0.76018338734762381</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>11.941980355</v>
+        <v>11.941991271999999</v>
       </c>
       <c r="C71" s="5">
-        <v>4.0703015000000065E-2</v>
+        <v>4.0710941999998695E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>4.1821507669085989</v>
+        <v>4.1829795634617417</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>11.828846089000001</v>
+        <v>11.828890659000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.11313426599999943</v>
+        <v>-0.11310061299999852</v>
       </c>
       <c r="D72" s="5">
-        <v>-10.794353894554865</v>
+        <v>-10.791299015223032</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>11.914443200999999</v>
+        <v>11.9145086</v>
       </c>
       <c r="C73" s="5">
-        <v>8.5597111999998532E-2</v>
+        <v>8.5617940999998865E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>9.0376398728479792</v>
+        <v>9.0398919200467063</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>11.896778703000001</v>
+        <v>11.896906466000001</v>
       </c>
       <c r="C74" s="5">
-        <v>-1.7664497999998474E-2</v>
+        <v>-1.760213399999877E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-1.7646982983147042</v>
+        <v>-1.7585090448652085</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>11.86437697</v>
+        <v>11.864382009</v>
       </c>
       <c r="C75" s="5">
-        <v>-3.2401733000000377E-2</v>
+        <v>-3.252445700000095E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-3.2197703457635729</v>
+        <v>-3.2317485030081139</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>11.968719771</v>
+        <v>11.968826573999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.1043428009999996</v>
+        <v>0.10444456499999966</v>
       </c>
       <c r="D76" s="5">
-        <v>11.079301185018476</v>
+        <v>11.090630190943562</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>12.121651536</v>
+        <v>12.121631892</v>
       </c>
       <c r="C77" s="5">
-        <v>0.15293176499999994</v>
+        <v>0.15280531800000041</v>
       </c>
       <c r="D77" s="5">
-        <v>16.457953981884476</v>
+        <v>16.443219661213181</v>
       </c>
       <c r="E77" s="5">
-        <v>5.976376340870404</v>
+        <v>5.9762719567777012</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>11.966558663000001</v>
+        <v>11.966778013000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.15509287299999919</v>
+        <v>-0.15485387899999914</v>
       </c>
       <c r="D78" s="5">
-        <v>-14.317969676299857</v>
+        <v>-14.29745427057294</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>12.033840293000001</v>
+        <v>12.034130044999999</v>
       </c>
       <c r="C79" s="5">
-        <v>6.7281630000000092E-2</v>
+        <v>6.7352031999998729E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>6.9595658532408233</v>
+        <v>6.966943401937975</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>12.153494407</v>
+        <v>12.152748718</v>
       </c>
       <c r="C80" s="5">
-        <v>0.11965411399999937</v>
+        <v>0.11861867300000029</v>
       </c>
       <c r="D80" s="5">
-        <v>12.606397318962959</v>
+        <v>12.491009302544299</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>12.522345889</v>
+        <v>12.522183651000001</v>
       </c>
       <c r="C81" s="5">
-        <v>0.36885148200000017</v>
+        <v>0.36943493300000085</v>
       </c>
       <c r="D81" s="5">
-        <v>43.157584343893539</v>
+        <v>43.240757604607353</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>12.692426205</v>
+        <v>12.692411572999999</v>
       </c>
       <c r="C82" s="5">
-        <v>0.17008031599999995</v>
+        <v>0.1702279219999987</v>
       </c>
       <c r="D82" s="5">
-        <v>17.572950675478396</v>
+        <v>17.589604627434753</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>12.739449254</v>
+        <v>12.739476547000001</v>
       </c>
       <c r="C83" s="5">
-        <v>4.7023048999999872E-2</v>
+        <v>4.7064974000001314E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>4.5374912860157712</v>
+        <v>4.5416250462887442</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>13.046365344</v>
+        <v>13.046435238000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.30691608999999964</v>
+        <v>0.30695869100000017</v>
       </c>
       <c r="D84" s="5">
-        <v>33.065844721638513</v>
+        <v>33.070978408058906</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>13.318848493999999</v>
+        <v>13.318961751</v>
       </c>
       <c r="C85" s="5">
-        <v>0.27248314999999934</v>
+        <v>0.27252651299999897</v>
       </c>
       <c r="D85" s="5">
-        <v>28.15209521798614</v>
+        <v>28.156933517759985</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>13.190422492</v>
+        <v>13.190604507</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.12842600199999943</v>
+        <v>-0.12835724400000004</v>
       </c>
       <c r="D86" s="5">
-        <v>-10.976568380745421</v>
+        <v>-10.970911165723185</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>13.972084767</v>
+        <v>13.972060690999999</v>
       </c>
       <c r="C87" s="5">
-        <v>0.78166227500000041</v>
+        <v>0.78145618399999961</v>
       </c>
       <c r="D87" s="5">
-        <v>99.540044941866086</v>
+        <v>99.502881075724318</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>14.245145932</v>
+        <v>14.245237567</v>
       </c>
       <c r="C88" s="5">
-        <v>0.27306116499999966</v>
+        <v>0.27317687600000085</v>
       </c>
       <c r="D88" s="5">
-        <v>26.144491498034483</v>
+        <v>26.156837886508598</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>14.107825008000001</v>
+        <v>14.107795769999999</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.13732092399999907</v>
+        <v>-0.13744179700000103</v>
       </c>
       <c r="D89" s="5">
-        <v>-10.973779328228472</v>
+        <v>-10.982865057845148</v>
       </c>
       <c r="E89" s="5">
-        <v>16.385337147345645</v>
+        <v>16.385284553235955</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>14.052586198</v>
+        <v>14.052786713</v>
       </c>
       <c r="C90" s="5">
-        <v>-5.5238810000000527E-2</v>
+        <v>-5.5009056999999473E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>-4.5986926909309052</v>
+        <v>-4.5799831131867137</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>14.235301335999999</v>
+        <v>14.235582269</v>
       </c>
       <c r="C91" s="5">
-        <v>0.18271513799999894</v>
+        <v>0.1827955560000003</v>
       </c>
       <c r="D91" s="5">
-        <v>16.768279934946072</v>
+        <v>16.775939189657606</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>14.939335861</v>
+        <v>14.938522701</v>
       </c>
       <c r="C92" s="5">
-        <v>0.70403452500000085</v>
+        <v>0.70294043200000011</v>
       </c>
       <c r="D92" s="5">
-        <v>78.474229011416611</v>
+        <v>78.31545681394843</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>15.157576814</v>
+        <v>15.157469055</v>
       </c>
       <c r="C93" s="5">
-        <v>0.21824095300000046</v>
+        <v>0.21894635399999984</v>
       </c>
       <c r="D93" s="5">
-        <v>19.009557670721634</v>
+        <v>19.077159544038548</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>15.384172567</v>
+        <v>15.384166812</v>
       </c>
       <c r="C94" s="5">
-        <v>0.22659575299999979</v>
+        <v>0.22669775700000017</v>
       </c>
       <c r="D94" s="5">
-        <v>19.490225403236149</v>
+        <v>19.499883264877994</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>15.638487459</v>
+        <v>15.63852515</v>
       </c>
       <c r="C95" s="5">
-        <v>0.25431489200000001</v>
+        <v>0.25435833799999941</v>
       </c>
       <c r="D95" s="5">
-        <v>21.74390846330223</v>
+        <v>21.747976082651466</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>15.867183351</v>
+        <v>15.867271188</v>
       </c>
       <c r="C96" s="5">
-        <v>0.22869589199999929</v>
+        <v>0.2287460380000006</v>
       </c>
       <c r="D96" s="5">
-        <v>19.031286726798989</v>
+        <v>19.03575135383435</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>16.134208892</v>
+        <v>16.134356042</v>
       </c>
       <c r="C97" s="5">
-        <v>0.26702554100000064</v>
+        <v>0.26708485400000015</v>
       </c>
       <c r="D97" s="5">
-        <v>22.172658375529309</v>
+        <v>22.17791374266158</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>16.400807554</v>
+        <v>16.401020876</v>
       </c>
       <c r="C98" s="5">
-        <v>0.26659866199999982</v>
+        <v>0.26666483400000018</v>
       </c>
       <c r="D98" s="5">
-        <v>21.733661716015895</v>
+        <v>21.739339091642652</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>16.568403418999999</v>
+        <v>16.568324057000002</v>
       </c>
       <c r="C99" s="5">
-        <v>0.16759586499999912</v>
+        <v>0.16730318100000119</v>
       </c>
       <c r="D99" s="5">
-        <v>12.975724298756287</v>
+        <v>12.951599752890441</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>16.738004974999999</v>
+        <v>16.738058526</v>
       </c>
       <c r="C100" s="5">
-        <v>0.16960155599999993</v>
+        <v>0.169734468999998</v>
       </c>
       <c r="D100" s="5">
-        <v>12.999464417684026</v>
+        <v>13.0102984208607</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>16.911367970000001</v>
+        <v>16.911345208</v>
       </c>
       <c r="C101" s="5">
-        <v>0.17336299500000152</v>
+        <v>0.17328668200000052</v>
       </c>
       <c r="D101" s="5">
-        <v>13.161986018689342</v>
+        <v>13.155813897649683</v>
       </c>
       <c r="E101" s="5">
-        <v>19.872255010323837</v>
+        <v>19.872342098697683</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>17.611414199999999</v>
+        <v>17.611561481999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.7000462299999981</v>
+        <v>0.70021627399999886</v>
       </c>
       <c r="D102" s="5">
-        <v>62.699382067455019</v>
+        <v>62.718338553636002</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>17.719176350000001</v>
+        <v>17.719401517000001</v>
       </c>
       <c r="C103" s="5">
-        <v>0.10776215000000278</v>
+        <v>0.10784003500000239</v>
       </c>
       <c r="D103" s="5">
-        <v>7.5948761846575064</v>
+        <v>7.6004858298091893</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>18.013260810999999</v>
+        <v>18.012546029999999</v>
       </c>
       <c r="C104" s="5">
-        <v>0.29408446099999708</v>
+        <v>0.29314451299999789</v>
       </c>
       <c r="D104" s="5">
-        <v>21.838818805835579</v>
+        <v>21.762246622240934</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>17.889067326999999</v>
+        <v>17.889001497999999</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.12419348399999919</v>
+        <v>-0.12354453200000037</v>
       </c>
       <c r="D105" s="5">
-        <v>-7.9668393244641695</v>
+        <v>-7.9270704682204656</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>17.987428422000001</v>
+        <v>17.987428621999999</v>
       </c>
       <c r="C106" s="5">
-        <v>9.8361095000001342E-2</v>
+        <v>9.8427124000000532E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>6.8013056704813168</v>
+        <v>6.8060361814148207</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>18.042434301</v>
+        <v>18.042483669999999</v>
       </c>
       <c r="C107" s="5">
-        <v>5.5005878999999425E-2</v>
+        <v>5.5055047999999829E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>3.7319747512130075</v>
+        <v>3.7353670276617956</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>17.793452088999999</v>
+        <v>17.793549547000001</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.24898221200000137</v>
+        <v>-0.24893412299999795</v>
       </c>
       <c r="D108" s="5">
-        <v>-15.358964340637382</v>
+        <v>-15.35618038291725</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>17.939999094000001</v>
+        <v>17.940152043000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.14654700500000217</v>
+        <v>0.14660249599999986</v>
       </c>
       <c r="D109" s="5">
-        <v>10.343420401387583</v>
+        <v>10.347456900643648</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>18.113389426000001</v>
+        <v>18.113582883999999</v>
       </c>
       <c r="C110" s="5">
-        <v>0.17339033200000031</v>
+        <v>0.17343084099999828</v>
       </c>
       <c r="D110" s="5">
-        <v>12.234839512373652</v>
+        <v>12.237741646676925</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>18.872706341000001</v>
+        <v>18.872604375000002</v>
       </c>
       <c r="C111" s="5">
-        <v>0.75931691499999943</v>
+        <v>0.75902149100000216</v>
       </c>
       <c r="D111" s="5">
-        <v>63.686739084909959</v>
+        <v>63.655150907930611</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>19.043566973000001</v>
+        <v>19.043579882</v>
       </c>
       <c r="C112" s="5">
-        <v>0.17086063200000012</v>
+        <v>0.17097550699999786</v>
       </c>
       <c r="D112" s="5">
-        <v>11.421598075659322</v>
+        <v>11.429728641132385</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>19.014827665999999</v>
+        <v>19.014807981000001</v>
       </c>
       <c r="C113" s="5">
-        <v>-2.8739307000002157E-2</v>
+        <v>-2.8771900999998934E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>-1.796005535576406</v>
+        <v>-1.7980243278089114</v>
       </c>
       <c r="E113" s="5">
-        <v>12.438140425608623</v>
+        <v>12.438175361738502</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>19.165770305999999</v>
+        <v>19.165850191000001</v>
       </c>
       <c r="C114" s="5">
-        <v>0.15094264000000024</v>
+        <v>0.15104220999999995</v>
       </c>
       <c r="D114" s="5">
-        <v>9.9528836261778544</v>
+        <v>9.9597493133686932</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>19.207331992</v>
+        <v>19.207463646000001</v>
       </c>
       <c r="C115" s="5">
-        <v>4.156168600000143E-2</v>
+        <v>4.1613455000000243E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>2.6335069487044782</v>
+        <v>2.6368153794333438</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>19.077165609000001</v>
+        <v>19.076638816999999</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.13016638299999883</v>
+        <v>-0.13082482900000159</v>
       </c>
       <c r="D116" s="5">
-        <v>-7.8359223501525577</v>
+        <v>-7.8740355189728772</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>18.210944385000001</v>
+        <v>18.210923783999998</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.86622122400000023</v>
+        <v>-0.86571503300000074</v>
       </c>
       <c r="D117" s="5">
-        <v>-42.743681666804342</v>
+        <v>-42.725483026331275</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>18.300880058000001</v>
+        <v>18.300898714999999</v>
       </c>
       <c r="C118" s="5">
-        <v>8.9935672999999383E-2</v>
+        <v>8.9974931000000424E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>6.0899096957997445</v>
+        <v>6.0926477446384686</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>18.241699956000001</v>
+        <v>18.241755741999999</v>
       </c>
       <c r="C119" s="5">
-        <v>-5.9180101999999124E-2</v>
+        <v>-5.9142973000000154E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>-3.8121981026312368</v>
+        <v>-3.809844903175863</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>18.316638295000001</v>
+        <v>18.316729751</v>
       </c>
       <c r="C120" s="5">
-        <v>7.4938338999999132E-2</v>
+        <v>7.4974009000001729E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>5.042617521038073</v>
+        <v>5.0450565005358605</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>18.337246211</v>
+        <v>18.337385034</v>
       </c>
       <c r="C121" s="5">
-        <v>2.0607915999999449E-2</v>
+        <v>2.0655282999999969E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>1.3584971508014521</v>
+        <v>1.3616321880518534</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>18.324666226000002</v>
+        <v>18.324825430000001</v>
       </c>
       <c r="C122" s="5">
-        <v>-1.2579984999998572E-2</v>
+        <v>-1.255960399999978E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>-0.82014234144299758</v>
+        <v>-0.81881244387870256</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>18.173172909000002</v>
+        <v>18.173045380000001</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.15149331699999991</v>
+        <v>-0.15178004999999928</v>
       </c>
       <c r="D123" s="5">
-        <v>-9.4817333050413168</v>
+        <v>-9.4987911833180121</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>18.361509475999998</v>
+        <v>18.361488356999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.18833656699999679</v>
+        <v>0.18844297699999757</v>
       </c>
       <c r="D124" s="5">
-        <v>13.170039883814555</v>
+        <v>13.17800816522614</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>18.724499215000002</v>
+        <v>18.724484355000001</v>
       </c>
       <c r="C125" s="5">
-        <v>0.3629897390000032</v>
+        <v>0.36299599800000237</v>
       </c>
       <c r="D125" s="5">
-        <v>26.480030855133798</v>
+        <v>26.480572037178685</v>
       </c>
       <c r="E125" s="5">
-        <v>-1.526852917626631</v>
+        <v>-1.5268291233342834</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>18.636345536</v>
+        <v>18.636363244999998</v>
       </c>
       <c r="C126" s="5">
-        <v>-8.8153679000001262E-2</v>
+        <v>-8.8121110000003E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-5.5055040437875125</v>
+        <v>-5.5035266095522006</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>18.588956198999998</v>
+        <v>18.588991975999999</v>
       </c>
       <c r="C127" s="5">
-        <v>-4.738933700000203E-2</v>
+        <v>-4.7371268999999216E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-3.0090975997552838</v>
+        <v>-3.0079635025167195</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>18.643724115000001</v>
+        <v>18.643436519000002</v>
       </c>
       <c r="C128" s="5">
-        <v>5.476791600000297E-2</v>
+        <v>5.4444543000002454E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>3.5933705451821618</v>
+        <v>3.5718038519769957</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>19.424742049999999</v>
+        <v>19.424746934000002</v>
       </c>
       <c r="C129" s="5">
-        <v>0.78101793499999772</v>
+        <v>0.78131041500000009</v>
       </c>
       <c r="D129" s="5">
-        <v>63.633082267482919</v>
+        <v>63.663869335066117</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>19.515380347000001</v>
+        <v>19.515407105000001</v>
       </c>
       <c r="C130" s="5">
-        <v>9.06382970000017E-2</v>
+        <v>9.0660170999999679E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>5.7453101468212919</v>
+        <v>5.7467309810477429</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>19.646121963999999</v>
+        <v>19.646175087</v>
       </c>
       <c r="C131" s="5">
-        <v>0.1307416169999982</v>
+        <v>0.13076798199999828</v>
       </c>
       <c r="D131" s="5">
-        <v>8.3422351270360693</v>
+        <v>8.3439680114367309</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>19.633561014000001</v>
+        <v>19.633640495000002</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.2560949999997462E-2</v>
+        <v>-1.2534591999997957E-2</v>
       </c>
       <c r="D132" s="5">
-        <v>-0.76454011686666323</v>
+        <v>-0.76293936942983809</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>19.416430606999999</v>
+        <v>19.416531746</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.21713040700000263</v>
+        <v>-0.21710874900000121</v>
       </c>
       <c r="D133" s="5">
-        <v>-12.492792906530104</v>
+        <v>-12.491574049861443</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>19.8278119</v>
+        <v>19.827911452999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.41138129300000159</v>
+        <v>0.41137970699999826</v>
       </c>
       <c r="D134" s="5">
-        <v>28.607040147156848</v>
+        <v>28.606749915643338</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>20.081210305999999</v>
+        <v>20.081093892999998</v>
       </c>
       <c r="C135" s="5">
-        <v>0.25339840599999874</v>
+        <v>0.25318243999999979</v>
       </c>
       <c r="D135" s="5">
-        <v>16.461165043516914</v>
+        <v>16.446047513779849</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>20.085871453999999</v>
+        <v>20.085844903000002</v>
       </c>
       <c r="C136" s="5">
-        <v>4.6611480000002814E-3</v>
+        <v>4.7510100000032196E-3</v>
       </c>
       <c r="D136" s="5">
-        <v>0.27889373831437858</v>
+        <v>0.28427916304205603</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>20.124585378999999</v>
+        <v>20.124559546</v>
       </c>
       <c r="C137" s="5">
-        <v>3.8713924999999705E-2</v>
+        <v>3.8714642999998716E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>2.3375817604289306</v>
+        <v>2.3376286974206462</v>
       </c>
       <c r="E137" s="5">
-        <v>7.4772956431240711</v>
+        <v>7.4772429747905766</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>20.326680648</v>
+        <v>20.326669463999998</v>
       </c>
       <c r="C138" s="5">
-        <v>0.20209526900000085</v>
+        <v>0.20210991799999789</v>
       </c>
       <c r="D138" s="5">
-        <v>12.739023939696903</v>
+        <v>12.740016194000891</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>20.383712224</v>
+        <v>20.383691482</v>
       </c>
       <c r="C139" s="5">
-        <v>5.7031575999999973E-2</v>
+        <v>5.7022018000001395E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>3.4193452440823391</v>
+        <v>3.4187652310684102</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>20.512298033</v>
+        <v>20.512173927999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.12858580900000049</v>
+        <v>0.12848244599999958</v>
       </c>
       <c r="D140" s="5">
-        <v>7.8381585493163319</v>
+        <v>7.8316461233181478</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>20.527128040000001</v>
+        <v>20.527159862000001</v>
       </c>
       <c r="C141" s="5">
-        <v>1.4830007000000478E-2</v>
+        <v>1.4985934000002032E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>0.87103566741244531</v>
+        <v>0.88023616839498775</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>20.428926396000001</v>
+        <v>20.428957962999998</v>
       </c>
       <c r="C142" s="5">
-        <v>-9.8201643999999533E-2</v>
+        <v>-9.8201899000002868E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>-5.5921235424116649</v>
+        <v>-5.5921292412095536</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>20.351111177</v>
+        <v>20.351152250999998</v>
       </c>
       <c r="C143" s="5">
-        <v>-7.7815219000001434E-2</v>
+        <v>-7.7805711999999971E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>-4.4763304668268837</v>
+        <v>-4.4757882082674838</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>20.344493553</v>
+        <v>20.344552966999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-6.6176240000004327E-3</v>
+        <v>-6.5992839999999831E-3</v>
       </c>
       <c r="D144" s="5">
-        <v>-0.38951002582903183</v>
+        <v>-0.38843168460176436</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>20.297784334999999</v>
+        <v>20.297845445</v>
       </c>
       <c r="C145" s="5">
-        <v>-4.6709218000000163E-2</v>
+        <v>-4.6707521999998391E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>-2.7205722201324556</v>
+        <v>-2.7204668360317541</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>20.227973512999998</v>
+        <v>20.228024203</v>
       </c>
       <c r="C146" s="5">
-        <v>-6.9810822000000883E-2</v>
+        <v>-6.9821241999999728E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.0500152862943732</v>
+        <v>-4.0505964379168873</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>20.076922248999999</v>
+        <v>20.076819408999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.15105126399999946</v>
+        <v>-0.15120479400000164</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.6019079112400032</v>
+        <v>-8.6102740124536901</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>20.208229191000001</v>
+        <v>20.208211945999999</v>
       </c>
       <c r="C148" s="5">
-        <v>0.13130694200000192</v>
+        <v>0.13139253699999998</v>
       </c>
       <c r="D148" s="5">
-        <v>8.1367865860446642</v>
+        <v>8.1423262899372304</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>20.316688294999999</v>
+        <v>20.316660163000002</v>
       </c>
       <c r="C149" s="5">
-        <v>0.10845910399999781</v>
+        <v>0.10844821700000296</v>
       </c>
       <c r="D149" s="5">
-        <v>6.6340503215229996</v>
+        <v>6.6333704550202155</v>
       </c>
       <c r="E149" s="5">
-        <v>0.95456831722087188</v>
+        <v>0.95455811870517326</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>19.947730107000002</v>
+        <v>19.947714785999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.36895818799999702</v>
+        <v>-0.36894537700000285</v>
       </c>
       <c r="D150" s="5">
-        <v>-19.742284769813111</v>
+        <v>-19.741690907548325</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>19.774771492999999</v>
+        <v>19.774749125</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.17295861400000234</v>
+        <v>-0.17296566099999922</v>
       </c>
       <c r="D151" s="5">
-        <v>-9.9225918083689191</v>
+        <v>-9.9229842725399369</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>19.391433021000001</v>
+        <v>19.391405714000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.38333847199999838</v>
+        <v>-0.38334341099999847</v>
       </c>
       <c r="D152" s="5">
-        <v>-20.93556544608105</v>
+        <v>-20.935828313983361</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>19.420488305999999</v>
+        <v>19.420507474000001</v>
       </c>
       <c r="C153" s="5">
-        <v>2.9055284999998321E-2</v>
+        <v>2.9101759999999643E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>1.8129198655447043</v>
+        <v>1.8158462534961561</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>19.228455554</v>
+        <v>19.228476698000001</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.19203275199999936</v>
+        <v>-0.19203077599999929</v>
       </c>
       <c r="D154" s="5">
-        <v>-11.241268626499446</v>
+        <v>-11.241148672923362</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>19.263477934000001</v>
+        <v>19.263504792999999</v>
       </c>
       <c r="C155" s="5">
-        <v>3.5022380000000908E-2</v>
+        <v>3.5028094999997705E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>2.2076880239422225</v>
+        <v>2.2080494422209274</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>19.151526308000001</v>
+        <v>19.151568795999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.11195162599999975</v>
+        <v>-0.11193599699999979</v>
       </c>
       <c r="D156" s="5">
-        <v>-6.7552692036525137</v>
+        <v>-6.7543469493643542</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>19.09491452</v>
+        <v>19.094942066000002</v>
       </c>
       <c r="C157" s="5">
-        <v>-5.661178800000144E-2</v>
+        <v>-5.6626729999997849E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-3.4900865997519959</v>
+        <v>-3.490985218549536</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>18.924982702000001</v>
+        <v>18.924995911</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.16993181799999846</v>
+        <v>-0.16994615500000165</v>
       </c>
       <c r="D158" s="5">
-        <v>-10.171681149089441</v>
+        <v>-10.172483796701826</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>18.776069213</v>
+        <v>18.776004594</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.14891348900000168</v>
+        <v>-0.14899131700000012</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.044234043847144</v>
+        <v>-9.0487521050590214</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>18.317208176000001</v>
+        <v>18.317203924000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.45886103699999836</v>
+        <v>-0.45880066999999869</v>
       </c>
       <c r="D160" s="5">
-        <v>-25.688634002049117</v>
+        <v>-25.685771975955884</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>18.005541232999999</v>
+        <v>18.005518956</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.31166694300000231</v>
+        <v>-0.31168496800000156</v>
       </c>
       <c r="D161" s="5">
-        <v>-18.611547508986114</v>
+        <v>-18.612529145008327</v>
       </c>
       <c r="E161" s="5">
-        <v>-11.375609195957303</v>
+        <v>-11.375596128781895</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>17.974655253000002</v>
+        <v>17.974650798999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-3.0885979999997204E-2</v>
+        <v>-3.0868157000000451E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.039122038687402</v>
+        <v>-2.0379589176457991</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>17.961253917000001</v>
+        <v>17.961244166</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.3401336000001152E-2</v>
+        <v>-1.3406632999998891E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.89102249466953554</v>
+        <v>-0.89137345590033501</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>17.968567532000002</v>
+        <v>17.968562296000002</v>
       </c>
       <c r="C164" s="5">
-        <v>7.3136150000010502E-3</v>
+        <v>7.3181300000015881E-3</v>
       </c>
       <c r="D164" s="5">
-        <v>0.4897219131426267</v>
+        <v>0.49002518336977996</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>17.912997829999998</v>
+        <v>17.913003038999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-5.5569702000003218E-2</v>
+        <v>-5.5559257000002304E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-3.6486497639901638</v>
+        <v>-3.6479766216160447</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>18.027059412</v>
+        <v>18.027066679000001</v>
       </c>
       <c r="C166" s="5">
-        <v>0.11406158200000149</v>
+        <v>0.11406364000000124</v>
       </c>
       <c r="D166" s="5">
-        <v>7.9144001588521196</v>
+        <v>7.9145456125589098</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>17.969081534000001</v>
+        <v>17.969092625999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-5.7977877999999095E-2</v>
+        <v>-5.7974053000002357E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-3.791848393088082</v>
+        <v>-3.7916011383628989</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>18.167167283000001</v>
+        <v>18.167194774999999</v>
       </c>
       <c r="C168" s="5">
-        <v>0.19808574900000053</v>
+        <v>0.19810214900000034</v>
       </c>
       <c r="D168" s="5">
-        <v>14.060699541513122</v>
+        <v>14.061925923164997</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>18.016028772999999</v>
+        <v>18.016046458999998</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.15113851000000267</v>
+        <v>-0.15114831600000045</v>
       </c>
       <c r="D169" s="5">
-        <v>-9.5388261319124812</v>
+        <v>-9.5394031971218531</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>17.92378025</v>
+        <v>17.923791746999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-9.2248522999998528E-2</v>
+        <v>-9.2254711999999017E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-5.9743103991520936</v>
+        <v>-5.9746942970858257</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>17.864009769999999</v>
+        <v>17.863967454000001</v>
       </c>
       <c r="C171" s="5">
-        <v>-5.9770480000000958E-2</v>
+        <v>-5.9824292999998363E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-3.9290594766110631</v>
+        <v>-3.9325297568933992</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>17.915331214999998</v>
+        <v>17.915333788000002</v>
       </c>
       <c r="C172" s="5">
-        <v>5.1321444999999244E-2</v>
+        <v>5.1366334000000791E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>3.5024737420430885</v>
+        <v>3.5055942742669988</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>17.996750437999999</v>
+        <v>17.996740645999999</v>
       </c>
       <c r="C173" s="5">
-        <v>8.141922300000104E-2</v>
+        <v>8.1406857999997584E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>5.5920036938969631</v>
+        <v>5.5911322867622681</v>
       </c>
       <c r="E173" s="5">
-        <v>-4.8822720107344342E-2</v>
+        <v>-4.8753440661453151E-2</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>18.101821220000001</v>
+        <v>18.101825923</v>
       </c>
       <c r="C174" s="5">
-        <v>0.10507078200000208</v>
+        <v>0.10508527700000059</v>
       </c>
       <c r="D174" s="5">
-        <v>7.2353872026736044</v>
+        <v>7.2364216943006987</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>17.843116642999998</v>
+        <v>17.843109626</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.25870457700000316</v>
+        <v>-0.25871629699999943</v>
       </c>
       <c r="D175" s="5">
-        <v>-15.864105091051051</v>
+        <v>-15.864764447054414</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>18.059734555999999</v>
+        <v>18.05973491</v>
       </c>
       <c r="C176" s="5">
-        <v>0.21661791300000033</v>
+        <v>0.21662528399999914</v>
       </c>
       <c r="D176" s="5">
-        <v>15.581354092011889</v>
+        <v>15.581926724034068</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>17.995744767000001</v>
+        <v>17.995735105000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-6.3989788999997188E-2</v>
+        <v>-6.3999804999998133E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-4.1699870438288711</v>
+        <v>-4.1706270019519103</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>17.905322825999999</v>
+        <v>17.905308366</v>
       </c>
       <c r="C178" s="5">
-        <v>-9.0421941000002448E-2</v>
+        <v>-9.0426739000001533E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-5.8656848193898377</v>
+        <v>-5.8659905783267074</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>17.882375439</v>
+        <v>17.88235701</v>
       </c>
       <c r="C179" s="5">
-        <v>-2.2947386999998542E-2</v>
+        <v>-2.2951356000000089E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.5271207483720683</v>
+        <v>-1.5273842459696318</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>17.782956896000002</v>
+        <v>17.782995197000002</v>
       </c>
       <c r="C180" s="5">
-        <v>-9.9418542999998749E-2</v>
+        <v>-9.9361812999998023E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-6.4712335988210352</v>
+        <v>-6.467659568400796</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>17.749163107000001</v>
+        <v>17.749187313</v>
       </c>
       <c r="C181" s="5">
-        <v>-3.3793789000000629E-2</v>
+        <v>-3.3807884000001565E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-2.2567320475152086</v>
+        <v>-2.257658672517604</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>17.726581422999999</v>
+        <v>17.726599092000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-2.2581684000002156E-2</v>
+        <v>-2.2588220999999464E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.516083032287141</v>
+        <v>-1.5165167905317967</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>17.765566442000001</v>
+        <v>17.765547416</v>
       </c>
       <c r="C183" s="5">
-        <v>3.8985019000001842E-2</v>
+        <v>3.8948323999999701E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>2.6712459459247606</v>
+        <v>2.6686984576441031</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>17.708071750999999</v>
+        <v>17.708077389</v>
       </c>
       <c r="C184" s="5">
-        <v>-5.7494691000002263E-2</v>
+        <v>-5.7470027000000812E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>-3.8151735365305028</v>
+        <v>-3.813569928362337</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>17.697455007999999</v>
+        <v>17.697455454</v>
       </c>
       <c r="C185" s="5">
-        <v>-1.0616742999999929E-2</v>
+        <v>-1.0621934999999638E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-0.71708345049192879</v>
+        <v>-0.71743274838337312</v>
       </c>
       <c r="E185" s="5">
-        <v>-1.663052621811334</v>
+        <v>-1.6629966385969919</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>17.405953461999999</v>
+        <v>17.405957871999998</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.29150154599999922</v>
+        <v>-0.29149758200000164</v>
       </c>
       <c r="D186" s="5">
-        <v>-18.069800295832117</v>
+        <v>-18.069575977004082</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>17.426804187999998</v>
+        <v>17.426791788999999</v>
       </c>
       <c r="C187" s="5">
-        <v>2.0850725999999042E-2</v>
+        <v>2.0833917000000923E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>1.4469980689755246</v>
+        <v>1.4458234997252406</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>17.25212101</v>
+        <v>17.252119815</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.17468317799999866</v>
+        <v>-0.1746719739999989</v>
       </c>
       <c r="D188" s="5">
-        <v>-11.387103617755223</v>
+        <v>-11.386420703622591</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>17.269660810000001</v>
+        <v>17.269636745</v>
       </c>
       <c r="C189" s="5">
-        <v>1.7539800000001549E-2</v>
+        <v>1.751692999999932E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>1.2268551081500823</v>
+        <v>1.2252465634178034</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>17.285101710999999</v>
+        <v>17.285068024000001</v>
       </c>
       <c r="C190" s="5">
-        <v>1.5440900999998064E-2</v>
+        <v>1.5431279000001297E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>1.0782187197364346</v>
+        <v>1.0775450310353207</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>17.188952715999999</v>
+        <v>17.188909925000001</v>
       </c>
       <c r="C191" s="5">
-        <v>-9.614899500000007E-2</v>
+        <v>-9.6158099000000163E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-6.4745664703972583</v>
+        <v>-6.4751731251115547</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>17.202309462999999</v>
+        <v>17.202365046000001</v>
       </c>
       <c r="C192" s="5">
-        <v>1.3356746999999558E-2</v>
+        <v>1.3455120999999792E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>0.93646048420843453</v>
+        <v>0.94338970510481346</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>17.080270881000001</v>
+        <v>17.080308475999999</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.12203858199999829</v>
+        <v>-0.12205657000000159</v>
       </c>
       <c r="D193" s="5">
-        <v>-8.188734459989055</v>
+        <v>-8.1898693014933457</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>17.138526638999998</v>
+        <v>17.138552495999999</v>
       </c>
       <c r="C194" s="5">
-        <v>5.8255757999997826E-2</v>
+        <v>5.8244020000000063E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>4.1705022811420189</v>
+        <v>4.1696367902428477</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>17.167523937999999</v>
+        <v>17.167526040999999</v>
       </c>
       <c r="C195" s="5">
-        <v>2.8997299000000254E-2</v>
+        <v>2.897354499999949E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>2.0493242621098418</v>
+        <v>2.0476267392944392</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>17.106173825999999</v>
+        <v>17.106179096999998</v>
       </c>
       <c r="C196" s="5">
-        <v>-6.1350111999999513E-2</v>
+        <v>-6.1346944000000292E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-4.2050466130858499</v>
+        <v>-4.2048332174188685</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>17.009340904999998</v>
+        <v>17.009345814</v>
       </c>
       <c r="C197" s="5">
-        <v>-9.6832921000000738E-2</v>
+        <v>-9.6833282999998715E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-6.5852931088944633</v>
+        <v>-6.5853149995803495</v>
       </c>
       <c r="E197" s="5">
-        <v>-3.8882093650694061</v>
+        <v>-3.8881840487665853</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>17.101289101999999</v>
+        <v>17.101289857000001</v>
       </c>
       <c r="C198" s="5">
-        <v>9.1948197000000675E-2</v>
+        <v>9.1944043000001585E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>6.6832804387042311</v>
+        <v>6.6829674849962606</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>17.116890913999999</v>
+        <v>17.116874300999999</v>
       </c>
       <c r="C199" s="5">
-        <v>1.5601811999999882E-2</v>
+        <v>1.5584443999998143E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>1.1002915465858409</v>
+        <v>1.0990605031914624</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>17.049537483000002</v>
+        <v>17.049530755999999</v>
       </c>
       <c r="C200" s="5">
-        <v>-6.7353430999997244E-2</v>
+        <v>-6.7343544999999949E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>-4.6210297619726504</v>
+        <v>-4.6203704933747041</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>16.731995213000001</v>
+        <v>16.731960358999999</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.31754227000000057</v>
+        <v>-0.31757039700000078</v>
       </c>
       <c r="D201" s="5">
-        <v>-20.196570430998364</v>
+        <v>-20.198187411700598</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>16.55633534</v>
+        <v>16.556286774</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.17565987300000074</v>
+        <v>-0.17567358499999841</v>
       </c>
       <c r="D202" s="5">
-        <v>-11.895560867902578</v>
+        <v>-11.896459851904616</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>16.493328725000001</v>
+        <v>16.493265171000001</v>
       </c>
       <c r="C203" s="5">
-        <v>-6.3006614999999044E-2</v>
+        <v>-6.302160299999926E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>-4.4723249594627479</v>
+        <v>-4.4733795104582637</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>16.3093228</v>
+        <v>16.309397485000002</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.18400592500000101</v>
+        <v>-0.18386768599999925</v>
       </c>
       <c r="D204" s="5">
-        <v>-12.595988886042896</v>
+        <v>-12.58714392679774</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>16.105811450000001</v>
+        <v>16.105860483000001</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.20351134999999942</v>
+        <v>-0.20353700200000091</v>
       </c>
       <c r="D205" s="5">
-        <v>-13.987774677649579</v>
+        <v>-13.989358851190104</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>16.254120159999999</v>
+        <v>16.254151715999999</v>
       </c>
       <c r="C206" s="5">
-        <v>0.14830870999999846</v>
+        <v>0.14829123299999836</v>
       </c>
       <c r="D206" s="5">
-        <v>11.627260237975223</v>
+        <v>11.625782734823375</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>16.287485107999998</v>
+        <v>16.287505246999999</v>
       </c>
       <c r="C207" s="5">
-        <v>3.3364947999999117E-2</v>
+        <v>3.3353530999999492E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>2.4912494996519818</v>
+        <v>2.4903824968207422</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>16.310683215000001</v>
+        <v>16.310688609</v>
       </c>
       <c r="C208" s="5">
-        <v>2.3198107000002466E-2</v>
+        <v>2.318336200000104E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>1.7226009042667911</v>
+        <v>1.7214952670535411</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>16.237008157999998</v>
+        <v>16.237011325000001</v>
       </c>
       <c r="C209" s="5">
-        <v>-7.3675057000002653E-2</v>
+        <v>-7.3677283999998622E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-5.2877244556724605</v>
+        <v>-5.2878786341151063</v>
       </c>
       <c r="E209" s="5">
-        <v>-4.5406388837381018</v>
+        <v>-4.5406478147108302</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>16.080104609999999</v>
+        <v>16.080100606999999</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.15690354799999895</v>
+        <v>-0.15691071800000245</v>
       </c>
       <c r="D210" s="5">
-        <v>-10.999113936042871</v>
+        <v>-10.999588120208692</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>16.011466313</v>
+        <v>16.011448275999999</v>
       </c>
       <c r="C211" s="5">
-        <v>-6.8638296999999682E-2</v>
+        <v>-6.8652330999999123E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-5.0036684406489229</v>
+        <v>-5.0046688204318119</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>16.040087054000001</v>
+        <v>16.040076272</v>
       </c>
       <c r="C212" s="5">
-        <v>2.8620741000001004E-2</v>
+        <v>2.8627996000000877E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>2.1662329110552436</v>
+        <v>2.1667899000789248</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>16.195936552999999</v>
+        <v>16.19588942</v>
       </c>
       <c r="C213" s="5">
-        <v>0.15584949899999856</v>
+        <v>0.15581314800000001</v>
       </c>
       <c r="D213" s="5">
-        <v>12.303204643136079</v>
+        <v>12.300188685552982</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>16.239236929</v>
+        <v>16.23918634</v>
       </c>
       <c r="C214" s="5">
-        <v>4.3300376000001251E-2</v>
+        <v>4.3296919999999517E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>3.2558382890530257</v>
+        <v>3.2555842071498864</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>16.185915186999999</v>
+        <v>16.185851115999998</v>
       </c>
       <c r="C215" s="5">
-        <v>-5.3321742000001393E-2</v>
+        <v>-5.3335224000001347E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-3.8698308250004865</v>
+        <v>-3.8708035174246702</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>16.809974149999999</v>
+        <v>16.810050875999998</v>
       </c>
       <c r="C216" s="5">
-        <v>0.62405896299999952</v>
+        <v>0.62419975999999977</v>
       </c>
       <c r="D216" s="5">
-        <v>57.455350279422859</v>
+        <v>57.471454539625654</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>16.813130919999999</v>
+        <v>16.813184054000001</v>
       </c>
       <c r="C217" s="5">
-        <v>3.156770000000364E-3</v>
+        <v>3.1331780000023457E-3</v>
       </c>
       <c r="D217" s="5">
-        <v>0.22558268039083451</v>
+        <v>0.22389404524905121</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>16.875713619999999</v>
+        <v>16.875750321999998</v>
       </c>
       <c r="C218" s="5">
-        <v>6.2582700000000102E-2</v>
+        <v>6.2566267999997649E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>4.5592898496708001</v>
+        <v>4.5580534341381318</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>16.708371336999999</v>
+        <v>16.708394498000001</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.16734228299999998</v>
+        <v>-0.16735582399999771</v>
       </c>
       <c r="D219" s="5">
-        <v>-11.271393091528136</v>
+        <v>-11.2722327958513</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>16.729124202000001</v>
+        <v>16.729131405</v>
       </c>
       <c r="C220" s="5">
-        <v>2.0752865000002174E-2</v>
+        <v>2.073690699999986E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>1.5007009333919852</v>
+        <v>1.4995369819713611</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>16.660100671999999</v>
+        <v>16.660101851</v>
       </c>
       <c r="C221" s="5">
-        <v>-6.9023530000002609E-2</v>
+        <v>-6.9029554000000104E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-4.8403161257811966</v>
+        <v>-4.8407269846355794</v>
       </c>
       <c r="E221" s="5">
-        <v>2.6057295154559679</v>
+        <v>2.6057167635805678</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>16.559520377999998</v>
+        <v>16.559513783</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.10058029400000024</v>
+        <v>-0.10058806800000042</v>
       </c>
       <c r="D222" s="5">
-        <v>-7.0088560033967129</v>
+        <v>-7.0093793876434773</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>16.515750009000001</v>
+        <v>16.515734460000001</v>
       </c>
       <c r="C223" s="5">
-        <v>-4.3770368999997089E-2</v>
+        <v>-4.3779322999998982E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-3.1261501471556263</v>
+        <v>-3.1267816134149529</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>16.439126557000002</v>
+        <v>16.439113611</v>
       </c>
       <c r="C224" s="5">
-        <v>-7.6623451999999759E-2</v>
+        <v>-7.6620849000001101E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-5.427414939235387</v>
+        <v>-5.427240221513518</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>16.362245703999999</v>
+        <v>16.362192848999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-7.6880853000002247E-2</v>
+        <v>-7.6920762000000309E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-5.46991404527245</v>
+        <v>-5.4726850170053076</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>16.316626905</v>
+        <v>16.316581790000001</v>
       </c>
       <c r="C226" s="5">
-        <v>-4.5618798999999655E-2</v>
+        <v>-4.5611058999998733E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-3.2948333740622449</v>
+        <v>-3.2942933716250344</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>16.279117121999999</v>
+        <v>16.279056148999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-3.7509783000000851E-2</v>
+        <v>-3.7525641000001997E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.7240286881136333</v>
+        <v>-2.7251732369898085</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>16.495832978999999</v>
+        <v>16.495909877999999</v>
       </c>
       <c r="C228" s="5">
-        <v>0.21671585700000051</v>
+        <v>0.21685372900000033</v>
       </c>
       <c r="D228" s="5">
-        <v>17.19817134631878</v>
+        <v>17.209995633522681</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>16.312712125000001</v>
+        <v>16.312762060000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.18312085399999845</v>
+        <v>-0.18314781799999835</v>
       </c>
       <c r="D229" s="5">
-        <v>-12.537264334964139</v>
+        <v>-12.538944240389771</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>16.202652019999999</v>
+        <v>16.202686284999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.1100601050000023</v>
+        <v>-0.1100757750000021</v>
       </c>
       <c r="D230" s="5">
-        <v>-7.8024898449723601</v>
+        <v>-7.8035368301685111</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>15.934497927000001</v>
+        <v>15.934518524</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.26815409299999793</v>
+        <v>-0.26816776099999906</v>
       </c>
       <c r="D231" s="5">
-        <v>-18.148366702854435</v>
+        <v>-18.149174251921075</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>16.049012246</v>
+        <v>16.049019959999999</v>
       </c>
       <c r="C232" s="5">
-        <v>0.11451431899999953</v>
+        <v>0.1145014359999994</v>
       </c>
       <c r="D232" s="5">
-        <v>8.9730466030637288</v>
+        <v>8.9719848390603438</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>15.972297949</v>
+        <v>15.972295937</v>
       </c>
       <c r="C233" s="5">
-        <v>-7.6714297000000542E-2</v>
+        <v>-7.6724022999998809E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-5.5875789625365879</v>
+        <v>-5.5882662302965009</v>
       </c>
       <c r="E233" s="5">
-        <v>-4.1284427779957111</v>
+        <v>-4.1284616393789664</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>16.134177143999999</v>
+        <v>16.134168212999999</v>
       </c>
       <c r="C234" s="5">
-        <v>0.16187919499999914</v>
+        <v>0.16187227599999865</v>
       </c>
       <c r="D234" s="5">
-        <v>12.863370460667367</v>
+        <v>12.862791368133042</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>16.225925224000001</v>
+        <v>16.225913290000001</v>
       </c>
       <c r="C235" s="5">
-        <v>9.1748080000002119E-2</v>
+        <v>9.174507700000234E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>7.0414026902942739</v>
+        <v>7.0411689836276103</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>16.039405223999999</v>
+        <v>16.039394397999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.18652000000000157</v>
+        <v>-0.18651889200000227</v>
       </c>
       <c r="D236" s="5">
-        <v>-12.954670582819716</v>
+        <v>-12.954607359680036</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>15.937745787000001</v>
+        <v>15.937692492</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.10165943699999858</v>
+        <v>-0.10170190599999884</v>
       </c>
       <c r="D237" s="5">
-        <v>-7.3461161628875393</v>
+        <v>-7.3490836240727608</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>15.807860762000001</v>
+        <v>15.807831125</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.1298850250000001</v>
+        <v>-0.12986136700000017</v>
       </c>
       <c r="D238" s="5">
-        <v>-9.3527822980699504</v>
+        <v>-9.3511842182854572</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>15.676171248999999</v>
+        <v>15.676131569000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.13168951300000131</v>
+        <v>-0.13169955599999916</v>
       </c>
       <c r="D239" s="5">
-        <v>-9.5512089383982595</v>
+        <v>-9.5519213880911007</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>15.472331235</v>
+        <v>15.472389765999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.20384001399999896</v>
+        <v>-0.20374180300000155</v>
       </c>
       <c r="D240" s="5">
-        <v>-14.534849430745368</v>
+        <v>-14.528373484671819</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>15.304388594000001</v>
+        <v>15.304425366</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.16794264099999978</v>
+        <v>-0.1679643999999989</v>
       </c>
       <c r="D241" s="5">
-        <v>-12.275124535418625</v>
+        <v>-12.276577492222385</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>15.237520141999999</v>
+        <v>15.237547132</v>
       </c>
       <c r="C242" s="5">
-        <v>-6.6868452000001355E-2</v>
+        <v>-6.6878234000000703E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-5.1189023149087802</v>
+        <v>-5.1196212330080204</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>15.150366345</v>
+        <v>15.150381362999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-8.7153796999999145E-2</v>
+        <v>-8.7165769000000282E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-6.6517670902628501</v>
+        <v>-6.6526408495644844</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>15.065398409</v>
+        <v>15.065404821</v>
       </c>
       <c r="C244" s="5">
-        <v>-8.4967935999999966E-2</v>
+        <v>-8.4976541999999711E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-6.5262123899819668</v>
+        <v>-6.5268468711227046</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>14.960868864</v>
+        <v>14.960864698</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.10452954500000011</v>
+        <v>-0.1045401229999996</v>
       </c>
       <c r="D245" s="5">
-        <v>-8.0155659854838195</v>
+        <v>-8.0163431448038942</v>
       </c>
       <c r="E245" s="5">
-        <v>-6.3323955527847087</v>
+        <v>-6.3324098363154446</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>15.220796356999999</v>
+        <v>15.220788131000001</v>
       </c>
       <c r="C246" s="5">
-        <v>0.25992749299999929</v>
+        <v>0.25992343300000087</v>
       </c>
       <c r="D246" s="5">
-        <v>22.960808615341289</v>
+        <v>22.960422049110395</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>14.934081557000001</v>
+        <v>14.934074915</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.2867147999999986</v>
+        <v>-0.28671321600000077</v>
       </c>
       <c r="D247" s="5">
-        <v>-20.403546200319067</v>
+        <v>-20.403454800936029</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>14.95965947</v>
+        <v>14.959651398</v>
       </c>
       <c r="C248" s="5">
-        <v>2.5577912999999342E-2</v>
+        <v>2.5576483000000039E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>2.0747365131796425</v>
+        <v>2.0746203562541199</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>15.022609450999999</v>
+        <v>15.022564861999999</v>
       </c>
       <c r="C249" s="5">
-        <v>6.2949980999999156E-2</v>
+        <v>6.2913463999999308E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>5.1681004853982637</v>
+        <v>5.1650356632984895</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>14.795723105</v>
+        <v>14.795709237000001</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.2268863459999988</v>
+        <v>-0.22685562499999889</v>
       </c>
       <c r="D250" s="5">
-        <v>-16.691403316809726</v>
+        <v>-16.68937306267102</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>14.777459443</v>
+        <v>14.777441178</v>
       </c>
       <c r="C251" s="5">
-        <v>-1.8263662000000735E-2</v>
+        <v>-1.8268059000000392E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.4712502692599272</v>
+        <v>-1.4716034427706193</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>14.644574798000001</v>
+        <v>14.644609816999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.13288464499999897</v>
+        <v>-0.13283136100000092</v>
       </c>
       <c r="D252" s="5">
-        <v>-10.272847508553395</v>
+        <v>-10.268941855859959</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>14.597155295</v>
+        <v>14.597177773</v>
       </c>
       <c r="C253" s="5">
-        <v>-4.7419503000000418E-2</v>
+        <v>-4.7432043999998896E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-3.8171720606935855</v>
+        <v>-3.8181547020067597</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>14.467828323000001</v>
+        <v>14.467846229999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.12932697199999943</v>
+        <v>-0.12933154300000105</v>
       </c>
       <c r="D254" s="5">
-        <v>-10.12861799285638</v>
+        <v>-10.128943877024298</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>14.361789351000001</v>
+        <v>14.361797622999999</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.10603897200000034</v>
+        <v>-0.10604860699999996</v>
       </c>
       <c r="D255" s="5">
-        <v>-8.4491313630424951</v>
+        <v>-8.4498583527224724</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>14.274060264999999</v>
+        <v>14.274065201999999</v>
       </c>
       <c r="C256" s="5">
-        <v>-8.7729086000001288E-2</v>
+        <v>-8.7732421000000116E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-7.0888828170557865</v>
+        <v>-7.0891393634759154</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>14.239487618</v>
+        <v>14.239483151</v>
       </c>
       <c r="C257" s="5">
-        <v>-3.4572646999999179E-2</v>
+        <v>-3.4582050999999225E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.8680661804337482</v>
+        <v>-2.8688349695607185</v>
       </c>
       <c r="E257" s="5">
-        <v>-4.8217871071368323</v>
+        <v>-4.8217904617266942</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>14.416032138</v>
+        <v>14.416025415</v>
       </c>
       <c r="C258" s="5">
-        <v>0.1765445200000002</v>
+        <v>0.17654226400000006</v>
       </c>
       <c r="D258" s="5">
-        <v>15.935530706670441</v>
+        <v>15.935318335133509</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>14.236974538</v>
+        <v>14.236972202</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.17905760000000015</v>
+        <v>-0.17905321299999954</v>
       </c>
       <c r="D259" s="5">
-        <v>-13.927662365612415</v>
+        <v>-13.927350153743657</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>14.187959255999999</v>
+        <v>14.187956954000001</v>
       </c>
       <c r="C260" s="5">
-        <v>-4.9015282000000937E-2</v>
+        <v>-4.90152479999999E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>-4.054040229999889</v>
+        <v>-4.054038123544168</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>14.019452926</v>
+        <v>14.019416519</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.16850632999999959</v>
+        <v>-0.1685404350000006</v>
       </c>
       <c r="D261" s="5">
-        <v>-13.35697451475758</v>
+        <v>-13.359505817612561</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>14.187823995</v>
+        <v>14.187823691</v>
       </c>
       <c r="C262" s="5">
-        <v>0.16837106900000087</v>
+        <v>0.16840717200000022</v>
       </c>
       <c r="D262" s="5">
-        <v>15.402895769402857</v>
+        <v>15.406462422350064</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>14.176565204999999</v>
+        <v>14.176567309999999</v>
       </c>
       <c r="C263" s="5">
-        <v>-1.1258790000001184E-2</v>
+        <v>-1.1256381000000815E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>-0.94811835555252966</v>
+        <v>-0.94791639494027358</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>14.222132282</v>
+        <v>14.222142113</v>
       </c>
       <c r="C264" s="5">
-        <v>4.5567077000001177E-2</v>
+        <v>4.5574803000000941E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>3.9260277258806209</v>
+        <v>3.9267046130754713</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>14.185105348</v>
+        <v>14.185115567</v>
       </c>
       <c r="C265" s="5">
-        <v>-3.7026934000000011E-2</v>
+        <v>-3.7026545999999882E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-3.079818007265922</v>
+        <v>-3.0797840964937873</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>14.185504140000001</v>
+        <v>14.185514091</v>
       </c>
       <c r="C266" s="5">
-        <v>3.9879200000036974E-4</v>
+        <v>3.985239999995116E-4</v>
       </c>
       <c r="D266" s="5">
-        <v>3.3741335753956214E-2</v>
+        <v>3.3718632781409852E-2</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>14.267615146000001</v>
+        <v>14.267618345000001</v>
       </c>
       <c r="C267" s="5">
-        <v>8.2111005999999875E-2</v>
+        <v>8.2104254000000765E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>7.1715066354111956</v>
+        <v>7.1708928319114795</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>14.279140058999999</v>
+        <v>14.279143088</v>
       </c>
       <c r="C268" s="5">
-        <v>1.1524912999998804E-2</v>
+        <v>1.1524742999998949E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>0.97363880032137473</v>
+        <v>0.97362415537705083</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>14.215169555999999</v>
+        <v>14.215164473</v>
       </c>
       <c r="C269" s="5">
-        <v>-6.3970503000000178E-2</v>
+        <v>-6.3978614999999905E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-5.2454901445230355</v>
+        <v>-5.2461379259259422</v>
       </c>
       <c r="E269" s="5">
-        <v>-0.17077905225508783</v>
+        <v>-0.17078343182906908</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>14.126130679999999</v>
+        <v>14.126130214</v>
       </c>
       <c r="C270" s="5">
-        <v>-8.9038876000000045E-2</v>
+        <v>-8.9034258999999949E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-7.2627733735638023</v>
+        <v>-7.2624121569376481</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>13.93870136</v>
+        <v>13.938703662</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.18742931999999968</v>
+        <v>-0.1874265519999998</v>
       </c>
       <c r="D271" s="5">
-        <v>-14.809900570056522</v>
+        <v>-14.809698014835659</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>13.92831537</v>
+        <v>13.928316257000001</v>
       </c>
       <c r="C272" s="5">
-        <v>-1.0385989999999623E-2</v>
+        <v>-1.0387404999999461E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>-0.89048744658057899</v>
+        <v>-0.89060812437079528</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>13.821397115</v>
+        <v>13.821372501999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.10691825500000007</v>
+        <v>-0.10694375500000142</v>
       </c>
       <c r="D273" s="5">
-        <v>-8.8324585882622824</v>
+        <v>-8.8344764402731197</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>13.669866273</v>
+        <v>13.669868849</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.15153084199999967</v>
+        <v>-0.15150365299999891</v>
       </c>
       <c r="D274" s="5">
-        <v>-12.39117623062006</v>
+        <v>-12.389105937984713</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>13.672207651000001</v>
+        <v>13.672211332</v>
       </c>
       <c r="C275" s="5">
-        <v>2.3413780000005602E-3</v>
+        <v>2.3424829999996177E-3</v>
       </c>
       <c r="D275" s="5">
-        <v>0.20573002437533905</v>
+        <v>0.20582717019117514</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>13.801631644</v>
+        <v>13.801633986000001</v>
       </c>
       <c r="C276" s="5">
-        <v>0.12942399299999963</v>
+        <v>0.12942265400000075</v>
       </c>
       <c r="D276" s="5">
-        <v>11.96993793668646</v>
+        <v>11.96980418795488</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>13.773564319</v>
+        <v>13.773569798</v>
       </c>
       <c r="C277" s="5">
-        <v>-2.8067325000000309E-2</v>
+        <v>-2.8064188000000101E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>-2.4132374776784871</v>
+        <v>-2.4129703618203102</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>13.788025128999999</v>
+        <v>13.78802584</v>
       </c>
       <c r="C278" s="5">
-        <v>1.4460809999999213E-2</v>
+        <v>1.4456041999999059E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>1.2671757716329557</v>
+        <v>1.2667550384497961</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>13.876337512999999</v>
+        <v>13.876334603</v>
       </c>
       <c r="C279" s="5">
-        <v>8.8312383999999966E-2</v>
+        <v>8.8308763000000567E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>7.9626311813249195</v>
+        <v>7.9622926852958908</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>14.18201752</v>
+        <v>14.182018592</v>
       </c>
       <c r="C280" s="5">
-        <v>0.3056800070000012</v>
+        <v>0.30568398900000027</v>
       </c>
       <c r="D280" s="5">
-        <v>29.884687961944234</v>
+        <v>29.88513263314023</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>13.999036200000001</v>
+        <v>13.999028867</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.18298131999999967</v>
+        <v>-0.18298972500000055</v>
       </c>
       <c r="D281" s="5">
-        <v>-14.430020432372359</v>
+        <v>-14.43063592878322</v>
       </c>
       <c r="E281" s="5">
-        <v>-1.520441632078684</v>
+        <v>-1.5204580039191451</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>13.841526633999999</v>
+        <v>13.841535889999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.15750956600000166</v>
+        <v>-0.15749297700000042</v>
       </c>
       <c r="D282" s="5">
-        <v>-12.696777622799782</v>
+        <v>-12.695528269072309</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>13.846907476</v>
+        <v>13.846921333999999</v>
       </c>
       <c r="C283" s="5">
-        <v>5.380842000000996E-3</v>
+        <v>5.3854439999998505E-3</v>
       </c>
       <c r="D283" s="5">
-        <v>0.46749424682965834</v>
+        <v>0.46789461675067479</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>13.763946391999999</v>
+        <v>13.763958341</v>
       </c>
       <c r="C284" s="5">
-        <v>-8.2961084000000795E-2</v>
+        <v>-8.2962992999998875E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>-6.9573254247148437</v>
+        <v>-6.9574735447921476</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>13.822080731</v>
+        <v>13.822045855000001</v>
       </c>
       <c r="C285" s="5">
-        <v>5.8134339000000423E-2</v>
+        <v>5.808751400000034E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>5.1878148730014839</v>
+        <v>5.1835342163097042</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>13.852887401</v>
+        <v>13.852893306</v>
       </c>
       <c r="C286" s="5">
-        <v>3.080667000000048E-2</v>
+        <v>3.0847450999999637E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>2.7075920940386577</v>
+        <v>2.7112273626930472</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>13.758851905</v>
+        <v>13.758855454000001</v>
       </c>
       <c r="C287" s="5">
-        <v>-9.4035496000000052E-2</v>
+        <v>-9.4037851999999589E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-7.8484376403784362</v>
+        <v>-7.8486237736292042</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>13.683716331999999</v>
+        <v>13.683715168999999</v>
       </c>
       <c r="C288" s="5">
-        <v>-7.5135573000000733E-2</v>
+        <v>-7.5140285000001583E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-6.3597860624281637</v>
+        <v>-6.3601714111939494</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>13.664711022000001</v>
+        <v>13.664711897</v>
       </c>
       <c r="C289" s="5">
-        <v>-1.9005309999998943E-2</v>
+        <v>-1.9003271999999072E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-1.6540067624003063</v>
+        <v>-1.6538308900022725</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>13.480651623</v>
+        <v>13.480645731999999</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.18405939900000057</v>
+        <v>-0.18406616500000084</v>
       </c>
       <c r="D290" s="5">
-        <v>-15.018341109290001</v>
+        <v>-15.0188520484135</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>13.285022156</v>
+        <v>13.285017334000001</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.19562946699999983</v>
+        <v>-0.19562839799999843</v>
       </c>
       <c r="D291" s="5">
-        <v>-16.08941078477568</v>
+        <v>-16.089336240356801</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>13.285424461</v>
+        <v>13.285424816000001</v>
       </c>
       <c r="C292" s="5">
-        <v>4.0230499999971414E-4</v>
+        <v>4.0748199999995904E-4</v>
       </c>
       <c r="D292" s="5">
-        <v>3.6345171968776846E-2</v>
+        <v>3.6812966489918608E-2</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>13.298247106</v>
+        <v>13.298230676999999</v>
       </c>
       <c r="C293" s="5">
-        <v>1.2822644999999966E-2</v>
+        <v>1.2805860999998586E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>1.1643676806025516</v>
+        <v>1.1628354796468399</v>
       </c>
       <c r="E293" s="5">
-        <v>-5.0059810117499488</v>
+        <v>-5.0060486099289143</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>13.259693391000001</v>
+        <v>13.259709122</v>
       </c>
       <c r="C294" s="5">
-        <v>-3.8553714999999045E-2</v>
+        <v>-3.8521554999999097E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-3.4240480451973476</v>
+        <v>-3.4212413487892168</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>13.256309448</v>
+        <v>13.256361976999999</v>
       </c>
       <c r="C295" s="5">
-        <v>-3.3839430000011106E-3</v>
+        <v>-3.347145000001106E-3</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.30581677621267511</v>
+        <v>-0.30249549122914887</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>13.091548012000001</v>
+        <v>13.091544417</v>
       </c>
       <c r="C296" s="5">
-        <v>-0.16476143599999915</v>
+        <v>-0.16481755999999947</v>
       </c>
       <c r="D296" s="5">
-        <v>-13.936216967082249</v>
+        <v>-13.940592850907162</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>13.020098431999999</v>
+        <v>13.020031227</v>
       </c>
       <c r="C297" s="5">
-        <v>-7.1449580000001234E-2</v>
+        <v>-7.1513189999999227E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-6.3561681336022247</v>
+        <v>-6.3616596708459756</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>12.937319882000001</v>
+        <v>12.937322615999999</v>
       </c>
       <c r="C298" s="5">
-        <v>-8.2778549999998674E-2</v>
+        <v>-8.2708611000001042E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-7.3680967918941853</v>
+        <v>-7.3621240922838727</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>13.037144146999999</v>
+        <v>13.037159483</v>
       </c>
       <c r="C299" s="5">
-        <v>9.9824264999998746E-2</v>
+        <v>9.9836867000000495E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>9.6624164298608974</v>
+        <v>9.6636863332090872</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>12.567673637</v>
+        <v>12.567693362</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.46947050999999895</v>
+        <v>-0.46946612099999996</v>
       </c>
       <c r="D300" s="5">
-        <v>-35.602483061860212</v>
+        <v>-35.602179230234064</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>12.461779205999999</v>
+        <v>12.461796541</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.10589443100000118</v>
+        <v>-0.10589682099999997</v>
       </c>
       <c r="D301" s="5">
-        <v>-9.6554629496354405</v>
+        <v>-9.6556564124015374</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>12.371887789000001</v>
+        <v>12.371884575999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-8.9891416999998697E-2</v>
+        <v>-8.9911965000000649E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-8.3207522918483878</v>
+        <v>-8.322568352607151</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>12.192921322</v>
+        <v>12.192912655000001</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.17896646700000041</v>
+        <v>-0.1789719209999987</v>
       </c>
       <c r="D303" s="5">
-        <v>-16.042095886699315</v>
+        <v>-16.042550387362976</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>11.984542029</v>
+        <v>11.98453177</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.20837929300000013</v>
+        <v>-0.2083808850000004</v>
       </c>
       <c r="D304" s="5">
-        <v>-18.686237585364395</v>
+        <v>-18.686379263613272</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>11.814236135</v>
+        <v>11.814196445</v>
       </c>
       <c r="C305" s="5">
-        <v>-0.17030589400000018</v>
+        <v>-0.17033532499999993</v>
       </c>
       <c r="D305" s="5">
-        <v>-15.780928225602286</v>
+        <v>-15.783458289024189</v>
       </c>
       <c r="E305" s="5">
-        <v>-11.159448002214011</v>
+        <v>-11.159636706909559</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>11.773364685000001</v>
+        <v>11.773352464</v>
       </c>
       <c r="C306" s="5">
-        <v>-4.0871449999999143E-2</v>
+        <v>-4.0843981000000085E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-4.0733238926426658</v>
+        <v>-4.0706515412143869</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>11.763506679000001</v>
+        <v>11.763624729</v>
       </c>
       <c r="C307" s="5">
-        <v>-9.8580059999999747E-3</v>
+        <v>-9.7277350000002372E-3</v>
       </c>
       <c r="D307" s="5">
-        <v>-1.0001627603625884</v>
+        <v>-0.98700689392330343</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>11.703041239999999</v>
+        <v>11.703011519</v>
       </c>
       <c r="C308" s="5">
-        <v>-6.0465439000001453E-2</v>
+        <v>-6.061320999999964E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-5.996681702718309</v>
+        <v>-6.0108655325556981</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>11.618182588</v>
+        <v>11.618042819999999</v>
       </c>
       <c r="C309" s="5">
-        <v>-8.4858651999999424E-2</v>
+        <v>-8.4968699000000925E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-8.3624342531608331</v>
+        <v>-8.3728699844539456</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>11.633860716999999</v>
+        <v>11.633860572</v>
       </c>
       <c r="C310" s="5">
-        <v>1.567812899999943E-2</v>
+        <v>1.581775200000024E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>1.6314100454892566</v>
+        <v>1.6460676332604507</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>11.616501356000001</v>
+        <v>11.616559406</v>
       </c>
       <c r="C311" s="5">
-        <v>-1.7359360999998685E-2</v>
+        <v>-1.7301165999999313E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.775947289029256</v>
+        <v>-1.7700422907254709</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>11.651060975</v>
+        <v>11.651128876</v>
       </c>
       <c r="C312" s="5">
-        <v>3.4559618999999486E-2</v>
+        <v>3.4569469999999214E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>3.6290535922594236</v>
+        <v>3.630086582300085</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>11.667377303</v>
+        <v>11.667437693</v>
       </c>
       <c r="C313" s="5">
-        <v>1.6316328000000269E-2</v>
+        <v>1.6308817000000531E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>1.6935030615096602</v>
+        <v>1.6927075278464043</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>11.462623939</v>
+        <v>11.462635314</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.2047533640000001</v>
+        <v>-0.2048023790000002</v>
       </c>
       <c r="D314" s="5">
-        <v>-19.140765660221813</v>
+        <v>-19.144824952436601</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>11.690681684999999</v>
+        <v>11.690661543999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.22805774599999928</v>
+        <v>0.22802622999999933</v>
       </c>
       <c r="D315" s="5">
-        <v>26.668752692501684</v>
+        <v>26.664625615452621</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>11.677263461000001</v>
+        <v>11.677222004000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.3418223999998702E-2</v>
+        <v>-1.3439539999998473E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.3686635400089076</v>
+        <v>-1.3708263975648172</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>11.835634580000001</v>
+        <v>11.835567355</v>
       </c>
       <c r="C317" s="5">
-        <v>0.15837111899999989</v>
+        <v>0.15834535099999947</v>
       </c>
       <c r="D317" s="5">
-        <v>17.545397977868426</v>
+        <v>17.542394037313215</v>
       </c>
       <c r="E317" s="5">
-        <v>0.18112423651841514</v>
+        <v>0.18089177795113098</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>11.688726483</v>
+        <v>11.688665946</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.14690809700000074</v>
+        <v>-0.14690140899999982</v>
       </c>
       <c r="D318" s="5">
-        <v>-13.918905909279323</v>
+        <v>-13.91838860388418</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>11.567570775</v>
+        <v>11.567728331</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.12115570799999986</v>
+        <v>-0.12093761500000078</v>
       </c>
       <c r="D319" s="5">
-        <v>-11.753065152531184</v>
+        <v>-11.733154922406641</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>11.603336106</v>
+        <v>11.603300594</v>
       </c>
       <c r="C320" s="5">
-        <v>3.5765331000000344E-2</v>
+        <v>3.5572263000000603E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>3.7739824679225764</v>
+        <v>3.7532120224821997</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>11.727079212</v>
+        <v>11.726894565</v>
       </c>
       <c r="C321" s="5">
-        <v>0.12374310599999916</v>
+        <v>0.12359397100000002</v>
       </c>
       <c r="D321" s="5">
-        <v>13.575285133367366</v>
+        <v>13.557998056022292</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>11.635812850000001</v>
+        <v>11.635706626999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-9.1266361999998935E-2</v>
+        <v>-9.1187938000000912E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-8.9494810234470474</v>
+        <v>-8.9422515467145853</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>11.601457142999999</v>
+        <v>11.601341583</v>
       </c>
       <c r="C323" s="5">
-        <v>-3.4355707000001345E-2</v>
+        <v>-3.4365043999999401E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-3.4861253849798879</v>
+        <v>-3.4870888061863226</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>11.436405363</v>
+        <v>11.437151835</v>
       </c>
       <c r="C324" s="5">
-        <v>-0.16505177999999887</v>
+        <v>-0.16418974800000008</v>
       </c>
       <c r="D324" s="5">
-        <v>-15.797690075911863</v>
+        <v>-15.72164097791411</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>11.371569861999999</v>
+        <v>11.371462605</v>
       </c>
       <c r="C325" s="5">
-        <v>-6.4835501000001017E-2</v>
+        <v>-6.5689230000000265E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-6.5948978559007614</v>
+        <v>-6.6785903576607408</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>11.358154025999999</v>
+        <v>11.358056239</v>
       </c>
       <c r="C326" s="5">
-        <v>-1.341583600000007E-2</v>
+        <v>-1.3406365999999892E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>-1.4065736703139708</v>
+        <v>-1.4056003958928809</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>11.278186988</v>
+        <v>11.278134168999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-7.9967037999999491E-2</v>
+        <v>-7.9922070000000289E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-8.1290000056636771</v>
+        <v>-8.1246715145676944</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>11.369101907999999</v>
+        <v>11.369056928999999</v>
       </c>
       <c r="C328" s="5">
-        <v>9.0914919999999455E-2</v>
+        <v>9.0922759999999769E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>10.113970590922117</v>
+        <v>10.114931285109297</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>11.356637186</v>
+        <v>11.356583845999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-1.2464721999998929E-2</v>
+        <v>-1.2473082999999718E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-1.3077374296389666</v>
+        <v>-1.3086144844525971</v>
       </c>
       <c r="E329" s="5">
-        <v>-4.0470782598291404</v>
+        <v>-4.0469839310039664</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>11.493012078</v>
+        <v>11.492687198</v>
       </c>
       <c r="C330" s="5">
-        <v>0.13637489199999919</v>
+        <v>0.13610335200000101</v>
       </c>
       <c r="D330" s="5">
-        <v>15.400938208872518</v>
+        <v>15.368301179612075</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>11.174780677999999</v>
+        <v>11.175067433000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.31823140000000016</v>
+        <v>-0.31761976499999989</v>
       </c>
       <c r="D331" s="5">
-        <v>-28.605995682446896</v>
+        <v>-28.559778595326758</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>11.297325370999999</v>
+        <v>11.297401618</v>
       </c>
       <c r="C332" s="5">
-        <v>0.12254469300000004</v>
+        <v>0.12233418499999971</v>
       </c>
       <c r="D332" s="5">
-        <v>13.982858642511985</v>
+        <v>13.956994562421476</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>11.338475377</v>
+        <v>11.338289097000001</v>
       </c>
       <c r="C333" s="5">
-        <v>4.1150006000000516E-2</v>
+        <v>4.0887479000000226E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>4.4595840406067566</v>
+        <v>4.4305337986089155</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>11.246109646000001</v>
+        <v>11.24590179</v>
       </c>
       <c r="C334" s="5">
-        <v>-9.2365730999999229E-2</v>
+        <v>-9.2387307000000973E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-9.3491614354932135</v>
+        <v>-9.3513952254597363</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>11.294580254</v>
+        <v>11.294290801000001</v>
       </c>
       <c r="C335" s="5">
-        <v>4.8470607999998805E-2</v>
+        <v>4.8389011000001148E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>5.2963669087528364</v>
+        <v>5.2873388332522087</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>11.324797089</v>
+        <v>11.326235867999999</v>
       </c>
       <c r="C336" s="5">
-        <v>3.0216835000000941E-2</v>
+        <v>3.1945066999998772E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>3.2580701442661342</v>
+        <v>3.4474122796269935</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>11.273660066</v>
+        <v>11.273393916</v>
       </c>
       <c r="C337" s="5">
-        <v>-5.1137023000000781E-2</v>
+        <v>-5.2841951999999637E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-5.2860229144972015</v>
+        <v>-5.4570888938609503</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>11.257497061</v>
+        <v>11.257158676</v>
       </c>
       <c r="C338" s="5">
-        <v>-1.6163004999999231E-2</v>
+        <v>-1.6235240000000317E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.7069340114277076</v>
+        <v>-1.7145424039757495</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>11.257109399000001</v>
+        <v>11.256692987999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-3.8766199999962225E-4</v>
+        <v>-4.6568800000024169E-4</v>
       </c>
       <c r="D339" s="5">
-        <v>-4.1315249825824019E-2</v>
+        <v>-4.9630505074038656E-2</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>11.261560165000001</v>
+        <v>11.262074910000001</v>
       </c>
       <c r="C340" s="5">
-        <v>4.4507659999997173E-3</v>
+        <v>5.3819220000015378E-3</v>
       </c>
       <c r="D340" s="5">
-        <v>0.4754816229778136</v>
+        <v>0.57524143612222023</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>11.165671705999999</v>
+        <v>11.165288771</v>
       </c>
       <c r="C341" s="5">
-        <v>-9.5888459000001092E-2</v>
+        <v>-9.6786139000000659E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-9.7524298379399248</v>
+        <v>-9.8390296420977403</v>
       </c>
       <c r="E341" s="5">
-        <v>-1.6815319259773087</v>
+        <v>-1.6844420610461763</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>11.199000871999999</v>
+        <v>11.19833665</v>
       </c>
       <c r="C342" s="5">
-        <v>3.3329165999999688E-2</v>
+        <v>3.3047878999999725E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>3.6413561397678151</v>
+        <v>3.6102481858552471</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>11.285455086000001</v>
+        <v>11.285485102999999</v>
       </c>
       <c r="C343" s="5">
-        <v>8.6454214000001528E-2</v>
+        <v>8.7148452999999293E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>9.667407942481443</v>
+        <v>9.7489944752987334</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>11.296004184999999</v>
+        <v>11.297274913000001</v>
       </c>
       <c r="C344" s="5">
-        <v>1.0549098999998563E-2</v>
+        <v>1.1789810000001566E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>1.1274869395310638</v>
+        <v>1.2608537115076368</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>11.047166364000001</v>
+        <v>11.04677772</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.24883782099999863</v>
+        <v>-0.25049719300000106</v>
       </c>
       <c r="D345" s="5">
-        <v>-23.455745763273828</v>
+        <v>-23.591263577029274</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>10.957537467</v>
+        <v>10.957150821000001</v>
       </c>
       <c r="C346" s="5">
-        <v>-8.9628897000000762E-2</v>
+        <v>-8.9626898999998872E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-9.3130407267539628</v>
+        <v>-9.3131554572303159</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>10.893997806</v>
+        <v>10.893508859000001</v>
       </c>
       <c r="C347" s="5">
-        <v>-6.3539661000000081E-2</v>
+        <v>-6.3641962000000163E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>-6.7407690075654276</v>
+        <v>-6.7515082430171454</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>11.014365793</v>
+        <v>11.016459564</v>
       </c>
       <c r="C348" s="5">
-        <v>0.12036798699999984</v>
+        <v>0.12295070499999916</v>
       </c>
       <c r="D348" s="5">
-        <v>14.094982159837667</v>
+        <v>14.417128820245463</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>10.867386215</v>
+        <v>10.866879651</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.14697957799999983</v>
+        <v>-0.14957991300000018</v>
       </c>
       <c r="D349" s="5">
-        <v>-14.88869025283207</v>
+        <v>-15.130088050353363</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>10.863258039</v>
+        <v>10.862681138999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-4.1281760000000389E-3</v>
+        <v>-4.1985120000003207E-3</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.45489083741084846</v>
+        <v>-0.46264634121464532</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>10.834145251000001</v>
+        <v>10.833037292</v>
       </c>
       <c r="C351" s="5">
-        <v>-2.9112787999999057E-2</v>
+        <v>-2.9643846999999113E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>-3.1689373458170911</v>
+        <v>-3.2260473522737199</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>10.750827166000001</v>
+        <v>10.751927354999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-8.3318085000000153E-2</v>
+        <v>-8.1109937000000798E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-8.8478923092937265</v>
+        <v>-8.6238198676064961</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>10.676012789</v>
+        <v>10.675269979999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-7.4814377000000931E-2</v>
+        <v>-7.6657374999999917E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-8.0384116362808182</v>
+        <v>-8.2279253315027283</v>
       </c>
       <c r="E353" s="5">
-        <v>-4.3853959698356153</v>
+        <v>-4.3887695253592041</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>10.505403246</v>
+        <v>10.504398948</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.17060954299999942</v>
+        <v>-0.17087103199999909</v>
       </c>
       <c r="D354" s="5">
-        <v>-17.577894762161449</v>
+        <v>-17.603629192403513</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>10.494681465999999</v>
+        <v>10.494537156</v>
       </c>
       <c r="C355" s="5">
-        <v>-1.0721780000000791E-2</v>
+        <v>-9.861792000000591E-3</v>
       </c>
       <c r="D355" s="5">
-        <v>-1.2178647106215301</v>
+        <v>-1.120790937593874</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>10.494224447000001</v>
+        <v>10.496876559</v>
       </c>
       <c r="C356" s="5">
-        <v>-4.5701899999883722E-4</v>
+        <v>2.3394030000005728E-3</v>
       </c>
       <c r="D356" s="5">
-        <v>-5.2244698123993238E-2</v>
+        <v>0.26782772383393549</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>10.453029253</v>
+        <v>10.452662521000001</v>
       </c>
       <c r="C357" s="5">
-        <v>-4.1195194000000157E-2</v>
+        <v>-4.4214037999999789E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-4.6102287675015123</v>
+        <v>-4.939068538943447</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>10.668748957</v>
+        <v>10.668456595</v>
       </c>
       <c r="C358" s="5">
-        <v>0.21571970399999962</v>
+        <v>0.21579407399999972</v>
       </c>
       <c r="D358" s="5">
-        <v>27.777963652123706</v>
+        <v>27.789740906920368</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>10.700025191</v>
+        <v>10.699582099000001</v>
       </c>
       <c r="C359" s="5">
-        <v>3.1276233999999903E-2</v>
+        <v>3.1125504000000248E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>3.5751687873085469</v>
+        <v>3.5577605938125867</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>10.602072367</v>
+        <v>10.60398618</v>
       </c>
       <c r="C360" s="5">
-        <v>-9.7952824000000049E-2</v>
+        <v>-9.5595919000000862E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>-10.448767042898965</v>
+        <v>-10.209983591587568</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>10.759890411000001</v>
+        <v>10.759121336</v>
       </c>
       <c r="C361" s="5">
-        <v>0.15781804400000077</v>
+        <v>0.15513515600000005</v>
       </c>
       <c r="D361" s="5">
-        <v>19.400186626688942</v>
+        <v>19.039700887147436</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>10.769048993</v>
+        <v>10.768320185</v>
       </c>
       <c r="C362" s="5">
-        <v>9.1585819999995266E-3</v>
+        <v>9.198849000000564E-3</v>
       </c>
       <c r="D362" s="5">
-        <v>1.026208919309024</v>
+        <v>1.0308160537398248</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>10.713238413999999</v>
+        <v>10.711705447</v>
       </c>
       <c r="C363" s="5">
-        <v>-5.581057900000097E-2</v>
+        <v>-5.6614738000000386E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>-6.0447601832635094</v>
+        <v>-6.1297579895846273</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>10.630950403</v>
+        <v>10.631377761</v>
       </c>
       <c r="C364" s="5">
-        <v>-8.2288010999999273E-2</v>
+        <v>-8.0327686000000398E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-8.8375757301435769</v>
+        <v>-8.6368344372567467</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>10.681226494000001</v>
+        <v>10.680468179</v>
       </c>
       <c r="C365" s="5">
-        <v>5.0276091000000633E-2</v>
+        <v>4.9090418000000469E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>5.8250269072768424</v>
+        <v>5.6839129192558291</v>
       </c>
       <c r="E365" s="5">
-        <v>4.8835694589777212E-2</v>
+        <v>4.8693841090097223E-2</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>10.823932623999999</v>
+        <v>10.823016902000001</v>
       </c>
       <c r="C366" s="5">
-        <v>0.14270612999999877</v>
+        <v>0.14254872300000088</v>
       </c>
       <c r="D366" s="5">
-        <v>17.264747015847924</v>
+        <v>17.245600372285885</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>10.718001348</v>
+        <v>10.717748469</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.10593127599999974</v>
+        <v>-0.10526843300000088</v>
       </c>
       <c r="D367" s="5">
-        <v>-11.132139396186879</v>
+        <v>-11.067052524679832</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>10.589084322</v>
+        <v>10.593403111000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.12891702599999988</v>
+        <v>-0.12434535799999935</v>
       </c>
       <c r="D368" s="5">
-        <v>-13.516114748586705</v>
+        <v>-13.067281765465866</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>9.0491994049999995</v>
+        <v>9.0492477452000006</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.5398849170000002</v>
+        <v>-1.5441553658</v>
       </c>
       <c r="D369" s="5">
-        <v>-84.828762066116269</v>
+        <v>-84.90184939513388</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>8.9762766312999993</v>
+        <v>8.9764960369000004</v>
       </c>
       <c r="C370" s="5">
-        <v>-7.2922773700000221E-2</v>
+        <v>-7.2751708300000217E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>-9.2528824195999384</v>
+        <v>-9.2320801276958413</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>9.0092974770000005</v>
+        <v>9.0095054874000002</v>
       </c>
       <c r="C371" s="5">
-        <v>3.3020845700001189E-2</v>
+        <v>3.3009450499999815E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>4.5048355595774359</v>
+        <v>4.5031370994019548</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>8.8919463356000001</v>
+        <v>8.8943186647000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.11735114140000036</v>
+        <v>-0.11518682270000014</v>
       </c>
       <c r="D372" s="5">
-        <v>-14.55810518136208</v>
+        <v>-14.307902475281931</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>8.9474958173000001</v>
+        <v>8.9433410298999991</v>
       </c>
       <c r="C373" s="5">
-        <v>5.5549481699999959E-2</v>
+        <v>4.902236519999903E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>7.7596203312022105</v>
+        <v>6.8182054319177787</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>9.4752691498000008</v>
+        <v>9.4744999119000006</v>
       </c>
       <c r="C374" s="5">
-        <v>0.52777333250000069</v>
+        <v>0.5311588820000015</v>
       </c>
       <c r="D374" s="5">
-        <v>98.920990707469599</v>
+        <v>99.83798986299692</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>9.3969712774000005</v>
+        <v>9.3948002177000003</v>
       </c>
       <c r="C375" s="5">
-        <v>-7.8297872400000301E-2</v>
+        <v>-7.9699694200000337E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>-9.4775852013911805</v>
+        <v>-9.6402465788093199</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>9.2050659181000007</v>
+        <v>9.2039690955999998</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.19190535929999974</v>
+        <v>-0.19083112210000053</v>
       </c>
       <c r="D376" s="5">
-        <v>-21.932900926119146</v>
+        <v>-21.827998627604352</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>9.2889719608999997</v>
+        <v>9.2885779834999997</v>
       </c>
       <c r="C377" s="5">
-        <v>8.3906042799998914E-2</v>
+        <v>8.4608887899999985E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>11.503625618598988</v>
+        <v>11.606363705038781</v>
       </c>
       <c r="E377" s="5">
-        <v>-13.034594237675579</v>
+        <v>-13.032108444803415</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>9.4403953764999997</v>
+        <v>9.4395641122999994</v>
       </c>
       <c r="C378" s="5">
-        <v>0.15142341560000006</v>
+        <v>0.15098612879999962</v>
       </c>
       <c r="D378" s="5">
-        <v>21.414450554466448</v>
+        <v>21.347967423483148</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>9.2502701168999995</v>
+        <v>9.2520206844999997</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.19012525960000026</v>
+        <v>-0.18754342779999966</v>
       </c>
       <c r="D379" s="5">
-        <v>-21.662307530209901</v>
+        <v>-21.401211017307119</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>9.1881754344999997</v>
+        <v>9.1942347940999998</v>
       </c>
       <c r="C380" s="5">
-        <v>-6.2094682399999712E-2</v>
+        <v>-5.7785890399999928E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>-7.7644442807259466</v>
+        <v>-7.2427335240873303</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>9.4352566703999994</v>
+        <v>9.4366224959</v>
       </c>
       <c r="C381" s="5">
-        <v>0.24708123589999964</v>
+        <v>0.24238770180000024</v>
       </c>
       <c r="D381" s="5">
-        <v>37.497018609189524</v>
+        <v>36.650712236349349</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>9.4831032743999994</v>
+        <v>9.4843946414999998</v>
       </c>
       <c r="C382" s="5">
-        <v>4.784660400000007E-2</v>
+        <v>4.777214559999976E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>6.257877218411334</v>
+        <v>6.2469363808462575</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>9.6157543947999997</v>
+        <v>9.6170623444000007</v>
       </c>
       <c r="C383" s="5">
-        <v>0.13265112040000027</v>
+        <v>0.13266770290000096</v>
       </c>
       <c r="D383" s="5">
-        <v>18.139351436252227</v>
+        <v>18.139133068394319</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>9.7823812009999997</v>
+        <v>9.7843623715000003</v>
       </c>
       <c r="C384" s="5">
-        <v>0.16662680620000003</v>
+        <v>0.16730002709999958</v>
       </c>
       <c r="D384" s="5">
-        <v>22.895121881401927</v>
+        <v>22.993218899240397</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>9.8370633653000006</v>
+        <v>9.8287532424999995</v>
       </c>
       <c r="C385" s="5">
-        <v>5.4682164300000835E-2</v>
+        <v>4.4390870999999166E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>6.9179534859739711</v>
+        <v>5.5822318846265651</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>9.9750839869999997</v>
+        <v>9.9726020641000002</v>
       </c>
       <c r="C386" s="5">
-        <v>0.13802062169999907</v>
+        <v>0.14384882160000068</v>
       </c>
       <c r="D386" s="5">
-        <v>18.198810258355593</v>
+        <v>19.047613545166531</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>10.386500570999999</v>
+        <v>10.381908283</v>
       </c>
       <c r="C387" s="5">
-        <v>0.41141658399999947</v>
+        <v>0.40930621889999941</v>
       </c>
       <c r="D387" s="5">
-        <v>62.417290023676152</v>
+        <v>62.040799451743126</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>10.380018423999999</v>
+        <v>10.375609147</v>
       </c>
       <c r="C388" s="5">
-        <v>-6.4821469999998271E-3</v>
+        <v>-6.2991359999990948E-3</v>
       </c>
       <c r="D388" s="5">
-        <v>-0.74634683176066918</v>
+        <v>-0.72566517487460125</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>10.387532345</v>
+        <v>10.386826393</v>
       </c>
       <c r="C389" s="5">
-        <v>7.5139210000010337E-3</v>
+        <v>1.1217245999999292E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>0.87212664959632757</v>
+        <v>1.3050822718151167</v>
       </c>
       <c r="E389" s="5">
-        <v>11.82650123957918</v>
+        <v>11.823644172992909</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>10.468359531999999</v>
+        <v>10.471430198</v>
       </c>
       <c r="C390" s="5">
-        <v>8.0827186999998801E-2</v>
+        <v>8.460380500000042E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>9.7475640790499085</v>
+        <v>10.224351218412986</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>10.583703061</v>
+        <v>10.589888197000001</v>
       </c>
       <c r="C391" s="5">
-        <v>0.11534352900000044</v>
+        <v>0.11845799900000031</v>
       </c>
       <c r="D391" s="5">
-        <v>14.053390759976914</v>
+        <v>14.452287108151074</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>10.694958400999999</v>
+        <v>10.703756309999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.11125533999999959</v>
+        <v>0.11386811299999877</v>
       </c>
       <c r="D392" s="5">
-        <v>13.369814514269684</v>
+        <v>13.694133452585898</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>10.721338183</v>
+        <v>10.724353198999999</v>
       </c>
       <c r="C393" s="5">
-        <v>2.6379782000001128E-2</v>
+        <v>2.0596889000000118E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>3.0003607684432776</v>
+        <v>2.3337167908668688</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>10.884060665</v>
+        <v>10.886998607000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.1627224819999995</v>
+        <v>0.16264540800000127</v>
       </c>
       <c r="D394" s="5">
-        <v>19.81287874176132</v>
+        <v>19.79665824556951</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>11.018820734</v>
+        <v>11.021347208</v>
       </c>
       <c r="C395" s="5">
-        <v>0.13476006900000037</v>
+        <v>0.13434860099999923</v>
       </c>
       <c r="D395" s="5">
-        <v>15.912417984798877</v>
+        <v>15.855912777949243</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>11.165615675</v>
+        <v>11.166385459000001</v>
       </c>
       <c r="C396" s="5">
-        <v>0.14679494099999957</v>
+        <v>0.14503825100000078</v>
       </c>
       <c r="D396" s="5">
-        <v>17.21162622918002</v>
+        <v>16.986345356927291</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>11.230391223</v>
+        <v>11.215789358</v>
       </c>
       <c r="C397" s="5">
-        <v>6.4775548000000072E-2</v>
+        <v>4.940389899999964E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>7.1880883708043575</v>
+        <v>5.4403274847261596</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>11.272425964</v>
+        <v>11.270519062</v>
       </c>
       <c r="C398" s="5">
-        <v>4.2034741000000153E-2</v>
+        <v>5.4729703999999657E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>4.5851614818362307</v>
+        <v>6.0153821261125229</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>11.274890737</v>
+        <v>11.263022769999999</v>
       </c>
       <c r="C399" s="5">
-        <v>2.4647729999998091E-3</v>
+        <v>-7.4962920000007927E-3</v>
       </c>
       <c r="D399" s="5">
-        <v>0.26270185094574572</v>
+        <v>-0.79523541395696284</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>11.459716905000001</v>
+        <v>11.443972272</v>
       </c>
       <c r="C400" s="5">
-        <v>0.18482616800000073</v>
+        <v>0.18094950200000071</v>
       </c>
       <c r="D400" s="5">
-        <v>21.545411224992673</v>
+        <v>21.077101885201156</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>11.39493351</v>
+        <v>11.394052758999999</v>
       </c>
       <c r="C401" s="5">
-        <v>-6.4783395000000965E-2</v>
+        <v>-4.9919513000000748E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>-6.5767708188671055</v>
+        <v>-5.1107201615193993</v>
       </c>
       <c r="E401" s="5">
-        <v>9.6981759626953981</v>
+        <v>9.6971522184947645</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>11.393378028000001</v>
+        <v>11.409954595</v>
       </c>
       <c r="C402" s="5">
-        <v>-1.5554819999987757E-3</v>
+        <v>1.5901836000001168E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-0.16368481973256799</v>
+        <v>1.6876664574104971</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>11.403582188</v>
+        <v>11.418928329</v>
       </c>
       <c r="C403" s="5">
-        <v>1.0204159999998907E-2</v>
+        <v>8.9737339999995669E-3</v>
       </c>
       <c r="D403" s="5">
-        <v>1.0800563511228489</v>
+        <v>0.94787264795461734</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>11.608591787</v>
+        <v>11.619914922</v>
       </c>
       <c r="C404" s="5">
-        <v>0.20500959900000026</v>
+        <v>0.20098659299999966</v>
       </c>
       <c r="D404" s="5">
-        <v>23.839420722922334</v>
+        <v>23.290954251149508</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>11.620894216</v>
+        <v>11.625908816000001</v>
       </c>
       <c r="C405" s="5">
-        <v>1.2302429000000004E-2</v>
+        <v>5.9938940000012764E-3</v>
       </c>
       <c r="D405" s="5">
-        <v>1.279161920098848</v>
+        <v>0.62075445761802239</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>11.479813267000001</v>
+        <v>11.484016864000001</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.14108094899999912</v>
+        <v>-0.14189195199999993</v>
       </c>
       <c r="D406" s="5">
-        <v>-13.633899509042358</v>
+        <v>-13.701566928955188</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>11.412742165999999</v>
+        <v>11.414802728</v>
       </c>
       <c r="C407" s="5">
-        <v>-6.7071101000001576E-2</v>
+        <v>-6.9214136000001147E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-6.7900692715049953</v>
+        <v>-6.9974052516643237</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>11.148551069</v>
+        <v>11.146125091</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.26419109699999943</v>
+        <v>-0.26867763699999969</v>
       </c>
       <c r="D408" s="5">
-        <v>-24.501024156151885</v>
+        <v>-24.860893098905734</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>11.623904722000001</v>
+        <v>11.604571270999999</v>
       </c>
       <c r="C409" s="5">
-        <v>0.47535365300000088</v>
+        <v>0.45844617999999926</v>
       </c>
       <c r="D409" s="5">
-        <v>65.045378109418266</v>
+        <v>62.204257278899135</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>11.562746574</v>
+        <v>11.558437525</v>
       </c>
       <c r="C410" s="5">
-        <v>-6.1158148000000523E-2</v>
+        <v>-4.6133745999998865E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-6.1341564779167967</v>
+        <v>-4.6676371625380071</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>11.666144253000001</v>
+        <v>11.644214423999999</v>
       </c>
       <c r="C411" s="5">
-        <v>0.10339767900000041</v>
+        <v>8.5776898999998963E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>11.274594734792821</v>
+        <v>9.2780084472287925</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>11.753660161000001</v>
+        <v>11.724265911</v>
       </c>
       <c r="C412" s="5">
-        <v>8.7515908000000309E-2</v>
+        <v>8.0051487000000421E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>9.3829038347309268</v>
+        <v>8.5689374821888755</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>11.49935136</v>
+        <v>11.499943185999999</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.25430880100000053</v>
+        <v>-0.22432272500000039</v>
       </c>
       <c r="D413" s="5">
-        <v>-23.086500457108361</v>
+        <v>-20.691375225516584</v>
       </c>
       <c r="E413" s="5">
-        <v>0.9163533065670304</v>
+        <v>0.92934822437398257</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>11.919196489999999</v>
+        <v>11.94996532</v>
       </c>
       <c r="C414" s="5">
-        <v>0.41984512999999879</v>
+        <v>0.45002213400000102</v>
       </c>
       <c r="D414" s="5">
-        <v>53.774252192200557</v>
+        <v>58.508078623691539</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>11.817110174</v>
+        <v>11.844707215</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.1020863159999994</v>
+        <v>-0.10525810500000077</v>
       </c>
       <c r="D415" s="5">
-        <v>-9.8072427010159835</v>
+        <v>-10.072561884329312</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>11.822039404</v>
+        <v>11.841260568999999</v>
       </c>
       <c r="C416" s="5">
-        <v>4.9292300000001177E-3</v>
+        <v>-3.4466460000004417E-3</v>
       </c>
       <c r="D416" s="5">
-        <v>0.50170178171098367</v>
+        <v>-0.34862510550446313</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>11.92749338</v>
+        <v>11.933466435</v>
       </c>
       <c r="C417" s="5">
-        <v>0.10545397599999973</v>
+        <v>9.2205866000000469E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>11.24522520193838</v>
+        <v>9.7549549095198973</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>11.867001622</v>
+        <v>11.871453141</v>
       </c>
       <c r="C418" s="5">
-        <v>-6.0491757999999507E-2</v>
+        <v>-6.2013293999999775E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>-5.9190248034725172</v>
+        <v>-6.0607258399198454</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>11.901806300000001</v>
+        <v>11.902261555000001</v>
       </c>
       <c r="C419" s="5">
-        <v>3.4804678000000422E-2</v>
+        <v>3.0808414000000894E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>3.5768059312544009</v>
+        <v>3.1590385589006287</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>11.839268938</v>
+        <v>11.833567623</v>
       </c>
       <c r="C420" s="5">
-        <v>-6.2537362000000485E-2</v>
+        <v>-6.8693932000000402E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-6.1262651347219528</v>
+        <v>-6.7101304614306745</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>11.816310383999999</v>
+        <v>11.790678122999999</v>
       </c>
       <c r="C421" s="5">
-        <v>-2.2958554000000575E-2</v>
+        <v>-4.2889500000001135E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>-2.302364946201052</v>
+        <v>-4.2636114969357486</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>11.852781629000001</v>
+        <v>11.846858750999999</v>
       </c>
       <c r="C422" s="5">
-        <v>3.6471245000001318E-2</v>
+        <v>5.6180627999999899E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>3.7673475005389312</v>
+        <v>5.8700509233253761</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>11.757289942</v>
+        <v>11.724295814</v>
       </c>
       <c r="C423" s="5">
-        <v>-9.549168700000088E-2</v>
+        <v>-0.12256293699999965</v>
       </c>
       <c r="D423" s="5">
-        <v>-9.2506880106023814</v>
+        <v>-11.732122199251261</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>11.662260955000001</v>
+        <v>11.618845453</v>
       </c>
       <c r="C424" s="5">
-        <v>-9.5028986999999177E-2</v>
+        <v>-0.10545036099999905</v>
       </c>
       <c r="D424" s="5">
-        <v>-9.2793151328119716</v>
+        <v>-10.274788672512635</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>11.709162897000001</v>
+        <v>11.711797452000001</v>
       </c>
       <c r="C425" s="5">
-        <v>4.6901941999999863E-2</v>
+        <v>9.2951999000000285E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>4.9342143486430512</v>
+        <v>10.034008649939841</v>
       </c>
       <c r="E425" s="5">
-        <v>1.8245510588520641</v>
+        <v>1.8422201099037805</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>11.527191107</v>
+        <v>11.571494299999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.18197179000000041</v>
+        <v>-0.14030315200000132</v>
       </c>
       <c r="D426" s="5">
-        <v>-17.134883621982432</v>
+        <v>-13.465216022105498</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>11.721919899</v>
+        <v>11.761451755</v>
       </c>
       <c r="C427" s="5">
-        <v>0.19472879199999937</v>
+        <v>0.18995745500000005</v>
       </c>
       <c r="D427" s="5">
-        <v>22.265259053137719</v>
+        <v>21.578793246886629</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>11.437371593</v>
+        <v>11.467114451</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.28454830599999958</v>
+        <v>-0.29433730399999902</v>
       </c>
       <c r="D428" s="5">
-        <v>-25.538842419432573</v>
+        <v>-26.223408273413828</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>11.634597915000001</v>
+        <v>11.640833756999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.19722632200000056</v>
+        <v>0.17371930599999885</v>
       </c>
       <c r="D429" s="5">
-        <v>22.77268998914095</v>
+        <v>19.77309708716659</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>11.856295161</v>
+        <v>11.859869986</v>
       </c>
       <c r="C430" s="5">
-        <v>0.22169724599999974</v>
+        <v>0.2190362290000003</v>
       </c>
       <c r="D430" s="5">
-        <v>25.421353366767498</v>
+        <v>25.069119341448332</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>12.085658928999999</v>
+        <v>12.083376268</v>
       </c>
       <c r="C431" s="5">
-        <v>0.22936376799999891</v>
+        <v>0.22350628200000067</v>
       </c>
       <c r="D431" s="5">
-        <v>25.850798643141349</v>
+        <v>25.112428704030609</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>11.938124207</v>
+        <v>11.928566417000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.14753472199999962</v>
+        <v>-0.15480985099999955</v>
       </c>
       <c r="D432" s="5">
-        <v>-13.704308865864711</v>
+        <v>-14.3357840745735</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>11.310233072000001</v>
+        <v>11.281251081000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.62789113499999871</v>
+        <v>-0.64731533600000013</v>
       </c>
       <c r="D433" s="5">
-        <v>-47.709169646714734</v>
+        <v>-48.804929392031362</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>11.743169781000001</v>
+        <v>11.732488216</v>
       </c>
       <c r="C434" s="5">
-        <v>0.43293670899999981</v>
+        <v>0.45123713499999951</v>
       </c>
       <c r="D434" s="5">
-        <v>56.95148295342505</v>
+        <v>60.101108099486297</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>11.925404738999999</v>
+        <v>11.884719269</v>
       </c>
       <c r="C435" s="5">
-        <v>0.18223495799999867</v>
+        <v>0.15223105299999951</v>
       </c>
       <c r="D435" s="5">
-        <v>20.296627539568558</v>
+        <v>16.730840201533393</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>11.887741853</v>
+        <v>11.842070741000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-3.7662885999999673E-2</v>
+        <v>-4.2648527999999075E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-3.7247052842771744</v>
+        <v>-4.2222387357988449</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>12.590208643</v>
+        <v>12.593402451999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.70246679000000078</v>
+        <v>0.75133171099999885</v>
       </c>
       <c r="D437" s="5">
-        <v>99.160284975443005</v>
+        <v>109.21131858630866</v>
       </c>
       <c r="E437" s="5">
-        <v>7.5244127505112335</v>
+        <v>7.5274952765636227</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>12.470283466</v>
+        <v>11.627787744000001</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.11992517700000072</v>
+        <v>-0.9656147079999986</v>
       </c>
       <c r="D438" s="5">
-        <v>-10.850116212052697</v>
+        <v>-61.60734416224296</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>12.434944495</v>
+        <v>11.382767148999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-3.533897099999983E-2</v>
+        <v>-0.24502059500000151</v>
       </c>
       <c r="D439" s="5">
-        <v>-3.3481202639521035</v>
+        <v>-22.552201683252438</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>12.419533938000001</v>
+        <v>11.611913463</v>
       </c>
       <c r="C440" s="5">
-        <v>-1.5410556999999159E-2</v>
+        <v>0.22914631400000118</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.477058416280197</v>
+        <v>27.019753514280232</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>12.389728121999999</v>
+        <v>11.578395222999999</v>
       </c>
       <c r="C441" s="5">
-        <v>-2.9805816000001428E-2</v>
+        <v>-3.3518240000001143E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>-2.8421862313372626</v>
+        <v>-3.4093804837909358</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>12.354868873999999</v>
+        <v>11.540836854</v>
       </c>
       <c r="C442" s="5">
-        <v>-3.4859248000000065E-2</v>
+        <v>-3.7558368999999203E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>-3.3245129421339281</v>
+        <v>-3.8238957374507887</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>12.237776578</v>
+        <v>11.424045589</v>
       </c>
       <c r="C443" s="5">
-        <v>-0.11709229599999915</v>
+        <v>-0.11679126499999981</v>
       </c>
       <c r="D443" s="5">
-        <v>-10.798418147196475</v>
+        <v>-11.490169306745756</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>12.184781677</v>
+        <v>11.372411381999999</v>
       </c>
       <c r="C444" s="5">
-        <v>-5.2994900999999928E-2</v>
+        <v>-5.1634207000001098E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>-5.074524133123437</v>
+        <v>-5.290922699935563</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>11.265829166</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.10658221599999962</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-10.68442465502687</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>