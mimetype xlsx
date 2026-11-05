--- v9 (2026-09-25)
+++ v10 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8D39DA31-9A00-4967-A725-0650F037ADA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{239F81AA-519B-4FDB-8FF6-B39C029B715C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2956A70D-C89F-4FAB-A0B6-FA924BBDC7FA}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B8B047F4-78FF-4131-AD3B-F52847EF6644}"/>
   </bookViews>
   <sheets>
     <sheet name="fwainfoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9F541ED8-18FE-48F3-AB75-C42E4B986271}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30AFCFEC-5E0A-48A9-88D2-AAC4BE639E0A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>-0.11679126499999981</v>
       </c>
       <c r="D443" s="5">
         <v>-11.490169306745756</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>11.372411381999999</v>
       </c>
       <c r="C444" s="5">
         <v>-5.1634207000001098E-2</v>
       </c>
       <c r="D444" s="5">
         <v>-5.290922699935563</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>11.265829166</v>
+        <v>11.343545538000001</v>
       </c>
       <c r="C445" s="5">
-        <v>-0.10658221599999962</v>
+        <v>-2.8865843999998475E-2</v>
       </c>
       <c r="D445" s="5">
-        <v>-10.68442465502687</v>
+        <v>-3.0037174315657333</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>11.271093907999999</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-7.2451630000001543E-2</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-7.4008515746568744</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>