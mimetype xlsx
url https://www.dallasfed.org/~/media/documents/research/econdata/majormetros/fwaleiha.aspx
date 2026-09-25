--- v8 (2026-09-04)
+++ v9 (2026-09-25)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C29E5542-6A6B-4157-BCD2-CCAC412CC52C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8AE8F5E5-9C2C-4A40-8E11-3EB683384172}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CED6A805-056B-47C1-BC11-650B3491A2AD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D17CD920-3EB4-4253-A694-62D75E3D44EF}"/>
   </bookViews>
   <sheets>
     <sheet name="fwaleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{03BFE708-F956-46E2-A503-3177853134E9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9158A42C-491D-4D02-A490-59DD71C8A259}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>56.127539013000003</v>
+        <v>56.127323079999996</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>56.438335373000001</v>
+        <v>56.438253293000002</v>
       </c>
       <c r="C7" s="5">
-        <v>0.31079635999999766</v>
+        <v>0.31093021300000601</v>
       </c>
       <c r="D7" s="5">
-        <v>6.8509397428424323</v>
+        <v>6.8540079392816144</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>56.024389988000003</v>
+        <v>56.024487852</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.41394538499999811</v>
+        <v>-0.41376544100000245</v>
       </c>
       <c r="D8" s="5">
-        <v>-8.4548613385582385</v>
+        <v>-8.4513446844792117</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>55.896904092</v>
+        <v>55.89719565</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.12748589600000315</v>
+        <v>-0.12729220199999958</v>
       </c>
       <c r="D9" s="5">
-        <v>-2.696733809501628</v>
+        <v>-2.692682983064898</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>55.995891071999999</v>
+        <v>55.996239080999999</v>
       </c>
       <c r="C10" s="5">
-        <v>9.8986979999999392E-2</v>
+        <v>9.904343099999835E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>2.1458822916448961</v>
+        <v>2.1471067027570845</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>56.375862593000001</v>
+        <v>56.37782078</v>
       </c>
       <c r="C11" s="5">
-        <v>0.37997152100000164</v>
+        <v>0.38158169900000161</v>
       </c>
       <c r="D11" s="5">
-        <v>8.4537265200896208</v>
+        <v>8.4908487823286194</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>56.221047943000002</v>
+        <v>56.221071569000003</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.15481464999999872</v>
+        <v>-0.1567492109999975</v>
       </c>
       <c r="D12" s="5">
-        <v>-3.2460202113318792</v>
+        <v>-3.2858518031700479</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>56.492806686999998</v>
+        <v>56.491455934999998</v>
       </c>
       <c r="C13" s="5">
-        <v>0.271758743999996</v>
+        <v>0.27038436599999471</v>
       </c>
       <c r="D13" s="5">
-        <v>5.9572275644807826</v>
+        <v>5.9262959447117902</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>55.710674943999997</v>
+        <v>55.710348179999997</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.78213174300000077</v>
+        <v>-0.78110775500000074</v>
       </c>
       <c r="D14" s="5">
-        <v>-15.405287897175214</v>
+        <v>-15.386967721132528</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>55.326075039000003</v>
+        <v>55.3257324</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.38459990499999464</v>
+        <v>-0.38461577999999719</v>
       </c>
       <c r="D15" s="5">
-        <v>-7.9768073018523511</v>
+        <v>-7.9771691846643566</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>55.293455987999998</v>
+        <v>55.293143927999999</v>
       </c>
       <c r="C16" s="5">
-        <v>-3.2619051000004617E-2</v>
+        <v>-3.2588472000000479E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.70520423685129785</v>
+        <v>-0.70454962675101651</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>55.599719612999998</v>
+        <v>55.599493262000003</v>
       </c>
       <c r="C17" s="5">
-        <v>0.30626362499999971</v>
+        <v>0.30634933400000364</v>
       </c>
       <c r="D17" s="5">
-        <v>6.852919654987355</v>
+        <v>6.8549361575930723</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>55.839047639</v>
+        <v>55.838701352000001</v>
       </c>
       <c r="C18" s="5">
-        <v>0.23932802600000258</v>
+        <v>0.23920808999999821</v>
       </c>
       <c r="D18" s="5">
-        <v>5.2894394345335938</v>
+        <v>5.2867477025769105</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>55.484389997000001</v>
+        <v>55.484335702999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.35465764199999938</v>
+        <v>-0.35436564900000178</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.3610215288284708</v>
+        <v>-7.355215113171365</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>55.190108692999999</v>
+        <v>55.190266778999998</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.29428130400000185</v>
+        <v>-0.29406892400000118</v>
       </c>
       <c r="D20" s="5">
-        <v>-6.1822087625404425</v>
+        <v>-6.1778822381256653</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>54.971787972999998</v>
+        <v>54.972170466000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.21832072000000124</v>
+        <v>-0.21809631299999666</v>
       </c>
       <c r="D21" s="5">
-        <v>-4.6450241661557978</v>
+        <v>-4.6403399357983766</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>54.970195144999998</v>
+        <v>54.9708112</v>
       </c>
       <c r="C22" s="5">
-        <v>-1.592827999999713E-3</v>
+        <v>-1.3592660000014689E-3</v>
       </c>
       <c r="D22" s="5">
-        <v>-3.4764905627271414E-2</v>
+        <v>-2.9667691483281633E-2</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>55.021740291999997</v>
+        <v>55.023984128999999</v>
       </c>
       <c r="C23" s="5">
-        <v>5.1545146999998792E-2</v>
+        <v>5.3172928999998703E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>1.1310525013865202</v>
+        <v>1.1669479442314223</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>55.253817259000002</v>
+        <v>55.253345617000001</v>
       </c>
       <c r="C24" s="5">
-        <v>0.23207696700000469</v>
+        <v>0.22936148800000211</v>
       </c>
       <c r="D24" s="5">
-        <v>5.1805826866572424</v>
+        <v>5.1183560251121918</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>55.462016011000003</v>
+        <v>55.460517424999999</v>
       </c>
       <c r="C25" s="5">
-        <v>0.20819875200000126</v>
+        <v>0.20717180799999824</v>
       </c>
       <c r="D25" s="5">
-        <v>4.6165462329628149</v>
+        <v>4.5933434501357118</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>55.736310504000002</v>
+        <v>55.736114749000002</v>
       </c>
       <c r="C26" s="5">
-        <v>0.27429449299999931</v>
+        <v>0.27559732400000314</v>
       </c>
       <c r="D26" s="5">
-        <v>6.0988755228193137</v>
+        <v>6.1288101162585429</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>55.734727448999998</v>
+        <v>55.734224488999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-1.5830550000046628E-3</v>
+        <v>-1.8902600000032521E-3</v>
       </c>
       <c r="D27" s="5">
-        <v>-3.4077771853546768E-2</v>
+        <v>-4.0689756559564305E-2</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>55.786140431</v>
+        <v>55.785719245000003</v>
       </c>
       <c r="C28" s="5">
-        <v>5.1412982000002216E-2</v>
+        <v>5.1494756000003861E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>1.112583834651204</v>
+        <v>1.1143725445355024</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>55.925982480999998</v>
+        <v>55.925693627000001</v>
       </c>
       <c r="C29" s="5">
-        <v>0.13984204999999861</v>
+        <v>0.13997438199999834</v>
       </c>
       <c r="D29" s="5">
-        <v>3.0499247053414669</v>
+        <v>3.0528741511275603</v>
       </c>
       <c r="E29" s="5">
-        <v>0.58680667865043112</v>
+        <v>0.58669665110588909</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>55.990537510000003</v>
+        <v>55.990081486000001</v>
       </c>
       <c r="C30" s="5">
-        <v>6.4555029000004538E-2</v>
+        <v>6.4387858999999992E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>1.3939805928217419</v>
+        <v>1.3903551156040583</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>56.232761015999998</v>
+        <v>56.232775797999999</v>
       </c>
       <c r="C31" s="5">
-        <v>0.24222350599999487</v>
+        <v>0.24269431199999758</v>
       </c>
       <c r="D31" s="5">
-        <v>5.3167024540259122</v>
+        <v>5.327328476519444</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>56.169157443000003</v>
+        <v>56.169457268999999</v>
       </c>
       <c r="C32" s="5">
-        <v>-6.360357299999464E-2</v>
+        <v>-6.3318529000000012E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>-1.3488803385310555</v>
+        <v>-1.3428722718965225</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>56.311861258</v>
+        <v>56.312402808999998</v>
       </c>
       <c r="C33" s="5">
-        <v>0.14270381499999729</v>
+        <v>0.14294553999999948</v>
       </c>
       <c r="D33" s="5">
-        <v>3.091693485853142</v>
+        <v>3.0969872400265386</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>56.227352498000002</v>
+        <v>56.228242881</v>
       </c>
       <c r="C34" s="5">
-        <v>-8.4508759999998517E-2</v>
+        <v>-8.4159927999998274E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>-1.7860827254788547</v>
+        <v>-1.7787537326617864</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>55.912002192999999</v>
+        <v>55.914895131999998</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.31535030500000261</v>
+        <v>-0.31334774900000184</v>
       </c>
       <c r="D35" s="5">
-        <v>-6.5264117554203693</v>
+        <v>-6.4861298217630754</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>56.389370970000002</v>
+        <v>56.388184266000003</v>
       </c>
       <c r="C36" s="5">
-        <v>0.47736877700000235</v>
+        <v>0.47328913400000516</v>
       </c>
       <c r="D36" s="5">
-        <v>10.740496449130156</v>
+        <v>10.643816203296485</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>56.772840445999996</v>
+        <v>56.771212708</v>
       </c>
       <c r="C37" s="5">
-        <v>0.38346947599999481</v>
+        <v>0.38302844199999697</v>
       </c>
       <c r="D37" s="5">
-        <v>8.4727072576875617</v>
+        <v>8.4627805835059355</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>56.799065734000003</v>
+        <v>56.798877502000003</v>
       </c>
       <c r="C38" s="5">
-        <v>2.6225288000006231E-2</v>
+        <v>2.7664794000003212E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>0.5557309316300163</v>
+        <v>0.58633366173383994</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>57.125540084000001</v>
+        <v>57.124807881999999</v>
       </c>
       <c r="C39" s="5">
-        <v>0.32647434999999803</v>
+        <v>0.32593037999999552</v>
       </c>
       <c r="D39" s="5">
-        <v>7.1197429952471136</v>
+        <v>7.1075275449193898</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>57.611642465999999</v>
+        <v>57.611076957000002</v>
       </c>
       <c r="C40" s="5">
-        <v>0.48610238199999856</v>
+        <v>0.48626907500000272</v>
       </c>
       <c r="D40" s="5">
-        <v>10.702965052706649</v>
+        <v>10.706952520531686</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>57.098491320999997</v>
+        <v>57.098144971000004</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.51315114500000192</v>
+        <v>-0.51293198599999812</v>
       </c>
       <c r="D41" s="5">
-        <v>-10.180110242954809</v>
+        <v>-10.176068175277898</v>
       </c>
       <c r="E41" s="5">
-        <v>2.0965368653082406</v>
+        <v>2.0964448859941642</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>58.060299888000003</v>
+        <v>58.059642521000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.96180856700000561</v>
+        <v>0.96149754999999715</v>
       </c>
       <c r="D42" s="5">
-        <v>22.195636139083174</v>
+        <v>22.187928740112174</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>58.239711825999997</v>
+        <v>58.239845285999998</v>
       </c>
       <c r="C43" s="5">
-        <v>0.17941193799999411</v>
+        <v>0.1802027649999971</v>
       </c>
       <c r="D43" s="5">
-        <v>3.7717910547657274</v>
+        <v>3.7887451402659034</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>58.694727897</v>
+        <v>58.695219925000004</v>
       </c>
       <c r="C44" s="5">
-        <v>0.45501607100000285</v>
+        <v>0.45537463900000574</v>
       </c>
       <c r="D44" s="5">
-        <v>9.7889204413648336</v>
+        <v>9.7969457363279879</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>59.110659646999999</v>
+        <v>59.111376012999997</v>
       </c>
       <c r="C45" s="5">
-        <v>0.4159317499999986</v>
+        <v>0.41615608799999393</v>
       </c>
       <c r="D45" s="5">
-        <v>8.8430109812893676</v>
+        <v>8.8478909974416311</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>59.172510465000002</v>
+        <v>59.173680443000002</v>
       </c>
       <c r="C46" s="5">
-        <v>6.1850818000003471E-2</v>
+        <v>6.2304430000004629E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>1.2628790502256182</v>
+        <v>1.2721792189524406</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>59.609527284999999</v>
+        <v>59.613326127000001</v>
       </c>
       <c r="C47" s="5">
-        <v>0.43701681999999664</v>
+        <v>0.43964568399999848</v>
       </c>
       <c r="D47" s="5">
-        <v>9.2315740676199631</v>
+        <v>9.2892040451975753</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>59.759978240000002</v>
+        <v>59.757959376999999</v>
       </c>
       <c r="C48" s="5">
-        <v>0.15045095500000372</v>
+        <v>0.14463324999999827</v>
       </c>
       <c r="D48" s="5">
-        <v>3.0711292927242395</v>
+        <v>2.9505940233458983</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>59.747440421</v>
+        <v>59.745582116999998</v>
       </c>
       <c r="C49" s="5">
-        <v>-1.253781900000206E-2</v>
+        <v>-1.2377260000000945E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.25147321448097948</v>
+        <v>-0.24826489983545974</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>60.191323091999998</v>
+        <v>60.191179298000002</v>
       </c>
       <c r="C50" s="5">
-        <v>0.44388267099999723</v>
+        <v>0.44559718100000367</v>
       </c>
       <c r="D50" s="5">
-        <v>9.2886395864370197</v>
+        <v>9.3263036874741356</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>60.150488946999999</v>
+        <v>60.149537578</v>
       </c>
       <c r="C51" s="5">
-        <v>-4.0834144999998045E-2</v>
+        <v>-4.1641720000001214E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>-0.81105631686343438</v>
+        <v>-0.82703752608119796</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>59.729493544</v>
+        <v>59.728830346000002</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.42099540299999916</v>
+        <v>-0.42070723199999804</v>
       </c>
       <c r="D52" s="5">
-        <v>-8.0829570475121066</v>
+        <v>-8.0777582366974521</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>59.891587776999998</v>
+        <v>59.89129363</v>
       </c>
       <c r="C53" s="5">
-        <v>0.1620942329999977</v>
+        <v>0.16246328399999754</v>
       </c>
       <c r="D53" s="5">
-        <v>3.3056163864608745</v>
+        <v>3.313292796671008</v>
       </c>
       <c r="E53" s="5">
-        <v>4.891716736082552</v>
+        <v>4.8918378353948855</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>59.338420667999998</v>
+        <v>59.337449917999997</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.55316710900000032</v>
+        <v>-0.5538437120000026</v>
       </c>
       <c r="D54" s="5">
-        <v>-10.537325754041916</v>
+        <v>-10.549615309926164</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>59.541653793000002</v>
+        <v>59.541932889999998</v>
       </c>
       <c r="C55" s="5">
-        <v>0.20323312500000412</v>
+        <v>0.20448297200000098</v>
       </c>
       <c r="D55" s="5">
-        <v>4.1882925969663587</v>
+        <v>4.2146102567232058</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>60.910116416999998</v>
+        <v>60.910785355999998</v>
       </c>
       <c r="C56" s="5">
-        <v>1.3684626239999957</v>
+        <v>1.3688524659999999</v>
       </c>
       <c r="D56" s="5">
-        <v>31.347689196805394</v>
+        <v>31.357611453033506</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>59.810573110999997</v>
+        <v>59.811420536</v>
       </c>
       <c r="C57" s="5">
-        <v>-1.0995433060000011</v>
+        <v>-1.0993648199999981</v>
       </c>
       <c r="D57" s="5">
-        <v>-19.63583959175542</v>
+        <v>-19.632767006301989</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>60.198775978</v>
+        <v>60.200035030000002</v>
       </c>
       <c r="C58" s="5">
-        <v>0.38820286700000395</v>
+        <v>0.38861449400000225</v>
       </c>
       <c r="D58" s="5">
-        <v>8.0727900168929168</v>
+        <v>8.081539482145871</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>59.980858347000002</v>
+        <v>59.984656979999997</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.21791763099999883</v>
+        <v>-0.21537805000000532</v>
       </c>
       <c r="D59" s="5">
-        <v>-4.2585090210296439</v>
+        <v>-4.2097671969725692</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>62.097709786999999</v>
+        <v>62.095499492999998</v>
       </c>
       <c r="C60" s="5">
-        <v>2.1168514399999978</v>
+        <v>2.1108425130000015</v>
       </c>
       <c r="D60" s="5">
-        <v>51.619438396288309</v>
+        <v>51.439561037561262</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>62.226646186000004</v>
+        <v>62.224874542999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.12893639900000409</v>
+        <v>0.12937505000000016</v>
       </c>
       <c r="D61" s="5">
-        <v>2.5202683994709929</v>
+        <v>2.5290320759391305</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>61.400792265</v>
+        <v>61.400548331000003</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.82585392100000377</v>
+        <v>-0.82432621199999545</v>
       </c>
       <c r="D62" s="5">
-        <v>-14.813462780786924</v>
+        <v>-14.788415901243713</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>62.084475627000003</v>
+        <v>62.083453356</v>
       </c>
       <c r="C63" s="5">
-        <v>0.68368336200000357</v>
+        <v>0.68290502499999661</v>
       </c>
       <c r="D63" s="5">
-        <v>14.211151176661318</v>
+        <v>14.19403021721477</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>62.979800535000003</v>
+        <v>62.979166179000003</v>
       </c>
       <c r="C64" s="5">
-        <v>0.8953249079999992</v>
+        <v>0.89571282300000377</v>
       </c>
       <c r="D64" s="5">
-        <v>18.746047150081168</v>
+        <v>18.75515796176035</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>62.699162514999998</v>
+        <v>62.698976510000001</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.28063802000000493</v>
+        <v>-0.28018966900000208</v>
       </c>
       <c r="D65" s="5">
-        <v>-5.2180784848888102</v>
+        <v>-5.2099961327494393</v>
       </c>
       <c r="E65" s="5">
-        <v>4.68776140725089</v>
+        <v>4.6879649942869417</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>63.036774188000003</v>
+        <v>63.035326947999998</v>
       </c>
       <c r="C66" s="5">
-        <v>0.33761167300000494</v>
+        <v>0.33635043799999664</v>
       </c>
       <c r="D66" s="5">
-        <v>6.6563922659005348</v>
+        <v>6.6308076626433676</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>63.457713534</v>
+        <v>63.458145299000002</v>
       </c>
       <c r="C67" s="5">
-        <v>0.42093934599999727</v>
+        <v>0.42281835100000364</v>
       </c>
       <c r="D67" s="5">
-        <v>8.3141684359735013</v>
+        <v>8.352860247220173</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>63.765189225999997</v>
+        <v>63.765947453000003</v>
       </c>
       <c r="C68" s="5">
-        <v>0.30747569199999703</v>
+        <v>0.30780215400000088</v>
       </c>
       <c r="D68" s="5">
-        <v>5.9719182303747509</v>
+        <v>5.9783872458100795</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>62.886117484000003</v>
+        <v>62.886995374999998</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.87907174199999361</v>
+        <v>-0.87895207800000463</v>
       </c>
       <c r="D69" s="5">
-        <v>-15.344815830704716</v>
+        <v>-15.342713922437301</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>63.788353815000001</v>
+        <v>63.789683750000002</v>
       </c>
       <c r="C70" s="5">
-        <v>0.90223633099999745</v>
+        <v>0.90268837500000387</v>
       </c>
       <c r="D70" s="5">
-        <v>18.642240888018115</v>
+        <v>18.652049280546979</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>64.365407321000006</v>
+        <v>64.369089838999997</v>
       </c>
       <c r="C71" s="5">
-        <v>0.57705350600000571</v>
+        <v>0.57940608899999546</v>
       </c>
       <c r="D71" s="5">
-        <v>11.412399949993123</v>
+        <v>11.46102480670972</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>64.116457134000001</v>
+        <v>64.114298538</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.24895018700000549</v>
+        <v>-0.25479130099999736</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.5438450391894865</v>
+        <v>-4.6478871518501164</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>63.821231083999997</v>
+        <v>63.819566721999998</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.29522605000000368</v>
+        <v>-0.29473181600000231</v>
       </c>
       <c r="D73" s="5">
-        <v>-5.3876286543370515</v>
+        <v>-5.3790126393528421</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>63.485374260999997</v>
+        <v>63.485253643</v>
       </c>
       <c r="C74" s="5">
-        <v>-0.3358568230000003</v>
+        <v>-0.33431307899999751</v>
       </c>
       <c r="D74" s="5">
-        <v>-6.1353461538261929</v>
+        <v>-6.1081076678905388</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>64.192458591000005</v>
+        <v>64.191520205000003</v>
       </c>
       <c r="C75" s="5">
-        <v>0.70708433000000781</v>
+        <v>0.70626656200000326</v>
       </c>
       <c r="D75" s="5">
-        <v>14.215200107435045</v>
+        <v>14.197769695042094</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>63.545777256000001</v>
+        <v>63.545287561000002</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.6466813350000038</v>
+        <v>-0.64623264400000124</v>
       </c>
       <c r="D76" s="5">
-        <v>-11.44109501005145</v>
+        <v>-11.433749039863173</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>63.654015059999999</v>
+        <v>63.653993890000002</v>
       </c>
       <c r="C77" s="5">
-        <v>0.10823780399999805</v>
+        <v>0.10870632900000032</v>
       </c>
       <c r="D77" s="5">
-        <v>2.0632226765511019</v>
+        <v>2.0722539901450343</v>
       </c>
       <c r="E77" s="5">
-        <v>1.5229111629227354</v>
+        <v>1.523178579873119</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>65.248492517000003</v>
+        <v>65.246785302999996</v>
       </c>
       <c r="C78" s="5">
-        <v>1.5944774570000035</v>
+        <v>1.5927914129999934</v>
       </c>
       <c r="D78" s="5">
-        <v>34.566252230857316</v>
+        <v>34.524544395323822</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>64.600846419000007</v>
+        <v>64.601318942999995</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.64764609799999562</v>
+        <v>-0.64546636000000035</v>
       </c>
       <c r="D79" s="5">
-        <v>-11.281802068011393</v>
+        <v>-11.246151871006072</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>64.767394104999994</v>
+        <v>64.768086174999993</v>
       </c>
       <c r="C80" s="5">
-        <v>0.16654768599998704</v>
+        <v>0.16676723199999799</v>
       </c>
       <c r="D80" s="5">
-        <v>3.137971396148953</v>
+        <v>3.1421435209365578</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>65.690906579</v>
+        <v>65.691673531999996</v>
       </c>
       <c r="C81" s="5">
-        <v>0.92351247400000602</v>
+        <v>0.92358735700000238</v>
       </c>
       <c r="D81" s="5">
-        <v>18.518454917542581</v>
+        <v>18.519862494553728</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>66.229939814999994</v>
+        <v>66.231002024000006</v>
       </c>
       <c r="C82" s="5">
-        <v>0.53903323599999453</v>
+        <v>0.53932849200000987</v>
       </c>
       <c r="D82" s="5">
-        <v>10.303491363290384</v>
+        <v>10.309266513296912</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>66.378428129</v>
+        <v>66.381212852000004</v>
       </c>
       <c r="C83" s="5">
-        <v>0.14848831400000506</v>
+        <v>0.15021082799999874</v>
       </c>
       <c r="D83" s="5">
-        <v>2.7238391588022992</v>
+        <v>2.7557870622276992</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>65.979553985999999</v>
+        <v>65.978070627999998</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.39887414300000046</v>
+        <v>-0.40314222400000688</v>
       </c>
       <c r="D84" s="5">
-        <v>-6.9773005192954702</v>
+        <v>-7.0491982663498653</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>66.395512793999998</v>
+        <v>66.394302940000003</v>
       </c>
       <c r="C85" s="5">
-        <v>0.41595880799999918</v>
+        <v>0.41623231200000532</v>
       </c>
       <c r="D85" s="5">
-        <v>7.8331391216817536</v>
+        <v>7.8386520141246141</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>66.513801162999997</v>
+        <v>66.513636495</v>
       </c>
       <c r="C86" s="5">
-        <v>0.11828836899999828</v>
+        <v>0.1193335549999972</v>
       </c>
       <c r="D86" s="5">
-        <v>2.1589593727863843</v>
+        <v>2.1782648149691219</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>67.330925644999994</v>
+        <v>67.330224571000002</v>
       </c>
       <c r="C87" s="5">
-        <v>0.81712448199999699</v>
+        <v>0.81658807600000216</v>
       </c>
       <c r="D87" s="5">
-        <v>15.780069759095472</v>
+        <v>15.769043320638222</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>67.177663414999998</v>
+        <v>67.177365011000006</v>
       </c>
       <c r="C88" s="5">
-        <v>-0.15326222999999572</v>
+        <v>-0.15285955999999601</v>
       </c>
       <c r="D88" s="5">
-        <v>-2.6975651291466951</v>
+        <v>-2.6905936722679491</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>67.538870540000005</v>
+        <v>67.538949451999997</v>
       </c>
       <c r="C89" s="5">
-        <v>0.36120712500000707</v>
+        <v>0.36158444099999087</v>
       </c>
       <c r="D89" s="5">
-        <v>6.6465460355699779</v>
+        <v>6.6537262541212838</v>
       </c>
       <c r="E89" s="5">
-        <v>6.1030800277691144</v>
+        <v>6.1032392856818385</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>65.591644685000006</v>
+        <v>65.589952014000005</v>
       </c>
       <c r="C90" s="5">
-        <v>-1.9472258549999992</v>
+        <v>-1.9489974379999921</v>
       </c>
       <c r="D90" s="5">
-        <v>-29.605824531089365</v>
+        <v>-29.62860737440224</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>66.712346640000007</v>
+        <v>66.712767975000006</v>
       </c>
       <c r="C91" s="5">
-        <v>1.1207019550000012</v>
+        <v>1.1228159610000006</v>
       </c>
       <c r="D91" s="5">
-        <v>22.544086773246196</v>
+        <v>22.59133251967387</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>67.290292459</v>
+        <v>67.290831396000002</v>
       </c>
       <c r="C92" s="5">
-        <v>0.57794581899999287</v>
+        <v>0.57806342099999597</v>
       </c>
       <c r="D92" s="5">
-        <v>10.905831146414524</v>
+        <v>10.908084897589054</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>67.516388751999997</v>
+        <v>67.516956432000001</v>
       </c>
       <c r="C93" s="5">
-        <v>0.22609629299999767</v>
+        <v>0.22612503599999911</v>
       </c>
       <c r="D93" s="5">
-        <v>4.1073690747276181</v>
+        <v>4.1078674107064783</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>67.881630752999996</v>
+        <v>67.882316768999999</v>
       </c>
       <c r="C94" s="5">
-        <v>0.3652420009999986</v>
+        <v>0.36536033699999848</v>
       </c>
       <c r="D94" s="5">
-        <v>6.6882871687721668</v>
+        <v>6.690461089514721</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>68.242561194999993</v>
+        <v>68.244342931000006</v>
       </c>
       <c r="C95" s="5">
-        <v>0.36093044199999724</v>
+        <v>0.36202616200000648</v>
       </c>
       <c r="D95" s="5">
-        <v>6.5704034619756824</v>
+        <v>6.5908701613646592</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>68.949900622000001</v>
+        <v>68.949122520000003</v>
       </c>
       <c r="C96" s="5">
-        <v>0.70733942700000796</v>
+        <v>0.70477958899999749</v>
       </c>
       <c r="D96" s="5">
-        <v>13.172242198994223</v>
+        <v>13.121470546556457</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>68.692376878999994</v>
+        <v>68.691695236000001</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.25752374300000724</v>
+        <v>-0.25742728400000203</v>
       </c>
       <c r="D97" s="5">
-        <v>-4.3909961521959806</v>
+        <v>-4.3894335925451227</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>69.908147028000002</v>
+        <v>69.907958894000004</v>
       </c>
       <c r="C98" s="5">
-        <v>1.2157701490000079</v>
+        <v>1.2162636580000026</v>
       </c>
       <c r="D98" s="5">
-        <v>23.432908746954361</v>
+        <v>23.443621228334834</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>69.367700706999997</v>
+        <v>69.367291296999994</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.54044632100000456</v>
+        <v>-0.54066759700000944</v>
       </c>
       <c r="D99" s="5">
-        <v>-8.8925059067215031</v>
+        <v>-8.8960162622010674</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>70.587605956999994</v>
+        <v>70.587485027</v>
       </c>
       <c r="C100" s="5">
-        <v>1.2199052499999965</v>
+        <v>1.2201937300000054</v>
       </c>
       <c r="D100" s="5">
-        <v>23.268990338240524</v>
+        <v>23.275186760748046</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>70.658680278000006</v>
+        <v>70.658833379000001</v>
       </c>
       <c r="C101" s="5">
-        <v>7.1074321000011764E-2</v>
+        <v>7.1348352000001114E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>1.2149880690027981</v>
+        <v>1.2197006973681868</v>
       </c>
       <c r="E101" s="5">
-        <v>4.6192802945265177</v>
+        <v>4.6193847436393876</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>70.126088233000004</v>
+        <v>70.124523115000002</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.53259204500000124</v>
+        <v>-0.53431026399999837</v>
       </c>
       <c r="D102" s="5">
-        <v>-8.6793265594116935</v>
+        <v>-8.7061551616286366</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>71.219863188000005</v>
+        <v>71.220191912000004</v>
       </c>
       <c r="C103" s="5">
-        <v>1.0937749550000007</v>
+        <v>1.0956687970000019</v>
       </c>
       <c r="D103" s="5">
-        <v>20.408807485869573</v>
+        <v>20.447731570580686</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>70.765721619000004</v>
+        <v>70.766086157000004</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.4541415690000008</v>
+        <v>-0.4541057550000005</v>
       </c>
       <c r="D104" s="5">
-        <v>-7.3891958857940976</v>
+        <v>-7.3886005325919708</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>71.245379329000002</v>
+        <v>71.245771042000001</v>
       </c>
       <c r="C105" s="5">
-        <v>0.47965770999999791</v>
+        <v>0.47968488499999751</v>
       </c>
       <c r="D105" s="5">
-        <v>8.4439083813911289</v>
+        <v>8.4443596111348782</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>70.947808850000001</v>
+        <v>70.948138752999995</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.29757047900000089</v>
+        <v>-0.29763228900000627</v>
       </c>
       <c r="D106" s="5">
-        <v>-4.8984906068352814</v>
+        <v>-4.8994585138826707</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>71.533762783</v>
+        <v>71.534507237</v>
       </c>
       <c r="C107" s="5">
-        <v>0.58595393299999898</v>
+        <v>0.58636848400000474</v>
       </c>
       <c r="D107" s="5">
-        <v>10.373545898060765</v>
+        <v>10.381171270028556</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>71.486852194999997</v>
+        <v>71.486827970999997</v>
       </c>
       <c r="C108" s="5">
-        <v>-4.6910588000002917E-2</v>
+        <v>-4.767926600000294E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>-0.78410683090325284</v>
+        <v>-0.79689989770487246</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>72.223189676000004</v>
+        <v>72.223016564000005</v>
       </c>
       <c r="C109" s="5">
-        <v>0.73633748100000673</v>
+        <v>0.7361885930000085</v>
       </c>
       <c r="D109" s="5">
-        <v>13.085230751436328</v>
+        <v>13.08243796985642</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>73.061840984</v>
+        <v>73.061580817000007</v>
       </c>
       <c r="C110" s="5">
-        <v>0.83865130799999577</v>
+        <v>0.83856425300000126</v>
       </c>
       <c r="D110" s="5">
-        <v>14.859615264787784</v>
+        <v>14.858010896052942</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>71.916016051</v>
+        <v>71.915846560999995</v>
       </c>
       <c r="C111" s="5">
-        <v>-1.1458249330000001</v>
+        <v>-1.1457342560000114</v>
       </c>
       <c r="D111" s="5">
-        <v>-17.27817376085342</v>
+        <v>-17.276978446649295</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>71.549418312</v>
+        <v>71.549411133000007</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.36659773899999948</v>
+        <v>-0.36643542799998841</v>
       </c>
       <c r="D112" s="5">
-        <v>-5.9484753733262892</v>
+        <v>-5.9459286755975889</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>72.090995527000004</v>
+        <v>72.091103412999999</v>
       </c>
       <c r="C113" s="5">
-        <v>0.54157721500000378</v>
+        <v>0.54169227999999237</v>
       </c>
       <c r="D113" s="5">
-        <v>9.4709750374637025</v>
+        <v>9.4730727760060205</v>
       </c>
       <c r="E113" s="5">
-        <v>2.0270902928906764</v>
+        <v>2.0270219100810616</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>72.747211762999996</v>
+        <v>72.746011186999993</v>
       </c>
       <c r="C114" s="5">
-        <v>0.65621623599999168</v>
+        <v>0.65490777399999445</v>
       </c>
       <c r="D114" s="5">
-        <v>11.48692958036095</v>
+        <v>11.462850929541313</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>72.912883796000003</v>
+        <v>72.913079992999997</v>
       </c>
       <c r="C115" s="5">
-        <v>0.16567203300000699</v>
+        <v>0.16706880600000318</v>
       </c>
       <c r="D115" s="5">
-        <v>2.7673307055200436</v>
+        <v>2.7910040809290493</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>72.758561122000003</v>
+        <v>72.758747346000007</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.15432267399999944</v>
+        <v>-0.15433264699998972</v>
       </c>
       <c r="D116" s="5">
-        <v>-2.5104835041773743</v>
+        <v>-2.5106371811825956</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>72.926811792999999</v>
+        <v>72.927059111999995</v>
       </c>
       <c r="C117" s="5">
-        <v>0.16825067099999558</v>
+        <v>0.16831176599998798</v>
       </c>
       <c r="D117" s="5">
-        <v>2.8105087764787484</v>
+        <v>2.8115350569503317</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>72.943567795000007</v>
+        <v>72.943791857999997</v>
       </c>
       <c r="C118" s="5">
-        <v>1.6756002000008152E-2</v>
+        <v>1.6732746000002408E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>0.27606624994984674</v>
+        <v>0.27568167215621386</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>72.852895244999999</v>
+        <v>72.853141700999998</v>
       </c>
       <c r="C119" s="5">
-        <v>-9.0672550000007845E-2</v>
+        <v>-9.0650156999998899E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>-1.4815047740346698</v>
+        <v>-1.4811368719239715</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>72.466707475000007</v>
+        <v>72.466801403000005</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.38618776999999227</v>
+        <v>-0.38634029799999325</v>
       </c>
       <c r="D120" s="5">
-        <v>-6.1788900983995365</v>
+        <v>-6.1812394635861967</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>72.401962038999997</v>
+        <v>72.401955627999996</v>
       </c>
       <c r="C121" s="5">
-        <v>-6.4745436000009704E-2</v>
+        <v>-6.4845775000009098E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>-1.0668881113608975</v>
+        <v>-1.0685320102336693</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>72.859522905999995</v>
+        <v>72.859415881999993</v>
       </c>
       <c r="C122" s="5">
-        <v>0.45756086699999798</v>
+        <v>0.45746025399999724</v>
       </c>
       <c r="D122" s="5">
-        <v>7.8529062327669319</v>
+        <v>7.851119734109524</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>74.617311076999997</v>
+        <v>74.617244474000003</v>
       </c>
       <c r="C123" s="5">
-        <v>1.7577881710000014</v>
+        <v>1.7578285920000098</v>
       </c>
       <c r="D123" s="5">
-        <v>33.118758587000571</v>
+        <v>33.119679210356566</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>74.422912448999995</v>
+        <v>74.422908444000001</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.19439862800000185</v>
+        <v>-0.19433603000000232</v>
       </c>
       <c r="D124" s="5">
-        <v>-3.0819197389936326</v>
+        <v>-3.0809442177799018</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>74.457220508999995</v>
+        <v>74.457253176999998</v>
       </c>
       <c r="C125" s="5">
-        <v>3.4308060000000751E-2</v>
+        <v>3.4344732999997518E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>0.55459016804040306</v>
+        <v>0.5551845229137875</v>
       </c>
       <c r="E125" s="5">
-        <v>3.2822753586663644</v>
+        <v>3.2821661092418797</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>74.078238381999995</v>
+        <v>74.077585192000001</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.37898212700000045</v>
+        <v>-0.37966798499999754</v>
       </c>
       <c r="D126" s="5">
-        <v>-5.9397966771433053</v>
+        <v>-5.9502439543774877</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>73.999215286999998</v>
+        <v>73.999285737999998</v>
       </c>
       <c r="C127" s="5">
-        <v>-7.9023094999996601E-2</v>
+        <v>-7.8299454000003266E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-1.2726182840473665</v>
+        <v>-1.2610432120830795</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>74.405848234000004</v>
+        <v>74.405911857999996</v>
       </c>
       <c r="C128" s="5">
-        <v>0.40663294700000563</v>
+        <v>0.40662611999999854</v>
       </c>
       <c r="D128" s="5">
-        <v>6.7971080008402796</v>
+        <v>6.7969837448610404</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>73.435453103</v>
+        <v>73.435582913999994</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.97039513100000363</v>
+        <v>-0.97032894400000202</v>
       </c>
       <c r="D129" s="5">
-        <v>-14.575099506317702</v>
+        <v>-14.574164003050083</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>74.408271396999993</v>
+        <v>74.408372126000003</v>
       </c>
       <c r="C130" s="5">
-        <v>0.97281829399999253</v>
+        <v>0.97278921200000923</v>
       </c>
       <c r="D130" s="5">
-        <v>17.107642648518919</v>
+        <v>17.107060924027763</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>74.310415293999995</v>
+        <v>74.310556941000002</v>
       </c>
       <c r="C131" s="5">
-        <v>-9.7856102999998029E-2</v>
+        <v>-9.7815185000001748E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>-1.5667836472287422</v>
+        <v>-1.5661311298076019</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>75.541639958999994</v>
+        <v>75.541691522999997</v>
       </c>
       <c r="C132" s="5">
-        <v>1.2312246649999992</v>
+        <v>1.2311345819999957</v>
       </c>
       <c r="D132" s="5">
-        <v>21.79813685602463</v>
+        <v>21.796348540176002</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>76.205287209999995</v>
+        <v>76.205304702000007</v>
       </c>
       <c r="C133" s="5">
-        <v>0.66364725100000044</v>
+        <v>0.66361317900000927</v>
       </c>
       <c r="D133" s="5">
-        <v>11.06682182572083</v>
+        <v>11.066217998362958</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>76.370632982000004</v>
+        <v>76.370606531999996</v>
       </c>
       <c r="C134" s="5">
-        <v>0.16534577200000911</v>
+        <v>0.16530182999998999</v>
       </c>
       <c r="D134" s="5">
-        <v>2.6349869242797919</v>
+        <v>2.6342776673722978</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>76.107586295999994</v>
+        <v>76.107585064999995</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.2630466860000098</v>
+        <v>-0.26302146700000151</v>
       </c>
       <c r="D135" s="5">
-        <v>-4.0558050103276404</v>
+        <v>-4.0554248830065749</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>76.403475632999999</v>
+        <v>76.403458142999995</v>
       </c>
       <c r="C136" s="5">
-        <v>0.29588933700000553</v>
+        <v>0.29587307799999962</v>
       </c>
       <c r="D136" s="5">
-        <v>4.7663945332494295</v>
+        <v>4.7661270752415774</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>76.422898196000006</v>
+        <v>76.422864059999995</v>
       </c>
       <c r="C137" s="5">
-        <v>1.9422563000006221E-2</v>
+        <v>1.9405917000000272E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>0.30547943008314427</v>
+        <v>0.3052173247518386</v>
       </c>
       <c r="E137" s="5">
-        <v>2.6400094894254211</v>
+        <v>2.6399186098462923</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>74.998186056999998</v>
+        <v>74.997966422000005</v>
       </c>
       <c r="C138" s="5">
-        <v>-1.4247121390000075</v>
+        <v>-1.4248976379999903</v>
       </c>
       <c r="D138" s="5">
-        <v>-20.213930340916086</v>
+        <v>-20.216306528670646</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>75.709145617000004</v>
+        <v>75.709093620000004</v>
       </c>
       <c r="C139" s="5">
-        <v>0.71095956000000626</v>
+        <v>0.71112719799999979</v>
       </c>
       <c r="D139" s="5">
-        <v>11.987881354642461</v>
+        <v>11.990893970533145</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>75.869739523000007</v>
+        <v>75.869689597000004</v>
       </c>
       <c r="C140" s="5">
-        <v>0.16059390600000256</v>
+        <v>0.16059597699999983</v>
       </c>
       <c r="D140" s="5">
-        <v>2.5753421971944412</v>
+        <v>2.5753775863791795</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>76.020690105</v>
+        <v>76.020792999999998</v>
       </c>
       <c r="C141" s="5">
-        <v>0.15095058199999301</v>
+        <v>0.15110340299999336</v>
       </c>
       <c r="D141" s="5">
-        <v>2.4138225971970684</v>
+        <v>2.4162947672437207</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>75.894172682999994</v>
+        <v>75.894212804000006</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.12651742200000626</v>
+        <v>-0.12658019599999193</v>
       </c>
       <c r="D142" s="5">
-        <v>-1.9789206471550469</v>
+        <v>-1.9798908961398465</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>75.707289110000005</v>
+        <v>75.707374697000006</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.1868835729999887</v>
+        <v>-0.18683810699999981</v>
       </c>
       <c r="D143" s="5">
-        <v>-2.9152152458627123</v>
+        <v>-2.9145140725951868</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>76.321668560000006</v>
+        <v>76.321689441999993</v>
       </c>
       <c r="C144" s="5">
-        <v>0.61437945000000127</v>
+        <v>0.61431474499998728</v>
       </c>
       <c r="D144" s="5">
-        <v>10.184861918677935</v>
+        <v>10.183728924759938</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>76.351702109000001</v>
+        <v>76.351730798999995</v>
       </c>
       <c r="C145" s="5">
-        <v>3.0033548999995219E-2</v>
+        <v>3.0041357000001767E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>0.47323865613215776</v>
+        <v>0.47336182346933153</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>75.740709408000001</v>
+        <v>75.740738327000003</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.61099270100000069</v>
+        <v>-0.6109924719999924</v>
       </c>
       <c r="D146" s="5">
-        <v>-9.1912403916579279</v>
+        <v>-9.1912337938221391</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>75.473418444000004</v>
+        <v>75.473484649</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.26729096399999719</v>
+        <v>-0.26725367800000299</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.1535943925939183</v>
+        <v>-4.1530246260339299</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>75.330174779999993</v>
+        <v>75.330208326999994</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.14324366400001054</v>
+        <v>-0.14327632200000551</v>
       </c>
       <c r="D148" s="5">
-        <v>-2.2538978640334717</v>
+        <v>-2.2544044179817924</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>75.321396901</v>
+        <v>75.321371028000002</v>
       </c>
       <c r="C149" s="5">
-        <v>-8.7778789999930495E-3</v>
+        <v>-8.8372989999925267E-3</v>
       </c>
       <c r="D149" s="5">
-        <v>-0.13974090288907393</v>
+        <v>-0.140686176571303</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.4413236359801629</v>
+        <v>-1.4413134675706596</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>76.163050290000001</v>
+        <v>76.162928816999994</v>
       </c>
       <c r="C150" s="5">
-        <v>0.84165338900000108</v>
+        <v>0.84155778899999234</v>
       </c>
       <c r="D150" s="5">
-        <v>14.264561783030217</v>
+        <v>14.262845898081089</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>76.217098597000003</v>
+        <v>76.216923606999998</v>
       </c>
       <c r="C151" s="5">
-        <v>5.4048307000002183E-2</v>
+        <v>5.39947900000044E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>0.85489892628585196</v>
+        <v>0.85405049532052413</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>76.875326272999999</v>
+        <v>76.875135835999998</v>
       </c>
       <c r="C152" s="5">
-        <v>0.65822767599999565</v>
+        <v>0.65821222900000009</v>
       </c>
       <c r="D152" s="5">
-        <v>10.870171110917726</v>
+        <v>10.869929931727441</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>76.120272763000003</v>
+        <v>76.120380005000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.75505350999999621</v>
+        <v>-0.7547558309999971</v>
       </c>
       <c r="D153" s="5">
-        <v>-11.169856061469297</v>
+        <v>-11.165713562755341</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>76.271733740000002</v>
+        <v>76.271730023999993</v>
       </c>
       <c r="C154" s="5">
-        <v>0.15146097699999927</v>
+        <v>0.15135001899999168</v>
       </c>
       <c r="D154" s="5">
-        <v>2.4140148830155139</v>
+        <v>2.4122235928356384</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>76.393100071000006</v>
+        <v>76.393176874000005</v>
       </c>
       <c r="C155" s="5">
-        <v>0.12136633100000438</v>
+        <v>0.12144685000001232</v>
       </c>
       <c r="D155" s="5">
-        <v>1.9262836086196833</v>
+        <v>1.9275728852323537</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>75.909914142999995</v>
+        <v>75.909957020999997</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.4831859280000117</v>
+        <v>-0.48321985300000847</v>
       </c>
       <c r="D156" s="5">
-        <v>-7.3314449328600206</v>
+        <v>-7.3319347904097558</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>75.588576435999997</v>
+        <v>75.588644634000005</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.32133770699999786</v>
+        <v>-0.32131238699999187</v>
       </c>
       <c r="D157" s="5">
-        <v>-4.9631587381497759</v>
+        <v>-4.9627739838250973</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>76.005930116000002</v>
+        <v>76.006076429000004</v>
       </c>
       <c r="C158" s="5">
-        <v>0.41735368000000506</v>
+        <v>0.41743179499999883</v>
       </c>
       <c r="D158" s="5">
-        <v>6.8306179017269653</v>
+        <v>6.831929097229561</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>76.153137021999996</v>
+        <v>76.153313440999995</v>
       </c>
       <c r="C159" s="5">
-        <v>0.14720690599999386</v>
+        <v>0.14723701199999084</v>
       </c>
       <c r="D159" s="5">
-        <v>2.3490561699853085</v>
+        <v>2.3495371457978642</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>75.851871259999996</v>
+        <v>75.852014685</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.30126576199999988</v>
+        <v>-0.30129875599999423</v>
       </c>
       <c r="D160" s="5">
-        <v>-4.6453200370947911</v>
+        <v>-4.6458072342145051</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>76.167151906000001</v>
+        <v>76.167031535000007</v>
       </c>
       <c r="C161" s="5">
-        <v>0.31528064600000505</v>
+        <v>0.31501685000000634</v>
       </c>
       <c r="D161" s="5">
-        <v>5.1034583356834418</v>
+        <v>5.0990803939159113</v>
       </c>
       <c r="E161" s="5">
-        <v>1.1228615503661388</v>
+        <v>1.1227364763257475</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>76.441927585000002</v>
+        <v>76.442035255999997</v>
       </c>
       <c r="C162" s="5">
-        <v>0.27477567900000111</v>
+        <v>0.27500372099999026</v>
       </c>
       <c r="D162" s="5">
-        <v>4.4159779684141531</v>
+        <v>4.4197230859352343</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>76.458480511999994</v>
+        <v>76.457837905999995</v>
       </c>
       <c r="C163" s="5">
-        <v>1.6552926999992224E-2</v>
+        <v>1.5802649999997698E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>0.26016071590910794</v>
+        <v>0.24835492581829488</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>76.396082316000005</v>
+        <v>76.395317770999995</v>
       </c>
       <c r="C164" s="5">
-        <v>-6.2398195999989525E-2</v>
+        <v>-6.2520134999999755E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.97494289839268333</v>
+        <v>-0.97684775160797876</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>76.459672026999996</v>
+        <v>76.460166345000005</v>
       </c>
       <c r="C165" s="5">
-        <v>6.3589710999991667E-2</v>
+        <v>6.4848574000009762E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>1.003427931576617</v>
+        <v>1.0233955644026738</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>76.077243933000005</v>
+        <v>76.077366776000005</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.38242809399999089</v>
+        <v>-0.38279956899999945</v>
       </c>
       <c r="D166" s="5">
-        <v>-5.8396461766621943</v>
+        <v>-5.8451265425694672</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>76.159161944999994</v>
+        <v>76.159294255000006</v>
       </c>
       <c r="C167" s="5">
-        <v>8.1918011999988494E-2</v>
+        <v>8.1927479000000858E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>1.299808870876995</v>
+        <v>1.2999578649094623</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>76.005730912000004</v>
+        <v>76.005825248999997</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.15343103299998972</v>
+        <v>-0.15346900600000879</v>
       </c>
       <c r="D168" s="5">
-        <v>-2.3909243257931978</v>
+        <v>-2.3915054096063648</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>76.202667429000002</v>
+        <v>76.202784245000004</v>
       </c>
       <c r="C169" s="5">
-        <v>0.19693651699999748</v>
+        <v>0.19695899600000644</v>
       </c>
       <c r="D169" s="5">
-        <v>3.1539846403790595</v>
+        <v>3.1543458222072607</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>76.187752931999995</v>
+        <v>76.187956086</v>
       </c>
       <c r="C170" s="5">
-        <v>-1.4914497000006577E-2</v>
+        <v>-1.4828159000003893E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.23461308629024735</v>
+        <v>-0.2332560389759597</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>76.100109181999997</v>
+        <v>76.100362161000007</v>
       </c>
       <c r="C171" s="5">
-        <v>-8.7643749999998022E-2</v>
+        <v>-8.7593924999993078E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.371737761129499</v>
+        <v>-1.3709592275681026</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>76.240446478999999</v>
+        <v>76.240683713999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.14033729700000208</v>
+        <v>0.1403215529999926</v>
       </c>
       <c r="D172" s="5">
-        <v>2.2355206630702451</v>
+        <v>2.2352598119648626</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>76.23027725</v>
+        <v>76.230027401000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.0169228999998836E-2</v>
+        <v>-1.0656312999998363E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.159943009828456</v>
+        <v>-0.16759752350600232</v>
       </c>
       <c r="E173" s="5">
-        <v>8.287738535623923E-2</v>
+        <v>8.2707524148495359E-2</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>76.775256732000003</v>
+        <v>76.775534331000003</v>
       </c>
       <c r="C174" s="5">
-        <v>0.54497948200000224</v>
+        <v>0.54550693000000194</v>
       </c>
       <c r="D174" s="5">
-        <v>8.9244402489417229</v>
+        <v>8.9334507946975616</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>76.986300645</v>
+        <v>76.985145048000007</v>
       </c>
       <c r="C175" s="5">
-        <v>0.21104391299999747</v>
+        <v>0.20961071700000389</v>
       </c>
       <c r="D175" s="5">
-        <v>3.3489545635917439</v>
+        <v>3.3258570846379953</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>77.358228075</v>
+        <v>77.356912852999997</v>
       </c>
       <c r="C176" s="5">
-        <v>0.3719274299999995</v>
+        <v>0.3717678049999904</v>
       </c>
       <c r="D176" s="5">
-        <v>5.9538508099818754</v>
+        <v>5.9513189890514351</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>78.989940148000002</v>
+        <v>78.990920567000003</v>
       </c>
       <c r="C177" s="5">
-        <v>1.6317120730000028</v>
+        <v>1.6340077140000062</v>
       </c>
       <c r="D177" s="5">
-        <v>28.46453679718941</v>
+        <v>28.509888244151259</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>78.838580937000003</v>
+        <v>78.838984803000002</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.15135921099999905</v>
+        <v>-0.15193576400000097</v>
       </c>
       <c r="D178" s="5">
-        <v>-2.2753405772127255</v>
+        <v>-2.283888205260054</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>78.987766546000003</v>
+        <v>78.988039810000004</v>
       </c>
       <c r="C179" s="5">
-        <v>0.14918560899999989</v>
+        <v>0.14905500700000118</v>
       </c>
       <c r="D179" s="5">
-        <v>2.2945330722685453</v>
+        <v>2.2924915628706577</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>79.381802230000005</v>
+        <v>79.381897194000004</v>
       </c>
       <c r="C180" s="5">
-        <v>0.39403568400000211</v>
+        <v>0.39385738400000037</v>
       </c>
       <c r="D180" s="5">
-        <v>6.1532874556215589</v>
+        <v>6.1504044469343544</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>80.020333977000007</v>
+        <v>80.020352724000006</v>
       </c>
       <c r="C181" s="5">
-        <v>0.63853174700000181</v>
+        <v>0.63845553000000166</v>
       </c>
       <c r="D181" s="5">
-        <v>10.091264595335669</v>
+        <v>10.089993688384258</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>80.461607061999999</v>
+        <v>80.461736133000002</v>
       </c>
       <c r="C182" s="5">
-        <v>0.44127308499999174</v>
+        <v>0.44138340899999662</v>
       </c>
       <c r="D182" s="5">
-        <v>6.8218547320304523</v>
+        <v>6.8236107084338693</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>81.170780625000006</v>
+        <v>81.171084639</v>
       </c>
       <c r="C183" s="5">
-        <v>0.70917356300000733</v>
+        <v>0.70934850599999777</v>
       </c>
       <c r="D183" s="5">
-        <v>11.104651521421527</v>
+        <v>11.107506359160734</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>81.384850444999998</v>
+        <v>81.385224155000003</v>
       </c>
       <c r="C184" s="5">
-        <v>0.21406981999999175</v>
+        <v>0.21413951600000303</v>
       </c>
       <c r="D184" s="5">
-        <v>3.2110426706272621</v>
+        <v>3.2120911191054313</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>81.364517582000005</v>
+        <v>81.364171385999995</v>
       </c>
       <c r="C185" s="5">
-        <v>-2.033286299999304E-2</v>
+        <v>-2.1052769000007743E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-0.29939154720496353</v>
+        <v>-0.30997531590977179</v>
       </c>
       <c r="E185" s="5">
-        <v>6.7351720565859585</v>
+        <v>6.7350677417343352</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>79.970362206999994</v>
+        <v>79.970882329999995</v>
       </c>
       <c r="C186" s="5">
-        <v>-1.3941553750000111</v>
+        <v>-1.3932890560000004</v>
       </c>
       <c r="D186" s="5">
-        <v>-18.730402103287112</v>
+        <v>-18.719909054281569</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>80.584158712000004</v>
+        <v>80.582476995999997</v>
       </c>
       <c r="C187" s="5">
-        <v>0.61379650500001048</v>
+        <v>0.61159466600000201</v>
       </c>
       <c r="D187" s="5">
-        <v>9.6092885520008942</v>
+        <v>9.5732901703259756</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>80.637289190000004</v>
+        <v>80.635499742999997</v>
       </c>
       <c r="C188" s="5">
-        <v>5.3130477999999925E-2</v>
+        <v>5.3022746999999981E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>0.79405531091036874</v>
+        <v>0.79245599647430609</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>81.551160323000005</v>
+        <v>81.552413837000003</v>
       </c>
       <c r="C189" s="5">
-        <v>0.91387113300000067</v>
+        <v>0.91691409400000623</v>
       </c>
       <c r="D189" s="5">
-        <v>14.480284819049283</v>
+        <v>14.531898202760996</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>81.154313794999993</v>
+        <v>81.155674504999993</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.39684652800001174</v>
+        <v>-0.39673933200000988</v>
       </c>
       <c r="D190" s="5">
-        <v>-5.685691867437348</v>
+        <v>-5.6841118640655548</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>81.062709154000004</v>
+        <v>81.063012704000002</v>
       </c>
       <c r="C191" s="5">
-        <v>-9.1604640999989329E-2</v>
+        <v>-9.2661800999991328E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-1.3461476157990315</v>
+        <v>-1.3615626708104345</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>81.157358873000007</v>
+        <v>81.157554353999998</v>
       </c>
       <c r="C192" s="5">
-        <v>9.4649719000003074E-2</v>
+        <v>9.454164999999648E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>1.4101663156991906</v>
+        <v>1.4085405679777452</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>80.982451994000002</v>
+        <v>80.981361294999999</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.17490687900000523</v>
+        <v>-0.17619305899999915</v>
       </c>
       <c r="D193" s="5">
-        <v>-2.5557529435957682</v>
+        <v>-2.5743167500777209</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>81.349769805999998</v>
+        <v>81.349594396000001</v>
       </c>
       <c r="C194" s="5">
-        <v>0.36731781199999602</v>
+        <v>0.36823310100000128</v>
       </c>
       <c r="D194" s="5">
-        <v>5.5807817806515558</v>
+        <v>5.5951149408831835</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>81.498336335000005</v>
+        <v>81.498894120000003</v>
       </c>
       <c r="C195" s="5">
-        <v>0.14856652900000711</v>
+        <v>0.14929972400000224</v>
       </c>
       <c r="D195" s="5">
-        <v>2.2136695538263362</v>
+        <v>2.2247096567428626</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>81.167968783999996</v>
+        <v>81.168599716000003</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.33036755100000903</v>
+        <v>-0.33029440399999999</v>
       </c>
       <c r="D196" s="5">
-        <v>-4.7574060472695967</v>
+        <v>-4.756344241943788</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>81.216959826999997</v>
+        <v>81.216806910000003</v>
       </c>
       <c r="C197" s="5">
-        <v>4.89910430000009E-2</v>
+        <v>4.8207193999999731E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>0.72670052587135991</v>
+        <v>0.71502984925901902</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.1813539358250349</v>
+        <v>-0.18111715942006335</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>82.106423816000003</v>
+        <v>82.107077141999994</v>
       </c>
       <c r="C198" s="5">
-        <v>0.88946398900000645</v>
+        <v>0.89027023199999178</v>
       </c>
       <c r="D198" s="5">
-        <v>13.963268426055308</v>
+        <v>13.976725804038971</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>82.772283048999995</v>
+        <v>82.770604239999997</v>
       </c>
       <c r="C199" s="5">
-        <v>0.66585923299999195</v>
+        <v>0.66352709800000298</v>
       </c>
       <c r="D199" s="5">
-        <v>10.177666673037432</v>
+        <v>10.140336655031511</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>82.918147277000003</v>
+        <v>82.916457749000003</v>
       </c>
       <c r="C200" s="5">
-        <v>0.14586422800000776</v>
+        <v>0.14585350900000549</v>
       </c>
       <c r="D200" s="5">
-        <v>2.1352991954935563</v>
+        <v>2.1351844836502432</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>82.028931125</v>
+        <v>82.030058668999999</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.88921615200000304</v>
+        <v>-0.88639908000000389</v>
       </c>
       <c r="D201" s="5">
-        <v>-12.136286496336457</v>
+        <v>-12.100302467886159</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>82.444632267000003</v>
+        <v>82.446698627000004</v>
       </c>
       <c r="C202" s="5">
-        <v>0.41570114200000319</v>
+        <v>0.41663995800000464</v>
       </c>
       <c r="D202" s="5">
-        <v>6.2536829596234078</v>
+        <v>6.2681145100921265</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>82.750973607999995</v>
+        <v>82.751393686</v>
       </c>
       <c r="C203" s="5">
-        <v>0.30634134099999244</v>
+        <v>0.3046950589999966</v>
       </c>
       <c r="D203" s="5">
-        <v>4.5511281256057634</v>
+        <v>4.526055302330767</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>82.964863504999997</v>
+        <v>82.964813188999997</v>
       </c>
       <c r="C204" s="5">
-        <v>0.21388989700000138</v>
+        <v>0.21341950299999723</v>
       </c>
       <c r="D204" s="5">
-        <v>3.1461661061278789</v>
+        <v>3.1391323478601407</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>83.443695888999997</v>
+        <v>83.441086690000006</v>
       </c>
       <c r="C205" s="5">
-        <v>0.47883238400000039</v>
+        <v>0.47627350100000854</v>
       </c>
       <c r="D205" s="5">
-        <v>7.1499427228948198</v>
+        <v>7.1105235215609852</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>83.574571767999998</v>
+        <v>83.573702959000002</v>
       </c>
       <c r="C206" s="5">
-        <v>0.13087587900000131</v>
+        <v>0.13261626899999612</v>
       </c>
       <c r="D206" s="5">
-        <v>1.8984411437873216</v>
+        <v>1.9239684300204729</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>84.205752892999996</v>
+        <v>84.206144667000004</v>
       </c>
       <c r="C207" s="5">
-        <v>0.63118112499999768</v>
+        <v>0.63244170800000177</v>
       </c>
       <c r="D207" s="5">
-        <v>9.4488593518042627</v>
+        <v>9.4686252853378061</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>84.980421812000003</v>
+        <v>84.983128770999997</v>
       </c>
       <c r="C208" s="5">
-        <v>0.77466891900000689</v>
+        <v>0.77698410399999318</v>
       </c>
       <c r="D208" s="5">
-        <v>11.615736638788832</v>
+        <v>11.652175082847439</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>85.170827961000001</v>
+        <v>85.170450095000007</v>
       </c>
       <c r="C209" s="5">
-        <v>0.19040614899999753</v>
+        <v>0.18732132400000978</v>
       </c>
       <c r="D209" s="5">
-        <v>2.7220883783906746</v>
+        <v>2.6773647244159759</v>
       </c>
       <c r="E209" s="5">
-        <v>4.8682789191101472</v>
+        <v>4.86801111176558</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>85.207866761000005</v>
+        <v>85.208456393000006</v>
       </c>
       <c r="C210" s="5">
-        <v>3.7038800000004812E-2</v>
+        <v>3.8006297999999106E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>0.52310190647892885</v>
+        <v>0.53680189871065931</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>85.582682857999998</v>
+        <v>85.581125622000002</v>
       </c>
       <c r="C211" s="5">
-        <v>0.37481609699999296</v>
+        <v>0.37266922899999599</v>
       </c>
       <c r="D211" s="5">
-        <v>5.4082126611427972</v>
+        <v>5.3764485641145887</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>85.923780320999995</v>
+        <v>85.922602912000002</v>
       </c>
       <c r="C212" s="5">
-        <v>0.34109746299999699</v>
+        <v>0.34147729000000027</v>
       </c>
       <c r="D212" s="5">
-        <v>4.8889536088133623</v>
+        <v>4.8946087213985301</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>85.882053701999993</v>
+        <v>85.882265160000003</v>
       </c>
       <c r="C213" s="5">
-        <v>-4.1726619000002074E-2</v>
+        <v>-4.0337751999999227E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>-0.58119440521140486</v>
+        <v>-0.56190700200234867</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>85.990111823999996</v>
+        <v>85.992843571999998</v>
       </c>
       <c r="C214" s="5">
-        <v>0.10805812200000275</v>
+        <v>0.1105784119999953</v>
       </c>
       <c r="D214" s="5">
-        <v>1.5203509175913288</v>
+        <v>1.556058417335171</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>86.327026735000004</v>
+        <v>86.327982985000006</v>
       </c>
       <c r="C215" s="5">
-        <v>0.33691491100000803</v>
+        <v>0.33513941300000738</v>
       </c>
       <c r="D215" s="5">
-        <v>4.8043320409197676</v>
+        <v>4.778313625187125</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>86.742346737000005</v>
+        <v>86.742507928999999</v>
       </c>
       <c r="C216" s="5">
-        <v>0.41532000200000141</v>
+        <v>0.41452494399999296</v>
       </c>
       <c r="D216" s="5">
-        <v>5.9284481834280589</v>
+        <v>5.9167305358913236</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>86.941661169</v>
+        <v>86.937892520999995</v>
       </c>
       <c r="C217" s="5">
-        <v>0.19931443199999421</v>
+        <v>0.19538459199999636</v>
       </c>
       <c r="D217" s="5">
-        <v>2.7924452785081488</v>
+        <v>2.7366982752537572</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>86.922363943999997</v>
+        <v>86.921146058999994</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.9297225000002527E-2</v>
+        <v>-1.6746462000000406E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-0.26602231773233953</v>
+        <v>-0.2309059631213084</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>86.798945599999996</v>
+        <v>86.800481153000007</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.12341834400000096</v>
+        <v>-0.12066490599998758</v>
       </c>
       <c r="D219" s="5">
-        <v>-1.6905994365468691</v>
+        <v>-1.6531930184992105</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>87.273243657999998</v>
+        <v>87.276839045000003</v>
       </c>
       <c r="C220" s="5">
-        <v>0.47429805800000224</v>
+        <v>0.47635789199999579</v>
       </c>
       <c r="D220" s="5">
-        <v>6.7578984131269282</v>
+        <v>6.7880151636619646</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>87.554789751000001</v>
+        <v>87.552334814999995</v>
       </c>
       <c r="C221" s="5">
-        <v>0.28154609300000288</v>
+        <v>0.27549576999999204</v>
       </c>
       <c r="D221" s="5">
-        <v>3.9406678682886831</v>
+        <v>3.8543473746140755</v>
       </c>
       <c r="E221" s="5">
-        <v>2.7990355936091449</v>
+        <v>2.7966092903620954</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>88.280640032999997</v>
+        <v>88.278885978999995</v>
       </c>
       <c r="C222" s="5">
-        <v>0.72585028199999613</v>
+        <v>0.72655116399999997</v>
       </c>
       <c r="D222" s="5">
-        <v>10.414666188137399</v>
+        <v>10.425491749528115</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>88.676567392999999</v>
+        <v>88.674457498999999</v>
       </c>
       <c r="C223" s="5">
-        <v>0.39592736000000173</v>
+        <v>0.39557152000000428</v>
       </c>
       <c r="D223" s="5">
-        <v>5.5166039258233601</v>
+        <v>5.5116352765060661</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>87.760985052999999</v>
+        <v>87.760984403999998</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.91558234000000027</v>
+        <v>-0.91347309500000051</v>
       </c>
       <c r="D224" s="5">
-        <v>-11.710026116818906</v>
+        <v>-11.684821706241443</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>89.025143252999996</v>
+        <v>89.025146199000005</v>
       </c>
       <c r="C225" s="5">
-        <v>1.2641581999999971</v>
+        <v>1.2641617950000068</v>
       </c>
       <c r="D225" s="5">
-        <v>18.722847237258012</v>
+        <v>18.722904917855686</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>89.522050840999995</v>
+        <v>89.526174131000005</v>
       </c>
       <c r="C226" s="5">
-        <v>0.49690758799999912</v>
+        <v>0.50102793199999951</v>
       </c>
       <c r="D226" s="5">
-        <v>6.907481655797465</v>
+        <v>6.9665426824723653</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>88.739344380999995</v>
+        <v>88.742851200999993</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.78270645999999999</v>
+        <v>-0.7833229300000113</v>
       </c>
       <c r="D227" s="5">
-        <v>-10.001698003485149</v>
+        <v>-10.008761270483813</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>88.799469504000001</v>
+        <v>88.801705677000001</v>
       </c>
       <c r="C228" s="5">
-        <v>6.0125123000005942E-2</v>
+        <v>5.8854476000007594E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>0.81609374753424113</v>
+        <v>0.79875228986352464</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>87.948597535999994</v>
+        <v>87.943824797000005</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.85087196800000697</v>
+        <v>-0.85788087999999618</v>
       </c>
       <c r="D229" s="5">
-        <v>-10.911311483944996</v>
+        <v>-10.996209020889747</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>87.874566406</v>
+        <v>87.875094411999996</v>
       </c>
       <c r="C230" s="5">
-        <v>-7.4031129999994505E-2</v>
+        <v>-6.8730385000009164E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>-1.0054420928242047</v>
+        <v>-0.93381050766668805</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>88.680321182</v>
+        <v>88.683061198000004</v>
       </c>
       <c r="C231" s="5">
-        <v>0.80575477600000056</v>
+        <v>0.8079667860000086</v>
       </c>
       <c r="D231" s="5">
-        <v>11.575475669001523</v>
+        <v>11.608804115402926</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>88.452986261000007</v>
+        <v>88.455243296000006</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.22733492099999353</v>
+        <v>-0.22781790199999818</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.0332347546994654</v>
+        <v>-3.0394956002651852</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>88.438390651000006</v>
+        <v>88.429986198999998</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.4595610000000647E-2</v>
+        <v>-2.5257097000007889E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-0.19783215825414091</v>
+        <v>-0.34210480587816283</v>
       </c>
       <c r="E233" s="5">
-        <v>1.0091976721238183</v>
+        <v>1.0024305872076367</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>88.459407272000007</v>
+        <v>88.451402986000005</v>
       </c>
       <c r="C234" s="5">
-        <v>2.1016621000001123E-2</v>
+        <v>2.1416787000006821E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>0.28554267330445082</v>
+        <v>0.29101447136585801</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>88.638878473000005</v>
+        <v>88.633799146000001</v>
       </c>
       <c r="C235" s="5">
-        <v>0.17947120099999836</v>
+        <v>0.18239615999999614</v>
       </c>
       <c r="D235" s="5">
-        <v>2.4619763145629747</v>
+        <v>2.502785941832264</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>89.044520611999999</v>
+        <v>89.046477502000002</v>
       </c>
       <c r="C236" s="5">
-        <v>0.40564213899999402</v>
+        <v>0.41267835600000069</v>
       </c>
       <c r="D236" s="5">
-        <v>5.6319684799529313</v>
+        <v>5.7325122777938997</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>88.969664257000005</v>
+        <v>88.972038288999997</v>
       </c>
       <c r="C237" s="5">
-        <v>-7.4856354999994323E-2</v>
+        <v>-7.4439213000005111E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-1.004143278874492</v>
+        <v>-0.99855148324904386</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>89.38381579</v>
+        <v>89.389774020000004</v>
       </c>
       <c r="C238" s="5">
-        <v>0.41415153299999474</v>
+        <v>0.4177357310000076</v>
       </c>
       <c r="D238" s="5">
-        <v>5.7312261099977668</v>
+        <v>5.7819555884482954</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>90.849477183999994</v>
+        <v>90.858727041999998</v>
       </c>
       <c r="C239" s="5">
-        <v>1.4656613939999943</v>
+        <v>1.4689530219999938</v>
       </c>
       <c r="D239" s="5">
-        <v>21.552109423772372</v>
+        <v>21.603395743508912</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>90.248306878999998</v>
+        <v>90.258435085000002</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.60117030499999657</v>
+        <v>-0.60029195699999605</v>
       </c>
       <c r="D240" s="5">
-        <v>-7.6579382165866576</v>
+        <v>-7.6464024835221966</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>90.206443485999998</v>
+        <v>90.208588499000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-4.186339299999986E-2</v>
+        <v>-4.9846586000001025E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.55522485725869597</v>
+        <v>-0.66070887325373473</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>90.180651518000005</v>
+        <v>90.164286885999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-2.5791967999992949E-2</v>
+        <v>-4.4301613000001794E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.34256684107564217</v>
+        <v>-0.58773313796769422</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>89.797072564000004</v>
+        <v>89.812946126</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.38357895400000075</v>
+        <v>-0.35134075999999936</v>
       </c>
       <c r="D243" s="5">
-        <v>-4.9864115287027282</v>
+        <v>-4.5770833662475692</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>89.397973011999994</v>
+        <v>89.41397972</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.39909955200000979</v>
+        <v>-0.39896640599999955</v>
       </c>
       <c r="D244" s="5">
-        <v>-5.2048936706677313</v>
+        <v>-5.2023021812709347</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>90.447919428999995</v>
+        <v>90.409862094999994</v>
       </c>
       <c r="C245" s="5">
-        <v>1.049946417000001</v>
+        <v>0.99588237499999366</v>
       </c>
       <c r="D245" s="5">
-        <v>15.040540398594416</v>
+        <v>14.215377135277629</v>
       </c>
       <c r="E245" s="5">
-        <v>2.2722358052964742</v>
+        <v>2.238919150733043</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>90.675420115999998</v>
+        <v>90.635842326000002</v>
       </c>
       <c r="C246" s="5">
-        <v>0.2275006870000027</v>
+        <v>0.2259802310000083</v>
       </c>
       <c r="D246" s="5">
-        <v>3.0604280981157306</v>
+        <v>3.0409896357835642</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>90.803227109000005</v>
+        <v>90.810321637000001</v>
       </c>
       <c r="C247" s="5">
-        <v>0.1278069930000072</v>
+        <v>0.17447931099999892</v>
       </c>
       <c r="D247" s="5">
-        <v>1.7045738001122412</v>
+        <v>2.3346866076108252</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>90.754386772999993</v>
+        <v>90.764007320000005</v>
       </c>
       <c r="C248" s="5">
-        <v>-4.884033600001203E-2</v>
+        <v>-4.6314316999996663E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>-0.64353806756897169</v>
+        <v>-0.61030009137179597</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>88.633537305999994</v>
+        <v>88.640213935000006</v>
       </c>
       <c r="C249" s="5">
-        <v>-2.1208494669999993</v>
+        <v>-2.123793384999999</v>
       </c>
       <c r="D249" s="5">
-        <v>-24.705116540300931</v>
+        <v>-24.732827629951327</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>88.479376334999998</v>
+        <v>88.489208726000001</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.15416097099999604</v>
+        <v>-0.15100520900000447</v>
       </c>
       <c r="D250" s="5">
-        <v>-2.0673179797209729</v>
+        <v>-2.0252434688464938</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>88.911151950000004</v>
+        <v>88.929278175999997</v>
       </c>
       <c r="C251" s="5">
-        <v>0.4317756150000065</v>
+        <v>0.44006944999999575</v>
       </c>
       <c r="D251" s="5">
-        <v>6.015706511534602</v>
+        <v>6.1337396847333192</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>88.985366550999998</v>
+        <v>89.003861317000002</v>
       </c>
       <c r="C252" s="5">
-        <v>7.4214600999994218E-2</v>
+        <v>7.4583141000005071E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>1.0062574965733262</v>
+        <v>1.0110704388484049</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>89.768848872999996</v>
+        <v>89.779066619000005</v>
       </c>
       <c r="C253" s="5">
-        <v>0.78348232199999757</v>
+        <v>0.77520530200000337</v>
       </c>
       <c r="D253" s="5">
-        <v>11.092502278312066</v>
+        <v>10.96725716739444</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>90.163273634999996</v>
+        <v>90.130485113000006</v>
       </c>
       <c r="C254" s="5">
-        <v>0.39442476199999987</v>
+        <v>0.35141849400000069</v>
       </c>
       <c r="D254" s="5">
-        <v>5.401838342159726</v>
+        <v>4.7995629165469733</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>91.646507812999999</v>
+        <v>91.673344447999995</v>
       </c>
       <c r="C255" s="5">
-        <v>1.4832341780000036</v>
+        <v>1.5428593349999886</v>
       </c>
       <c r="D255" s="5">
-        <v>21.628399113452158</v>
+        <v>22.59038385704968</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>90.551822009999995</v>
+        <v>90.579801907000004</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.0946858030000044</v>
+        <v>-1.0935425409999908</v>
       </c>
       <c r="D256" s="5">
-        <v>-13.42843490319019</v>
+        <v>-13.411644645871368</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>91.289115985999999</v>
+        <v>91.218273070999999</v>
       </c>
       <c r="C257" s="5">
-        <v>0.73729397600000368</v>
+        <v>0.63847116399999493</v>
       </c>
       <c r="D257" s="5">
-        <v>10.220328051517203</v>
+        <v>8.7942025187136572</v>
       </c>
       <c r="E257" s="5">
-        <v>0.93003417028330038</v>
+        <v>0.89416238147841387</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>91.178691946000001</v>
+        <v>91.105578691000005</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.11042403999999806</v>
+        <v>-0.11269437999999354</v>
       </c>
       <c r="D258" s="5">
-        <v>-1.4419115657389736</v>
+        <v>-1.4724915149953111</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>91.297819998999998</v>
+        <v>91.316332396000007</v>
       </c>
       <c r="C259" s="5">
-        <v>0.11912805299999718</v>
+        <v>0.2107537050000019</v>
       </c>
       <c r="D259" s="5">
-        <v>1.5791563080435278</v>
+        <v>2.811541506422599</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>91.847477921999996</v>
+        <v>91.865354252000003</v>
       </c>
       <c r="C260" s="5">
-        <v>0.54965792299999805</v>
+        <v>0.54902185599999598</v>
       </c>
       <c r="D260" s="5">
-        <v>7.468684455471486</v>
+        <v>7.4581911645161147</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>92.344662361999994</v>
+        <v>92.358254502999998</v>
       </c>
       <c r="C261" s="5">
-        <v>0.49718443999999806</v>
+        <v>0.49290025099999468</v>
       </c>
       <c r="D261" s="5">
-        <v>6.69271059551102</v>
+        <v>6.6319984884030569</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>93.019334805</v>
+        <v>93.035238184999997</v>
       </c>
       <c r="C262" s="5">
-        <v>0.67467244300000573</v>
+        <v>0.67698368199999948</v>
       </c>
       <c r="D262" s="5">
-        <v>9.1282475283620776</v>
+        <v>9.1593869346659353</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>93.203667490000001</v>
+        <v>93.232495170999997</v>
       </c>
       <c r="C263" s="5">
-        <v>0.18433268500000111</v>
+        <v>0.1972569859999993</v>
       </c>
       <c r="D263" s="5">
-        <v>2.4040818802495201</v>
+        <v>2.5741678243760058</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>93.812972767000005</v>
+        <v>93.841675511000005</v>
       </c>
       <c r="C264" s="5">
-        <v>0.60930527700000425</v>
+        <v>0.60918034000000887</v>
       </c>
       <c r="D264" s="5">
-        <v>8.1331255905900068</v>
+        <v>8.1287922270837356</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>95.028554249999999</v>
+        <v>95.050783874999993</v>
       </c>
       <c r="C265" s="5">
-        <v>1.215581482999994</v>
+        <v>1.209108363999988</v>
       </c>
       <c r="D265" s="5">
-        <v>16.706403522489421</v>
+        <v>16.60559607513612</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>94.854162948999999</v>
+        <v>94.801243260000007</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.174391301</v>
+        <v>-0.24954061499998659</v>
       </c>
       <c r="D266" s="5">
-        <v>-2.1800837545570939</v>
+        <v>-3.1053137179162693</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>95.524903726999995</v>
+        <v>95.562623479999999</v>
       </c>
       <c r="C267" s="5">
-        <v>0.67074077799999543</v>
+        <v>0.76138021999999239</v>
       </c>
       <c r="D267" s="5">
-        <v>8.823465771323713</v>
+        <v>10.07491848818769</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>95.767789765000003</v>
+        <v>95.806939576999994</v>
       </c>
       <c r="C268" s="5">
-        <v>0.24288603800000885</v>
+        <v>0.24431609699999512</v>
       </c>
       <c r="D268" s="5">
-        <v>3.0942085473051328</v>
+        <v>3.1114376574868485</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>95.787864142999993</v>
+        <v>95.680671114000006</v>
       </c>
       <c r="C269" s="5">
-        <v>2.0074377999989679E-2</v>
+        <v>-0.12626846299998817</v>
       </c>
       <c r="D269" s="5">
-        <v>0.25182835658754676</v>
+        <v>-1.5701224491274313</v>
       </c>
       <c r="E269" s="5">
-        <v>4.9280224793609717</v>
+        <v>4.8920001363396581</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>95.743940312000007</v>
+        <v>95.633584440999996</v>
       </c>
       <c r="C270" s="5">
-        <v>-4.3923830999986535E-2</v>
+        <v>-4.7086673000009682E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-0.54887816243999188</v>
+        <v>-0.58895197360490092</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>95.985518181000003</v>
+        <v>96.018524094</v>
       </c>
       <c r="C271" s="5">
-        <v>0.24157786899999678</v>
+        <v>0.38493965300000355</v>
       </c>
       <c r="D271" s="5">
-        <v>3.0701728108388116</v>
+        <v>4.9385616108056141</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>96.550604433000004</v>
+        <v>96.578669304000002</v>
       </c>
       <c r="C272" s="5">
-        <v>0.5650862520000004</v>
+        <v>0.56014521000000173</v>
       </c>
       <c r="D272" s="5">
-        <v>7.2979433633097779</v>
+        <v>7.2295030851433628</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>96.531442855999998</v>
+        <v>96.554080202999998</v>
       </c>
       <c r="C273" s="5">
-        <v>-1.9161577000005536E-2</v>
+        <v>-2.4589101000003666E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.23789400821659923</v>
+        <v>-0.30509467181518701</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>96.830653718999997</v>
+        <v>96.848872072999995</v>
       </c>
       <c r="C274" s="5">
-        <v>0.29921086299999899</v>
+        <v>0.2947918699999974</v>
       </c>
       <c r="D274" s="5">
-        <v>3.7836151315519428</v>
+        <v>3.7259053093028127</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>98.562074359999997</v>
+        <v>98.599779819999995</v>
       </c>
       <c r="C275" s="5">
-        <v>1.7314206409999997</v>
+        <v>1.7509077469999994</v>
       </c>
       <c r="D275" s="5">
-        <v>23.698278574807198</v>
+        <v>23.987109500341951</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>97.560228409999993</v>
+        <v>97.601531999000002</v>
       </c>
       <c r="C276" s="5">
-        <v>-1.0018459500000034</v>
+        <v>-0.99824782099999254</v>
       </c>
       <c r="D276" s="5">
-        <v>-11.538218966566816</v>
+        <v>-11.494904772160064</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>98.425395180999999</v>
+        <v>98.450943987000002</v>
       </c>
       <c r="C277" s="5">
-        <v>0.8651667710000055</v>
+        <v>0.84941198799999995</v>
       </c>
       <c r="D277" s="5">
-        <v>11.176322675232718</v>
+        <v>10.958097303959335</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>98.903607102999999</v>
+        <v>98.851047602999998</v>
       </c>
       <c r="C278" s="5">
-        <v>0.47821192199999984</v>
+        <v>0.40010361599999555</v>
       </c>
       <c r="D278" s="5">
-        <v>5.9887001233609016</v>
+        <v>4.9872834911750985</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>98.526047961000003</v>
+        <v>98.556694571999998</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.37755914199999552</v>
+        <v>-0.29435303099999999</v>
       </c>
       <c r="D279" s="5">
-        <v>-4.4859671045173855</v>
+        <v>-3.5153468990251735</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>98.869164521000002</v>
+        <v>98.908852173</v>
       </c>
       <c r="C280" s="5">
-        <v>0.34311655999999857</v>
+        <v>0.35215760100000182</v>
       </c>
       <c r="D280" s="5">
-        <v>4.2599749271678977</v>
+        <v>4.373053403964744</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>101.04172794999999</v>
+        <v>100.90297733</v>
       </c>
       <c r="C281" s="5">
-        <v>2.1725634289999931</v>
+        <v>1.9941251569999991</v>
       </c>
       <c r="D281" s="5">
-        <v>29.801229087571745</v>
+        <v>27.06496749958518</v>
       </c>
       <c r="E281" s="5">
-        <v>5.4848950375974592</v>
+        <v>5.4580576778958889</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>99.251363518000005</v>
+        <v>99.137338733999997</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.7903644319999898</v>
+        <v>-1.7656385960000023</v>
       </c>
       <c r="D282" s="5">
-        <v>-19.308348102629104</v>
+        <v>-19.09053975467182</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>100.19694862999999</v>
+        <v>100.23274282</v>
       </c>
       <c r="C283" s="5">
-        <v>0.94558511199998918</v>
+        <v>1.0954040860000021</v>
       </c>
       <c r="D283" s="5">
-        <v>12.051111337397824</v>
+        <v>14.095443344574798</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>100.19978419</v>
+        <v>100.23263419</v>
       </c>
       <c r="C284" s="5">
-        <v>2.8355600000082859E-3</v>
+        <v>-1.0862999999972089E-4</v>
       </c>
       <c r="D284" s="5">
-        <v>3.396512288889042E-2</v>
+        <v>-1.300525350389492E-3</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>100.56773468999999</v>
+        <v>100.59790629</v>
       </c>
       <c r="C285" s="5">
-        <v>0.36795049999999208</v>
+        <v>0.36527209999999855</v>
       </c>
       <c r="D285" s="5">
-        <v>4.4967005934800408</v>
+        <v>4.4618167757623617</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>101.46183765000001</v>
+        <v>101.4794419</v>
       </c>
       <c r="C286" s="5">
-        <v>0.8941029600000121</v>
+        <v>0.88153561000000025</v>
       </c>
       <c r="D286" s="5">
-        <v>11.206116469532335</v>
+        <v>11.037464750564041</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>101.42142527</v>
+        <v>101.46190405</v>
       </c>
       <c r="C287" s="5">
-        <v>-4.0412380000006465E-2</v>
+        <v>-1.7537849999996524E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-0.47691587735984031</v>
+        <v>-0.20718903303299507</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>101.98738007</v>
+        <v>102.03986227</v>
       </c>
       <c r="C288" s="5">
-        <v>0.56595480000000009</v>
+        <v>0.5779582199999993</v>
       </c>
       <c r="D288" s="5">
-        <v>6.9056633811756196</v>
+        <v>7.0538443833414455</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>101.89218502</v>
+        <v>101.92167456</v>
       </c>
       <c r="C289" s="5">
-        <v>-9.5195050000000947E-2</v>
+        <v>-0.11818771000000083</v>
       </c>
       <c r="D289" s="5">
-        <v>-1.1143480413217555</v>
+        <v>-1.3810803703342311</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>102.45311835</v>
+        <v>102.39871751</v>
       </c>
       <c r="C290" s="5">
-        <v>0.56093332999999745</v>
+        <v>0.47704294999999775</v>
       </c>
       <c r="D290" s="5">
-        <v>6.8099400868040449</v>
+        <v>5.7634485143274627</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>102.31860811</v>
+        <v>102.34268937</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.13451023999999734</v>
+        <v>-5.6028139999995119E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-1.5641478781937668</v>
+        <v>-0.65461567759210748</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>103.14104722</v>
+        <v>103.18917754</v>
       </c>
       <c r="C292" s="5">
-        <v>0.8224391100000048</v>
+        <v>0.84648817000000065</v>
       </c>
       <c r="D292" s="5">
-        <v>10.083684303512385</v>
+        <v>10.38953628096313</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>103.57231015000001</v>
+        <v>103.40435067</v>
       </c>
       <c r="C293" s="5">
-        <v>0.4312629300000026</v>
+        <v>0.2151731299999966</v>
       </c>
       <c r="D293" s="5">
-        <v>5.134564172419398</v>
+        <v>2.5311739673688827</v>
       </c>
       <c r="E293" s="5">
-        <v>2.5044922046981055</v>
+        <v>2.4789886346161305</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>103.89174113999999</v>
+        <v>103.78267719999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.31943098999998654</v>
+        <v>0.37832652999999539</v>
       </c>
       <c r="D294" s="5">
-        <v>3.7643903958045843</v>
+        <v>4.4798870219031173</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>104.19669392</v>
+        <v>104.24146811</v>
       </c>
       <c r="C295" s="5">
-        <v>0.30495278000000781</v>
+        <v>0.45879091000000471</v>
       </c>
       <c r="D295" s="5">
-        <v>3.579777864045397</v>
+        <v>5.4357265312042102</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>104.84244628</v>
+        <v>104.87963087</v>
       </c>
       <c r="C296" s="5">
-        <v>0.64575236000000302</v>
+        <v>0.63816276000000016</v>
       </c>
       <c r="D296" s="5">
-        <v>7.6957280927507421</v>
+        <v>7.5988354727883456</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>105.43497413999999</v>
+        <v>105.46820019</v>
       </c>
       <c r="C297" s="5">
-        <v>0.59252785999998991</v>
+        <v>0.58856932000000484</v>
       </c>
       <c r="D297" s="5">
-        <v>6.9967536821341048</v>
+        <v>6.9460174039834843</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>105.44884415999999</v>
+        <v>105.46269798</v>
       </c>
       <c r="C298" s="5">
-        <v>1.3870019999998817E-2</v>
+        <v>-5.5022100000030605E-3</v>
       </c>
       <c r="D298" s="5">
-        <v>0.15797482598316481</v>
+        <v>-6.2585289293770607E-2</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>105.88216099</v>
+        <v>105.92072149000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.43331683000000965</v>
+        <v>0.45802351000000385</v>
       </c>
       <c r="D299" s="5">
-        <v>5.0441018245767966</v>
+        <v>5.3378949889835825</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>105.77199258</v>
+        <v>105.82680578</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.11016840999999999</v>
+        <v>-9.3915710000004538E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-1.2414571313008382</v>
+        <v>-1.0588190928697561</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>105.96126895</v>
+        <v>105.98503535</v>
       </c>
       <c r="C301" s="5">
-        <v>0.18927637000000175</v>
+        <v>0.15822957000000315</v>
       </c>
       <c r="D301" s="5">
-        <v>2.1686316211406265</v>
+        <v>1.8090381219392881</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>106.37240009</v>
+        <v>106.33781492</v>
       </c>
       <c r="C302" s="5">
-        <v>0.41113113999999484</v>
+        <v>0.3527795699999956</v>
       </c>
       <c r="D302" s="5">
-        <v>4.7566721114777</v>
+        <v>4.0682366163713457</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>106.95074547</v>
+        <v>106.95450882</v>
       </c>
       <c r="C303" s="5">
-        <v>0.5783453800000018</v>
+        <v>0.61669390000000135</v>
       </c>
       <c r="D303" s="5">
-        <v>6.7230656587036197</v>
+        <v>7.1855861866814141</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>107.33990587</v>
+        <v>107.38057886999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.38916039999999441</v>
+        <v>0.42607004999999276</v>
       </c>
       <c r="D304" s="5">
-        <v>4.4548786100023108</v>
+        <v>4.8865302854459447</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>107.60685814</v>
+        <v>107.43558695</v>
       </c>
       <c r="C305" s="5">
-        <v>0.26695227000000443</v>
+        <v>5.5008080000007453E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>3.0255385817615776</v>
+        <v>0.61646153103309675</v>
       </c>
       <c r="E305" s="5">
-        <v>3.8953924887423108</v>
+        <v>3.8985170874145325</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>107.31112044</v>
+        <v>107.24121821999999</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.29573770000000366</v>
+        <v>-0.19436873000000787</v>
       </c>
       <c r="D306" s="5">
-        <v>-3.2485822317053215</v>
+        <v>-2.1495257186479599</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>107.40038736</v>
+        <v>107.43756326</v>
       </c>
       <c r="C307" s="5">
-        <v>8.9266920000000027E-2</v>
+        <v>0.19634504000001129</v>
       </c>
       <c r="D307" s="5">
-        <v>1.0028015745227714</v>
+        <v>2.219306886078054</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>107.73625665</v>
+        <v>107.76941096</v>
       </c>
       <c r="C308" s="5">
-        <v>0.33586929000000509</v>
+        <v>0.3318476999999973</v>
       </c>
       <c r="D308" s="5">
-        <v>3.8179400869819302</v>
+        <v>3.7701184560345435</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>108.34891897999999</v>
+        <v>108.37989086</v>
       </c>
       <c r="C309" s="5">
-        <v>0.61266232999999204</v>
+        <v>0.61047990000000141</v>
       </c>
       <c r="D309" s="5">
-        <v>7.0415554289194882</v>
+        <v>7.0134591427031934</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>108.7843895</v>
+        <v>108.79531021</v>
       </c>
       <c r="C310" s="5">
-        <v>0.43547052000000974</v>
+        <v>0.41541934999999341</v>
       </c>
       <c r="D310" s="5">
-        <v>4.9310344230177439</v>
+        <v>4.6978072148646355</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>108.66272841</v>
+        <v>108.69359627999999</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.12166109000000347</v>
+        <v>-0.10171393000000251</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.3338185634079958</v>
+        <v>-1.1161423285855787</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>108.3985771</v>
+        <v>108.44504162</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.26415131000000258</v>
+        <v>-0.24855465999999637</v>
       </c>
       <c r="D312" s="5">
-        <v>-2.8784262439485619</v>
+        <v>-2.7098443016552953</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>108.89790526</v>
+        <v>108.9156505</v>
       </c>
       <c r="C313" s="5">
-        <v>0.49932816000000457</v>
+        <v>0.47060888000000034</v>
       </c>
       <c r="D313" s="5">
-        <v>5.6699087867700726</v>
+        <v>5.3336366711992156</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>109.57450167</v>
+        <v>109.55932238</v>
       </c>
       <c r="C314" s="5">
-        <v>0.67659641000000192</v>
+        <v>0.64367187999999942</v>
       </c>
       <c r="D314" s="5">
-        <v>7.7158817006679925</v>
+        <v>7.3268971975546382</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>109.93488107</v>
+        <v>109.92395246</v>
       </c>
       <c r="C315" s="5">
-        <v>0.36037939999999935</v>
+        <v>0.36463007999999775</v>
       </c>
       <c r="D315" s="5">
-        <v>4.0188577550832161</v>
+        <v>4.067705082478601</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>109.41249642</v>
+        <v>109.43845558</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.52238465000000645</v>
+        <v>-0.48549687999999946</v>
       </c>
       <c r="D316" s="5">
-        <v>-5.5554294524035814</v>
+        <v>-5.1731248916631278</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>108.94190694</v>
+        <v>108.79497925</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.470589480000001</v>
+        <v>-0.6434763299999986</v>
       </c>
       <c r="D317" s="5">
-        <v>-5.0409090259724731</v>
+        <v>-6.8319989761692179</v>
       </c>
       <c r="E317" s="5">
-        <v>1.2406725956658482</v>
+        <v>1.2653091387983428</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>109.56528172</v>
+        <v>109.53224582999999</v>
       </c>
       <c r="C318" s="5">
-        <v>0.62337478000000601</v>
+        <v>0.73726657999999645</v>
       </c>
       <c r="D318" s="5">
-        <v>7.0867753984080961</v>
+        <v>8.4420365997980298</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>109.84487917</v>
+        <v>109.8752614</v>
       </c>
       <c r="C319" s="5">
-        <v>0.27959744999999714</v>
+        <v>0.34301557000000571</v>
       </c>
       <c r="D319" s="5">
-        <v>3.1056034969956237</v>
+        <v>3.8233758633367199</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>110.43373776</v>
+        <v>110.45976026</v>
       </c>
       <c r="C320" s="5">
-        <v>0.58885859000000096</v>
+        <v>0.58449885999999651</v>
       </c>
       <c r="D320" s="5">
-        <v>6.6260875579800427</v>
+        <v>6.5737138189313038</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>110.84067588000001</v>
+        <v>110.86673795</v>
       </c>
       <c r="C321" s="5">
-        <v>0.40693812000000662</v>
+        <v>0.40697769000000505</v>
       </c>
       <c r="D321" s="5">
-        <v>4.5126174810782738</v>
+        <v>4.5119803719441576</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>110.93285559</v>
+        <v>110.93799586</v>
       </c>
       <c r="C322" s="5">
-        <v>9.2179709999996362E-2</v>
+        <v>7.1257909999999924E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>1.0025472641150612</v>
+        <v>0.77401411581619062</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>111.16724209</v>
+        <v>111.18851088</v>
       </c>
       <c r="C323" s="5">
-        <v>0.23438649999999939</v>
+        <v>0.25051501999999459</v>
       </c>
       <c r="D323" s="5">
-        <v>2.5651141074234385</v>
+        <v>2.7436938771215003</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>111.39990213</v>
+        <v>111.43666433999999</v>
       </c>
       <c r="C324" s="5">
-        <v>0.23266003999999896</v>
+        <v>0.24815345999999749</v>
       </c>
       <c r="D324" s="5">
-        <v>2.5405713794921958</v>
+        <v>2.7113124736904304</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>111.46599481</v>
+        <v>111.47330176</v>
       </c>
       <c r="C325" s="5">
-        <v>6.6092679999997017E-2</v>
+        <v>3.663742000000525E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>0.71427827061525395</v>
+        <v>0.39524236632366705</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>112.21846782999999</v>
+        <v>112.22599551</v>
       </c>
       <c r="C326" s="5">
-        <v>0.7524730199999965</v>
+        <v>0.75269375000000593</v>
       </c>
       <c r="D326" s="5">
-        <v>8.4084814685858831</v>
+        <v>8.4104683583844597</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>112.27827318999999</v>
+        <v>112.25542867</v>
       </c>
       <c r="C327" s="5">
-        <v>5.9805359999998586E-2</v>
+        <v>2.9433159999996406E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>0.64140213204952889</v>
+        <v>0.31517460875525316</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>112.01859027</v>
+        <v>112.02452255</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.25968291999998883</v>
+        <v>-0.23090612000000021</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.7403867656110581</v>
+        <v>-2.4406299012922572</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>111.78215959000001</v>
+        <v>111.66842302000001</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.23643067999999801</v>
+        <v>-0.3560995299999945</v>
       </c>
       <c r="D329" s="5">
-        <v>-2.5035697031979054</v>
+        <v>-3.7485285523701561</v>
       </c>
       <c r="E329" s="5">
-        <v>2.6071258800016039</v>
+        <v>2.6411547571484117</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>114.27035925</v>
+        <v>114.2743104</v>
       </c>
       <c r="C330" s="5">
-        <v>2.4881996599999923</v>
+        <v>2.6058873799999986</v>
       </c>
       <c r="D330" s="5">
-        <v>30.236634135701522</v>
+        <v>31.89207872275821</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>113.56051238000001</v>
+        <v>113.58143069</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.70984686999999269</v>
+        <v>-0.6928797099999997</v>
       </c>
       <c r="D331" s="5">
-        <v>-7.2049078058995182</v>
+        <v>-7.0381607166196014</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>113.30968774</v>
+        <v>113.32432174</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.25082464000000471</v>
+        <v>-0.25710895000000278</v>
       </c>
       <c r="D332" s="5">
-        <v>-2.6185151951139796</v>
+        <v>-2.6828183017805984</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>113.59159402</v>
+        <v>113.61163042</v>
       </c>
       <c r="C333" s="5">
-        <v>0.28190628000000117</v>
+        <v>0.28730867999999532</v>
       </c>
       <c r="D333" s="5">
-        <v>3.0267061789604588</v>
+        <v>3.0851167700649107</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>114.13434997</v>
+        <v>114.13745313</v>
       </c>
       <c r="C334" s="5">
-        <v>0.5427559500000001</v>
+        <v>0.52582270999999992</v>
       </c>
       <c r="D334" s="5">
-        <v>5.8868694800173094</v>
+        <v>5.6974770375342043</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>114.58361892000001</v>
+        <v>114.59805488000001</v>
       </c>
       <c r="C335" s="5">
-        <v>0.449268950000004</v>
+        <v>0.46060175000000925</v>
       </c>
       <c r="D335" s="5">
-        <v>4.8271981269778941</v>
+        <v>4.951542388631891</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>115.65959671</v>
+        <v>115.68350259</v>
       </c>
       <c r="C336" s="5">
-        <v>1.075977789999996</v>
+        <v>1.0854477099999968</v>
       </c>
       <c r="D336" s="5">
-        <v>11.868977635175892</v>
+        <v>11.977353333773433</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>115.54235491</v>
+        <v>115.54838460000001</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.11724180000000217</v>
+        <v>-0.13511798999999769</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.2096568468363822</v>
+        <v>-1.3926275924342923</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>115.35534723000001</v>
+        <v>115.36171709</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.18700767999999357</v>
+        <v>-0.18666751000000659</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.9250282235726002</v>
+        <v>-1.9214582381323009</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>115.72112376</v>
+        <v>115.70475369</v>
       </c>
       <c r="C339" s="5">
-        <v>0.36577652999999088</v>
+        <v>0.34303660000000491</v>
       </c>
       <c r="D339" s="5">
-        <v>3.8721065516556186</v>
+        <v>3.6272292415442386</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>116.28912155</v>
+        <v>116.2883599</v>
       </c>
       <c r="C340" s="5">
-        <v>0.56799779000000683</v>
+        <v>0.58360620999999924</v>
       </c>
       <c r="D340" s="5">
-        <v>6.051635274606193</v>
+        <v>6.2234784064704618</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>116.69690052999999</v>
+        <v>116.6101661</v>
       </c>
       <c r="C341" s="5">
-        <v>0.40777897999998913</v>
+        <v>0.32180619999999749</v>
       </c>
       <c r="D341" s="5">
-        <v>4.2900264653223941</v>
+        <v>3.3717867246843669</v>
       </c>
       <c r="E341" s="5">
-        <v>4.3967131767953971</v>
+        <v>4.4253719595511054</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>117.57374136</v>
+        <v>117.57855911</v>
       </c>
       <c r="C342" s="5">
-        <v>0.87684083000000612</v>
+        <v>0.96839300999999978</v>
       </c>
       <c r="D342" s="5">
-        <v>9.3987105770460655</v>
+        <v>10.433449320318179</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>118.0185609</v>
+        <v>118.04638328</v>
       </c>
       <c r="C343" s="5">
-        <v>0.44481953999999746</v>
+        <v>0.46782417000000009</v>
       </c>
       <c r="D343" s="5">
-        <v>4.6356595453394212</v>
+        <v>4.8804695320564306</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>118.13532815000001</v>
+        <v>118.14360082</v>
       </c>
       <c r="C344" s="5">
-        <v>0.11676725000000943</v>
+        <v>9.72175400000026E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>1.1937589476492372</v>
+        <v>0.99275318377221033</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>117.96768964</v>
+        <v>117.98116233</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.16763851000000329</v>
+        <v>-0.16243848999999955</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.6896179518797294</v>
+        <v>-1.6374892377197914</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>118.37698168</v>
+        <v>118.37933842</v>
       </c>
       <c r="C346" s="5">
-        <v>0.40929203999999686</v>
+        <v>0.39817608999999266</v>
       </c>
       <c r="D346" s="5">
-        <v>4.243806246901527</v>
+        <v>4.1259212712428495</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>119.03404745</v>
+        <v>119.04661391</v>
       </c>
       <c r="C347" s="5">
-        <v>0.65706577000000266</v>
+        <v>0.66727549000000863</v>
       </c>
       <c r="D347" s="5">
-        <v>6.8678969543018331</v>
+        <v>6.9778001470308437</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>118.85006652</v>
+        <v>118.86014092000001</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.18398093000000415</v>
+        <v>-0.18647298999999862</v>
       </c>
       <c r="D348" s="5">
-        <v>-1.8390532370713641</v>
+        <v>-1.8635543266426691</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>119.60382420000001</v>
+        <v>119.60983281</v>
       </c>
       <c r="C349" s="5">
-        <v>0.75375768000000676</v>
+        <v>0.74969188999999403</v>
       </c>
       <c r="D349" s="5">
-        <v>7.881665328325127</v>
+        <v>7.8369783248992464</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>119.49846773</v>
+        <v>119.50511865</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.10535647000000381</v>
+        <v>-0.10471416000000033</v>
       </c>
       <c r="D350" s="5">
-        <v>-1.051948283177695</v>
+        <v>-1.045513616726057</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>119.88101825</v>
+        <v>119.87050329</v>
       </c>
       <c r="C351" s="5">
-        <v>0.38255051999999523</v>
+        <v>0.36538464000000204</v>
       </c>
       <c r="D351" s="5">
-        <v>3.9099267064826693</v>
+        <v>3.7313085107212984</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>119.87981424</v>
+        <v>119.8656702</v>
       </c>
       <c r="C352" s="5">
-        <v>-1.2040099999950371E-3</v>
+        <v>-4.8330900000053134E-3</v>
       </c>
       <c r="D352" s="5">
-        <v>-1.2051384067490734E-2</v>
+        <v>-4.8372384315220618E-2</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>120.5032842</v>
+        <v>120.45102292</v>
       </c>
       <c r="C353" s="5">
-        <v>0.62346995999999422</v>
+        <v>0.58535272000000305</v>
       </c>
       <c r="D353" s="5">
-        <v>6.4225998745274904</v>
+        <v>6.0200720231315064</v>
       </c>
       <c r="E353" s="5">
-        <v>3.2617692952534583</v>
+        <v>3.2937581245757297</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>120.95137597</v>
+        <v>120.95175244000001</v>
       </c>
       <c r="C354" s="5">
-        <v>0.44809177000000489</v>
+        <v>0.50072952000000726</v>
       </c>
       <c r="D354" s="5">
-        <v>4.5546036765077957</v>
+        <v>5.1041999777321712</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>121.65361088</v>
+        <v>121.67930072999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.70223491000000138</v>
+        <v>0.72754828999998722</v>
       </c>
       <c r="D355" s="5">
-        <v>7.193953346517401</v>
+        <v>7.4618916782079658</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>121.74422595999999</v>
+        <v>121.74839563</v>
       </c>
       <c r="C356" s="5">
-        <v>9.0615079999992076E-2</v>
+        <v>6.9094900000010284E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>0.89750459996251752</v>
+        <v>0.68354537085286715</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>119.89430038</v>
+        <v>119.90242532000001</v>
       </c>
       <c r="C357" s="5">
-        <v>-1.8499255799999901</v>
+        <v>-1.8459703099999984</v>
       </c>
       <c r="D357" s="5">
-        <v>-16.784930604535997</v>
+        <v>-16.751455050239894</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>120.73253122</v>
+        <v>120.73779402</v>
       </c>
       <c r="C358" s="5">
-        <v>0.83823083999999426</v>
+        <v>0.83536869999998942</v>
       </c>
       <c r="D358" s="5">
-        <v>8.7199434271340248</v>
+        <v>8.6884075532970062</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>121.10572500000001</v>
+        <v>121.1182151</v>
       </c>
       <c r="C359" s="5">
-        <v>0.37319378000000825</v>
+        <v>0.38042108000000496</v>
       </c>
       <c r="D359" s="5">
-        <v>3.7730104573706624</v>
+        <v>3.8471793374291741</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>121.71422348999999</v>
+        <v>121.71444663</v>
       </c>
       <c r="C360" s="5">
-        <v>0.60849848999998812</v>
+        <v>0.59623152999999718</v>
       </c>
       <c r="D360" s="5">
-        <v>6.1988724408957196</v>
+        <v>6.0698616009308815</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>122.7948109</v>
+        <v>122.80184144</v>
       </c>
       <c r="C361" s="5">
-        <v>1.0805874100000068</v>
+        <v>1.0873948100000064</v>
       </c>
       <c r="D361" s="5">
-        <v>11.189603879863164</v>
+        <v>11.263573241041147</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>123.30717894</v>
+        <v>123.31465704</v>
       </c>
       <c r="C362" s="5">
-        <v>0.51236803999999836</v>
+        <v>0.51281559999999615</v>
       </c>
       <c r="D362" s="5">
-        <v>5.1235860808801048</v>
+        <v>5.1278645258937328</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>124.063729</v>
+        <v>124.05987265</v>
       </c>
       <c r="C363" s="5">
-        <v>0.75655005999999503</v>
+        <v>0.74521561000000247</v>
       </c>
       <c r="D363" s="5">
-        <v>7.6161930621692298</v>
+        <v>7.4978007383279754</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>124.93987542000001</v>
+        <v>124.90540014</v>
       </c>
       <c r="C364" s="5">
-        <v>0.87614642000001197</v>
+        <v>0.84552748999999494</v>
       </c>
       <c r="D364" s="5">
-        <v>8.8115144090580735</v>
+        <v>8.4922229523944903</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>124.72604871999999</v>
+        <v>124.70572586</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.21382670000001269</v>
+        <v>-0.19967427999999643</v>
       </c>
       <c r="D365" s="5">
-        <v>-2.0345025081048296</v>
+        <v>-1.9015478973714361</v>
       </c>
       <c r="E365" s="5">
-        <v>3.5042733880940924</v>
+        <v>3.5323095120793235</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>125.48190113</v>
+        <v>125.47221147</v>
       </c>
       <c r="C366" s="5">
-        <v>0.75585241000000281</v>
+        <v>0.7664856100000037</v>
       </c>
       <c r="D366" s="5">
-        <v>7.5194682498657572</v>
+        <v>7.6301377892299849</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>125.23498772000001</v>
+        <v>125.25934863000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.24691340999999056</v>
+        <v>-0.21286283999999966</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.3358777200712222</v>
+        <v>-2.0169042725201036</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>121.39383315000001</v>
+        <v>121.39802195999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-3.8411545700000005</v>
+        <v>-3.8613266700000111</v>
       </c>
       <c r="D368" s="5">
-        <v>-31.190029837169554</v>
+        <v>-31.322016024376897</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>72.320805031000006</v>
+        <v>72.324281902999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-49.073028119</v>
+        <v>-49.073740056999995</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.800106109016625</v>
+        <v>-99.800073557642108</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>85.199394029999993</v>
+        <v>85.201893491999996</v>
       </c>
       <c r="C370" s="5">
-        <v>12.878588998999987</v>
+        <v>12.877611588999997</v>
       </c>
       <c r="D370" s="5">
-        <v>614.62638910379508</v>
+        <v>614.46571622818055</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>96.180857349999997</v>
+        <v>96.191215611999993</v>
       </c>
       <c r="C371" s="5">
-        <v>10.981463320000003</v>
+        <v>10.989322119999997</v>
       </c>
       <c r="D371" s="5">
-        <v>328.37651896176067</v>
+        <v>328.77948692607299</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>96.844524299</v>
+        <v>96.846325547999996</v>
       </c>
       <c r="C372" s="5">
-        <v>0.66366694900000311</v>
+        <v>0.65510993600000234</v>
       </c>
       <c r="D372" s="5">
-        <v>8.6018227767057365</v>
+        <v>8.4857799257459945</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>98.085688227999995</v>
+        <v>98.09199443</v>
       </c>
       <c r="C373" s="5">
-        <v>1.2411639289999954</v>
+        <v>1.2456688820000039</v>
       </c>
       <c r="D373" s="5">
-        <v>16.510987057566815</v>
+        <v>16.574887317306477</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>101.296814</v>
+        <v>101.30317429</v>
       </c>
       <c r="C374" s="5">
-        <v>3.2111257720000026</v>
+        <v>3.2111798600000014</v>
       </c>
       <c r="D374" s="5">
-        <v>47.191153475806487</v>
+        <v>47.188496921866708</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>106.11784254</v>
+        <v>106.11384341</v>
       </c>
       <c r="C375" s="5">
-        <v>4.8210285400000004</v>
+        <v>4.81066912</v>
       </c>
       <c r="D375" s="5">
-        <v>74.707483877933242</v>
+        <v>74.496969911393521</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>106.81850587</v>
+        <v>106.77668679999999</v>
       </c>
       <c r="C376" s="5">
-        <v>0.70066332999999759</v>
+        <v>0.66284338999999193</v>
       </c>
       <c r="D376" s="5">
-        <v>8.2173874935991051</v>
+        <v>7.758801593163267</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>107.5044535</v>
+        <v>107.49401002</v>
       </c>
       <c r="C377" s="5">
-        <v>0.68594763000000114</v>
+        <v>0.71732322000001147</v>
       </c>
       <c r="D377" s="5">
-        <v>7.9840177054286032</v>
+        <v>8.3662092411803002</v>
       </c>
       <c r="E377" s="5">
-        <v>-13.807536915292729</v>
+        <v>-13.801864927455387</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>106.98919943999999</v>
+        <v>106.98124583000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.51525406000000373</v>
+        <v>-0.51276418999999862</v>
       </c>
       <c r="D378" s="5">
-        <v>-5.6022191209674226</v>
+        <v>-5.5763812451034571</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>104.52466621000001</v>
+        <v>104.54508254</v>
       </c>
       <c r="C379" s="5">
-        <v>-2.4645332299999865</v>
+        <v>-2.4361632900000103</v>
       </c>
       <c r="D379" s="5">
-        <v>-24.395748573447417</v>
+        <v>-24.15071258679906</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>108.62081702</v>
+        <v>108.62997215999999</v>
       </c>
       <c r="C380" s="5">
-        <v>4.0961508099999975</v>
+        <v>4.0848896199999984</v>
       </c>
       <c r="D380" s="5">
-        <v>58.610271822549805</v>
+        <v>58.399096756217773</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>109.35905735999999</v>
+        <v>109.36472998000001</v>
       </c>
       <c r="C381" s="5">
-        <v>0.73824033999999017</v>
+        <v>0.73475782000001288</v>
       </c>
       <c r="D381" s="5">
-        <v>8.4676711141882919</v>
+        <v>8.4254919940709438</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>110.65259156</v>
+        <v>110.65667137</v>
       </c>
       <c r="C382" s="5">
-        <v>1.2935342000000105</v>
+        <v>1.291941389999991</v>
       </c>
       <c r="D382" s="5">
-        <v>15.154782966235558</v>
+        <v>15.134056408115114</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>113.57144968999999</v>
+        <v>113.58466365</v>
       </c>
       <c r="C383" s="5">
-        <v>2.9188581299999896</v>
+        <v>2.927992279999998</v>
       </c>
       <c r="D383" s="5">
-        <v>36.675589106079997</v>
+        <v>36.805995148468099</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>115.69555196</v>
+        <v>115.70398701000001</v>
       </c>
       <c r="C384" s="5">
-        <v>2.1241022700000087</v>
+        <v>2.1193233600000099</v>
       </c>
       <c r="D384" s="5">
-        <v>24.902150374668473</v>
+        <v>24.83706148871816</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>115.40142727999999</v>
+        <v>115.40942058</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.29412468000001013</v>
+        <v>-0.29456643000000327</v>
       </c>
       <c r="D385" s="5">
-        <v>-3.0083798137539697</v>
+        <v>-3.0126184844612269</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>115.86079539000001</v>
+        <v>115.86389933</v>
       </c>
       <c r="C386" s="5">
-        <v>0.45936811000001398</v>
+        <v>0.45447874999999271</v>
       </c>
       <c r="D386" s="5">
-        <v>4.8827111956355917</v>
+        <v>4.8292687639318599</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>117.4179647</v>
+        <v>117.40665065</v>
       </c>
       <c r="C387" s="5">
-        <v>1.5571693099999919</v>
+        <v>1.5427513200000078</v>
       </c>
       <c r="D387" s="5">
-        <v>17.375244534264979</v>
+        <v>17.201913255197422</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>118.06131874</v>
+        <v>118.00091301</v>
       </c>
       <c r="C388" s="5">
-        <v>0.64335404000000551</v>
+        <v>0.59426236000000188</v>
       </c>
       <c r="D388" s="5">
-        <v>6.776819832311598</v>
+        <v>6.2458623385916567</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>118.76045899</v>
+        <v>118.73623329999999</v>
       </c>
       <c r="C389" s="5">
-        <v>0.69914024999999924</v>
+        <v>0.73532028999999</v>
       </c>
       <c r="D389" s="5">
-        <v>7.3422883135735084</v>
+        <v>7.7394613122531597</v>
       </c>
       <c r="E389" s="5">
-        <v>10.470269020064361</v>
+        <v>10.458464874376073</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>119.23554797</v>
+        <v>119.21603095</v>
       </c>
       <c r="C390" s="5">
-        <v>0.47508897999999533</v>
+        <v>0.47979765000000896</v>
       </c>
       <c r="D390" s="5">
-        <v>4.9075184996890453</v>
+        <v>4.9582774959605391</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>119.36558633999999</v>
+        <v>119.43837653999999</v>
       </c>
       <c r="C391" s="5">
-        <v>0.13003836999999407</v>
+        <v>0.2223455899999891</v>
       </c>
       <c r="D391" s="5">
-        <v>1.3165995319746937</v>
+        <v>2.2611786292172198</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>118.83307288</v>
+        <v>118.84240328999999</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.53251345999998989</v>
+        <v>-0.59597325000000012</v>
       </c>
       <c r="D392" s="5">
-        <v>-5.2240158442464431</v>
+        <v>-5.8261318401329865</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>120.19670646</v>
+        <v>120.20046976</v>
       </c>
       <c r="C393" s="5">
-        <v>1.3636335799999983</v>
+        <v>1.3580664700000113</v>
       </c>
       <c r="D393" s="5">
-        <v>14.673450413515399</v>
+        <v>14.608511099929022</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>120.35164344</v>
+        <v>120.35557794</v>
       </c>
       <c r="C394" s="5">
-        <v>0.15493698000000222</v>
+        <v>0.15510817999999915</v>
       </c>
       <c r="D394" s="5">
-        <v>1.5578479786515942</v>
+        <v>1.5595324072512629</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>121.46342708</v>
+        <v>121.47988277</v>
       </c>
       <c r="C395" s="5">
-        <v>1.1117836399999987</v>
+        <v>1.1243048299999998</v>
       </c>
       <c r="D395" s="5">
-        <v>11.666284377229807</v>
+        <v>11.804091677762308</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>123.89703921</v>
+        <v>123.91166697</v>
       </c>
       <c r="C396" s="5">
-        <v>2.4336121300000002</v>
+        <v>2.4317841999999956</v>
       </c>
       <c r="D396" s="5">
-        <v>26.877546115217733</v>
+        <v>26.851037802132804</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>123.80203829</v>
+        <v>123.81411023</v>
       </c>
       <c r="C397" s="5">
-        <v>-9.500092000000393E-2</v>
+        <v>-9.7556740000001696E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>-0.91625724076657145</v>
+        <v>-0.94069017746603034</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>124.06829054000001</v>
+        <v>124.0731704</v>
       </c>
       <c r="C398" s="5">
-        <v>0.26625225000000796</v>
+        <v>0.25906016999999792</v>
       </c>
       <c r="D398" s="5">
-        <v>2.6115010146494866</v>
+        <v>2.5398941569584776</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>124.12437993</v>
+        <v>124.08697112999999</v>
       </c>
       <c r="C399" s="5">
-        <v>5.6089389999996797E-2</v>
+        <v>1.3800729999999817E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>0.54385272358756787</v>
+        <v>0.13355837624324796</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>124.46877365</v>
+        <v>124.38773196</v>
       </c>
       <c r="C400" s="5">
-        <v>0.34439371999999935</v>
+        <v>0.30076083000000153</v>
       </c>
       <c r="D400" s="5">
-        <v>3.3807845541568682</v>
+        <v>2.9476370771857274</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>124.53945220999999</v>
+        <v>124.48037205</v>
       </c>
       <c r="C401" s="5">
-        <v>7.0678559999990398E-2</v>
+        <v>9.2640090000003283E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>0.68354220473061389</v>
+        <v>0.89739243995194951</v>
       </c>
       <c r="E401" s="5">
-        <v>4.8660920218290826</v>
+        <v>4.8377303122685511</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>127.94018892</v>
+        <v>127.90218476</v>
       </c>
       <c r="C402" s="5">
-        <v>3.4007367100000039</v>
+        <v>3.4218127099999975</v>
       </c>
       <c r="D402" s="5">
-        <v>38.165762610605761</v>
+        <v>38.460221852813035</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>128.37590562</v>
+        <v>128.55869634999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.4357167000000004</v>
+        <v>0.65651158999999382</v>
       </c>
       <c r="D403" s="5">
-        <v>4.1641781781194487</v>
+        <v>6.3364022565590705</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>129.14572039000001</v>
+        <v>129.14753314000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.76981477000001064</v>
+        <v>0.58883679000001621</v>
       </c>
       <c r="D404" s="5">
-        <v>7.4380175625384792</v>
+        <v>5.6369523645764419</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>128.85227938</v>
+        <v>128.85360947999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.29344101000000933</v>
+        <v>-0.29392366000001857</v>
       </c>
       <c r="D405" s="5">
-        <v>-2.6927863721551981</v>
+        <v>-2.6971227728030955</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>129.29787972</v>
+        <v>129.30096809</v>
       </c>
       <c r="C406" s="5">
-        <v>0.4456003399999986</v>
+        <v>0.44735861000000909</v>
       </c>
       <c r="D406" s="5">
-        <v>4.2297201156765052</v>
+        <v>4.2466852480855355</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>130.36669140000001</v>
+        <v>130.38336201000001</v>
       </c>
       <c r="C407" s="5">
-        <v>1.0688116800000103</v>
+        <v>1.0823939200000154</v>
       </c>
       <c r="D407" s="5">
-        <v>10.383175872368877</v>
+        <v>10.520995109502351</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>130.42415165</v>
+        <v>130.442981</v>
       </c>
       <c r="C408" s="5">
-        <v>5.746024999999122E-2</v>
+        <v>5.9618989999989935E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>0.53019446427964301</v>
+        <v>0.55009309624414193</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>130.35027163000001</v>
+        <v>130.3644611</v>
       </c>
       <c r="C409" s="5">
-        <v>-7.3880019999990054E-2</v>
+        <v>-7.8519900000003418E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-0.67763779502018062</v>
+        <v>-0.71995101616950663</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>130.74653934</v>
+        <v>130.75281878999999</v>
       </c>
       <c r="C410" s="5">
-        <v>0.39626770999998939</v>
+        <v>0.38835768999999232</v>
       </c>
       <c r="D410" s="5">
-        <v>3.7096443402859558</v>
+        <v>3.6339754862341866</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>131.69901114000001</v>
+        <v>131.62327533000001</v>
       </c>
       <c r="C411" s="5">
-        <v>0.95247180000001208</v>
+        <v>0.8704565400000206</v>
       </c>
       <c r="D411" s="5">
-        <v>9.1007504666232855</v>
+        <v>8.2878175305896473</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>131.93727568</v>
+        <v>131.82741709000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.23826453999998876</v>
+        <v>0.20414175999999884</v>
       </c>
       <c r="D412" s="5">
-        <v>2.1927246003487166</v>
+        <v>1.8771042516688929</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>131.83082592</v>
+        <v>131.72888033000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.10644976000000383</v>
+        <v>-9.8536760000001777E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.96390035441978883</v>
+        <v>-0.89328315399752611</v>
       </c>
       <c r="E413" s="5">
-        <v>5.854669809937163</v>
+        <v>5.823013026574575</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>132.17519614</v>
+        <v>132.10955145</v>
       </c>
       <c r="C414" s="5">
-        <v>0.34437022000000184</v>
+        <v>0.38067111999998815</v>
       </c>
       <c r="D414" s="5">
-        <v>3.1800864086168446</v>
+        <v>3.5234200336722976</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>132.55160959</v>
+        <v>132.89024792999999</v>
       </c>
       <c r="C415" s="5">
-        <v>0.37641345000000115</v>
+        <v>0.78069647999998892</v>
       </c>
       <c r="D415" s="5">
-        <v>3.4714432883998336</v>
+        <v>7.3264399703086625</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>133.09370792000001</v>
+        <v>133.09058041</v>
       </c>
       <c r="C416" s="5">
-        <v>0.54209833000001595</v>
+        <v>0.20033248000001436</v>
       </c>
       <c r="D416" s="5">
-        <v>5.0195671196135772</v>
+        <v>1.8240784560534351</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>134.02229222</v>
+        <v>134.01623494</v>
       </c>
       <c r="C417" s="5">
-        <v>0.92858429999998293</v>
+        <v>0.92565453000000275</v>
       </c>
       <c r="D417" s="5">
-        <v>8.7011665726774332</v>
+        <v>8.6728667532930857</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>134.08635009</v>
+        <v>134.08317768000001</v>
       </c>
       <c r="C418" s="5">
-        <v>6.4057869999999184E-2</v>
+        <v>6.6942740000001777E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>0.57506732417158535</v>
+        <v>0.60106412796341324</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>134.42297049000001</v>
+        <v>134.43610384999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.33662040000001525</v>
+        <v>0.35292616999998927</v>
       </c>
       <c r="D419" s="5">
-        <v>3.0545161887627348</v>
+        <v>3.2047018111038383</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>134.14389958000001</v>
+        <v>134.16028399000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.2790709100000015</v>
+        <v>-0.27581985999998437</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.4630283836184264</v>
+        <v>-2.4344230970533176</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>134.85997975999999</v>
+        <v>134.87460411000001</v>
       </c>
       <c r="C421" s="5">
-        <v>0.71608017999997742</v>
+        <v>0.71432011999999645</v>
       </c>
       <c r="D421" s="5">
-        <v>6.597238916526571</v>
+        <v>6.5797183530034609</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>135.74749666</v>
+        <v>135.75843642000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.88751690000000849</v>
+        <v>0.88383231000000251</v>
       </c>
       <c r="D422" s="5">
-        <v>8.1894396415897575</v>
+        <v>8.1532896504476149</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>135.81004705000001</v>
+        <v>135.68785711999999</v>
       </c>
       <c r="C423" s="5">
-        <v>6.2550390000012612E-2</v>
+        <v>-7.0579300000019884E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>0.5543453052893943</v>
+        <v>-0.62208585358660695</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>136.82854917</v>
+        <v>136.69234976999999</v>
       </c>
       <c r="C424" s="5">
-        <v>1.0185021199999937</v>
+        <v>1.0044926500000031</v>
       </c>
       <c r="D424" s="5">
-        <v>9.3799872615557547</v>
+        <v>9.2543416247180978</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>136.57886969</v>
+        <v>136.43484068000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.24967947999999751</v>
+        <v>-0.25750908999998501</v>
       </c>
       <c r="D425" s="5">
-        <v>-2.167870642806824</v>
+        <v>-2.2373541592841661</v>
       </c>
       <c r="E425" s="5">
-        <v>3.6016187692560653</v>
+        <v>3.5724590827849401</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>136.79997900000001</v>
+        <v>136.71575883</v>
       </c>
       <c r="C426" s="5">
-        <v>0.22110931000000278</v>
+        <v>0.28091814999999087</v>
       </c>
       <c r="D426" s="5">
-        <v>1.9600871106223439</v>
+        <v>2.498962828524065</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>136.04359301</v>
+        <v>136.53110441999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.7563859900000125</v>
+        <v>-0.18465441000000737</v>
       </c>
       <c r="D427" s="5">
-        <v>-6.4368676826337072</v>
+        <v>-1.6087876463179551</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>137.08451628</v>
+        <v>137.08452022</v>
       </c>
       <c r="C428" s="5">
-        <v>1.0409232700000075</v>
+        <v>0.55341580000001045</v>
       </c>
       <c r="D428" s="5">
-        <v>9.5780898823944369</v>
+        <v>4.9740026458992226</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>138.52227028999999</v>
+        <v>138.51065269</v>
       </c>
       <c r="C429" s="5">
-        <v>1.4377540099999919</v>
+        <v>1.4261324699999989</v>
       </c>
       <c r="D429" s="5">
-        <v>13.337691310667687</v>
+        <v>13.223639855074332</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>139.26320802999999</v>
+        <v>139.25200434999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.74093773999999257</v>
+        <v>0.74135165999999231</v>
       </c>
       <c r="D430" s="5">
-        <v>6.610881449465067</v>
+        <v>6.6152551960783956</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>137.4555957</v>
+        <v>137.46205935</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.8076123299999836</v>
+        <v>-1.7899449999999888</v>
       </c>
       <c r="D431" s="5">
-        <v>-14.510584335651499</v>
+        <v>-14.37971073749036</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>137.38288098000001</v>
+        <v>137.39323820000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-7.2714719999993349E-2</v>
+        <v>-6.8821149999990894E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.63296246362094521</v>
+        <v>-0.59913514965400649</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>137.15924394000001</v>
+        <v>137.17132336</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.22363703999999984</v>
+        <v>-0.22191484000001083</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.9360108043913971</v>
+        <v>-1.921090496068667</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>137.4322469</v>
+        <v>137.44260219</v>
       </c>
       <c r="C434" s="5">
-        <v>0.27300295999998525</v>
+        <v>0.27127882999999997</v>
       </c>
       <c r="D434" s="5">
-        <v>2.4148121640019893</v>
+        <v>2.3991817259602533</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>137.31039430999999</v>
+        <v>137.67973992</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.12185259000000315</v>
+        <v>0.2371377300000006</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.0587919251916489</v>
+        <v>2.0901906398522074</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>137.39410808</v>
+        <v>137.73609474</v>
       </c>
       <c r="C436" s="5">
-        <v>8.3713770000002796E-2</v>
+        <v>5.6354819999995698E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>0.73405992510258145</v>
+        <v>0.49228909419511968</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>138.1057236</v>
+        <v>138.56007867</v>
       </c>
       <c r="C437" s="5">
-        <v>0.71161552000000938</v>
+        <v>0.82398392999999714</v>
       </c>
       <c r="D437" s="5">
-        <v>6.3953929213707017</v>
+        <v>7.4197835233103637</v>
       </c>
       <c r="E437" s="5">
-        <v>1.1179283541191909</v>
+        <v>1.5576944858129105</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>139.63900756000001</v>
+        <v>138.76944566</v>
       </c>
       <c r="C438" s="5">
-        <v>1.5332839600000057</v>
+        <v>0.20936699000000658</v>
       </c>
       <c r="D438" s="5">
-        <v>14.167084434174825</v>
+        <v>1.8283686257269061</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>139.08160253</v>
+        <v>138.48954552000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.5574050300000124</v>
+        <v>-0.27990013999999519</v>
       </c>
       <c r="D439" s="5">
-        <v>-4.6863303699553827</v>
+        <v>-2.3937473389551656</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>140.94236670000001</v>
+        <v>139.34617144000001</v>
       </c>
       <c r="C440" s="5">
-        <v>1.8607641700000102</v>
+        <v>0.85662591999999904</v>
       </c>
       <c r="D440" s="5">
-        <v>17.290404927942937</v>
+        <v>7.6803876137814475</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>140.26684752</v>
+        <v>138.69102554</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.6755191800000091</v>
+        <v>-0.65514590000000794</v>
       </c>
       <c r="D441" s="5">
-        <v>-5.6022336648849258</v>
+        <v>-5.4982559581672863</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>141.04068444999999</v>
+        <v>139.49184364000001</v>
       </c>
       <c r="C442" s="5">
-        <v>0.77383692999998743</v>
+        <v>0.80081810000001497</v>
       </c>
       <c r="D442" s="5">
-        <v>6.8248879019002784</v>
+        <v>7.1532770093660991</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>142.85443497</v>
+        <v>141.48317559</v>
       </c>
       <c r="C443" s="5">
-        <v>1.8137505200000135</v>
+        <v>1.9913319499999886</v>
       </c>
       <c r="D443" s="5">
-        <v>16.571356652461965</v>
+        <v>18.541881535124261</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>143.21735231</v>
+        <v>141.35022339</v>
       </c>
       <c r="C444" s="5">
-        <v>0.36291733999999565</v>
+        <v>-0.1329522000000054</v>
       </c>
       <c r="D444" s="5">
-        <v>3.0915225318401074</v>
+        <v>-1.1218340391529247</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>141.22584358</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.12437980999999354</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-1.0508334105631123</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>