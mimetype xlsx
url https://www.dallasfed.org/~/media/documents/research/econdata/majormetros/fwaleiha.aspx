--- v9 (2026-09-25)
+++ v10 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8AE8F5E5-9C2C-4A40-8E11-3EB683384172}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C70BF8F3-7BF5-4955-AD20-0F9851A802C6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D17CD920-3EB4-4253-A694-62D75E3D44EF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2A0AA80F-26A2-406D-B601-E81962D97FCD}"/>
   </bookViews>
   <sheets>
     <sheet name="fwaleiha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9158A42C-491D-4D02-A490-59DD71C8A259}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F0729A1-98A5-4E6E-9A88-2B3A6617ED9A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>1.9913319499999886</v>
       </c>
       <c r="D443" s="5">
         <v>18.541881535124261</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>141.35022339</v>
       </c>
       <c r="C444" s="5">
         <v>-0.1329522000000054</v>
       </c>
       <c r="D444" s="5">
         <v>-1.1218340391529247</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>141.22584358</v>
+        <v>141.17940854</v>
       </c>
       <c r="C445" s="5">
-        <v>-0.12437980999999354</v>
+        <v>-0.1708148499999993</v>
       </c>
       <c r="D445" s="5">
-        <v>-1.0508334105631123</v>
+        <v>-1.4405418456082231</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>139.64244815000001</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-1.5369603899999902</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-12.309377841876113</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>