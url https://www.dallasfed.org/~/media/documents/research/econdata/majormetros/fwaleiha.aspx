--- v3 (2026-02-15)
+++ v4 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8F0095F0-E4BC-4126-AF95-0C1AA1CA4F72}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D90CC0FA-4C8C-439F-880E-AA5A7DA4EEC2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1AFB9C73-A5C0-4DB8-A421-7565502814CC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{82B05A17-7C2E-4164-99A3-95F7C4E9C569}"/>
   </bookViews>
   <sheets>
     <sheet name="fwaleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51E26F20-CF60-43ED-B3A8-B2E017CE5B5D}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4F64844-10BB-462D-9097-A3B1A4EF489C}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>57.393158450999998</v>
+        <v>56.127333333000003</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>57.440149065999996</v>
+        <v>56.438255974</v>
       </c>
       <c r="C7" s="5">
-        <v>4.699061499999857E-2</v>
+        <v>0.31092264099999767</v>
       </c>
       <c r="D7" s="5">
-        <v>0.98693571091177379</v>
+        <v>6.8538346170545106</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>57.180210113000001</v>
+        <v>56.024485974000001</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.25993895299999537</v>
+        <v>-0.41376999999999953</v>
       </c>
       <c r="D8" s="5">
-        <v>-5.2973213961022392</v>
+        <v>-8.4514336964216739</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>57.144605401</v>
+        <v>55.897189089000001</v>
       </c>
       <c r="C9" s="5">
-        <v>-3.5604712000001371E-2</v>
+        <v>-0.1272968849999998</v>
       </c>
       <c r="D9" s="5">
-        <v>-0.74465683866640209</v>
+        <v>-2.6927808996431879</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>57.281939969</v>
+        <v>55.996231062</v>
       </c>
       <c r="C10" s="5">
-        <v>0.13733456799999999</v>
+        <v>9.9041972999998507E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>2.9223647563678457</v>
+        <v>2.1470750414199546</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>57.517777090000003</v>
+        <v>56.377776918000002</v>
       </c>
       <c r="C11" s="5">
-        <v>0.23583712100000298</v>
+        <v>0.38154585600000246</v>
       </c>
       <c r="D11" s="5">
-        <v>5.0539790866176881</v>
+        <v>8.490022351797478</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>57.287039974999999</v>
+        <v>56.221070185000002</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.23073711500000371</v>
+        <v>-0.15670673300000004</v>
       </c>
       <c r="D12" s="5">
-        <v>-4.7090902349559594</v>
+        <v>-3.2849774443057367</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>57.268795754000003</v>
+        <v>56.491485910999998</v>
       </c>
       <c r="C13" s="5">
-        <v>-1.824422099999623E-2</v>
+        <v>0.27041572599999597</v>
       </c>
       <c r="D13" s="5">
-        <v>-0.38149568013667867</v>
+        <v>5.9270017287355925</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>56.739616030999997</v>
+        <v>55.710354154000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.52917972300000571</v>
+        <v>-0.78113175699999715</v>
       </c>
       <c r="D14" s="5">
-        <v>-10.541811520368793</v>
+        <v>-15.387397617427501</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>56.506050127000002</v>
+        <v>55.325738778999998</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.23356590399999533</v>
+        <v>-0.38461537500000276</v>
       </c>
       <c r="D15" s="5">
-        <v>-4.8294246611101936</v>
+        <v>-7.9771602778659467</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>56.481972128999999</v>
+        <v>55.293149612999997</v>
       </c>
       <c r="C16" s="5">
-        <v>-2.4077998000002765E-2</v>
+        <v>-3.2589166000001057E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.51013967298737528</v>
+        <v>-0.70456450120326419</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>56.688650187999997</v>
+        <v>55.599495814000001</v>
       </c>
       <c r="C17" s="5">
-        <v>0.20667805899999792</v>
+        <v>0.30634620100000376</v>
       </c>
       <c r="D17" s="5">
-        <v>4.4804820426291414</v>
+        <v>6.8548631766319312</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>57.082587226000001</v>
+        <v>55.838717344999999</v>
       </c>
       <c r="C18" s="5">
-        <v>0.39393703800000424</v>
+        <v>0.23922153099999832</v>
       </c>
       <c r="D18" s="5">
-        <v>8.6651775404769538</v>
+        <v>5.2870515789085859</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>56.519675575999997</v>
+        <v>55.484337052000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.56291165000000376</v>
+        <v>-0.3543802929999984</v>
       </c>
       <c r="D19" s="5">
-        <v>-11.212436899788713</v>
+        <v>-7.3555065002521953</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>56.334460849999999</v>
+        <v>55.190263266000002</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.18521472599999811</v>
+        <v>-0.29407378599999845</v>
       </c>
       <c r="D20" s="5">
-        <v>-3.8622877706685044</v>
+        <v>-6.1779812756104562</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>56.179091972999998</v>
+        <v>54.97216186</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.15536887700000079</v>
+        <v>-0.21810140600000238</v>
       </c>
       <c r="D21" s="5">
-        <v>-3.2598230017665486</v>
+        <v>-4.6404462420285402</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>56.186292149000003</v>
+        <v>54.970797486000002</v>
       </c>
       <c r="C22" s="5">
-        <v>7.2001760000048876E-3</v>
+        <v>-1.3643739999977811E-3</v>
       </c>
       <c r="D22" s="5">
-        <v>0.15390608915344384</v>
+        <v>-2.9779169456023435E-2</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>56.084697591000001</v>
+        <v>55.023934322999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.10159455800000217</v>
+        <v>5.3136836999996717E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-2.148358952228846</v>
+        <v>1.1661519357420547</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>56.406113042999998</v>
+        <v>55.253354493000003</v>
       </c>
       <c r="C24" s="5">
-        <v>0.32141545199999655</v>
+        <v>0.22942017000000448</v>
       </c>
       <c r="D24" s="5">
-        <v>7.0980321919587253</v>
+        <v>5.1197004695229253</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>56.483641153000001</v>
+        <v>55.460549872999998</v>
       </c>
       <c r="C25" s="5">
-        <v>7.7528110000002926E-2</v>
+        <v>0.2071953799999946</v>
       </c>
       <c r="D25" s="5">
-        <v>1.6618811662460153</v>
+        <v>4.593876153148746</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>56.824264651</v>
+        <v>55.736118312999999</v>
       </c>
       <c r="C26" s="5">
-        <v>0.34062349799999936</v>
+        <v>0.27556844000000069</v>
       </c>
       <c r="D26" s="5">
-        <v>7.4814877123766887</v>
+        <v>6.128146447530014</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>56.842719527</v>
+        <v>55.734233852999999</v>
       </c>
       <c r="C27" s="5">
-        <v>1.8454875999999842E-2</v>
+        <v>-1.8844599999994216E-3</v>
       </c>
       <c r="D27" s="5">
-        <v>0.39042215528688473</v>
+        <v>-4.0564926321262629E-2</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>56.993725472000001</v>
+        <v>55.785726936000003</v>
       </c>
       <c r="C28" s="5">
-        <v>0.15100594500000142</v>
+        <v>5.1493083000003992E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>3.234861928340016</v>
+        <v>1.1143359676257347</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>57.024608403999999</v>
+        <v>55.925697434</v>
       </c>
       <c r="C29" s="5">
-        <v>3.0882931999997254E-2</v>
+        <v>0.13997049799999672</v>
       </c>
       <c r="D29" s="5">
-        <v>0.65217995193371792</v>
+        <v>3.0527878410636422</v>
       </c>
       <c r="E29" s="5">
-        <v>0.59263752953340187</v>
+        <v>0.58669888139140092</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>57.239320462000002</v>
+        <v>55.990103148999999</v>
       </c>
       <c r="C30" s="5">
-        <v>0.21471205800000348</v>
+        <v>6.4405714999999475E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>4.6130566031565845</v>
+        <v>1.3907430382043895</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>57.443011114000001</v>
+        <v>56.232775191999998</v>
       </c>
       <c r="C31" s="5">
-        <v>0.20369065199999881</v>
+        <v>0.24267204299999889</v>
       </c>
       <c r="D31" s="5">
-        <v>4.3548733687168051</v>
+        <v>5.3268258333294849</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>57.411448589000003</v>
+        <v>56.169450453000003</v>
       </c>
       <c r="C32" s="5">
-        <v>-3.1562524999998232E-2</v>
+        <v>-6.3324738999995134E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>-0.65736074019198121</v>
+        <v>-1.3430031745783944</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>57.475498657000003</v>
+        <v>56.312390323999999</v>
       </c>
       <c r="C33" s="5">
-        <v>6.4050068000000238E-2</v>
+        <v>0.14293987099999583</v>
       </c>
       <c r="D33" s="5">
-        <v>1.3470040119698545</v>
+        <v>3.096863075213685</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>57.447157165</v>
+        <v>56.228223127</v>
       </c>
       <c r="C34" s="5">
-        <v>-2.8341492000002688E-2</v>
+        <v>-8.4167196999999305E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>-0.59012458053131489</v>
+        <v>-1.7789064963052326</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>56.977784307</v>
+        <v>55.914831378000002</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.46937285799999984</v>
+        <v>-0.31339174899999733</v>
       </c>
       <c r="D35" s="5">
-        <v>-9.3758016674052378</v>
+        <v>-6.4870150717372237</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>57.714031069999997</v>
+        <v>56.388208011000003</v>
       </c>
       <c r="C36" s="5">
-        <v>0.73624676299999692</v>
+        <v>0.47337663300000088</v>
       </c>
       <c r="D36" s="5">
-        <v>16.656844532261992</v>
+        <v>10.645889196346747</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>58.019760521999999</v>
+        <v>56.771246636999997</v>
       </c>
       <c r="C37" s="5">
-        <v>0.30572945200000134</v>
+        <v>0.38303862599999405</v>
       </c>
       <c r="D37" s="5">
-        <v>6.5452949257431836</v>
+        <v>8.4630103671375245</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>58.05094544</v>
+        <v>56.798881158</v>
       </c>
       <c r="C38" s="5">
-        <v>3.1184918000001005E-2</v>
+        <v>2.7634521000003076E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>0.64689556979289353</v>
+        <v>0.58568997949473012</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>58.413828352000003</v>
+        <v>57.124821513000001</v>
       </c>
       <c r="C39" s="5">
-        <v>0.36288291200000344</v>
+        <v>0.32594035500000018</v>
       </c>
       <c r="D39" s="5">
-        <v>7.7646878564052502</v>
+        <v>7.1077515074752906</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>58.813646675999998</v>
+        <v>57.611087302999998</v>
       </c>
       <c r="C40" s="5">
-        <v>0.39981832399999462</v>
+        <v>0.48626578999999737</v>
       </c>
       <c r="D40" s="5">
-        <v>8.5298633957784364</v>
+        <v>10.706874094419771</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>58.36948675</v>
+        <v>57.098149976000002</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.44415992599999754</v>
+        <v>-0.51293732699999595</v>
       </c>
       <c r="D41" s="5">
-        <v>-8.6952869412930784</v>
+        <v>-10.176167262611024</v>
       </c>
       <c r="E41" s="5">
-        <v>2.3584175036713839</v>
+        <v>2.0964468854119511</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>59.492432721999997</v>
+        <v>58.05967416</v>
       </c>
       <c r="C42" s="5">
-        <v>1.1229459719999966</v>
+        <v>0.96152418399999817</v>
       </c>
       <c r="D42" s="5">
-        <v>25.692754439246144</v>
+        <v>22.188599236083583</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>59.568939663000002</v>
+        <v>58.239841525999999</v>
       </c>
       <c r="C43" s="5">
-        <v>7.6506941000005213E-2</v>
+        <v>0.18016736599999916</v>
       </c>
       <c r="D43" s="5">
-        <v>1.5541552789272162</v>
+        <v>3.7879860320446879</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>59.890865343999998</v>
+        <v>58.695208510000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.32192568099999619</v>
+        <v>0.4553669840000012</v>
       </c>
       <c r="D44" s="5">
-        <v>6.6813791481736162</v>
+        <v>9.7967745604546899</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>60.344693388000003</v>
+        <v>59.111359035</v>
       </c>
       <c r="C45" s="5">
-        <v>0.45382804400000509</v>
+        <v>0.41615052499999905</v>
       </c>
       <c r="D45" s="5">
-        <v>9.4818083998337688</v>
+        <v>8.8477698611312938</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>60.375209120000001</v>
+        <v>59.173654302999999</v>
       </c>
       <c r="C46" s="5">
-        <v>3.0515731999997797E-2</v>
+        <v>6.2295267999999737E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>0.60851909581143282</v>
+        <v>1.27199142406067</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>60.751055115</v>
+        <v>59.613242612000001</v>
       </c>
       <c r="C47" s="5">
-        <v>0.37584599499999882</v>
+        <v>0.43958830900000123</v>
       </c>
       <c r="D47" s="5">
-        <v>7.7313556692010232</v>
+        <v>9.2879460957780111</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>60.912623779999997</v>
+        <v>59.758000268000004</v>
       </c>
       <c r="C48" s="5">
-        <v>0.16156866499999722</v>
+        <v>0.14475765600000301</v>
       </c>
       <c r="D48" s="5">
-        <v>3.23852281911996</v>
+        <v>2.9531701548642042</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>60.873610517000003</v>
+        <v>59.745619556000001</v>
       </c>
       <c r="C49" s="5">
-        <v>-3.901326299999397E-2</v>
+        <v>-1.2380712000002347E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.76587329347379551</v>
+        <v>-0.24833389194267586</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>61.312771824000002</v>
+        <v>60.191182198999996</v>
       </c>
       <c r="C50" s="5">
-        <v>0.43916130699999911</v>
+        <v>0.44556264299999526</v>
       </c>
       <c r="D50" s="5">
-        <v>9.0090780137087378</v>
+        <v>9.3255448205718174</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>61.286097015000003</v>
+        <v>60.149555083000003</v>
       </c>
       <c r="C51" s="5">
-        <v>-2.66748089999993E-2</v>
+        <v>-4.1627115999993691E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>-0.52082603126152316</v>
+        <v>-0.82674854174519252</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>60.877221230000004</v>
+        <v>59.728842071000003</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.40887578499999933</v>
+        <v>-0.42071301200000022</v>
       </c>
       <c r="D52" s="5">
-        <v>-7.7185785242834708</v>
+        <v>-8.0778627200145507</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>61.052444672</v>
+        <v>59.891296840000003</v>
       </c>
       <c r="C53" s="5">
-        <v>0.17522344199999651</v>
+        <v>0.162454769</v>
       </c>
       <c r="D53" s="5">
-        <v>3.5091773557188954</v>
+        <v>3.3131158747875311</v>
       </c>
       <c r="E53" s="5">
-        <v>4.596507647037007</v>
+        <v>4.8918342628859968</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>61.011767753999997</v>
+        <v>59.337495990999997</v>
       </c>
       <c r="C54" s="5">
-        <v>-4.0676918000002615E-2</v>
+        <v>-0.55380084900000526</v>
       </c>
       <c r="D54" s="5">
-        <v>-0.79659100860065557</v>
+        <v>-10.548839385343856</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>60.887086539000002</v>
+        <v>59.541925067000001</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.1246812149999954</v>
+        <v>0.20442907600000382</v>
       </c>
       <c r="D55" s="5">
-        <v>-2.4248965168021885</v>
+        <v>4.2134749362683577</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>62.190577896000001</v>
+        <v>60.910769369999997</v>
       </c>
       <c r="C56" s="5">
-        <v>1.3034913569999986</v>
+        <v>1.3688443029999959</v>
       </c>
       <c r="D56" s="5">
-        <v>28.941520682506727</v>
+        <v>31.357404859653904</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>61.126206240000002</v>
+        <v>59.811399878000003</v>
       </c>
       <c r="C57" s="5">
-        <v>-1.0643716559999987</v>
+        <v>-1.0993694919999939</v>
       </c>
       <c r="D57" s="5">
-        <v>-18.710547299539858</v>
+        <v>-19.632846990452336</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>61.483107920999998</v>
+        <v>60.200006397000003</v>
       </c>
       <c r="C58" s="5">
-        <v>0.35690168099999653</v>
+        <v>0.38860651899999965</v>
       </c>
       <c r="D58" s="5">
-        <v>7.235959611891607</v>
+        <v>8.081370556717161</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>61.369532626999998</v>
+        <v>59.984573220999998</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.11357529400000033</v>
+        <v>-0.21543317600000478</v>
       </c>
       <c r="D59" s="5">
-        <v>-2.1943286184796462</v>
+        <v>-4.2108255317859449</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>63.341450938999998</v>
+        <v>62.095543862</v>
       </c>
       <c r="C60" s="5">
-        <v>1.9719183119999997</v>
+        <v>2.1109706410000015</v>
       </c>
       <c r="D60" s="5">
-        <v>46.157901356793914</v>
+        <v>51.443397116051216</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>63.418635467000001</v>
+        <v>62.224908941000002</v>
       </c>
       <c r="C61" s="5">
-        <v>7.7184528000003638E-2</v>
+        <v>0.12936507900000294</v>
       </c>
       <c r="D61" s="5">
-        <v>1.4720962355277534</v>
+        <v>2.5288330957078831</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>62.721741111999997</v>
+        <v>61.400553086000002</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.69689435500000485</v>
+        <v>-0.8243558550000003</v>
       </c>
       <c r="D62" s="5">
-        <v>-12.418063002110468</v>
+        <v>-14.788901972958824</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>63.330503000999997</v>
+        <v>62.083471996</v>
       </c>
       <c r="C63" s="5">
-        <v>0.60876188900000017</v>
+        <v>0.68291890999999794</v>
       </c>
       <c r="D63" s="5">
-        <v>12.289198592906271</v>
+        <v>14.194335524977486</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>64.242915686000003</v>
+        <v>62.979176066999997</v>
       </c>
       <c r="C64" s="5">
-        <v>0.91241268500000672</v>
+        <v>0.89570407099999727</v>
       </c>
       <c r="D64" s="5">
-        <v>18.726501538476438</v>
+        <v>18.754953840778143</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>63.966530796999997</v>
+        <v>62.698975816999997</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.27638488900000624</v>
+        <v>-0.28020025000000004</v>
       </c>
       <c r="D65" s="5">
-        <v>-5.0421985859496417</v>
+        <v>-5.2101872941560217</v>
       </c>
       <c r="E65" s="5">
-        <v>4.7730867136536848</v>
+        <v>4.6879582262189468</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>63.566727104999998</v>
+        <v>63.035394426000003</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.39980369199999899</v>
+        <v>0.33641860900000609</v>
       </c>
       <c r="D66" s="5">
-        <v>-7.2477092404043102</v>
+        <v>6.6321915663448916</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>63.632125041000002</v>
+        <v>63.458132266</v>
       </c>
       <c r="C67" s="5">
-        <v>6.5397936000003654E-2</v>
+        <v>0.42273783999999637</v>
       </c>
       <c r="D67" s="5">
-        <v>1.2415789469318872</v>
+        <v>8.3512013455390388</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>63.771713187000003</v>
+        <v>63.765928221999999</v>
       </c>
       <c r="C68" s="5">
-        <v>0.13958814600000125</v>
+        <v>0.30779595599999965</v>
       </c>
       <c r="D68" s="5">
-        <v>2.6644028978154655</v>
+        <v>5.9782648944352923</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>62.885759763999999</v>
+        <v>62.886973208999997</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.88595342300000368</v>
+        <v>-0.87895501300000234</v>
       </c>
       <c r="D69" s="5">
-        <v>-15.454453245957311</v>
+        <v>-15.342765617098586</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>63.744026828000003</v>
+        <v>63.789652879999998</v>
       </c>
       <c r="C70" s="5">
-        <v>0.85826706400000319</v>
+        <v>0.90267967100000135</v>
       </c>
       <c r="D70" s="5">
-        <v>17.664700826593794</v>
+        <v>18.651862103867067</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>64.212971655999993</v>
+        <v>64.369007933000006</v>
       </c>
       <c r="C71" s="5">
-        <v>0.46894482799999082</v>
+        <v>0.57935505300000756</v>
       </c>
       <c r="D71" s="5">
-        <v>9.1941274601099465</v>
+        <v>11.459970154539656</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>63.902936422000003</v>
+        <v>64.114341174000003</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.31003523399999011</v>
+        <v>-0.25466675900000268</v>
       </c>
       <c r="D72" s="5">
-        <v>-5.6424718130681946</v>
+        <v>-4.6456702541161849</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>63.736565042999999</v>
+        <v>63.819598474000003</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.16637137900000454</v>
+        <v>-0.29474270000000047</v>
       </c>
       <c r="D73" s="5">
-        <v>-3.07985130328573</v>
+        <v>-5.3792027956727217</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>63.463249042000001</v>
+        <v>63.485255530000003</v>
       </c>
       <c r="C74" s="5">
-        <v>-0.27331600099999775</v>
+        <v>-0.33434294399999942</v>
       </c>
       <c r="D74" s="5">
-        <v>-5.0262085127063649</v>
+        <v>-6.1086347425613363</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>63.957121149000002</v>
+        <v>64.191536873000004</v>
       </c>
       <c r="C75" s="5">
-        <v>0.49387210700000139</v>
+        <v>0.70628134300000056</v>
       </c>
       <c r="D75" s="5">
-        <v>9.748667422942825</v>
+        <v>14.198084794979327</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>63.629191272</v>
+        <v>63.545293934</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.32792987700000253</v>
+        <v>-0.64624293900000396</v>
       </c>
       <c r="D76" s="5">
-        <v>-5.9822276065056741</v>
+        <v>-11.433918417085199</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>63.737265069999999</v>
+        <v>63.653989355999997</v>
       </c>
       <c r="C77" s="5">
-        <v>0.1080737979999995</v>
+        <v>0.10869542199999671</v>
       </c>
       <c r="D77" s="5">
-        <v>2.057341201666496</v>
+        <v>2.0720439017607228</v>
       </c>
       <c r="E77" s="5">
-        <v>-0.35841513388865653</v>
+        <v>1.5231724706116445</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>65.873170900000005</v>
+        <v>65.246863980000001</v>
       </c>
       <c r="C78" s="5">
-        <v>2.1359058300000058</v>
+        <v>1.5928746240000038</v>
       </c>
       <c r="D78" s="5">
-        <v>48.518906005907624</v>
+        <v>34.526605970651445</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>64.655626474000002</v>
+        <v>64.601304264000007</v>
       </c>
       <c r="C79" s="5">
-        <v>-1.2175444260000035</v>
+        <v>-0.64555971599999395</v>
       </c>
       <c r="D79" s="5">
-        <v>-20.058359296657812</v>
+        <v>-11.247678133967309</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>64.797932251000006</v>
+        <v>64.76806766</v>
       </c>
       <c r="C80" s="5">
-        <v>0.14230577700000424</v>
+        <v>0.16676339599999324</v>
       </c>
       <c r="D80" s="5">
-        <v>2.6733848896018264</v>
+        <v>3.1420709398574775</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>65.614201140000006</v>
+        <v>65.691653051000003</v>
       </c>
       <c r="C81" s="5">
-        <v>0.81626888899999983</v>
+        <v>0.92358539100000314</v>
       </c>
       <c r="D81" s="5">
-        <v>16.209164315423298</v>
+        <v>18.519825646378774</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>66.147133715999999</v>
+        <v>66.230976170000005</v>
       </c>
       <c r="C82" s="5">
-        <v>0.53293257599999322</v>
+        <v>0.53932311900000229</v>
       </c>
       <c r="D82" s="5">
-        <v>10.194067448973133</v>
+        <v>10.309162487711209</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>66.225115731000002</v>
+        <v>66.381149762999996</v>
       </c>
       <c r="C83" s="5">
-        <v>7.7982015000003457E-2</v>
+        <v>0.150173592999991</v>
       </c>
       <c r="D83" s="5">
-        <v>1.4239101571626334</v>
+        <v>2.7550964916173593</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>65.831131646000003</v>
+        <v>65.978098689999996</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.3939840849999996</v>
+        <v>-0.40305107300000032</v>
       </c>
       <c r="D84" s="5">
-        <v>-6.9099769496181906</v>
+        <v>-7.0476637534955255</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>66.292737939999995</v>
+        <v>66.394325253999995</v>
       </c>
       <c r="C85" s="5">
-        <v>0.46160629399999209</v>
+        <v>0.41622656399999869</v>
       </c>
       <c r="D85" s="5">
-        <v>8.7465841277791334</v>
+        <v>7.8385365318646594</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>66.464477076999998</v>
+        <v>66.513638717000006</v>
       </c>
       <c r="C86" s="5">
-        <v>0.17173913700000298</v>
+        <v>0.11931346300001167</v>
       </c>
       <c r="D86" s="5">
-        <v>3.1534204991009895</v>
+        <v>2.1778936923577463</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>67.121779885999999</v>
+        <v>67.330236533999994</v>
       </c>
       <c r="C87" s="5">
-        <v>0.65730280900000082</v>
+        <v>0.81659781699998746</v>
       </c>
       <c r="D87" s="5">
-        <v>12.534701916761492</v>
+        <v>15.769243744561766</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>67.282994930000001</v>
+        <v>67.177367548000007</v>
       </c>
       <c r="C88" s="5">
-        <v>0.16121504400000219</v>
+        <v>-0.15286898599998722</v>
       </c>
       <c r="D88" s="5">
-        <v>2.9205753623077868</v>
+        <v>-2.6907570477829212</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>67.651675644999997</v>
+        <v>67.538943277000001</v>
       </c>
       <c r="C89" s="5">
-        <v>0.36868071499999644</v>
+        <v>0.36157572899999479</v>
       </c>
       <c r="D89" s="5">
-        <v>6.7772960944622263</v>
+        <v>6.6535609054479306</v>
       </c>
       <c r="E89" s="5">
-        <v>6.1414787263007975</v>
+        <v>6.1032371424082799</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>67.630402821999994</v>
+        <v>65.590028652000001</v>
       </c>
       <c r="C90" s="5">
-        <v>-2.1272823000003882E-2</v>
+        <v>-1.9489146250000005</v>
       </c>
       <c r="D90" s="5">
-        <v>-0.3766837278078361</v>
+        <v>-29.627543461348449</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>68.030976910000007</v>
+        <v>66.712754548000007</v>
       </c>
       <c r="C91" s="5">
-        <v>0.40057408800001326</v>
+        <v>1.1227258960000057</v>
       </c>
       <c r="D91" s="5">
-        <v>7.3437587016237371</v>
+        <v>22.589317566751909</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>68.732688335999995</v>
+        <v>67.290816012999997</v>
       </c>
       <c r="C92" s="5">
-        <v>0.70171142599998859</v>
+        <v>0.57806146499999045</v>
       </c>
       <c r="D92" s="5">
-        <v>13.104394897769422</v>
+        <v>10.90804851236058</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>68.898826280999998</v>
+        <v>67.516940061</v>
       </c>
       <c r="C93" s="5">
-        <v>0.16613794500000267</v>
+        <v>0.22612404800000263</v>
       </c>
       <c r="D93" s="5">
-        <v>2.9394666851530804</v>
+        <v>4.107850085829523</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>69.312106639000007</v>
+        <v>67.882298680999995</v>
       </c>
       <c r="C94" s="5">
-        <v>0.41328035800000862</v>
+        <v>0.36535861999999497</v>
       </c>
       <c r="D94" s="5">
-        <v>7.4403222714947592</v>
+        <v>6.6904303770942475</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>69.613208749999998</v>
+        <v>68.244300850000002</v>
       </c>
       <c r="C95" s="5">
-        <v>0.30110211099999162</v>
+        <v>0.36200216900000726</v>
       </c>
       <c r="D95" s="5">
-        <v>5.3393527587673351</v>
+        <v>6.5904222740188256</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>70.518412541999993</v>
+        <v>68.949135893999994</v>
       </c>
       <c r="C96" s="5">
-        <v>0.90520379199999468</v>
+        <v>0.70483504399999219</v>
       </c>
       <c r="D96" s="5">
-        <v>16.769789058759521</v>
+        <v>13.122570895973773</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>70.295751538000005</v>
+        <v>68.69170708</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.22266100399998834</v>
+        <v>-0.25742881399999362</v>
       </c>
       <c r="D97" s="5">
-        <v>-3.7238724139296187</v>
+        <v>-4.389458313438233</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>71.385336452999994</v>
+        <v>69.907961400000005</v>
       </c>
       <c r="C98" s="5">
-        <v>1.089584914999989</v>
+        <v>1.2162543200000044</v>
       </c>
       <c r="D98" s="5">
-        <v>20.270520038765817</v>
+        <v>23.443418916096071</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>70.804197725999998</v>
+        <v>69.367297798999999</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.58113872699999547</v>
+        <v>-0.54066360100000566</v>
       </c>
       <c r="D99" s="5">
-        <v>-9.3432918594182457</v>
+        <v>-8.8959529786556306</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>72.162901547000004</v>
+        <v>70.587484751000005</v>
       </c>
       <c r="C100" s="5">
-        <v>1.358703821000006</v>
+        <v>1.2201869520000059</v>
       </c>
       <c r="D100" s="5">
-        <v>25.620284018064442</v>
+        <v>23.275042317361084</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>72.265901311999997</v>
+        <v>70.658826641000005</v>
       </c>
       <c r="C101" s="5">
-        <v>0.10299976499999275</v>
+        <v>7.1341889999999353E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>1.7262975644172895</v>
+        <v>1.2195896194276745</v>
       </c>
       <c r="E101" s="5">
-        <v>6.8205637524974216</v>
+        <v>4.6193843323907302</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>72.123866355000004</v>
+        <v>70.124592276000001</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.1420349569999928</v>
+        <v>-0.53423436500000321</v>
       </c>
       <c r="D102" s="5">
-        <v>-2.3332095862548918</v>
+        <v>-8.7049702120837846</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>72.687248839000006</v>
+        <v>71.220181173</v>
       </c>
       <c r="C103" s="5">
-        <v>0.56338248400000168</v>
+        <v>1.095588896999999</v>
       </c>
       <c r="D103" s="5">
-        <v>9.7869645349246692</v>
+        <v>20.446088127552731</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>72.371598086000006</v>
+        <v>70.766074877999998</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.3156507529999999</v>
+        <v>-0.45410629500000255</v>
       </c>
       <c r="D104" s="5">
-        <v>-5.0884261555779968</v>
+        <v>-7.3886100882739836</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>72.744150875000003</v>
+        <v>71.245758658</v>
       </c>
       <c r="C105" s="5">
-        <v>0.37255278899999666</v>
+        <v>0.479683780000002</v>
       </c>
       <c r="D105" s="5">
-        <v>6.3552649345139489</v>
+        <v>8.4443408243360487</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>72.548178887999995</v>
+        <v>70.948128408000002</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.19597198700000718</v>
+        <v>-0.29763024999999743</v>
       </c>
       <c r="D106" s="5">
-        <v>-3.1853150540622543</v>
+        <v>-4.8994265485503785</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>73.079345171</v>
+        <v>71.534487303999995</v>
       </c>
       <c r="C107" s="5">
-        <v>0.53116628300000457</v>
+        <v>0.58635889599999302</v>
       </c>
       <c r="D107" s="5">
-        <v>9.1484527941138261</v>
+        <v>10.380995316357232</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>73.139078053999995</v>
+        <v>71.486826041</v>
       </c>
       <c r="C108" s="5">
-        <v>5.973288299999524E-2</v>
+        <v>-4.7661262999994847E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>0.9852657632108297</v>
+        <v>-0.79660032278608961</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>73.826141421000003</v>
+        <v>72.223018592000003</v>
       </c>
       <c r="C109" s="5">
-        <v>0.68706336700000747</v>
+        <v>0.73619255100000203</v>
       </c>
       <c r="D109" s="5">
-        <v>11.873767653517087</v>
+        <v>13.082512709689986</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>74.433235222999997</v>
+        <v>73.061584902000007</v>
       </c>
       <c r="C110" s="5">
-        <v>0.6070938019999943</v>
+        <v>0.83856631000000448</v>
       </c>
       <c r="D110" s="5">
-        <v>10.326720157945735</v>
+        <v>14.858049256861072</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>73.474575626000004</v>
+        <v>71.915848972000006</v>
       </c>
       <c r="C111" s="5">
-        <v>-0.95865959699999337</v>
+        <v>-1.1457359300000007</v>
       </c>
       <c r="D111" s="5">
-        <v>-14.406204387594846</v>
+        <v>-17.277000669135724</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>73.332210681000007</v>
+        <v>71.549409636999997</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.14236494499999708</v>
+        <v>-0.36643933500000969</v>
       </c>
       <c r="D112" s="5">
-        <v>-2.3005107093266974</v>
+        <v>-5.9459901123623986</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>73.697712143000004</v>
+        <v>72.091098740000007</v>
       </c>
       <c r="C113" s="5">
-        <v>0.36550146199999745</v>
+        <v>0.54168910300001016</v>
       </c>
       <c r="D113" s="5">
-        <v>6.1477373637297106</v>
+        <v>9.4730150896683796</v>
       </c>
       <c r="E113" s="5">
-        <v>1.9813090337285288</v>
+        <v>2.0270250258711764</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>74.618210357999999</v>
+        <v>72.746063559999996</v>
       </c>
       <c r="C114" s="5">
-        <v>0.92049821499999496</v>
+        <v>0.65496481999998934</v>
       </c>
       <c r="D114" s="5">
-        <v>16.061952824305003</v>
+        <v>11.463900598549049</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>74.393894265</v>
+        <v>72.913073166999993</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.22431609299999877</v>
+        <v>0.16700960699999712</v>
       </c>
       <c r="D115" s="5">
-        <v>-3.5483696752741101</v>
+        <v>2.7900005644100778</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>74.282922321000001</v>
+        <v>72.758740295999999</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.11097194399999921</v>
+        <v>-0.15433287099999404</v>
       </c>
       <c r="D116" s="5">
-        <v>-1.7754040048858943</v>
+        <v>-2.510641015143289</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>74.385516491999994</v>
+        <v>72.927050725000001</v>
       </c>
       <c r="C117" s="5">
-        <v>0.10259417099999268</v>
+        <v>0.1683104290000017</v>
       </c>
       <c r="D117" s="5">
-        <v>1.6700004677450586</v>
+        <v>2.8115127142474661</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>74.476130948000005</v>
+        <v>72.943784558999994</v>
       </c>
       <c r="C118" s="5">
-        <v>9.0614456000011501E-2</v>
+        <v>1.6733833999992953E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>1.4716419800505642</v>
+        <v>0.27569965196083679</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>74.228374203000001</v>
+        <v>72.853132914</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.24775674500000378</v>
+        <v>-9.0651644999994119E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>-3.9197555773034409</v>
+        <v>-1.4811611656804002</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>73.881324229000001</v>
+        <v>72.466797846999995</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.34704997400000082</v>
+        <v>-0.38633506700000453</v>
       </c>
       <c r="D120" s="5">
-        <v>-5.4684735724201623</v>
+        <v>-6.1811589200336687</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>73.806504484000001</v>
+        <v>72.401955075000004</v>
       </c>
       <c r="C121" s="5">
-        <v>-7.4819744999999216E-2</v>
+        <v>-6.4842771999991555E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>-1.2084961476144573</v>
+        <v>-1.0684828220906772</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>74.211735610999995</v>
+        <v>72.859417489999998</v>
       </c>
       <c r="C122" s="5">
-        <v>0.40523112699999331</v>
+        <v>0.45746241499999485</v>
       </c>
       <c r="D122" s="5">
-        <v>6.7911873985177396</v>
+        <v>7.851158182369522</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>76.285006637999999</v>
+        <v>74.617245333</v>
       </c>
       <c r="C123" s="5">
-        <v>2.0732710270000041</v>
+        <v>1.7578278430000012</v>
       </c>
       <c r="D123" s="5">
-        <v>39.18716726675526</v>
+        <v>33.119662344921672</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>76.248296537000002</v>
+        <v>74.422908149999998</v>
       </c>
       <c r="C124" s="5">
-        <v>-3.6710100999997053E-2</v>
+        <v>-0.1943371830000018</v>
       </c>
       <c r="D124" s="5">
-        <v>-0.57594166978581773</v>
+        <v>-3.0809622010864679</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>76.278519404999997</v>
+        <v>74.457251842999995</v>
       </c>
       <c r="C125" s="5">
-        <v>3.0222867999995628E-2</v>
+        <v>3.4343692999996733E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>0.47668751914251573</v>
+        <v>0.55516767076253526</v>
       </c>
       <c r="E125" s="5">
-        <v>3.5018824695565831</v>
+        <v>3.2821709536341448</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>76.028874803999997</v>
+        <v>74.077613477</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.24964460099999997</v>
+        <v>-0.37963836599999468</v>
       </c>
       <c r="D126" s="5">
-        <v>-3.8574355107476754</v>
+        <v>-5.9497928015262431</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>75.733655646000003</v>
+        <v>73.999283480000003</v>
       </c>
       <c r="C127" s="5">
-        <v>-0.29521915799999476</v>
+        <v>-7.832999699999732E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-4.561349535016646</v>
+        <v>-1.2615317828484129</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>76.038701575000005</v>
+        <v>74.40590838</v>
       </c>
       <c r="C128" s="5">
-        <v>0.30504592900000205</v>
+        <v>0.40662489999999707</v>
       </c>
       <c r="D128" s="5">
-        <v>4.9419815049940086</v>
+        <v>6.7969629453513036</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>74.938347327000002</v>
+        <v>73.435578108000001</v>
       </c>
       <c r="C129" s="5">
-        <v>-1.1003542480000021</v>
+        <v>-0.97033027199999822</v>
       </c>
       <c r="D129" s="5">
-        <v>-16.047617677069915</v>
+        <v>-14.574183174159705</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>76.133812699000003</v>
+        <v>74.408368300999996</v>
       </c>
       <c r="C130" s="5">
-        <v>1.195465372000001</v>
+        <v>0.97279019299999447</v>
       </c>
       <c r="D130" s="5">
-        <v>20.915400760700663</v>
+        <v>17.107080653675855</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>75.782876814000005</v>
+        <v>74.310551197999999</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.35093588499999839</v>
+        <v>-9.7817102999997019E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>-5.3932552548547674</v>
+        <v>-1.5661616973770109</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>77.209854061000001</v>
+        <v>75.541689554000001</v>
       </c>
       <c r="C132" s="5">
-        <v>1.4269772469999964</v>
+        <v>1.2311383560000024</v>
       </c>
       <c r="D132" s="5">
-        <v>25.089174755894295</v>
+        <v>21.796423399200716</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>77.855856802000005</v>
+        <v>76.205304479000006</v>
       </c>
       <c r="C133" s="5">
-        <v>0.64600274100000377</v>
+        <v>0.66361492500000452</v>
       </c>
       <c r="D133" s="5">
-        <v>10.515370189917018</v>
+        <v>11.066248837597703</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>78.066372135999998</v>
+        <v>76.370607449999994</v>
       </c>
       <c r="C134" s="5">
-        <v>0.210515333999993</v>
+        <v>0.16530297099998847</v>
       </c>
       <c r="D134" s="5">
-        <v>3.2933846756842078</v>
+        <v>2.6342960758209744</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>77.923864137999999</v>
+        <v>76.107585551</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.14250799799999925</v>
+        <v>-0.26302189899999462</v>
       </c>
       <c r="D135" s="5">
-        <v>-2.1687065076288592</v>
+        <v>-4.055431370357077</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>78.409873798000007</v>
+        <v>76.403459603000002</v>
       </c>
       <c r="C136" s="5">
-        <v>0.48600966000000767</v>
+        <v>0.29587405200000205</v>
       </c>
       <c r="D136" s="5">
-        <v>7.7465300055072683</v>
+        <v>4.7661430710003838</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>78.229420766999993</v>
+        <v>76.422865459999997</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.1804530310000132</v>
+        <v>1.9405856999995308E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-2.7269984311439233</v>
+        <v>0.30521637390925616</v>
       </c>
       <c r="E137" s="5">
-        <v>2.5576025560245963</v>
+        <v>2.6399223290495266</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>76.948576117000002</v>
+        <v>74.997974651000007</v>
       </c>
       <c r="C138" s="5">
-        <v>-1.2808446499999917</v>
+        <v>-1.4248908089999901</v>
       </c>
       <c r="D138" s="5">
-        <v>-17.971328215322281</v>
+        <v>-20.216219018187175</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>77.624945095000001</v>
+        <v>75.709094164999996</v>
       </c>
       <c r="C139" s="5">
-        <v>0.67636897799999929</v>
+        <v>0.71111951399998929</v>
       </c>
       <c r="D139" s="5">
-        <v>11.073029451933625</v>
+        <v>11.990756189077945</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>77.662855022000002</v>
+        <v>75.869687945999999</v>
       </c>
       <c r="C140" s="5">
-        <v>3.7909927000001176E-2</v>
+        <v>0.16059378100000288</v>
       </c>
       <c r="D140" s="5">
-        <v>0.58762431460235298</v>
+        <v>2.5753419398790056</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>77.818676530999994</v>
+        <v>76.020790469999994</v>
       </c>
       <c r="C141" s="5">
-        <v>0.15582150899999192</v>
+        <v>0.15110252399999524</v>
       </c>
       <c r="D141" s="5">
-        <v>2.4344080908669907</v>
+        <v>2.4162806099867096</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>77.703717650000002</v>
+        <v>75.894210901999998</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.11495888099999263</v>
+        <v>-0.12657956799999681</v>
       </c>
       <c r="D142" s="5">
-        <v>-1.7583865510609309</v>
+        <v>-1.9798812284130052</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>77.577393555</v>
+        <v>75.707371237999993</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.12632409500000108</v>
+        <v>-0.18683966400000429</v>
       </c>
       <c r="D143" s="5">
-        <v>-1.9335086511915067</v>
+        <v>-2.9145381046022489</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>78.106041489000006</v>
+        <v>76.321689093000003</v>
       </c>
       <c r="C144" s="5">
-        <v>0.52864793400000565</v>
+        <v>0.61431785500001013</v>
       </c>
       <c r="D144" s="5">
-        <v>8.4909030962436738</v>
+        <v>10.18378328897651</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>78.174623331000006</v>
+        <v>76.351731506999997</v>
       </c>
       <c r="C145" s="5">
-        <v>6.8581842000000393E-2</v>
+        <v>3.00424139999933E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>1.0587762471252926</v>
+        <v>0.47337851686728438</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>77.441831347999994</v>
+        <v>75.740739880999996</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.73279198300001269</v>
+        <v>-0.61099162600000056</v>
       </c>
       <c r="D146" s="5">
-        <v>-10.686356328852064</v>
+        <v>-9.1912215406471098</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>77.349545941000002</v>
+        <v>75.473485531999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-9.2285406999991437E-2</v>
+        <v>-0.26725434899999811</v>
       </c>
       <c r="D147" s="5">
-        <v>-1.4206732049912518</v>
+        <v>-4.1530347680467035</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>77.324626527999996</v>
+        <v>75.330209975000002</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.491941300000633E-2</v>
+        <v>-0.1432755569999955</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.38591521149500263</v>
+        <v>-2.2543924802638782</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>77.368399382999996</v>
+        <v>75.321371843999998</v>
       </c>
       <c r="C149" s="5">
-        <v>4.3772855000000277E-2</v>
+        <v>-8.8381310000045232E-3</v>
       </c>
       <c r="D149" s="5">
-        <v>0.68142947245719565</v>
+        <v>-0.14069941004842823</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.1006362766822431</v>
+        <v>-1.4413142053362638</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>78.000983856999994</v>
+        <v>76.162929421000001</v>
       </c>
       <c r="C150" s="5">
-        <v>0.63258447399999795</v>
+        <v>0.84155757700000322</v>
       </c>
       <c r="D150" s="5">
-        <v>10.264984800882448</v>
+        <v>14.262841917331182</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>78.041094290000004</v>
+        <v>76.216922531999998</v>
       </c>
       <c r="C151" s="5">
-        <v>4.0110433000009493E-2</v>
+        <v>5.3993110999996929E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>0.61882404942830149</v>
+        <v>0.8540238276816936</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>78.630009172000001</v>
+        <v>76.875133238000004</v>
       </c>
       <c r="C152" s="5">
-        <v>0.58891488199999742</v>
+        <v>0.65821070600000553</v>
       </c>
       <c r="D152" s="5">
-        <v>9.4409138310228347</v>
+        <v>10.869903734607057</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>77.918660415999994</v>
+        <v>76.120380162999993</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.71134875600000669</v>
+        <v>-0.75475307500001065</v>
       </c>
       <c r="D153" s="5">
-        <v>-10.331931649198989</v>
+        <v>-11.165675324146829</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>78.162062977999994</v>
+        <v>76.271728976000006</v>
       </c>
       <c r="C154" s="5">
-        <v>0.24340256199999999</v>
+        <v>0.15134881300001268</v>
       </c>
       <c r="D154" s="5">
-        <v>3.8136429791643778</v>
+        <v>2.4122041558092722</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>78.148097133999997</v>
+        <v>76.393175436000007</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.3965843999997674E-2</v>
+        <v>0.12144646000000137</v>
       </c>
       <c r="D155" s="5">
-        <v>-0.21420305959192198</v>
+        <v>1.9275666676614067</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>77.785630631000004</v>
+        <v>75.909957731000006</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.36246650299999317</v>
+        <v>-0.48321770500000127</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.4260272936714422</v>
+        <v>-7.3319034572659314</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>77.566106504999993</v>
+        <v>75.588645960999997</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.21952412600001026</v>
+        <v>-0.32131177000000832</v>
       </c>
       <c r="D157" s="5">
-        <v>-3.3345265323144191</v>
+        <v>-4.96276462947014</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>77.901827663000006</v>
+        <v>76.006078763999994</v>
       </c>
       <c r="C158" s="5">
-        <v>0.33572115800001257</v>
+        <v>0.41743280299999697</v>
       </c>
       <c r="D158" s="5">
-        <v>5.3192736361609816</v>
+        <v>6.831945975411613</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>78.118660109000004</v>
+        <v>76.153316059000005</v>
       </c>
       <c r="C159" s="5">
-        <v>0.21683244599999796</v>
+        <v>0.1472372950000107</v>
       </c>
       <c r="D159" s="5">
-        <v>3.3916975957066109</v>
+        <v>2.3495416370477029</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>77.949324747000006</v>
+        <v>75.852017360999994</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.16933536199999821</v>
+        <v>-0.30129869800001075</v>
       </c>
       <c r="D160" s="5">
-        <v>-2.5704132458520323</v>
+        <v>-4.6458062030130804</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>78.257398323000004</v>
+        <v>76.167028493999993</v>
       </c>
       <c r="C161" s="5">
-        <v>0.30807357599999818</v>
+        <v>0.31501113299999872</v>
       </c>
       <c r="D161" s="5">
-        <v>4.8471377676970739</v>
+        <v>5.0989855467070688</v>
       </c>
       <c r="E161" s="5">
-        <v>1.1490465708087871</v>
+        <v>1.1227313434378994</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>78.419276678000003</v>
+        <v>76.442037236000004</v>
       </c>
       <c r="C162" s="5">
-        <v>0.16187835499999892</v>
+        <v>0.27500874200001135</v>
       </c>
       <c r="D162" s="5">
-        <v>2.5106808962810145</v>
+        <v>4.4198055701024641</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>78.442642770000006</v>
+        <v>76.457832314000001</v>
       </c>
       <c r="C163" s="5">
-        <v>2.3366092000003391E-2</v>
+        <v>1.5795077999996465E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>0.35814289648539166</v>
+        <v>0.2482357823273551</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>78.303964777000004</v>
+        <v>76.395307790000004</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.13867799300000172</v>
+        <v>-6.2524523999996973E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.1009616450321067</v>
+        <v>-0.97691609066081764</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>78.153434267999998</v>
+        <v>76.460171142999997</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.15053050900000642</v>
+        <v>6.4863352999992685E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.2826290232336732</v>
+        <v>1.023630020987909</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>77.861820109000007</v>
+        <v>76.077367652999996</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.29161415899999099</v>
+        <v>-0.38280349000000058</v>
       </c>
       <c r="D166" s="5">
-        <v>-4.386807870546539</v>
+        <v>-5.8451844182966672</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>77.980933921000002</v>
+        <v>76.159294771000006</v>
       </c>
       <c r="C167" s="5">
-        <v>0.11911381199999482</v>
+        <v>8.1927118000010068E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>1.8512974689318895</v>
+        <v>1.2999520878146598</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>77.953079250000002</v>
+        <v>76.005826858999995</v>
       </c>
       <c r="C168" s="5">
-        <v>-2.7854671000000053E-2</v>
+        <v>-0.15346791200001064</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.42779707786747556</v>
+        <v>-2.3914885342903425</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>78.207292965999997</v>
+        <v>76.202786357999997</v>
       </c>
       <c r="C169" s="5">
-        <v>0.25421371599999532</v>
+        <v>0.19695949900000187</v>
       </c>
       <c r="D169" s="5">
-        <v>3.9842929406510796</v>
+        <v>3.1543539252600672</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>78.133170561</v>
+        <v>76.187959290999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-7.4122404999997116E-2</v>
+        <v>-1.4827066999998806E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.1314122830644369</v>
+        <v>-0.23323887306417879</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>78.051202661000005</v>
+        <v>76.100366061000003</v>
       </c>
       <c r="C171" s="5">
-        <v>-8.1967899999995097E-2</v>
+        <v>-8.759322999999597E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.2516568795598926</v>
+        <v>-1.3709483612944329</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>78.292370417000001</v>
+        <v>76.240687678</v>
       </c>
       <c r="C172" s="5">
-        <v>0.24116775599999585</v>
+        <v>0.1403216169999979</v>
       </c>
       <c r="D172" s="5">
-        <v>3.7715047026039894</v>
+        <v>2.2352607261005186</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>78.385348257000004</v>
+        <v>76.230021136999994</v>
       </c>
       <c r="C173" s="5">
-        <v>9.2977840000003198E-2</v>
+        <v>-1.0666541000006191E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>1.4344317086621761</v>
+        <v>-0.16775825224694119</v>
       </c>
       <c r="E173" s="5">
-        <v>0.16349883428516954</v>
+        <v>8.2703295960873113E-2</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>78.811772575000006</v>
+        <v>76.775538123999993</v>
       </c>
       <c r="C174" s="5">
-        <v>0.42642431800000224</v>
+        <v>0.54551698699999918</v>
       </c>
       <c r="D174" s="5">
-        <v>6.7270336378280504</v>
+        <v>8.9336227913028523</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>79.061660255999996</v>
+        <v>76.985134811999998</v>
       </c>
       <c r="C175" s="5">
-        <v>0.24988768099998993</v>
+        <v>0.20959668800000486</v>
       </c>
       <c r="D175" s="5">
-        <v>3.8718856251594991</v>
+        <v>3.3256309692878183</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>79.403963050000002</v>
+        <v>77.356895101000006</v>
       </c>
       <c r="C176" s="5">
-        <v>0.34230279400000541</v>
+        <v>0.37176028900000802</v>
       </c>
       <c r="D176" s="5">
-        <v>5.3210020090105337</v>
+        <v>5.9511962707256671</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>80.827202833000001</v>
+        <v>78.990929233000003</v>
       </c>
       <c r="C177" s="5">
-        <v>1.4232397829999996</v>
+        <v>1.6340341319999965</v>
       </c>
       <c r="D177" s="5">
-        <v>23.761182794359037</v>
+        <v>28.510411317345575</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>80.801660921999996</v>
+        <v>78.838987676000002</v>
       </c>
       <c r="C178" s="5">
-        <v>-2.5541911000004802E-2</v>
+        <v>-0.15194155700000067</v>
       </c>
       <c r="D178" s="5">
-        <v>-0.37854926210187934</v>
+        <v>-2.2839741181389872</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>80.982858351000004</v>
+        <v>78.988042785999994</v>
       </c>
       <c r="C179" s="5">
-        <v>0.18119742900000801</v>
+        <v>0.14905510999999194</v>
       </c>
       <c r="D179" s="5">
-        <v>2.7244349739205198</v>
+        <v>2.2924930791250242</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>81.393480053999994</v>
+        <v>79.381900294999994</v>
       </c>
       <c r="C180" s="5">
-        <v>0.41062170299998968</v>
+        <v>0.39385750900000005</v>
       </c>
       <c r="D180" s="5">
-        <v>6.2571573074623243</v>
+        <v>6.1504062146339411</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>81.940313187000001</v>
+        <v>80.020356141999997</v>
       </c>
       <c r="C181" s="5">
-        <v>0.54683313300000691</v>
+        <v>0.63845584700000302</v>
       </c>
       <c r="D181" s="5">
-        <v>8.3667438543220776</v>
+        <v>10.089998510076438</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>82.333277984999995</v>
+        <v>80.461740947999999</v>
       </c>
       <c r="C182" s="5">
-        <v>0.39296479799999418</v>
+        <v>0.44138480600000207</v>
       </c>
       <c r="D182" s="5">
-        <v>5.9091407072926705</v>
+        <v>6.8236326645021217</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>82.972206263999993</v>
+        <v>81.171090602000007</v>
       </c>
       <c r="C183" s="5">
-        <v>0.63892827899999816</v>
+        <v>0.70934965400000749</v>
       </c>
       <c r="D183" s="5">
-        <v>9.7202480224565235</v>
+        <v>11.107524518586963</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>83.271042145999999</v>
+        <v>81.385229761000005</v>
       </c>
       <c r="C184" s="5">
-        <v>0.29883588200000588</v>
+        <v>0.21413915899999836</v>
       </c>
       <c r="D184" s="5">
-        <v>4.4086161326909679</v>
+        <v>3.2120854467699855</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>83.232655997999998</v>
+        <v>81.364160038999998</v>
       </c>
       <c r="C185" s="5">
-        <v>-3.838614800000073E-2</v>
+        <v>-2.1069722000007118E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-0.5517736715662136</v>
+        <v>-0.31022455067833965</v>
       </c>
       <c r="E185" s="5">
-        <v>6.1839461695153197</v>
+        <v>6.7350616271940611</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>81.839131850000001</v>
+        <v>79.970886703999994</v>
       </c>
       <c r="C186" s="5">
-        <v>-1.3935241479999974</v>
+        <v>-1.3932733350000035</v>
       </c>
       <c r="D186" s="5">
-        <v>-18.340423415912966</v>
+        <v>-18.719719683478143</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>82.582002633000002</v>
+        <v>80.582460939000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.74287078300000076</v>
+        <v>0.61157423500000618</v>
       </c>
       <c r="D187" s="5">
-        <v>11.453255912243154</v>
+        <v>9.5729562485004305</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>82.673518582</v>
+        <v>80.635468908999997</v>
       </c>
       <c r="C188" s="5">
-        <v>9.1515948999997931E-2</v>
+        <v>5.3007969999995908E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>1.3379545444244689</v>
+        <v>0.79223450435055298</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>83.249543833000004</v>
+        <v>81.552426224000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.57602525100000435</v>
+        <v>0.91695731500000477</v>
       </c>
       <c r="D189" s="5">
-        <v>8.6889243158894125</v>
+        <v>14.532632506937659</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>83.168436403000001</v>
+        <v>81.155685958999996</v>
       </c>
       <c r="C190" s="5">
-        <v>-8.1107430000002978E-2</v>
+        <v>-0.39674026500000537</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.1628780973335973</v>
+        <v>-5.6841240352158202</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>83.197663766000005</v>
+        <v>81.063019937999997</v>
       </c>
       <c r="C191" s="5">
-        <v>2.9227363000003947E-2</v>
+        <v>-9.2666020999999432E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>0.42252453504492138</v>
+        <v>-1.3616240991776385</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>83.342383570999999</v>
+        <v>81.157562158000005</v>
       </c>
       <c r="C192" s="5">
-        <v>0.14471980499999404</v>
+        <v>9.4542220000008115E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>2.1074497165404438</v>
+        <v>1.4085489882363689</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>83.176212891000006</v>
+        <v>80.981364798000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.16617067999999335</v>
+        <v>-0.1761973600000033</v>
       </c>
       <c r="D193" s="5">
-        <v>-2.3665341398189987</v>
+        <v>-2.5743785979492895</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>83.526245427999996</v>
+        <v>81.349599943000001</v>
       </c>
       <c r="C194" s="5">
-        <v>0.35003253699998993</v>
+        <v>0.36823514499999987</v>
       </c>
       <c r="D194" s="5">
-        <v>5.1685312867523647</v>
+        <v>5.5951465311257165</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>83.546976517999994</v>
+        <v>81.498901994999997</v>
       </c>
       <c r="C195" s="5">
-        <v>2.0731089999998176E-2</v>
+        <v>0.14930205199999591</v>
       </c>
       <c r="D195" s="5">
-        <v>0.29824512994431895</v>
+        <v>2.2247445438609903</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>83.288094122999993</v>
+        <v>81.168604482000006</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.25888239500000054</v>
+        <v>-0.33029751299999077</v>
       </c>
       <c r="D196" s="5">
-        <v>-3.6556530748975802</v>
+        <v>-4.7563875699349172</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>83.338830848000001</v>
+        <v>81.216790912999997</v>
       </c>
       <c r="C197" s="5">
-        <v>5.0736725000007254E-2</v>
+        <v>4.8186430999990648E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>0.73345985417474502</v>
+        <v>0.71472083516239682</v>
       </c>
       <c r="E197" s="5">
-        <v>0.12756393356299078</v>
+        <v>-0.18112289972558315</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>84.139476654999996</v>
+        <v>82.107074073000007</v>
       </c>
       <c r="C198" s="5">
-        <v>0.8006458069999951</v>
+        <v>0.89028316000000984</v>
       </c>
       <c r="D198" s="5">
-        <v>12.157632878642243</v>
+        <v>13.97694407690755</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>84.786408840000007</v>
+        <v>82.770580408000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.64693218500001137</v>
+        <v>0.6635063349999939</v>
       </c>
       <c r="D199" s="5">
-        <v>9.6269205181979345</v>
+        <v>10.140005507159366</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>84.963988020000002</v>
+        <v>82.916417808999995</v>
       </c>
       <c r="C200" s="5">
-        <v>0.17757917999999506</v>
+        <v>0.14583740099999432</v>
       </c>
       <c r="D200" s="5">
-        <v>2.5424706206116587</v>
+        <v>2.1349470056222453</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>83.979340866000001</v>
+        <v>82.030073114000004</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.98464715400000102</v>
+        <v>-0.88634469499999113</v>
       </c>
       <c r="D201" s="5">
-        <v>-13.053746846829405</v>
+        <v>-12.099608637243797</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>84.473631144999999</v>
+        <v>82.446722324999996</v>
       </c>
       <c r="C202" s="5">
-        <v>0.49429027899999767</v>
+        <v>0.41664921099999219</v>
       </c>
       <c r="D202" s="5">
-        <v>7.296218445817404</v>
+        <v>6.2682564931158424</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>84.769574852000005</v>
+        <v>82.751407686999997</v>
       </c>
       <c r="C203" s="5">
-        <v>0.29594370700000638</v>
+        <v>0.30468536200000074</v>
       </c>
       <c r="D203" s="5">
-        <v>4.2860227591630551</v>
+        <v>4.525906991707096</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>84.960315757000004</v>
+        <v>82.964829671000004</v>
       </c>
       <c r="C204" s="5">
-        <v>0.19074090499999841</v>
+        <v>0.21342198400000711</v>
       </c>
       <c r="D204" s="5">
-        <v>2.7338002069089873</v>
+        <v>3.1391688207557111</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>85.562702669999993</v>
+        <v>83.441091920999995</v>
       </c>
       <c r="C205" s="5">
-        <v>0.60238691299998948</v>
+        <v>0.47626224999999067</v>
       </c>
       <c r="D205" s="5">
-        <v>8.8480157593565423</v>
+        <v>7.1103487538606958</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>85.820309331999994</v>
+        <v>83.573711269</v>
       </c>
       <c r="C206" s="5">
-        <v>0.2576066620000006</v>
+        <v>0.13261934800000574</v>
       </c>
       <c r="D206" s="5">
-        <v>3.6733129092030969</v>
+        <v>1.9240133690222594</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>86.488721952000006</v>
+        <v>84.206155714000005</v>
       </c>
       <c r="C207" s="5">
-        <v>0.66841262000001223</v>
+        <v>0.63244444500000441</v>
       </c>
       <c r="D207" s="5">
-        <v>9.7571566763766207</v>
+        <v>9.4686670017669385</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>87.097792842999993</v>
+        <v>84.983128601999994</v>
       </c>
       <c r="C208" s="5">
-        <v>0.60907089099998757</v>
+        <v>0.77697288799998887</v>
       </c>
       <c r="D208" s="5">
-        <v>8.7857576561860107</v>
+        <v>11.651996646862317</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>87.376013743000001</v>
+        <v>85.170426567000007</v>
       </c>
       <c r="C209" s="5">
-        <v>0.27822090000000799</v>
+        <v>0.18729796500001328</v>
       </c>
       <c r="D209" s="5">
-        <v>3.901288752944887</v>
+        <v>2.6770268045813062</v>
       </c>
       <c r="E209" s="5">
-        <v>4.8442998946833571</v>
+        <v>4.8680027978883933</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>87.361646061000002</v>
+        <v>85.208442519000002</v>
       </c>
       <c r="C210" s="5">
-        <v>-1.4367681999999604E-2</v>
+        <v>3.8015951999994968E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.19714373967438803</v>
+        <v>0.53693873565077155</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>87.761032228999994</v>
+        <v>85.581083630999998</v>
       </c>
       <c r="C211" s="5">
-        <v>0.39938616799999238</v>
+        <v>0.37264111199999661</v>
       </c>
       <c r="D211" s="5">
-        <v>5.6260335891828106</v>
+        <v>5.3760340142191998</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>88.194014136999996</v>
+        <v>85.922528212000003</v>
       </c>
       <c r="C212" s="5">
-        <v>0.43298190800000214</v>
+        <v>0.34144458100000463</v>
       </c>
       <c r="D212" s="5">
-        <v>6.0836970295607973</v>
+        <v>4.8941320015659651</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>88.074827522000007</v>
+        <v>85.882307940999993</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.11918661499998962</v>
+        <v>-4.0220271000009689E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>-1.6096970833894497</v>
+        <v>-0.56027518234308404</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>88.321110820000001</v>
+        <v>85.992892329</v>
       </c>
       <c r="C214" s="5">
-        <v>0.24628329799999449</v>
+        <v>0.11058438800000658</v>
       </c>
       <c r="D214" s="5">
-        <v>3.4076466026068175</v>
+        <v>1.5561423273296349</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>88.612820220000003</v>
+        <v>86.328007452999998</v>
       </c>
       <c r="C215" s="5">
-        <v>0.29170940000000201</v>
+        <v>0.33511512399999788</v>
       </c>
       <c r="D215" s="5">
-        <v>4.0361888778543076</v>
+        <v>4.7779570967568352</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>88.953808046000006</v>
+        <v>86.742535426000003</v>
       </c>
       <c r="C216" s="5">
-        <v>0.34098782600000277</v>
+        <v>0.41452797300000555</v>
       </c>
       <c r="D216" s="5">
-        <v>4.7166717495742638</v>
+        <v>5.9167731970078519</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>89.161500597</v>
+        <v>86.937900975999995</v>
       </c>
       <c r="C217" s="5">
-        <v>0.20769255099999384</v>
+        <v>0.19536554999999112</v>
       </c>
       <c r="D217" s="5">
-        <v>2.8380642960244673</v>
+        <v>2.7364273684353346</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>89.180981942000003</v>
+        <v>86.921154701999995</v>
       </c>
       <c r="C218" s="5">
-        <v>1.9481345000002648E-2</v>
+        <v>-1.6746273999999062E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>0.26250935351257443</v>
+        <v>-0.23090335122610828</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>89.076147930000005</v>
+        <v>86.800492078999994</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.10483401199999776</v>
+        <v>-0.12066262300000119</v>
       </c>
       <c r="D219" s="5">
-        <v>-1.4015392391363068</v>
+        <v>-1.6531618151101934</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>89.547690086000003</v>
+        <v>87.276829191999994</v>
       </c>
       <c r="C220" s="5">
-        <v>0.47154215599999816</v>
+        <v>0.47633711299999959</v>
       </c>
       <c r="D220" s="5">
-        <v>6.5406928008213017</v>
+        <v>6.7877091927090571</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>89.908829433999998</v>
+        <v>87.552304054999993</v>
       </c>
       <c r="C221" s="5">
-        <v>0.3611393479999947</v>
+        <v>0.27547486299999946</v>
       </c>
       <c r="D221" s="5">
-        <v>4.9483150509584517</v>
+        <v>3.8540502197483395</v>
       </c>
       <c r="E221" s="5">
-        <v>2.8987539972352039</v>
+        <v>2.7966015717043158</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>90.583308884999994</v>
+        <v>88.278853302000002</v>
       </c>
       <c r="C222" s="5">
-        <v>0.67447945099999629</v>
+        <v>0.72654924700000834</v>
       </c>
       <c r="D222" s="5">
-        <v>9.3830550301212448</v>
+        <v>10.425466806073146</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>90.889921551</v>
+        <v>88.674395746000002</v>
       </c>
       <c r="C223" s="5">
-        <v>0.30661266600000658</v>
+        <v>0.39554244400000016</v>
       </c>
       <c r="D223" s="5">
-        <v>4.1383213976902589</v>
+        <v>5.5112222056832527</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>89.956052271999994</v>
+        <v>87.760884974000007</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.93386927900000671</v>
+        <v>-0.91351077199999509</v>
       </c>
       <c r="D224" s="5">
-        <v>-11.656232796335896</v>
+        <v>-11.685284366460413</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>91.336366024</v>
+        <v>89.025217417999997</v>
       </c>
       <c r="C225" s="5">
-        <v>1.3803137520000064</v>
+        <v>1.2643324439999901</v>
       </c>
       <c r="D225" s="5">
-        <v>20.049424876807052</v>
+        <v>18.725658777008359</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>91.922006003999996</v>
+        <v>89.526246216999994</v>
       </c>
       <c r="C226" s="5">
-        <v>0.58563997999999629</v>
+        <v>0.50102879899999664</v>
       </c>
       <c r="D226" s="5">
-        <v>7.9715108933951173</v>
+        <v>6.9665493664679667</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>91.098618091999995</v>
+        <v>88.742888328000006</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.82338791200000117</v>
+        <v>-0.78335788899998704</v>
       </c>
       <c r="D227" s="5">
-        <v>-10.2348939124713</v>
+        <v>-10.009179003472802</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>91.097483416000003</v>
+        <v>88.801743893999998</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.1346759999923961E-3</v>
+        <v>5.88555659999912E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.4945538747968001E-2</v>
+        <v>0.79876680156596436</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>90.466920139999999</v>
+        <v>87.943838576999994</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.63056327600000373</v>
+        <v>-0.85790531700000372</v>
       </c>
       <c r="D229" s="5">
-        <v>-7.9971864008306586</v>
+        <v>-10.996501314920248</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>90.542880745000005</v>
+        <v>87.875103441999997</v>
       </c>
       <c r="C230" s="5">
-        <v>7.5960605000005899E-2</v>
+        <v>-6.8735134999997172E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>1.0122468709089505</v>
+        <v>-0.93387462102715313</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>91.044262845999995</v>
+        <v>88.683069477999993</v>
       </c>
       <c r="C231" s="5">
-        <v>0.50138210099999014</v>
+        <v>0.80796603599999628</v>
       </c>
       <c r="D231" s="5">
-        <v>6.8511770295244911</v>
+        <v>11.608791534910011</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>90.850744638999998</v>
+        <v>88.455221984999994</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.19351820699999678</v>
+        <v>-0.22784749299999874</v>
       </c>
       <c r="D232" s="5">
-        <v>-2.5210397866529455</v>
+        <v>-3.0398845549829079</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>90.853374492</v>
+        <v>88.429948718000006</v>
       </c>
       <c r="C233" s="5">
-        <v>2.6298530000019582E-3</v>
+        <v>-2.5273266999988664E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>3.4741884552613733E-2</v>
+        <v>-0.34232356515951912</v>
       </c>
       <c r="E233" s="5">
-        <v>1.0505587314907361</v>
+        <v>1.002423262840324</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>90.861362088999996</v>
+        <v>88.451354050000006</v>
       </c>
       <c r="C234" s="5">
-        <v>7.9875969999960716E-3</v>
+        <v>2.1405332000000499E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>0.10555196938610845</v>
+        <v>0.29085873529219874</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>90.986387422999996</v>
+        <v>88.633722452000001</v>
       </c>
       <c r="C235" s="5">
-        <v>0.12502533400000004</v>
+        <v>0.18236840199999449</v>
       </c>
       <c r="D235" s="5">
-        <v>1.6637551133984463</v>
+        <v>2.5024021254486106</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>91.288614346000003</v>
+        <v>89.046355316000003</v>
       </c>
       <c r="C236" s="5">
-        <v>0.30222692300000631</v>
+        <v>0.41263286400000254</v>
       </c>
       <c r="D236" s="5">
-        <v>4.0596397126573036</v>
+        <v>5.731869168433934</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>91.237720855999996</v>
+        <v>88.972136254999995</v>
       </c>
       <c r="C237" s="5">
-        <v>-5.0893490000007091E-2</v>
+        <v>-7.4219061000007969E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-0.66695362920295986</v>
+        <v>-0.99561317841141417</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>91.750582825999999</v>
+        <v>89.389863285000004</v>
       </c>
       <c r="C238" s="5">
-        <v>0.512861970000003</v>
+        <v>0.41772703000000888</v>
       </c>
       <c r="D238" s="5">
-        <v>6.9578944851437452</v>
+        <v>5.7818254979934869</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>93.119362482</v>
+        <v>90.858776556999999</v>
       </c>
       <c r="C239" s="5">
-        <v>1.368779656000001</v>
+        <v>1.4689132719999947</v>
       </c>
       <c r="D239" s="5">
-        <v>19.446642839634933</v>
+        <v>21.602733779869009</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>92.551590601000001</v>
+        <v>90.258480270999996</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.56777188099999876</v>
+        <v>-0.60029628600000251</v>
       </c>
       <c r="D240" s="5">
-        <v>-7.0762526307524443</v>
+        <v>-7.6464516205513533</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>92.587344877999996</v>
+        <v>90.208604691000005</v>
       </c>
       <c r="C241" s="5">
-        <v>3.5754276999995227E-2</v>
+        <v>-4.987557999999126E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>0.46456697370438338</v>
+        <v>-0.66109168707924049</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>92.554993076000002</v>
+        <v>90.164294673000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.2351801999993768E-2</v>
+        <v>-4.4310018000004447E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.41849823665194297</v>
+        <v>-0.58784423769945304</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>92.178391474999998</v>
+        <v>89.812949326999998</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.37660160100000439</v>
+        <v>-0.35134534600000222</v>
       </c>
       <c r="D243" s="5">
-        <v>-4.7749361837283182</v>
+        <v>-4.577141448815869</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>91.831503101999999</v>
+        <v>89.413952343000005</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.34688837299999875</v>
+        <v>-0.39899698399999295</v>
       </c>
       <c r="D244" s="5">
-        <v>-4.4235686321658303</v>
+        <v>-5.2026910292551793</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>92.743310226999995</v>
+        <v>90.409813885000005</v>
       </c>
       <c r="C245" s="5">
-        <v>0.91180712499999572</v>
+        <v>0.9958615420000001</v>
       </c>
       <c r="D245" s="5">
-        <v>12.587661528540984</v>
+        <v>14.215065936486425</v>
       </c>
       <c r="E245" s="5">
-        <v>2.0802042252887398</v>
+        <v>2.23890796693067</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>92.838791440999998</v>
+        <v>90.635781213000001</v>
       </c>
       <c r="C246" s="5">
-        <v>9.5481214000002979E-2</v>
+        <v>0.22596732799999586</v>
       </c>
       <c r="D246" s="5">
-        <v>1.2424450643131912</v>
+        <v>3.0408152516595788</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>93.076093903</v>
+        <v>90.810242853999995</v>
       </c>
       <c r="C247" s="5">
-        <v>0.23730246200000238</v>
+        <v>0.17446164099999351</v>
       </c>
       <c r="D247" s="5">
-        <v>3.1107747468441582</v>
+        <v>2.3344492494907332</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>93.037445585</v>
+        <v>90.763894659000002</v>
       </c>
       <c r="C248" s="5">
-        <v>-3.8648317999999904E-2</v>
+        <v>-4.6348194999993098E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>-0.49714388307969815</v>
+        <v>-0.61074578968557391</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>90.903640521</v>
+        <v>88.640311224000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-2.1338050640000006</v>
+        <v>-2.1235834350000005</v>
       </c>
       <c r="D249" s="5">
-        <v>-24.302422877201302</v>
+        <v>-24.730715160353757</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>90.864090106999996</v>
+        <v>88.489295470000002</v>
       </c>
       <c r="C250" s="5">
-        <v>-3.9550414000004253E-2</v>
+        <v>-0.15101575399999945</v>
       </c>
       <c r="D250" s="5">
-        <v>-0.52084922877637663</v>
+        <v>-2.0253813709213198</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>91.281606151000005</v>
+        <v>88.929331265000002</v>
       </c>
       <c r="C251" s="5">
-        <v>0.41751604400000986</v>
+        <v>0.44003579500000001</v>
       </c>
       <c r="D251" s="5">
-        <v>5.6554474027668222</v>
+        <v>6.1332515163855961</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>91.402227370999995</v>
+        <v>89.003906341000004</v>
       </c>
       <c r="C252" s="5">
-        <v>0.12062121999998965</v>
+        <v>7.4575076000002127E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>1.5972779087855882</v>
+        <v>1.0109599963320948</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>92.082171183</v>
+        <v>89.779085041000002</v>
       </c>
       <c r="C253" s="5">
-        <v>0.67994381200000475</v>
+        <v>0.77517869999999789</v>
       </c>
       <c r="D253" s="5">
-        <v>9.3012832314485649</v>
+        <v>10.966856789835976</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>92.414889137000003</v>
+        <v>90.130494972999998</v>
       </c>
       <c r="C254" s="5">
-        <v>0.33271795400000315</v>
+        <v>0.35140993199999571</v>
       </c>
       <c r="D254" s="5">
-        <v>4.4231408747178458</v>
+        <v>4.7994424445270134</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>93.949051945999997</v>
+        <v>91.673344451000006</v>
       </c>
       <c r="C255" s="5">
-        <v>1.5341628089999944</v>
+        <v>1.5428494780000079</v>
       </c>
       <c r="D255" s="5">
-        <v>21.844368331181087</v>
+        <v>22.590222973139305</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>92.949043563999993</v>
+        <v>90.579772968</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.0000083820000043</v>
+        <v>-1.0935714830000052</v>
       </c>
       <c r="D256" s="5">
-        <v>-12.051126669696666</v>
+        <v>-13.411976644744373</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>93.562335449000003</v>
+        <v>91.218217269999997</v>
       </c>
       <c r="C257" s="5">
-        <v>0.61329188500000953</v>
+        <v>0.63844430199999636</v>
       </c>
       <c r="D257" s="5">
-        <v>8.2115313895615003</v>
+        <v>8.7938209854228955</v>
       </c>
       <c r="E257" s="5">
-        <v>0.88310975745349296</v>
+        <v>0.89415446206788651</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>91.185001947000003</v>
+        <v>91.105519455000007</v>
       </c>
       <c r="C258" s="5">
-        <v>-2.377333501999999</v>
+        <v>-0.11269781499998999</v>
       </c>
       <c r="D258" s="5">
-        <v>-26.570884989597399</v>
+        <v>-1.4725369876633088</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>91.337168892999998</v>
+        <v>91.316259178999999</v>
       </c>
       <c r="C259" s="5">
-        <v>0.15216694599999414</v>
+        <v>0.21073972399999263</v>
       </c>
       <c r="D259" s="5">
-        <v>2.0210082732997847</v>
+        <v>2.8113544661083401</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>91.885821870000001</v>
+        <v>91.865249195999994</v>
       </c>
       <c r="C260" s="5">
-        <v>0.54865297700000326</v>
+        <v>0.54899001699999417</v>
       </c>
       <c r="D260" s="5">
-        <v>7.4512565907204786</v>
+        <v>7.4577504254398574</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>92.390650962999999</v>
+        <v>92.358354132000002</v>
       </c>
       <c r="C261" s="5">
-        <v>0.5048290929999979</v>
+        <v>0.49310493600000882</v>
       </c>
       <c r="D261" s="5">
-        <v>6.7958247638194136</v>
+        <v>6.6348421587135276</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>93.007630543999994</v>
+        <v>93.035318341999997</v>
       </c>
       <c r="C262" s="5">
-        <v>0.61697958099999539</v>
+        <v>0.67696420999999418</v>
       </c>
       <c r="D262" s="5">
-        <v>8.314510362592209</v>
+        <v>9.1591024923424627</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>93.203885349999993</v>
+        <v>93.232547537000002</v>
       </c>
       <c r="C263" s="5">
-        <v>0.19625480599999889</v>
+        <v>0.19722919500000557</v>
       </c>
       <c r="D263" s="5">
-        <v>2.5617064661370259</v>
+        <v>2.5737986744336583</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>93.804677455999993</v>
+        <v>93.841717083000006</v>
       </c>
       <c r="C264" s="5">
-        <v>0.6007921060000001</v>
+        <v>0.60916954600000395</v>
       </c>
       <c r="D264" s="5">
-        <v>8.0154128926424271</v>
+        <v>8.1286382479963457</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>94.900264438999997</v>
+        <v>95.050806738000006</v>
       </c>
       <c r="C265" s="5">
-        <v>1.095586983000004</v>
+        <v>1.2090896549999997</v>
       </c>
       <c r="D265" s="5">
-        <v>14.951630886674039</v>
+        <v>16.605312770305879</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>94.807186518999998</v>
+        <v>94.801259446000003</v>
       </c>
       <c r="C266" s="5">
-        <v>-9.3077919999998926E-2</v>
+        <v>-0.24954729200000259</v>
       </c>
       <c r="D266" s="5">
-        <v>-1.1706284738338457</v>
+        <v>-3.1053948750160987</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>95.514293140000007</v>
+        <v>95.562625453999999</v>
       </c>
       <c r="C267" s="5">
-        <v>0.70710662100000832</v>
+        <v>0.76136600799999599</v>
       </c>
       <c r="D267" s="5">
-        <v>9.326460393800895</v>
+        <v>10.074720248459833</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>95.771529670999996</v>
+        <v>95.806916013999995</v>
       </c>
       <c r="C268" s="5">
-        <v>0.25723653099998955</v>
+        <v>0.24429055999999605</v>
       </c>
       <c r="D268" s="5">
-        <v>3.2801111601650224</v>
+        <v>3.1111077849424573</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>95.860773680999998</v>
+        <v>95.680606065999996</v>
       </c>
       <c r="C269" s="5">
-        <v>8.9244010000001595E-2</v>
+        <v>-0.12630994799999939</v>
       </c>
       <c r="D269" s="5">
-        <v>1.123960178590333</v>
+        <v>-1.5706349553289423</v>
       </c>
       <c r="E269" s="5">
-        <v>2.4565849291490416</v>
+        <v>4.8919929916977134</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>95.801578663000001</v>
+        <v>95.633522600000006</v>
       </c>
       <c r="C270" s="5">
-        <v>-5.9195017999996935E-2</v>
+        <v>-4.7083465999989471E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-0.7385008637910917</v>
+        <v>-0.58891236879070608</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>96.007343997999996</v>
+        <v>96.018456408000006</v>
       </c>
       <c r="C271" s="5">
-        <v>0.20576533499999528</v>
+        <v>0.38493380799999954</v>
       </c>
       <c r="D271" s="5">
-        <v>2.6080598100154173</v>
+        <v>4.938488219361914</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>96.546952650999998</v>
+        <v>96.578582146000002</v>
       </c>
       <c r="C272" s="5">
-        <v>0.53960865300000194</v>
+        <v>0.56012573799999643</v>
       </c>
       <c r="D272" s="5">
-        <v>6.9570418212975049</v>
+        <v>7.2292489133248594</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>96.564471760999993</v>
+        <v>96.554138174000002</v>
       </c>
       <c r="C273" s="5">
-        <v>1.7519109999994953E-2</v>
+        <v>-2.4443972000000258E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>0.21796571797909614</v>
+        <v>-0.30329673115079281</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>96.817828422000005</v>
+        <v>96.848932970999996</v>
       </c>
       <c r="C274" s="5">
-        <v>0.2533566610000122</v>
+        <v>0.29479479699999445</v>
       </c>
       <c r="D274" s="5">
-        <v>3.1942786273685186</v>
+        <v>3.725940652639248</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>98.529881822999997</v>
+        <v>98.599842010000003</v>
       </c>
       <c r="C275" s="5">
-        <v>1.7120534009999915</v>
+        <v>1.7509090390000068</v>
       </c>
       <c r="D275" s="5">
-        <v>23.410324428973972</v>
+        <v>23.987112383077445</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>97.566371774000004</v>
+        <v>97.601592779000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.96351004899999282</v>
+        <v>-0.99824923100000262</v>
       </c>
       <c r="D276" s="5">
-        <v>-11.123627999836827</v>
+        <v>-11.494913263869478</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>98.332988912999994</v>
+        <v>98.450989085000003</v>
       </c>
       <c r="C277" s="5">
-        <v>0.76661713899999029</v>
+        <v>0.84939630600000271</v>
       </c>
       <c r="D277" s="5">
-        <v>9.8472073814268146</v>
+        <v>10.957878059604308</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>98.897301581999997</v>
+        <v>98.851075585000004</v>
       </c>
       <c r="C278" s="5">
-        <v>0.5643126690000031</v>
+        <v>0.40008650000000046</v>
       </c>
       <c r="D278" s="5">
-        <v>7.1081265092443058</v>
+        <v>4.987063013802695</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>98.534002934</v>
+        <v>98.556724152000001</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.36329864799999712</v>
+        <v>-0.29435143300000277</v>
       </c>
       <c r="D279" s="5">
-        <v>-4.3202103895382926</v>
+        <v>-3.5153271473251202</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>98.843748336999994</v>
+        <v>98.908831563000007</v>
       </c>
       <c r="C280" s="5">
-        <v>0.30974540299999376</v>
+        <v>0.35210741100000575</v>
       </c>
       <c r="D280" s="5">
-        <v>3.838154208042166</v>
+        <v>4.3724165146974414</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>101.10922392000001</v>
+        <v>100.90285915</v>
       </c>
       <c r="C281" s="5">
-        <v>2.2654755830000113</v>
+        <v>1.9940275869999908</v>
       </c>
       <c r="D281" s="5">
-        <v>31.249859564665972</v>
+        <v>27.063499372324749</v>
       </c>
       <c r="E281" s="5">
-        <v>5.475076026890302</v>
+        <v>5.4580058579454693</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>99.352688297</v>
+        <v>99.137274552999997</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.7565356230000049</v>
+        <v>-1.7655845970000001</v>
       </c>
       <c r="D282" s="5">
-        <v>-18.966210166586105</v>
+        <v>-19.090031159671959</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>100.18377746</v>
+        <v>100.23266992000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.83108916300000146</v>
+        <v>1.0953953670000089</v>
       </c>
       <c r="D283" s="5">
-        <v>10.512998059136702</v>
+        <v>14.095333932835775</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>100.20094423</v>
+        <v>100.23253151999999</v>
       </c>
       <c r="C284" s="5">
-        <v>1.7166770000002884E-2</v>
+        <v>-1.384000000115293E-4</v>
       </c>
       <c r="D284" s="5">
-        <v>0.20581724910269106</v>
+        <v>-1.6569322047188528E-3</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>100.59168520999999</v>
+        <v>100.59788499</v>
       </c>
       <c r="C285" s="5">
-        <v>0.39074097999998969</v>
+        <v>0.36535347000000229</v>
       </c>
       <c r="D285" s="5">
-        <v>4.781168768214128</v>
+        <v>4.4628353881899452</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>101.36608214</v>
+        <v>101.47947322</v>
       </c>
       <c r="C286" s="5">
-        <v>0.77439693000000887</v>
+        <v>0.88158823000000552</v>
       </c>
       <c r="D286" s="5">
-        <v>9.6394695514773865</v>
+        <v>11.038158116775509</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>101.38842169</v>
+        <v>101.46199009</v>
       </c>
       <c r="C287" s="5">
-        <v>2.2339549999998098E-2</v>
+        <v>-1.7483130000002234E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>0.26478262833746768</v>
+        <v>-0.20654312944918818</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>101.96418699</v>
+        <v>102.03998717</v>
       </c>
       <c r="C288" s="5">
-        <v>0.57576530000000048</v>
+        <v>0.57799708000000294</v>
       </c>
       <c r="D288" s="5">
-        <v>7.0314919899558515</v>
+        <v>7.0543274474052842</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>101.89881346</v>
+        <v>101.92179658000001</v>
       </c>
       <c r="C289" s="5">
-        <v>-6.5373530000002233E-2</v>
+        <v>-0.11819058999999754</v>
       </c>
       <c r="D289" s="5">
-        <v>-0.76666325794690904</v>
+        <v>-1.3811121306481988</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>102.43704674999999</v>
+        <v>102.39881407</v>
       </c>
       <c r="C290" s="5">
-        <v>0.53823328999999376</v>
+        <v>0.47701748999999438</v>
       </c>
       <c r="D290" s="5">
-        <v>6.5258646396417985</v>
+        <v>5.763125877498898</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>102.39376287</v>
+        <v>102.34282325</v>
       </c>
       <c r="C291" s="5">
-        <v>-4.3283879999989949E-2</v>
+        <v>-5.5990820000005215E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-0.50587281269710571</v>
+        <v>-0.65418033756194927</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>103.10483924</v>
+        <v>103.18917092</v>
       </c>
       <c r="C292" s="5">
-        <v>0.71107637000000068</v>
+        <v>0.84634767000000011</v>
       </c>
       <c r="D292" s="5">
-        <v>8.6592129456247271</v>
+        <v>10.387718435697657</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>103.59913419999999</v>
+        <v>103.4041708</v>
       </c>
       <c r="C293" s="5">
-        <v>0.49429495999999062</v>
+        <v>0.21499988000000769</v>
       </c>
       <c r="D293" s="5">
-        <v>5.9070614342048522</v>
+        <v>2.5291127061681795</v>
       </c>
       <c r="E293" s="5">
-        <v>2.4625945917358338</v>
+        <v>2.4789304000609302</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>103.98821524</v>
+        <v>103.78248756000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.38908104000000776</v>
+        <v>0.37831676000000414</v>
       </c>
       <c r="D294" s="5">
-        <v>4.6010350466949346</v>
+        <v>4.4797769443074786</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>104.24548950000001</v>
+        <v>104.24125083</v>
       </c>
       <c r="C295" s="5">
-        <v>0.25727426000000264</v>
+        <v>0.45876326999999151</v>
       </c>
       <c r="D295" s="5">
-        <v>3.009619390475371</v>
+        <v>5.4354012264544282</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>104.82799541</v>
+        <v>104.87941781000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.58250590999999474</v>
+        <v>0.63816698000000827</v>
       </c>
       <c r="D296" s="5">
-        <v>6.9153584798820722</v>
+        <v>7.5989038019092181</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>105.34744616</v>
+        <v>105.46804272</v>
       </c>
       <c r="C297" s="5">
-        <v>0.51945075000000429</v>
+        <v>0.58862490999999295</v>
       </c>
       <c r="D297" s="5">
-        <v>6.1110886887459692</v>
+        <v>6.9467083835238919</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>105.37737446</v>
+        <v>105.46262899</v>
       </c>
       <c r="C298" s="5">
-        <v>2.9928299999994579E-2</v>
+        <v>-5.4137300000007826E-3</v>
       </c>
       <c r="D298" s="5">
-        <v>0.34144281743888616</v>
+        <v>-6.157924310435936E-2</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>105.79949474999999</v>
+        <v>105.92070094</v>
       </c>
       <c r="C299" s="5">
-        <v>0.42212028999999518</v>
+        <v>0.45807195000000434</v>
       </c>
       <c r="D299" s="5">
-        <v>4.9142887039185901</v>
+        <v>5.3384766480463197</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>105.81593169</v>
+        <v>105.82775504999999</v>
       </c>
       <c r="C300" s="5">
-        <v>1.6436940000005507E-2</v>
+        <v>-9.2945890000009967E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>0.18659059526040522</v>
+        <v>-1.0479381232406881</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>106.03354838</v>
+        <v>105.98514045</v>
       </c>
       <c r="C301" s="5">
-        <v>0.21761668999999983</v>
+        <v>0.15738540000000967</v>
       </c>
       <c r="D301" s="5">
-        <v>2.4959771234162709</v>
+        <v>1.7992913776990305</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>106.34815103</v>
+        <v>106.3379697</v>
       </c>
       <c r="C302" s="5">
-        <v>0.31460264999999765</v>
+        <v>0.35282924999999921</v>
       </c>
       <c r="D302" s="5">
-        <v>3.619091855539458</v>
+        <v>4.0688159449688621</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>106.9718536</v>
+        <v>106.9548284</v>
       </c>
       <c r="C303" s="5">
-        <v>0.62370257000000606</v>
+        <v>0.61685869999999454</v>
       </c>
       <c r="D303" s="5">
-        <v>7.2691728031902825</v>
+        <v>7.187557278252843</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>107.34696374000001</v>
+        <v>107.38061007</v>
       </c>
       <c r="C304" s="5">
-        <v>0.37511014000000387</v>
+        <v>0.42578167000000633</v>
       </c>
       <c r="D304" s="5">
-        <v>4.2900620865806705</v>
+        <v>4.8831352394716143</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>107.59342209</v>
+        <v>107.43521912999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.24645834999999749</v>
+        <v>5.4609059999989995E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>2.7901424875834691</v>
+        <v>0.61197712232654577</v>
       </c>
       <c r="E305" s="5">
-        <v>3.8555224624647666</v>
+        <v>3.8983421063321311</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>107.39244175</v>
+        <v>107.24067896</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.20098034000000098</v>
+        <v>-0.19454016999999624</v>
       </c>
       <c r="D306" s="5">
-        <v>-2.2186670134770159</v>
+        <v>-2.1514101256608464</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>107.46941884</v>
+        <v>107.43695873</v>
       </c>
       <c r="C307" s="5">
-        <v>7.6977089999999748E-2</v>
+        <v>0.19627977000000385</v>
       </c>
       <c r="D307" s="5">
-        <v>0.86353880009562012</v>
+        <v>2.2185729592200998</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>107.76051378</v>
+        <v>107.76888340000001</v>
       </c>
       <c r="C308" s="5">
-        <v>0.29109493999999358</v>
+        <v>0.33192467000000647</v>
       </c>
       <c r="D308" s="5">
-        <v>3.2992184849819139</v>
+        <v>3.7710294041906733</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>108.23739352</v>
+        <v>108.37958481</v>
       </c>
       <c r="C309" s="5">
-        <v>0.47687974000000111</v>
+        <v>0.61070140999999012</v>
       </c>
       <c r="D309" s="5">
-        <v>5.4416187765505608</v>
+        <v>7.0161192023985297</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>108.68246305</v>
+        <v>108.79523913</v>
       </c>
       <c r="C310" s="5">
-        <v>0.44506952999999783</v>
+        <v>0.41565432000000158</v>
       </c>
       <c r="D310" s="5">
-        <v>5.0475097210285869</v>
+        <v>4.7005342473114942</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>108.61616857</v>
+        <v>108.69361665</v>
       </c>
       <c r="C311" s="5">
-        <v>-6.629447999999627E-2</v>
+        <v>-0.10162248000000318</v>
       </c>
       <c r="D311" s="5">
-        <v>-0.72952913893782334</v>
+        <v>-1.1151446905712459</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>108.42761179</v>
+        <v>108.44699294999999</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.18855677999999898</v>
+        <v>-0.24662370000000067</v>
       </c>
       <c r="D312" s="5">
-        <v>-2.0634146252695884</v>
+        <v>-2.6890537195000119</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>109.0057647</v>
+        <v>108.91598924</v>
       </c>
       <c r="C313" s="5">
-        <v>0.57815291000000002</v>
+        <v>0.46899629000000687</v>
       </c>
       <c r="D313" s="5">
-        <v>6.5896129268013359</v>
+        <v>5.3148256130711502</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>109.52308205999999</v>
+        <v>109.55984331000001</v>
       </c>
       <c r="C314" s="5">
-        <v>0.51731735999999273</v>
+        <v>0.64385407000000328</v>
       </c>
       <c r="D314" s="5">
-        <v>5.8459606186141544</v>
+        <v>7.3290154083871739</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>109.92017312</v>
+        <v>109.92452858</v>
       </c>
       <c r="C315" s="5">
-        <v>0.39709106000000816</v>
+        <v>0.3646852699999954</v>
       </c>
       <c r="D315" s="5">
-        <v>4.4385815121734007</v>
+        <v>4.0683123815288491</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>109.44751767</v>
+        <v>109.43853305</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.47265545000000486</v>
+        <v>-0.48599552999999673</v>
       </c>
       <c r="D316" s="5">
-        <v>-5.0396848698430645</v>
+        <v>-5.1782831565915348</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>108.97205524</v>
+        <v>108.7946527</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.47546242999999322</v>
+        <v>-0.64388035000000343</v>
       </c>
       <c r="D317" s="5">
-        <v>-5.0902759294111473</v>
+        <v>-6.8361460612885283</v>
       </c>
       <c r="E317" s="5">
-        <v>1.2813359062478602</v>
+        <v>1.2653518846134082</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>109.59770643</v>
+        <v>109.53180093</v>
       </c>
       <c r="C318" s="5">
-        <v>0.62565118999999925</v>
+        <v>0.73714823000000251</v>
       </c>
       <c r="D318" s="5">
-        <v>7.1114468485189208</v>
+        <v>8.4406568301140794</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>109.8767383</v>
+        <v>109.87118705</v>
       </c>
       <c r="C319" s="5">
-        <v>0.27903186999999718</v>
+        <v>0.33938612000000035</v>
       </c>
       <c r="D319" s="5">
-        <v>3.098303323574636</v>
+        <v>3.7822444688241807</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>110.42562129</v>
+        <v>110.45912794</v>
       </c>
       <c r="C320" s="5">
-        <v>0.54888298999999563</v>
+        <v>0.58794088999999872</v>
       </c>
       <c r="D320" s="5">
-        <v>6.1620046139508222</v>
+        <v>6.6138244088122633</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>110.78034441</v>
+        <v>110.86657278</v>
       </c>
       <c r="C321" s="5">
-        <v>0.35472312000000272</v>
+        <v>0.40744483999999659</v>
       </c>
       <c r="D321" s="5">
-        <v>3.9236316984978759</v>
+        <v>4.5172913620247002</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>110.89469842</v>
+        <v>110.93823905000001</v>
       </c>
       <c r="C322" s="5">
-        <v>0.11435400999999956</v>
+        <v>7.1666270000008581E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>1.2457677688032076</v>
+        <v>0.7784667294640446</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>111.11133186000001</v>
+        <v>111.18913732999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.21663344000000961</v>
+        <v>0.25089827999998704</v>
       </c>
       <c r="D323" s="5">
-        <v>2.3695585503290317</v>
+        <v>2.7479376735249694</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>111.41311945</v>
+        <v>111.4404219</v>
       </c>
       <c r="C324" s="5">
-        <v>0.30178758999998934</v>
+        <v>0.25128457000000992</v>
       </c>
       <c r="D324" s="5">
-        <v>3.308431914761556</v>
+        <v>2.7459335381796457</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>111.53424149</v>
+        <v>111.47447278</v>
       </c>
       <c r="C325" s="5">
-        <v>0.12112204000000304</v>
+        <v>3.4050879999995232E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>1.3124008570165824</v>
+        <v>0.36727960858684572</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>112.20140053</v>
+        <v>112.22722204999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.66715904000000137</v>
+        <v>0.75274926999999536</v>
       </c>
       <c r="D326" s="5">
-        <v>7.4189042252204684</v>
+        <v>8.4110202845639748</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>112.26846569999999</v>
+        <v>112.25653359</v>
       </c>
       <c r="C327" s="5">
-        <v>6.7065169999992236E-2</v>
+        <v>2.9311540000009018E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>0.71962828379490418</v>
+        <v>0.31386697728963409</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>112.1096567</v>
+        <v>112.02363068</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.15880899999999087</v>
+        <v>-0.23290291000000707</v>
       </c>
       <c r="D328" s="5">
-        <v>-1.6843120217786445</v>
+        <v>-2.4614713603223981</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>111.79841913999999</v>
+        <v>111.6681239</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.31123756000000924</v>
+        <v>-0.35550677999999891</v>
       </c>
       <c r="D329" s="5">
-        <v>-3.2810265420972096</v>
+        <v>-3.7424266715158971</v>
       </c>
       <c r="E329" s="5">
-        <v>2.5936593503492311</v>
+        <v>2.6411878972798064</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>114.23721116999999</v>
+        <v>114.27332695</v>
       </c>
       <c r="C330" s="5">
-        <v>2.4387920300000019</v>
+        <v>2.6052030500000001</v>
       </c>
       <c r="D330" s="5">
-        <v>29.557678342284621</v>
+        <v>31.882697675309114</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>113.44263402999999</v>
+        <v>113.57230807000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.79457714000000124</v>
+        <v>-0.70101887999999235</v>
       </c>
       <c r="D331" s="5">
-        <v>-8.0345892710843252</v>
+        <v>-7.1181274301531872</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>113.31854949</v>
+        <v>113.32328789</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.12408453999999836</v>
+        <v>-0.24902018000000226</v>
       </c>
       <c r="D332" s="5">
-        <v>-1.3047028037396546</v>
+        <v>-2.5996371504445226</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>113.63130916999999</v>
+        <v>113.6111101</v>
       </c>
       <c r="C333" s="5">
-        <v>0.31275967999999921</v>
+        <v>0.28782221000000163</v>
       </c>
       <c r="D333" s="5">
-        <v>3.3627468624548351</v>
+        <v>3.0907368965507498</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>114.14617857</v>
+        <v>114.1384589</v>
       </c>
       <c r="C334" s="5">
-        <v>0.51486940000000914</v>
+        <v>0.52734879999999862</v>
       </c>
       <c r="D334" s="5">
-        <v>5.5748311324222088</v>
+        <v>5.7144640337365882</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>114.59336623999999</v>
+        <v>114.60053717</v>
       </c>
       <c r="C335" s="5">
-        <v>0.44718766999999104</v>
+        <v>0.46207826999999213</v>
       </c>
       <c r="D335" s="5">
-        <v>4.8038429841844588</v>
+        <v>4.9677255570377721</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>115.65528879999999</v>
+        <v>115.68995588</v>
       </c>
       <c r="C336" s="5">
-        <v>1.0619225599999993</v>
+        <v>1.0894187100000039</v>
       </c>
       <c r="D336" s="5">
-        <v>11.704904610019607</v>
+        <v>12.023213219232343</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>115.52200156000001</v>
+        <v>115.55174083999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.13328723999998715</v>
+        <v>-0.13821504000000573</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.3742109540650915</v>
+        <v>-1.4242597367615351</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>115.41014771</v>
+        <v>115.36428648</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.11185385000000281</v>
+        <v>-0.18745435999998961</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.15572900253883</v>
+        <v>-1.9294299890594613</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>115.74506418</v>
+        <v>115.70566959999999</v>
       </c>
       <c r="C339" s="5">
-        <v>0.33491646999999602</v>
+        <v>0.34138311999998905</v>
       </c>
       <c r="D339" s="5">
-        <v>3.5384832204950589</v>
+        <v>3.6093783034336413</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>116.33120541</v>
+        <v>116.28621332</v>
       </c>
       <c r="C340" s="5">
-        <v>0.58614122999999552</v>
+        <v>0.58054372000000853</v>
       </c>
       <c r="D340" s="5">
-        <v>6.2490309543026923</v>
+        <v>6.1898637711315319</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>116.71730899000001</v>
+        <v>116.60933623</v>
       </c>
       <c r="C341" s="5">
-        <v>0.38610358000001099</v>
+        <v>0.32312290999999504</v>
       </c>
       <c r="D341" s="5">
-        <v>4.0563177185191535</v>
+        <v>3.3858577902275533</v>
       </c>
       <c r="E341" s="5">
-        <v>4.3997847982450544</v>
+        <v>4.4249085212758832</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>117.41534151</v>
+        <v>117.57740239</v>
       </c>
       <c r="C342" s="5">
-        <v>0.69803251999999816</v>
+        <v>0.96806616000000645</v>
       </c>
       <c r="D342" s="5">
-        <v>7.4174789483171688</v>
+        <v>10.429843170680119</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>117.88437008</v>
+        <v>118.02882406000001</v>
       </c>
       <c r="C343" s="5">
-        <v>0.46902856999999187</v>
+        <v>0.451421670000002</v>
       </c>
       <c r="D343" s="5">
-        <v>4.9002633761238812</v>
+        <v>4.7057731763618493</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>118.09925986</v>
+        <v>118.14236771</v>
       </c>
       <c r="C344" s="5">
-        <v>0.21488978000000714</v>
+        <v>0.11354364999999689</v>
       </c>
       <c r="D344" s="5">
-        <v>2.2095283631410112</v>
+        <v>1.1605267498348448</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>118.06231556</v>
+        <v>117.97947721</v>
       </c>
       <c r="C345" s="5">
-        <v>-3.6944300000001817E-2</v>
+        <v>-0.16289050000000316</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.37474377805553072</v>
+        <v>-1.6420283142825953</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>118.49968144</v>
+        <v>118.37861413</v>
       </c>
       <c r="C346" s="5">
-        <v>0.43736588000000154</v>
+        <v>0.39913692000000367</v>
       </c>
       <c r="D346" s="5">
-        <v>4.5371444114373105</v>
+        <v>4.1361236033509829</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>119.05548879</v>
+        <v>119.0518962</v>
       </c>
       <c r="C347" s="5">
-        <v>0.55580734999999493</v>
+        <v>0.67328206999999907</v>
       </c>
       <c r="D347" s="5">
-        <v>5.7759353905791899</v>
+        <v>7.0426342457987623</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>118.93340971000001</v>
+        <v>118.88023844999999</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.12207907999999179</v>
+        <v>-0.17165775000000849</v>
       </c>
       <c r="D348" s="5">
-        <v>-1.2235599587223644</v>
+        <v>-1.7165922996353666</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>119.5396959</v>
+        <v>119.61199565</v>
       </c>
       <c r="C349" s="5">
-        <v>0.60628618999999162</v>
+        <v>0.7317572000000041</v>
       </c>
       <c r="D349" s="5">
-        <v>6.2916923118799151</v>
+        <v>7.6417689312576309</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>119.54757479</v>
+        <v>119.5071363</v>
       </c>
       <c r="C350" s="5">
-        <v>7.8788900000006379E-3</v>
+        <v>-0.10485934999999813</v>
       </c>
       <c r="D350" s="5">
-        <v>7.912096528932544E-2</v>
+        <v>-1.0469374368435536</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>119.87876308</v>
+        <v>119.87054126</v>
       </c>
       <c r="C351" s="5">
-        <v>0.33118829000000005</v>
+        <v>0.36340495999999689</v>
       </c>
       <c r="D351" s="5">
-        <v>3.3755411763060517</v>
+        <v>3.7106890132103443</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>119.85924772</v>
+        <v>119.86146721</v>
       </c>
       <c r="C352" s="5">
-        <v>-1.951535999999976E-2</v>
+        <v>-9.0740499999952817E-3</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.19517615029169821</v>
+        <v>-9.0800688204062396E-2</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>120.43235335</v>
+        <v>120.44859313000001</v>
       </c>
       <c r="C353" s="5">
-        <v>0.57310563000000059</v>
+        <v>0.58712592000000541</v>
       </c>
       <c r="D353" s="5">
-        <v>5.8911107913847793</v>
+        <v>6.0390201152540568</v>
       </c>
       <c r="E353" s="5">
-        <v>3.1829420950052034</v>
+        <v>3.2924095309379675</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>120.78230452</v>
+        <v>120.95019057</v>
       </c>
       <c r="C354" s="5">
-        <v>0.34995116999999709</v>
+        <v>0.50159743999999762</v>
       </c>
       <c r="D354" s="5">
-        <v>3.5432196178696751</v>
+        <v>5.1133562800221855</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>121.57613907</v>
+        <v>121.65756146</v>
       </c>
       <c r="C355" s="5">
-        <v>0.79383454999999969</v>
+        <v>0.70737088999999287</v>
       </c>
       <c r="D355" s="5">
-        <v>8.1783684119602018</v>
+        <v>7.2483455519199325</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>121.72744068999999</v>
+        <v>121.74191696</v>
       </c>
       <c r="C356" s="5">
-        <v>0.15130161999999814</v>
+        <v>8.4355500000000916E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>1.5036656226782075</v>
+        <v>0.83524223093214278</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>119.99795808</v>
+        <v>119.9007926</v>
       </c>
       <c r="C357" s="5">
-        <v>-1.7294826099999909</v>
+        <v>-1.8411243599999949</v>
       </c>
       <c r="D357" s="5">
-        <v>-15.778227128391187</v>
+        <v>-16.711888092297489</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>120.85363563</v>
+        <v>120.73322278000001</v>
       </c>
       <c r="C358" s="5">
-        <v>0.85567754999999579</v>
+        <v>0.83243018000000291</v>
       </c>
       <c r="D358" s="5">
-        <v>8.9006231973615346</v>
+        <v>8.6567910792140665</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>121.24690443</v>
+        <v>121.12684435</v>
       </c>
       <c r="C359" s="5">
-        <v>0.39326880000000131</v>
+        <v>0.39362156999999343</v>
       </c>
       <c r="D359" s="5">
-        <v>3.9755617087543271</v>
+        <v>3.9832320572330548</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>121.79263591</v>
+        <v>121.75144808</v>
       </c>
       <c r="C360" s="5">
-        <v>0.5457314800000006</v>
+        <v>0.62460373000000402</v>
       </c>
       <c r="D360" s="5">
-        <v>5.5369272548652981</v>
+        <v>6.3664802619048944</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>122.7493625</v>
+        <v>122.80274531000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.95672659000000237</v>
+        <v>1.051297230000003</v>
       </c>
       <c r="D361" s="5">
-        <v>9.8445680552634141</v>
+        <v>10.868273747882373</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>123.35221624</v>
+        <v>123.31675355</v>
       </c>
       <c r="C362" s="5">
-        <v>0.60285374000000047</v>
+        <v>0.51400823999999545</v>
       </c>
       <c r="D362" s="5">
-        <v>6.0553392884439727</v>
+        <v>5.140027420297133</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>123.98687509</v>
+        <v>124.06029459</v>
       </c>
       <c r="C363" s="5">
-        <v>0.63465884999999389</v>
+        <v>0.74354103999999666</v>
       </c>
       <c r="D363" s="5">
-        <v>6.3518603971112642</v>
+        <v>7.4802584439221276</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>124.75345347</v>
+        <v>124.89438850000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.76657837999999856</v>
+        <v>0.8340939100000071</v>
       </c>
       <c r="D364" s="5">
-        <v>7.6768516048784763</v>
+        <v>8.3730795706597139</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>124.62346106</v>
+        <v>124.70458404</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.12999240999999984</v>
+        <v>-0.18980446000000484</v>
       </c>
       <c r="D365" s="5">
-        <v>-1.2432522420988246</v>
+        <v>-1.808497552286914</v>
       </c>
       <c r="E365" s="5">
-        <v>3.4800513262576604</v>
+        <v>3.5334500797419066</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>125.35148775</v>
+        <v>125.47041486000001</v>
       </c>
       <c r="C366" s="5">
-        <v>0.72802669000000719</v>
+        <v>0.76583082000000502</v>
       </c>
       <c r="D366" s="5">
-        <v>7.2398537843053168</v>
+        <v>7.623470007332922</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>125.28210504</v>
+        <v>125.23233746</v>
       </c>
       <c r="C367" s="5">
-        <v>-6.9382709999999292E-2</v>
+        <v>-0.23807740000000877</v>
       </c>
       <c r="D367" s="5">
-        <v>-0.66218802951405475</v>
+        <v>-2.2533609189667292</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>121.42665933000001</v>
+        <v>121.38462346999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-3.8554457099999979</v>
+        <v>-3.8477139900000026</v>
       </c>
       <c r="D368" s="5">
-        <v>-31.277324386691063</v>
+        <v>-31.235187231846574</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>72.387125295000004</v>
+        <v>72.323190893000003</v>
       </c>
       <c r="C369" s="5">
-        <v>-49.039534035000003</v>
+        <v>-49.061432576999991</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.79854994280069</v>
+        <v>-99.799844816739252</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>85.260250447999994</v>
+        <v>85.195745127999999</v>
       </c>
       <c r="C370" s="5">
-        <v>12.873125152999989</v>
+        <v>12.872554234999996</v>
       </c>
       <c r="D370" s="5">
-        <v>612.89125951718052</v>
+        <v>613.97650500264945</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>96.341022770999999</v>
+        <v>96.200513285</v>
       </c>
       <c r="C371" s="5">
-        <v>11.080772323000005</v>
+        <v>11.004768157000001</v>
       </c>
       <c r="D371" s="5">
-        <v>333.28712279225152</v>
+        <v>329.64899807479037</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>96.841255335</v>
+        <v>96.889034430999999</v>
       </c>
       <c r="C372" s="5">
-        <v>0.50023256400000093</v>
+        <v>0.68852114599999936</v>
       </c>
       <c r="D372" s="5">
-        <v>6.411825925521164</v>
+        <v>8.934855933898934</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>98.059056229999996</v>
+        <v>98.092337723</v>
       </c>
       <c r="C373" s="5">
-        <v>1.2178008949999963</v>
+        <v>1.2033032920000011</v>
       </c>
       <c r="D373" s="5">
-        <v>16.178986332682378</v>
+        <v>15.964612734348238</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>101.28815815</v>
+        <v>101.30577482</v>
       </c>
       <c r="C374" s="5">
-        <v>3.2291019200000051</v>
+        <v>3.2134370969999964</v>
       </c>
       <c r="D374" s="5">
-        <v>47.520228994662418</v>
+        <v>47.22766146140107</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>106.06571581</v>
+        <v>106.11700891</v>
       </c>
       <c r="C375" s="5">
-        <v>4.7775576599999994</v>
+        <v>4.8112340899999992</v>
       </c>
       <c r="D375" s="5">
-        <v>73.858624932207832</v>
+        <v>74.505681621482893</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>106.67670329000001</v>
+        <v>106.76303082</v>
       </c>
       <c r="C376" s="5">
-        <v>0.61098748000000569</v>
+        <v>0.64602191000000175</v>
       </c>
       <c r="D376" s="5">
-        <v>7.13582142844853</v>
+        <v>7.5550306216246144</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>107.35968744</v>
+        <v>107.49383911</v>
       </c>
       <c r="C377" s="5">
-        <v>0.68298414999999579</v>
+        <v>0.73080828999999881</v>
       </c>
       <c r="D377" s="5">
-        <v>7.9592429910649853</v>
+        <v>8.5305880838107306</v>
       </c>
       <c r="E377" s="5">
-        <v>-13.852747687442534</v>
+        <v>-13.80121273206727</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>106.93222711999999</v>
+        <v>106.97556093</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.42746032000000866</v>
+        <v>-0.51827817999999581</v>
       </c>
       <c r="D378" s="5">
-        <v>-4.6746333672457618</v>
+        <v>-5.6347744053321218</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>104.56135783000001</v>
+        <v>104.51990368</v>
       </c>
       <c r="C379" s="5">
-        <v>-2.3708692899999875</v>
+        <v>-2.4556572500000016</v>
       </c>
       <c r="D379" s="5">
-        <v>-23.589819358811447</v>
+        <v>-24.321390962430968</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>108.6676003</v>
+        <v>108.60757259</v>
       </c>
       <c r="C380" s="5">
-        <v>4.106242469999998</v>
+        <v>4.087668910000005</v>
       </c>
       <c r="D380" s="5">
-        <v>58.761922001290316</v>
+        <v>58.464971329976322</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>109.49167658</v>
+        <v>109.36179232000001</v>
       </c>
       <c r="C381" s="5">
-        <v>0.82407627999999988</v>
+        <v>0.75421973000000264</v>
       </c>
       <c r="D381" s="5">
-        <v>9.4894693406611719</v>
+        <v>8.6591102107257854</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>110.71297686</v>
+        <v>110.6478913</v>
       </c>
       <c r="C382" s="5">
-        <v>1.2213002799999941</v>
+        <v>1.2860989799999913</v>
       </c>
       <c r="D382" s="5">
-        <v>14.237599434516856</v>
+        <v>15.061563011360523</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>113.82229608999999</v>
+        <v>113.59923492</v>
       </c>
       <c r="C383" s="5">
-        <v>3.109319229999997</v>
+        <v>2.9513436200000029</v>
       </c>
       <c r="D383" s="5">
-        <v>39.426641802918994</v>
+        <v>37.14727325736029</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>115.56496414</v>
+        <v>115.76155134</v>
       </c>
       <c r="C384" s="5">
-        <v>1.742668050000006</v>
+        <v>2.1623164199999962</v>
       </c>
       <c r="D384" s="5">
-        <v>20.001357779259976</v>
+        <v>25.39123533527512</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>115.35273170000001</v>
+        <v>115.41571338</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.21223243999999397</v>
+        <v>-0.34583795999999722</v>
       </c>
       <c r="D385" s="5">
-        <v>-2.181649047474965</v>
+        <v>-3.5266799139839211</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>115.91359679999999</v>
+        <v>115.8738295</v>
       </c>
       <c r="C386" s="5">
-        <v>0.56086509999998668</v>
+        <v>0.45811611999999968</v>
       </c>
       <c r="D386" s="5">
-        <v>5.9931948538653579</v>
+        <v>4.8684957579144372</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>117.32932836000001</v>
+        <v>117.41589078</v>
       </c>
       <c r="C387" s="5">
-        <v>1.4157315600000118</v>
+        <v>1.5420612799999986</v>
       </c>
       <c r="D387" s="5">
-        <v>15.682170582422582</v>
+        <v>17.192064538566655</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>117.94561973</v>
+        <v>117.98490983000001</v>
       </c>
       <c r="C388" s="5">
-        <v>0.61629136999999901</v>
+        <v>0.56901905000000852</v>
       </c>
       <c r="D388" s="5">
-        <v>6.4885184457448508</v>
+        <v>5.9729569601947086</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>118.64253132</v>
+        <v>118.74250343999999</v>
       </c>
       <c r="C389" s="5">
-        <v>0.69691158999999914</v>
+        <v>0.75759360999998648</v>
       </c>
       <c r="D389" s="5">
-        <v>7.3255317822494392</v>
+        <v>7.9833585812051133</v>
       </c>
       <c r="E389" s="5">
-        <v>10.509385924121318</v>
+        <v>10.46447352065365</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>119.12019762</v>
+        <v>119.21333242</v>
       </c>
       <c r="C390" s="5">
-        <v>0.47766629999999566</v>
+        <v>0.47082898000000739</v>
       </c>
       <c r="D390" s="5">
-        <v>4.9397472285749533</v>
+        <v>4.8633016054755895</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>119.40029364</v>
+        <v>119.35909027</v>
       </c>
       <c r="C391" s="5">
-        <v>0.280096020000002</v>
+        <v>0.14575784999999541</v>
       </c>
       <c r="D391" s="5">
-        <v>2.8584262725920739</v>
+        <v>1.47710351098298</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>118.84801536000001</v>
+        <v>118.81772758</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.5522782799999959</v>
+        <v>-0.5413626899999997</v>
       </c>
       <c r="D392" s="5">
-        <v>-5.411471771983301</v>
+        <v>-5.3089559550243859</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>120.32458226</v>
+        <v>120.19935725000001</v>
       </c>
       <c r="C393" s="5">
-        <v>1.4765668999999946</v>
+        <v>1.3816296700000095</v>
       </c>
       <c r="D393" s="5">
-        <v>15.970931289024314</v>
+        <v>14.881696040837312</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>120.5388818</v>
+        <v>120.35076266999999</v>
       </c>
       <c r="C394" s="5">
-        <v>0.21429953999999896</v>
+        <v>0.15140541999998902</v>
       </c>
       <c r="D394" s="5">
-        <v>2.1582745640401635</v>
+        <v>1.5220589787594996</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>121.6854946</v>
+        <v>121.49937973999999</v>
       </c>
       <c r="C395" s="5">
-        <v>1.1466127999999998</v>
+        <v>1.1486170700000002</v>
       </c>
       <c r="D395" s="5">
-        <v>12.031419797097186</v>
+        <v>12.073405542847414</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>123.78023623999999</v>
+        <v>123.97844387000001</v>
       </c>
       <c r="C396" s="5">
-        <v>2.0947416399999952</v>
+        <v>2.4790641300000118</v>
       </c>
       <c r="D396" s="5">
-        <v>22.72977745571756</v>
+        <v>27.428168540909169</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>123.67302564000001</v>
+        <v>123.83212041</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.10721059999998772</v>
+        <v>-0.14632346000000496</v>
       </c>
       <c r="D397" s="5">
-        <v>-1.0344269834424491</v>
+        <v>-1.4071222911233527</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>124.06234163000001</v>
+        <v>124.10220719</v>
       </c>
       <c r="C398" s="5">
-        <v>0.38931599000000006</v>
+        <v>0.27008677999999975</v>
       </c>
       <c r="D398" s="5">
-        <v>3.8436293285250001</v>
+        <v>2.6489125750863041</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>124.08230532</v>
+        <v>124.10206341</v>
       </c>
       <c r="C399" s="5">
-        <v>1.9963689999997314E-2</v>
+        <v>-1.4378000000192515E-4</v>
       </c>
       <c r="D399" s="5">
-        <v>0.19327091113849892</v>
+        <v>-1.3902645609409348E-3</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>124.42033494</v>
+        <v>124.35780439</v>
       </c>
       <c r="C400" s="5">
-        <v>0.33802962000000036</v>
+        <v>0.25574097999999879</v>
       </c>
       <c r="D400" s="5">
-        <v>3.318513741976048</v>
+        <v>2.5010983677553611</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>124.49968371999999</v>
+        <v>124.51449829000001</v>
       </c>
       <c r="C401" s="5">
-        <v>7.9348779999989461E-2</v>
+        <v>0.1566939000000076</v>
       </c>
       <c r="D401" s="5">
-        <v>0.76798729703078106</v>
+        <v>1.522552296123747</v>
       </c>
       <c r="E401" s="5">
-        <v>4.9368066702843771</v>
+        <v>4.8609341076563783</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>127.73812178</v>
+        <v>127.90732173000001</v>
       </c>
       <c r="C402" s="5">
-        <v>3.2384380600000071</v>
+        <v>3.3928234400000008</v>
       </c>
       <c r="D402" s="5">
-        <v>36.090351548010126</v>
+        <v>38.072054530458345</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>128.42763368000001</v>
+        <v>128.36784163999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.68951190000001361</v>
+        <v>0.46051990999998793</v>
       </c>
       <c r="D403" s="5">
-        <v>6.6732320100121756</v>
+        <v>4.4070934645376481</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>129.07504992</v>
+        <v>129.13147695999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.6474162399999841</v>
+        <v>0.76363531999999168</v>
       </c>
       <c r="D404" s="5">
-        <v>6.2198913459750482</v>
+        <v>7.3768232510330156</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>128.90601280999999</v>
+        <v>128.86101348</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.16903711000000499</v>
+        <v>-0.27046347999998943</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.5602538143628886</v>
+        <v>-2.4846256755923113</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>129.58287082000001</v>
+        <v>129.30925987000001</v>
       </c>
       <c r="C406" s="5">
-        <v>0.67685801000001788</v>
+        <v>0.44824639000000843</v>
       </c>
       <c r="D406" s="5">
-        <v>6.4861342271710143</v>
+        <v>4.2550254680798094</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>130.61498817</v>
+        <v>130.41208422</v>
       </c>
       <c r="C407" s="5">
-        <v>1.0321173499999929</v>
+        <v>1.1028243499999917</v>
       </c>
       <c r="D407" s="5">
-        <v>9.9879274478017024</v>
+        <v>10.728270876071599</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>130.36769973</v>
+        <v>130.51008976</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.24728844000000549</v>
+        <v>9.8005540000002611E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.2484061699245328</v>
+        <v>0.90554468476464756</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>130.23774691</v>
+        <v>130.40192162</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.12995281999999975</v>
+        <v>-0.10816814000000363</v>
       </c>
       <c r="D409" s="5">
-        <v>-1.1896448248645553</v>
+        <v>-0.99005145087019963</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>130.74830299999999</v>
+        <v>130.81039046999999</v>
       </c>
       <c r="C410" s="5">
-        <v>0.51055608999999436</v>
+        <v>0.40846884999999133</v>
       </c>
       <c r="D410" s="5">
-        <v>4.8069872335351427</v>
+        <v>3.82429941334399</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>131.57456830000001</v>
+        <v>131.64556528</v>
       </c>
       <c r="C411" s="5">
-        <v>0.82626530000001708</v>
+        <v>0.83517481000001226</v>
       </c>
       <c r="D411" s="5">
-        <v>7.8526239173260404</v>
+        <v>7.9363927670809353</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>131.77670431999999</v>
+        <v>131.78115593000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.20213601999998332</v>
+        <v>0.13559065000001169</v>
       </c>
       <c r="D412" s="5">
-        <v>1.8591990334359876</v>
+        <v>1.242986557011716</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>131.87069288999999</v>
+        <v>131.80440146000001</v>
       </c>
       <c r="C413" s="5">
-        <v>9.3988569999993388E-2</v>
+        <v>2.3245529999996961E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>0.85925489772660235</v>
+        <v>0.21187941722184966</v>
       </c>
       <c r="E413" s="5">
-        <v>5.9205043336314045</v>
+        <v>5.8546621237805407</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>131.33127777999999</v>
+        <v>132.13061869000001</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.53941510999999309</v>
+        <v>0.32621722999999747</v>
       </c>
       <c r="D414" s="5">
-        <v>-4.7996424798602995</v>
+        <v>3.0107770324345307</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>132.10292655000001</v>
+        <v>132.54346964999999</v>
       </c>
       <c r="C415" s="5">
-        <v>0.77164877000001297</v>
+        <v>0.41285095999998589</v>
       </c>
       <c r="D415" s="5">
-        <v>7.2830791922354088</v>
+        <v>3.8145914124442681</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>132.44504752</v>
+        <v>133.08411520999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.3421209699999963</v>
+        <v>0.54064556000000152</v>
       </c>
       <c r="D416" s="5">
-        <v>3.1524185755762879</v>
+        <v>5.0061263416676383</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>133.11148867</v>
+        <v>134.03716692</v>
       </c>
       <c r="C417" s="5">
-        <v>0.66644114999999715</v>
+        <v>0.9530517100000111</v>
       </c>
       <c r="D417" s="5">
-        <v>6.2081400971968126</v>
+        <v>8.9402125235686682</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>133.19689640999999</v>
+        <v>134.11170071000001</v>
       </c>
       <c r="C418" s="5">
-        <v>8.5407739999993737E-2</v>
+        <v>7.4533790000003819E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>0.77267366116609004</v>
+        <v>0.66932628024001239</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>133.51373036000001</v>
+        <v>134.47563871</v>
       </c>
       <c r="C419" s="5">
-        <v>0.31683395000001724</v>
+        <v>0.36393799999999032</v>
       </c>
       <c r="D419" s="5">
-        <v>2.8920679624754753</v>
+        <v>3.3054773525308834</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>133.58410089</v>
+        <v>134.22506855</v>
       </c>
       <c r="C420" s="5">
-        <v>7.0370529999991049E-2</v>
+        <v>-0.25057015999999521</v>
       </c>
       <c r="D420" s="5">
-        <v>0.63431573460710489</v>
+        <v>-2.2132021561911519</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>134.19342118</v>
+        <v>134.93482076000001</v>
       </c>
       <c r="C421" s="5">
-        <v>0.60932028999999943</v>
+        <v>0.70975221000000488</v>
       </c>
       <c r="D421" s="5">
-        <v>5.6130149696991705</v>
+        <v>6.5331637863957459</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>134.78760976999999</v>
+        <v>135.84815184999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.59418858999998747</v>
+        <v>0.91333108999998558</v>
       </c>
       <c r="D422" s="5">
-        <v>5.4447500163964158</v>
+        <v>8.4317270634996166</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>134.86729545</v>
+        <v>135.71748309</v>
       </c>
       <c r="C423" s="5">
-        <v>7.9685680000011416E-2</v>
+        <v>-0.13066875999999183</v>
       </c>
       <c r="D423" s="5">
-        <v>0.71174460252438898</v>
+        <v>-1.148161610413756</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>135.63264844</v>
+        <v>136.63503668999999</v>
       </c>
       <c r="C424" s="5">
-        <v>0.76535298999999668</v>
+        <v>0.91755359999999087</v>
       </c>
       <c r="D424" s="5">
-        <v>7.0264507315994651</v>
+        <v>8.4214895247792363</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>135.66593148999999</v>
+        <v>136.55290952999999</v>
       </c>
       <c r="C425" s="5">
-        <v>3.3283049999994319E-2</v>
+        <v>-8.2127159999998867E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>0.29486712225403888</v>
+        <v>-0.71890375246432825</v>
       </c>
       <c r="E425" s="5">
-        <v>2.8780000444570408</v>
+        <v>3.6026930947682168</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>136.49320315</v>
+        <v>136.74639556</v>
       </c>
       <c r="C426" s="5">
-        <v>0.82727166000000807</v>
+        <v>0.19348603000000253</v>
       </c>
       <c r="D426" s="5">
-        <v>7.5679012960534031</v>
+        <v>1.7136305772497806</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>136.23139223000001</v>
+        <v>136.03271007999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.26181091999998785</v>
+        <v>-0.71368548000000942</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.2776209402336378</v>
+        <v>-6.0861704975879505</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>136.94154981</v>
+        <v>137.07933682999999</v>
       </c>
       <c r="C428" s="5">
-        <v>0.71015757999998641</v>
+        <v>1.0466267500000015</v>
       </c>
       <c r="D428" s="5">
-        <v>6.4379554724260935</v>
+        <v>9.63361466187731</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>138.03670364000001</v>
+        <v>138.54504048000001</v>
       </c>
       <c r="C429" s="5">
-        <v>1.0951538300000152</v>
+        <v>1.4657036500000231</v>
       </c>
       <c r="D429" s="5">
-        <v>10.030248194548829</v>
+        <v>13.612958765686178</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>139.04933088000001</v>
+        <v>139.30414124999999</v>
       </c>
       <c r="C430" s="5">
-        <v>1.0126272400000005</v>
+        <v>0.759100769999975</v>
       </c>
       <c r="D430" s="5">
-        <v>9.1671278118449884</v>
+        <v>6.7767067078766896</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>136.87918010999999</v>
+        <v>137.51662901</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.1701507700000207</v>
+        <v>-1.7875122399999839</v>
       </c>
       <c r="D431" s="5">
-        <v>-17.201608108554922</v>
+        <v>-14.35652408454412</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>136.84355768</v>
+        <v>137.45772905999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-3.5622429999989436E-2</v>
+        <v>-5.8899950000011358E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.31185007678388166</v>
+        <v>-0.51276472040577836</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>137.23048256000001</v>
+        <v>137.25282329000001</v>
       </c>
       <c r="C433" s="5">
-        <v>0.38692488000000935</v>
+        <v>-0.20490576999998211</v>
       </c>
       <c r="D433" s="5">
-        <v>3.4462633564247502</v>
+        <v>-1.7742250190274755</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>137.44286410000001</v>
+        <v>137.55690322000001</v>
       </c>
       <c r="C434" s="5">
-        <v>0.21238153999999554</v>
+        <v>0.30407993000000033</v>
       </c>
       <c r="D434" s="5">
-        <v>1.8730416858508514</v>
+        <v>2.6912029985659114</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>137.3936477</v>
+        <v>137.69073066999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-4.9216400000005933E-2</v>
+        <v>0.13382744999998408</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.42885822108823524</v>
+        <v>1.1737327838685196</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>137.48016114000001</v>
+        <v>138.2754711</v>
       </c>
       <c r="C436" s="5">
-        <v>8.6513440000004493E-2</v>
+        <v>0.58474043000001075</v>
       </c>
       <c r="D436" s="5">
-        <v>0.75823317279357649</v>
+        <v>5.2168526069366505</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>137.42615157</v>
+        <v>138.58786683</v>
       </c>
       <c r="C437" s="5">
-        <v>-5.4009570000005169E-2</v>
+        <v>0.31239572999999154</v>
       </c>
       <c r="D437" s="5">
-        <v>-0.4704069944539091</v>
+        <v>2.7450149522998846</v>
       </c>
       <c r="E437" s="5">
-        <v>1.2974665493892035</v>
+        <v>1.4902335710048842</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>140.23158721999999</v>
+      </c>
+      <c r="C438" s="5">
+        <v>1.6437203899999986</v>
+      </c>
+      <c r="D438" s="5">
+        <v>15.198725656770563</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>