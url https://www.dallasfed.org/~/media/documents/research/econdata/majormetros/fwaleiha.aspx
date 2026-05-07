--- v4 (2026-04-16)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D90CC0FA-4C8C-439F-880E-AA5A7DA4EEC2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{45B2880F-C9AB-4A78-BF3E-CF9B91C397B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{82B05A17-7C2E-4164-99A3-95F7C4E9C569}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5201992A-61D6-4E2D-A158-0F9D6FA26B9F}"/>
   </bookViews>
   <sheets>
     <sheet name="fwaleiha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4F64844-10BB-462D-9097-A3B1A4EF489C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8BF3D0EB-CB3D-4B08-9B83-21AF047DFC3C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>5.2168526069366505</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>138.58786683</v>
       </c>
       <c r="C437" s="5">
         <v>0.31239572999999154</v>
       </c>
       <c r="D437" s="5">
         <v>2.7450149522998846</v>
       </c>
       <c r="E437" s="5">
         <v>1.4902335710048842</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>140.23158721999999</v>
+        <v>140.12848568999999</v>
       </c>
       <c r="C438" s="5">
-        <v>1.6437203899999986</v>
+        <v>1.540618859999995</v>
       </c>
       <c r="D438" s="5">
-        <v>15.198725656770563</v>
+        <v>14.186464046850332</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>139.57924901999999</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.54923666999999909</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-4.6033458936950105</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>140.31375806</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.73450904000000605</v>
+      </c>
+      <c r="D440" s="5">
+        <v>6.5007806111583966</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>