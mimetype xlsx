--- v5 (2026-05-07)
+++ v6 (2026-06-01)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{45B2880F-C9AB-4A78-BF3E-CF9B91C397B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4A9749BB-7EA3-4254-AF21-A78BC6B6C410}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5201992A-61D6-4E2D-A158-0F9D6FA26B9F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{438648E6-77C3-4B24-B831-132D671F944D}"/>
   </bookViews>
   <sheets>
     <sheet name="fwaleiha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8BF3D0EB-CB3D-4B08-9B83-21AF047DFC3C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ADAF9D91-6DE8-4EAB-9C71-3F95CEE58375}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>56.127333333000003</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>56.438255974</v>
       </c>
       <c r="C7" s="5">
         <v>0.31092264099999767</v>
       </c>
       <c r="D7" s="5">
         <v>6.8538346170545106</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>56.024485974000001</v>
       </c>
       <c r="C8" s="5">
         <v>-0.41376999999999953</v>
       </c>
       <c r="D8" s="5">
         <v>-8.4514336964216739</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>55.897189089000001</v>
       </c>
       <c r="C9" s="5">
         <v>-0.1272968849999998</v>
       </c>
       <c r="D9" s="5">
         <v>-2.6927808996431879</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>55.996231062</v>
       </c>
       <c r="C10" s="5">
         <v>9.9041972999998507E-2</v>
       </c>
       <c r="D10" s="5">
         <v>2.1470750414199546</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>56.377776918000002</v>
       </c>
       <c r="C11" s="5">
         <v>0.38154585600000246</v>
       </c>
       <c r="D11" s="5">
         <v>8.490022351797478</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>56.221070185000002</v>
       </c>
       <c r="C12" s="5">
         <v>-0.15670673300000004</v>
       </c>
       <c r="D12" s="5">
         <v>-3.2849774443057367</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>56.491485910999998</v>
       </c>
       <c r="C13" s="5">
         <v>0.27041572599999597</v>
       </c>
       <c r="D13" s="5">
         <v>5.9270017287355925</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>55.710354154000001</v>
       </c>
       <c r="C14" s="5">
         <v>-0.78113175699999715</v>
       </c>
       <c r="D14" s="5">
         <v>-15.387397617427501</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>55.325738778999998</v>
       </c>
       <c r="C15" s="5">
         <v>-0.38461537500000276</v>
       </c>
       <c r="D15" s="5">
         <v>-7.9771602778659467</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>55.293149612999997</v>
       </c>
       <c r="C16" s="5">
         <v>-3.2589166000001057E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-0.70456450120326419</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>55.599495814000001</v>
       </c>
       <c r="C17" s="5">
         <v>0.30634620100000376</v>
       </c>
       <c r="D17" s="5">
         <v>6.8548631766319312</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>55.838717344999999</v>
       </c>
       <c r="C18" s="5">
         <v>0.23922153099999832</v>
       </c>
       <c r="D18" s="5">
         <v>5.2870515789085859</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>55.484337052000001</v>
       </c>
       <c r="C19" s="5">
         <v>-0.3543802929999984</v>
       </c>
       <c r="D19" s="5">
         <v>-7.3555065002521953</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>55.190263266000002</v>
       </c>
       <c r="C20" s="5">
         <v>-0.29407378599999845</v>
       </c>
       <c r="D20" s="5">
         <v>-6.1779812756104562</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>54.97216186</v>
       </c>
       <c r="C21" s="5">
         <v>-0.21810140600000238</v>
       </c>
       <c r="D21" s="5">
         <v>-4.6404462420285402</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>54.970797486000002</v>
       </c>
       <c r="C22" s="5">
         <v>-1.3643739999977811E-3</v>
       </c>
       <c r="D22" s="5">
         <v>-2.9779169456023435E-2</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>55.023934322999999</v>
       </c>
       <c r="C23" s="5">
         <v>5.3136836999996717E-2</v>
       </c>
       <c r="D23" s="5">
         <v>1.1661519357420547</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>55.253354493000003</v>
       </c>
       <c r="C24" s="5">
         <v>0.22942017000000448</v>
       </c>
       <c r="D24" s="5">
         <v>5.1197004695229253</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>55.460549872999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.2071953799999946</v>
       </c>
       <c r="D25" s="5">
         <v>4.593876153148746</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>55.736118312999999</v>
       </c>
       <c r="C26" s="5">
         <v>0.27556844000000069</v>
       </c>
       <c r="D26" s="5">
         <v>6.128146447530014</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>55.734233852999999</v>
       </c>
       <c r="C27" s="5">
         <v>-1.8844599999994216E-3</v>
       </c>
       <c r="D27" s="5">
         <v>-4.0564926321262629E-2</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>55.785726936000003</v>
       </c>
       <c r="C28" s="5">
         <v>5.1493083000003992E-2</v>
       </c>
       <c r="D28" s="5">
         <v>1.1143359676257347</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>55.925697434</v>
       </c>
       <c r="C29" s="5">
         <v>0.13997049799999672</v>
       </c>
       <c r="D29" s="5">
         <v>3.0527878410636422</v>
       </c>
       <c r="E29" s="5">
         <v>0.58669888139140092</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>55.990103148999999</v>
       </c>
       <c r="C30" s="5">
         <v>6.4405714999999475E-2</v>
       </c>
       <c r="D30" s="5">
         <v>1.3907430382043895</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>56.232775191999998</v>
       </c>
       <c r="C31" s="5">
         <v>0.24267204299999889</v>
       </c>
       <c r="D31" s="5">
         <v>5.3268258333294849</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>56.169450453000003</v>
       </c>
       <c r="C32" s="5">
         <v>-6.3324738999995134E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-1.3430031745783944</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>56.312390323999999</v>
       </c>
       <c r="C33" s="5">
         <v>0.14293987099999583</v>
       </c>
       <c r="D33" s="5">
         <v>3.096863075213685</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>56.228223127</v>
       </c>
       <c r="C34" s="5">
         <v>-8.4167196999999305E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-1.7789064963052326</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>55.914831378000002</v>
       </c>
       <c r="C35" s="5">
         <v>-0.31339174899999733</v>
       </c>
       <c r="D35" s="5">
         <v>-6.4870150717372237</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>56.388208011000003</v>
       </c>
       <c r="C36" s="5">
         <v>0.47337663300000088</v>
       </c>
       <c r="D36" s="5">
         <v>10.645889196346747</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>56.771246636999997</v>
       </c>
       <c r="C37" s="5">
         <v>0.38303862599999405</v>
       </c>
       <c r="D37" s="5">
         <v>8.4630103671375245</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>56.798881158</v>
       </c>
       <c r="C38" s="5">
         <v>2.7634521000003076E-2</v>
       </c>
       <c r="D38" s="5">
         <v>0.58568997949473012</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>57.124821513000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.32594035500000018</v>
       </c>
       <c r="D39" s="5">
         <v>7.1077515074752906</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>57.611087302999998</v>
       </c>
       <c r="C40" s="5">
         <v>0.48626578999999737</v>
       </c>
       <c r="D40" s="5">
         <v>10.706874094419771</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>57.098149976000002</v>
       </c>
       <c r="C41" s="5">
         <v>-0.51293732699999595</v>
       </c>
       <c r="D41" s="5">
         <v>-10.176167262611024</v>
       </c>
       <c r="E41" s="5">
         <v>2.0964468854119511</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>58.05967416</v>
       </c>
       <c r="C42" s="5">
         <v>0.96152418399999817</v>
       </c>
       <c r="D42" s="5">
         <v>22.188599236083583</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>58.239841525999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.18016736599999916</v>
       </c>
       <c r="D43" s="5">
         <v>3.7879860320446879</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>58.695208510000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.4553669840000012</v>
       </c>
       <c r="D44" s="5">
         <v>9.7967745604546899</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>59.111359035</v>
       </c>
       <c r="C45" s="5">
         <v>0.41615052499999905</v>
       </c>
       <c r="D45" s="5">
         <v>8.8477698611312938</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>59.173654302999999</v>
       </c>
       <c r="C46" s="5">
         <v>6.2295267999999737E-2</v>
       </c>
       <c r="D46" s="5">
         <v>1.27199142406067</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>59.613242612000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.43958830900000123</v>
       </c>
       <c r="D47" s="5">
         <v>9.2879460957780111</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>59.758000268000004</v>
       </c>
       <c r="C48" s="5">
         <v>0.14475765600000301</v>
       </c>
       <c r="D48" s="5">
         <v>2.9531701548642042</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>59.745619556000001</v>
       </c>
       <c r="C49" s="5">
         <v>-1.2380712000002347E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-0.24833389194267586</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>60.191182198999996</v>
       </c>
       <c r="C50" s="5">
         <v>0.44556264299999526</v>
       </c>
       <c r="D50" s="5">
         <v>9.3255448205718174</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>60.149555083000003</v>
       </c>
       <c r="C51" s="5">
         <v>-4.1627115999993691E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-0.82674854174519252</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>59.728842071000003</v>
       </c>
       <c r="C52" s="5">
         <v>-0.42071301200000022</v>
       </c>
       <c r="D52" s="5">
         <v>-8.0778627200145507</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>59.891296840000003</v>
       </c>
       <c r="C53" s="5">
         <v>0.162454769</v>
       </c>
       <c r="D53" s="5">
         <v>3.3131158747875311</v>
       </c>
       <c r="E53" s="5">
         <v>4.8918342628859968</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>59.337495990999997</v>
       </c>
       <c r="C54" s="5">
         <v>-0.55380084900000526</v>
       </c>
       <c r="D54" s="5">
         <v>-10.548839385343856</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>59.541925067000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.20442907600000382</v>
       </c>
       <c r="D55" s="5">
         <v>4.2134749362683577</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>60.910769369999997</v>
       </c>
       <c r="C56" s="5">
         <v>1.3688443029999959</v>
       </c>
       <c r="D56" s="5">
         <v>31.357404859653904</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>59.811399878000003</v>
       </c>
       <c r="C57" s="5">
         <v>-1.0993694919999939</v>
       </c>
       <c r="D57" s="5">
         <v>-19.632846990452336</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>60.200006397000003</v>
       </c>
       <c r="C58" s="5">
         <v>0.38860651899999965</v>
       </c>
       <c r="D58" s="5">
         <v>8.081370556717161</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>59.984573220999998</v>
       </c>
       <c r="C59" s="5">
         <v>-0.21543317600000478</v>
       </c>
       <c r="D59" s="5">
         <v>-4.2108255317859449</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>62.095543862</v>
       </c>
       <c r="C60" s="5">
         <v>2.1109706410000015</v>
       </c>
       <c r="D60" s="5">
         <v>51.443397116051216</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>62.224908941000002</v>
       </c>
       <c r="C61" s="5">
         <v>0.12936507900000294</v>
       </c>
       <c r="D61" s="5">
         <v>2.5288330957078831</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>61.400553086000002</v>
       </c>
       <c r="C62" s="5">
         <v>-0.8243558550000003</v>
       </c>
       <c r="D62" s="5">
         <v>-14.788901972958824</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>62.083471996</v>
       </c>
       <c r="C63" s="5">
         <v>0.68291890999999794</v>
       </c>
       <c r="D63" s="5">
         <v>14.194335524977486</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>62.979176066999997</v>
       </c>
       <c r="C64" s="5">
         <v>0.89570407099999727</v>
       </c>
       <c r="D64" s="5">
         <v>18.754953840778143</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>62.698975816999997</v>
       </c>
       <c r="C65" s="5">
         <v>-0.28020025000000004</v>
       </c>
       <c r="D65" s="5">
         <v>-5.2101872941560217</v>
       </c>
       <c r="E65" s="5">
         <v>4.6879582262189468</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>63.035394426000003</v>
       </c>
       <c r="C66" s="5">
         <v>0.33641860900000609</v>
       </c>
       <c r="D66" s="5">
         <v>6.6321915663448916</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>63.458132266</v>
       </c>
       <c r="C67" s="5">
         <v>0.42273783999999637</v>
       </c>
       <c r="D67" s="5">
         <v>8.3512013455390388</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>63.765928221999999</v>
       </c>
       <c r="C68" s="5">
         <v>0.30779595599999965</v>
       </c>
       <c r="D68" s="5">
         <v>5.9782648944352923</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>62.886973208999997</v>
       </c>
       <c r="C69" s="5">
         <v>-0.87895501300000234</v>
       </c>
       <c r="D69" s="5">
         <v>-15.342765617098586</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>63.789652879999998</v>
       </c>
       <c r="C70" s="5">
         <v>0.90267967100000135</v>
       </c>
       <c r="D70" s="5">
         <v>18.651862103867067</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>64.369007933000006</v>
       </c>
       <c r="C71" s="5">
         <v>0.57935505300000756</v>
       </c>
       <c r="D71" s="5">
         <v>11.459970154539656</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>64.114341174000003</v>
       </c>
       <c r="C72" s="5">
         <v>-0.25466675900000268</v>
       </c>
       <c r="D72" s="5">
         <v>-4.6456702541161849</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>63.819598474000003</v>
       </c>
       <c r="C73" s="5">
         <v>-0.29474270000000047</v>
       </c>
       <c r="D73" s="5">
         <v>-5.3792027956727217</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>63.485255530000003</v>
       </c>
       <c r="C74" s="5">
         <v>-0.33434294399999942</v>
       </c>
       <c r="D74" s="5">
         <v>-6.1086347425613363</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>64.191536873000004</v>
       </c>
       <c r="C75" s="5">
         <v>0.70628134300000056</v>
       </c>
       <c r="D75" s="5">
         <v>14.198084794979327</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>63.545293934</v>
       </c>
       <c r="C76" s="5">
         <v>-0.64624293900000396</v>
       </c>
       <c r="D76" s="5">
         <v>-11.433918417085199</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>63.653989355999997</v>
       </c>
       <c r="C77" s="5">
         <v>0.10869542199999671</v>
       </c>
       <c r="D77" s="5">
         <v>2.0720439017607228</v>
       </c>
       <c r="E77" s="5">
         <v>1.5231724706116445</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>65.246863980000001</v>
       </c>
       <c r="C78" s="5">
         <v>1.5928746240000038</v>
       </c>
       <c r="D78" s="5">
         <v>34.526605970651445</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>64.601304264000007</v>
       </c>
       <c r="C79" s="5">
         <v>-0.64555971599999395</v>
       </c>
       <c r="D79" s="5">
         <v>-11.247678133967309</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>64.76806766</v>
       </c>
       <c r="C80" s="5">
         <v>0.16676339599999324</v>
       </c>
       <c r="D80" s="5">
         <v>3.1420709398574775</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>65.691653051000003</v>
       </c>
       <c r="C81" s="5">
         <v>0.92358539100000314</v>
       </c>
       <c r="D81" s="5">
         <v>18.519825646378774</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>66.230976170000005</v>
       </c>
       <c r="C82" s="5">
         <v>0.53932311900000229</v>
       </c>
       <c r="D82" s="5">
         <v>10.309162487711209</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>66.381149762999996</v>
       </c>
       <c r="C83" s="5">
         <v>0.150173592999991</v>
       </c>
       <c r="D83" s="5">
         <v>2.7550964916173593</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>65.978098689999996</v>
       </c>
       <c r="C84" s="5">
         <v>-0.40305107300000032</v>
       </c>
       <c r="D84" s="5">
         <v>-7.0476637534955255</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>66.394325253999995</v>
       </c>
       <c r="C85" s="5">
         <v>0.41622656399999869</v>
       </c>
       <c r="D85" s="5">
         <v>7.8385365318646594</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>66.513638717000006</v>
       </c>
       <c r="C86" s="5">
         <v>0.11931346300001167</v>
       </c>
       <c r="D86" s="5">
         <v>2.1778936923577463</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>67.330236533999994</v>
       </c>
       <c r="C87" s="5">
         <v>0.81659781699998746</v>
       </c>
       <c r="D87" s="5">
         <v>15.769243744561766</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>67.177367548000007</v>
       </c>
       <c r="C88" s="5">
         <v>-0.15286898599998722</v>
       </c>
       <c r="D88" s="5">
         <v>-2.6907570477829212</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>67.538943277000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.36157572899999479</v>
       </c>
       <c r="D89" s="5">
         <v>6.6535609054479306</v>
       </c>
       <c r="E89" s="5">
         <v>6.1032371424082799</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>65.590028652000001</v>
       </c>
       <c r="C90" s="5">
         <v>-1.9489146250000005</v>
       </c>
       <c r="D90" s="5">
         <v>-29.627543461348449</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>66.712754548000007</v>
       </c>
       <c r="C91" s="5">
         <v>1.1227258960000057</v>
       </c>
       <c r="D91" s="5">
         <v>22.589317566751909</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>67.290816012999997</v>
       </c>
       <c r="C92" s="5">
         <v>0.57806146499999045</v>
       </c>
       <c r="D92" s="5">
         <v>10.90804851236058</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>67.516940061</v>
       </c>
       <c r="C93" s="5">
         <v>0.22612404800000263</v>
       </c>
       <c r="D93" s="5">
         <v>4.107850085829523</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>67.882298680999995</v>
       </c>
       <c r="C94" s="5">
         <v>0.36535861999999497</v>
       </c>
       <c r="D94" s="5">
         <v>6.6904303770942475</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>68.244300850000002</v>
       </c>
       <c r="C95" s="5">
         <v>0.36200216900000726</v>
       </c>
       <c r="D95" s="5">
         <v>6.5904222740188256</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>68.949135893999994</v>
       </c>
       <c r="C96" s="5">
         <v>0.70483504399999219</v>
       </c>
       <c r="D96" s="5">
         <v>13.122570895973773</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>68.69170708</v>
       </c>
       <c r="C97" s="5">
         <v>-0.25742881399999362</v>
       </c>
       <c r="D97" s="5">
         <v>-4.389458313438233</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>69.907961400000005</v>
       </c>
       <c r="C98" s="5">
         <v>1.2162543200000044</v>
       </c>
       <c r="D98" s="5">
         <v>23.443418916096071</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>69.367297798999999</v>
       </c>
       <c r="C99" s="5">
         <v>-0.54066360100000566</v>
       </c>
       <c r="D99" s="5">
         <v>-8.8959529786556306</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>70.587484751000005</v>
       </c>
       <c r="C100" s="5">
         <v>1.2201869520000059</v>
       </c>
       <c r="D100" s="5">
         <v>23.275042317361084</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>70.658826641000005</v>
       </c>
       <c r="C101" s="5">
         <v>7.1341889999999353E-2</v>
       </c>
       <c r="D101" s="5">
         <v>1.2195896194276745</v>
       </c>
       <c r="E101" s="5">
         <v>4.6193843323907302</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>70.124592276000001</v>
       </c>
       <c r="C102" s="5">
         <v>-0.53423436500000321</v>
       </c>
       <c r="D102" s="5">
         <v>-8.7049702120837846</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>71.220181173</v>
       </c>
       <c r="C103" s="5">
         <v>1.095588896999999</v>
       </c>
       <c r="D103" s="5">
         <v>20.446088127552731</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>70.766074877999998</v>
       </c>
       <c r="C104" s="5">
         <v>-0.45410629500000255</v>
       </c>
       <c r="D104" s="5">
         <v>-7.3886100882739836</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>71.245758658</v>
       </c>
       <c r="C105" s="5">
         <v>0.479683780000002</v>
       </c>
       <c r="D105" s="5">
         <v>8.4443408243360487</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>70.948128408000002</v>
       </c>
       <c r="C106" s="5">
         <v>-0.29763024999999743</v>
       </c>
       <c r="D106" s="5">
         <v>-4.8994265485503785</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>71.534487303999995</v>
       </c>
       <c r="C107" s="5">
         <v>0.58635889599999302</v>
       </c>
       <c r="D107" s="5">
         <v>10.380995316357232</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>71.486826041</v>
       </c>
       <c r="C108" s="5">
         <v>-4.7661262999994847E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-0.79660032278608961</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>72.223018592000003</v>
       </c>
       <c r="C109" s="5">
         <v>0.73619255100000203</v>
       </c>
       <c r="D109" s="5">
         <v>13.082512709689986</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>73.061584902000007</v>
       </c>
       <c r="C110" s="5">
         <v>0.83856631000000448</v>
       </c>
       <c r="D110" s="5">
         <v>14.858049256861072</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>71.915848972000006</v>
       </c>
       <c r="C111" s="5">
         <v>-1.1457359300000007</v>
       </c>
       <c r="D111" s="5">
         <v>-17.277000669135724</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>71.549409636999997</v>
       </c>
       <c r="C112" s="5">
         <v>-0.36643933500000969</v>
       </c>
       <c r="D112" s="5">
         <v>-5.9459901123623986</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>72.091098740000007</v>
       </c>
       <c r="C113" s="5">
         <v>0.54168910300001016</v>
       </c>
       <c r="D113" s="5">
         <v>9.4730150896683796</v>
       </c>
       <c r="E113" s="5">
         <v>2.0270250258711764</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>72.746063559999996</v>
       </c>
       <c r="C114" s="5">
         <v>0.65496481999998934</v>
       </c>
       <c r="D114" s="5">
         <v>11.463900598549049</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>72.913073166999993</v>
       </c>
       <c r="C115" s="5">
         <v>0.16700960699999712</v>
       </c>
       <c r="D115" s="5">
         <v>2.7900005644100778</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>72.758740295999999</v>
       </c>
       <c r="C116" s="5">
         <v>-0.15433287099999404</v>
       </c>
       <c r="D116" s="5">
         <v>-2.510641015143289</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>72.927050725000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.1683104290000017</v>
       </c>
       <c r="D117" s="5">
         <v>2.8115127142474661</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>72.943784558999994</v>
       </c>
       <c r="C118" s="5">
         <v>1.6733833999992953E-2</v>
       </c>
       <c r="D118" s="5">
         <v>0.27569965196083679</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>72.853132914</v>
       </c>
       <c r="C119" s="5">
         <v>-9.0651644999994119E-2</v>
       </c>
       <c r="D119" s="5">
         <v>-1.4811611656804002</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>72.466797846999995</v>
       </c>
       <c r="C120" s="5">
         <v>-0.38633506700000453</v>
       </c>
       <c r="D120" s="5">
         <v>-6.1811589200336687</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>72.401955075000004</v>
       </c>
       <c r="C121" s="5">
         <v>-6.4842771999991555E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-1.0684828220906772</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>72.859417489999998</v>
       </c>
       <c r="C122" s="5">
         <v>0.45746241499999485</v>
       </c>
       <c r="D122" s="5">
         <v>7.851158182369522</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>74.617245333</v>
       </c>
       <c r="C123" s="5">
         <v>1.7578278430000012</v>
       </c>
       <c r="D123" s="5">
         <v>33.119662344921672</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>74.422908149999998</v>
       </c>
       <c r="C124" s="5">
         <v>-0.1943371830000018</v>
       </c>
       <c r="D124" s="5">
         <v>-3.0809622010864679</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>74.457251842999995</v>
       </c>
       <c r="C125" s="5">
         <v>3.4343692999996733E-2</v>
       </c>
       <c r="D125" s="5">
         <v>0.55516767076253526</v>
       </c>
       <c r="E125" s="5">
         <v>3.2821709536341448</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>74.077613477</v>
       </c>
       <c r="C126" s="5">
         <v>-0.37963836599999468</v>
       </c>
       <c r="D126" s="5">
         <v>-5.9497928015262431</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>73.999283480000003</v>
       </c>
       <c r="C127" s="5">
         <v>-7.832999699999732E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-1.2615317828484129</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>74.40590838</v>
       </c>
       <c r="C128" s="5">
         <v>0.40662489999999707</v>
       </c>
       <c r="D128" s="5">
         <v>6.7969629453513036</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>73.435578108000001</v>
       </c>
       <c r="C129" s="5">
         <v>-0.97033027199999822</v>
       </c>
       <c r="D129" s="5">
         <v>-14.574183174159705</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>74.408368300999996</v>
       </c>
       <c r="C130" s="5">
         <v>0.97279019299999447</v>
       </c>
       <c r="D130" s="5">
         <v>17.107080653675855</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>74.310551197999999</v>
       </c>
       <c r="C131" s="5">
         <v>-9.7817102999997019E-2</v>
       </c>
       <c r="D131" s="5">
         <v>-1.5661616973770109</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>75.541689554000001</v>
       </c>
       <c r="C132" s="5">
         <v>1.2311383560000024</v>
       </c>
       <c r="D132" s="5">
         <v>21.796423399200716</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>76.205304479000006</v>
       </c>
       <c r="C133" s="5">
         <v>0.66361492500000452</v>
       </c>
       <c r="D133" s="5">
         <v>11.066248837597703</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>76.370607449999994</v>
       </c>
       <c r="C134" s="5">
         <v>0.16530297099998847</v>
       </c>
       <c r="D134" s="5">
         <v>2.6342960758209744</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>76.107585551</v>
       </c>
       <c r="C135" s="5">
         <v>-0.26302189899999462</v>
       </c>
       <c r="D135" s="5">
         <v>-4.055431370357077</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>76.403459603000002</v>
       </c>
       <c r="C136" s="5">
         <v>0.29587405200000205</v>
       </c>
       <c r="D136" s="5">
         <v>4.7661430710003838</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>76.422865459999997</v>
       </c>
       <c r="C137" s="5">
         <v>1.9405856999995308E-2</v>
       </c>
       <c r="D137" s="5">
         <v>0.30521637390925616</v>
       </c>
       <c r="E137" s="5">
         <v>2.6399223290495266</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>74.997974651000007</v>
       </c>
       <c r="C138" s="5">
         <v>-1.4248908089999901</v>
       </c>
       <c r="D138" s="5">
         <v>-20.216219018187175</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>75.709094164999996</v>
       </c>
       <c r="C139" s="5">
         <v>0.71111951399998929</v>
       </c>
       <c r="D139" s="5">
         <v>11.990756189077945</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>75.869687945999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.16059378100000288</v>
       </c>
       <c r="D140" s="5">
         <v>2.5753419398790056</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>76.020790469999994</v>
       </c>
       <c r="C141" s="5">
         <v>0.15110252399999524</v>
       </c>
       <c r="D141" s="5">
         <v>2.4162806099867096</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>75.894210901999998</v>
       </c>
       <c r="C142" s="5">
         <v>-0.12657956799999681</v>
       </c>
       <c r="D142" s="5">
         <v>-1.9798812284130052</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>75.707371237999993</v>
       </c>
       <c r="C143" s="5">
         <v>-0.18683966400000429</v>
       </c>
       <c r="D143" s="5">
         <v>-2.9145381046022489</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>76.321689093000003</v>
       </c>
       <c r="C144" s="5">
         <v>0.61431785500001013</v>
       </c>
       <c r="D144" s="5">
         <v>10.18378328897651</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>76.351731506999997</v>
       </c>
       <c r="C145" s="5">
         <v>3.00424139999933E-2</v>
       </c>
       <c r="D145" s="5">
         <v>0.47337851686728438</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>75.740739880999996</v>
       </c>
       <c r="C146" s="5">
         <v>-0.61099162600000056</v>
       </c>
       <c r="D146" s="5">
         <v>-9.1912215406471098</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>75.473485531999998</v>
       </c>
       <c r="C147" s="5">
         <v>-0.26725434899999811</v>
       </c>
       <c r="D147" s="5">
         <v>-4.1530347680467035</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>75.330209975000002</v>
       </c>
       <c r="C148" s="5">
         <v>-0.1432755569999955</v>
       </c>
       <c r="D148" s="5">
         <v>-2.2543924802638782</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>75.321371843999998</v>
       </c>
       <c r="C149" s="5">
         <v>-8.8381310000045232E-3</v>
       </c>
       <c r="D149" s="5">
         <v>-0.14069941004842823</v>
       </c>
       <c r="E149" s="5">
         <v>-1.4413142053362638</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>76.162929421000001</v>
       </c>
       <c r="C150" s="5">
         <v>0.84155757700000322</v>
       </c>
       <c r="D150" s="5">
         <v>14.262841917331182</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>76.216922531999998</v>
       </c>
       <c r="C151" s="5">
         <v>5.3993110999996929E-2</v>
       </c>
       <c r="D151" s="5">
         <v>0.8540238276816936</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>76.875133238000004</v>
       </c>
       <c r="C152" s="5">
         <v>0.65821070600000553</v>
       </c>
       <c r="D152" s="5">
         <v>10.869903734607057</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>76.120380162999993</v>
       </c>
       <c r="C153" s="5">
         <v>-0.75475307500001065</v>
       </c>
       <c r="D153" s="5">
         <v>-11.165675324146829</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>76.271728976000006</v>
       </c>
       <c r="C154" s="5">
         <v>0.15134881300001268</v>
       </c>
       <c r="D154" s="5">
         <v>2.4122041558092722</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>76.393175436000007</v>
       </c>
       <c r="C155" s="5">
         <v>0.12144646000000137</v>
       </c>
       <c r="D155" s="5">
         <v>1.9275666676614067</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>75.909957731000006</v>
       </c>
       <c r="C156" s="5">
         <v>-0.48321770500000127</v>
       </c>
       <c r="D156" s="5">
         <v>-7.3319034572659314</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>75.588645960999997</v>
       </c>
       <c r="C157" s="5">
         <v>-0.32131177000000832</v>
       </c>
       <c r="D157" s="5">
         <v>-4.96276462947014</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>76.006078763999994</v>
       </c>
       <c r="C158" s="5">
         <v>0.41743280299999697</v>
       </c>
       <c r="D158" s="5">
         <v>6.831945975411613</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>76.153316059000005</v>
       </c>
       <c r="C159" s="5">
         <v>0.1472372950000107</v>
       </c>
       <c r="D159" s="5">
         <v>2.3495416370477029</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>75.852017360999994</v>
       </c>
       <c r="C160" s="5">
         <v>-0.30129869800001075</v>
       </c>
       <c r="D160" s="5">
         <v>-4.6458062030130804</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>76.167028493999993</v>
       </c>
       <c r="C161" s="5">
         <v>0.31501113299999872</v>
       </c>
       <c r="D161" s="5">
         <v>5.0989855467070688</v>
       </c>
       <c r="E161" s="5">
         <v>1.1227313434378994</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>76.442037236000004</v>
       </c>
       <c r="C162" s="5">
         <v>0.27500874200001135</v>
       </c>
       <c r="D162" s="5">
         <v>4.4198055701024641</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>76.457832314000001</v>
       </c>
       <c r="C163" s="5">
         <v>1.5795077999996465E-2</v>
       </c>
       <c r="D163" s="5">
         <v>0.2482357823273551</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>76.395307790000004</v>
       </c>
       <c r="C164" s="5">
         <v>-6.2524523999996973E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-0.97691609066081764</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>76.460171142999997</v>
       </c>
       <c r="C165" s="5">
         <v>6.4863352999992685E-2</v>
       </c>
       <c r="D165" s="5">
         <v>1.023630020987909</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>76.077367652999996</v>
       </c>
       <c r="C166" s="5">
         <v>-0.38280349000000058</v>
       </c>
       <c r="D166" s="5">
         <v>-5.8451844182966672</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>76.159294771000006</v>
       </c>
       <c r="C167" s="5">
         <v>8.1927118000010068E-2</v>
       </c>
       <c r="D167" s="5">
         <v>1.2999520878146598</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>76.005826858999995</v>
       </c>
       <c r="C168" s="5">
         <v>-0.15346791200001064</v>
       </c>
       <c r="D168" s="5">
         <v>-2.3914885342903425</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>76.202786357999997</v>
       </c>
       <c r="C169" s="5">
         <v>0.19695949900000187</v>
       </c>
       <c r="D169" s="5">
         <v>3.1543539252600672</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>76.187959290999999</v>
       </c>
       <c r="C170" s="5">
         <v>-1.4827066999998806E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-0.23323887306417879</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>76.100366061000003</v>
       </c>
       <c r="C171" s="5">
         <v>-8.759322999999597E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-1.3709483612944329</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>76.240687678</v>
       </c>
       <c r="C172" s="5">
         <v>0.1403216169999979</v>
       </c>
       <c r="D172" s="5">
         <v>2.2352607261005186</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>76.230021136999994</v>
       </c>
       <c r="C173" s="5">
         <v>-1.0666541000006191E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.16775825224694119</v>
       </c>
       <c r="E173" s="5">
         <v>8.2703295960873113E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>76.775538123999993</v>
       </c>
       <c r="C174" s="5">
         <v>0.54551698699999918</v>
       </c>
       <c r="D174" s="5">
         <v>8.9336227913028523</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>76.985134811999998</v>
       </c>
       <c r="C175" s="5">
         <v>0.20959668800000486</v>
       </c>
       <c r="D175" s="5">
         <v>3.3256309692878183</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>77.356895101000006</v>
       </c>
       <c r="C176" s="5">
         <v>0.37176028900000802</v>
       </c>
       <c r="D176" s="5">
         <v>5.9511962707256671</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>78.990929233000003</v>
       </c>
       <c r="C177" s="5">
         <v>1.6340341319999965</v>
       </c>
       <c r="D177" s="5">
         <v>28.510411317345575</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>78.838987676000002</v>
       </c>
       <c r="C178" s="5">
         <v>-0.15194155700000067</v>
       </c>
       <c r="D178" s="5">
         <v>-2.2839741181389872</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>78.988042785999994</v>
       </c>
       <c r="C179" s="5">
         <v>0.14905510999999194</v>
       </c>
       <c r="D179" s="5">
         <v>2.2924930791250242</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>79.381900294999994</v>
       </c>
       <c r="C180" s="5">
         <v>0.39385750900000005</v>
       </c>
       <c r="D180" s="5">
         <v>6.1504062146339411</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>80.020356141999997</v>
       </c>
       <c r="C181" s="5">
         <v>0.63845584700000302</v>
       </c>
       <c r="D181" s="5">
         <v>10.089998510076438</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>80.461740947999999</v>
       </c>
       <c r="C182" s="5">
         <v>0.44138480600000207</v>
       </c>
       <c r="D182" s="5">
         <v>6.8236326645021217</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>81.171090602000007</v>
       </c>
       <c r="C183" s="5">
         <v>0.70934965400000749</v>
       </c>
       <c r="D183" s="5">
         <v>11.107524518586963</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>81.385229761000005</v>
       </c>
       <c r="C184" s="5">
         <v>0.21413915899999836</v>
       </c>
       <c r="D184" s="5">
         <v>3.2120854467699855</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>81.364160038999998</v>
       </c>
       <c r="C185" s="5">
         <v>-2.1069722000007118E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-0.31022455067833965</v>
       </c>
       <c r="E185" s="5">
         <v>6.7350616271940611</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>79.970886703999994</v>
       </c>
       <c r="C186" s="5">
         <v>-1.3932733350000035</v>
       </c>
       <c r="D186" s="5">
         <v>-18.719719683478143</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>80.582460939000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.61157423500000618</v>
       </c>
       <c r="D187" s="5">
         <v>9.5729562485004305</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>80.635468908999997</v>
       </c>
       <c r="C188" s="5">
         <v>5.3007969999995908E-2</v>
       </c>
       <c r="D188" s="5">
         <v>0.79223450435055298</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>81.552426224000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.91695731500000477</v>
       </c>
       <c r="D189" s="5">
         <v>14.532632506937659</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>81.155685958999996</v>
       </c>
       <c r="C190" s="5">
         <v>-0.39674026500000537</v>
       </c>
       <c r="D190" s="5">
         <v>-5.6841240352158202</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>81.063019937999997</v>
       </c>
       <c r="C191" s="5">
         <v>-9.2666020999999432E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-1.3616240991776385</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>81.157562158000005</v>
       </c>
       <c r="C192" s="5">
         <v>9.4542220000008115E-2</v>
       </c>
       <c r="D192" s="5">
         <v>1.4085489882363689</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>80.981364798000001</v>
       </c>
       <c r="C193" s="5">
         <v>-0.1761973600000033</v>
       </c>
       <c r="D193" s="5">
         <v>-2.5743785979492895</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>81.349599943000001</v>
       </c>
       <c r="C194" s="5">
         <v>0.36823514499999987</v>
       </c>
       <c r="D194" s="5">
         <v>5.5951465311257165</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>81.498901994999997</v>
       </c>
       <c r="C195" s="5">
         <v>0.14930205199999591</v>
       </c>
       <c r="D195" s="5">
         <v>2.2247445438609903</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>81.168604482000006</v>
       </c>
       <c r="C196" s="5">
         <v>-0.33029751299999077</v>
       </c>
       <c r="D196" s="5">
         <v>-4.7563875699349172</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>81.216790912999997</v>
       </c>
       <c r="C197" s="5">
         <v>4.8186430999990648E-2</v>
       </c>
       <c r="D197" s="5">
         <v>0.71472083516239682</v>
       </c>
       <c r="E197" s="5">
         <v>-0.18112289972558315</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>82.107074073000007</v>
       </c>
       <c r="C198" s="5">
         <v>0.89028316000000984</v>
       </c>
       <c r="D198" s="5">
         <v>13.97694407690755</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>82.770580408000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.6635063349999939</v>
       </c>
       <c r="D199" s="5">
         <v>10.140005507159366</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>82.916417808999995</v>
       </c>
       <c r="C200" s="5">
         <v>0.14583740099999432</v>
       </c>
       <c r="D200" s="5">
         <v>2.1349470056222453</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>82.030073114000004</v>
       </c>
       <c r="C201" s="5">
         <v>-0.88634469499999113</v>
       </c>
       <c r="D201" s="5">
         <v>-12.099608637243797</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>82.446722324999996</v>
       </c>
       <c r="C202" s="5">
         <v>0.41664921099999219</v>
       </c>
       <c r="D202" s="5">
         <v>6.2682564931158424</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>82.751407686999997</v>
       </c>
       <c r="C203" s="5">
         <v>0.30468536200000074</v>
       </c>
       <c r="D203" s="5">
         <v>4.525906991707096</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>82.964829671000004</v>
       </c>
       <c r="C204" s="5">
         <v>0.21342198400000711</v>
       </c>
       <c r="D204" s="5">
         <v>3.1391688207557111</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>83.441091920999995</v>
       </c>
       <c r="C205" s="5">
         <v>0.47626224999999067</v>
       </c>
       <c r="D205" s="5">
         <v>7.1103487538606958</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>83.573711269</v>
       </c>
       <c r="C206" s="5">
         <v>0.13261934800000574</v>
       </c>
       <c r="D206" s="5">
         <v>1.9240133690222594</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>84.206155714000005</v>
       </c>
       <c r="C207" s="5">
         <v>0.63244444500000441</v>
       </c>
       <c r="D207" s="5">
         <v>9.4686670017669385</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>84.983128601999994</v>
       </c>
       <c r="C208" s="5">
         <v>0.77697288799998887</v>
       </c>
       <c r="D208" s="5">
         <v>11.651996646862317</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>85.170426567000007</v>
       </c>
       <c r="C209" s="5">
         <v>0.18729796500001328</v>
       </c>
       <c r="D209" s="5">
         <v>2.6770268045813062</v>
       </c>
       <c r="E209" s="5">
         <v>4.8680027978883933</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>85.208442519000002</v>
       </c>
       <c r="C210" s="5">
         <v>3.8015951999994968E-2</v>
       </c>
       <c r="D210" s="5">
         <v>0.53693873565077155</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>85.581083630999998</v>
       </c>
       <c r="C211" s="5">
         <v>0.37264111199999661</v>
       </c>
       <c r="D211" s="5">
         <v>5.3760340142191998</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>85.922528212000003</v>
       </c>
       <c r="C212" s="5">
         <v>0.34144458100000463</v>
       </c>
       <c r="D212" s="5">
         <v>4.8941320015659651</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>85.882307940999993</v>
       </c>
       <c r="C213" s="5">
         <v>-4.0220271000009689E-2</v>
       </c>
       <c r="D213" s="5">
         <v>-0.56027518234308404</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>85.992892329</v>
       </c>
       <c r="C214" s="5">
         <v>0.11058438800000658</v>
       </c>
       <c r="D214" s="5">
         <v>1.5561423273296349</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>86.328007452999998</v>
       </c>
       <c r="C215" s="5">
         <v>0.33511512399999788</v>
       </c>
       <c r="D215" s="5">
         <v>4.7779570967568352</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>86.742535426000003</v>
       </c>
       <c r="C216" s="5">
         <v>0.41452797300000555</v>
       </c>
       <c r="D216" s="5">
         <v>5.9167731970078519</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>86.937900975999995</v>
       </c>
       <c r="C217" s="5">
         <v>0.19536554999999112</v>
       </c>
       <c r="D217" s="5">
         <v>2.7364273684353346</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>86.921154701999995</v>
       </c>
       <c r="C218" s="5">
         <v>-1.6746273999999062E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-0.23090335122610828</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>86.800492078999994</v>
       </c>
       <c r="C219" s="5">
         <v>-0.12066262300000119</v>
       </c>
       <c r="D219" s="5">
         <v>-1.6531618151101934</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>87.276829191999994</v>
       </c>
       <c r="C220" s="5">
         <v>0.47633711299999959</v>
       </c>
       <c r="D220" s="5">
         <v>6.7877091927090571</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>87.552304054999993</v>
       </c>
       <c r="C221" s="5">
         <v>0.27547486299999946</v>
       </c>
       <c r="D221" s="5">
         <v>3.8540502197483395</v>
       </c>
       <c r="E221" s="5">
         <v>2.7966015717043158</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>88.278853302000002</v>
       </c>
       <c r="C222" s="5">
         <v>0.72654924700000834</v>
       </c>
       <c r="D222" s="5">
         <v>10.425466806073146</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>88.674395746000002</v>
       </c>
       <c r="C223" s="5">
         <v>0.39554244400000016</v>
       </c>
       <c r="D223" s="5">
         <v>5.5112222056832527</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>87.760884974000007</v>
       </c>
       <c r="C224" s="5">
         <v>-0.91351077199999509</v>
       </c>
       <c r="D224" s="5">
         <v>-11.685284366460413</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>89.025217417999997</v>
       </c>
       <c r="C225" s="5">
         <v>1.2643324439999901</v>
       </c>
       <c r="D225" s="5">
         <v>18.725658777008359</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>89.526246216999994</v>
       </c>
       <c r="C226" s="5">
         <v>0.50102879899999664</v>
       </c>
       <c r="D226" s="5">
         <v>6.9665493664679667</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>88.742888328000006</v>
       </c>
       <c r="C227" s="5">
         <v>-0.78335788899998704</v>
       </c>
       <c r="D227" s="5">
         <v>-10.009179003472802</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>88.801743893999998</v>
       </c>
       <c r="C228" s="5">
         <v>5.88555659999912E-2</v>
       </c>
       <c r="D228" s="5">
         <v>0.79876680156596436</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>87.943838576999994</v>
       </c>
       <c r="C229" s="5">
         <v>-0.85790531700000372</v>
       </c>
       <c r="D229" s="5">
         <v>-10.996501314920248</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>87.875103441999997</v>
       </c>
       <c r="C230" s="5">
         <v>-6.8735134999997172E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-0.93387462102715313</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>88.683069477999993</v>
       </c>
       <c r="C231" s="5">
         <v>0.80796603599999628</v>
       </c>
       <c r="D231" s="5">
         <v>11.608791534910011</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>88.455221984999994</v>
       </c>
       <c r="C232" s="5">
         <v>-0.22784749299999874</v>
       </c>
       <c r="D232" s="5">
         <v>-3.0398845549829079</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>88.429948718000006</v>
       </c>
       <c r="C233" s="5">
         <v>-2.5273266999988664E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-0.34232356515951912</v>
       </c>
       <c r="E233" s="5">
         <v>1.002423262840324</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>88.451354050000006</v>
       </c>
       <c r="C234" s="5">
         <v>2.1405332000000499E-2</v>
       </c>
       <c r="D234" s="5">
         <v>0.29085873529219874</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>88.633722452000001</v>
       </c>
       <c r="C235" s="5">
         <v>0.18236840199999449</v>
       </c>
       <c r="D235" s="5">
         <v>2.5024021254486106</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>89.046355316000003</v>
       </c>
       <c r="C236" s="5">
         <v>0.41263286400000254</v>
       </c>
       <c r="D236" s="5">
         <v>5.731869168433934</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>88.972136254999995</v>
       </c>
       <c r="C237" s="5">
         <v>-7.4219061000007969E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-0.99561317841141417</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>89.389863285000004</v>
       </c>
       <c r="C238" s="5">
         <v>0.41772703000000888</v>
       </c>
       <c r="D238" s="5">
         <v>5.7818254979934869</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>90.858776556999999</v>
       </c>
       <c r="C239" s="5">
         <v>1.4689132719999947</v>
       </c>
       <c r="D239" s="5">
         <v>21.602733779869009</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>90.258480270999996</v>
       </c>
       <c r="C240" s="5">
         <v>-0.60029628600000251</v>
       </c>
       <c r="D240" s="5">
         <v>-7.6464516205513533</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>90.208604691000005</v>
       </c>
       <c r="C241" s="5">
         <v>-4.987557999999126E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-0.66109168707924049</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>90.164294673000001</v>
       </c>
       <c r="C242" s="5">
         <v>-4.4310018000004447E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-0.58784423769945304</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>89.812949326999998</v>
       </c>
       <c r="C243" s="5">
         <v>-0.35134534600000222</v>
       </c>
       <c r="D243" s="5">
         <v>-4.577141448815869</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>89.413952343000005</v>
       </c>
       <c r="C244" s="5">
         <v>-0.39899698399999295</v>
       </c>
       <c r="D244" s="5">
         <v>-5.2026910292551793</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>90.409813885000005</v>
       </c>
       <c r="C245" s="5">
         <v>0.9958615420000001</v>
       </c>
       <c r="D245" s="5">
         <v>14.215065936486425</v>
       </c>
       <c r="E245" s="5">
         <v>2.23890796693067</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>90.635781213000001</v>
       </c>
       <c r="C246" s="5">
         <v>0.22596732799999586</v>
       </c>
       <c r="D246" s="5">
         <v>3.0408152516595788</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>90.810242853999995</v>
       </c>
       <c r="C247" s="5">
         <v>0.17446164099999351</v>
       </c>
       <c r="D247" s="5">
         <v>2.3344492494907332</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>90.763894659000002</v>
       </c>
       <c r="C248" s="5">
         <v>-4.6348194999993098E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-0.61074578968557391</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>88.640311224000001</v>
       </c>
       <c r="C249" s="5">
         <v>-2.1235834350000005</v>
       </c>
       <c r="D249" s="5">
         <v>-24.730715160353757</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>88.489295470000002</v>
       </c>
       <c r="C250" s="5">
         <v>-0.15101575399999945</v>
       </c>
       <c r="D250" s="5">
         <v>-2.0253813709213198</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>88.929331265000002</v>
       </c>
       <c r="C251" s="5">
         <v>0.44003579500000001</v>
       </c>
       <c r="D251" s="5">
         <v>6.1332515163855961</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>89.003906341000004</v>
       </c>
       <c r="C252" s="5">
         <v>7.4575076000002127E-2</v>
       </c>
       <c r="D252" s="5">
         <v>1.0109599963320948</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>89.779085041000002</v>
       </c>
       <c r="C253" s="5">
         <v>0.77517869999999789</v>
       </c>
       <c r="D253" s="5">
         <v>10.966856789835976</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>90.130494972999998</v>
       </c>
       <c r="C254" s="5">
         <v>0.35140993199999571</v>
       </c>
       <c r="D254" s="5">
         <v>4.7994424445270134</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>91.673344451000006</v>
       </c>
       <c r="C255" s="5">
         <v>1.5428494780000079</v>
       </c>
       <c r="D255" s="5">
         <v>22.590222973139305</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>90.579772968</v>
       </c>
       <c r="C256" s="5">
         <v>-1.0935714830000052</v>
       </c>
       <c r="D256" s="5">
         <v>-13.411976644744373</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>91.218217269999997</v>
       </c>
       <c r="C257" s="5">
         <v>0.63844430199999636</v>
       </c>
       <c r="D257" s="5">
         <v>8.7938209854228955</v>
       </c>
       <c r="E257" s="5">
         <v>0.89415446206788651</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>91.105519455000007</v>
       </c>
       <c r="C258" s="5">
         <v>-0.11269781499998999</v>
       </c>
       <c r="D258" s="5">
         <v>-1.4725369876633088</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>91.316259178999999</v>
       </c>
       <c r="C259" s="5">
         <v>0.21073972399999263</v>
       </c>
       <c r="D259" s="5">
         <v>2.8113544661083401</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>91.865249195999994</v>
       </c>
       <c r="C260" s="5">
         <v>0.54899001699999417</v>
       </c>
       <c r="D260" s="5">
         <v>7.4577504254398574</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>92.358354132000002</v>
       </c>
       <c r="C261" s="5">
         <v>0.49310493600000882</v>
       </c>
       <c r="D261" s="5">
         <v>6.6348421587135276</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>93.035318341999997</v>
       </c>
       <c r="C262" s="5">
         <v>0.67696420999999418</v>
       </c>
       <c r="D262" s="5">
         <v>9.1591024923424627</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>93.232547537000002</v>
       </c>
       <c r="C263" s="5">
         <v>0.19722919500000557</v>
       </c>
       <c r="D263" s="5">
         <v>2.5737986744336583</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>93.841717083000006</v>
       </c>
       <c r="C264" s="5">
         <v>0.60916954600000395</v>
       </c>
       <c r="D264" s="5">
         <v>8.1286382479963457</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>95.050806738000006</v>
       </c>
       <c r="C265" s="5">
         <v>1.2090896549999997</v>
       </c>
       <c r="D265" s="5">
         <v>16.605312770305879</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>94.801259446000003</v>
       </c>
       <c r="C266" s="5">
         <v>-0.24954729200000259</v>
       </c>
       <c r="D266" s="5">
         <v>-3.1053948750160987</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>95.562625453999999</v>
       </c>
       <c r="C267" s="5">
         <v>0.76136600799999599</v>
       </c>
       <c r="D267" s="5">
         <v>10.074720248459833</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>95.806916013999995</v>
       </c>
       <c r="C268" s="5">
         <v>0.24429055999999605</v>
       </c>
       <c r="D268" s="5">
         <v>3.1111077849424573</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>95.680606065999996</v>
       </c>
       <c r="C269" s="5">
         <v>-0.12630994799999939</v>
       </c>
       <c r="D269" s="5">
         <v>-1.5706349553289423</v>
       </c>
       <c r="E269" s="5">
         <v>4.8919929916977134</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>95.633522600000006</v>
       </c>
       <c r="C270" s="5">
         <v>-4.7083465999989471E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-0.58891236879070608</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>96.018456408000006</v>
       </c>
       <c r="C271" s="5">
         <v>0.38493380799999954</v>
       </c>
       <c r="D271" s="5">
         <v>4.938488219361914</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>96.578582146000002</v>
       </c>
       <c r="C272" s="5">
         <v>0.56012573799999643</v>
       </c>
       <c r="D272" s="5">
         <v>7.2292489133248594</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>96.554138174000002</v>
       </c>
       <c r="C273" s="5">
         <v>-2.4443972000000258E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-0.30329673115079281</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>96.848932970999996</v>
       </c>
       <c r="C274" s="5">
         <v>0.29479479699999445</v>
       </c>
       <c r="D274" s="5">
         <v>3.725940652639248</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>98.599842010000003</v>
       </c>
       <c r="C275" s="5">
         <v>1.7509090390000068</v>
       </c>
       <c r="D275" s="5">
         <v>23.987112383077445</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>97.601592779000001</v>
       </c>
       <c r="C276" s="5">
         <v>-0.99824923100000262</v>
       </c>
       <c r="D276" s="5">
         <v>-11.494913263869478</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>98.450989085000003</v>
       </c>
       <c r="C277" s="5">
         <v>0.84939630600000271</v>
       </c>
       <c r="D277" s="5">
         <v>10.957878059604308</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>98.851075585000004</v>
       </c>
       <c r="C278" s="5">
         <v>0.40008650000000046</v>
       </c>
       <c r="D278" s="5">
         <v>4.987063013802695</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>98.556724152000001</v>
       </c>
       <c r="C279" s="5">
         <v>-0.29435143300000277</v>
       </c>
       <c r="D279" s="5">
         <v>-3.5153271473251202</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>98.908831563000007</v>
       </c>
       <c r="C280" s="5">
         <v>0.35210741100000575</v>
       </c>
       <c r="D280" s="5">
         <v>4.3724165146974414</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>100.90285915</v>
       </c>
       <c r="C281" s="5">
         <v>1.9940275869999908</v>
       </c>
       <c r="D281" s="5">
         <v>27.063499372324749</v>
       </c>
       <c r="E281" s="5">
         <v>5.4580058579454693</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>99.137274552999997</v>
       </c>
       <c r="C282" s="5">
         <v>-1.7655845970000001</v>
       </c>
       <c r="D282" s="5">
         <v>-19.090031159671959</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>100.23266992000001</v>
       </c>
       <c r="C283" s="5">
         <v>1.0953953670000089</v>
       </c>
       <c r="D283" s="5">
         <v>14.095333932835775</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>100.23253151999999</v>
       </c>
       <c r="C284" s="5">
         <v>-1.384000000115293E-4</v>
       </c>
       <c r="D284" s="5">
         <v>-1.6569322047188528E-3</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>100.59788499</v>
       </c>
       <c r="C285" s="5">
         <v>0.36535347000000229</v>
       </c>
       <c r="D285" s="5">
         <v>4.4628353881899452</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>101.47947322</v>
       </c>
       <c r="C286" s="5">
         <v>0.88158823000000552</v>
       </c>
       <c r="D286" s="5">
         <v>11.038158116775509</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>101.46199009</v>
       </c>
       <c r="C287" s="5">
         <v>-1.7483130000002234E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-0.20654312944918818</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>102.03998717</v>
       </c>
       <c r="C288" s="5">
         <v>0.57799708000000294</v>
       </c>
       <c r="D288" s="5">
         <v>7.0543274474052842</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>101.92179658000001</v>
       </c>
       <c r="C289" s="5">
         <v>-0.11819058999999754</v>
       </c>
       <c r="D289" s="5">
         <v>-1.3811121306481988</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>102.39881407</v>
       </c>
       <c r="C290" s="5">
         <v>0.47701748999999438</v>
       </c>
       <c r="D290" s="5">
         <v>5.763125877498898</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>102.34282325</v>
       </c>
       <c r="C291" s="5">
         <v>-5.5990820000005215E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-0.65418033756194927</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>103.18917092</v>
       </c>
       <c r="C292" s="5">
         <v>0.84634767000000011</v>
       </c>
       <c r="D292" s="5">
         <v>10.387718435697657</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>103.4041708</v>
       </c>
       <c r="C293" s="5">
         <v>0.21499988000000769</v>
       </c>
       <c r="D293" s="5">
         <v>2.5291127061681795</v>
       </c>
       <c r="E293" s="5">
         <v>2.4789304000609302</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>103.78248756000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.37831676000000414</v>
       </c>
       <c r="D294" s="5">
         <v>4.4797769443074786</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>104.24125083</v>
       </c>
       <c r="C295" s="5">
         <v>0.45876326999999151</v>
       </c>
       <c r="D295" s="5">
         <v>5.4354012264544282</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>104.87941781000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.63816698000000827</v>
       </c>
       <c r="D296" s="5">
         <v>7.5989038019092181</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>105.46804272</v>
       </c>
       <c r="C297" s="5">
         <v>0.58862490999999295</v>
       </c>
       <c r="D297" s="5">
         <v>6.9467083835238919</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>105.46262899</v>
       </c>
       <c r="C298" s="5">
         <v>-5.4137300000007826E-3</v>
       </c>
       <c r="D298" s="5">
         <v>-6.157924310435936E-2</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>105.92070094</v>
       </c>
       <c r="C299" s="5">
         <v>0.45807195000000434</v>
       </c>
       <c r="D299" s="5">
         <v>5.3384766480463197</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>105.82775504999999</v>
       </c>
       <c r="C300" s="5">
         <v>-9.2945890000009967E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-1.0479381232406881</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>105.98514045</v>
       </c>
       <c r="C301" s="5">
         <v>0.15738540000000967</v>
       </c>
       <c r="D301" s="5">
         <v>1.7992913776990305</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>106.3379697</v>
       </c>
       <c r="C302" s="5">
         <v>0.35282924999999921</v>
       </c>
       <c r="D302" s="5">
         <v>4.0688159449688621</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>106.9548284</v>
       </c>
       <c r="C303" s="5">
         <v>0.61685869999999454</v>
       </c>
       <c r="D303" s="5">
         <v>7.187557278252843</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>107.38061007</v>
       </c>
       <c r="C304" s="5">
         <v>0.42578167000000633</v>
       </c>
       <c r="D304" s="5">
         <v>4.8831352394716143</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>107.43521912999999</v>
       </c>
       <c r="C305" s="5">
         <v>5.4609059999989995E-2</v>
       </c>
       <c r="D305" s="5">
         <v>0.61197712232654577</v>
       </c>
       <c r="E305" s="5">
         <v>3.8983421063321311</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>107.24067896</v>
       </c>
       <c r="C306" s="5">
         <v>-0.19454016999999624</v>
       </c>
       <c r="D306" s="5">
         <v>-2.1514101256608464</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>107.43695873</v>
       </c>
       <c r="C307" s="5">
         <v>0.19627977000000385</v>
       </c>
       <c r="D307" s="5">
         <v>2.2185729592200998</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>107.76888340000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.33192467000000647</v>
       </c>
       <c r="D308" s="5">
         <v>3.7710294041906733</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>108.37958481</v>
       </c>
       <c r="C309" s="5">
         <v>0.61070140999999012</v>
       </c>
       <c r="D309" s="5">
         <v>7.0161192023985297</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>108.79523913</v>
       </c>
       <c r="C310" s="5">
         <v>0.41565432000000158</v>
       </c>
       <c r="D310" s="5">
         <v>4.7005342473114942</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>108.69361665</v>
       </c>
       <c r="C311" s="5">
         <v>-0.10162248000000318</v>
       </c>
       <c r="D311" s="5">
         <v>-1.1151446905712459</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>108.44699294999999</v>
       </c>
       <c r="C312" s="5">
         <v>-0.24662370000000067</v>
       </c>
       <c r="D312" s="5">
         <v>-2.6890537195000119</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>108.91598924</v>
       </c>
       <c r="C313" s="5">
         <v>0.46899629000000687</v>
       </c>
       <c r="D313" s="5">
         <v>5.3148256130711502</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>109.55984331000001</v>
       </c>
       <c r="C314" s="5">
         <v>0.64385407000000328</v>
       </c>
       <c r="D314" s="5">
         <v>7.3290154083871739</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>109.92452858</v>
       </c>
       <c r="C315" s="5">
         <v>0.3646852699999954</v>
       </c>
       <c r="D315" s="5">
         <v>4.0683123815288491</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>109.43853305</v>
       </c>
       <c r="C316" s="5">
         <v>-0.48599552999999673</v>
       </c>
       <c r="D316" s="5">
         <v>-5.1782831565915348</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>108.7946527</v>
       </c>
       <c r="C317" s="5">
         <v>-0.64388035000000343</v>
       </c>
       <c r="D317" s="5">
         <v>-6.8361460612885283</v>
       </c>
       <c r="E317" s="5">
         <v>1.2653518846134082</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>109.53180093</v>
       </c>
       <c r="C318" s="5">
         <v>0.73714823000000251</v>
       </c>
       <c r="D318" s="5">
         <v>8.4406568301140794</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>109.87118705</v>
       </c>
       <c r="C319" s="5">
         <v>0.33938612000000035</v>
       </c>
       <c r="D319" s="5">
         <v>3.7822444688241807</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>110.45912794</v>
       </c>
       <c r="C320" s="5">
         <v>0.58794088999999872</v>
       </c>
       <c r="D320" s="5">
         <v>6.6138244088122633</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>110.86657278</v>
       </c>
       <c r="C321" s="5">
         <v>0.40744483999999659</v>
       </c>
       <c r="D321" s="5">
         <v>4.5172913620247002</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>110.93823905000001</v>
       </c>
       <c r="C322" s="5">
         <v>7.1666270000008581E-2</v>
       </c>
       <c r="D322" s="5">
         <v>0.7784667294640446</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>111.18913732999999</v>
       </c>
       <c r="C323" s="5">
         <v>0.25089827999998704</v>
       </c>
       <c r="D323" s="5">
         <v>2.7479376735249694</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>111.4404219</v>
       </c>
       <c r="C324" s="5">
         <v>0.25128457000000992</v>
       </c>
       <c r="D324" s="5">
         <v>2.7459335381796457</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>111.47447278</v>
       </c>
       <c r="C325" s="5">
         <v>3.4050879999995232E-2</v>
       </c>
       <c r="D325" s="5">
         <v>0.36727960858684572</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>112.22722204999999</v>
       </c>
       <c r="C326" s="5">
         <v>0.75274926999999536</v>
       </c>
       <c r="D326" s="5">
         <v>8.4110202845639748</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>112.25653359</v>
       </c>
       <c r="C327" s="5">
         <v>2.9311540000009018E-2</v>
       </c>
       <c r="D327" s="5">
         <v>0.31386697728963409</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>112.02363068</v>
       </c>
       <c r="C328" s="5">
         <v>-0.23290291000000707</v>
       </c>
       <c r="D328" s="5">
         <v>-2.4614713603223981</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>111.6681239</v>
       </c>
       <c r="C329" s="5">
         <v>-0.35550677999999891</v>
       </c>
       <c r="D329" s="5">
         <v>-3.7424266715158971</v>
       </c>
       <c r="E329" s="5">
         <v>2.6411878972798064</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>114.27332695</v>
       </c>
       <c r="C330" s="5">
         <v>2.6052030500000001</v>
       </c>
       <c r="D330" s="5">
         <v>31.882697675309114</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>113.57230807000001</v>
       </c>
       <c r="C331" s="5">
         <v>-0.70101887999999235</v>
       </c>
       <c r="D331" s="5">
         <v>-7.1181274301531872</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>113.32328789</v>
       </c>
       <c r="C332" s="5">
         <v>-0.24902018000000226</v>
       </c>
       <c r="D332" s="5">
         <v>-2.5996371504445226</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>113.6111101</v>
       </c>
       <c r="C333" s="5">
         <v>0.28782221000000163</v>
       </c>
       <c r="D333" s="5">
         <v>3.0907368965507498</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>114.1384589</v>
       </c>
       <c r="C334" s="5">
         <v>0.52734879999999862</v>
       </c>
       <c r="D334" s="5">
         <v>5.7144640337365882</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>114.60053717</v>
       </c>
       <c r="C335" s="5">
         <v>0.46207826999999213</v>
       </c>
       <c r="D335" s="5">
         <v>4.9677255570377721</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>115.68995588</v>
       </c>
       <c r="C336" s="5">
         <v>1.0894187100000039</v>
       </c>
       <c r="D336" s="5">
         <v>12.023213219232343</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>115.55174083999999</v>
       </c>
       <c r="C337" s="5">
         <v>-0.13821504000000573</v>
       </c>
       <c r="D337" s="5">
         <v>-1.4242597367615351</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>115.36428648</v>
       </c>
       <c r="C338" s="5">
         <v>-0.18745435999998961</v>
       </c>
       <c r="D338" s="5">
         <v>-1.9294299890594613</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>115.70566959999999</v>
       </c>
       <c r="C339" s="5">
         <v>0.34138311999998905</v>
       </c>
       <c r="D339" s="5">
         <v>3.6093783034336413</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>116.28621332</v>
       </c>
       <c r="C340" s="5">
         <v>0.58054372000000853</v>
       </c>
       <c r="D340" s="5">
         <v>6.1898637711315319</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>116.60933623</v>
       </c>
       <c r="C341" s="5">
         <v>0.32312290999999504</v>
       </c>
       <c r="D341" s="5">
         <v>3.3858577902275533</v>
       </c>
       <c r="E341" s="5">
         <v>4.4249085212758832</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>117.57740239</v>
       </c>
       <c r="C342" s="5">
         <v>0.96806616000000645</v>
       </c>
       <c r="D342" s="5">
         <v>10.429843170680119</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>118.02882406000001</v>
       </c>
       <c r="C343" s="5">
         <v>0.451421670000002</v>
       </c>
       <c r="D343" s="5">
         <v>4.7057731763618493</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>118.14236771</v>
       </c>
       <c r="C344" s="5">
         <v>0.11354364999999689</v>
       </c>
       <c r="D344" s="5">
         <v>1.1605267498348448</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>117.97947721</v>
       </c>
       <c r="C345" s="5">
         <v>-0.16289050000000316</v>
       </c>
       <c r="D345" s="5">
         <v>-1.6420283142825953</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>118.37861413</v>
       </c>
       <c r="C346" s="5">
         <v>0.39913692000000367</v>
       </c>
       <c r="D346" s="5">
         <v>4.1361236033509829</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>119.0518962</v>
       </c>
       <c r="C347" s="5">
         <v>0.67328206999999907</v>
       </c>
       <c r="D347" s="5">
         <v>7.0426342457987623</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>118.88023844999999</v>
       </c>
       <c r="C348" s="5">
         <v>-0.17165775000000849</v>
       </c>
       <c r="D348" s="5">
         <v>-1.7165922996353666</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>119.61199565</v>
       </c>
       <c r="C349" s="5">
         <v>0.7317572000000041</v>
       </c>
       <c r="D349" s="5">
         <v>7.6417689312576309</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>119.5071363</v>
       </c>
       <c r="C350" s="5">
         <v>-0.10485934999999813</v>
       </c>
       <c r="D350" s="5">
         <v>-1.0469374368435536</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>119.87054126</v>
       </c>
       <c r="C351" s="5">
         <v>0.36340495999999689</v>
       </c>
       <c r="D351" s="5">
         <v>3.7106890132103443</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>119.86146721</v>
       </c>
       <c r="C352" s="5">
         <v>-9.0740499999952817E-3</v>
       </c>
       <c r="D352" s="5">
         <v>-9.0800688204062396E-2</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>120.44859313000001</v>
       </c>
       <c r="C353" s="5">
         <v>0.58712592000000541</v>
       </c>
       <c r="D353" s="5">
         <v>6.0390201152540568</v>
       </c>
       <c r="E353" s="5">
         <v>3.2924095309379675</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>120.95019057</v>
       </c>
       <c r="C354" s="5">
         <v>0.50159743999999762</v>
       </c>
       <c r="D354" s="5">
         <v>5.1133562800221855</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>121.65756146</v>
       </c>
       <c r="C355" s="5">
         <v>0.70737088999999287</v>
       </c>
       <c r="D355" s="5">
         <v>7.2483455519199325</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>121.74191696</v>
       </c>
       <c r="C356" s="5">
         <v>8.4355500000000916E-2</v>
       </c>
       <c r="D356" s="5">
         <v>0.83524223093214278</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>119.9007926</v>
       </c>
       <c r="C357" s="5">
         <v>-1.8411243599999949</v>
       </c>
       <c r="D357" s="5">
         <v>-16.711888092297489</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>120.73322278000001</v>
       </c>
       <c r="C358" s="5">
         <v>0.83243018000000291</v>
       </c>
       <c r="D358" s="5">
         <v>8.6567910792140665</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>121.12684435</v>
       </c>
       <c r="C359" s="5">
         <v>0.39362156999999343</v>
       </c>
       <c r="D359" s="5">
         <v>3.9832320572330548</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>121.75144808</v>
       </c>
       <c r="C360" s="5">
         <v>0.62460373000000402</v>
       </c>
       <c r="D360" s="5">
         <v>6.3664802619048944</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>122.80274531000001</v>
       </c>
       <c r="C361" s="5">
         <v>1.051297230000003</v>
       </c>
       <c r="D361" s="5">
         <v>10.868273747882373</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>123.31675355</v>
       </c>
       <c r="C362" s="5">
         <v>0.51400823999999545</v>
       </c>
       <c r="D362" s="5">
         <v>5.140027420297133</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>124.06029459</v>
       </c>
       <c r="C363" s="5">
         <v>0.74354103999999666</v>
       </c>
       <c r="D363" s="5">
         <v>7.4802584439221276</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>124.89438850000001</v>
       </c>
       <c r="C364" s="5">
         <v>0.8340939100000071</v>
       </c>
       <c r="D364" s="5">
         <v>8.3730795706597139</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>124.70458404</v>
       </c>
       <c r="C365" s="5">
         <v>-0.18980446000000484</v>
       </c>
       <c r="D365" s="5">
         <v>-1.808497552286914</v>
       </c>
       <c r="E365" s="5">
         <v>3.5334500797419066</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>125.47041486000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.76583082000000502</v>
       </c>
       <c r="D366" s="5">
         <v>7.623470007332922</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>125.23233746</v>
       </c>
       <c r="C367" s="5">
         <v>-0.23807740000000877</v>
       </c>
       <c r="D367" s="5">
         <v>-2.2533609189667292</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>121.38462346999999</v>
       </c>
       <c r="C368" s="5">
         <v>-3.8477139900000026</v>
       </c>
       <c r="D368" s="5">
         <v>-31.235187231846574</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>72.323190893000003</v>
       </c>
       <c r="C369" s="5">
         <v>-49.061432576999991</v>
       </c>
       <c r="D369" s="5">
         <v>-99.799844816739252</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>85.195745127999999</v>
       </c>
       <c r="C370" s="5">
         <v>12.872554234999996</v>
       </c>
       <c r="D370" s="5">
         <v>613.97650500264945</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>96.200513285</v>
       </c>
       <c r="C371" s="5">
         <v>11.004768157000001</v>
       </c>
       <c r="D371" s="5">
         <v>329.64899807479037</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>96.889034430999999</v>
       </c>
       <c r="C372" s="5">
         <v>0.68852114599999936</v>
       </c>
       <c r="D372" s="5">
         <v>8.934855933898934</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>98.092337723</v>
       </c>
       <c r="C373" s="5">
         <v>1.2033032920000011</v>
       </c>
       <c r="D373" s="5">
         <v>15.964612734348238</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>101.30577482</v>
       </c>
       <c r="C374" s="5">
         <v>3.2134370969999964</v>
       </c>
       <c r="D374" s="5">
         <v>47.22766146140107</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>106.11700891</v>
       </c>
       <c r="C375" s="5">
         <v>4.8112340899999992</v>
       </c>
       <c r="D375" s="5">
         <v>74.505681621482893</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>106.76303082</v>
       </c>
       <c r="C376" s="5">
         <v>0.64602191000000175</v>
       </c>
       <c r="D376" s="5">
         <v>7.5550306216246144</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>107.49383911</v>
       </c>
       <c r="C377" s="5">
         <v>0.73080828999999881</v>
       </c>
       <c r="D377" s="5">
         <v>8.5305880838107306</v>
       </c>
       <c r="E377" s="5">
         <v>-13.80121273206727</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>106.97556093</v>
       </c>
       <c r="C378" s="5">
         <v>-0.51827817999999581</v>
       </c>
       <c r="D378" s="5">
         <v>-5.6347744053321218</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>104.51990368</v>
       </c>
       <c r="C379" s="5">
         <v>-2.4556572500000016</v>
       </c>
       <c r="D379" s="5">
         <v>-24.321390962430968</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>108.60757259</v>
       </c>
       <c r="C380" s="5">
         <v>4.087668910000005</v>
       </c>
       <c r="D380" s="5">
         <v>58.464971329976322</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>109.36179232000001</v>
       </c>
       <c r="C381" s="5">
         <v>0.75421973000000264</v>
       </c>
       <c r="D381" s="5">
         <v>8.6591102107257854</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>110.6478913</v>
       </c>
       <c r="C382" s="5">
         <v>1.2860989799999913</v>
       </c>
       <c r="D382" s="5">
         <v>15.061563011360523</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>113.59923492</v>
       </c>
       <c r="C383" s="5">
         <v>2.9513436200000029</v>
       </c>
       <c r="D383" s="5">
         <v>37.14727325736029</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>115.76155134</v>
       </c>
       <c r="C384" s="5">
         <v>2.1623164199999962</v>
       </c>
       <c r="D384" s="5">
         <v>25.39123533527512</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>115.41571338</v>
       </c>
       <c r="C385" s="5">
         <v>-0.34583795999999722</v>
       </c>
       <c r="D385" s="5">
         <v>-3.5266799139839211</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>115.8738295</v>
       </c>
       <c r="C386" s="5">
         <v>0.45811611999999968</v>
       </c>
       <c r="D386" s="5">
         <v>4.8684957579144372</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>117.41589078</v>
       </c>
       <c r="C387" s="5">
         <v>1.5420612799999986</v>
       </c>
       <c r="D387" s="5">
         <v>17.192064538566655</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>117.98490983000001</v>
       </c>
       <c r="C388" s="5">
         <v>0.56901905000000852</v>
       </c>
       <c r="D388" s="5">
         <v>5.9729569601947086</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>118.74250343999999</v>
       </c>
       <c r="C389" s="5">
         <v>0.75759360999998648</v>
       </c>
       <c r="D389" s="5">
         <v>7.9833585812051133</v>
       </c>
       <c r="E389" s="5">
         <v>10.46447352065365</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>119.21333242</v>
       </c>
       <c r="C390" s="5">
         <v>0.47082898000000739</v>
       </c>
       <c r="D390" s="5">
         <v>4.8633016054755895</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>119.35909027</v>
       </c>
       <c r="C391" s="5">
         <v>0.14575784999999541</v>
       </c>
       <c r="D391" s="5">
         <v>1.47710351098298</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>118.81772758</v>
       </c>
       <c r="C392" s="5">
         <v>-0.5413626899999997</v>
       </c>
       <c r="D392" s="5">
         <v>-5.3089559550243859</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>120.19935725000001</v>
       </c>
       <c r="C393" s="5">
         <v>1.3816296700000095</v>
       </c>
       <c r="D393" s="5">
         <v>14.881696040837312</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>120.35076266999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.15140541999998902</v>
       </c>
       <c r="D394" s="5">
         <v>1.5220589787594996</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>121.49937973999999</v>
       </c>
       <c r="C395" s="5">
         <v>1.1486170700000002</v>
       </c>
       <c r="D395" s="5">
         <v>12.073405542847414</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>123.97844387000001</v>
       </c>
       <c r="C396" s="5">
         <v>2.4790641300000118</v>
       </c>
       <c r="D396" s="5">
         <v>27.428168540909169</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>123.83212041</v>
       </c>
       <c r="C397" s="5">
         <v>-0.14632346000000496</v>
       </c>
       <c r="D397" s="5">
         <v>-1.4071222911233527</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>124.10220719</v>
       </c>
       <c r="C398" s="5">
         <v>0.27008677999999975</v>
       </c>
       <c r="D398" s="5">
         <v>2.6489125750863041</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>124.10206341</v>
       </c>
       <c r="C399" s="5">
         <v>-1.4378000000192515E-4</v>
       </c>
       <c r="D399" s="5">
         <v>-1.3902645609409348E-3</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>124.35780439</v>
       </c>
       <c r="C400" s="5">
         <v>0.25574097999999879</v>
       </c>
       <c r="D400" s="5">
         <v>2.5010983677553611</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>124.51449829000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.1566939000000076</v>
       </c>
       <c r="D401" s="5">
         <v>1.522552296123747</v>
       </c>
       <c r="E401" s="5">
         <v>4.8609341076563783</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>127.90732173000001</v>
       </c>
       <c r="C402" s="5">
         <v>3.3928234400000008</v>
       </c>
       <c r="D402" s="5">
         <v>38.072054530458345</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>128.36784163999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.46051990999998793</v>
       </c>
       <c r="D403" s="5">
         <v>4.4070934645376481</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>129.13147695999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.76363531999999168</v>
       </c>
       <c r="D404" s="5">
         <v>7.3768232510330156</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>128.86101348</v>
       </c>
       <c r="C405" s="5">
         <v>-0.27046347999998943</v>
       </c>
       <c r="D405" s="5">
         <v>-2.4846256755923113</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>129.30925987000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.44824639000000843</v>
       </c>
       <c r="D406" s="5">
         <v>4.2550254680798094</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>130.41208422</v>
       </c>
       <c r="C407" s="5">
         <v>1.1028243499999917</v>
       </c>
       <c r="D407" s="5">
         <v>10.728270876071599</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>130.51008976</v>
       </c>
       <c r="C408" s="5">
         <v>9.8005540000002611E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.90554468476464756</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>130.40192162</v>
       </c>
       <c r="C409" s="5">
         <v>-0.10816814000000363</v>
       </c>
       <c r="D409" s="5">
         <v>-0.99005145087019963</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>130.81039046999999</v>
       </c>
       <c r="C410" s="5">
         <v>0.40846884999999133</v>
       </c>
       <c r="D410" s="5">
         <v>3.82429941334399</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>131.64556528</v>
       </c>
       <c r="C411" s="5">
         <v>0.83517481000001226</v>
       </c>
       <c r="D411" s="5">
         <v>7.9363927670809353</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>131.78115593000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.13559065000001169</v>
       </c>
       <c r="D412" s="5">
         <v>1.242986557011716</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>131.80440146000001</v>
       </c>
       <c r="C413" s="5">
         <v>2.3245529999996961E-2</v>
       </c>
       <c r="D413" s="5">
         <v>0.21187941722184966</v>
       </c>
       <c r="E413" s="5">
         <v>5.8546621237805407</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>132.13061869000001</v>
       </c>
       <c r="C414" s="5">
         <v>0.32621722999999747</v>
       </c>
       <c r="D414" s="5">
         <v>3.0107770324345307</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>132.54346964999999</v>
       </c>
       <c r="C415" s="5">
         <v>0.41285095999998589</v>
       </c>
       <c r="D415" s="5">
         <v>3.8145914124442681</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>133.08411520999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.54064556000000152</v>
       </c>
       <c r="D416" s="5">
         <v>5.0061263416676383</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>134.03716692</v>
       </c>
       <c r="C417" s="5">
         <v>0.9530517100000111</v>
       </c>
       <c r="D417" s="5">
         <v>8.9402125235686682</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>134.11170071000001</v>
       </c>
       <c r="C418" s="5">
         <v>7.4533790000003819E-2</v>
       </c>
       <c r="D418" s="5">
         <v>0.66932628024001239</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>134.47563871</v>
       </c>
       <c r="C419" s="5">
         <v>0.36393799999999032</v>
       </c>
       <c r="D419" s="5">
         <v>3.3054773525308834</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>134.22506855</v>
       </c>
       <c r="C420" s="5">
         <v>-0.25057015999999521</v>
       </c>
       <c r="D420" s="5">
         <v>-2.2132021561911519</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>134.93482076000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.70975221000000488</v>
       </c>
       <c r="D421" s="5">
         <v>6.5331637863957459</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>135.84815184999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.91333108999998558</v>
       </c>
       <c r="D422" s="5">
         <v>8.4317270634996166</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>135.71748309</v>
       </c>
       <c r="C423" s="5">
         <v>-0.13066875999999183</v>
       </c>
       <c r="D423" s="5">
         <v>-1.148161610413756</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>136.63503668999999</v>
       </c>
       <c r="C424" s="5">
         <v>0.91755359999999087</v>
       </c>
       <c r="D424" s="5">
         <v>8.4214895247792363</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>136.55290952999999</v>
       </c>
       <c r="C425" s="5">
         <v>-8.2127159999998867E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-0.71890375246432825</v>
       </c>
       <c r="E425" s="5">
         <v>3.6026930947682168</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>136.74639556</v>
       </c>
       <c r="C426" s="5">
         <v>0.19348603000000253</v>
       </c>
       <c r="D426" s="5">
         <v>1.7136305772497806</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>136.03271007999999</v>
       </c>
       <c r="C427" s="5">
         <v>-0.71368548000000942</v>
       </c>
       <c r="D427" s="5">
         <v>-6.0861704975879505</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>137.07933682999999</v>
       </c>
       <c r="C428" s="5">
         <v>1.0466267500000015</v>
       </c>
       <c r="D428" s="5">
         <v>9.63361466187731</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>138.54504048000001</v>
       </c>
       <c r="C429" s="5">
         <v>1.4657036500000231</v>
       </c>
       <c r="D429" s="5">
         <v>13.612958765686178</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>139.30414124999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.759100769999975</v>
       </c>
       <c r="D430" s="5">
         <v>6.7767067078766896</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>137.51662901</v>
       </c>
       <c r="C431" s="5">
         <v>-1.7875122399999839</v>
       </c>
       <c r="D431" s="5">
         <v>-14.35652408454412</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>137.45772905999999</v>
       </c>
       <c r="C432" s="5">
         <v>-5.8899950000011358E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-0.51276472040577836</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>137.25282329000001</v>
       </c>
       <c r="C433" s="5">
         <v>-0.20490576999998211</v>
       </c>
       <c r="D433" s="5">
         <v>-1.7742250190274755</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>137.55690322000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.30407993000000033</v>
       </c>
       <c r="D434" s="5">
         <v>2.6912029985659114</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>137.69073066999999</v>
       </c>
       <c r="C435" s="5">
         <v>0.13382744999998408</v>
       </c>
       <c r="D435" s="5">
         <v>1.1737327838685196</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>138.2754711</v>
       </c>
       <c r="C436" s="5">
         <v>0.58474043000001075</v>
       </c>
       <c r="D436" s="5">
         <v>5.2168526069366505</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>138.58786683</v>
       </c>
       <c r="C437" s="5">
         <v>0.31239572999999154</v>
       </c>
       <c r="D437" s="5">
         <v>2.7450149522998846</v>
       </c>
       <c r="E437" s="5">
         <v>1.4902335710048842</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>140.12848568999999</v>
       </c>
       <c r="C438" s="5">
         <v>1.540618859999995</v>
       </c>
       <c r="D438" s="5">
         <v>14.186464046850332</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>139.57924901999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.54923666999999909</v>
       </c>
       <c r="D439" s="5">
         <v>-4.6033458936950105</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>140.31375806</v>
+        <v>141.44667117</v>
       </c>
       <c r="C440" s="5">
-        <v>0.73450904000000605</v>
+        <v>1.8674221500000101</v>
       </c>
       <c r="D440" s="5">
-        <v>6.5007806111583966</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.290404911494207</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>139.90991991000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-1.5367512599999884</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-12.285918106366967</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>