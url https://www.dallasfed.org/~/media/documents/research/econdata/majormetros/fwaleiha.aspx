--- v6 (2026-06-01)
+++ v7 (2026-07-26)
@@ -1,85 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4A9749BB-7EA3-4254-AF21-A78BC6B6C410}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{06F7D1D5-54A1-400D-9874-689E4F72B6C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{438648E6-77C3-4B24-B831-132D671F944D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5756BBE4-354C-431C-B1BC-CF1AB283D3B7}"/>
   </bookViews>
   <sheets>
     <sheet name="fwaleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,51 +921,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ADAF9D91-6DE8-4EAB-9C71-3F95CEE58375}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8795B204-0BF6-448A-B3F0-3BE139C6FDC4}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9" style="3"/>
     <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
     <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
@@ -974,6308 +978,6594 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>56.127333333000003</v>
+        <v>56.127539013000003</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>56.438255974</v>
+        <v>56.438335373000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.31092264099999767</v>
+        <v>0.31079635999999766</v>
       </c>
       <c r="D7" s="5">
-        <v>6.8538346170545106</v>
+        <v>6.8509397428424323</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>56.024485974000001</v>
+        <v>56.024389988000003</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.41376999999999953</v>
+        <v>-0.41394538499999811</v>
       </c>
       <c r="D8" s="5">
-        <v>-8.4514336964216739</v>
+        <v>-8.4548613385582385</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>55.897189089000001</v>
+        <v>55.896904092</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.1272968849999998</v>
+        <v>-0.12748589600000315</v>
       </c>
       <c r="D9" s="5">
-        <v>-2.6927808996431879</v>
+        <v>-2.696733809501628</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>55.996231062</v>
+        <v>55.995891071999999</v>
       </c>
       <c r="C10" s="5">
-        <v>9.9041972999998507E-2</v>
+        <v>9.8986979999999392E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>2.1470750414199546</v>
+        <v>2.1458822916448961</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>56.377776918000002</v>
+        <v>56.375862593000001</v>
       </c>
       <c r="C11" s="5">
-        <v>0.38154585600000246</v>
+        <v>0.37997152100000164</v>
       </c>
       <c r="D11" s="5">
-        <v>8.490022351797478</v>
+        <v>8.4537265200896208</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>56.221070185000002</v>
+        <v>56.221047943000002</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.15670673300000004</v>
+        <v>-0.15481464999999872</v>
       </c>
       <c r="D12" s="5">
-        <v>-3.2849774443057367</v>
+        <v>-3.2460202113318792</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>56.491485910999998</v>
+        <v>56.492806686999998</v>
       </c>
       <c r="C13" s="5">
-        <v>0.27041572599999597</v>
+        <v>0.271758743999996</v>
       </c>
       <c r="D13" s="5">
-        <v>5.9270017287355925</v>
+        <v>5.9572275644807826</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>55.710354154000001</v>
+        <v>55.710674943999997</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.78113175699999715</v>
+        <v>-0.78213174300000077</v>
       </c>
       <c r="D14" s="5">
-        <v>-15.387397617427501</v>
+        <v>-15.405287897175214</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>55.325738778999998</v>
+        <v>55.326075039000003</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.38461537500000276</v>
+        <v>-0.38459990499999464</v>
       </c>
       <c r="D15" s="5">
-        <v>-7.9771602778659467</v>
+        <v>-7.9768073018523511</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>55.293149612999997</v>
+        <v>55.293455987999998</v>
       </c>
       <c r="C16" s="5">
-        <v>-3.2589166000001057E-2</v>
+        <v>-3.2619051000004617E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.70456450120326419</v>
+        <v>-0.70520423685129785</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>55.599495814000001</v>
+        <v>55.599719612999998</v>
       </c>
       <c r="C17" s="5">
-        <v>0.30634620100000376</v>
+        <v>0.30626362499999971</v>
       </c>
       <c r="D17" s="5">
-        <v>6.8548631766319312</v>
+        <v>6.852919654987355</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>55.838717344999999</v>
+        <v>55.839047639</v>
       </c>
       <c r="C18" s="5">
-        <v>0.23922153099999832</v>
+        <v>0.23932802600000258</v>
       </c>
       <c r="D18" s="5">
-        <v>5.2870515789085859</v>
+        <v>5.2894394345335938</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>55.484337052000001</v>
+        <v>55.484389997000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.3543802929999984</v>
+        <v>-0.35465764199999938</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.3555065002521953</v>
+        <v>-7.3610215288284708</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>55.190263266000002</v>
+        <v>55.190108692999999</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.29407378599999845</v>
+        <v>-0.29428130400000185</v>
       </c>
       <c r="D20" s="5">
-        <v>-6.1779812756104562</v>
+        <v>-6.1822087625404425</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>54.97216186</v>
+        <v>54.971787972999998</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.21810140600000238</v>
+        <v>-0.21832072000000124</v>
       </c>
       <c r="D21" s="5">
-        <v>-4.6404462420285402</v>
+        <v>-4.6450241661557978</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>54.970797486000002</v>
+        <v>54.970195144999998</v>
       </c>
       <c r="C22" s="5">
-        <v>-1.3643739999977811E-3</v>
+        <v>-1.592827999999713E-3</v>
       </c>
       <c r="D22" s="5">
-        <v>-2.9779169456023435E-2</v>
+        <v>-3.4764905627271414E-2</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>55.023934322999999</v>
+        <v>55.021740291999997</v>
       </c>
       <c r="C23" s="5">
-        <v>5.3136836999996717E-2</v>
+        <v>5.1545146999998792E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>1.1661519357420547</v>
+        <v>1.1310525013865202</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>55.253354493000003</v>
+        <v>55.253817259000002</v>
       </c>
       <c r="C24" s="5">
-        <v>0.22942017000000448</v>
+        <v>0.23207696700000469</v>
       </c>
       <c r="D24" s="5">
-        <v>5.1197004695229253</v>
+        <v>5.1805826866572424</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>55.460549872999998</v>
+        <v>55.462016011000003</v>
       </c>
       <c r="C25" s="5">
-        <v>0.2071953799999946</v>
+        <v>0.20819875200000126</v>
       </c>
       <c r="D25" s="5">
-        <v>4.593876153148746</v>
+        <v>4.6165462329628149</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>55.736118312999999</v>
+        <v>55.736310504000002</v>
       </c>
       <c r="C26" s="5">
-        <v>0.27556844000000069</v>
+        <v>0.27429449299999931</v>
       </c>
       <c r="D26" s="5">
-        <v>6.128146447530014</v>
+        <v>6.0988755228193137</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>55.734233852999999</v>
+        <v>55.734727448999998</v>
       </c>
       <c r="C27" s="5">
-        <v>-1.8844599999994216E-3</v>
+        <v>-1.5830550000046628E-3</v>
       </c>
       <c r="D27" s="5">
-        <v>-4.0564926321262629E-2</v>
+        <v>-3.4077771853546768E-2</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>55.785726936000003</v>
+        <v>55.786140431</v>
       </c>
       <c r="C28" s="5">
-        <v>5.1493083000003992E-2</v>
+        <v>5.1412982000002216E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>1.1143359676257347</v>
+        <v>1.112583834651204</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>55.925697434</v>
+        <v>55.925982480999998</v>
       </c>
       <c r="C29" s="5">
-        <v>0.13997049799999672</v>
+        <v>0.13984204999999861</v>
       </c>
       <c r="D29" s="5">
-        <v>3.0527878410636422</v>
+        <v>3.0499247053414669</v>
       </c>
       <c r="E29" s="5">
-        <v>0.58669888139140092</v>
+        <v>0.58680667865043112</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>55.990103148999999</v>
+        <v>55.990537510000003</v>
       </c>
       <c r="C30" s="5">
-        <v>6.4405714999999475E-2</v>
+        <v>6.4555029000004538E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>1.3907430382043895</v>
+        <v>1.3939805928217419</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>56.232775191999998</v>
+        <v>56.232761015999998</v>
       </c>
       <c r="C31" s="5">
-        <v>0.24267204299999889</v>
+        <v>0.24222350599999487</v>
       </c>
       <c r="D31" s="5">
-        <v>5.3268258333294849</v>
+        <v>5.3167024540259122</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>56.169450453000003</v>
+        <v>56.169157443000003</v>
       </c>
       <c r="C32" s="5">
-        <v>-6.3324738999995134E-2</v>
+        <v>-6.360357299999464E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>-1.3430031745783944</v>
+        <v>-1.3488803385310555</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>56.312390323999999</v>
+        <v>56.311861258</v>
       </c>
       <c r="C33" s="5">
-        <v>0.14293987099999583</v>
+        <v>0.14270381499999729</v>
       </c>
       <c r="D33" s="5">
-        <v>3.096863075213685</v>
+        <v>3.091693485853142</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>56.228223127</v>
+        <v>56.227352498000002</v>
       </c>
       <c r="C34" s="5">
-        <v>-8.4167196999999305E-2</v>
+        <v>-8.4508759999998517E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>-1.7789064963052326</v>
+        <v>-1.7860827254788547</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>55.914831378000002</v>
+        <v>55.912002192999999</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.31339174899999733</v>
+        <v>-0.31535030500000261</v>
       </c>
       <c r="D35" s="5">
-        <v>-6.4870150717372237</v>
+        <v>-6.5264117554203693</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>56.388208011000003</v>
+        <v>56.389370970000002</v>
       </c>
       <c r="C36" s="5">
-        <v>0.47337663300000088</v>
+        <v>0.47736877700000235</v>
       </c>
       <c r="D36" s="5">
-        <v>10.645889196346747</v>
+        <v>10.740496449130156</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>56.771246636999997</v>
+        <v>56.772840445999996</v>
       </c>
       <c r="C37" s="5">
-        <v>0.38303862599999405</v>
+        <v>0.38346947599999481</v>
       </c>
       <c r="D37" s="5">
-        <v>8.4630103671375245</v>
+        <v>8.4727072576875617</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>56.798881158</v>
+        <v>56.799065734000003</v>
       </c>
       <c r="C38" s="5">
-        <v>2.7634521000003076E-2</v>
+        <v>2.6225288000006231E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>0.58568997949473012</v>
+        <v>0.5557309316300163</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>57.124821513000001</v>
+        <v>57.125540084000001</v>
       </c>
       <c r="C39" s="5">
-        <v>0.32594035500000018</v>
+        <v>0.32647434999999803</v>
       </c>
       <c r="D39" s="5">
-        <v>7.1077515074752906</v>
+        <v>7.1197429952471136</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>57.611087302999998</v>
+        <v>57.611642465999999</v>
       </c>
       <c r="C40" s="5">
-        <v>0.48626578999999737</v>
+        <v>0.48610238199999856</v>
       </c>
       <c r="D40" s="5">
-        <v>10.706874094419771</v>
+        <v>10.702965052706649</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>57.098149976000002</v>
+        <v>57.098491320999997</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.51293732699999595</v>
+        <v>-0.51315114500000192</v>
       </c>
       <c r="D41" s="5">
-        <v>-10.176167262611024</v>
+        <v>-10.180110242954809</v>
       </c>
       <c r="E41" s="5">
-        <v>2.0964468854119511</v>
+        <v>2.0965368653082406</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>58.05967416</v>
+        <v>58.060299888000003</v>
       </c>
       <c r="C42" s="5">
-        <v>0.96152418399999817</v>
+        <v>0.96180856700000561</v>
       </c>
       <c r="D42" s="5">
-        <v>22.188599236083583</v>
+        <v>22.195636139083174</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>58.239841525999999</v>
+        <v>58.239711825999997</v>
       </c>
       <c r="C43" s="5">
-        <v>0.18016736599999916</v>
+        <v>0.17941193799999411</v>
       </c>
       <c r="D43" s="5">
-        <v>3.7879860320446879</v>
+        <v>3.7717910547657274</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>58.695208510000001</v>
+        <v>58.694727897</v>
       </c>
       <c r="C44" s="5">
-        <v>0.4553669840000012</v>
+        <v>0.45501607100000285</v>
       </c>
       <c r="D44" s="5">
-        <v>9.7967745604546899</v>
+        <v>9.7889204413648336</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>59.111359035</v>
+        <v>59.110659646999999</v>
       </c>
       <c r="C45" s="5">
-        <v>0.41615052499999905</v>
+        <v>0.4159317499999986</v>
       </c>
       <c r="D45" s="5">
-        <v>8.8477698611312938</v>
+        <v>8.8430109812893676</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>59.173654302999999</v>
+        <v>59.172510465000002</v>
       </c>
       <c r="C46" s="5">
-        <v>6.2295267999999737E-2</v>
+        <v>6.1850818000003471E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>1.27199142406067</v>
+        <v>1.2628790502256182</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>59.613242612000001</v>
+        <v>59.609527284999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.43958830900000123</v>
+        <v>0.43701681999999664</v>
       </c>
       <c r="D47" s="5">
-        <v>9.2879460957780111</v>
+        <v>9.2315740676199631</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>59.758000268000004</v>
+        <v>59.759978240000002</v>
       </c>
       <c r="C48" s="5">
-        <v>0.14475765600000301</v>
+        <v>0.15045095500000372</v>
       </c>
       <c r="D48" s="5">
-        <v>2.9531701548642042</v>
+        <v>3.0711292927242395</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>59.745619556000001</v>
+        <v>59.747440421</v>
       </c>
       <c r="C49" s="5">
-        <v>-1.2380712000002347E-2</v>
+        <v>-1.253781900000206E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.24833389194267586</v>
+        <v>-0.25147321448097948</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>60.191182198999996</v>
+        <v>60.191323091999998</v>
       </c>
       <c r="C50" s="5">
-        <v>0.44556264299999526</v>
+        <v>0.44388267099999723</v>
       </c>
       <c r="D50" s="5">
-        <v>9.3255448205718174</v>
+        <v>9.2886395864370197</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>60.149555083000003</v>
+        <v>60.150488946999999</v>
       </c>
       <c r="C51" s="5">
-        <v>-4.1627115999993691E-2</v>
+        <v>-4.0834144999998045E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>-0.82674854174519252</v>
+        <v>-0.81105631686343438</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>59.728842071000003</v>
+        <v>59.729493544</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.42071301200000022</v>
+        <v>-0.42099540299999916</v>
       </c>
       <c r="D52" s="5">
-        <v>-8.0778627200145507</v>
+        <v>-8.0829570475121066</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>59.891296840000003</v>
+        <v>59.891587776999998</v>
       </c>
       <c r="C53" s="5">
-        <v>0.162454769</v>
+        <v>0.1620942329999977</v>
       </c>
       <c r="D53" s="5">
-        <v>3.3131158747875311</v>
+        <v>3.3056163864608745</v>
       </c>
       <c r="E53" s="5">
-        <v>4.8918342628859968</v>
+        <v>4.891716736082552</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>59.337495990999997</v>
+        <v>59.338420667999998</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.55380084900000526</v>
+        <v>-0.55316710900000032</v>
       </c>
       <c r="D54" s="5">
-        <v>-10.548839385343856</v>
+        <v>-10.537325754041916</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>59.541925067000001</v>
+        <v>59.541653793000002</v>
       </c>
       <c r="C55" s="5">
-        <v>0.20442907600000382</v>
+        <v>0.20323312500000412</v>
       </c>
       <c r="D55" s="5">
-        <v>4.2134749362683577</v>
+        <v>4.1882925969663587</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>60.910769369999997</v>
+        <v>60.910116416999998</v>
       </c>
       <c r="C56" s="5">
-        <v>1.3688443029999959</v>
+        <v>1.3684626239999957</v>
       </c>
       <c r="D56" s="5">
-        <v>31.357404859653904</v>
+        <v>31.347689196805394</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>59.811399878000003</v>
+        <v>59.810573110999997</v>
       </c>
       <c r="C57" s="5">
-        <v>-1.0993694919999939</v>
+        <v>-1.0995433060000011</v>
       </c>
       <c r="D57" s="5">
-        <v>-19.632846990452336</v>
+        <v>-19.63583959175542</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>60.200006397000003</v>
+        <v>60.198775978</v>
       </c>
       <c r="C58" s="5">
-        <v>0.38860651899999965</v>
+        <v>0.38820286700000395</v>
       </c>
       <c r="D58" s="5">
-        <v>8.081370556717161</v>
+        <v>8.0727900168929168</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>59.984573220999998</v>
+        <v>59.980858347000002</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.21543317600000478</v>
+        <v>-0.21791763099999883</v>
       </c>
       <c r="D59" s="5">
-        <v>-4.2108255317859449</v>
+        <v>-4.2585090210296439</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>62.095543862</v>
+        <v>62.097709786999999</v>
       </c>
       <c r="C60" s="5">
-        <v>2.1109706410000015</v>
+        <v>2.1168514399999978</v>
       </c>
       <c r="D60" s="5">
-        <v>51.443397116051216</v>
+        <v>51.619438396288309</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>62.224908941000002</v>
+        <v>62.226646186000004</v>
       </c>
       <c r="C61" s="5">
-        <v>0.12936507900000294</v>
+        <v>0.12893639900000409</v>
       </c>
       <c r="D61" s="5">
-        <v>2.5288330957078831</v>
+        <v>2.5202683994709929</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>61.400553086000002</v>
+        <v>61.400792265</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.8243558550000003</v>
+        <v>-0.82585392100000377</v>
       </c>
       <c r="D62" s="5">
-        <v>-14.788901972958824</v>
+        <v>-14.813462780786924</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>62.083471996</v>
+        <v>62.084475627000003</v>
       </c>
       <c r="C63" s="5">
-        <v>0.68291890999999794</v>
+        <v>0.68368336200000357</v>
       </c>
       <c r="D63" s="5">
-        <v>14.194335524977486</v>
+        <v>14.211151176661318</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>62.979176066999997</v>
+        <v>62.979800535000003</v>
       </c>
       <c r="C64" s="5">
-        <v>0.89570407099999727</v>
+        <v>0.8953249079999992</v>
       </c>
       <c r="D64" s="5">
-        <v>18.754953840778143</v>
+        <v>18.746047150081168</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>62.698975816999997</v>
+        <v>62.699162514999998</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.28020025000000004</v>
+        <v>-0.28063802000000493</v>
       </c>
       <c r="D65" s="5">
-        <v>-5.2101872941560217</v>
+        <v>-5.2180784848888102</v>
       </c>
       <c r="E65" s="5">
-        <v>4.6879582262189468</v>
+        <v>4.68776140725089</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>63.035394426000003</v>
+        <v>63.036774188000003</v>
       </c>
       <c r="C66" s="5">
-        <v>0.33641860900000609</v>
+        <v>0.33761167300000494</v>
       </c>
       <c r="D66" s="5">
-        <v>6.6321915663448916</v>
+        <v>6.6563922659005348</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>63.458132266</v>
+        <v>63.457713534</v>
       </c>
       <c r="C67" s="5">
-        <v>0.42273783999999637</v>
+        <v>0.42093934599999727</v>
       </c>
       <c r="D67" s="5">
-        <v>8.3512013455390388</v>
+        <v>8.3141684359735013</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>63.765928221999999</v>
+        <v>63.765189225999997</v>
       </c>
       <c r="C68" s="5">
-        <v>0.30779595599999965</v>
+        <v>0.30747569199999703</v>
       </c>
       <c r="D68" s="5">
-        <v>5.9782648944352923</v>
+        <v>5.9719182303747509</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>62.886973208999997</v>
+        <v>62.886117484000003</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.87895501300000234</v>
+        <v>-0.87907174199999361</v>
       </c>
       <c r="D69" s="5">
-        <v>-15.342765617098586</v>
+        <v>-15.344815830704716</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>63.789652879999998</v>
+        <v>63.788353815000001</v>
       </c>
       <c r="C70" s="5">
-        <v>0.90267967100000135</v>
+        <v>0.90223633099999745</v>
       </c>
       <c r="D70" s="5">
-        <v>18.651862103867067</v>
+        <v>18.642240888018115</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>64.369007933000006</v>
+        <v>64.365407321000006</v>
       </c>
       <c r="C71" s="5">
-        <v>0.57935505300000756</v>
+        <v>0.57705350600000571</v>
       </c>
       <c r="D71" s="5">
-        <v>11.459970154539656</v>
+        <v>11.412399949993123</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>64.114341174000003</v>
+        <v>64.116457134000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.25466675900000268</v>
+        <v>-0.24895018700000549</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.6456702541161849</v>
+        <v>-4.5438450391894865</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>63.819598474000003</v>
+        <v>63.821231083999997</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.29474270000000047</v>
+        <v>-0.29522605000000368</v>
       </c>
       <c r="D73" s="5">
-        <v>-5.3792027956727217</v>
+        <v>-5.3876286543370515</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>63.485255530000003</v>
+        <v>63.485374260999997</v>
       </c>
       <c r="C74" s="5">
-        <v>-0.33434294399999942</v>
+        <v>-0.3358568230000003</v>
       </c>
       <c r="D74" s="5">
-        <v>-6.1086347425613363</v>
+        <v>-6.1353461538261929</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>64.191536873000004</v>
+        <v>64.192458591000005</v>
       </c>
       <c r="C75" s="5">
-        <v>0.70628134300000056</v>
+        <v>0.70708433000000781</v>
       </c>
       <c r="D75" s="5">
-        <v>14.198084794979327</v>
+        <v>14.215200107435045</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>63.545293934</v>
+        <v>63.545777256000001</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.64624293900000396</v>
+        <v>-0.6466813350000038</v>
       </c>
       <c r="D76" s="5">
-        <v>-11.433918417085199</v>
+        <v>-11.44109501005145</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>63.653989355999997</v>
+        <v>63.654015059999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.10869542199999671</v>
+        <v>0.10823780399999805</v>
       </c>
       <c r="D77" s="5">
-        <v>2.0720439017607228</v>
+        <v>2.0632226765511019</v>
       </c>
       <c r="E77" s="5">
-        <v>1.5231724706116445</v>
+        <v>1.5229111629227354</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>65.246863980000001</v>
+        <v>65.248492517000003</v>
       </c>
       <c r="C78" s="5">
-        <v>1.5928746240000038</v>
+        <v>1.5944774570000035</v>
       </c>
       <c r="D78" s="5">
-        <v>34.526605970651445</v>
+        <v>34.566252230857316</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>64.601304264000007</v>
+        <v>64.600846419000007</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.64555971599999395</v>
+        <v>-0.64764609799999562</v>
       </c>
       <c r="D79" s="5">
-        <v>-11.247678133967309</v>
+        <v>-11.281802068011393</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>64.76806766</v>
+        <v>64.767394104999994</v>
       </c>
       <c r="C80" s="5">
-        <v>0.16676339599999324</v>
+        <v>0.16654768599998704</v>
       </c>
       <c r="D80" s="5">
-        <v>3.1420709398574775</v>
+        <v>3.137971396148953</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>65.691653051000003</v>
+        <v>65.690906579</v>
       </c>
       <c r="C81" s="5">
-        <v>0.92358539100000314</v>
+        <v>0.92351247400000602</v>
       </c>
       <c r="D81" s="5">
-        <v>18.519825646378774</v>
+        <v>18.518454917542581</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>66.230976170000005</v>
+        <v>66.229939814999994</v>
       </c>
       <c r="C82" s="5">
-        <v>0.53932311900000229</v>
+        <v>0.53903323599999453</v>
       </c>
       <c r="D82" s="5">
-        <v>10.309162487711209</v>
+        <v>10.303491363290384</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>66.381149762999996</v>
+        <v>66.378428129</v>
       </c>
       <c r="C83" s="5">
-        <v>0.150173592999991</v>
+        <v>0.14848831400000506</v>
       </c>
       <c r="D83" s="5">
-        <v>2.7550964916173593</v>
+        <v>2.7238391588022992</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>65.978098689999996</v>
+        <v>65.979553985999999</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.40305107300000032</v>
+        <v>-0.39887414300000046</v>
       </c>
       <c r="D84" s="5">
-        <v>-7.0476637534955255</v>
+        <v>-6.9773005192954702</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>66.394325253999995</v>
+        <v>66.395512793999998</v>
       </c>
       <c r="C85" s="5">
-        <v>0.41622656399999869</v>
+        <v>0.41595880799999918</v>
       </c>
       <c r="D85" s="5">
-        <v>7.8385365318646594</v>
+        <v>7.8331391216817536</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>66.513638717000006</v>
+        <v>66.513801162999997</v>
       </c>
       <c r="C86" s="5">
-        <v>0.11931346300001167</v>
+        <v>0.11828836899999828</v>
       </c>
       <c r="D86" s="5">
-        <v>2.1778936923577463</v>
+        <v>2.1589593727863843</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>67.330236533999994</v>
+        <v>67.330925644999994</v>
       </c>
       <c r="C87" s="5">
-        <v>0.81659781699998746</v>
+        <v>0.81712448199999699</v>
       </c>
       <c r="D87" s="5">
-        <v>15.769243744561766</v>
+        <v>15.780069759095472</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>67.177367548000007</v>
+        <v>67.177663414999998</v>
       </c>
       <c r="C88" s="5">
-        <v>-0.15286898599998722</v>
+        <v>-0.15326222999999572</v>
       </c>
       <c r="D88" s="5">
-        <v>-2.6907570477829212</v>
+        <v>-2.6975651291466951</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>67.538943277000001</v>
+        <v>67.538870540000005</v>
       </c>
       <c r="C89" s="5">
-        <v>0.36157572899999479</v>
+        <v>0.36120712500000707</v>
       </c>
       <c r="D89" s="5">
-        <v>6.6535609054479306</v>
+        <v>6.6465460355699779</v>
       </c>
       <c r="E89" s="5">
-        <v>6.1032371424082799</v>
+        <v>6.1030800277691144</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>65.590028652000001</v>
+        <v>65.591644685000006</v>
       </c>
       <c r="C90" s="5">
-        <v>-1.9489146250000005</v>
+        <v>-1.9472258549999992</v>
       </c>
       <c r="D90" s="5">
-        <v>-29.627543461348449</v>
+        <v>-29.605824531089365</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>66.712754548000007</v>
+        <v>66.712346640000007</v>
       </c>
       <c r="C91" s="5">
-        <v>1.1227258960000057</v>
+        <v>1.1207019550000012</v>
       </c>
       <c r="D91" s="5">
-        <v>22.589317566751909</v>
+        <v>22.544086773246196</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>67.290816012999997</v>
+        <v>67.290292459</v>
       </c>
       <c r="C92" s="5">
-        <v>0.57806146499999045</v>
+        <v>0.57794581899999287</v>
       </c>
       <c r="D92" s="5">
-        <v>10.90804851236058</v>
+        <v>10.905831146414524</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>67.516940061</v>
+        <v>67.516388751999997</v>
       </c>
       <c r="C93" s="5">
-        <v>0.22612404800000263</v>
+        <v>0.22609629299999767</v>
       </c>
       <c r="D93" s="5">
-        <v>4.107850085829523</v>
+        <v>4.1073690747276181</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>67.882298680999995</v>
+        <v>67.881630752999996</v>
       </c>
       <c r="C94" s="5">
-        <v>0.36535861999999497</v>
+        <v>0.3652420009999986</v>
       </c>
       <c r="D94" s="5">
-        <v>6.6904303770942475</v>
+        <v>6.6882871687721668</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>68.244300850000002</v>
+        <v>68.242561194999993</v>
       </c>
       <c r="C95" s="5">
-        <v>0.36200216900000726</v>
+        <v>0.36093044199999724</v>
       </c>
       <c r="D95" s="5">
-        <v>6.5904222740188256</v>
+        <v>6.5704034619756824</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>68.949135893999994</v>
+        <v>68.949900622000001</v>
       </c>
       <c r="C96" s="5">
-        <v>0.70483504399999219</v>
+        <v>0.70733942700000796</v>
       </c>
       <c r="D96" s="5">
-        <v>13.122570895973773</v>
+        <v>13.172242198994223</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>68.69170708</v>
+        <v>68.692376878999994</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.25742881399999362</v>
+        <v>-0.25752374300000724</v>
       </c>
       <c r="D97" s="5">
-        <v>-4.389458313438233</v>
+        <v>-4.3909961521959806</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>69.907961400000005</v>
+        <v>69.908147028000002</v>
       </c>
       <c r="C98" s="5">
-        <v>1.2162543200000044</v>
+        <v>1.2157701490000079</v>
       </c>
       <c r="D98" s="5">
-        <v>23.443418916096071</v>
+        <v>23.432908746954361</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>69.367297798999999</v>
+        <v>69.367700706999997</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.54066360100000566</v>
+        <v>-0.54044632100000456</v>
       </c>
       <c r="D99" s="5">
-        <v>-8.8959529786556306</v>
+        <v>-8.8925059067215031</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>70.587484751000005</v>
+        <v>70.587605956999994</v>
       </c>
       <c r="C100" s="5">
-        <v>1.2201869520000059</v>
+        <v>1.2199052499999965</v>
       </c>
       <c r="D100" s="5">
-        <v>23.275042317361084</v>
+        <v>23.268990338240524</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>70.658826641000005</v>
+        <v>70.658680278000006</v>
       </c>
       <c r="C101" s="5">
-        <v>7.1341889999999353E-2</v>
+        <v>7.1074321000011764E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>1.2195896194276745</v>
+        <v>1.2149880690027981</v>
       </c>
       <c r="E101" s="5">
-        <v>4.6193843323907302</v>
+        <v>4.6192802945265177</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>70.124592276000001</v>
+        <v>70.126088233000004</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.53423436500000321</v>
+        <v>-0.53259204500000124</v>
       </c>
       <c r="D102" s="5">
-        <v>-8.7049702120837846</v>
+        <v>-8.6793265594116935</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>71.220181173</v>
+        <v>71.219863188000005</v>
       </c>
       <c r="C103" s="5">
-        <v>1.095588896999999</v>
+        <v>1.0937749550000007</v>
       </c>
       <c r="D103" s="5">
-        <v>20.446088127552731</v>
+        <v>20.408807485869573</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>70.766074877999998</v>
+        <v>70.765721619000004</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.45410629500000255</v>
+        <v>-0.4541415690000008</v>
       </c>
       <c r="D104" s="5">
-        <v>-7.3886100882739836</v>
+        <v>-7.3891958857940976</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>71.245758658</v>
+        <v>71.245379329000002</v>
       </c>
       <c r="C105" s="5">
-        <v>0.479683780000002</v>
+        <v>0.47965770999999791</v>
       </c>
       <c r="D105" s="5">
-        <v>8.4443408243360487</v>
+        <v>8.4439083813911289</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>70.948128408000002</v>
+        <v>70.947808850000001</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.29763024999999743</v>
+        <v>-0.29757047900000089</v>
       </c>
       <c r="D106" s="5">
-        <v>-4.8994265485503785</v>
+        <v>-4.8984906068352814</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>71.534487303999995</v>
+        <v>71.533762783</v>
       </c>
       <c r="C107" s="5">
-        <v>0.58635889599999302</v>
+        <v>0.58595393299999898</v>
       </c>
       <c r="D107" s="5">
-        <v>10.380995316357232</v>
+        <v>10.373545898060765</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>71.486826041</v>
+        <v>71.486852194999997</v>
       </c>
       <c r="C108" s="5">
-        <v>-4.7661262999994847E-2</v>
+        <v>-4.6910588000002917E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>-0.79660032278608961</v>
+        <v>-0.78410683090325284</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>72.223018592000003</v>
+        <v>72.223189676000004</v>
       </c>
       <c r="C109" s="5">
-        <v>0.73619255100000203</v>
+        <v>0.73633748100000673</v>
       </c>
       <c r="D109" s="5">
-        <v>13.082512709689986</v>
+        <v>13.085230751436328</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>73.061584902000007</v>
+        <v>73.061840984</v>
       </c>
       <c r="C110" s="5">
-        <v>0.83856631000000448</v>
+        <v>0.83865130799999577</v>
       </c>
       <c r="D110" s="5">
-        <v>14.858049256861072</v>
+        <v>14.859615264787784</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>71.915848972000006</v>
+        <v>71.916016051</v>
       </c>
       <c r="C111" s="5">
-        <v>-1.1457359300000007</v>
+        <v>-1.1458249330000001</v>
       </c>
       <c r="D111" s="5">
-        <v>-17.277000669135724</v>
+        <v>-17.27817376085342</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>71.549409636999997</v>
+        <v>71.549418312</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.36643933500000969</v>
+        <v>-0.36659773899999948</v>
       </c>
       <c r="D112" s="5">
-        <v>-5.9459901123623986</v>
+        <v>-5.9484753733262892</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>72.091098740000007</v>
+        <v>72.090995527000004</v>
       </c>
       <c r="C113" s="5">
-        <v>0.54168910300001016</v>
+        <v>0.54157721500000378</v>
       </c>
       <c r="D113" s="5">
-        <v>9.4730150896683796</v>
+        <v>9.4709750374637025</v>
       </c>
       <c r="E113" s="5">
-        <v>2.0270250258711764</v>
+        <v>2.0270902928906764</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>72.746063559999996</v>
+        <v>72.747211762999996</v>
       </c>
       <c r="C114" s="5">
-        <v>0.65496481999998934</v>
+        <v>0.65621623599999168</v>
       </c>
       <c r="D114" s="5">
-        <v>11.463900598549049</v>
+        <v>11.48692958036095</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>72.913073166999993</v>
+        <v>72.912883796000003</v>
       </c>
       <c r="C115" s="5">
-        <v>0.16700960699999712</v>
+        <v>0.16567203300000699</v>
       </c>
       <c r="D115" s="5">
-        <v>2.7900005644100778</v>
+        <v>2.7673307055200436</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>72.758740295999999</v>
+        <v>72.758561122000003</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.15433287099999404</v>
+        <v>-0.15432267399999944</v>
       </c>
       <c r="D116" s="5">
-        <v>-2.510641015143289</v>
+        <v>-2.5104835041773743</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>72.927050725000001</v>
+        <v>72.926811792999999</v>
       </c>
       <c r="C117" s="5">
-        <v>0.1683104290000017</v>
+        <v>0.16825067099999558</v>
       </c>
       <c r="D117" s="5">
-        <v>2.8115127142474661</v>
+        <v>2.8105087764787484</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>72.943784558999994</v>
+        <v>72.943567795000007</v>
       </c>
       <c r="C118" s="5">
-        <v>1.6733833999992953E-2</v>
+        <v>1.6756002000008152E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>0.27569965196083679</v>
+        <v>0.27606624994984674</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>72.853132914</v>
+        <v>72.852895244999999</v>
       </c>
       <c r="C119" s="5">
-        <v>-9.0651644999994119E-2</v>
+        <v>-9.0672550000007845E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>-1.4811611656804002</v>
+        <v>-1.4815047740346698</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>72.466797846999995</v>
+        <v>72.466707475000007</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.38633506700000453</v>
+        <v>-0.38618776999999227</v>
       </c>
       <c r="D120" s="5">
-        <v>-6.1811589200336687</v>
+        <v>-6.1788900983995365</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>72.401955075000004</v>
+        <v>72.401962038999997</v>
       </c>
       <c r="C121" s="5">
-        <v>-6.4842771999991555E-2</v>
+        <v>-6.4745436000009704E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>-1.0684828220906772</v>
+        <v>-1.0668881113608975</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>72.859417489999998</v>
+        <v>72.859522905999995</v>
       </c>
       <c r="C122" s="5">
-        <v>0.45746241499999485</v>
+        <v>0.45756086699999798</v>
       </c>
       <c r="D122" s="5">
-        <v>7.851158182369522</v>
+        <v>7.8529062327669319</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>74.617245333</v>
+        <v>74.617311076999997</v>
       </c>
       <c r="C123" s="5">
-        <v>1.7578278430000012</v>
+        <v>1.7577881710000014</v>
       </c>
       <c r="D123" s="5">
-        <v>33.119662344921672</v>
+        <v>33.118758587000571</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>74.422908149999998</v>
+        <v>74.422912448999995</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.1943371830000018</v>
+        <v>-0.19439862800000185</v>
       </c>
       <c r="D124" s="5">
-        <v>-3.0809622010864679</v>
+        <v>-3.0819197389936326</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>74.457251842999995</v>
+        <v>74.457220508999995</v>
       </c>
       <c r="C125" s="5">
-        <v>3.4343692999996733E-2</v>
+        <v>3.4308060000000751E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>0.55516767076253526</v>
+        <v>0.55459016804040306</v>
       </c>
       <c r="E125" s="5">
-        <v>3.2821709536341448</v>
+        <v>3.2822753586663644</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>74.077613477</v>
+        <v>74.078238381999995</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.37963836599999468</v>
+        <v>-0.37898212700000045</v>
       </c>
       <c r="D126" s="5">
-        <v>-5.9497928015262431</v>
+        <v>-5.9397966771433053</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>73.999283480000003</v>
+        <v>73.999215286999998</v>
       </c>
       <c r="C127" s="5">
-        <v>-7.832999699999732E-2</v>
+        <v>-7.9023094999996601E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-1.2615317828484129</v>
+        <v>-1.2726182840473665</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>74.40590838</v>
+        <v>74.405848234000004</v>
       </c>
       <c r="C128" s="5">
-        <v>0.40662489999999707</v>
+        <v>0.40663294700000563</v>
       </c>
       <c r="D128" s="5">
-        <v>6.7969629453513036</v>
+        <v>6.7971080008402796</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>73.435578108000001</v>
+        <v>73.435453103</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.97033027199999822</v>
+        <v>-0.97039513100000363</v>
       </c>
       <c r="D129" s="5">
-        <v>-14.574183174159705</v>
+        <v>-14.575099506317702</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>74.408368300999996</v>
+        <v>74.408271396999993</v>
       </c>
       <c r="C130" s="5">
-        <v>0.97279019299999447</v>
+        <v>0.97281829399999253</v>
       </c>
       <c r="D130" s="5">
-        <v>17.107080653675855</v>
+        <v>17.107642648518919</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>74.310551197999999</v>
+        <v>74.310415293999995</v>
       </c>
       <c r="C131" s="5">
-        <v>-9.7817102999997019E-2</v>
+        <v>-9.7856102999998029E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>-1.5661616973770109</v>
+        <v>-1.5667836472287422</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>75.541689554000001</v>
+        <v>75.541639958999994</v>
       </c>
       <c r="C132" s="5">
-        <v>1.2311383560000024</v>
+        <v>1.2312246649999992</v>
       </c>
       <c r="D132" s="5">
-        <v>21.796423399200716</v>
+        <v>21.79813685602463</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>76.205304479000006</v>
+        <v>76.205287209999995</v>
       </c>
       <c r="C133" s="5">
-        <v>0.66361492500000452</v>
+        <v>0.66364725100000044</v>
       </c>
       <c r="D133" s="5">
-        <v>11.066248837597703</v>
+        <v>11.06682182572083</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>76.370607449999994</v>
+        <v>76.370632982000004</v>
       </c>
       <c r="C134" s="5">
-        <v>0.16530297099998847</v>
+        <v>0.16534577200000911</v>
       </c>
       <c r="D134" s="5">
-        <v>2.6342960758209744</v>
+        <v>2.6349869242797919</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>76.107585551</v>
+        <v>76.107586295999994</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.26302189899999462</v>
+        <v>-0.2630466860000098</v>
       </c>
       <c r="D135" s="5">
-        <v>-4.055431370357077</v>
+        <v>-4.0558050103276404</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>76.403459603000002</v>
+        <v>76.403475632999999</v>
       </c>
       <c r="C136" s="5">
-        <v>0.29587405200000205</v>
+        <v>0.29588933700000553</v>
       </c>
       <c r="D136" s="5">
-        <v>4.7661430710003838</v>
+        <v>4.7663945332494295</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>76.422865459999997</v>
+        <v>76.422898196000006</v>
       </c>
       <c r="C137" s="5">
-        <v>1.9405856999995308E-2</v>
+        <v>1.9422563000006221E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>0.30521637390925616</v>
+        <v>0.30547943008314427</v>
       </c>
       <c r="E137" s="5">
-        <v>2.6399223290495266</v>
+        <v>2.6400094894254211</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>74.997974651000007</v>
+        <v>74.998186056999998</v>
       </c>
       <c r="C138" s="5">
-        <v>-1.4248908089999901</v>
+        <v>-1.4247121390000075</v>
       </c>
       <c r="D138" s="5">
-        <v>-20.216219018187175</v>
+        <v>-20.213930340916086</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>75.709094164999996</v>
+        <v>75.709145617000004</v>
       </c>
       <c r="C139" s="5">
-        <v>0.71111951399998929</v>
+        <v>0.71095956000000626</v>
       </c>
       <c r="D139" s="5">
-        <v>11.990756189077945</v>
+        <v>11.987881354642461</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>75.869687945999999</v>
+        <v>75.869739523000007</v>
       </c>
       <c r="C140" s="5">
-        <v>0.16059378100000288</v>
+        <v>0.16059390600000256</v>
       </c>
       <c r="D140" s="5">
-        <v>2.5753419398790056</v>
+        <v>2.5753421971944412</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>76.020790469999994</v>
+        <v>76.020690105</v>
       </c>
       <c r="C141" s="5">
-        <v>0.15110252399999524</v>
+        <v>0.15095058199999301</v>
       </c>
       <c r="D141" s="5">
-        <v>2.4162806099867096</v>
+        <v>2.4138225971970684</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>75.894210901999998</v>
+        <v>75.894172682999994</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.12657956799999681</v>
+        <v>-0.12651742200000626</v>
       </c>
       <c r="D142" s="5">
-        <v>-1.9798812284130052</v>
+        <v>-1.9789206471550469</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>75.707371237999993</v>
+        <v>75.707289110000005</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.18683966400000429</v>
+        <v>-0.1868835729999887</v>
       </c>
       <c r="D143" s="5">
-        <v>-2.9145381046022489</v>
+        <v>-2.9152152458627123</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>76.321689093000003</v>
+        <v>76.321668560000006</v>
       </c>
       <c r="C144" s="5">
-        <v>0.61431785500001013</v>
+        <v>0.61437945000000127</v>
       </c>
       <c r="D144" s="5">
-        <v>10.18378328897651</v>
+        <v>10.184861918677935</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>76.351731506999997</v>
+        <v>76.351702109000001</v>
       </c>
       <c r="C145" s="5">
-        <v>3.00424139999933E-2</v>
+        <v>3.0033548999995219E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>0.47337851686728438</v>
+        <v>0.47323865613215776</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>75.740739880999996</v>
+        <v>75.740709408000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.61099162600000056</v>
+        <v>-0.61099270100000069</v>
       </c>
       <c r="D146" s="5">
-        <v>-9.1912215406471098</v>
+        <v>-9.1912403916579279</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>75.473485531999998</v>
+        <v>75.473418444000004</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.26725434899999811</v>
+        <v>-0.26729096399999719</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.1530347680467035</v>
+        <v>-4.1535943925939183</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>75.330209975000002</v>
+        <v>75.330174779999993</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.1432755569999955</v>
+        <v>-0.14324366400001054</v>
       </c>
       <c r="D148" s="5">
-        <v>-2.2543924802638782</v>
+        <v>-2.2538978640334717</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>75.321371843999998</v>
+        <v>75.321396901</v>
       </c>
       <c r="C149" s="5">
-        <v>-8.8381310000045232E-3</v>
+        <v>-8.7778789999930495E-3</v>
       </c>
       <c r="D149" s="5">
-        <v>-0.14069941004842823</v>
+        <v>-0.13974090288907393</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.4413142053362638</v>
+        <v>-1.4413236359801629</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>76.162929421000001</v>
+        <v>76.163050290000001</v>
       </c>
       <c r="C150" s="5">
-        <v>0.84155757700000322</v>
+        <v>0.84165338900000108</v>
       </c>
       <c r="D150" s="5">
-        <v>14.262841917331182</v>
+        <v>14.264561783030217</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>76.216922531999998</v>
+        <v>76.217098597000003</v>
       </c>
       <c r="C151" s="5">
-        <v>5.3993110999996929E-2</v>
+        <v>5.4048307000002183E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>0.8540238276816936</v>
+        <v>0.85489892628585196</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>76.875133238000004</v>
+        <v>76.875326272999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.65821070600000553</v>
+        <v>0.65822767599999565</v>
       </c>
       <c r="D152" s="5">
-        <v>10.869903734607057</v>
+        <v>10.870171110917726</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>76.120380162999993</v>
+        <v>76.120272763000003</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.75475307500001065</v>
+        <v>-0.75505350999999621</v>
       </c>
       <c r="D153" s="5">
-        <v>-11.165675324146829</v>
+        <v>-11.169856061469297</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>76.271728976000006</v>
+        <v>76.271733740000002</v>
       </c>
       <c r="C154" s="5">
-        <v>0.15134881300001268</v>
+        <v>0.15146097699999927</v>
       </c>
       <c r="D154" s="5">
-        <v>2.4122041558092722</v>
+        <v>2.4140148830155139</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>76.393175436000007</v>
+        <v>76.393100071000006</v>
       </c>
       <c r="C155" s="5">
-        <v>0.12144646000000137</v>
+        <v>0.12136633100000438</v>
       </c>
       <c r="D155" s="5">
-        <v>1.9275666676614067</v>
+        <v>1.9262836086196833</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>75.909957731000006</v>
+        <v>75.909914142999995</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.48321770500000127</v>
+        <v>-0.4831859280000117</v>
       </c>
       <c r="D156" s="5">
-        <v>-7.3319034572659314</v>
+        <v>-7.3314449328600206</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>75.588645960999997</v>
+        <v>75.588576435999997</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.32131177000000832</v>
+        <v>-0.32133770699999786</v>
       </c>
       <c r="D157" s="5">
-        <v>-4.96276462947014</v>
+        <v>-4.9631587381497759</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>76.006078763999994</v>
+        <v>76.005930116000002</v>
       </c>
       <c r="C158" s="5">
-        <v>0.41743280299999697</v>
+        <v>0.41735368000000506</v>
       </c>
       <c r="D158" s="5">
-        <v>6.831945975411613</v>
+        <v>6.8306179017269653</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>76.153316059000005</v>
+        <v>76.153137021999996</v>
       </c>
       <c r="C159" s="5">
-        <v>0.1472372950000107</v>
+        <v>0.14720690599999386</v>
       </c>
       <c r="D159" s="5">
-        <v>2.3495416370477029</v>
+        <v>2.3490561699853085</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>75.852017360999994</v>
+        <v>75.851871259999996</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.30129869800001075</v>
+        <v>-0.30126576199999988</v>
       </c>
       <c r="D160" s="5">
-        <v>-4.6458062030130804</v>
+        <v>-4.6453200370947911</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>76.167028493999993</v>
+        <v>76.167151906000001</v>
       </c>
       <c r="C161" s="5">
-        <v>0.31501113299999872</v>
+        <v>0.31528064600000505</v>
       </c>
       <c r="D161" s="5">
-        <v>5.0989855467070688</v>
+        <v>5.1034583356834418</v>
       </c>
       <c r="E161" s="5">
-        <v>1.1227313434378994</v>
+        <v>1.1228615503661388</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>76.442037236000004</v>
+        <v>76.441927585000002</v>
       </c>
       <c r="C162" s="5">
-        <v>0.27500874200001135</v>
+        <v>0.27477567900000111</v>
       </c>
       <c r="D162" s="5">
-        <v>4.4198055701024641</v>
+        <v>4.4159779684141531</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>76.457832314000001</v>
+        <v>76.458480511999994</v>
       </c>
       <c r="C163" s="5">
-        <v>1.5795077999996465E-2</v>
+        <v>1.6552926999992224E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>0.2482357823273551</v>
+        <v>0.26016071590910794</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>76.395307790000004</v>
+        <v>76.396082316000005</v>
       </c>
       <c r="C164" s="5">
-        <v>-6.2524523999996973E-2</v>
+        <v>-6.2398195999989525E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.97691609066081764</v>
+        <v>-0.97494289839268333</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>76.460171142999997</v>
+        <v>76.459672026999996</v>
       </c>
       <c r="C165" s="5">
-        <v>6.4863352999992685E-2</v>
+        <v>6.3589710999991667E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>1.023630020987909</v>
+        <v>1.003427931576617</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>76.077367652999996</v>
+        <v>76.077243933000005</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.38280349000000058</v>
+        <v>-0.38242809399999089</v>
       </c>
       <c r="D166" s="5">
-        <v>-5.8451844182966672</v>
+        <v>-5.8396461766621943</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>76.159294771000006</v>
+        <v>76.159161944999994</v>
       </c>
       <c r="C167" s="5">
-        <v>8.1927118000010068E-2</v>
+        <v>8.1918011999988494E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>1.2999520878146598</v>
+        <v>1.299808870876995</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>76.005826858999995</v>
+        <v>76.005730912000004</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.15346791200001064</v>
+        <v>-0.15343103299998972</v>
       </c>
       <c r="D168" s="5">
-        <v>-2.3914885342903425</v>
+        <v>-2.3909243257931978</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>76.202786357999997</v>
+        <v>76.202667429000002</v>
       </c>
       <c r="C169" s="5">
-        <v>0.19695949900000187</v>
+        <v>0.19693651699999748</v>
       </c>
       <c r="D169" s="5">
-        <v>3.1543539252600672</v>
+        <v>3.1539846403790595</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>76.187959290999999</v>
+        <v>76.187752931999995</v>
       </c>
       <c r="C170" s="5">
-        <v>-1.4827066999998806E-2</v>
+        <v>-1.4914497000006577E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.23323887306417879</v>
+        <v>-0.23461308629024735</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>76.100366061000003</v>
+        <v>76.100109181999997</v>
       </c>
       <c r="C171" s="5">
-        <v>-8.759322999999597E-2</v>
+        <v>-8.7643749999998022E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.3709483612944329</v>
+        <v>-1.371737761129499</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>76.240687678</v>
+        <v>76.240446478999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.1403216169999979</v>
+        <v>0.14033729700000208</v>
       </c>
       <c r="D172" s="5">
-        <v>2.2352607261005186</v>
+        <v>2.2355206630702451</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>76.230021136999994</v>
+        <v>76.23027725</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.0666541000006191E-2</v>
+        <v>-1.0169228999998836E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.16775825224694119</v>
+        <v>-0.159943009828456</v>
       </c>
       <c r="E173" s="5">
-        <v>8.2703295960873113E-2</v>
+        <v>8.287738535623923E-2</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>76.775538123999993</v>
+        <v>76.775256732000003</v>
       </c>
       <c r="C174" s="5">
-        <v>0.54551698699999918</v>
+        <v>0.54497948200000224</v>
       </c>
       <c r="D174" s="5">
-        <v>8.9336227913028523</v>
+        <v>8.9244402489417229</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>76.985134811999998</v>
+        <v>76.986300645</v>
       </c>
       <c r="C175" s="5">
-        <v>0.20959668800000486</v>
+        <v>0.21104391299999747</v>
       </c>
       <c r="D175" s="5">
-        <v>3.3256309692878183</v>
+        <v>3.3489545635917439</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>77.356895101000006</v>
+        <v>77.358228075</v>
       </c>
       <c r="C176" s="5">
-        <v>0.37176028900000802</v>
+        <v>0.3719274299999995</v>
       </c>
       <c r="D176" s="5">
-        <v>5.9511962707256671</v>
+        <v>5.9538508099818754</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>78.990929233000003</v>
+        <v>78.989940148000002</v>
       </c>
       <c r="C177" s="5">
-        <v>1.6340341319999965</v>
+        <v>1.6317120730000028</v>
       </c>
       <c r="D177" s="5">
-        <v>28.510411317345575</v>
+        <v>28.46453679718941</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>78.838987676000002</v>
+        <v>78.838580937000003</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.15194155700000067</v>
+        <v>-0.15135921099999905</v>
       </c>
       <c r="D178" s="5">
-        <v>-2.2839741181389872</v>
+        <v>-2.2753405772127255</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>78.988042785999994</v>
+        <v>78.987766546000003</v>
       </c>
       <c r="C179" s="5">
-        <v>0.14905510999999194</v>
+        <v>0.14918560899999989</v>
       </c>
       <c r="D179" s="5">
-        <v>2.2924930791250242</v>
+        <v>2.2945330722685453</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>79.381900294999994</v>
+        <v>79.381802230000005</v>
       </c>
       <c r="C180" s="5">
-        <v>0.39385750900000005</v>
+        <v>0.39403568400000211</v>
       </c>
       <c r="D180" s="5">
-        <v>6.1504062146339411</v>
+        <v>6.1532874556215589</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>80.020356141999997</v>
+        <v>80.020333977000007</v>
       </c>
       <c r="C181" s="5">
-        <v>0.63845584700000302</v>
+        <v>0.63853174700000181</v>
       </c>
       <c r="D181" s="5">
-        <v>10.089998510076438</v>
+        <v>10.091264595335669</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>80.461740947999999</v>
+        <v>80.461607061999999</v>
       </c>
       <c r="C182" s="5">
-        <v>0.44138480600000207</v>
+        <v>0.44127308499999174</v>
       </c>
       <c r="D182" s="5">
-        <v>6.8236326645021217</v>
+        <v>6.8218547320304523</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>81.171090602000007</v>
+        <v>81.170780625000006</v>
       </c>
       <c r="C183" s="5">
-        <v>0.70934965400000749</v>
+        <v>0.70917356300000733</v>
       </c>
       <c r="D183" s="5">
-        <v>11.107524518586963</v>
+        <v>11.104651521421527</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>81.385229761000005</v>
+        <v>81.384850444999998</v>
       </c>
       <c r="C184" s="5">
-        <v>0.21413915899999836</v>
+        <v>0.21406981999999175</v>
       </c>
       <c r="D184" s="5">
-        <v>3.2120854467699855</v>
+        <v>3.2110426706272621</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>81.364160038999998</v>
+        <v>81.364517582000005</v>
       </c>
       <c r="C185" s="5">
-        <v>-2.1069722000007118E-2</v>
+        <v>-2.033286299999304E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-0.31022455067833965</v>
+        <v>-0.29939154720496353</v>
       </c>
       <c r="E185" s="5">
-        <v>6.7350616271940611</v>
+        <v>6.7351720565859585</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>79.970886703999994</v>
+        <v>79.970362206999994</v>
       </c>
       <c r="C186" s="5">
-        <v>-1.3932733350000035</v>
+        <v>-1.3941553750000111</v>
       </c>
       <c r="D186" s="5">
-        <v>-18.719719683478143</v>
+        <v>-18.730402103287112</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>80.582460939000001</v>
+        <v>80.584158712000004</v>
       </c>
       <c r="C187" s="5">
-        <v>0.61157423500000618</v>
+        <v>0.61379650500001048</v>
       </c>
       <c r="D187" s="5">
-        <v>9.5729562485004305</v>
+        <v>9.6092885520008942</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>80.635468908999997</v>
+        <v>80.637289190000004</v>
       </c>
       <c r="C188" s="5">
-        <v>5.3007969999995908E-2</v>
+        <v>5.3130477999999925E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>0.79223450435055298</v>
+        <v>0.79405531091036874</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>81.552426224000001</v>
+        <v>81.551160323000005</v>
       </c>
       <c r="C189" s="5">
-        <v>0.91695731500000477</v>
+        <v>0.91387113300000067</v>
       </c>
       <c r="D189" s="5">
-        <v>14.532632506937659</v>
+        <v>14.480284819049283</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>81.155685958999996</v>
+        <v>81.154313794999993</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.39674026500000537</v>
+        <v>-0.39684652800001174</v>
       </c>
       <c r="D190" s="5">
-        <v>-5.6841240352158202</v>
+        <v>-5.685691867437348</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>81.063019937999997</v>
+        <v>81.062709154000004</v>
       </c>
       <c r="C191" s="5">
-        <v>-9.2666020999999432E-2</v>
+        <v>-9.1604640999989329E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-1.3616240991776385</v>
+        <v>-1.3461476157990315</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>81.157562158000005</v>
+        <v>81.157358873000007</v>
       </c>
       <c r="C192" s="5">
-        <v>9.4542220000008115E-2</v>
+        <v>9.4649719000003074E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>1.4085489882363689</v>
+        <v>1.4101663156991906</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>80.981364798000001</v>
+        <v>80.982451994000002</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.1761973600000033</v>
+        <v>-0.17490687900000523</v>
       </c>
       <c r="D193" s="5">
-        <v>-2.5743785979492895</v>
+        <v>-2.5557529435957682</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>81.349599943000001</v>
+        <v>81.349769805999998</v>
       </c>
       <c r="C194" s="5">
-        <v>0.36823514499999987</v>
+        <v>0.36731781199999602</v>
       </c>
       <c r="D194" s="5">
-        <v>5.5951465311257165</v>
+        <v>5.5807817806515558</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>81.498901994999997</v>
+        <v>81.498336335000005</v>
       </c>
       <c r="C195" s="5">
-        <v>0.14930205199999591</v>
+        <v>0.14856652900000711</v>
       </c>
       <c r="D195" s="5">
-        <v>2.2247445438609903</v>
+        <v>2.2136695538263362</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>81.168604482000006</v>
+        <v>81.167968783999996</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.33029751299999077</v>
+        <v>-0.33036755100000903</v>
       </c>
       <c r="D196" s="5">
-        <v>-4.7563875699349172</v>
+        <v>-4.7574060472695967</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>81.216790912999997</v>
+        <v>81.216959826999997</v>
       </c>
       <c r="C197" s="5">
-        <v>4.8186430999990648E-2</v>
+        <v>4.89910430000009E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>0.71472083516239682</v>
+        <v>0.72670052587135991</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.18112289972558315</v>
+        <v>-0.1813539358250349</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>82.107074073000007</v>
+        <v>82.106423816000003</v>
       </c>
       <c r="C198" s="5">
-        <v>0.89028316000000984</v>
+        <v>0.88946398900000645</v>
       </c>
       <c r="D198" s="5">
-        <v>13.97694407690755</v>
+        <v>13.963268426055308</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>82.770580408000001</v>
+        <v>82.772283048999995</v>
       </c>
       <c r="C199" s="5">
-        <v>0.6635063349999939</v>
+        <v>0.66585923299999195</v>
       </c>
       <c r="D199" s="5">
-        <v>10.140005507159366</v>
+        <v>10.177666673037432</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>82.916417808999995</v>
+        <v>82.918147277000003</v>
       </c>
       <c r="C200" s="5">
-        <v>0.14583740099999432</v>
+        <v>0.14586422800000776</v>
       </c>
       <c r="D200" s="5">
-        <v>2.1349470056222453</v>
+        <v>2.1352991954935563</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>82.030073114000004</v>
+        <v>82.028931125</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.88634469499999113</v>
+        <v>-0.88921615200000304</v>
       </c>
       <c r="D201" s="5">
-        <v>-12.099608637243797</v>
+        <v>-12.136286496336457</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>82.446722324999996</v>
+        <v>82.444632267000003</v>
       </c>
       <c r="C202" s="5">
-        <v>0.41664921099999219</v>
+        <v>0.41570114200000319</v>
       </c>
       <c r="D202" s="5">
-        <v>6.2682564931158424</v>
+        <v>6.2536829596234078</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>82.751407686999997</v>
+        <v>82.750973607999995</v>
       </c>
       <c r="C203" s="5">
-        <v>0.30468536200000074</v>
+        <v>0.30634134099999244</v>
       </c>
       <c r="D203" s="5">
-        <v>4.525906991707096</v>
+        <v>4.5511281256057634</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>82.964829671000004</v>
+        <v>82.964863504999997</v>
       </c>
       <c r="C204" s="5">
-        <v>0.21342198400000711</v>
+        <v>0.21388989700000138</v>
       </c>
       <c r="D204" s="5">
-        <v>3.1391688207557111</v>
+        <v>3.1461661061278789</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>83.441091920999995</v>
+        <v>83.443695888999997</v>
       </c>
       <c r="C205" s="5">
-        <v>0.47626224999999067</v>
+        <v>0.47883238400000039</v>
       </c>
       <c r="D205" s="5">
-        <v>7.1103487538606958</v>
+        <v>7.1499427228948198</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>83.573711269</v>
+        <v>83.574571767999998</v>
       </c>
       <c r="C206" s="5">
-        <v>0.13261934800000574</v>
+        <v>0.13087587900000131</v>
       </c>
       <c r="D206" s="5">
-        <v>1.9240133690222594</v>
+        <v>1.8984411437873216</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>84.206155714000005</v>
+        <v>84.205752892999996</v>
       </c>
       <c r="C207" s="5">
-        <v>0.63244444500000441</v>
+        <v>0.63118112499999768</v>
       </c>
       <c r="D207" s="5">
-        <v>9.4686670017669385</v>
+        <v>9.4488593518042627</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>84.983128601999994</v>
+        <v>84.980421812000003</v>
       </c>
       <c r="C208" s="5">
-        <v>0.77697288799998887</v>
+        <v>0.77466891900000689</v>
       </c>
       <c r="D208" s="5">
-        <v>11.651996646862317</v>
+        <v>11.615736638788832</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>85.170426567000007</v>
+        <v>85.170827961000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.18729796500001328</v>
+        <v>0.19040614899999753</v>
       </c>
       <c r="D209" s="5">
-        <v>2.6770268045813062</v>
+        <v>2.7220883783906746</v>
       </c>
       <c r="E209" s="5">
-        <v>4.8680027978883933</v>
+        <v>4.8682789191101472</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>85.208442519000002</v>
+        <v>85.207866761000005</v>
       </c>
       <c r="C210" s="5">
-        <v>3.8015951999994968E-2</v>
+        <v>3.7038800000004812E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>0.53693873565077155</v>
+        <v>0.52310190647892885</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>85.581083630999998</v>
+        <v>85.582682857999998</v>
       </c>
       <c r="C211" s="5">
-        <v>0.37264111199999661</v>
+        <v>0.37481609699999296</v>
       </c>
       <c r="D211" s="5">
-        <v>5.3760340142191998</v>
+        <v>5.4082126611427972</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>85.922528212000003</v>
+        <v>85.923780320999995</v>
       </c>
       <c r="C212" s="5">
-        <v>0.34144458100000463</v>
+        <v>0.34109746299999699</v>
       </c>
       <c r="D212" s="5">
-        <v>4.8941320015659651</v>
+        <v>4.8889536088133623</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>85.882307940999993</v>
+        <v>85.882053701999993</v>
       </c>
       <c r="C213" s="5">
-        <v>-4.0220271000009689E-2</v>
+        <v>-4.1726619000002074E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>-0.56027518234308404</v>
+        <v>-0.58119440521140486</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>85.992892329</v>
+        <v>85.990111823999996</v>
       </c>
       <c r="C214" s="5">
-        <v>0.11058438800000658</v>
+        <v>0.10805812200000275</v>
       </c>
       <c r="D214" s="5">
-        <v>1.5561423273296349</v>
+        <v>1.5203509175913288</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>86.328007452999998</v>
+        <v>86.327026735000004</v>
       </c>
       <c r="C215" s="5">
-        <v>0.33511512399999788</v>
+        <v>0.33691491100000803</v>
       </c>
       <c r="D215" s="5">
-        <v>4.7779570967568352</v>
+        <v>4.8043320409197676</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>86.742535426000003</v>
+        <v>86.742346737000005</v>
       </c>
       <c r="C216" s="5">
-        <v>0.41452797300000555</v>
+        <v>0.41532000200000141</v>
       </c>
       <c r="D216" s="5">
-        <v>5.9167731970078519</v>
+        <v>5.9284481834280589</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>86.937900975999995</v>
+        <v>86.941661169</v>
       </c>
       <c r="C217" s="5">
-        <v>0.19536554999999112</v>
+        <v>0.19931443199999421</v>
       </c>
       <c r="D217" s="5">
-        <v>2.7364273684353346</v>
+        <v>2.7924452785081488</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>86.921154701999995</v>
+        <v>86.922363943999997</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.6746273999999062E-2</v>
+        <v>-1.9297225000002527E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-0.23090335122610828</v>
+        <v>-0.26602231773233953</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>86.800492078999994</v>
+        <v>86.798945599999996</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.12066262300000119</v>
+        <v>-0.12341834400000096</v>
       </c>
       <c r="D219" s="5">
-        <v>-1.6531618151101934</v>
+        <v>-1.6905994365468691</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>87.276829191999994</v>
+        <v>87.273243657999998</v>
       </c>
       <c r="C220" s="5">
-        <v>0.47633711299999959</v>
+        <v>0.47429805800000224</v>
       </c>
       <c r="D220" s="5">
-        <v>6.7877091927090571</v>
+        <v>6.7578984131269282</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>87.552304054999993</v>
+        <v>87.554789751000001</v>
       </c>
       <c r="C221" s="5">
-        <v>0.27547486299999946</v>
+        <v>0.28154609300000288</v>
       </c>
       <c r="D221" s="5">
-        <v>3.8540502197483395</v>
+        <v>3.9406678682886831</v>
       </c>
       <c r="E221" s="5">
-        <v>2.7966015717043158</v>
+        <v>2.7990355936091449</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>88.278853302000002</v>
+        <v>88.280640032999997</v>
       </c>
       <c r="C222" s="5">
-        <v>0.72654924700000834</v>
+        <v>0.72585028199999613</v>
       </c>
       <c r="D222" s="5">
-        <v>10.425466806073146</v>
+        <v>10.414666188137399</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>88.674395746000002</v>
+        <v>88.676567392999999</v>
       </c>
       <c r="C223" s="5">
-        <v>0.39554244400000016</v>
+        <v>0.39592736000000173</v>
       </c>
       <c r="D223" s="5">
-        <v>5.5112222056832527</v>
+        <v>5.5166039258233601</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>87.760884974000007</v>
+        <v>87.760985052999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.91351077199999509</v>
+        <v>-0.91558234000000027</v>
       </c>
       <c r="D224" s="5">
-        <v>-11.685284366460413</v>
+        <v>-11.710026116818906</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>89.025217417999997</v>
+        <v>89.025143252999996</v>
       </c>
       <c r="C225" s="5">
-        <v>1.2643324439999901</v>
+        <v>1.2641581999999971</v>
       </c>
       <c r="D225" s="5">
-        <v>18.725658777008359</v>
+        <v>18.722847237258012</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>89.526246216999994</v>
+        <v>89.522050840999995</v>
       </c>
       <c r="C226" s="5">
-        <v>0.50102879899999664</v>
+        <v>0.49690758799999912</v>
       </c>
       <c r="D226" s="5">
-        <v>6.9665493664679667</v>
+        <v>6.907481655797465</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>88.742888328000006</v>
+        <v>88.739344380999995</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.78335788899998704</v>
+        <v>-0.78270645999999999</v>
       </c>
       <c r="D227" s="5">
-        <v>-10.009179003472802</v>
+        <v>-10.001698003485149</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>88.801743893999998</v>
+        <v>88.799469504000001</v>
       </c>
       <c r="C228" s="5">
-        <v>5.88555659999912E-2</v>
+        <v>6.0125123000005942E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>0.79876680156596436</v>
+        <v>0.81609374753424113</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>87.943838576999994</v>
+        <v>87.948597535999994</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.85790531700000372</v>
+        <v>-0.85087196800000697</v>
       </c>
       <c r="D229" s="5">
-        <v>-10.996501314920248</v>
+        <v>-10.911311483944996</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>87.875103441999997</v>
+        <v>87.874566406</v>
       </c>
       <c r="C230" s="5">
-        <v>-6.8735134999997172E-2</v>
+        <v>-7.4031129999994505E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>-0.93387462102715313</v>
+        <v>-1.0054420928242047</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>88.683069477999993</v>
+        <v>88.680321182</v>
       </c>
       <c r="C231" s="5">
-        <v>0.80796603599999628</v>
+        <v>0.80575477600000056</v>
       </c>
       <c r="D231" s="5">
-        <v>11.608791534910011</v>
+        <v>11.575475669001523</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>88.455221984999994</v>
+        <v>88.452986261000007</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.22784749299999874</v>
+        <v>-0.22733492099999353</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.0398845549829079</v>
+        <v>-3.0332347546994654</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>88.429948718000006</v>
+        <v>88.438390651000006</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.5273266999988664E-2</v>
+        <v>-1.4595610000000647E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-0.34232356515951912</v>
+        <v>-0.19783215825414091</v>
       </c>
       <c r="E233" s="5">
-        <v>1.002423262840324</v>
+        <v>1.0091976721238183</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>88.451354050000006</v>
+        <v>88.459407272000007</v>
       </c>
       <c r="C234" s="5">
-        <v>2.1405332000000499E-2</v>
+        <v>2.1016621000001123E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>0.29085873529219874</v>
+        <v>0.28554267330445082</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>88.633722452000001</v>
+        <v>88.638878473000005</v>
       </c>
       <c r="C235" s="5">
-        <v>0.18236840199999449</v>
+        <v>0.17947120099999836</v>
       </c>
       <c r="D235" s="5">
-        <v>2.5024021254486106</v>
+        <v>2.4619763145629747</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>89.046355316000003</v>
+        <v>89.044520611999999</v>
       </c>
       <c r="C236" s="5">
-        <v>0.41263286400000254</v>
+        <v>0.40564213899999402</v>
       </c>
       <c r="D236" s="5">
-        <v>5.731869168433934</v>
+        <v>5.6319684799529313</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>88.972136254999995</v>
+        <v>88.969664257000005</v>
       </c>
       <c r="C237" s="5">
-        <v>-7.4219061000007969E-2</v>
+        <v>-7.4856354999994323E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-0.99561317841141417</v>
+        <v>-1.004143278874492</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>89.389863285000004</v>
+        <v>89.38381579</v>
       </c>
       <c r="C238" s="5">
-        <v>0.41772703000000888</v>
+        <v>0.41415153299999474</v>
       </c>
       <c r="D238" s="5">
-        <v>5.7818254979934869</v>
+        <v>5.7312261099977668</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>90.858776556999999</v>
+        <v>90.849477183999994</v>
       </c>
       <c r="C239" s="5">
-        <v>1.4689132719999947</v>
+        <v>1.4656613939999943</v>
       </c>
       <c r="D239" s="5">
-        <v>21.602733779869009</v>
+        <v>21.552109423772372</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>90.258480270999996</v>
+        <v>90.248306878999998</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.60029628600000251</v>
+        <v>-0.60117030499999657</v>
       </c>
       <c r="D240" s="5">
-        <v>-7.6464516205513533</v>
+        <v>-7.6579382165866576</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>90.208604691000005</v>
+        <v>90.206443485999998</v>
       </c>
       <c r="C241" s="5">
-        <v>-4.987557999999126E-2</v>
+        <v>-4.186339299999986E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.66109168707924049</v>
+        <v>-0.55522485725869597</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>90.164294673000001</v>
+        <v>90.180651518000005</v>
       </c>
       <c r="C242" s="5">
-        <v>-4.4310018000004447E-2</v>
+        <v>-2.5791967999992949E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.58784423769945304</v>
+        <v>-0.34256684107564217</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>89.812949326999998</v>
+        <v>89.797072564000004</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.35134534600000222</v>
+        <v>-0.38357895400000075</v>
       </c>
       <c r="D243" s="5">
-        <v>-4.577141448815869</v>
+        <v>-4.9864115287027282</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>89.413952343000005</v>
+        <v>89.397973011999994</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.39899698399999295</v>
+        <v>-0.39909955200000979</v>
       </c>
       <c r="D244" s="5">
-        <v>-5.2026910292551793</v>
+        <v>-5.2048936706677313</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>90.409813885000005</v>
+        <v>90.447919428999995</v>
       </c>
       <c r="C245" s="5">
-        <v>0.9958615420000001</v>
+        <v>1.049946417000001</v>
       </c>
       <c r="D245" s="5">
-        <v>14.215065936486425</v>
+        <v>15.040540398594416</v>
       </c>
       <c r="E245" s="5">
-        <v>2.23890796693067</v>
+        <v>2.2722358052964742</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>90.635781213000001</v>
+        <v>90.675420115999998</v>
       </c>
       <c r="C246" s="5">
-        <v>0.22596732799999586</v>
+        <v>0.2275006870000027</v>
       </c>
       <c r="D246" s="5">
-        <v>3.0408152516595788</v>
+        <v>3.0604280981157306</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>90.810242853999995</v>
+        <v>90.803227109000005</v>
       </c>
       <c r="C247" s="5">
-        <v>0.17446164099999351</v>
+        <v>0.1278069930000072</v>
       </c>
       <c r="D247" s="5">
-        <v>2.3344492494907332</v>
+        <v>1.7045738001122412</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>90.763894659000002</v>
+        <v>90.754386772999993</v>
       </c>
       <c r="C248" s="5">
-        <v>-4.6348194999993098E-2</v>
+        <v>-4.884033600001203E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>-0.61074578968557391</v>
+        <v>-0.64353806756897169</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>88.640311224000001</v>
+        <v>88.633537305999994</v>
       </c>
       <c r="C249" s="5">
-        <v>-2.1235834350000005</v>
+        <v>-2.1208494669999993</v>
       </c>
       <c r="D249" s="5">
-        <v>-24.730715160353757</v>
+        <v>-24.705116540300931</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>88.489295470000002</v>
+        <v>88.479376334999998</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.15101575399999945</v>
+        <v>-0.15416097099999604</v>
       </c>
       <c r="D250" s="5">
-        <v>-2.0253813709213198</v>
+        <v>-2.0673179797209729</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>88.929331265000002</v>
+        <v>88.911151950000004</v>
       </c>
       <c r="C251" s="5">
-        <v>0.44003579500000001</v>
+        <v>0.4317756150000065</v>
       </c>
       <c r="D251" s="5">
-        <v>6.1332515163855961</v>
+        <v>6.015706511534602</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>89.003906341000004</v>
+        <v>88.985366550999998</v>
       </c>
       <c r="C252" s="5">
-        <v>7.4575076000002127E-2</v>
+        <v>7.4214600999994218E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>1.0109599963320948</v>
+        <v>1.0062574965733262</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>89.779085041000002</v>
+        <v>89.768848872999996</v>
       </c>
       <c r="C253" s="5">
-        <v>0.77517869999999789</v>
+        <v>0.78348232199999757</v>
       </c>
       <c r="D253" s="5">
-        <v>10.966856789835976</v>
+        <v>11.092502278312066</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>90.130494972999998</v>
+        <v>90.163273634999996</v>
       </c>
       <c r="C254" s="5">
-        <v>0.35140993199999571</v>
+        <v>0.39442476199999987</v>
       </c>
       <c r="D254" s="5">
-        <v>4.7994424445270134</v>
+        <v>5.401838342159726</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>91.673344451000006</v>
+        <v>91.646507812999999</v>
       </c>
       <c r="C255" s="5">
-        <v>1.5428494780000079</v>
+        <v>1.4832341780000036</v>
       </c>
       <c r="D255" s="5">
-        <v>22.590222973139305</v>
+        <v>21.628399113452158</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>90.579772968</v>
+        <v>90.551822009999995</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.0935714830000052</v>
+        <v>-1.0946858030000044</v>
       </c>
       <c r="D256" s="5">
-        <v>-13.411976644744373</v>
+        <v>-13.42843490319019</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>91.218217269999997</v>
+        <v>91.289115985999999</v>
       </c>
       <c r="C257" s="5">
-        <v>0.63844430199999636</v>
+        <v>0.73729397600000368</v>
       </c>
       <c r="D257" s="5">
-        <v>8.7938209854228955</v>
+        <v>10.220328051517203</v>
       </c>
       <c r="E257" s="5">
-        <v>0.89415446206788651</v>
+        <v>0.93003417028330038</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>91.105519455000007</v>
+        <v>91.178691946000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.11269781499998999</v>
+        <v>-0.11042403999999806</v>
       </c>
       <c r="D258" s="5">
-        <v>-1.4725369876633088</v>
+        <v>-1.4419115657389736</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>91.316259178999999</v>
+        <v>91.297819998999998</v>
       </c>
       <c r="C259" s="5">
-        <v>0.21073972399999263</v>
+        <v>0.11912805299999718</v>
       </c>
       <c r="D259" s="5">
-        <v>2.8113544661083401</v>
+        <v>1.5791563080435278</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>91.865249195999994</v>
+        <v>91.847477921999996</v>
       </c>
       <c r="C260" s="5">
-        <v>0.54899001699999417</v>
+        <v>0.54965792299999805</v>
       </c>
       <c r="D260" s="5">
-        <v>7.4577504254398574</v>
+        <v>7.468684455471486</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>92.358354132000002</v>
+        <v>92.344662361999994</v>
       </c>
       <c r="C261" s="5">
-        <v>0.49310493600000882</v>
+        <v>0.49718443999999806</v>
       </c>
       <c r="D261" s="5">
-        <v>6.6348421587135276</v>
+        <v>6.69271059551102</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>93.035318341999997</v>
+        <v>93.019334805</v>
       </c>
       <c r="C262" s="5">
-        <v>0.67696420999999418</v>
+        <v>0.67467244300000573</v>
       </c>
       <c r="D262" s="5">
-        <v>9.1591024923424627</v>
+        <v>9.1282475283620776</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>93.232547537000002</v>
+        <v>93.203667490000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.19722919500000557</v>
+        <v>0.18433268500000111</v>
       </c>
       <c r="D263" s="5">
-        <v>2.5737986744336583</v>
+        <v>2.4040818802495201</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>93.841717083000006</v>
+        <v>93.812972767000005</v>
       </c>
       <c r="C264" s="5">
-        <v>0.60916954600000395</v>
+        <v>0.60930527700000425</v>
       </c>
       <c r="D264" s="5">
-        <v>8.1286382479963457</v>
+        <v>8.1331255905900068</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>95.050806738000006</v>
+        <v>95.028554249999999</v>
       </c>
       <c r="C265" s="5">
-        <v>1.2090896549999997</v>
+        <v>1.215581482999994</v>
       </c>
       <c r="D265" s="5">
-        <v>16.605312770305879</v>
+        <v>16.706403522489421</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>94.801259446000003</v>
+        <v>94.854162948999999</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.24954729200000259</v>
+        <v>-0.174391301</v>
       </c>
       <c r="D266" s="5">
-        <v>-3.1053948750160987</v>
+        <v>-2.1800837545570939</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>95.562625453999999</v>
+        <v>95.524903726999995</v>
       </c>
       <c r="C267" s="5">
-        <v>0.76136600799999599</v>
+        <v>0.67074077799999543</v>
       </c>
       <c r="D267" s="5">
-        <v>10.074720248459833</v>
+        <v>8.823465771323713</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>95.806916013999995</v>
+        <v>95.767789765000003</v>
       </c>
       <c r="C268" s="5">
-        <v>0.24429055999999605</v>
+        <v>0.24288603800000885</v>
       </c>
       <c r="D268" s="5">
-        <v>3.1111077849424573</v>
+        <v>3.0942085473051328</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>95.680606065999996</v>
+        <v>95.787864142999993</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.12630994799999939</v>
+        <v>2.0074377999989679E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-1.5706349553289423</v>
+        <v>0.25182835658754676</v>
       </c>
       <c r="E269" s="5">
-        <v>4.8919929916977134</v>
+        <v>4.9280224793609717</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>95.633522600000006</v>
+        <v>95.743940312000007</v>
       </c>
       <c r="C270" s="5">
-        <v>-4.7083465999989471E-2</v>
+        <v>-4.3923830999986535E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-0.58891236879070608</v>
+        <v>-0.54887816243999188</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>96.018456408000006</v>
+        <v>95.985518181000003</v>
       </c>
       <c r="C271" s="5">
-        <v>0.38493380799999954</v>
+        <v>0.24157786899999678</v>
       </c>
       <c r="D271" s="5">
-        <v>4.938488219361914</v>
+        <v>3.0701728108388116</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>96.578582146000002</v>
+        <v>96.550604433000004</v>
       </c>
       <c r="C272" s="5">
-        <v>0.56012573799999643</v>
+        <v>0.5650862520000004</v>
       </c>
       <c r="D272" s="5">
-        <v>7.2292489133248594</v>
+        <v>7.2979433633097779</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>96.554138174000002</v>
+        <v>96.531442855999998</v>
       </c>
       <c r="C273" s="5">
-        <v>-2.4443972000000258E-2</v>
+        <v>-1.9161577000005536E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.30329673115079281</v>
+        <v>-0.23789400821659923</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>96.848932970999996</v>
+        <v>96.830653718999997</v>
       </c>
       <c r="C274" s="5">
-        <v>0.29479479699999445</v>
+        <v>0.29921086299999899</v>
       </c>
       <c r="D274" s="5">
-        <v>3.725940652639248</v>
+        <v>3.7836151315519428</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>98.599842010000003</v>
+        <v>98.562074359999997</v>
       </c>
       <c r="C275" s="5">
-        <v>1.7509090390000068</v>
+        <v>1.7314206409999997</v>
       </c>
       <c r="D275" s="5">
-        <v>23.987112383077445</v>
+        <v>23.698278574807198</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>97.601592779000001</v>
+        <v>97.560228409999993</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.99824923100000262</v>
+        <v>-1.0018459500000034</v>
       </c>
       <c r="D276" s="5">
-        <v>-11.494913263869478</v>
+        <v>-11.538218966566816</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>98.450989085000003</v>
+        <v>98.425395180999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.84939630600000271</v>
+        <v>0.8651667710000055</v>
       </c>
       <c r="D277" s="5">
-        <v>10.957878059604308</v>
+        <v>11.176322675232718</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>98.851075585000004</v>
+        <v>98.903607102999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.40008650000000046</v>
+        <v>0.47821192199999984</v>
       </c>
       <c r="D278" s="5">
-        <v>4.987063013802695</v>
+        <v>5.9887001233609016</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>98.556724152000001</v>
+        <v>98.526047961000003</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.29435143300000277</v>
+        <v>-0.37755914199999552</v>
       </c>
       <c r="D279" s="5">
-        <v>-3.5153271473251202</v>
+        <v>-4.4859671045173855</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>98.908831563000007</v>
+        <v>98.869164521000002</v>
       </c>
       <c r="C280" s="5">
-        <v>0.35210741100000575</v>
+        <v>0.34311655999999857</v>
       </c>
       <c r="D280" s="5">
-        <v>4.3724165146974414</v>
+        <v>4.2599749271678977</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>100.90285915</v>
+        <v>101.04172794999999</v>
       </c>
       <c r="C281" s="5">
-        <v>1.9940275869999908</v>
+        <v>2.1725634289999931</v>
       </c>
       <c r="D281" s="5">
-        <v>27.063499372324749</v>
+        <v>29.801229087571745</v>
       </c>
       <c r="E281" s="5">
-        <v>5.4580058579454693</v>
+        <v>5.4848950375974592</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>99.137274552999997</v>
+        <v>99.251363518000005</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.7655845970000001</v>
+        <v>-1.7903644319999898</v>
       </c>
       <c r="D282" s="5">
-        <v>-19.090031159671959</v>
+        <v>-19.308348102629104</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>100.23266992000001</v>
+        <v>100.19694862999999</v>
       </c>
       <c r="C283" s="5">
-        <v>1.0953953670000089</v>
+        <v>0.94558511199998918</v>
       </c>
       <c r="D283" s="5">
-        <v>14.095333932835775</v>
+        <v>12.051111337397824</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>100.23253151999999</v>
+        <v>100.19978419</v>
       </c>
       <c r="C284" s="5">
-        <v>-1.384000000115293E-4</v>
+        <v>2.8355600000082859E-3</v>
       </c>
       <c r="D284" s="5">
-        <v>-1.6569322047188528E-3</v>
+        <v>3.396512288889042E-2</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>100.59788499</v>
+        <v>100.56773468999999</v>
       </c>
       <c r="C285" s="5">
-        <v>0.36535347000000229</v>
+        <v>0.36795049999999208</v>
       </c>
       <c r="D285" s="5">
-        <v>4.4628353881899452</v>
+        <v>4.4967005934800408</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>101.47947322</v>
+        <v>101.46183765000001</v>
       </c>
       <c r="C286" s="5">
-        <v>0.88158823000000552</v>
+        <v>0.8941029600000121</v>
       </c>
       <c r="D286" s="5">
-        <v>11.038158116775509</v>
+        <v>11.206116469532335</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>101.46199009</v>
+        <v>101.42142527</v>
       </c>
       <c r="C287" s="5">
-        <v>-1.7483130000002234E-2</v>
+        <v>-4.0412380000006465E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-0.20654312944918818</v>
+        <v>-0.47691587735984031</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>102.03998717</v>
+        <v>101.98738007</v>
       </c>
       <c r="C288" s="5">
-        <v>0.57799708000000294</v>
+        <v>0.56595480000000009</v>
       </c>
       <c r="D288" s="5">
-        <v>7.0543274474052842</v>
+        <v>6.9056633811756196</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>101.92179658000001</v>
+        <v>101.89218502</v>
       </c>
       <c r="C289" s="5">
-        <v>-0.11819058999999754</v>
+        <v>-9.5195050000000947E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-1.3811121306481988</v>
+        <v>-1.1143480413217555</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>102.39881407</v>
+        <v>102.45311835</v>
       </c>
       <c r="C290" s="5">
-        <v>0.47701748999999438</v>
+        <v>0.56093332999999745</v>
       </c>
       <c r="D290" s="5">
-        <v>5.763125877498898</v>
+        <v>6.8099400868040449</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>102.34282325</v>
+        <v>102.31860811</v>
       </c>
       <c r="C291" s="5">
-        <v>-5.5990820000005215E-2</v>
+        <v>-0.13451023999999734</v>
       </c>
       <c r="D291" s="5">
-        <v>-0.65418033756194927</v>
+        <v>-1.5641478781937668</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>103.18917092</v>
+        <v>103.14104722</v>
       </c>
       <c r="C292" s="5">
-        <v>0.84634767000000011</v>
+        <v>0.8224391100000048</v>
       </c>
       <c r="D292" s="5">
-        <v>10.387718435697657</v>
+        <v>10.083684303512385</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>103.4041708</v>
+        <v>103.57231015000001</v>
       </c>
       <c r="C293" s="5">
-        <v>0.21499988000000769</v>
+        <v>0.4312629300000026</v>
       </c>
       <c r="D293" s="5">
-        <v>2.5291127061681795</v>
+        <v>5.134564172419398</v>
       </c>
       <c r="E293" s="5">
-        <v>2.4789304000609302</v>
+        <v>2.5044922046981055</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>103.78248756000001</v>
+        <v>103.89174113999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.37831676000000414</v>
+        <v>0.31943098999998654</v>
       </c>
       <c r="D294" s="5">
-        <v>4.4797769443074786</v>
+        <v>3.7643903958045843</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>104.24125083</v>
+        <v>104.19669392</v>
       </c>
       <c r="C295" s="5">
-        <v>0.45876326999999151</v>
+        <v>0.30495278000000781</v>
       </c>
       <c r="D295" s="5">
-        <v>5.4354012264544282</v>
+        <v>3.579777864045397</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>104.87941781000001</v>
+        <v>104.84244628</v>
       </c>
       <c r="C296" s="5">
-        <v>0.63816698000000827</v>
+        <v>0.64575236000000302</v>
       </c>
       <c r="D296" s="5">
-        <v>7.5989038019092181</v>
+        <v>7.6957280927507421</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>105.46804272</v>
+        <v>105.43497413999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.58862490999999295</v>
+        <v>0.59252785999998991</v>
       </c>
       <c r="D297" s="5">
-        <v>6.9467083835238919</v>
+        <v>6.9967536821341048</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>105.46262899</v>
+        <v>105.44884415999999</v>
       </c>
       <c r="C298" s="5">
-        <v>-5.4137300000007826E-3</v>
+        <v>1.3870019999998817E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-6.157924310435936E-2</v>
+        <v>0.15797482598316481</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>105.92070094</v>
+        <v>105.88216099</v>
       </c>
       <c r="C299" s="5">
-        <v>0.45807195000000434</v>
+        <v>0.43331683000000965</v>
       </c>
       <c r="D299" s="5">
-        <v>5.3384766480463197</v>
+        <v>5.0441018245767966</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>105.82775504999999</v>
+        <v>105.77199258</v>
       </c>
       <c r="C300" s="5">
-        <v>-9.2945890000009967E-2</v>
+        <v>-0.11016840999999999</v>
       </c>
       <c r="D300" s="5">
-        <v>-1.0479381232406881</v>
+        <v>-1.2414571313008382</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>105.98514045</v>
+        <v>105.96126895</v>
       </c>
       <c r="C301" s="5">
-        <v>0.15738540000000967</v>
+        <v>0.18927637000000175</v>
       </c>
       <c r="D301" s="5">
-        <v>1.7992913776990305</v>
+        <v>2.1686316211406265</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>106.3379697</v>
+        <v>106.37240009</v>
       </c>
       <c r="C302" s="5">
-        <v>0.35282924999999921</v>
+        <v>0.41113113999999484</v>
       </c>
       <c r="D302" s="5">
-        <v>4.0688159449688621</v>
+        <v>4.7566721114777</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>106.9548284</v>
+        <v>106.95074547</v>
       </c>
       <c r="C303" s="5">
-        <v>0.61685869999999454</v>
+        <v>0.5783453800000018</v>
       </c>
       <c r="D303" s="5">
-        <v>7.187557278252843</v>
+        <v>6.7230656587036197</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>107.38061007</v>
+        <v>107.33990587</v>
       </c>
       <c r="C304" s="5">
-        <v>0.42578167000000633</v>
+        <v>0.38916039999999441</v>
       </c>
       <c r="D304" s="5">
-        <v>4.8831352394716143</v>
+        <v>4.4548786100023108</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>107.43521912999999</v>
+        <v>107.60685814</v>
       </c>
       <c r="C305" s="5">
-        <v>5.4609059999989995E-2</v>
+        <v>0.26695227000000443</v>
       </c>
       <c r="D305" s="5">
-        <v>0.61197712232654577</v>
+        <v>3.0255385817615776</v>
       </c>
       <c r="E305" s="5">
-        <v>3.8983421063321311</v>
+        <v>3.8953924887423108</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>107.24067896</v>
+        <v>107.31112044</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.19454016999999624</v>
+        <v>-0.29573770000000366</v>
       </c>
       <c r="D306" s="5">
-        <v>-2.1514101256608464</v>
+        <v>-3.2485822317053215</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>107.43695873</v>
+        <v>107.40038736</v>
       </c>
       <c r="C307" s="5">
-        <v>0.19627977000000385</v>
+        <v>8.9266920000000027E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>2.2185729592200998</v>
+        <v>1.0028015745227714</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>107.76888340000001</v>
+        <v>107.73625665</v>
       </c>
       <c r="C308" s="5">
-        <v>0.33192467000000647</v>
+        <v>0.33586929000000509</v>
       </c>
       <c r="D308" s="5">
-        <v>3.7710294041906733</v>
+        <v>3.8179400869819302</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>108.37958481</v>
+        <v>108.34891897999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.61070140999999012</v>
+        <v>0.61266232999999204</v>
       </c>
       <c r="D309" s="5">
-        <v>7.0161192023985297</v>
+        <v>7.0415554289194882</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>108.79523913</v>
+        <v>108.7843895</v>
       </c>
       <c r="C310" s="5">
-        <v>0.41565432000000158</v>
+        <v>0.43547052000000974</v>
       </c>
       <c r="D310" s="5">
-        <v>4.7005342473114942</v>
+        <v>4.9310344230177439</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>108.69361665</v>
+        <v>108.66272841</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.10162248000000318</v>
+        <v>-0.12166109000000347</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.1151446905712459</v>
+        <v>-1.3338185634079958</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>108.44699294999999</v>
+        <v>108.3985771</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.24662370000000067</v>
+        <v>-0.26415131000000258</v>
       </c>
       <c r="D312" s="5">
-        <v>-2.6890537195000119</v>
+        <v>-2.8784262439485619</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>108.91598924</v>
+        <v>108.89790526</v>
       </c>
       <c r="C313" s="5">
-        <v>0.46899629000000687</v>
+        <v>0.49932816000000457</v>
       </c>
       <c r="D313" s="5">
-        <v>5.3148256130711502</v>
+        <v>5.6699087867700726</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>109.55984331000001</v>
+        <v>109.57450167</v>
       </c>
       <c r="C314" s="5">
-        <v>0.64385407000000328</v>
+        <v>0.67659641000000192</v>
       </c>
       <c r="D314" s="5">
-        <v>7.3290154083871739</v>
+        <v>7.7158817006679925</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>109.92452858</v>
+        <v>109.93488107</v>
       </c>
       <c r="C315" s="5">
-        <v>0.3646852699999954</v>
+        <v>0.36037939999999935</v>
       </c>
       <c r="D315" s="5">
-        <v>4.0683123815288491</v>
+        <v>4.0188577550832161</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>109.43853305</v>
+        <v>109.41249642</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.48599552999999673</v>
+        <v>-0.52238465000000645</v>
       </c>
       <c r="D316" s="5">
-        <v>-5.1782831565915348</v>
+        <v>-5.5554294524035814</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>108.7946527</v>
+        <v>108.94190694</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.64388035000000343</v>
+        <v>-0.470589480000001</v>
       </c>
       <c r="D317" s="5">
-        <v>-6.8361460612885283</v>
+        <v>-5.0409090259724731</v>
       </c>
       <c r="E317" s="5">
-        <v>1.2653518846134082</v>
+        <v>1.2406725956658482</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>109.53180093</v>
+        <v>109.56528172</v>
       </c>
       <c r="C318" s="5">
-        <v>0.73714823000000251</v>
+        <v>0.62337478000000601</v>
       </c>
       <c r="D318" s="5">
-        <v>8.4406568301140794</v>
+        <v>7.0867753984080961</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>109.87118705</v>
+        <v>109.84487917</v>
       </c>
       <c r="C319" s="5">
-        <v>0.33938612000000035</v>
+        <v>0.27959744999999714</v>
       </c>
       <c r="D319" s="5">
-        <v>3.7822444688241807</v>
+        <v>3.1056034969956237</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>110.45912794</v>
+        <v>110.43373776</v>
       </c>
       <c r="C320" s="5">
-        <v>0.58794088999999872</v>
+        <v>0.58885859000000096</v>
       </c>
       <c r="D320" s="5">
-        <v>6.6138244088122633</v>
+        <v>6.6260875579800427</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>110.86657278</v>
+        <v>110.84067588000001</v>
       </c>
       <c r="C321" s="5">
-        <v>0.40744483999999659</v>
+        <v>0.40693812000000662</v>
       </c>
       <c r="D321" s="5">
-        <v>4.5172913620247002</v>
+        <v>4.5126174810782738</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>110.93823905000001</v>
+        <v>110.93285559</v>
       </c>
       <c r="C322" s="5">
-        <v>7.1666270000008581E-2</v>
+        <v>9.2179709999996362E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>0.7784667294640446</v>
+        <v>1.0025472641150612</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>111.18913732999999</v>
+        <v>111.16724209</v>
       </c>
       <c r="C323" s="5">
-        <v>0.25089827999998704</v>
+        <v>0.23438649999999939</v>
       </c>
       <c r="D323" s="5">
-        <v>2.7479376735249694</v>
+        <v>2.5651141074234385</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>111.4404219</v>
+        <v>111.39990213</v>
       </c>
       <c r="C324" s="5">
-        <v>0.25128457000000992</v>
+        <v>0.23266003999999896</v>
       </c>
       <c r="D324" s="5">
-        <v>2.7459335381796457</v>
+        <v>2.5405713794921958</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>111.47447278</v>
+        <v>111.46599481</v>
       </c>
       <c r="C325" s="5">
-        <v>3.4050879999995232E-2</v>
+        <v>6.6092679999997017E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>0.36727960858684572</v>
+        <v>0.71427827061525395</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>112.22722204999999</v>
+        <v>112.21846782999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.75274926999999536</v>
+        <v>0.7524730199999965</v>
       </c>
       <c r="D326" s="5">
-        <v>8.4110202845639748</v>
+        <v>8.4084814685858831</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>112.25653359</v>
+        <v>112.27827318999999</v>
       </c>
       <c r="C327" s="5">
-        <v>2.9311540000009018E-2</v>
+        <v>5.9805359999998586E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>0.31386697728963409</v>
+        <v>0.64140213204952889</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>112.02363068</v>
+        <v>112.01859027</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.23290291000000707</v>
+        <v>-0.25968291999998883</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.4614713603223981</v>
+        <v>-2.7403867656110581</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>111.6681239</v>
+        <v>111.78215959000001</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.35550677999999891</v>
+        <v>-0.23643067999999801</v>
       </c>
       <c r="D329" s="5">
-        <v>-3.7424266715158971</v>
+        <v>-2.5035697031979054</v>
       </c>
       <c r="E329" s="5">
-        <v>2.6411878972798064</v>
+        <v>2.6071258800016039</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>114.27332695</v>
+        <v>114.27035925</v>
       </c>
       <c r="C330" s="5">
-        <v>2.6052030500000001</v>
+        <v>2.4881996599999923</v>
       </c>
       <c r="D330" s="5">
-        <v>31.882697675309114</v>
+        <v>30.236634135701522</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>113.57230807000001</v>
+        <v>113.56051238000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.70101887999999235</v>
+        <v>-0.70984686999999269</v>
       </c>
       <c r="D331" s="5">
-        <v>-7.1181274301531872</v>
+        <v>-7.2049078058995182</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>113.32328789</v>
+        <v>113.30968774</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.24902018000000226</v>
+        <v>-0.25082464000000471</v>
       </c>
       <c r="D332" s="5">
-        <v>-2.5996371504445226</v>
+        <v>-2.6185151951139796</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>113.6111101</v>
+        <v>113.59159402</v>
       </c>
       <c r="C333" s="5">
-        <v>0.28782221000000163</v>
+        <v>0.28190628000000117</v>
       </c>
       <c r="D333" s="5">
-        <v>3.0907368965507498</v>
+        <v>3.0267061789604588</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>114.1384589</v>
+        <v>114.13434997</v>
       </c>
       <c r="C334" s="5">
-        <v>0.52734879999999862</v>
+        <v>0.5427559500000001</v>
       </c>
       <c r="D334" s="5">
-        <v>5.7144640337365882</v>
+        <v>5.8868694800173094</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>114.60053717</v>
+        <v>114.58361892000001</v>
       </c>
       <c r="C335" s="5">
-        <v>0.46207826999999213</v>
+        <v>0.449268950000004</v>
       </c>
       <c r="D335" s="5">
-        <v>4.9677255570377721</v>
+        <v>4.8271981269778941</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>115.68995588</v>
+        <v>115.65959671</v>
       </c>
       <c r="C336" s="5">
-        <v>1.0894187100000039</v>
+        <v>1.075977789999996</v>
       </c>
       <c r="D336" s="5">
-        <v>12.023213219232343</v>
+        <v>11.868977635175892</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>115.55174083999999</v>
+        <v>115.54235491</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.13821504000000573</v>
+        <v>-0.11724180000000217</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.4242597367615351</v>
+        <v>-1.2096568468363822</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>115.36428648</v>
+        <v>115.35534723000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.18745435999998961</v>
+        <v>-0.18700767999999357</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.9294299890594613</v>
+        <v>-1.9250282235726002</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>115.70566959999999</v>
+        <v>115.72112376</v>
       </c>
       <c r="C339" s="5">
-        <v>0.34138311999998905</v>
+        <v>0.36577652999999088</v>
       </c>
       <c r="D339" s="5">
-        <v>3.6093783034336413</v>
+        <v>3.8721065516556186</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>116.28621332</v>
+        <v>116.28912155</v>
       </c>
       <c r="C340" s="5">
-        <v>0.58054372000000853</v>
+        <v>0.56799779000000683</v>
       </c>
       <c r="D340" s="5">
-        <v>6.1898637711315319</v>
+        <v>6.051635274606193</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>116.60933623</v>
+        <v>116.69690052999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.32312290999999504</v>
+        <v>0.40777897999998913</v>
       </c>
       <c r="D341" s="5">
-        <v>3.3858577902275533</v>
+        <v>4.2900264653223941</v>
       </c>
       <c r="E341" s="5">
-        <v>4.4249085212758832</v>
+        <v>4.3967131767953971</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>117.57740239</v>
+        <v>117.57374136</v>
       </c>
       <c r="C342" s="5">
-        <v>0.96806616000000645</v>
+        <v>0.87684083000000612</v>
       </c>
       <c r="D342" s="5">
-        <v>10.429843170680119</v>
+        <v>9.3987105770460655</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>118.02882406000001</v>
+        <v>118.0185609</v>
       </c>
       <c r="C343" s="5">
-        <v>0.451421670000002</v>
+        <v>0.44481953999999746</v>
       </c>
       <c r="D343" s="5">
-        <v>4.7057731763618493</v>
+        <v>4.6356595453394212</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>118.14236771</v>
+        <v>118.13532815000001</v>
       </c>
       <c r="C344" s="5">
-        <v>0.11354364999999689</v>
+        <v>0.11676725000000943</v>
       </c>
       <c r="D344" s="5">
-        <v>1.1605267498348448</v>
+        <v>1.1937589476492372</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>117.97947721</v>
+        <v>117.96768964</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.16289050000000316</v>
+        <v>-0.16763851000000329</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.6420283142825953</v>
+        <v>-1.6896179518797294</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>118.37861413</v>
+        <v>118.37698168</v>
       </c>
       <c r="C346" s="5">
-        <v>0.39913692000000367</v>
+        <v>0.40929203999999686</v>
       </c>
       <c r="D346" s="5">
-        <v>4.1361236033509829</v>
+        <v>4.243806246901527</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>119.0518962</v>
+        <v>119.03404745</v>
       </c>
       <c r="C347" s="5">
-        <v>0.67328206999999907</v>
+        <v>0.65706577000000266</v>
       </c>
       <c r="D347" s="5">
-        <v>7.0426342457987623</v>
+        <v>6.8678969543018331</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>118.88023844999999</v>
+        <v>118.85006652</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.17165775000000849</v>
+        <v>-0.18398093000000415</v>
       </c>
       <c r="D348" s="5">
-        <v>-1.7165922996353666</v>
+        <v>-1.8390532370713641</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>119.61199565</v>
+        <v>119.60382420000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.7317572000000041</v>
+        <v>0.75375768000000676</v>
       </c>
       <c r="D349" s="5">
-        <v>7.6417689312576309</v>
+        <v>7.881665328325127</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>119.5071363</v>
+        <v>119.49846773</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.10485934999999813</v>
+        <v>-0.10535647000000381</v>
       </c>
       <c r="D350" s="5">
-        <v>-1.0469374368435536</v>
+        <v>-1.051948283177695</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>119.87054126</v>
+        <v>119.88101825</v>
       </c>
       <c r="C351" s="5">
-        <v>0.36340495999999689</v>
+        <v>0.38255051999999523</v>
       </c>
       <c r="D351" s="5">
-        <v>3.7106890132103443</v>
+        <v>3.9099267064826693</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>119.86146721</v>
+        <v>119.87981424</v>
       </c>
       <c r="C352" s="5">
-        <v>-9.0740499999952817E-3</v>
+        <v>-1.2040099999950371E-3</v>
       </c>
       <c r="D352" s="5">
-        <v>-9.0800688204062396E-2</v>
+        <v>-1.2051384067490734E-2</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>120.44859313000001</v>
+        <v>120.5032842</v>
       </c>
       <c r="C353" s="5">
-        <v>0.58712592000000541</v>
+        <v>0.62346995999999422</v>
       </c>
       <c r="D353" s="5">
-        <v>6.0390201152540568</v>
+        <v>6.4225998745274904</v>
       </c>
       <c r="E353" s="5">
-        <v>3.2924095309379675</v>
+        <v>3.2617692952534583</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>120.95019057</v>
+        <v>120.95137597</v>
       </c>
       <c r="C354" s="5">
-        <v>0.50159743999999762</v>
+        <v>0.44809177000000489</v>
       </c>
       <c r="D354" s="5">
-        <v>5.1133562800221855</v>
+        <v>4.5546036765077957</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>121.65756146</v>
+        <v>121.65361088</v>
       </c>
       <c r="C355" s="5">
-        <v>0.70737088999999287</v>
+        <v>0.70223491000000138</v>
       </c>
       <c r="D355" s="5">
-        <v>7.2483455519199325</v>
+        <v>7.193953346517401</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>121.74191696</v>
+        <v>121.74422595999999</v>
       </c>
       <c r="C356" s="5">
-        <v>8.4355500000000916E-2</v>
+        <v>9.0615079999992076E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>0.83524223093214278</v>
+        <v>0.89750459996251752</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>119.9007926</v>
+        <v>119.89430038</v>
       </c>
       <c r="C357" s="5">
-        <v>-1.8411243599999949</v>
+        <v>-1.8499255799999901</v>
       </c>
       <c r="D357" s="5">
-        <v>-16.711888092297489</v>
+        <v>-16.784930604535997</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>120.73322278000001</v>
+        <v>120.73253122</v>
       </c>
       <c r="C358" s="5">
-        <v>0.83243018000000291</v>
+        <v>0.83823083999999426</v>
       </c>
       <c r="D358" s="5">
-        <v>8.6567910792140665</v>
+        <v>8.7199434271340248</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>121.12684435</v>
+        <v>121.10572500000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.39362156999999343</v>
+        <v>0.37319378000000825</v>
       </c>
       <c r="D359" s="5">
-        <v>3.9832320572330548</v>
+        <v>3.7730104573706624</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>121.75144808</v>
+        <v>121.71422348999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.62460373000000402</v>
+        <v>0.60849848999998812</v>
       </c>
       <c r="D360" s="5">
-        <v>6.3664802619048944</v>
+        <v>6.1988724408957196</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>122.80274531000001</v>
+        <v>122.7948109</v>
       </c>
       <c r="C361" s="5">
-        <v>1.051297230000003</v>
+        <v>1.0805874100000068</v>
       </c>
       <c r="D361" s="5">
-        <v>10.868273747882373</v>
+        <v>11.189603879863164</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>123.31675355</v>
+        <v>123.30717894</v>
       </c>
       <c r="C362" s="5">
-        <v>0.51400823999999545</v>
+        <v>0.51236803999999836</v>
       </c>
       <c r="D362" s="5">
-        <v>5.140027420297133</v>
+        <v>5.1235860808801048</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>124.06029459</v>
+        <v>124.063729</v>
       </c>
       <c r="C363" s="5">
-        <v>0.74354103999999666</v>
+        <v>0.75655005999999503</v>
       </c>
       <c r="D363" s="5">
-        <v>7.4802584439221276</v>
+        <v>7.6161930621692298</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>124.89438850000001</v>
+        <v>124.93987542000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.8340939100000071</v>
+        <v>0.87614642000001197</v>
       </c>
       <c r="D364" s="5">
-        <v>8.3730795706597139</v>
+        <v>8.8115144090580735</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>124.70458404</v>
+        <v>124.72604871999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.18980446000000484</v>
+        <v>-0.21382670000001269</v>
       </c>
       <c r="D365" s="5">
-        <v>-1.808497552286914</v>
+        <v>-2.0345025081048296</v>
       </c>
       <c r="E365" s="5">
-        <v>3.5334500797419066</v>
+        <v>3.5042733880940924</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>125.47041486000001</v>
+        <v>125.48190113</v>
       </c>
       <c r="C366" s="5">
-        <v>0.76583082000000502</v>
+        <v>0.75585241000000281</v>
       </c>
       <c r="D366" s="5">
-        <v>7.623470007332922</v>
+        <v>7.5194682498657572</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>125.23233746</v>
+        <v>125.23498772000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.23807740000000877</v>
+        <v>-0.24691340999999056</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.2533609189667292</v>
+        <v>-2.3358777200712222</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>121.38462346999999</v>
+        <v>121.39383315000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-3.8477139900000026</v>
+        <v>-3.8411545700000005</v>
       </c>
       <c r="D368" s="5">
-        <v>-31.235187231846574</v>
+        <v>-31.190029837169554</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>72.323190893000003</v>
+        <v>72.320805031000006</v>
       </c>
       <c r="C369" s="5">
-        <v>-49.061432576999991</v>
+        <v>-49.073028119</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.799844816739252</v>
+        <v>-99.800106109016625</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>85.195745127999999</v>
+        <v>85.199394029999993</v>
       </c>
       <c r="C370" s="5">
-        <v>12.872554234999996</v>
+        <v>12.878588998999987</v>
       </c>
       <c r="D370" s="5">
-        <v>613.97650500264945</v>
+        <v>614.62638910379508</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>96.200513285</v>
+        <v>96.180857349999997</v>
       </c>
       <c r="C371" s="5">
-        <v>11.004768157000001</v>
+        <v>10.981463320000003</v>
       </c>
       <c r="D371" s="5">
-        <v>329.64899807479037</v>
+        <v>328.37651896176067</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>96.889034430999999</v>
+        <v>96.844524299</v>
       </c>
       <c r="C372" s="5">
-        <v>0.68852114599999936</v>
+        <v>0.66366694900000311</v>
       </c>
       <c r="D372" s="5">
-        <v>8.934855933898934</v>
+        <v>8.6018227767057365</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>98.092337723</v>
+        <v>98.085688227999995</v>
       </c>
       <c r="C373" s="5">
-        <v>1.2033032920000011</v>
+        <v>1.2411639289999954</v>
       </c>
       <c r="D373" s="5">
-        <v>15.964612734348238</v>
+        <v>16.510987057566815</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>101.30577482</v>
+        <v>101.296814</v>
       </c>
       <c r="C374" s="5">
-        <v>3.2134370969999964</v>
+        <v>3.2111257720000026</v>
       </c>
       <c r="D374" s="5">
-        <v>47.22766146140107</v>
+        <v>47.191153475806487</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>106.11700891</v>
+        <v>106.11784254</v>
       </c>
       <c r="C375" s="5">
-        <v>4.8112340899999992</v>
+        <v>4.8210285400000004</v>
       </c>
       <c r="D375" s="5">
-        <v>74.505681621482893</v>
+        <v>74.707483877933242</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>106.76303082</v>
+        <v>106.81850587</v>
       </c>
       <c r="C376" s="5">
-        <v>0.64602191000000175</v>
+        <v>0.70066332999999759</v>
       </c>
       <c r="D376" s="5">
-        <v>7.5550306216246144</v>
+        <v>8.2173874935991051</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>107.49383911</v>
+        <v>107.5044535</v>
       </c>
       <c r="C377" s="5">
-        <v>0.73080828999999881</v>
+        <v>0.68594763000000114</v>
       </c>
       <c r="D377" s="5">
-        <v>8.5305880838107306</v>
+        <v>7.9840177054286032</v>
       </c>
       <c r="E377" s="5">
-        <v>-13.80121273206727</v>
+        <v>-13.807536915292729</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>106.97556093</v>
+        <v>106.98919943999999</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.51827817999999581</v>
+        <v>-0.51525406000000373</v>
       </c>
       <c r="D378" s="5">
-        <v>-5.6347744053321218</v>
+        <v>-5.6022191209674226</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>104.51990368</v>
+        <v>104.52466621000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-2.4556572500000016</v>
+        <v>-2.4645332299999865</v>
       </c>
       <c r="D379" s="5">
-        <v>-24.321390962430968</v>
+        <v>-24.395748573447417</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>108.60757259</v>
+        <v>108.62081702</v>
       </c>
       <c r="C380" s="5">
-        <v>4.087668910000005</v>
+        <v>4.0961508099999975</v>
       </c>
       <c r="D380" s="5">
-        <v>58.464971329976322</v>
+        <v>58.610271822549805</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>109.36179232000001</v>
+        <v>109.35905735999999</v>
       </c>
       <c r="C381" s="5">
-        <v>0.75421973000000264</v>
+        <v>0.73824033999999017</v>
       </c>
       <c r="D381" s="5">
-        <v>8.6591102107257854</v>
+        <v>8.4676711141882919</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>110.6478913</v>
+        <v>110.65259156</v>
       </c>
       <c r="C382" s="5">
-        <v>1.2860989799999913</v>
+        <v>1.2935342000000105</v>
       </c>
       <c r="D382" s="5">
-        <v>15.061563011360523</v>
+        <v>15.154782966235558</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>113.59923492</v>
+        <v>113.57144968999999</v>
       </c>
       <c r="C383" s="5">
-        <v>2.9513436200000029</v>
+        <v>2.9188581299999896</v>
       </c>
       <c r="D383" s="5">
-        <v>37.14727325736029</v>
+        <v>36.675589106079997</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>115.76155134</v>
+        <v>115.69555196</v>
       </c>
       <c r="C384" s="5">
-        <v>2.1623164199999962</v>
+        <v>2.1241022700000087</v>
       </c>
       <c r="D384" s="5">
-        <v>25.39123533527512</v>
+        <v>24.902150374668473</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>115.41571338</v>
+        <v>115.40142727999999</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.34583795999999722</v>
+        <v>-0.29412468000001013</v>
       </c>
       <c r="D385" s="5">
-        <v>-3.5266799139839211</v>
+        <v>-3.0083798137539697</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>115.8738295</v>
+        <v>115.86079539000001</v>
       </c>
       <c r="C386" s="5">
-        <v>0.45811611999999968</v>
+        <v>0.45936811000001398</v>
       </c>
       <c r="D386" s="5">
-        <v>4.8684957579144372</v>
+        <v>4.8827111956355917</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>117.41589078</v>
+        <v>117.4179647</v>
       </c>
       <c r="C387" s="5">
-        <v>1.5420612799999986</v>
+        <v>1.5571693099999919</v>
       </c>
       <c r="D387" s="5">
-        <v>17.192064538566655</v>
+        <v>17.375244534264979</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>117.98490983000001</v>
+        <v>118.06131874</v>
       </c>
       <c r="C388" s="5">
-        <v>0.56901905000000852</v>
+        <v>0.64335404000000551</v>
       </c>
       <c r="D388" s="5">
-        <v>5.9729569601947086</v>
+        <v>6.776819832311598</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>118.74250343999999</v>
+        <v>118.76045899</v>
       </c>
       <c r="C389" s="5">
-        <v>0.75759360999998648</v>
+        <v>0.69914024999999924</v>
       </c>
       <c r="D389" s="5">
-        <v>7.9833585812051133</v>
+        <v>7.3422883135735084</v>
       </c>
       <c r="E389" s="5">
-        <v>10.46447352065365</v>
+        <v>10.470269020064361</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>119.21333242</v>
+        <v>119.23554797</v>
       </c>
       <c r="C390" s="5">
-        <v>0.47082898000000739</v>
+        <v>0.47508897999999533</v>
       </c>
       <c r="D390" s="5">
-        <v>4.8633016054755895</v>
+        <v>4.9075184996890453</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>119.35909027</v>
+        <v>119.36558633999999</v>
       </c>
       <c r="C391" s="5">
-        <v>0.14575784999999541</v>
+        <v>0.13003836999999407</v>
       </c>
       <c r="D391" s="5">
-        <v>1.47710351098298</v>
+        <v>1.3165995319746937</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>118.81772758</v>
+        <v>118.83307288</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.5413626899999997</v>
+        <v>-0.53251345999998989</v>
       </c>
       <c r="D392" s="5">
-        <v>-5.3089559550243859</v>
+        <v>-5.2240158442464431</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>120.19935725000001</v>
+        <v>120.19670646</v>
       </c>
       <c r="C393" s="5">
-        <v>1.3816296700000095</v>
+        <v>1.3636335799999983</v>
       </c>
       <c r="D393" s="5">
-        <v>14.881696040837312</v>
+        <v>14.673450413515399</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>120.35076266999999</v>
+        <v>120.35164344</v>
       </c>
       <c r="C394" s="5">
-        <v>0.15140541999998902</v>
+        <v>0.15493698000000222</v>
       </c>
       <c r="D394" s="5">
-        <v>1.5220589787594996</v>
+        <v>1.5578479786515942</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>121.49937973999999</v>
+        <v>121.46342708</v>
       </c>
       <c r="C395" s="5">
-        <v>1.1486170700000002</v>
+        <v>1.1117836399999987</v>
       </c>
       <c r="D395" s="5">
-        <v>12.073405542847414</v>
+        <v>11.666284377229807</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>123.97844387000001</v>
+        <v>123.89703921</v>
       </c>
       <c r="C396" s="5">
-        <v>2.4790641300000118</v>
+        <v>2.4336121300000002</v>
       </c>
       <c r="D396" s="5">
-        <v>27.428168540909169</v>
+        <v>26.877546115217733</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>123.83212041</v>
+        <v>123.80203829</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.14632346000000496</v>
+        <v>-9.500092000000393E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>-1.4071222911233527</v>
+        <v>-0.91625724076657145</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>124.10220719</v>
+        <v>124.06829054000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.27008677999999975</v>
+        <v>0.26625225000000796</v>
       </c>
       <c r="D398" s="5">
-        <v>2.6489125750863041</v>
+        <v>2.6115010146494866</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>124.10206341</v>
+        <v>124.12437993</v>
       </c>
       <c r="C399" s="5">
-        <v>-1.4378000000192515E-4</v>
+        <v>5.6089389999996797E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.3902645609409348E-3</v>
+        <v>0.54385272358756787</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>124.35780439</v>
+        <v>124.46877365</v>
       </c>
       <c r="C400" s="5">
-        <v>0.25574097999999879</v>
+        <v>0.34439371999999935</v>
       </c>
       <c r="D400" s="5">
-        <v>2.5010983677553611</v>
+        <v>3.3807845541568682</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>124.51449829000001</v>
+        <v>124.53945220999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.1566939000000076</v>
+        <v>7.0678559999990398E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>1.522552296123747</v>
+        <v>0.68354220473061389</v>
       </c>
       <c r="E401" s="5">
-        <v>4.8609341076563783</v>
+        <v>4.8660920218290826</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>127.90732173000001</v>
+        <v>127.94018892</v>
       </c>
       <c r="C402" s="5">
-        <v>3.3928234400000008</v>
+        <v>3.4007367100000039</v>
       </c>
       <c r="D402" s="5">
-        <v>38.072054530458345</v>
+        <v>38.165762610605761</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>128.36784163999999</v>
+        <v>128.37590562</v>
       </c>
       <c r="C403" s="5">
-        <v>0.46051990999998793</v>
+        <v>0.4357167000000004</v>
       </c>
       <c r="D403" s="5">
-        <v>4.4070934645376481</v>
+        <v>4.1641781781194487</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>129.13147695999999</v>
+        <v>129.14572039000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.76363531999999168</v>
+        <v>0.76981477000001064</v>
       </c>
       <c r="D404" s="5">
-        <v>7.3768232510330156</v>
+        <v>7.4380175625384792</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>128.86101348</v>
+        <v>128.85227938</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.27046347999998943</v>
+        <v>-0.29344101000000933</v>
       </c>
       <c r="D405" s="5">
-        <v>-2.4846256755923113</v>
+        <v>-2.6927863721551981</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>129.30925987000001</v>
+        <v>129.29787972</v>
       </c>
       <c r="C406" s="5">
-        <v>0.44824639000000843</v>
+        <v>0.4456003399999986</v>
       </c>
       <c r="D406" s="5">
-        <v>4.2550254680798094</v>
+        <v>4.2297201156765052</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>130.41208422</v>
+        <v>130.36669140000001</v>
       </c>
       <c r="C407" s="5">
-        <v>1.1028243499999917</v>
+        <v>1.0688116800000103</v>
       </c>
       <c r="D407" s="5">
-        <v>10.728270876071599</v>
+        <v>10.383175872368877</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>130.51008976</v>
+        <v>130.42415165</v>
       </c>
       <c r="C408" s="5">
-        <v>9.8005540000002611E-2</v>
+        <v>5.746024999999122E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>0.90554468476464756</v>
+        <v>0.53019446427964301</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>130.40192162</v>
+        <v>130.35027163000001</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.10816814000000363</v>
+        <v>-7.3880019999990054E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-0.99005145087019963</v>
+        <v>-0.67763779502018062</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>130.81039046999999</v>
+        <v>130.74653934</v>
       </c>
       <c r="C410" s="5">
-        <v>0.40846884999999133</v>
+        <v>0.39626770999998939</v>
       </c>
       <c r="D410" s="5">
-        <v>3.82429941334399</v>
+        <v>3.7096443402859558</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>131.64556528</v>
+        <v>131.69901114000001</v>
       </c>
       <c r="C411" s="5">
-        <v>0.83517481000001226</v>
+        <v>0.95247180000001208</v>
       </c>
       <c r="D411" s="5">
-        <v>7.9363927670809353</v>
+        <v>9.1007504666232855</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>131.78115593000001</v>
+        <v>131.93727568</v>
       </c>
       <c r="C412" s="5">
-        <v>0.13559065000001169</v>
+        <v>0.23826453999998876</v>
       </c>
       <c r="D412" s="5">
-        <v>1.242986557011716</v>
+        <v>2.1927246003487166</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>131.80440146000001</v>
+        <v>131.83082592</v>
       </c>
       <c r="C413" s="5">
-        <v>2.3245529999996961E-2</v>
+        <v>-0.10644976000000383</v>
       </c>
       <c r="D413" s="5">
-        <v>0.21187941722184966</v>
+        <v>-0.96390035441978883</v>
       </c>
       <c r="E413" s="5">
-        <v>5.8546621237805407</v>
+        <v>5.854669809937163</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>132.13061869000001</v>
+        <v>132.17519614</v>
       </c>
       <c r="C414" s="5">
-        <v>0.32621722999999747</v>
+        <v>0.34437022000000184</v>
       </c>
       <c r="D414" s="5">
-        <v>3.0107770324345307</v>
+        <v>3.1800864086168446</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>132.54346964999999</v>
+        <v>132.55160959</v>
       </c>
       <c r="C415" s="5">
-        <v>0.41285095999998589</v>
+        <v>0.37641345000000115</v>
       </c>
       <c r="D415" s="5">
-        <v>3.8145914124442681</v>
+        <v>3.4714432883998336</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>133.08411520999999</v>
+        <v>133.09370792000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.54064556000000152</v>
+        <v>0.54209833000001595</v>
       </c>
       <c r="D416" s="5">
-        <v>5.0061263416676383</v>
+        <v>5.0195671196135772</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>134.03716692</v>
+        <v>134.02229222</v>
       </c>
       <c r="C417" s="5">
-        <v>0.9530517100000111</v>
+        <v>0.92858429999998293</v>
       </c>
       <c r="D417" s="5">
-        <v>8.9402125235686682</v>
+        <v>8.7011665726774332</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>134.11170071000001</v>
+        <v>134.08635009</v>
       </c>
       <c r="C418" s="5">
-        <v>7.4533790000003819E-2</v>
+        <v>6.4057869999999184E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>0.66932628024001239</v>
+        <v>0.57506732417158535</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>134.47563871</v>
+        <v>134.42297049000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.36393799999999032</v>
+        <v>0.33662040000001525</v>
       </c>
       <c r="D419" s="5">
-        <v>3.3054773525308834</v>
+        <v>3.0545161887627348</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>134.22506855</v>
+        <v>134.14389958000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.25057015999999521</v>
+        <v>-0.2790709100000015</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.2132021561911519</v>
+        <v>-2.4630283836184264</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>134.93482076000001</v>
+        <v>134.85997975999999</v>
       </c>
       <c r="C421" s="5">
-        <v>0.70975221000000488</v>
+        <v>0.71608017999997742</v>
       </c>
       <c r="D421" s="5">
-        <v>6.5331637863957459</v>
+        <v>6.597238916526571</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>135.84815184999999</v>
+        <v>135.74749666</v>
       </c>
       <c r="C422" s="5">
-        <v>0.91333108999998558</v>
+        <v>0.88751690000000849</v>
       </c>
       <c r="D422" s="5">
-        <v>8.4317270634996166</v>
+        <v>8.1894396415897575</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>135.71748309</v>
+        <v>135.81004705000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.13066875999999183</v>
+        <v>6.2550390000012612E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.148161610413756</v>
+        <v>0.5543453052893943</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>136.63503668999999</v>
+        <v>136.82854917</v>
       </c>
       <c r="C424" s="5">
-        <v>0.91755359999999087</v>
+        <v>1.0185021199999937</v>
       </c>
       <c r="D424" s="5">
-        <v>8.4214895247792363</v>
+        <v>9.3799872615557547</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>136.55290952999999</v>
+        <v>136.57886969</v>
       </c>
       <c r="C425" s="5">
-        <v>-8.2127159999998867E-2</v>
+        <v>-0.24967947999999751</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.71890375246432825</v>
+        <v>-2.167870642806824</v>
       </c>
       <c r="E425" s="5">
-        <v>3.6026930947682168</v>
+        <v>3.6016187692560653</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>136.74639556</v>
+        <v>136.79997900000001</v>
       </c>
       <c r="C426" s="5">
-        <v>0.19348603000000253</v>
+        <v>0.22110931000000278</v>
       </c>
       <c r="D426" s="5">
-        <v>1.7136305772497806</v>
+        <v>1.9600871106223439</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>136.03271007999999</v>
+        <v>136.04359301</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.71368548000000942</v>
+        <v>-0.7563859900000125</v>
       </c>
       <c r="D427" s="5">
-        <v>-6.0861704975879505</v>
+        <v>-6.4368676826337072</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>137.07933682999999</v>
+        <v>137.08451628</v>
       </c>
       <c r="C428" s="5">
-        <v>1.0466267500000015</v>
+        <v>1.0409232700000075</v>
       </c>
       <c r="D428" s="5">
-        <v>9.63361466187731</v>
+        <v>9.5780898823944369</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>138.54504048000001</v>
+        <v>138.52227028999999</v>
       </c>
       <c r="C429" s="5">
-        <v>1.4657036500000231</v>
+        <v>1.4377540099999919</v>
       </c>
       <c r="D429" s="5">
-        <v>13.612958765686178</v>
+        <v>13.337691310667687</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>139.30414124999999</v>
+        <v>139.26320802999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.759100769999975</v>
+        <v>0.74093773999999257</v>
       </c>
       <c r="D430" s="5">
-        <v>6.7767067078766896</v>
+        <v>6.610881449465067</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>137.51662901</v>
+        <v>137.4555957</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.7875122399999839</v>
+        <v>-1.8076123299999836</v>
       </c>
       <c r="D431" s="5">
-        <v>-14.35652408454412</v>
+        <v>-14.510584335651499</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>137.45772905999999</v>
+        <v>137.38288098000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-5.8899950000011358E-2</v>
+        <v>-7.2714719999993349E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.51276472040577836</v>
+        <v>-0.63296246362094521</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>137.25282329000001</v>
+        <v>137.15924394000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.20490576999998211</v>
+        <v>-0.22363703999999984</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.7742250190274755</v>
+        <v>-1.9360108043913971</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>137.55690322000001</v>
+        <v>137.4322469</v>
       </c>
       <c r="C434" s="5">
-        <v>0.30407993000000033</v>
+        <v>0.27300295999998525</v>
       </c>
       <c r="D434" s="5">
-        <v>2.6912029985659114</v>
+        <v>2.4148121640019893</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>137.69073066999999</v>
+        <v>137.31039430999999</v>
       </c>
       <c r="C435" s="5">
-        <v>0.13382744999998408</v>
+        <v>-0.12185259000000315</v>
       </c>
       <c r="D435" s="5">
-        <v>1.1737327838685196</v>
+        <v>-1.0587919251916489</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>138.2754711</v>
+        <v>137.39410808</v>
       </c>
       <c r="C436" s="5">
-        <v>0.58474043000001075</v>
+        <v>8.3713770000002796E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>5.2168526069366505</v>
+        <v>0.73405992510258145</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>138.58786683</v>
+        <v>138.1057236</v>
       </c>
       <c r="C437" s="5">
-        <v>0.31239572999999154</v>
+        <v>0.71161552000000938</v>
       </c>
       <c r="D437" s="5">
-        <v>2.7450149522998846</v>
+        <v>6.3953929213707017</v>
       </c>
       <c r="E437" s="5">
-        <v>1.4902335710048842</v>
+        <v>1.1179283541191909</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>140.12848568999999</v>
+        <v>139.63900756000001</v>
       </c>
       <c r="C438" s="5">
-        <v>1.540618859999995</v>
+        <v>1.5332839600000057</v>
       </c>
       <c r="D438" s="5">
-        <v>14.186464046850332</v>
+        <v>14.167084434174825</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>139.57924901999999</v>
+        <v>139.08160253</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.54923666999999909</v>
+        <v>-0.5574050300000124</v>
       </c>
       <c r="D439" s="5">
-        <v>-4.6033458936950105</v>
+        <v>-4.6863303699553827</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>141.44667117</v>
+        <v>140.94236670000001</v>
       </c>
       <c r="C440" s="5">
-        <v>1.8674221500000101</v>
+        <v>1.8607641700000102</v>
       </c>
       <c r="D440" s="5">
-        <v>17.290404911494207</v>
+        <v>17.290404927942937</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>139.90991991000001</v>
+        <v>140.26684752</v>
       </c>
       <c r="C441" s="5">
-        <v>-1.5367512599999884</v>
+        <v>-0.6755191800000091</v>
       </c>
       <c r="D441" s="5">
-        <v>-12.285918106366967</v>
+        <v>-5.6022336648849258</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
+      <c r="B442" s="5">
+        <v>141.04068444999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.77383692999998743</v>
+      </c>
+      <c r="D442" s="5">
+        <v>6.8248879019002784</v>
+      </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
+      <c r="B443" s="5">
+        <v>142.40273121999999</v>
+      </c>
+      <c r="C443" s="5">
+        <v>1.3620467700000063</v>
+      </c>
+      <c r="D443" s="5">
+        <v>12.224310307525489</v>
+      </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05CED1F9-B692-4233-99AB-1674E8500C4E}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70EF7C49-43DF-481B-AECF-714ED74BC6BE}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{321FF710-42B5-4257-B953-3F40EC93A4B4}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>fwaleiha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>