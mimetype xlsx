--- v7 (2026-07-26)
+++ v8 (2026-09-04)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{06F7D1D5-54A1-400D-9874-689E4F72B6C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C29E5542-6A6B-4157-BCD2-CCAC412CC52C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5756BBE4-354C-431C-B1BC-CF1AB283D3B7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CED6A805-056B-47C1-BC11-650B3491A2AD}"/>
   </bookViews>
   <sheets>
     <sheet name="fwaleiha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8795B204-0BF6-448A-B3F0-3BE139C6FDC4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{03BFE708-F956-46E2-A503-3177853134E9}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>56.127539013000003</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>56.438335373000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.31079635999999766</v>
       </c>
       <c r="D7" s="5">
         <v>6.8509397428424323</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>56.024389988000003</v>
       </c>
       <c r="C8" s="5">
         <v>-0.41394538499999811</v>
       </c>
       <c r="D8" s="5">
         <v>-8.4548613385582385</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>55.896904092</v>
       </c>
       <c r="C9" s="5">
         <v>-0.12748589600000315</v>
       </c>
       <c r="D9" s="5">
         <v>-2.696733809501628</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>55.995891071999999</v>
       </c>
       <c r="C10" s="5">
         <v>9.8986979999999392E-2</v>
       </c>
       <c r="D10" s="5">
         <v>2.1458822916448961</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>56.375862593000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.37997152100000164</v>
       </c>
       <c r="D11" s="5">
         <v>8.4537265200896208</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>56.221047943000002</v>
       </c>
       <c r="C12" s="5">
         <v>-0.15481464999999872</v>
       </c>
       <c r="D12" s="5">
         <v>-3.2460202113318792</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>56.492806686999998</v>
       </c>
       <c r="C13" s="5">
         <v>0.271758743999996</v>
       </c>
       <c r="D13" s="5">
         <v>5.9572275644807826</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>55.710674943999997</v>
       </c>
       <c r="C14" s="5">
         <v>-0.78213174300000077</v>
       </c>
       <c r="D14" s="5">
         <v>-15.405287897175214</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>55.326075039000003</v>
       </c>
       <c r="C15" s="5">
         <v>-0.38459990499999464</v>
       </c>
       <c r="D15" s="5">
         <v>-7.9768073018523511</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>55.293455987999998</v>
       </c>
       <c r="C16" s="5">
         <v>-3.2619051000004617E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-0.70520423685129785</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>55.599719612999998</v>
       </c>
       <c r="C17" s="5">
         <v>0.30626362499999971</v>
       </c>
       <c r="D17" s="5">
         <v>6.852919654987355</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>55.839047639</v>
       </c>
       <c r="C18" s="5">
         <v>0.23932802600000258</v>
       </c>
       <c r="D18" s="5">
         <v>5.2894394345335938</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>55.484389997000001</v>
       </c>
       <c r="C19" s="5">
         <v>-0.35465764199999938</v>
       </c>
       <c r="D19" s="5">
         <v>-7.3610215288284708</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>55.190108692999999</v>
       </c>
       <c r="C20" s="5">
         <v>-0.29428130400000185</v>
       </c>
       <c r="D20" s="5">
         <v>-6.1822087625404425</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>54.971787972999998</v>
       </c>
       <c r="C21" s="5">
         <v>-0.21832072000000124</v>
       </c>
       <c r="D21" s="5">
         <v>-4.6450241661557978</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>54.970195144999998</v>
       </c>
       <c r="C22" s="5">
         <v>-1.592827999999713E-3</v>
       </c>
       <c r="D22" s="5">
         <v>-3.4764905627271414E-2</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>55.021740291999997</v>
       </c>
       <c r="C23" s="5">
         <v>5.1545146999998792E-2</v>
       </c>
       <c r="D23" s="5">
         <v>1.1310525013865202</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>55.253817259000002</v>
       </c>
       <c r="C24" s="5">
         <v>0.23207696700000469</v>
       </c>
       <c r="D24" s="5">
         <v>5.1805826866572424</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>55.462016011000003</v>
       </c>
       <c r="C25" s="5">
         <v>0.20819875200000126</v>
       </c>
       <c r="D25" s="5">
         <v>4.6165462329628149</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>55.736310504000002</v>
       </c>
       <c r="C26" s="5">
         <v>0.27429449299999931</v>
       </c>
       <c r="D26" s="5">
         <v>6.0988755228193137</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>55.734727448999998</v>
       </c>
       <c r="C27" s="5">
         <v>-1.5830550000046628E-3</v>
       </c>
       <c r="D27" s="5">
         <v>-3.4077771853546768E-2</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>55.786140431</v>
       </c>
       <c r="C28" s="5">
         <v>5.1412982000002216E-2</v>
       </c>
       <c r="D28" s="5">
         <v>1.112583834651204</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>55.925982480999998</v>
       </c>
       <c r="C29" s="5">
         <v>0.13984204999999861</v>
       </c>
       <c r="D29" s="5">
         <v>3.0499247053414669</v>
       </c>
       <c r="E29" s="5">
         <v>0.58680667865043112</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>55.990537510000003</v>
       </c>
       <c r="C30" s="5">
         <v>6.4555029000004538E-2</v>
       </c>
       <c r="D30" s="5">
         <v>1.3939805928217419</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>56.232761015999998</v>
       </c>
       <c r="C31" s="5">
         <v>0.24222350599999487</v>
       </c>
       <c r="D31" s="5">
         <v>5.3167024540259122</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>56.169157443000003</v>
       </c>
       <c r="C32" s="5">
         <v>-6.360357299999464E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-1.3488803385310555</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>56.311861258</v>
       </c>
       <c r="C33" s="5">
         <v>0.14270381499999729</v>
       </c>
       <c r="D33" s="5">
         <v>3.091693485853142</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>56.227352498000002</v>
       </c>
       <c r="C34" s="5">
         <v>-8.4508759999998517E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-1.7860827254788547</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>55.912002192999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.31535030500000261</v>
       </c>
       <c r="D35" s="5">
         <v>-6.5264117554203693</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>56.389370970000002</v>
       </c>
       <c r="C36" s="5">
         <v>0.47736877700000235</v>
       </c>
       <c r="D36" s="5">
         <v>10.740496449130156</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>56.772840445999996</v>
       </c>
       <c r="C37" s="5">
         <v>0.38346947599999481</v>
       </c>
       <c r="D37" s="5">
         <v>8.4727072576875617</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>56.799065734000003</v>
       </c>
       <c r="C38" s="5">
         <v>2.6225288000006231E-2</v>
       </c>
       <c r="D38" s="5">
         <v>0.5557309316300163</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>57.125540084000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.32647434999999803</v>
       </c>
       <c r="D39" s="5">
         <v>7.1197429952471136</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>57.611642465999999</v>
       </c>
       <c r="C40" s="5">
         <v>0.48610238199999856</v>
       </c>
       <c r="D40" s="5">
         <v>10.702965052706649</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>57.098491320999997</v>
       </c>
       <c r="C41" s="5">
         <v>-0.51315114500000192</v>
       </c>
       <c r="D41" s="5">
         <v>-10.180110242954809</v>
       </c>
       <c r="E41" s="5">
         <v>2.0965368653082406</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>58.060299888000003</v>
       </c>
       <c r="C42" s="5">
         <v>0.96180856700000561</v>
       </c>
       <c r="D42" s="5">
         <v>22.195636139083174</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>58.239711825999997</v>
       </c>
       <c r="C43" s="5">
         <v>0.17941193799999411</v>
       </c>
       <c r="D43" s="5">
         <v>3.7717910547657274</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>58.694727897</v>
       </c>
       <c r="C44" s="5">
         <v>0.45501607100000285</v>
       </c>
       <c r="D44" s="5">
         <v>9.7889204413648336</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>59.110659646999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.4159317499999986</v>
       </c>
       <c r="D45" s="5">
         <v>8.8430109812893676</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>59.172510465000002</v>
       </c>
       <c r="C46" s="5">
         <v>6.1850818000003471E-2</v>
       </c>
       <c r="D46" s="5">
         <v>1.2628790502256182</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>59.609527284999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.43701681999999664</v>
       </c>
       <c r="D47" s="5">
         <v>9.2315740676199631</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>59.759978240000002</v>
       </c>
       <c r="C48" s="5">
         <v>0.15045095500000372</v>
       </c>
       <c r="D48" s="5">
         <v>3.0711292927242395</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>59.747440421</v>
       </c>
       <c r="C49" s="5">
         <v>-1.253781900000206E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-0.25147321448097948</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>60.191323091999998</v>
       </c>
       <c r="C50" s="5">
         <v>0.44388267099999723</v>
       </c>
       <c r="D50" s="5">
         <v>9.2886395864370197</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>60.150488946999999</v>
       </c>
       <c r="C51" s="5">
         <v>-4.0834144999998045E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-0.81105631686343438</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>59.729493544</v>
       </c>
       <c r="C52" s="5">
         <v>-0.42099540299999916</v>
       </c>
       <c r="D52" s="5">
         <v>-8.0829570475121066</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>59.891587776999998</v>
       </c>
       <c r="C53" s="5">
         <v>0.1620942329999977</v>
       </c>
       <c r="D53" s="5">
         <v>3.3056163864608745</v>
       </c>
       <c r="E53" s="5">
         <v>4.891716736082552</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>59.338420667999998</v>
       </c>
       <c r="C54" s="5">
         <v>-0.55316710900000032</v>
       </c>
       <c r="D54" s="5">
         <v>-10.537325754041916</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>59.541653793000002</v>
       </c>
       <c r="C55" s="5">
         <v>0.20323312500000412</v>
       </c>
       <c r="D55" s="5">
         <v>4.1882925969663587</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>60.910116416999998</v>
       </c>
       <c r="C56" s="5">
         <v>1.3684626239999957</v>
       </c>
       <c r="D56" s="5">
         <v>31.347689196805394</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>59.810573110999997</v>
       </c>
       <c r="C57" s="5">
         <v>-1.0995433060000011</v>
       </c>
       <c r="D57" s="5">
         <v>-19.63583959175542</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>60.198775978</v>
       </c>
       <c r="C58" s="5">
         <v>0.38820286700000395</v>
       </c>
       <c r="D58" s="5">
         <v>8.0727900168929168</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>59.980858347000002</v>
       </c>
       <c r="C59" s="5">
         <v>-0.21791763099999883</v>
       </c>
       <c r="D59" s="5">
         <v>-4.2585090210296439</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>62.097709786999999</v>
       </c>
       <c r="C60" s="5">
         <v>2.1168514399999978</v>
       </c>
       <c r="D60" s="5">
         <v>51.619438396288309</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>62.226646186000004</v>
       </c>
       <c r="C61" s="5">
         <v>0.12893639900000409</v>
       </c>
       <c r="D61" s="5">
         <v>2.5202683994709929</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>61.400792265</v>
       </c>
       <c r="C62" s="5">
         <v>-0.82585392100000377</v>
       </c>
       <c r="D62" s="5">
         <v>-14.813462780786924</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>62.084475627000003</v>
       </c>
       <c r="C63" s="5">
         <v>0.68368336200000357</v>
       </c>
       <c r="D63" s="5">
         <v>14.211151176661318</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>62.979800535000003</v>
       </c>
       <c r="C64" s="5">
         <v>0.8953249079999992</v>
       </c>
       <c r="D64" s="5">
         <v>18.746047150081168</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>62.699162514999998</v>
       </c>
       <c r="C65" s="5">
         <v>-0.28063802000000493</v>
       </c>
       <c r="D65" s="5">
         <v>-5.2180784848888102</v>
       </c>
       <c r="E65" s="5">
         <v>4.68776140725089</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>63.036774188000003</v>
       </c>
       <c r="C66" s="5">
         <v>0.33761167300000494</v>
       </c>
       <c r="D66" s="5">
         <v>6.6563922659005348</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>63.457713534</v>
       </c>
       <c r="C67" s="5">
         <v>0.42093934599999727</v>
       </c>
       <c r="D67" s="5">
         <v>8.3141684359735013</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>63.765189225999997</v>
       </c>
       <c r="C68" s="5">
         <v>0.30747569199999703</v>
       </c>
       <c r="D68" s="5">
         <v>5.9719182303747509</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>62.886117484000003</v>
       </c>
       <c r="C69" s="5">
         <v>-0.87907174199999361</v>
       </c>
       <c r="D69" s="5">
         <v>-15.344815830704716</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>63.788353815000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.90223633099999745</v>
       </c>
       <c r="D70" s="5">
         <v>18.642240888018115</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>64.365407321000006</v>
       </c>
       <c r="C71" s="5">
         <v>0.57705350600000571</v>
       </c>
       <c r="D71" s="5">
         <v>11.412399949993123</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>64.116457134000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.24895018700000549</v>
       </c>
       <c r="D72" s="5">
         <v>-4.5438450391894865</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>63.821231083999997</v>
       </c>
       <c r="C73" s="5">
         <v>-0.29522605000000368</v>
       </c>
       <c r="D73" s="5">
         <v>-5.3876286543370515</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>63.485374260999997</v>
       </c>
       <c r="C74" s="5">
         <v>-0.3358568230000003</v>
       </c>
       <c r="D74" s="5">
         <v>-6.1353461538261929</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>64.192458591000005</v>
       </c>
       <c r="C75" s="5">
         <v>0.70708433000000781</v>
       </c>
       <c r="D75" s="5">
         <v>14.215200107435045</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>63.545777256000001</v>
       </c>
       <c r="C76" s="5">
         <v>-0.6466813350000038</v>
       </c>
       <c r="D76" s="5">
         <v>-11.44109501005145</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>63.654015059999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.10823780399999805</v>
       </c>
       <c r="D77" s="5">
         <v>2.0632226765511019</v>
       </c>
       <c r="E77" s="5">
         <v>1.5229111629227354</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>65.248492517000003</v>
       </c>
       <c r="C78" s="5">
         <v>1.5944774570000035</v>
       </c>
       <c r="D78" s="5">
         <v>34.566252230857316</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>64.600846419000007</v>
       </c>
       <c r="C79" s="5">
         <v>-0.64764609799999562</v>
       </c>
       <c r="D79" s="5">
         <v>-11.281802068011393</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>64.767394104999994</v>
       </c>
       <c r="C80" s="5">
         <v>0.16654768599998704</v>
       </c>
       <c r="D80" s="5">
         <v>3.137971396148953</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>65.690906579</v>
       </c>
       <c r="C81" s="5">
         <v>0.92351247400000602</v>
       </c>
       <c r="D81" s="5">
         <v>18.518454917542581</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>66.229939814999994</v>
       </c>
       <c r="C82" s="5">
         <v>0.53903323599999453</v>
       </c>
       <c r="D82" s="5">
         <v>10.303491363290384</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>66.378428129</v>
       </c>
       <c r="C83" s="5">
         <v>0.14848831400000506</v>
       </c>
       <c r="D83" s="5">
         <v>2.7238391588022992</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>65.979553985999999</v>
       </c>
       <c r="C84" s="5">
         <v>-0.39887414300000046</v>
       </c>
       <c r="D84" s="5">
         <v>-6.9773005192954702</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>66.395512793999998</v>
       </c>
       <c r="C85" s="5">
         <v>0.41595880799999918</v>
       </c>
       <c r="D85" s="5">
         <v>7.8331391216817536</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>66.513801162999997</v>
       </c>
       <c r="C86" s="5">
         <v>0.11828836899999828</v>
       </c>
       <c r="D86" s="5">
         <v>2.1589593727863843</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>67.330925644999994</v>
       </c>
       <c r="C87" s="5">
         <v>0.81712448199999699</v>
       </c>
       <c r="D87" s="5">
         <v>15.780069759095472</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>67.177663414999998</v>
       </c>
       <c r="C88" s="5">
         <v>-0.15326222999999572</v>
       </c>
       <c r="D88" s="5">
         <v>-2.6975651291466951</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>67.538870540000005</v>
       </c>
       <c r="C89" s="5">
         <v>0.36120712500000707</v>
       </c>
       <c r="D89" s="5">
         <v>6.6465460355699779</v>
       </c>
       <c r="E89" s="5">
         <v>6.1030800277691144</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>65.591644685000006</v>
       </c>
       <c r="C90" s="5">
         <v>-1.9472258549999992</v>
       </c>
       <c r="D90" s="5">
         <v>-29.605824531089365</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>66.712346640000007</v>
       </c>
       <c r="C91" s="5">
         <v>1.1207019550000012</v>
       </c>
       <c r="D91" s="5">
         <v>22.544086773246196</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>67.290292459</v>
       </c>
       <c r="C92" s="5">
         <v>0.57794581899999287</v>
       </c>
       <c r="D92" s="5">
         <v>10.905831146414524</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>67.516388751999997</v>
       </c>
       <c r="C93" s="5">
         <v>0.22609629299999767</v>
       </c>
       <c r="D93" s="5">
         <v>4.1073690747276181</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>67.881630752999996</v>
       </c>
       <c r="C94" s="5">
         <v>0.3652420009999986</v>
       </c>
       <c r="D94" s="5">
         <v>6.6882871687721668</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>68.242561194999993</v>
       </c>
       <c r="C95" s="5">
         <v>0.36093044199999724</v>
       </c>
       <c r="D95" s="5">
         <v>6.5704034619756824</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>68.949900622000001</v>
       </c>
       <c r="C96" s="5">
         <v>0.70733942700000796</v>
       </c>
       <c r="D96" s="5">
         <v>13.172242198994223</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>68.692376878999994</v>
       </c>
       <c r="C97" s="5">
         <v>-0.25752374300000724</v>
       </c>
       <c r="D97" s="5">
         <v>-4.3909961521959806</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>69.908147028000002</v>
       </c>
       <c r="C98" s="5">
         <v>1.2157701490000079</v>
       </c>
       <c r="D98" s="5">
         <v>23.432908746954361</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>69.367700706999997</v>
       </c>
       <c r="C99" s="5">
         <v>-0.54044632100000456</v>
       </c>
       <c r="D99" s="5">
         <v>-8.8925059067215031</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>70.587605956999994</v>
       </c>
       <c r="C100" s="5">
         <v>1.2199052499999965</v>
       </c>
       <c r="D100" s="5">
         <v>23.268990338240524</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>70.658680278000006</v>
       </c>
       <c r="C101" s="5">
         <v>7.1074321000011764E-2</v>
       </c>
       <c r="D101" s="5">
         <v>1.2149880690027981</v>
       </c>
       <c r="E101" s="5">
         <v>4.6192802945265177</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>70.126088233000004</v>
       </c>
       <c r="C102" s="5">
         <v>-0.53259204500000124</v>
       </c>
       <c r="D102" s="5">
         <v>-8.6793265594116935</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>71.219863188000005</v>
       </c>
       <c r="C103" s="5">
         <v>1.0937749550000007</v>
       </c>
       <c r="D103" s="5">
         <v>20.408807485869573</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>70.765721619000004</v>
       </c>
       <c r="C104" s="5">
         <v>-0.4541415690000008</v>
       </c>
       <c r="D104" s="5">
         <v>-7.3891958857940976</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>71.245379329000002</v>
       </c>
       <c r="C105" s="5">
         <v>0.47965770999999791</v>
       </c>
       <c r="D105" s="5">
         <v>8.4439083813911289</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>70.947808850000001</v>
       </c>
       <c r="C106" s="5">
         <v>-0.29757047900000089</v>
       </c>
       <c r="D106" s="5">
         <v>-4.8984906068352814</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>71.533762783</v>
       </c>
       <c r="C107" s="5">
         <v>0.58595393299999898</v>
       </c>
       <c r="D107" s="5">
         <v>10.373545898060765</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>71.486852194999997</v>
       </c>
       <c r="C108" s="5">
         <v>-4.6910588000002917E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-0.78410683090325284</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>72.223189676000004</v>
       </c>
       <c r="C109" s="5">
         <v>0.73633748100000673</v>
       </c>
       <c r="D109" s="5">
         <v>13.085230751436328</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>73.061840984</v>
       </c>
       <c r="C110" s="5">
         <v>0.83865130799999577</v>
       </c>
       <c r="D110" s="5">
         <v>14.859615264787784</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>71.916016051</v>
       </c>
       <c r="C111" s="5">
         <v>-1.1458249330000001</v>
       </c>
       <c r="D111" s="5">
         <v>-17.27817376085342</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>71.549418312</v>
       </c>
       <c r="C112" s="5">
         <v>-0.36659773899999948</v>
       </c>
       <c r="D112" s="5">
         <v>-5.9484753733262892</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>72.090995527000004</v>
       </c>
       <c r="C113" s="5">
         <v>0.54157721500000378</v>
       </c>
       <c r="D113" s="5">
         <v>9.4709750374637025</v>
       </c>
       <c r="E113" s="5">
         <v>2.0270902928906764</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>72.747211762999996</v>
       </c>
       <c r="C114" s="5">
         <v>0.65621623599999168</v>
       </c>
       <c r="D114" s="5">
         <v>11.48692958036095</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>72.912883796000003</v>
       </c>
       <c r="C115" s="5">
         <v>0.16567203300000699</v>
       </c>
       <c r="D115" s="5">
         <v>2.7673307055200436</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>72.758561122000003</v>
       </c>
       <c r="C116" s="5">
         <v>-0.15432267399999944</v>
       </c>
       <c r="D116" s="5">
         <v>-2.5104835041773743</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>72.926811792999999</v>
       </c>
       <c r="C117" s="5">
         <v>0.16825067099999558</v>
       </c>
       <c r="D117" s="5">
         <v>2.8105087764787484</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>72.943567795000007</v>
       </c>
       <c r="C118" s="5">
         <v>1.6756002000008152E-2</v>
       </c>
       <c r="D118" s="5">
         <v>0.27606624994984674</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>72.852895244999999</v>
       </c>
       <c r="C119" s="5">
         <v>-9.0672550000007845E-2</v>
       </c>
       <c r="D119" s="5">
         <v>-1.4815047740346698</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>72.466707475000007</v>
       </c>
       <c r="C120" s="5">
         <v>-0.38618776999999227</v>
       </c>
       <c r="D120" s="5">
         <v>-6.1788900983995365</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>72.401962038999997</v>
       </c>
       <c r="C121" s="5">
         <v>-6.4745436000009704E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-1.0668881113608975</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>72.859522905999995</v>
       </c>
       <c r="C122" s="5">
         <v>0.45756086699999798</v>
       </c>
       <c r="D122" s="5">
         <v>7.8529062327669319</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>74.617311076999997</v>
       </c>
       <c r="C123" s="5">
         <v>1.7577881710000014</v>
       </c>
       <c r="D123" s="5">
         <v>33.118758587000571</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>74.422912448999995</v>
       </c>
       <c r="C124" s="5">
         <v>-0.19439862800000185</v>
       </c>
       <c r="D124" s="5">
         <v>-3.0819197389936326</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>74.457220508999995</v>
       </c>
       <c r="C125" s="5">
         <v>3.4308060000000751E-2</v>
       </c>
       <c r="D125" s="5">
         <v>0.55459016804040306</v>
       </c>
       <c r="E125" s="5">
         <v>3.2822753586663644</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>74.078238381999995</v>
       </c>
       <c r="C126" s="5">
         <v>-0.37898212700000045</v>
       </c>
       <c r="D126" s="5">
         <v>-5.9397966771433053</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>73.999215286999998</v>
       </c>
       <c r="C127" s="5">
         <v>-7.9023094999996601E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-1.2726182840473665</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>74.405848234000004</v>
       </c>
       <c r="C128" s="5">
         <v>0.40663294700000563</v>
       </c>
       <c r="D128" s="5">
         <v>6.7971080008402796</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>73.435453103</v>
       </c>
       <c r="C129" s="5">
         <v>-0.97039513100000363</v>
       </c>
       <c r="D129" s="5">
         <v>-14.575099506317702</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>74.408271396999993</v>
       </c>
       <c r="C130" s="5">
         <v>0.97281829399999253</v>
       </c>
       <c r="D130" s="5">
         <v>17.107642648518919</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>74.310415293999995</v>
       </c>
       <c r="C131" s="5">
         <v>-9.7856102999998029E-2</v>
       </c>
       <c r="D131" s="5">
         <v>-1.5667836472287422</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>75.541639958999994</v>
       </c>
       <c r="C132" s="5">
         <v>1.2312246649999992</v>
       </c>
       <c r="D132" s="5">
         <v>21.79813685602463</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>76.205287209999995</v>
       </c>
       <c r="C133" s="5">
         <v>0.66364725100000044</v>
       </c>
       <c r="D133" s="5">
         <v>11.06682182572083</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>76.370632982000004</v>
       </c>
       <c r="C134" s="5">
         <v>0.16534577200000911</v>
       </c>
       <c r="D134" s="5">
         <v>2.6349869242797919</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>76.107586295999994</v>
       </c>
       <c r="C135" s="5">
         <v>-0.2630466860000098</v>
       </c>
       <c r="D135" s="5">
         <v>-4.0558050103276404</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>76.403475632999999</v>
       </c>
       <c r="C136" s="5">
         <v>0.29588933700000553</v>
       </c>
       <c r="D136" s="5">
         <v>4.7663945332494295</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>76.422898196000006</v>
       </c>
       <c r="C137" s="5">
         <v>1.9422563000006221E-2</v>
       </c>
       <c r="D137" s="5">
         <v>0.30547943008314427</v>
       </c>
       <c r="E137" s="5">
         <v>2.6400094894254211</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>74.998186056999998</v>
       </c>
       <c r="C138" s="5">
         <v>-1.4247121390000075</v>
       </c>
       <c r="D138" s="5">
         <v>-20.213930340916086</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>75.709145617000004</v>
       </c>
       <c r="C139" s="5">
         <v>0.71095956000000626</v>
       </c>
       <c r="D139" s="5">
         <v>11.987881354642461</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>75.869739523000007</v>
       </c>
       <c r="C140" s="5">
         <v>0.16059390600000256</v>
       </c>
       <c r="D140" s="5">
         <v>2.5753421971944412</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>76.020690105</v>
       </c>
       <c r="C141" s="5">
         <v>0.15095058199999301</v>
       </c>
       <c r="D141" s="5">
         <v>2.4138225971970684</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>75.894172682999994</v>
       </c>
       <c r="C142" s="5">
         <v>-0.12651742200000626</v>
       </c>
       <c r="D142" s="5">
         <v>-1.9789206471550469</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>75.707289110000005</v>
       </c>
       <c r="C143" s="5">
         <v>-0.1868835729999887</v>
       </c>
       <c r="D143" s="5">
         <v>-2.9152152458627123</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>76.321668560000006</v>
       </c>
       <c r="C144" s="5">
         <v>0.61437945000000127</v>
       </c>
       <c r="D144" s="5">
         <v>10.184861918677935</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>76.351702109000001</v>
       </c>
       <c r="C145" s="5">
         <v>3.0033548999995219E-2</v>
       </c>
       <c r="D145" s="5">
         <v>0.47323865613215776</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>75.740709408000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.61099270100000069</v>
       </c>
       <c r="D146" s="5">
         <v>-9.1912403916579279</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>75.473418444000004</v>
       </c>
       <c r="C147" s="5">
         <v>-0.26729096399999719</v>
       </c>
       <c r="D147" s="5">
         <v>-4.1535943925939183</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>75.330174779999993</v>
       </c>
       <c r="C148" s="5">
         <v>-0.14324366400001054</v>
       </c>
       <c r="D148" s="5">
         <v>-2.2538978640334717</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>75.321396901</v>
       </c>
       <c r="C149" s="5">
         <v>-8.7778789999930495E-3</v>
       </c>
       <c r="D149" s="5">
         <v>-0.13974090288907393</v>
       </c>
       <c r="E149" s="5">
         <v>-1.4413236359801629</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>76.163050290000001</v>
       </c>
       <c r="C150" s="5">
         <v>0.84165338900000108</v>
       </c>
       <c r="D150" s="5">
         <v>14.264561783030217</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>76.217098597000003</v>
       </c>
       <c r="C151" s="5">
         <v>5.4048307000002183E-2</v>
       </c>
       <c r="D151" s="5">
         <v>0.85489892628585196</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>76.875326272999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.65822767599999565</v>
       </c>
       <c r="D152" s="5">
         <v>10.870171110917726</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>76.120272763000003</v>
       </c>
       <c r="C153" s="5">
         <v>-0.75505350999999621</v>
       </c>
       <c r="D153" s="5">
         <v>-11.169856061469297</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>76.271733740000002</v>
       </c>
       <c r="C154" s="5">
         <v>0.15146097699999927</v>
       </c>
       <c r="D154" s="5">
         <v>2.4140148830155139</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>76.393100071000006</v>
       </c>
       <c r="C155" s="5">
         <v>0.12136633100000438</v>
       </c>
       <c r="D155" s="5">
         <v>1.9262836086196833</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>75.909914142999995</v>
       </c>
       <c r="C156" s="5">
         <v>-0.4831859280000117</v>
       </c>
       <c r="D156" s="5">
         <v>-7.3314449328600206</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>75.588576435999997</v>
       </c>
       <c r="C157" s="5">
         <v>-0.32133770699999786</v>
       </c>
       <c r="D157" s="5">
         <v>-4.9631587381497759</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>76.005930116000002</v>
       </c>
       <c r="C158" s="5">
         <v>0.41735368000000506</v>
       </c>
       <c r="D158" s="5">
         <v>6.8306179017269653</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>76.153137021999996</v>
       </c>
       <c r="C159" s="5">
         <v>0.14720690599999386</v>
       </c>
       <c r="D159" s="5">
         <v>2.3490561699853085</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>75.851871259999996</v>
       </c>
       <c r="C160" s="5">
         <v>-0.30126576199999988</v>
       </c>
       <c r="D160" s="5">
         <v>-4.6453200370947911</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>76.167151906000001</v>
       </c>
       <c r="C161" s="5">
         <v>0.31528064600000505</v>
       </c>
       <c r="D161" s="5">
         <v>5.1034583356834418</v>
       </c>
       <c r="E161" s="5">
         <v>1.1228615503661388</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>76.441927585000002</v>
       </c>
       <c r="C162" s="5">
         <v>0.27477567900000111</v>
       </c>
       <c r="D162" s="5">
         <v>4.4159779684141531</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>76.458480511999994</v>
       </c>
       <c r="C163" s="5">
         <v>1.6552926999992224E-2</v>
       </c>
       <c r="D163" s="5">
         <v>0.26016071590910794</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>76.396082316000005</v>
       </c>
       <c r="C164" s="5">
         <v>-6.2398195999989525E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-0.97494289839268333</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>76.459672026999996</v>
       </c>
       <c r="C165" s="5">
         <v>6.3589710999991667E-2</v>
       </c>
       <c r="D165" s="5">
         <v>1.003427931576617</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>76.077243933000005</v>
       </c>
       <c r="C166" s="5">
         <v>-0.38242809399999089</v>
       </c>
       <c r="D166" s="5">
         <v>-5.8396461766621943</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>76.159161944999994</v>
       </c>
       <c r="C167" s="5">
         <v>8.1918011999988494E-2</v>
       </c>
       <c r="D167" s="5">
         <v>1.299808870876995</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>76.005730912000004</v>
       </c>
       <c r="C168" s="5">
         <v>-0.15343103299998972</v>
       </c>
       <c r="D168" s="5">
         <v>-2.3909243257931978</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>76.202667429000002</v>
       </c>
       <c r="C169" s="5">
         <v>0.19693651699999748</v>
       </c>
       <c r="D169" s="5">
         <v>3.1539846403790595</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>76.187752931999995</v>
       </c>
       <c r="C170" s="5">
         <v>-1.4914497000006577E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-0.23461308629024735</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>76.100109181999997</v>
       </c>
       <c r="C171" s="5">
         <v>-8.7643749999998022E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-1.371737761129499</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>76.240446478999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.14033729700000208</v>
       </c>
       <c r="D172" s="5">
         <v>2.2355206630702451</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>76.23027725</v>
       </c>
       <c r="C173" s="5">
         <v>-1.0169228999998836E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.159943009828456</v>
       </c>
       <c r="E173" s="5">
         <v>8.287738535623923E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>76.775256732000003</v>
       </c>
       <c r="C174" s="5">
         <v>0.54497948200000224</v>
       </c>
       <c r="D174" s="5">
         <v>8.9244402489417229</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>76.986300645</v>
       </c>
       <c r="C175" s="5">
         <v>0.21104391299999747</v>
       </c>
       <c r="D175" s="5">
         <v>3.3489545635917439</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>77.358228075</v>
       </c>
       <c r="C176" s="5">
         <v>0.3719274299999995</v>
       </c>
       <c r="D176" s="5">
         <v>5.9538508099818754</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>78.989940148000002</v>
       </c>
       <c r="C177" s="5">
         <v>1.6317120730000028</v>
       </c>
       <c r="D177" s="5">
         <v>28.46453679718941</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>78.838580937000003</v>
       </c>
       <c r="C178" s="5">
         <v>-0.15135921099999905</v>
       </c>
       <c r="D178" s="5">
         <v>-2.2753405772127255</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>78.987766546000003</v>
       </c>
       <c r="C179" s="5">
         <v>0.14918560899999989</v>
       </c>
       <c r="D179" s="5">
         <v>2.2945330722685453</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>79.381802230000005</v>
       </c>
       <c r="C180" s="5">
         <v>0.39403568400000211</v>
       </c>
       <c r="D180" s="5">
         <v>6.1532874556215589</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>80.020333977000007</v>
       </c>
       <c r="C181" s="5">
         <v>0.63853174700000181</v>
       </c>
       <c r="D181" s="5">
         <v>10.091264595335669</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>80.461607061999999</v>
       </c>
       <c r="C182" s="5">
         <v>0.44127308499999174</v>
       </c>
       <c r="D182" s="5">
         <v>6.8218547320304523</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>81.170780625000006</v>
       </c>
       <c r="C183" s="5">
         <v>0.70917356300000733</v>
       </c>
       <c r="D183" s="5">
         <v>11.104651521421527</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>81.384850444999998</v>
       </c>
       <c r="C184" s="5">
         <v>0.21406981999999175</v>
       </c>
       <c r="D184" s="5">
         <v>3.2110426706272621</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>81.364517582000005</v>
       </c>
       <c r="C185" s="5">
         <v>-2.033286299999304E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-0.29939154720496353</v>
       </c>
       <c r="E185" s="5">
         <v>6.7351720565859585</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>79.970362206999994</v>
       </c>
       <c r="C186" s="5">
         <v>-1.3941553750000111</v>
       </c>
       <c r="D186" s="5">
         <v>-18.730402103287112</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>80.584158712000004</v>
       </c>
       <c r="C187" s="5">
         <v>0.61379650500001048</v>
       </c>
       <c r="D187" s="5">
         <v>9.6092885520008942</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>80.637289190000004</v>
       </c>
       <c r="C188" s="5">
         <v>5.3130477999999925E-2</v>
       </c>
       <c r="D188" s="5">
         <v>0.79405531091036874</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>81.551160323000005</v>
       </c>
       <c r="C189" s="5">
         <v>0.91387113300000067</v>
       </c>
       <c r="D189" s="5">
         <v>14.480284819049283</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>81.154313794999993</v>
       </c>
       <c r="C190" s="5">
         <v>-0.39684652800001174</v>
       </c>
       <c r="D190" s="5">
         <v>-5.685691867437348</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>81.062709154000004</v>
       </c>
       <c r="C191" s="5">
         <v>-9.1604640999989329E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-1.3461476157990315</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>81.157358873000007</v>
       </c>
       <c r="C192" s="5">
         <v>9.4649719000003074E-2</v>
       </c>
       <c r="D192" s="5">
         <v>1.4101663156991906</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>80.982451994000002</v>
       </c>
       <c r="C193" s="5">
         <v>-0.17490687900000523</v>
       </c>
       <c r="D193" s="5">
         <v>-2.5557529435957682</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>81.349769805999998</v>
       </c>
       <c r="C194" s="5">
         <v>0.36731781199999602</v>
       </c>
       <c r="D194" s="5">
         <v>5.5807817806515558</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>81.498336335000005</v>
       </c>
       <c r="C195" s="5">
         <v>0.14856652900000711</v>
       </c>
       <c r="D195" s="5">
         <v>2.2136695538263362</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>81.167968783999996</v>
       </c>
       <c r="C196" s="5">
         <v>-0.33036755100000903</v>
       </c>
       <c r="D196" s="5">
         <v>-4.7574060472695967</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>81.216959826999997</v>
       </c>
       <c r="C197" s="5">
         <v>4.89910430000009E-2</v>
       </c>
       <c r="D197" s="5">
         <v>0.72670052587135991</v>
       </c>
       <c r="E197" s="5">
         <v>-0.1813539358250349</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>82.106423816000003</v>
       </c>
       <c r="C198" s="5">
         <v>0.88946398900000645</v>
       </c>
       <c r="D198" s="5">
         <v>13.963268426055308</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>82.772283048999995</v>
       </c>
       <c r="C199" s="5">
         <v>0.66585923299999195</v>
       </c>
       <c r="D199" s="5">
         <v>10.177666673037432</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>82.918147277000003</v>
       </c>
       <c r="C200" s="5">
         <v>0.14586422800000776</v>
       </c>
       <c r="D200" s="5">
         <v>2.1352991954935563</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>82.028931125</v>
       </c>
       <c r="C201" s="5">
         <v>-0.88921615200000304</v>
       </c>
       <c r="D201" s="5">
         <v>-12.136286496336457</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>82.444632267000003</v>
       </c>
       <c r="C202" s="5">
         <v>0.41570114200000319</v>
       </c>
       <c r="D202" s="5">
         <v>6.2536829596234078</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>82.750973607999995</v>
       </c>
       <c r="C203" s="5">
         <v>0.30634134099999244</v>
       </c>
       <c r="D203" s="5">
         <v>4.5511281256057634</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>82.964863504999997</v>
       </c>
       <c r="C204" s="5">
         <v>0.21388989700000138</v>
       </c>
       <c r="D204" s="5">
         <v>3.1461661061278789</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>83.443695888999997</v>
       </c>
       <c r="C205" s="5">
         <v>0.47883238400000039</v>
       </c>
       <c r="D205" s="5">
         <v>7.1499427228948198</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>83.574571767999998</v>
       </c>
       <c r="C206" s="5">
         <v>0.13087587900000131</v>
       </c>
       <c r="D206" s="5">
         <v>1.8984411437873216</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>84.205752892999996</v>
       </c>
       <c r="C207" s="5">
         <v>0.63118112499999768</v>
       </c>
       <c r="D207" s="5">
         <v>9.4488593518042627</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>84.980421812000003</v>
       </c>
       <c r="C208" s="5">
         <v>0.77466891900000689</v>
       </c>
       <c r="D208" s="5">
         <v>11.615736638788832</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>85.170827961000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.19040614899999753</v>
       </c>
       <c r="D209" s="5">
         <v>2.7220883783906746</v>
       </c>
       <c r="E209" s="5">
         <v>4.8682789191101472</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>85.207866761000005</v>
       </c>
       <c r="C210" s="5">
         <v>3.7038800000004812E-2</v>
       </c>
       <c r="D210" s="5">
         <v>0.52310190647892885</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>85.582682857999998</v>
       </c>
       <c r="C211" s="5">
         <v>0.37481609699999296</v>
       </c>
       <c r="D211" s="5">
         <v>5.4082126611427972</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>85.923780320999995</v>
       </c>
       <c r="C212" s="5">
         <v>0.34109746299999699</v>
       </c>
       <c r="D212" s="5">
         <v>4.8889536088133623</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>85.882053701999993</v>
       </c>
       <c r="C213" s="5">
         <v>-4.1726619000002074E-2</v>
       </c>
       <c r="D213" s="5">
         <v>-0.58119440521140486</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>85.990111823999996</v>
       </c>
       <c r="C214" s="5">
         <v>0.10805812200000275</v>
       </c>
       <c r="D214" s="5">
         <v>1.5203509175913288</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>86.327026735000004</v>
       </c>
       <c r="C215" s="5">
         <v>0.33691491100000803</v>
       </c>
       <c r="D215" s="5">
         <v>4.8043320409197676</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>86.742346737000005</v>
       </c>
       <c r="C216" s="5">
         <v>0.41532000200000141</v>
       </c>
       <c r="D216" s="5">
         <v>5.9284481834280589</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>86.941661169</v>
       </c>
       <c r="C217" s="5">
         <v>0.19931443199999421</v>
       </c>
       <c r="D217" s="5">
         <v>2.7924452785081488</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>86.922363943999997</v>
       </c>
       <c r="C218" s="5">
         <v>-1.9297225000002527E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-0.26602231773233953</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>86.798945599999996</v>
       </c>
       <c r="C219" s="5">
         <v>-0.12341834400000096</v>
       </c>
       <c r="D219" s="5">
         <v>-1.6905994365468691</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>87.273243657999998</v>
       </c>
       <c r="C220" s="5">
         <v>0.47429805800000224</v>
       </c>
       <c r="D220" s="5">
         <v>6.7578984131269282</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>87.554789751000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.28154609300000288</v>
       </c>
       <c r="D221" s="5">
         <v>3.9406678682886831</v>
       </c>
       <c r="E221" s="5">
         <v>2.7990355936091449</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>88.280640032999997</v>
       </c>
       <c r="C222" s="5">
         <v>0.72585028199999613</v>
       </c>
       <c r="D222" s="5">
         <v>10.414666188137399</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>88.676567392999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.39592736000000173</v>
       </c>
       <c r="D223" s="5">
         <v>5.5166039258233601</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>87.760985052999999</v>
       </c>
       <c r="C224" s="5">
         <v>-0.91558234000000027</v>
       </c>
       <c r="D224" s="5">
         <v>-11.710026116818906</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>89.025143252999996</v>
       </c>
       <c r="C225" s="5">
         <v>1.2641581999999971</v>
       </c>
       <c r="D225" s="5">
         <v>18.722847237258012</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>89.522050840999995</v>
       </c>
       <c r="C226" s="5">
         <v>0.49690758799999912</v>
       </c>
       <c r="D226" s="5">
         <v>6.907481655797465</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>88.739344380999995</v>
       </c>
       <c r="C227" s="5">
         <v>-0.78270645999999999</v>
       </c>
       <c r="D227" s="5">
         <v>-10.001698003485149</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>88.799469504000001</v>
       </c>
       <c r="C228" s="5">
         <v>6.0125123000005942E-2</v>
       </c>
       <c r="D228" s="5">
         <v>0.81609374753424113</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>87.948597535999994</v>
       </c>
       <c r="C229" s="5">
         <v>-0.85087196800000697</v>
       </c>
       <c r="D229" s="5">
         <v>-10.911311483944996</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>87.874566406</v>
       </c>
       <c r="C230" s="5">
         <v>-7.4031129999994505E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-1.0054420928242047</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>88.680321182</v>
       </c>
       <c r="C231" s="5">
         <v>0.80575477600000056</v>
       </c>
       <c r="D231" s="5">
         <v>11.575475669001523</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>88.452986261000007</v>
       </c>
       <c r="C232" s="5">
         <v>-0.22733492099999353</v>
       </c>
       <c r="D232" s="5">
         <v>-3.0332347546994654</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>88.438390651000006</v>
       </c>
       <c r="C233" s="5">
         <v>-1.4595610000000647E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-0.19783215825414091</v>
       </c>
       <c r="E233" s="5">
         <v>1.0091976721238183</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>88.459407272000007</v>
       </c>
       <c r="C234" s="5">
         <v>2.1016621000001123E-2</v>
       </c>
       <c r="D234" s="5">
         <v>0.28554267330445082</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>88.638878473000005</v>
       </c>
       <c r="C235" s="5">
         <v>0.17947120099999836</v>
       </c>
       <c r="D235" s="5">
         <v>2.4619763145629747</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>89.044520611999999</v>
       </c>
       <c r="C236" s="5">
         <v>0.40564213899999402</v>
       </c>
       <c r="D236" s="5">
         <v>5.6319684799529313</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>88.969664257000005</v>
       </c>
       <c r="C237" s="5">
         <v>-7.4856354999994323E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-1.004143278874492</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>89.38381579</v>
       </c>
       <c r="C238" s="5">
         <v>0.41415153299999474</v>
       </c>
       <c r="D238" s="5">
         <v>5.7312261099977668</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>90.849477183999994</v>
       </c>
       <c r="C239" s="5">
         <v>1.4656613939999943</v>
       </c>
       <c r="D239" s="5">
         <v>21.552109423772372</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>90.248306878999998</v>
       </c>
       <c r="C240" s="5">
         <v>-0.60117030499999657</v>
       </c>
       <c r="D240" s="5">
         <v>-7.6579382165866576</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>90.206443485999998</v>
       </c>
       <c r="C241" s="5">
         <v>-4.186339299999986E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-0.55522485725869597</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>90.180651518000005</v>
       </c>
       <c r="C242" s="5">
         <v>-2.5791967999992949E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-0.34256684107564217</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>89.797072564000004</v>
       </c>
       <c r="C243" s="5">
         <v>-0.38357895400000075</v>
       </c>
       <c r="D243" s="5">
         <v>-4.9864115287027282</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>89.397973011999994</v>
       </c>
       <c r="C244" s="5">
         <v>-0.39909955200000979</v>
       </c>
       <c r="D244" s="5">
         <v>-5.2048936706677313</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>90.447919428999995</v>
       </c>
       <c r="C245" s="5">
         <v>1.049946417000001</v>
       </c>
       <c r="D245" s="5">
         <v>15.040540398594416</v>
       </c>
       <c r="E245" s="5">
         <v>2.2722358052964742</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>90.675420115999998</v>
       </c>
       <c r="C246" s="5">
         <v>0.2275006870000027</v>
       </c>
       <c r="D246" s="5">
         <v>3.0604280981157306</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>90.803227109000005</v>
       </c>
       <c r="C247" s="5">
         <v>0.1278069930000072</v>
       </c>
       <c r="D247" s="5">
         <v>1.7045738001122412</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>90.754386772999993</v>
       </c>
       <c r="C248" s="5">
         <v>-4.884033600001203E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-0.64353806756897169</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>88.633537305999994</v>
       </c>
       <c r="C249" s="5">
         <v>-2.1208494669999993</v>
       </c>
       <c r="D249" s="5">
         <v>-24.705116540300931</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>88.479376334999998</v>
       </c>
       <c r="C250" s="5">
         <v>-0.15416097099999604</v>
       </c>
       <c r="D250" s="5">
         <v>-2.0673179797209729</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>88.911151950000004</v>
       </c>
       <c r="C251" s="5">
         <v>0.4317756150000065</v>
       </c>
       <c r="D251" s="5">
         <v>6.015706511534602</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>88.985366550999998</v>
       </c>
       <c r="C252" s="5">
         <v>7.4214600999994218E-2</v>
       </c>
       <c r="D252" s="5">
         <v>1.0062574965733262</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>89.768848872999996</v>
       </c>
       <c r="C253" s="5">
         <v>0.78348232199999757</v>
       </c>
       <c r="D253" s="5">
         <v>11.092502278312066</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>90.163273634999996</v>
       </c>
       <c r="C254" s="5">
         <v>0.39442476199999987</v>
       </c>
       <c r="D254" s="5">
         <v>5.401838342159726</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>91.646507812999999</v>
       </c>
       <c r="C255" s="5">
         <v>1.4832341780000036</v>
       </c>
       <c r="D255" s="5">
         <v>21.628399113452158</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>90.551822009999995</v>
       </c>
       <c r="C256" s="5">
         <v>-1.0946858030000044</v>
       </c>
       <c r="D256" s="5">
         <v>-13.42843490319019</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>91.289115985999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.73729397600000368</v>
       </c>
       <c r="D257" s="5">
         <v>10.220328051517203</v>
       </c>
       <c r="E257" s="5">
         <v>0.93003417028330038</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>91.178691946000001</v>
       </c>
       <c r="C258" s="5">
         <v>-0.11042403999999806</v>
       </c>
       <c r="D258" s="5">
         <v>-1.4419115657389736</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>91.297819998999998</v>
       </c>
       <c r="C259" s="5">
         <v>0.11912805299999718</v>
       </c>
       <c r="D259" s="5">
         <v>1.5791563080435278</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>91.847477921999996</v>
       </c>
       <c r="C260" s="5">
         <v>0.54965792299999805</v>
       </c>
       <c r="D260" s="5">
         <v>7.468684455471486</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>92.344662361999994</v>
       </c>
       <c r="C261" s="5">
         <v>0.49718443999999806</v>
       </c>
       <c r="D261" s="5">
         <v>6.69271059551102</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>93.019334805</v>
       </c>
       <c r="C262" s="5">
         <v>0.67467244300000573</v>
       </c>
       <c r="D262" s="5">
         <v>9.1282475283620776</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>93.203667490000001</v>
       </c>
       <c r="C263" s="5">
         <v>0.18433268500000111</v>
       </c>
       <c r="D263" s="5">
         <v>2.4040818802495201</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>93.812972767000005</v>
       </c>
       <c r="C264" s="5">
         <v>0.60930527700000425</v>
       </c>
       <c r="D264" s="5">
         <v>8.1331255905900068</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>95.028554249999999</v>
       </c>
       <c r="C265" s="5">
         <v>1.215581482999994</v>
       </c>
       <c r="D265" s="5">
         <v>16.706403522489421</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>94.854162948999999</v>
       </c>
       <c r="C266" s="5">
         <v>-0.174391301</v>
       </c>
       <c r="D266" s="5">
         <v>-2.1800837545570939</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>95.524903726999995</v>
       </c>
       <c r="C267" s="5">
         <v>0.67074077799999543</v>
       </c>
       <c r="D267" s="5">
         <v>8.823465771323713</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>95.767789765000003</v>
       </c>
       <c r="C268" s="5">
         <v>0.24288603800000885</v>
       </c>
       <c r="D268" s="5">
         <v>3.0942085473051328</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>95.787864142999993</v>
       </c>
       <c r="C269" s="5">
         <v>2.0074377999989679E-2</v>
       </c>
       <c r="D269" s="5">
         <v>0.25182835658754676</v>
       </c>
       <c r="E269" s="5">
         <v>4.9280224793609717</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>95.743940312000007</v>
       </c>
       <c r="C270" s="5">
         <v>-4.3923830999986535E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-0.54887816243999188</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>95.985518181000003</v>
       </c>
       <c r="C271" s="5">
         <v>0.24157786899999678</v>
       </c>
       <c r="D271" s="5">
         <v>3.0701728108388116</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>96.550604433000004</v>
       </c>
       <c r="C272" s="5">
         <v>0.5650862520000004</v>
       </c>
       <c r="D272" s="5">
         <v>7.2979433633097779</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>96.531442855999998</v>
       </c>
       <c r="C273" s="5">
         <v>-1.9161577000005536E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-0.23789400821659923</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>96.830653718999997</v>
       </c>
       <c r="C274" s="5">
         <v>0.29921086299999899</v>
       </c>
       <c r="D274" s="5">
         <v>3.7836151315519428</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>98.562074359999997</v>
       </c>
       <c r="C275" s="5">
         <v>1.7314206409999997</v>
       </c>
       <c r="D275" s="5">
         <v>23.698278574807198</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>97.560228409999993</v>
       </c>
       <c r="C276" s="5">
         <v>-1.0018459500000034</v>
       </c>
       <c r="D276" s="5">
         <v>-11.538218966566816</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>98.425395180999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.8651667710000055</v>
       </c>
       <c r="D277" s="5">
         <v>11.176322675232718</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>98.903607102999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.47821192199999984</v>
       </c>
       <c r="D278" s="5">
         <v>5.9887001233609016</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>98.526047961000003</v>
       </c>
       <c r="C279" s="5">
         <v>-0.37755914199999552</v>
       </c>
       <c r="D279" s="5">
         <v>-4.4859671045173855</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>98.869164521000002</v>
       </c>
       <c r="C280" s="5">
         <v>0.34311655999999857</v>
       </c>
       <c r="D280" s="5">
         <v>4.2599749271678977</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>101.04172794999999</v>
       </c>
       <c r="C281" s="5">
         <v>2.1725634289999931</v>
       </c>
       <c r="D281" s="5">
         <v>29.801229087571745</v>
       </c>
       <c r="E281" s="5">
         <v>5.4848950375974592</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>99.251363518000005</v>
       </c>
       <c r="C282" s="5">
         <v>-1.7903644319999898</v>
       </c>
       <c r="D282" s="5">
         <v>-19.308348102629104</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>100.19694862999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.94558511199998918</v>
       </c>
       <c r="D283" s="5">
         <v>12.051111337397824</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>100.19978419</v>
       </c>
       <c r="C284" s="5">
         <v>2.8355600000082859E-3</v>
       </c>
       <c r="D284" s="5">
         <v>3.396512288889042E-2</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>100.56773468999999</v>
       </c>
       <c r="C285" s="5">
         <v>0.36795049999999208</v>
       </c>
       <c r="D285" s="5">
         <v>4.4967005934800408</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>101.46183765000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.8941029600000121</v>
       </c>
       <c r="D286" s="5">
         <v>11.206116469532335</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>101.42142527</v>
       </c>
       <c r="C287" s="5">
         <v>-4.0412380000006465E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-0.47691587735984031</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>101.98738007</v>
       </c>
       <c r="C288" s="5">
         <v>0.56595480000000009</v>
       </c>
       <c r="D288" s="5">
         <v>6.9056633811756196</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>101.89218502</v>
       </c>
       <c r="C289" s="5">
         <v>-9.5195050000000947E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-1.1143480413217555</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>102.45311835</v>
       </c>
       <c r="C290" s="5">
         <v>0.56093332999999745</v>
       </c>
       <c r="D290" s="5">
         <v>6.8099400868040449</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>102.31860811</v>
       </c>
       <c r="C291" s="5">
         <v>-0.13451023999999734</v>
       </c>
       <c r="D291" s="5">
         <v>-1.5641478781937668</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>103.14104722</v>
       </c>
       <c r="C292" s="5">
         <v>0.8224391100000048</v>
       </c>
       <c r="D292" s="5">
         <v>10.083684303512385</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>103.57231015000001</v>
       </c>
       <c r="C293" s="5">
         <v>0.4312629300000026</v>
       </c>
       <c r="D293" s="5">
         <v>5.134564172419398</v>
       </c>
       <c r="E293" s="5">
         <v>2.5044922046981055</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>103.89174113999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.31943098999998654</v>
       </c>
       <c r="D294" s="5">
         <v>3.7643903958045843</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>104.19669392</v>
       </c>
       <c r="C295" s="5">
         <v>0.30495278000000781</v>
       </c>
       <c r="D295" s="5">
         <v>3.579777864045397</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>104.84244628</v>
       </c>
       <c r="C296" s="5">
         <v>0.64575236000000302</v>
       </c>
       <c r="D296" s="5">
         <v>7.6957280927507421</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>105.43497413999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.59252785999998991</v>
       </c>
       <c r="D297" s="5">
         <v>6.9967536821341048</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>105.44884415999999</v>
       </c>
       <c r="C298" s="5">
         <v>1.3870019999998817E-2</v>
       </c>
       <c r="D298" s="5">
         <v>0.15797482598316481</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>105.88216099</v>
       </c>
       <c r="C299" s="5">
         <v>0.43331683000000965</v>
       </c>
       <c r="D299" s="5">
         <v>5.0441018245767966</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>105.77199258</v>
       </c>
       <c r="C300" s="5">
         <v>-0.11016840999999999</v>
       </c>
       <c r="D300" s="5">
         <v>-1.2414571313008382</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>105.96126895</v>
       </c>
       <c r="C301" s="5">
         <v>0.18927637000000175</v>
       </c>
       <c r="D301" s="5">
         <v>2.1686316211406265</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>106.37240009</v>
       </c>
       <c r="C302" s="5">
         <v>0.41113113999999484</v>
       </c>
       <c r="D302" s="5">
         <v>4.7566721114777</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>106.95074547</v>
       </c>
       <c r="C303" s="5">
         <v>0.5783453800000018</v>
       </c>
       <c r="D303" s="5">
         <v>6.7230656587036197</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>107.33990587</v>
       </c>
       <c r="C304" s="5">
         <v>0.38916039999999441</v>
       </c>
       <c r="D304" s="5">
         <v>4.4548786100023108</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>107.60685814</v>
       </c>
       <c r="C305" s="5">
         <v>0.26695227000000443</v>
       </c>
       <c r="D305" s="5">
         <v>3.0255385817615776</v>
       </c>
       <c r="E305" s="5">
         <v>3.8953924887423108</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>107.31112044</v>
       </c>
       <c r="C306" s="5">
         <v>-0.29573770000000366</v>
       </c>
       <c r="D306" s="5">
         <v>-3.2485822317053215</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>107.40038736</v>
       </c>
       <c r="C307" s="5">
         <v>8.9266920000000027E-2</v>
       </c>
       <c r="D307" s="5">
         <v>1.0028015745227714</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>107.73625665</v>
       </c>
       <c r="C308" s="5">
         <v>0.33586929000000509</v>
       </c>
       <c r="D308" s="5">
         <v>3.8179400869819302</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>108.34891897999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.61266232999999204</v>
       </c>
       <c r="D309" s="5">
         <v>7.0415554289194882</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>108.7843895</v>
       </c>
       <c r="C310" s="5">
         <v>0.43547052000000974</v>
       </c>
       <c r="D310" s="5">
         <v>4.9310344230177439</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>108.66272841</v>
       </c>
       <c r="C311" s="5">
         <v>-0.12166109000000347</v>
       </c>
       <c r="D311" s="5">
         <v>-1.3338185634079958</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>108.3985771</v>
       </c>
       <c r="C312" s="5">
         <v>-0.26415131000000258</v>
       </c>
       <c r="D312" s="5">
         <v>-2.8784262439485619</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>108.89790526</v>
       </c>
       <c r="C313" s="5">
         <v>0.49932816000000457</v>
       </c>
       <c r="D313" s="5">
         <v>5.6699087867700726</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>109.57450167</v>
       </c>
       <c r="C314" s="5">
         <v>0.67659641000000192</v>
       </c>
       <c r="D314" s="5">
         <v>7.7158817006679925</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>109.93488107</v>
       </c>
       <c r="C315" s="5">
         <v>0.36037939999999935</v>
       </c>
       <c r="D315" s="5">
         <v>4.0188577550832161</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>109.41249642</v>
       </c>
       <c r="C316" s="5">
         <v>-0.52238465000000645</v>
       </c>
       <c r="D316" s="5">
         <v>-5.5554294524035814</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>108.94190694</v>
       </c>
       <c r="C317" s="5">
         <v>-0.470589480000001</v>
       </c>
       <c r="D317" s="5">
         <v>-5.0409090259724731</v>
       </c>
       <c r="E317" s="5">
         <v>1.2406725956658482</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>109.56528172</v>
       </c>
       <c r="C318" s="5">
         <v>0.62337478000000601</v>
       </c>
       <c r="D318" s="5">
         <v>7.0867753984080961</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>109.84487917</v>
       </c>
       <c r="C319" s="5">
         <v>0.27959744999999714</v>
       </c>
       <c r="D319" s="5">
         <v>3.1056034969956237</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>110.43373776</v>
       </c>
       <c r="C320" s="5">
         <v>0.58885859000000096</v>
       </c>
       <c r="D320" s="5">
         <v>6.6260875579800427</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>110.84067588000001</v>
       </c>
       <c r="C321" s="5">
         <v>0.40693812000000662</v>
       </c>
       <c r="D321" s="5">
         <v>4.5126174810782738</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>110.93285559</v>
       </c>
       <c r="C322" s="5">
         <v>9.2179709999996362E-2</v>
       </c>
       <c r="D322" s="5">
         <v>1.0025472641150612</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>111.16724209</v>
       </c>
       <c r="C323" s="5">
         <v>0.23438649999999939</v>
       </c>
       <c r="D323" s="5">
         <v>2.5651141074234385</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>111.39990213</v>
       </c>
       <c r="C324" s="5">
         <v>0.23266003999999896</v>
       </c>
       <c r="D324" s="5">
         <v>2.5405713794921958</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>111.46599481</v>
       </c>
       <c r="C325" s="5">
         <v>6.6092679999997017E-2</v>
       </c>
       <c r="D325" s="5">
         <v>0.71427827061525395</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>112.21846782999999</v>
       </c>
       <c r="C326" s="5">
         <v>0.7524730199999965</v>
       </c>
       <c r="D326" s="5">
         <v>8.4084814685858831</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>112.27827318999999</v>
       </c>
       <c r="C327" s="5">
         <v>5.9805359999998586E-2</v>
       </c>
       <c r="D327" s="5">
         <v>0.64140213204952889</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>112.01859027</v>
       </c>
       <c r="C328" s="5">
         <v>-0.25968291999998883</v>
       </c>
       <c r="D328" s="5">
         <v>-2.7403867656110581</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>111.78215959000001</v>
       </c>
       <c r="C329" s="5">
         <v>-0.23643067999999801</v>
       </c>
       <c r="D329" s="5">
         <v>-2.5035697031979054</v>
       </c>
       <c r="E329" s="5">
         <v>2.6071258800016039</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>114.27035925</v>
       </c>
       <c r="C330" s="5">
         <v>2.4881996599999923</v>
       </c>
       <c r="D330" s="5">
         <v>30.236634135701522</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>113.56051238000001</v>
       </c>
       <c r="C331" s="5">
         <v>-0.70984686999999269</v>
       </c>
       <c r="D331" s="5">
         <v>-7.2049078058995182</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>113.30968774</v>
       </c>
       <c r="C332" s="5">
         <v>-0.25082464000000471</v>
       </c>
       <c r="D332" s="5">
         <v>-2.6185151951139796</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>113.59159402</v>
       </c>
       <c r="C333" s="5">
         <v>0.28190628000000117</v>
       </c>
       <c r="D333" s="5">
         <v>3.0267061789604588</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>114.13434997</v>
       </c>
       <c r="C334" s="5">
         <v>0.5427559500000001</v>
       </c>
       <c r="D334" s="5">
         <v>5.8868694800173094</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>114.58361892000001</v>
       </c>
       <c r="C335" s="5">
         <v>0.449268950000004</v>
       </c>
       <c r="D335" s="5">
         <v>4.8271981269778941</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>115.65959671</v>
       </c>
       <c r="C336" s="5">
         <v>1.075977789999996</v>
       </c>
       <c r="D336" s="5">
         <v>11.868977635175892</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>115.54235491</v>
       </c>
       <c r="C337" s="5">
         <v>-0.11724180000000217</v>
       </c>
       <c r="D337" s="5">
         <v>-1.2096568468363822</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>115.35534723000001</v>
       </c>
       <c r="C338" s="5">
         <v>-0.18700767999999357</v>
       </c>
       <c r="D338" s="5">
         <v>-1.9250282235726002</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>115.72112376</v>
       </c>
       <c r="C339" s="5">
         <v>0.36577652999999088</v>
       </c>
       <c r="D339" s="5">
         <v>3.8721065516556186</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>116.28912155</v>
       </c>
       <c r="C340" s="5">
         <v>0.56799779000000683</v>
       </c>
       <c r="D340" s="5">
         <v>6.051635274606193</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>116.69690052999999</v>
       </c>
       <c r="C341" s="5">
         <v>0.40777897999998913</v>
       </c>
       <c r="D341" s="5">
         <v>4.2900264653223941</v>
       </c>
       <c r="E341" s="5">
         <v>4.3967131767953971</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>117.57374136</v>
       </c>
       <c r="C342" s="5">
         <v>0.87684083000000612</v>
       </c>
       <c r="D342" s="5">
         <v>9.3987105770460655</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>118.0185609</v>
       </c>
       <c r="C343" s="5">
         <v>0.44481953999999746</v>
       </c>
       <c r="D343" s="5">
         <v>4.6356595453394212</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>118.13532815000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.11676725000000943</v>
       </c>
       <c r="D344" s="5">
         <v>1.1937589476492372</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>117.96768964</v>
       </c>
       <c r="C345" s="5">
         <v>-0.16763851000000329</v>
       </c>
       <c r="D345" s="5">
         <v>-1.6896179518797294</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>118.37698168</v>
       </c>
       <c r="C346" s="5">
         <v>0.40929203999999686</v>
       </c>
       <c r="D346" s="5">
         <v>4.243806246901527</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>119.03404745</v>
       </c>
       <c r="C347" s="5">
         <v>0.65706577000000266</v>
       </c>
       <c r="D347" s="5">
         <v>6.8678969543018331</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>118.85006652</v>
       </c>
       <c r="C348" s="5">
         <v>-0.18398093000000415</v>
       </c>
       <c r="D348" s="5">
         <v>-1.8390532370713641</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>119.60382420000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.75375768000000676</v>
       </c>
       <c r="D349" s="5">
         <v>7.881665328325127</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>119.49846773</v>
       </c>
       <c r="C350" s="5">
         <v>-0.10535647000000381</v>
       </c>
       <c r="D350" s="5">
         <v>-1.051948283177695</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>119.88101825</v>
       </c>
       <c r="C351" s="5">
         <v>0.38255051999999523</v>
       </c>
       <c r="D351" s="5">
         <v>3.9099267064826693</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>119.87981424</v>
       </c>
       <c r="C352" s="5">
         <v>-1.2040099999950371E-3</v>
       </c>
       <c r="D352" s="5">
         <v>-1.2051384067490734E-2</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>120.5032842</v>
       </c>
       <c r="C353" s="5">
         <v>0.62346995999999422</v>
       </c>
       <c r="D353" s="5">
         <v>6.4225998745274904</v>
       </c>
       <c r="E353" s="5">
         <v>3.2617692952534583</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>120.95137597</v>
       </c>
       <c r="C354" s="5">
         <v>0.44809177000000489</v>
       </c>
       <c r="D354" s="5">
         <v>4.5546036765077957</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>121.65361088</v>
       </c>
       <c r="C355" s="5">
         <v>0.70223491000000138</v>
       </c>
       <c r="D355" s="5">
         <v>7.193953346517401</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>121.74422595999999</v>
       </c>
       <c r="C356" s="5">
         <v>9.0615079999992076E-2</v>
       </c>
       <c r="D356" s="5">
         <v>0.89750459996251752</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>119.89430038</v>
       </c>
       <c r="C357" s="5">
         <v>-1.8499255799999901</v>
       </c>
       <c r="D357" s="5">
         <v>-16.784930604535997</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>120.73253122</v>
       </c>
       <c r="C358" s="5">
         <v>0.83823083999999426</v>
       </c>
       <c r="D358" s="5">
         <v>8.7199434271340248</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>121.10572500000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.37319378000000825</v>
       </c>
       <c r="D359" s="5">
         <v>3.7730104573706624</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>121.71422348999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.60849848999998812</v>
       </c>
       <c r="D360" s="5">
         <v>6.1988724408957196</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>122.7948109</v>
       </c>
       <c r="C361" s="5">
         <v>1.0805874100000068</v>
       </c>
       <c r="D361" s="5">
         <v>11.189603879863164</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>123.30717894</v>
       </c>
       <c r="C362" s="5">
         <v>0.51236803999999836</v>
       </c>
       <c r="D362" s="5">
         <v>5.1235860808801048</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>124.063729</v>
       </c>
       <c r="C363" s="5">
         <v>0.75655005999999503</v>
       </c>
       <c r="D363" s="5">
         <v>7.6161930621692298</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>124.93987542000001</v>
       </c>
       <c r="C364" s="5">
         <v>0.87614642000001197</v>
       </c>
       <c r="D364" s="5">
         <v>8.8115144090580735</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>124.72604871999999</v>
       </c>
       <c r="C365" s="5">
         <v>-0.21382670000001269</v>
       </c>
       <c r="D365" s="5">
         <v>-2.0345025081048296</v>
       </c>
       <c r="E365" s="5">
         <v>3.5042733880940924</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>125.48190113</v>
       </c>
       <c r="C366" s="5">
         <v>0.75585241000000281</v>
       </c>
       <c r="D366" s="5">
         <v>7.5194682498657572</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>125.23498772000001</v>
       </c>
       <c r="C367" s="5">
         <v>-0.24691340999999056</v>
       </c>
       <c r="D367" s="5">
         <v>-2.3358777200712222</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>121.39383315000001</v>
       </c>
       <c r="C368" s="5">
         <v>-3.8411545700000005</v>
       </c>
       <c r="D368" s="5">
         <v>-31.190029837169554</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>72.320805031000006</v>
       </c>
       <c r="C369" s="5">
         <v>-49.073028119</v>
       </c>
       <c r="D369" s="5">
         <v>-99.800106109016625</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>85.199394029999993</v>
       </c>
       <c r="C370" s="5">
         <v>12.878588998999987</v>
       </c>
       <c r="D370" s="5">
         <v>614.62638910379508</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>96.180857349999997</v>
       </c>
       <c r="C371" s="5">
         <v>10.981463320000003</v>
       </c>
       <c r="D371" s="5">
         <v>328.37651896176067</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>96.844524299</v>
       </c>
       <c r="C372" s="5">
         <v>0.66366694900000311</v>
       </c>
       <c r="D372" s="5">
         <v>8.6018227767057365</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>98.085688227999995</v>
       </c>
       <c r="C373" s="5">
         <v>1.2411639289999954</v>
       </c>
       <c r="D373" s="5">
         <v>16.510987057566815</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>101.296814</v>
       </c>
       <c r="C374" s="5">
         <v>3.2111257720000026</v>
       </c>
       <c r="D374" s="5">
         <v>47.191153475806487</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>106.11784254</v>
       </c>
       <c r="C375" s="5">
         <v>4.8210285400000004</v>
       </c>
       <c r="D375" s="5">
         <v>74.707483877933242</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>106.81850587</v>
       </c>
       <c r="C376" s="5">
         <v>0.70066332999999759</v>
       </c>
       <c r="D376" s="5">
         <v>8.2173874935991051</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>107.5044535</v>
       </c>
       <c r="C377" s="5">
         <v>0.68594763000000114</v>
       </c>
       <c r="D377" s="5">
         <v>7.9840177054286032</v>
       </c>
       <c r="E377" s="5">
         <v>-13.807536915292729</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>106.98919943999999</v>
       </c>
       <c r="C378" s="5">
         <v>-0.51525406000000373</v>
       </c>
       <c r="D378" s="5">
         <v>-5.6022191209674226</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>104.52466621000001</v>
       </c>
       <c r="C379" s="5">
         <v>-2.4645332299999865</v>
       </c>
       <c r="D379" s="5">
         <v>-24.395748573447417</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>108.62081702</v>
       </c>
       <c r="C380" s="5">
         <v>4.0961508099999975</v>
       </c>
       <c r="D380" s="5">
         <v>58.610271822549805</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>109.35905735999999</v>
       </c>
       <c r="C381" s="5">
         <v>0.73824033999999017</v>
       </c>
       <c r="D381" s="5">
         <v>8.4676711141882919</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>110.65259156</v>
       </c>
       <c r="C382" s="5">
         <v>1.2935342000000105</v>
       </c>
       <c r="D382" s="5">
         <v>15.154782966235558</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>113.57144968999999</v>
       </c>
       <c r="C383" s="5">
         <v>2.9188581299999896</v>
       </c>
       <c r="D383" s="5">
         <v>36.675589106079997</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>115.69555196</v>
       </c>
       <c r="C384" s="5">
         <v>2.1241022700000087</v>
       </c>
       <c r="D384" s="5">
         <v>24.902150374668473</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>115.40142727999999</v>
       </c>
       <c r="C385" s="5">
         <v>-0.29412468000001013</v>
       </c>
       <c r="D385" s="5">
         <v>-3.0083798137539697</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>115.86079539000001</v>
       </c>
       <c r="C386" s="5">
         <v>0.45936811000001398</v>
       </c>
       <c r="D386" s="5">
         <v>4.8827111956355917</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>117.4179647</v>
       </c>
       <c r="C387" s="5">
         <v>1.5571693099999919</v>
       </c>
       <c r="D387" s="5">
         <v>17.375244534264979</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>118.06131874</v>
       </c>
       <c r="C388" s="5">
         <v>0.64335404000000551</v>
       </c>
       <c r="D388" s="5">
         <v>6.776819832311598</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>118.76045899</v>
       </c>
       <c r="C389" s="5">
         <v>0.69914024999999924</v>
       </c>
       <c r="D389" s="5">
         <v>7.3422883135735084</v>
       </c>
       <c r="E389" s="5">
         <v>10.470269020064361</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>119.23554797</v>
       </c>
       <c r="C390" s="5">
         <v>0.47508897999999533</v>
       </c>
       <c r="D390" s="5">
         <v>4.9075184996890453</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>119.36558633999999</v>
       </c>
       <c r="C391" s="5">
         <v>0.13003836999999407</v>
       </c>
       <c r="D391" s="5">
         <v>1.3165995319746937</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>118.83307288</v>
       </c>
       <c r="C392" s="5">
         <v>-0.53251345999998989</v>
       </c>
       <c r="D392" s="5">
         <v>-5.2240158442464431</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>120.19670646</v>
       </c>
       <c r="C393" s="5">
         <v>1.3636335799999983</v>
       </c>
       <c r="D393" s="5">
         <v>14.673450413515399</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>120.35164344</v>
       </c>
       <c r="C394" s="5">
         <v>0.15493698000000222</v>
       </c>
       <c r="D394" s="5">
         <v>1.5578479786515942</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>121.46342708</v>
       </c>
       <c r="C395" s="5">
         <v>1.1117836399999987</v>
       </c>
       <c r="D395" s="5">
         <v>11.666284377229807</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>123.89703921</v>
       </c>
       <c r="C396" s="5">
         <v>2.4336121300000002</v>
       </c>
       <c r="D396" s="5">
         <v>26.877546115217733</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>123.80203829</v>
       </c>
       <c r="C397" s="5">
         <v>-9.500092000000393E-2</v>
       </c>
       <c r="D397" s="5">
         <v>-0.91625724076657145</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>124.06829054000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.26625225000000796</v>
       </c>
       <c r="D398" s="5">
         <v>2.6115010146494866</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>124.12437993</v>
       </c>
       <c r="C399" s="5">
         <v>5.6089389999996797E-2</v>
       </c>
       <c r="D399" s="5">
         <v>0.54385272358756787</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>124.46877365</v>
       </c>
       <c r="C400" s="5">
         <v>0.34439371999999935</v>
       </c>
       <c r="D400" s="5">
         <v>3.3807845541568682</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>124.53945220999999</v>
       </c>
       <c r="C401" s="5">
         <v>7.0678559999990398E-2</v>
       </c>
       <c r="D401" s="5">
         <v>0.68354220473061389</v>
       </c>
       <c r="E401" s="5">
         <v>4.8660920218290826</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>127.94018892</v>
       </c>
       <c r="C402" s="5">
         <v>3.4007367100000039</v>
       </c>
       <c r="D402" s="5">
         <v>38.165762610605761</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>128.37590562</v>
       </c>
       <c r="C403" s="5">
         <v>0.4357167000000004</v>
       </c>
       <c r="D403" s="5">
         <v>4.1641781781194487</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>129.14572039000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.76981477000001064</v>
       </c>
       <c r="D404" s="5">
         <v>7.4380175625384792</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>128.85227938</v>
       </c>
       <c r="C405" s="5">
         <v>-0.29344101000000933</v>
       </c>
       <c r="D405" s="5">
         <v>-2.6927863721551981</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>129.29787972</v>
       </c>
       <c r="C406" s="5">
         <v>0.4456003399999986</v>
       </c>
       <c r="D406" s="5">
         <v>4.2297201156765052</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>130.36669140000001</v>
       </c>
       <c r="C407" s="5">
         <v>1.0688116800000103</v>
       </c>
       <c r="D407" s="5">
         <v>10.383175872368877</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>130.42415165</v>
       </c>
       <c r="C408" s="5">
         <v>5.746024999999122E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.53019446427964301</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>130.35027163000001</v>
       </c>
       <c r="C409" s="5">
         <v>-7.3880019999990054E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-0.67763779502018062</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>130.74653934</v>
       </c>
       <c r="C410" s="5">
         <v>0.39626770999998939</v>
       </c>
       <c r="D410" s="5">
         <v>3.7096443402859558</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>131.69901114000001</v>
       </c>
       <c r="C411" s="5">
         <v>0.95247180000001208</v>
       </c>
       <c r="D411" s="5">
         <v>9.1007504666232855</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>131.93727568</v>
       </c>
       <c r="C412" s="5">
         <v>0.23826453999998876</v>
       </c>
       <c r="D412" s="5">
         <v>2.1927246003487166</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>131.83082592</v>
       </c>
       <c r="C413" s="5">
         <v>-0.10644976000000383</v>
       </c>
       <c r="D413" s="5">
         <v>-0.96390035441978883</v>
       </c>
       <c r="E413" s="5">
         <v>5.854669809937163</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>132.17519614</v>
       </c>
       <c r="C414" s="5">
         <v>0.34437022000000184</v>
       </c>
       <c r="D414" s="5">
         <v>3.1800864086168446</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>132.55160959</v>
       </c>
       <c r="C415" s="5">
         <v>0.37641345000000115</v>
       </c>
       <c r="D415" s="5">
         <v>3.4714432883998336</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>133.09370792000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.54209833000001595</v>
       </c>
       <c r="D416" s="5">
         <v>5.0195671196135772</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>134.02229222</v>
       </c>
       <c r="C417" s="5">
         <v>0.92858429999998293</v>
       </c>
       <c r="D417" s="5">
         <v>8.7011665726774332</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>134.08635009</v>
       </c>
       <c r="C418" s="5">
         <v>6.4057869999999184E-2</v>
       </c>
       <c r="D418" s="5">
         <v>0.57506732417158535</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>134.42297049000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.33662040000001525</v>
       </c>
       <c r="D419" s="5">
         <v>3.0545161887627348</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>134.14389958000001</v>
       </c>
       <c r="C420" s="5">
         <v>-0.2790709100000015</v>
       </c>
       <c r="D420" s="5">
         <v>-2.4630283836184264</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>134.85997975999999</v>
       </c>
       <c r="C421" s="5">
         <v>0.71608017999997742</v>
       </c>
       <c r="D421" s="5">
         <v>6.597238916526571</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>135.74749666</v>
       </c>
       <c r="C422" s="5">
         <v>0.88751690000000849</v>
       </c>
       <c r="D422" s="5">
         <v>8.1894396415897575</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>135.81004705000001</v>
       </c>
       <c r="C423" s="5">
         <v>6.2550390000012612E-2</v>
       </c>
       <c r="D423" s="5">
         <v>0.5543453052893943</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>136.82854917</v>
       </c>
       <c r="C424" s="5">
         <v>1.0185021199999937</v>
       </c>
       <c r="D424" s="5">
         <v>9.3799872615557547</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>136.57886969</v>
       </c>
       <c r="C425" s="5">
         <v>-0.24967947999999751</v>
       </c>
       <c r="D425" s="5">
         <v>-2.167870642806824</v>
       </c>
       <c r="E425" s="5">
         <v>3.6016187692560653</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>136.79997900000001</v>
       </c>
       <c r="C426" s="5">
         <v>0.22110931000000278</v>
       </c>
       <c r="D426" s="5">
         <v>1.9600871106223439</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>136.04359301</v>
       </c>
       <c r="C427" s="5">
         <v>-0.7563859900000125</v>
       </c>
       <c r="D427" s="5">
         <v>-6.4368676826337072</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>137.08451628</v>
       </c>
       <c r="C428" s="5">
         <v>1.0409232700000075</v>
       </c>
       <c r="D428" s="5">
         <v>9.5780898823944369</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>138.52227028999999</v>
       </c>
       <c r="C429" s="5">
         <v>1.4377540099999919</v>
       </c>
       <c r="D429" s="5">
         <v>13.337691310667687</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>139.26320802999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.74093773999999257</v>
       </c>
       <c r="D430" s="5">
         <v>6.610881449465067</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>137.4555957</v>
       </c>
       <c r="C431" s="5">
         <v>-1.8076123299999836</v>
       </c>
       <c r="D431" s="5">
         <v>-14.510584335651499</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>137.38288098000001</v>
       </c>
       <c r="C432" s="5">
         <v>-7.2714719999993349E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-0.63296246362094521</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>137.15924394000001</v>
       </c>
       <c r="C433" s="5">
         <v>-0.22363703999999984</v>
       </c>
       <c r="D433" s="5">
         <v>-1.9360108043913971</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>137.4322469</v>
       </c>
       <c r="C434" s="5">
         <v>0.27300295999998525</v>
       </c>
       <c r="D434" s="5">
         <v>2.4148121640019893</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>137.31039430999999</v>
       </c>
       <c r="C435" s="5">
         <v>-0.12185259000000315</v>
       </c>
       <c r="D435" s="5">
         <v>-1.0587919251916489</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>137.39410808</v>
       </c>
       <c r="C436" s="5">
         <v>8.3713770000002796E-2</v>
       </c>
       <c r="D436" s="5">
         <v>0.73405992510258145</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>138.1057236</v>
       </c>
       <c r="C437" s="5">
         <v>0.71161552000000938</v>
       </c>
       <c r="D437" s="5">
         <v>6.3953929213707017</v>
       </c>
       <c r="E437" s="5">
         <v>1.1179283541191909</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>139.63900756000001</v>
       </c>
       <c r="C438" s="5">
         <v>1.5332839600000057</v>
       </c>
       <c r="D438" s="5">
         <v>14.167084434174825</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>139.08160253</v>
       </c>
       <c r="C439" s="5">
         <v>-0.5574050300000124</v>
       </c>
       <c r="D439" s="5">
         <v>-4.6863303699553827</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>140.94236670000001</v>
       </c>
       <c r="C440" s="5">
         <v>1.8607641700000102</v>
       </c>
       <c r="D440" s="5">
         <v>17.290404927942937</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>140.26684752</v>
       </c>
       <c r="C441" s="5">
         <v>-0.6755191800000091</v>
       </c>
       <c r="D441" s="5">
         <v>-5.6022336648849258</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>141.04068444999999</v>
       </c>
       <c r="C442" s="5">
         <v>0.77383692999998743</v>
       </c>
       <c r="D442" s="5">
         <v>6.8248879019002784</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>142.40273121999999</v>
+        <v>142.85443497</v>
       </c>
       <c r="C443" s="5">
-        <v>1.3620467700000063</v>
+        <v>1.8137505200000135</v>
       </c>
       <c r="D443" s="5">
-        <v>12.224310307525489</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>16.571356652461965</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>143.21735231</v>
+      </c>
+      <c r="C444" s="5">
+        <v>0.36291733999999565</v>
+      </c>
+      <c r="D444" s="5">
+        <v>3.0915225318401074</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{321FF710-42B5-4257-B953-3F40EC93A4B4}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>fwaleiha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>