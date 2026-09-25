--- v8 (2026-09-05)
+++ v9 (2026-09-25)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{13D2C28C-30B7-4764-96DA-F36725DC375C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8E9E12C5-A054-4E0C-AEC7-CB7918FC1B0D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3C26636B-E7B9-4B99-B951-4FC98CA34A68}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B952B476-09F3-418F-88FD-4BF851589DB7}"/>
   </bookViews>
   <sheets>
     <sheet name="fwanrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F990BF59-E563-46DC-A746-4D8A434EC8DC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3DE59401-2C12-402F-B3CC-C513EFDA0D26}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -1320,71 +1320,71 @@
         <v>2.3590590210137652</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>26.688354806</v>
       </c>
       <c r="C29" s="5">
         <v>-1.4821912999998688E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-0.66404448479616685</v>
       </c>
       <c r="E29" s="5">
         <v>-6.0025992830183617</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>26.448039906000002</v>
+        <v>26.448039906999998</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.24031489999999778</v>
+        <v>-0.24031489900000125</v>
       </c>
       <c r="D30" s="5">
-        <v>-10.285990645780663</v>
+        <v>-10.285990605075702</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>26.442239056999998</v>
       </c>
       <c r="C31" s="5">
-        <v>-5.8008490000034385E-3</v>
+        <v>-5.8008499999999685E-3</v>
       </c>
       <c r="D31" s="5">
-        <v>-0.26287875316589604</v>
+        <v>-0.26287879841841999</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>26.674858777000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.23261972000000242</v>
       </c>
       <c r="D32" s="5">
         <v>11.082800239734446</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>26.907723251</v>
       </c>
       <c r="C33" s="5">
         <v>0.23286447399999943</v>
@@ -1491,169 +1491,169 @@
         <v>-4.3740519924474803</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>27.900509934999999</v>
       </c>
       <c r="C41" s="5">
         <v>8.0341531999998494E-2</v>
       </c>
       <c r="D41" s="5">
         <v>3.5210423101718957</v>
       </c>
       <c r="E41" s="5">
         <v>4.5418877926768575</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>28.549289403</v>
+        <v>28.549289404</v>
       </c>
       <c r="C42" s="5">
-        <v>0.64877946800000075</v>
+        <v>0.64877946900000083</v>
       </c>
       <c r="D42" s="5">
-        <v>31.764356594496835</v>
+        <v>31.764356649880977</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>28.530070842000001</v>
       </c>
       <c r="C43" s="5">
-        <v>-1.9218560999998857E-2</v>
+        <v>-1.921856199999894E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-0.80482135504784669</v>
+        <v>-0.80482139674212805</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>28.767565545</v>
+        <v>28.767565544</v>
       </c>
       <c r="C44" s="5">
-        <v>0.23749470299999942</v>
+        <v>0.23749470199999934</v>
       </c>
       <c r="D44" s="5">
-        <v>10.459515725291691</v>
+        <v>10.459515679215148</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>27.919196596999999</v>
+        <v>27.919196595999999</v>
       </c>
       <c r="C45" s="5">
         <v>-0.84836894800000096</v>
       </c>
       <c r="D45" s="5">
-        <v>-30.177134661134087</v>
+        <v>-30.177134662019157</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>28.521832808999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.60263621200000017</v>
+        <v>0.60263621300000025</v>
       </c>
       <c r="D46" s="5">
-        <v>29.20941342647323</v>
+        <v>29.20941348200925</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>28.916401506</v>
       </c>
       <c r="C47" s="5">
         <v>0.39456869700000041</v>
       </c>
       <c r="D47" s="5">
         <v>17.923890414274556</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>29.305082944999999</v>
       </c>
       <c r="C48" s="5">
         <v>0.38868143899999907</v>
       </c>
       <c r="D48" s="5">
         <v>17.377404904443019</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>29.551954631000001</v>
+        <v>29.551954632000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.2468716860000022</v>
+        <v>0.24687168700000228</v>
       </c>
       <c r="D49" s="5">
-        <v>10.590819664237362</v>
+        <v>10.590819709144416</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>29.579357141999999</v>
       </c>
       <c r="C50" s="5">
-        <v>2.7402510999998242E-2</v>
+        <v>2.7402509999998159E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>1.1184111211021142</v>
+        <v>1.1184110800415814</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>30.811821435999999</v>
       </c>
       <c r="C51" s="5">
         <v>1.2324642939999997</v>
       </c>
       <c r="D51" s="5">
         <v>63.208846269384743</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>30.968405136000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.15658370000000232</v>
@@ -1662,5618 +1662,5627 @@
         <v>6.2716958043265381</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>31.131573871000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.16316873499999929</v>
       </c>
       <c r="D53" s="5">
         <v>6.5091325485310048</v>
       </c>
       <c r="E53" s="5">
         <v>11.580662660028196</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>30.334097267000001</v>
+        <v>30.334097268000001</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.79747660399999987</v>
+        <v>-0.79747660299999978</v>
       </c>
       <c r="D54" s="5">
-        <v>-26.758037303250703</v>
+        <v>-26.758037274276568</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>30.086524382</v>
+        <v>30.086524381</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.2475728850000003</v>
+        <v>-0.24757288700000046</v>
       </c>
       <c r="D55" s="5">
-        <v>-9.3659582887879118</v>
+        <v>-9.3659583607916037</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>30.858016509999999</v>
+        <v>30.858016507999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.77149212799999844</v>
+        <v>0.77149212699999836</v>
       </c>
       <c r="D56" s="5">
-        <v>35.503913239803417</v>
+        <v>35.503913188460132</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>31.153018814999999</v>
+        <v>31.153018812999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.29500230500000058</v>
       </c>
       <c r="D57" s="5">
-        <v>12.094825149200016</v>
+        <v>12.094825150025446</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>31.239535805999999</v>
+        <v>31.239535804999999</v>
       </c>
       <c r="C58" s="5">
-        <v>8.6516990999999877E-2</v>
+        <v>8.6516991999999959E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>3.3839723656751364</v>
+        <v>3.3839724056085041</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>31.396189232000001</v>
+        <v>31.396189233000001</v>
       </c>
       <c r="C59" s="5">
-        <v>0.15665342600000187</v>
+        <v>0.15665342800000204</v>
       </c>
       <c r="D59" s="5">
-        <v>6.186276505069932</v>
+        <v>6.1862765864448388</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>31.455310484999998</v>
+        <v>31.455310484000002</v>
       </c>
       <c r="C60" s="5">
-        <v>5.9121252999997154E-2</v>
+        <v>5.9121251000000541E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>2.2832360191042511</v>
+        <v>2.2832359409900915</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>31.817541919</v>
+        <v>31.817541923</v>
       </c>
       <c r="C61" s="5">
-        <v>0.36223143400000168</v>
+        <v>0.36223143899999855</v>
       </c>
       <c r="D61" s="5">
-        <v>14.728623669673624</v>
+        <v>14.728623886521518</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>32.101836831999996</v>
       </c>
       <c r="C62" s="5">
-        <v>0.28429491299999654</v>
+        <v>0.28429490899999621</v>
       </c>
       <c r="D62" s="5">
-        <v>11.265134223031769</v>
+        <v>11.265134055177018</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>32.111235823000001</v>
+        <v>32.111235823999998</v>
       </c>
       <c r="C63" s="5">
-        <v>9.3989910000047416E-3</v>
+        <v>9.3989920000012717E-3</v>
       </c>
       <c r="D63" s="5">
-        <v>0.35191037615613929</v>
+        <v>0.35191041365774112</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>32.327693175</v>
       </c>
       <c r="C64" s="5">
-        <v>0.21645735199999905</v>
+        <v>0.21645735100000252</v>
       </c>
       <c r="D64" s="5">
-        <v>8.3957728526038657</v>
+        <v>8.3957728120963804</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>32.773344700999999</v>
       </c>
       <c r="C65" s="5">
         <v>0.44565152599999891</v>
       </c>
       <c r="D65" s="5">
         <v>17.856245882728537</v>
       </c>
       <c r="E65" s="5">
         <v>5.2736518776821617</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>33.033805106000003</v>
       </c>
       <c r="C66" s="5">
         <v>0.26046040500000345</v>
       </c>
       <c r="D66" s="5">
         <v>9.9648881280629773</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>33.338891291000003</v>
+        <v>33.338891289000003</v>
       </c>
       <c r="C67" s="5">
-        <v>0.3050861850000004</v>
+        <v>0.30508618300000023</v>
       </c>
       <c r="D67" s="5">
-        <v>11.663338743977491</v>
+        <v>11.663338663593326</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>33.358331554999999</v>
+        <v>33.358331550000003</v>
       </c>
       <c r="C68" s="5">
-        <v>1.9440263999996432E-2</v>
+        <v>1.9440260999999737E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>0.70198131839318556</v>
+        <v>0.70198120975877298</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>33.612177262000003</v>
+        <v>33.612177256999999</v>
       </c>
       <c r="C69" s="5">
-        <v>0.25384570700000353</v>
+        <v>0.25384570699999642</v>
       </c>
       <c r="D69" s="5">
-        <v>9.5236457714038991</v>
+        <v>9.523645772891399</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>33.715304267999997</v>
+        <v>33.715304267</v>
       </c>
       <c r="C70" s="5">
-        <v>0.10312700599999403</v>
+        <v>0.10312701000000146</v>
       </c>
       <c r="D70" s="5">
-        <v>3.7445419839270189</v>
+        <v>3.7445421321933736</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>33.878161403</v>
+        <v>33.878161407</v>
       </c>
       <c r="C71" s="5">
-        <v>0.16285713500000298</v>
+        <v>0.16285713999999984</v>
       </c>
       <c r="D71" s="5">
-        <v>5.9529352561636939</v>
+        <v>5.9529354439932458</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>33.980289092</v>
+        <v>33.980289093000003</v>
       </c>
       <c r="C72" s="5">
-        <v>0.10212768899999958</v>
+        <v>0.10212768600000288</v>
       </c>
       <c r="D72" s="5">
-        <v>3.6780545313594981</v>
+        <v>3.6780544210774258</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>33.962021620000002</v>
+        <v>33.962021632000003</v>
       </c>
       <c r="C73" s="5">
-        <v>-1.8267471999998008E-2</v>
+        <v>-1.8267461000000651E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>-0.64320428848624323</v>
+        <v>-0.64320390229797297</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>34.407768818999998</v>
+        <v>34.407768822999998</v>
       </c>
       <c r="C74" s="5">
-        <v>0.44574719899999593</v>
+        <v>0.44574719099999527</v>
       </c>
       <c r="D74" s="5">
-        <v>16.938018298842827</v>
+        <v>16.93801796615455</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>35.146032474999998</v>
+        <v>35.146032478000002</v>
       </c>
       <c r="C75" s="5">
-        <v>0.73826365600000088</v>
+        <v>0.73826365500000435</v>
       </c>
       <c r="D75" s="5">
-        <v>29.014205643464152</v>
+        <v>29.014205595634145</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>35.409391956999997</v>
+        <v>35.409391958</v>
       </c>
       <c r="C76" s="5">
-        <v>0.26335948199999848</v>
+        <v>0.26335947999999831</v>
       </c>
       <c r="D76" s="5">
-        <v>9.371950849576649</v>
+        <v>9.3719507746125696</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>35.814455762000001</v>
+        <v>35.814455756999998</v>
       </c>
       <c r="C77" s="5">
-        <v>0.40506380500000461</v>
+        <v>0.405063798999997</v>
       </c>
       <c r="D77" s="5">
-        <v>14.624813325011864</v>
+        <v>14.624813094135058</v>
       </c>
       <c r="E77" s="5">
-        <v>9.2792209301335369</v>
+        <v>9.2792209148772287</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>36.651162644999999</v>
+        <v>36.651162636000002</v>
       </c>
       <c r="C78" s="5">
-        <v>0.83670688299999796</v>
+        <v>0.83670687900000473</v>
       </c>
       <c r="D78" s="5">
-        <v>31.93280570740351</v>
+        <v>31.932805539664443</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>36.707083281999999</v>
+        <v>36.707083265999998</v>
       </c>
       <c r="C79" s="5">
-        <v>5.5920636999999829E-2</v>
+        <v>5.5920629999995697E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>1.8463468166557639</v>
+        <v>1.8463465840489857</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>37.144567340999998</v>
+        <v>37.144567324999997</v>
       </c>
       <c r="C80" s="5">
         <v>0.43748405899999909</v>
       </c>
       <c r="D80" s="5">
-        <v>15.277652219247795</v>
+        <v>15.277652226349492</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>37.759631063999997</v>
+        <v>37.759631057</v>
       </c>
       <c r="C81" s="5">
-        <v>0.61506372299999867</v>
+        <v>0.61506373200000297</v>
       </c>
       <c r="D81" s="5">
-        <v>21.783726475776621</v>
+        <v>21.783726834355942</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>38.390626163</v>
+        <v>38.390626171999997</v>
       </c>
       <c r="C82" s="5">
-        <v>0.63099509900000328</v>
+        <v>0.6309951149999975</v>
       </c>
       <c r="D82" s="5">
-        <v>22.002699471956966</v>
+        <v>22.002700086580205</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>38.563004071000002</v>
+        <v>38.563004094</v>
       </c>
       <c r="C83" s="5">
-        <v>0.17237790800000141</v>
+        <v>0.17237792200000257</v>
       </c>
       <c r="D83" s="5">
-        <v>5.523199570602344</v>
+        <v>5.523200028988029</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>38.474685682</v>
+        <v>38.474685700000002</v>
       </c>
       <c r="C84" s="5">
-        <v>-8.8318389000001218E-2</v>
+        <v>-8.8318393999998079E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>-2.713928195683557</v>
+        <v>-2.7139283457994545</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>38.824209758999999</v>
+        <v>38.824209787999997</v>
       </c>
       <c r="C85" s="5">
-        <v>0.3495240769999981</v>
+        <v>0.34952408799999546</v>
       </c>
       <c r="D85" s="5">
-        <v>11.462949195523819</v>
+        <v>11.462949568857761</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>38.585393070000002</v>
+        <v>38.585393082000003</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.23881668899999653</v>
+        <v>-0.23881670599999438</v>
       </c>
       <c r="D86" s="5">
-        <v>-7.1367992234545703</v>
+        <v>-7.1367997092681374</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>38.772654369999998</v>
+        <v>38.772654371999998</v>
       </c>
       <c r="C87" s="5">
-        <v>0.18726129999999586</v>
+        <v>0.18726128999999503</v>
       </c>
       <c r="D87" s="5">
-        <v>5.9817923153583141</v>
+        <v>5.9817919854380674</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>39.190157235999997</v>
+        <v>39.190157223</v>
       </c>
       <c r="C88" s="5">
-        <v>0.41750286599999953</v>
+        <v>0.41750285100000184</v>
       </c>
       <c r="D88" s="5">
-        <v>13.714976520230504</v>
+        <v>13.714975997189116</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>39.469192524</v>
+        <v>39.469192501000002</v>
       </c>
       <c r="C89" s="5">
-        <v>0.27903528800000288</v>
+        <v>0.27903527800000205</v>
       </c>
       <c r="D89" s="5">
-        <v>8.8866977872189779</v>
+        <v>8.8866974592300743</v>
       </c>
       <c r="E89" s="5">
-        <v>10.204641350093514</v>
+        <v>10.204641301259132</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>39.691251972000003</v>
+        <v>39.691251927000003</v>
       </c>
       <c r="C90" s="5">
-        <v>0.2220594480000031</v>
+        <v>0.22205942600000128</v>
       </c>
       <c r="D90" s="5">
-        <v>6.9642566611460843</v>
+        <v>6.9642559538750648</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>40.127181456000002</v>
+        <v>40.127181407000002</v>
       </c>
       <c r="C91" s="5">
-        <v>0.43592948399999898</v>
+        <v>0.43592947999999865</v>
       </c>
       <c r="D91" s="5">
-        <v>14.00562884089096</v>
+        <v>14.005628721367724</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>40.726518136000003</v>
+        <v>40.726518087000002</v>
       </c>
       <c r="C92" s="5">
         <v>0.5993366800000004</v>
       </c>
       <c r="D92" s="5">
-        <v>19.471279870502634</v>
+        <v>19.471279896265582</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>39.605724612000003</v>
+        <v>39.605724621999997</v>
       </c>
       <c r="C93" s="5">
-        <v>-1.1207935239999998</v>
+        <v>-1.1207934650000055</v>
       </c>
       <c r="D93" s="5">
-        <v>-28.456830821883749</v>
+        <v>-28.45682957219411</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>40.146457835</v>
+        <v>40.146457881000003</v>
       </c>
       <c r="C94" s="5">
-        <v>0.5407332229999966</v>
+        <v>0.54073325900000668</v>
       </c>
       <c r="D94" s="5">
-        <v>17.671485406189458</v>
+        <v>17.671486667603588</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>40.038304672999999</v>
+        <v>40.038304795000002</v>
       </c>
       <c r="C95" s="5">
-        <v>-0.10815316200000069</v>
+        <v>-0.10815308600000151</v>
       </c>
       <c r="D95" s="5">
-        <v>-3.1852866618352849</v>
+        <v>-3.185284452975834</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>41.253253426999997</v>
+        <v>41.253253485999998</v>
       </c>
       <c r="C96" s="5">
-        <v>1.2149487539999981</v>
+        <v>1.2149486909999965</v>
       </c>
       <c r="D96" s="5">
-        <v>43.149652057725653</v>
+        <v>43.1496492802357</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>41.857560415999998</v>
+        <v>41.857560448000001</v>
       </c>
       <c r="C97" s="5">
-        <v>0.60430698900000124</v>
+        <v>0.60430696200000256</v>
       </c>
       <c r="D97" s="5">
-        <v>19.06620073195846</v>
+        <v>19.066199780820291</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>42.056712822999998</v>
+        <v>42.056712808</v>
       </c>
       <c r="C98" s="5">
-        <v>0.1991524069999997</v>
+        <v>0.19915235999999936</v>
       </c>
       <c r="D98" s="5">
-        <v>5.8612326319295249</v>
+        <v>5.8612312076824935</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>41.518968211000001</v>
+        <v>41.518968184999999</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.53774461199999735</v>
+        <v>-0.53774462300000181</v>
       </c>
       <c r="D99" s="5">
-        <v>-14.309095282457518</v>
+        <v>-14.309095559642204</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>42.053145456999999</v>
+        <v>42.053145438000001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.53417724599999872</v>
+        <v>0.53417725300000285</v>
       </c>
       <c r="D100" s="5">
-        <v>16.579770634082379</v>
+        <v>16.579770878075252</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>42.308360610999998</v>
+        <v>42.308360454000002</v>
       </c>
       <c r="C101" s="5">
-        <v>0.25521515399999828</v>
+        <v>0.25521501600000107</v>
       </c>
       <c r="D101" s="5">
-        <v>7.5307176084791205</v>
+        <v>7.5307134031147527</v>
       </c>
       <c r="E101" s="5">
-        <v>7.1933776838063901</v>
+        <v>7.1933773484929242</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>42.859400049999998</v>
+        <v>42.859399988</v>
       </c>
       <c r="C102" s="5">
-        <v>0.55103943900000019</v>
+        <v>0.55103953399999739</v>
       </c>
       <c r="D102" s="5">
-        <v>16.798880752912048</v>
+        <v>16.798883926468466</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>43.089726057999997</v>
+        <v>43.089725981999997</v>
       </c>
       <c r="C103" s="5">
-        <v>0.23032600799999869</v>
+        <v>0.23032599399999754</v>
       </c>
       <c r="D103" s="5">
-        <v>6.6428511209201124</v>
+        <v>6.6428507150319893</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>43.506308902000001</v>
+        <v>43.506308838000002</v>
       </c>
       <c r="C104" s="5">
-        <v>0.41658284400000412</v>
+        <v>0.41658285600000511</v>
       </c>
       <c r="D104" s="5">
-        <v>12.238556362564278</v>
+        <v>12.238556756804986</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>43.552565747000003</v>
+        <v>43.552565764999997</v>
       </c>
       <c r="C105" s="5">
-        <v>4.6256845000002045E-2</v>
+        <v>4.6256926999994619E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>1.2833532645913914</v>
+        <v>1.2833555548241726</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>44.123658900000002</v>
+        <v>44.123658943999999</v>
       </c>
       <c r="C106" s="5">
-        <v>0.57109315299999963</v>
+        <v>0.57109317900000178</v>
       </c>
       <c r="D106" s="5">
-        <v>16.921205032567286</v>
+        <v>16.921205851816403</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>44.294644476000002</v>
+        <v>44.294645027999998</v>
       </c>
       <c r="C107" s="5">
-        <v>0.17098557599999964</v>
+        <v>0.17098608399999904</v>
       </c>
       <c r="D107" s="5">
-        <v>4.7505759947653159</v>
+        <v>4.7505904061063253</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>45.034868779</v>
+        <v>45.034868822999996</v>
       </c>
       <c r="C108" s="5">
-        <v>0.74022430299999797</v>
+        <v>0.74022379499999857</v>
       </c>
       <c r="D108" s="5">
-        <v>22.0034683042986</v>
+        <v>22.003451489807603</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>45.192059815</v>
+        <v>45.192059792000002</v>
       </c>
       <c r="C109" s="5">
-        <v>0.15719103600000039</v>
+        <v>0.15719096900000551</v>
       </c>
       <c r="D109" s="5">
-        <v>4.2698668103122284</v>
+        <v>4.2698649510224174</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>45.702999042000002</v>
+        <v>45.702998966000003</v>
       </c>
       <c r="C110" s="5">
-        <v>0.51093922700000149</v>
+        <v>0.51093917400000066</v>
       </c>
       <c r="D110" s="5">
-        <v>14.443401003878487</v>
+        <v>14.443399419105084</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>46.134779979000001</v>
+        <v>46.134779885999997</v>
       </c>
       <c r="C111" s="5">
-        <v>0.4317809369999992</v>
+        <v>0.43178091999999424</v>
       </c>
       <c r="D111" s="5">
-        <v>11.945090290098115</v>
+        <v>11.945089816003041</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>46.497162195000001</v>
+        <v>46.497162107999998</v>
       </c>
       <c r="C112" s="5">
-        <v>0.36238221600000031</v>
+        <v>0.36238222200000081</v>
       </c>
       <c r="D112" s="5">
-        <v>9.8438964371727611</v>
+        <v>9.8438966279725815</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>46.751304722999997</v>
+        <v>46.751304373000004</v>
       </c>
       <c r="C113" s="5">
-        <v>0.25414252799999559</v>
+        <v>0.25414226500000581</v>
       </c>
       <c r="D113" s="5">
-        <v>6.7597262417944837</v>
+        <v>6.7597190478888347</v>
       </c>
       <c r="E113" s="5">
-        <v>10.501338382855829</v>
+        <v>10.501337965650116</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>46.738268294000001</v>
+        <v>46.738268152000003</v>
       </c>
       <c r="C114" s="5">
-        <v>-1.3036428999996019E-2</v>
+        <v>-1.3036221000000126E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.33410286882303852</v>
+        <v>-0.33409754878523934</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>46.990092199000003</v>
+        <v>46.990092003999997</v>
       </c>
       <c r="C115" s="5">
-        <v>0.25182390500000196</v>
+        <v>0.25182385199999402</v>
       </c>
       <c r="D115" s="5">
-        <v>6.6606335017721507</v>
+        <v>6.6606320789847073</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>47.192628452999998</v>
+        <v>47.192628335000002</v>
       </c>
       <c r="C116" s="5">
-        <v>0.20253625399999464</v>
+        <v>0.20253633100000457</v>
       </c>
       <c r="D116" s="5">
-        <v>5.2966206541389838</v>
+        <v>5.2966227382801323</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>47.510701388000001</v>
+        <v>47.510701554000001</v>
       </c>
       <c r="C117" s="5">
-        <v>0.31807293500000355</v>
+        <v>0.31807321899999863</v>
       </c>
       <c r="D117" s="5">
-        <v>8.3945141130145053</v>
+        <v>8.3945219100578949</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>47.297396321999997</v>
+        <v>47.297396675999998</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.21330506600000376</v>
+        <v>-0.21330487800000242</v>
       </c>
       <c r="D118" s="5">
-        <v>-5.2564825049488784</v>
+        <v>-5.2564779679400093</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>47.234241072000003</v>
+        <v>47.234242348999999</v>
       </c>
       <c r="C119" s="5">
-        <v>-6.3155249999994112E-2</v>
+        <v>-6.3154326999999455E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>-1.5906201661469055</v>
+        <v>-1.5905970782222778</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>47.133006905000002</v>
+        <v>47.133007120999999</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.10123416700000121</v>
+        <v>-0.10123522800000018</v>
       </c>
       <c r="D120" s="5">
-        <v>-2.5417829264759884</v>
+        <v>-2.5418091848689706</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>47.226587449999997</v>
+        <v>47.226587027000001</v>
       </c>
       <c r="C121" s="5">
-        <v>9.3580544999994686E-2</v>
+        <v>9.3579906000002211E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>2.408738469809002</v>
+        <v>2.4087218309366776</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>47.745646336999997</v>
+        <v>47.745646110000003</v>
       </c>
       <c r="C122" s="5">
-        <v>0.51905888699999991</v>
+        <v>0.51905908300000192</v>
       </c>
       <c r="D122" s="5">
-        <v>14.016194550215877</v>
+        <v>14.016200299996573</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>48.270746467999999</v>
+        <v>48.270745134000002</v>
       </c>
       <c r="C123" s="5">
-        <v>0.52510013100000208</v>
+        <v>0.5250990239999993</v>
       </c>
       <c r="D123" s="5">
-        <v>14.025728872686116</v>
+        <v>14.02569756383507</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>48.515440185999999</v>
+        <v>48.515440214000002</v>
       </c>
       <c r="C124" s="5">
-        <v>0.24469371800000062</v>
+        <v>0.24469507999999962</v>
       </c>
       <c r="D124" s="5">
-        <v>6.2555283268671102</v>
+        <v>6.2555643002201178</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>48.757311324</v>
+        <v>48.757311135000002</v>
       </c>
       <c r="C125" s="5">
-        <v>0.24187113800000049</v>
+        <v>0.24187092100000029</v>
       </c>
       <c r="D125" s="5">
-        <v>6.1493337182400465</v>
+        <v>6.1493280454361754</v>
       </c>
       <c r="E125" s="5">
-        <v>4.2908034607494372</v>
+        <v>4.2908038372476254</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>49.700284904</v>
+        <v>49.700285094999998</v>
       </c>
       <c r="C126" s="5">
-        <v>0.94297358000000031</v>
+        <v>0.94297395999999623</v>
       </c>
       <c r="D126" s="5">
-        <v>25.843142146220011</v>
+        <v>25.843153803389928</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>50.295851683000002</v>
+        <v>50.295851571</v>
       </c>
       <c r="C127" s="5">
-        <v>0.5955667790000021</v>
+        <v>0.5955664760000019</v>
       </c>
       <c r="D127" s="5">
-        <v>15.366431735200582</v>
+        <v>15.366423332103697</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>51.305723284000003</v>
+        <v>51.305723139000001</v>
       </c>
       <c r="C128" s="5">
-        <v>1.0098716010000004</v>
+        <v>1.0098715680000012</v>
       </c>
       <c r="D128" s="5">
-        <v>26.941543233305019</v>
+        <v>26.941542320283006</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>50.544001700000003</v>
+        <v>50.544001981000001</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.76172158400000001</v>
+        <v>-0.76172115800000029</v>
       </c>
       <c r="D129" s="5">
-        <v>-16.430903974188393</v>
+        <v>-16.430895564755833</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>51.184289638999999</v>
+        <v>51.184290400999998</v>
       </c>
       <c r="C130" s="5">
-        <v>0.6402879389999967</v>
+        <v>0.64028841999999742</v>
       </c>
       <c r="D130" s="5">
-        <v>16.306687185556434</v>
+        <v>16.306700204278602</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>52.079285833</v>
+        <v>52.079288003999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.89499619400000086</v>
+        <v>0.8949976030000002</v>
       </c>
       <c r="D131" s="5">
-        <v>23.123251872353933</v>
+        <v>23.123291467406439</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>51.580163847000001</v>
+        <v>51.580164263</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.49912198599999869</v>
+        <v>-0.49912374099999823</v>
       </c>
       <c r="D132" s="5">
-        <v>-10.91340350312111</v>
+        <v>-10.913439445624451</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>51.377918680000001</v>
+        <v>51.377917615999998</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.20224516700000095</v>
+        <v>-0.20224664700000261</v>
       </c>
       <c r="D133" s="5">
-        <v>-4.6050299912655301</v>
+        <v>-4.6050629304583364</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>50.998176874000002</v>
+        <v>50.998175996000001</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.37974180599999841</v>
+        <v>-0.37974161999999723</v>
       </c>
       <c r="D134" s="5">
-        <v>-8.5175628371881977</v>
+        <v>-8.5175590026276726</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>50.688544843999999</v>
+        <v>50.688541886000003</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.30963203000000306</v>
+        <v>-0.30963410999999752</v>
       </c>
       <c r="D135" s="5">
-        <v>-7.0472859208126177</v>
+        <v>-7.0473318097864386</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>50.825729600999999</v>
+        <v>50.825729817999999</v>
       </c>
       <c r="C136" s="5">
-        <v>0.13718475699999999</v>
+        <v>0.13718793199999624</v>
       </c>
       <c r="D136" s="5">
-        <v>3.2964923446000105</v>
+        <v>3.2965699730254761</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>50.972209878999998</v>
+        <v>50.972210203000003</v>
       </c>
       <c r="C137" s="5">
-        <v>0.14648027799999852</v>
+        <v>0.14648038500000382</v>
       </c>
       <c r="D137" s="5">
-        <v>3.513761958959849</v>
+        <v>3.5137645512514082</v>
       </c>
       <c r="E137" s="5">
-        <v>4.54270035581259</v>
+        <v>4.5427014255715603</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>50.195489078999998</v>
+        <v>50.195489750999997</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.77672079999999966</v>
+        <v>-0.77672045200000639</v>
       </c>
       <c r="D138" s="5">
-        <v>-16.828462530109491</v>
+        <v>-16.828455512508601</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>50.079030359999997</v>
+        <v>50.07903056</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.1164587190000006</v>
+        <v>-0.11645919099999702</v>
       </c>
       <c r="D139" s="5">
-        <v>-2.7488702619141936</v>
+        <v>-2.7488812248033345</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>50.427426752999999</v>
+        <v>50.427426390999997</v>
       </c>
       <c r="C140" s="5">
-        <v>0.34839639300000158</v>
+        <v>0.34839583099999771</v>
       </c>
       <c r="D140" s="5">
-        <v>8.6752755751174462</v>
+        <v>8.6752610052579513</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>50.657869296999998</v>
+        <v>50.657868890000003</v>
       </c>
       <c r="C141" s="5">
-        <v>0.23044254399999886</v>
+        <v>0.2304424990000058</v>
       </c>
       <c r="D141" s="5">
-        <v>5.6236917294517852</v>
+        <v>5.6236906449206536</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>51.275142617</v>
+        <v>51.275142541999998</v>
       </c>
       <c r="C142" s="5">
-        <v>0.61727332000000246</v>
+        <v>0.6172736519999944</v>
       </c>
       <c r="D142" s="5">
-        <v>15.643038548778554</v>
+        <v>15.643047668286037</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>51.951686639000002</v>
+        <v>51.951695168999997</v>
       </c>
       <c r="C143" s="5">
-        <v>0.67654402200000163</v>
+        <v>0.67655262699999952</v>
       </c>
       <c r="D143" s="5">
-        <v>17.034336345728551</v>
+        <v>17.034568992003528</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>51.576468704</v>
+        <v>51.576467774999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.375217935000002</v>
+        <v>-0.37522739399999949</v>
       </c>
       <c r="D144" s="5">
-        <v>-8.3308032041515272</v>
+        <v>-8.3310036328618544</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>52.634492322</v>
+        <v>52.634489082999998</v>
       </c>
       <c r="C145" s="5">
-        <v>1.058023618</v>
+        <v>1.0580213080000007</v>
       </c>
       <c r="D145" s="5">
-        <v>27.592754649192862</v>
+        <v>27.592688006740861</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>51.882977255</v>
+        <v>51.882975461999997</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.7515150669999997</v>
+        <v>-0.75151362100000085</v>
       </c>
       <c r="D146" s="5">
-        <v>-15.850136475666254</v>
+        <v>-15.850109232257491</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>52.024811225000001</v>
+        <v>52.024806175999998</v>
       </c>
       <c r="C147" s="5">
-        <v>0.14183397000000042</v>
+        <v>0.14183071400000102</v>
       </c>
       <c r="D147" s="5">
-        <v>3.3302499408804254</v>
+        <v>3.3301724539966937</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>51.623584346000001</v>
+        <v>51.623582292000002</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.40122687899999931</v>
+        <v>-0.40122388399999664</v>
       </c>
       <c r="D148" s="5">
-        <v>-8.8720275140664171</v>
+        <v>-8.8719648961852258</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>51.459976605000001</v>
+        <v>51.459973030999997</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.16360774099999986</v>
+        <v>-0.16360926100000484</v>
       </c>
       <c r="D149" s="5">
-        <v>-3.7374971666374046</v>
+        <v>-3.7375314330236775</v>
       </c>
       <c r="E149" s="5">
-        <v>0.9569267786464053</v>
+        <v>0.95691912525952549</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>51.438421488000003</v>
+        <v>51.438435802000001</v>
       </c>
       <c r="C150" s="5">
-        <v>-2.1555116999998347E-2</v>
+        <v>-2.1537228999996216E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>-0.50148940960221822</v>
+        <v>-0.50107422953733494</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>51.522048329</v>
+        <v>51.522045083000002</v>
       </c>
       <c r="C151" s="5">
-        <v>8.3626840999997398E-2</v>
+        <v>8.360928100000109E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>1.9684587431519684</v>
+        <v>1.9680411506241668</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>51.447942404000003</v>
+        <v>51.447941024999999</v>
       </c>
       <c r="C152" s="5">
-        <v>-7.4105924999997796E-2</v>
+        <v>-7.4104058000003192E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.7124121969027128</v>
+        <v>-1.7123695026972752</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>51.039567148000003</v>
+        <v>51.039567249000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.40837525599999935</v>
+        <v>-0.40837377599999769</v>
       </c>
       <c r="D153" s="5">
-        <v>-9.1201363817948078</v>
+        <v>-9.1201049926294289</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>50.975016261999997</v>
+        <v>50.975016156999999</v>
       </c>
       <c r="C154" s="5">
-        <v>-6.4550886000006358E-2</v>
+        <v>-6.4551092000002086E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-1.5071544580731788</v>
+        <v>-1.5071592314573445</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>51.173762084000003</v>
+        <v>51.173775458999998</v>
       </c>
       <c r="C155" s="5">
-        <v>0.19874582200000646</v>
+        <v>0.19875930199999914</v>
       </c>
       <c r="D155" s="5">
-        <v>4.7803083690640902</v>
+        <v>4.7806395896217158</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>51.026579372</v>
+        <v>51.026575088000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.14718271200000288</v>
+        <v>-0.14720037099999672</v>
       </c>
       <c r="D156" s="5">
-        <v>-3.3972872909367902</v>
+        <v>-3.3976875970130771</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>51.431073609000002</v>
+        <v>51.431060694000003</v>
       </c>
       <c r="C157" s="5">
-        <v>0.40449423700000153</v>
+        <v>0.4044856060000015</v>
       </c>
       <c r="D157" s="5">
-        <v>9.9384505960860015</v>
+        <v>9.9382300731014404</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>50.684755336000002</v>
+        <v>50.684749259</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.74631827299999998</v>
+        <v>-0.74631143500000263</v>
       </c>
       <c r="D158" s="5">
-        <v>-16.088560631913595</v>
+        <v>-16.088428506714148</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>50.122785753999999</v>
+        <v>50.122781863</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.56196958200000324</v>
+        <v>-0.56196739600000001</v>
       </c>
       <c r="D159" s="5">
-        <v>-12.522945219143832</v>
+        <v>-12.522900848715569</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>50.332990807000002</v>
+        <v>50.332995793000002</v>
       </c>
       <c r="C160" s="5">
-        <v>0.21020505300000281</v>
+        <v>0.21021393000000188</v>
       </c>
       <c r="D160" s="5">
-        <v>5.1502815299704796</v>
+        <v>5.1505044777906184</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>50.146395355999999</v>
+        <v>50.146400577999998</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.1865954510000023</v>
+        <v>-0.18659521500000409</v>
       </c>
       <c r="D161" s="5">
-        <v>-4.3590681999897907</v>
+        <v>-4.359062375657996</v>
       </c>
       <c r="E161" s="5">
-        <v>-2.5526269844288518</v>
+        <v>-2.5526100688173514</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>49.950763864999999</v>
+        <v>49.950786522000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.19563149100000032</v>
+        <v>-0.19561405599999659</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.5822956033420903</v>
+        <v>-4.5818954762325559</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>49.612291974999998</v>
+        <v>49.612290025999997</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.338471890000001</v>
+        <v>-0.33849649600000475</v>
       </c>
       <c r="D163" s="5">
-        <v>-7.8350306491546178</v>
+        <v>-7.8355757530226828</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>49.327482709999998</v>
+        <v>49.327478180999996</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.28480926499999981</v>
+        <v>-0.28481184500000012</v>
       </c>
       <c r="D164" s="5">
-        <v>-6.6754412306623268</v>
+        <v>-6.6755000590788089</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>49.313792184</v>
+        <v>49.313785004000003</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.369052599999776E-2</v>
+        <v>-1.3693176999993284E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-0.33254436166926249</v>
+        <v>-0.3326086869560374</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>49.180416194999999</v>
+        <v>49.180404039999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.13337598900000103</v>
+        <v>-0.1333809640000041</v>
       </c>
       <c r="D166" s="5">
-        <v>-3.1977195569337424</v>
+        <v>-3.1978375236406453</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>49.110456182</v>
+        <v>49.110472096000002</v>
       </c>
       <c r="C167" s="5">
-        <v>-6.9960012999999321E-2</v>
+        <v>-6.9931943999996804E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.6937289034275382</v>
+        <v>-1.6930550750418383</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>49.427652010000003</v>
+        <v>49.427627901999998</v>
       </c>
       <c r="C168" s="5">
-        <v>0.31719582800000268</v>
+        <v>0.31715580599999527</v>
       </c>
       <c r="D168" s="5">
-        <v>8.0319327025026865</v>
+        <v>8.0308803189357736</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>49.686812512000003</v>
+        <v>49.686777278000001</v>
       </c>
       <c r="C169" s="5">
-        <v>0.25916050200000029</v>
+        <v>0.25914937600000343</v>
       </c>
       <c r="D169" s="5">
-        <v>6.4765273585408734</v>
+        <v>6.4762444992722878</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>49.714709743999997</v>
+        <v>49.714702336000002</v>
       </c>
       <c r="C170" s="5">
-        <v>2.7897231999993721E-2</v>
+        <v>2.7925058000001002E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>0.67583826942736458</v>
+        <v>0.67651494837503989</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>49.720037794</v>
+        <v>49.720060293000003</v>
       </c>
       <c r="C171" s="5">
-        <v>5.3280500000028042E-3</v>
+        <v>5.357957000001079E-3</v>
       </c>
       <c r="D171" s="5">
-        <v>0.1286828408473939</v>
+        <v>0.12940560096570408</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>50.119974816000003</v>
+        <v>50.120024462000003</v>
       </c>
       <c r="C172" s="5">
-        <v>0.39993702200000314</v>
+        <v>0.39996416900000042</v>
       </c>
       <c r="D172" s="5">
-        <v>10.091231055509908</v>
+        <v>10.091941845199237</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>50.194762822999998</v>
+        <v>50.194807912999998</v>
       </c>
       <c r="C173" s="5">
-        <v>7.4788006999995105E-2</v>
+        <v>7.4783450999994727E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>1.8053844941109842</v>
+        <v>1.8052718051166705</v>
       </c>
       <c r="E173" s="5">
-        <v>9.6452529950807886E-2</v>
+        <v>9.6532023120388111E-2</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>50.456786891999997</v>
+        <v>50.456832413000001</v>
       </c>
       <c r="C174" s="5">
-        <v>0.26202406899999886</v>
+        <v>0.26202450000000255</v>
       </c>
       <c r="D174" s="5">
-        <v>6.4471932250354635</v>
+        <v>6.4471981774457676</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>50.358778331000003</v>
+        <v>50.358757850000003</v>
       </c>
       <c r="C175" s="5">
-        <v>-9.8008560999993222E-2</v>
+        <v>-9.8074562999997283E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>-2.3061694877267946</v>
+        <v>-2.3077039088660545</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>50.482480486</v>
+        <v>50.482438379999998</v>
       </c>
       <c r="C176" s="5">
-        <v>0.12370215499999659</v>
+        <v>0.12368052999999435</v>
       </c>
       <c r="D176" s="5">
-        <v>2.987852487895104</v>
+        <v>2.9873243220847057</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>50.773423876000003</v>
+        <v>50.773379030999997</v>
       </c>
       <c r="C177" s="5">
-        <v>0.29094339000000247</v>
+        <v>0.29094065099999966</v>
       </c>
       <c r="D177" s="5">
-        <v>7.1393917710095733</v>
+        <v>7.1393285594317568</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>50.704544831</v>
+        <v>50.704504419000003</v>
       </c>
       <c r="C178" s="5">
-        <v>-6.8879045000002748E-2</v>
+        <v>-6.8874611999994784E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.6158241254789485</v>
+        <v>-1.6157223234138707</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>50.456411342999999</v>
+        <v>50.456404935999998</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.24813348800000057</v>
+        <v>-0.24809948300000428</v>
       </c>
       <c r="D179" s="5">
-        <v>-5.7169460924383912</v>
+        <v>-5.7161880210050313</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>50.768002183999997</v>
+        <v>50.767940617999997</v>
       </c>
       <c r="C180" s="5">
-        <v>0.31159084099999745</v>
+        <v>0.31153568199999881</v>
       </c>
       <c r="D180" s="5">
-        <v>7.6674874889677058</v>
+        <v>7.666084746447499</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>50.979611190999996</v>
+        <v>50.979558521000001</v>
       </c>
       <c r="C181" s="5">
-        <v>0.21160900699999985</v>
+        <v>0.21161790300000405</v>
       </c>
       <c r="D181" s="5">
-        <v>5.1180619831537877</v>
+        <v>5.1182884519158645</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>51.079084622000003</v>
+        <v>51.079094732999998</v>
       </c>
       <c r="C182" s="5">
-        <v>9.947343100000694E-2</v>
+        <v>9.9536211999996738E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>2.3667799719615967</v>
+        <v>2.3682922761497416</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>51.303578299000002</v>
+        <v>51.303640065000003</v>
       </c>
       <c r="C183" s="5">
-        <v>0.22449367699999812</v>
+        <v>0.22454533200000526</v>
       </c>
       <c r="D183" s="5">
-        <v>5.4033991524609526</v>
+        <v>5.4046715684280544</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>51.183137883000001</v>
+        <v>51.183227006999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.12044041600000099</v>
+        <v>-0.12041305800000401</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.7810321419237893</v>
+        <v>-2.7804052593379036</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>51.444194983000003</v>
+        <v>51.444544686999997</v>
       </c>
       <c r="C185" s="5">
-        <v>0.26105710000000215</v>
+        <v>0.26131767999999767</v>
       </c>
       <c r="D185" s="5">
-        <v>6.2951907608787439</v>
+        <v>6.3016406554319282</v>
       </c>
       <c r="E185" s="5">
-        <v>2.4891683708235357</v>
+        <v>2.4897729983668793</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>52.157720130000001</v>
+        <v>52.157736679999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.71352514699999858</v>
+        <v>0.71319199300000236</v>
       </c>
       <c r="D186" s="5">
-        <v>17.974104244625266</v>
+        <v>17.964930361577515</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>52.260497481000002</v>
+        <v>52.260327076999999</v>
       </c>
       <c r="C187" s="5">
-        <v>0.10277735100000029</v>
+        <v>0.10259039700000017</v>
       </c>
       <c r="D187" s="5">
-        <v>2.3904092665542942</v>
+        <v>2.3860131538926188</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>52.486965230000003</v>
+        <v>52.486850361000002</v>
       </c>
       <c r="C188" s="5">
-        <v>0.22646774900000111</v>
+        <v>0.22652328400000243</v>
       </c>
       <c r="D188" s="5">
-        <v>5.3258757450098226</v>
+        <v>5.3272308478929276</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>52.967406932000003</v>
+        <v>52.967287976999998</v>
       </c>
       <c r="C189" s="5">
-        <v>0.48044170200000025</v>
+        <v>0.48043761599999613</v>
       </c>
       <c r="D189" s="5">
-        <v>11.554473903897634</v>
+        <v>11.554397211300849</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>53.261912344000002</v>
+        <v>53.261803166</v>
       </c>
       <c r="C190" s="5">
-        <v>0.29450541199999947</v>
+        <v>0.29451518900000195</v>
       </c>
       <c r="D190" s="5">
-        <v>6.8800184787310759</v>
+        <v>6.8802698389724082</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>53.285975272000002</v>
+        <v>53.285921014000003</v>
       </c>
       <c r="C191" s="5">
-        <v>2.4062927999999317E-2</v>
+        <v>2.411784800000305E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>0.54349103993489578</v>
+        <v>0.54473568650275084</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>53.926741835999998</v>
+        <v>53.926636062999997</v>
       </c>
       <c r="C192" s="5">
-        <v>0.64076656399999621</v>
+        <v>0.64071504899999354</v>
       </c>
       <c r="D192" s="5">
-        <v>15.423743068556227</v>
+        <v>15.422436691654905</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>53.972023522000001</v>
+        <v>53.971964694999997</v>
       </c>
       <c r="C193" s="5">
-        <v>4.5281686000002708E-2</v>
+        <v>4.5328632000000368E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>1.0122932288415765</v>
+        <v>1.0133495820663585</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>54.573044680999999</v>
+        <v>54.573090227000002</v>
       </c>
       <c r="C194" s="5">
-        <v>0.60102115899999831</v>
+        <v>0.60112553200000463</v>
       </c>
       <c r="D194" s="5">
-        <v>14.212542173181308</v>
+        <v>14.215179885200024</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>55.089226281000002</v>
+        <v>55.089360865000003</v>
       </c>
       <c r="C195" s="5">
-        <v>0.51618160000000302</v>
+        <v>0.51627063800000172</v>
       </c>
       <c r="D195" s="5">
-        <v>11.959735562831032</v>
+        <v>11.961896533813254</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>55.121228876000004</v>
+        <v>55.121444680000003</v>
       </c>
       <c r="C196" s="5">
-        <v>3.2002595000001577E-2</v>
+        <v>3.2083815000000016E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>0.6993391518476777</v>
+        <v>0.70111798886902665</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>55.578697458999997</v>
+        <v>55.579552536000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.4574685829999936</v>
+        <v>0.45810785599999804</v>
       </c>
       <c r="D197" s="5">
-        <v>10.426594514824306</v>
+        <v>10.441794395074977</v>
       </c>
       <c r="E197" s="5">
-        <v>8.036868838877286</v>
+        <v>8.0377965713533062</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>55.363563859999999</v>
+        <v>55.363531891999997</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.21513359899999784</v>
+        <v>-0.21602064400000387</v>
       </c>
       <c r="D198" s="5">
-        <v>-4.5473277147564222</v>
+        <v>-4.5656096695673609</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>55.831513129999998</v>
+        <v>55.831008038</v>
       </c>
       <c r="C199" s="5">
-        <v>0.46794926999999831</v>
+        <v>0.46747614600000276</v>
       </c>
       <c r="D199" s="5">
-        <v>10.627809436363144</v>
+        <v>10.616566673188199</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>56.387614896000002</v>
+        <v>56.387341634000002</v>
       </c>
       <c r="C200" s="5">
-        <v>0.55610176600000472</v>
+        <v>0.55633359600000176</v>
       </c>
       <c r="D200" s="5">
-        <v>12.629439463036451</v>
+        <v>12.635116958224035</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>56.912821960000002</v>
+        <v>56.912594374000001</v>
       </c>
       <c r="C201" s="5">
-        <v>0.52520706399999995</v>
+        <v>0.52525273999999911</v>
       </c>
       <c r="D201" s="5">
-        <v>11.767810047680815</v>
+        <v>11.768946445075246</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>57.539467895000001</v>
+        <v>57.539280525999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.6266459349999991</v>
+        <v>0.62668615199999778</v>
       </c>
       <c r="D202" s="5">
-        <v>14.043005576026712</v>
+        <v>14.044021702899467</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>58.030428348000001</v>
+        <v>58.030318983000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.49096045299999957</v>
+        <v>0.49103845700000193</v>
       </c>
       <c r="D203" s="5">
-        <v>10.733548967162854</v>
+        <v>10.735371760396962</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>57.840509580000003</v>
+        <v>57.840396271000003</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.18991876799999829</v>
+        <v>-0.18992271199999777</v>
       </c>
       <c r="D204" s="5">
-        <v>-3.8573673389618701</v>
+        <v>-3.8574531471023521</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>58.339660696999999</v>
+        <v>58.339642507999997</v>
       </c>
       <c r="C205" s="5">
-        <v>0.4991511169999967</v>
+        <v>0.49924623699999415</v>
       </c>
       <c r="D205" s="5">
-        <v>10.861681519291789</v>
+        <v>10.863872896724835</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>58.863433028999999</v>
+        <v>58.863557417000003</v>
       </c>
       <c r="C206" s="5">
-        <v>0.52377233200000006</v>
+        <v>0.52391490900000548</v>
       </c>
       <c r="D206" s="5">
-        <v>11.321810632938512</v>
+        <v>11.32505006185427</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>59.181560544</v>
+        <v>59.181718785999998</v>
       </c>
       <c r="C207" s="5">
-        <v>0.31812751500000047</v>
+        <v>0.31816136899999492</v>
       </c>
       <c r="D207" s="5">
-        <v>6.6816943401528883</v>
+        <v>6.6824121086264787</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>59.752162192999997</v>
+        <v>59.752524342000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.57060164899999677</v>
+        <v>0.57080555600000338</v>
       </c>
       <c r="D208" s="5">
-        <v>12.203537706748735</v>
+        <v>12.208098196531569</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>60.225231735000001</v>
+        <v>60.226662302999998</v>
       </c>
       <c r="C209" s="5">
-        <v>0.47306954200000462</v>
+        <v>0.47413796099999672</v>
       </c>
       <c r="D209" s="5">
-        <v>9.9254503463513721</v>
+        <v>9.9487911182488666</v>
       </c>
       <c r="E209" s="5">
-        <v>8.3602791868732105</v>
+        <v>8.361186002694021</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>59.997644782999998</v>
+        <v>59.997528836000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.2275869520000029</v>
+        <v>-0.22913346699999693</v>
       </c>
       <c r="D210" s="5">
-        <v>-4.4416434477791977</v>
+        <v>-4.4710929121065117</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>61.005215145999998</v>
+        <v>61.004336016000003</v>
       </c>
       <c r="C211" s="5">
-        <v>1.0075703629999992</v>
+        <v>1.0068071800000027</v>
       </c>
       <c r="D211" s="5">
-        <v>22.121780606705954</v>
+        <v>22.103495492622095</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>61.478619494999997</v>
+        <v>61.478173757</v>
       </c>
       <c r="C212" s="5">
-        <v>0.47340434899999906</v>
+        <v>0.47383774099999698</v>
       </c>
       <c r="D212" s="5">
-        <v>9.7199813359788898</v>
+        <v>9.7294095662320714</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>62.083335624999997</v>
+        <v>62.082988180000001</v>
       </c>
       <c r="C213" s="5">
-        <v>0.60471612999999991</v>
+        <v>0.60481442300000055</v>
       </c>
       <c r="D213" s="5">
-        <v>12.463405634227364</v>
+        <v>12.465637660310813</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>62.524792202</v>
+        <v>62.524522056999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.44145657700000385</v>
+        <v>0.44153387699999769</v>
       </c>
       <c r="D214" s="5">
-        <v>8.8745998413567015</v>
+        <v>8.8762667192674449</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>63.360831916000002</v>
+        <v>63.360686815999998</v>
       </c>
       <c r="C215" s="5">
-        <v>0.83603971400000177</v>
+        <v>0.83616475899999898</v>
       </c>
       <c r="D215" s="5">
-        <v>17.279840136149559</v>
+        <v>17.282697888278587</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>63.123273709000003</v>
+        <v>63.123189496999998</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.2375582069999993</v>
+        <v>-0.23749731899999915</v>
       </c>
       <c r="D216" s="5">
-        <v>-4.407521751877419</v>
+        <v>-4.4064251407053394</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>64.380063457999995</v>
+        <v>64.380115986000007</v>
       </c>
       <c r="C217" s="5">
-        <v>1.2567897489999922</v>
+        <v>1.2569264890000085</v>
       </c>
       <c r="D217" s="5">
-        <v>26.690086974303242</v>
+        <v>26.693355610499857</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>64.845349912000003</v>
+        <v>64.845572868999994</v>
       </c>
       <c r="C218" s="5">
-        <v>0.46528645400000812</v>
+        <v>0.46545688299998744</v>
       </c>
       <c r="D218" s="5">
-        <v>9.0257924511234258</v>
+        <v>9.0292233869758256</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>65.383263032000002</v>
+        <v>65.383391829000004</v>
       </c>
       <c r="C219" s="5">
-        <v>0.53791311999999891</v>
+        <v>0.53781896000000984</v>
       </c>
       <c r="D219" s="5">
-        <v>10.421344871981809</v>
+        <v>10.419399167423848</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>66.090796776999994</v>
+        <v>66.091343594999998</v>
       </c>
       <c r="C220" s="5">
-        <v>0.70753374499999211</v>
+        <v>0.70795176599999365</v>
       </c>
       <c r="D220" s="5">
-        <v>13.787030185156945</v>
+        <v>13.795638039119229</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>66.271070178000002</v>
+        <v>66.272827379999995</v>
       </c>
       <c r="C221" s="5">
-        <v>0.18027340100000799</v>
+        <v>0.18148378499999751</v>
       </c>
       <c r="D221" s="5">
-        <v>3.3227494102759048</v>
+        <v>3.3453687991051861</v>
       </c>
       <c r="E221" s="5">
-        <v>10.038713457513282</v>
+        <v>10.039017348465663</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>67.438071841999999</v>
+        <v>67.437916573999999</v>
       </c>
       <c r="C222" s="5">
-        <v>1.1670016639999972</v>
+        <v>1.1650891940000037</v>
       </c>
       <c r="D222" s="5">
-        <v>23.303081296396154</v>
+        <v>23.260449376109783</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>68.106860960999995</v>
+        <v>68.105720386000002</v>
       </c>
       <c r="C223" s="5">
-        <v>0.66878911899999594</v>
+        <v>0.66780381200000249</v>
       </c>
       <c r="D223" s="5">
-        <v>12.571546913254995</v>
+        <v>12.55203598869883</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>68.211626453999997</v>
+        <v>68.211023558999997</v>
       </c>
       <c r="C224" s="5">
-        <v>0.10476549300000215</v>
+        <v>0.10530317299999581</v>
       </c>
       <c r="D224" s="5">
-        <v>1.8615994053732488</v>
+        <v>1.8712665498031855</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>67.929648856</v>
+        <v>67.929205796999995</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.28197759799999744</v>
+        <v>-0.28181776200000286</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.8493904805531729</v>
+        <v>-4.8467456843090062</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>68.013883301999996</v>
+        <v>68.013574707000004</v>
       </c>
       <c r="C226" s="5">
-        <v>8.423444599999641E-2</v>
+        <v>8.4368910000009123E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>1.4982203334829247</v>
+        <v>1.5006381679440128</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>68.229012761000007</v>
+        <v>68.228866296999996</v>
       </c>
       <c r="C227" s="5">
-        <v>0.21512945900001057</v>
+        <v>0.21529158999999254</v>
       </c>
       <c r="D227" s="5">
-        <v>3.8623595561253943</v>
+        <v>3.8653391074559451</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>68.130017796000004</v>
+        <v>68.129998725999997</v>
       </c>
       <c r="C228" s="5">
-        <v>-9.8994965000002821E-2</v>
+        <v>-9.8867570999999543E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.7272790418203843</v>
+        <v>-1.7250776110528498</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>68.381970863000006</v>
+        <v>68.382111761000004</v>
       </c>
       <c r="C229" s="5">
-        <v>0.25195306700000231</v>
+        <v>0.25211303500000781</v>
       </c>
       <c r="D229" s="5">
-        <v>4.5291297555783538</v>
+        <v>4.532065425438625</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>68.192957797000005</v>
+        <v>68.193263889999997</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.18901306600000112</v>
+        <v>-0.18884787100000722</v>
       </c>
       <c r="D230" s="5">
-        <v>-3.2669298776678568</v>
+        <v>-3.2641112276611595</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>68.210900925000004</v>
+        <v>68.21093655</v>
       </c>
       <c r="C231" s="5">
-        <v>1.7943127999998865E-2</v>
+        <v>1.7672660000002338E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>0.31620480878438162</v>
+        <v>0.3114302601103125</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>67.649366692000001</v>
+        <v>67.649960469999996</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.56153423300000327</v>
+        <v>-0.56097608000000321</v>
       </c>
       <c r="D232" s="5">
-        <v>-9.4435488210596894</v>
+        <v>-9.434577884275285</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>66.856920467999998</v>
+        <v>66.858759152999994</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.79244622400000253</v>
+        <v>-0.79120131700000229</v>
       </c>
       <c r="D233" s="5">
-        <v>-13.185633916842377</v>
+        <v>-13.166125410007245</v>
       </c>
       <c r="E233" s="5">
-        <v>0.88402117006174397</v>
+        <v>0.88412068137722066</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>64.684127673000006</v>
+        <v>64.68394576</v>
       </c>
       <c r="C234" s="5">
-        <v>-2.1727927949999923</v>
+        <v>-2.1748133929999938</v>
       </c>
       <c r="D234" s="5">
-        <v>-32.730796352200329</v>
+        <v>-32.755262079260518</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>63.049731833000003</v>
+        <v>63.048531736000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.6343958400000034</v>
+        <v>-1.6354140239999992</v>
       </c>
       <c r="D235" s="5">
-        <v>-26.442625895076254</v>
+        <v>-26.45694345846864</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>61.465266118999999</v>
+        <v>61.464628490999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.5844657140000038</v>
+        <v>-1.5839032450000019</v>
       </c>
       <c r="D236" s="5">
-        <v>-26.318531934535315</v>
+        <v>-26.310874145740836</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>60.044445660999997</v>
+        <v>60.043980288999997</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.4208204580000015</v>
+        <v>-1.4206482020000024</v>
       </c>
       <c r="D237" s="5">
-        <v>-24.470452782419493</v>
+        <v>-24.468075051705274</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>59.061161943999998</v>
+        <v>59.060853313000003</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.98328371699999906</v>
+        <v>-0.9831269759999941</v>
       </c>
       <c r="D238" s="5">
-        <v>-17.974333955672538</v>
+        <v>-17.971848679773728</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>57.994601324999998</v>
+        <v>57.994481041999997</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.0665606190000005</v>
+        <v>-1.0663722710000059</v>
       </c>
       <c r="D239" s="5">
-        <v>-19.64239851745354</v>
+        <v>-19.639359409020763</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>57.424696879000003</v>
+        <v>57.424740206000003</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.56990444599999535</v>
+        <v>-0.56974083599999403</v>
       </c>
       <c r="D240" s="5">
-        <v>-11.1753040624044</v>
+        <v>-11.172289079812714</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>56.479556225000003</v>
+        <v>56.479754845000002</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.94514065399999936</v>
+        <v>-0.94498536100000052</v>
       </c>
       <c r="D241" s="5">
-        <v>-18.057205374995444</v>
+        <v>-18.054489257088136</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>55.624078372</v>
+        <v>55.624399421</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.85547785300000356</v>
+        <v>-0.85535542400000253</v>
       </c>
       <c r="D242" s="5">
-        <v>-16.73573915077019</v>
+        <v>-16.733485907570255</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>54.526154714999997</v>
+        <v>54.526106652999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.0979236570000026</v>
+        <v>-1.0982927680000003</v>
       </c>
       <c r="D243" s="5">
-        <v>-21.276477426754546</v>
+        <v>-21.282762331533466</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>54.232372851000001</v>
+        <v>54.232961817000003</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.29378186399999606</v>
+        <v>-0.29314483599999619</v>
       </c>
       <c r="D244" s="5">
-        <v>-6.2772933296216689</v>
+        <v>-6.2640871306994583</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>54.348811296999997</v>
+        <v>54.350369639</v>
       </c>
       <c r="C245" s="5">
-        <v>0.11643844599999653</v>
+        <v>0.117407821999997</v>
       </c>
       <c r="D245" s="5">
-        <v>2.6070771278772664</v>
+        <v>2.6290118285187569</v>
       </c>
       <c r="E245" s="5">
-        <v>-18.708772530117969</v>
+        <v>-18.708677325847045</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>53.728134722999997</v>
+        <v>53.727986252999997</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.62067657400000087</v>
+        <v>-0.62238338600000276</v>
       </c>
       <c r="D246" s="5">
-        <v>-12.875446705466253</v>
+        <v>-12.908306595608076</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>53.227496604999999</v>
+        <v>53.226433082</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.50063811799999769</v>
+        <v>-0.50155317099999763</v>
       </c>
       <c r="D247" s="5">
-        <v>-10.625972404664452</v>
+        <v>-10.644436114221223</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>54.172643899000001</v>
+        <v>54.172057660999997</v>
       </c>
       <c r="C248" s="5">
-        <v>0.94514729400000164</v>
+        <v>0.94562457899999686</v>
       </c>
       <c r="D248" s="5">
-        <v>23.517328921704305</v>
+        <v>23.53090548691943</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>54.422870132</v>
+        <v>54.422460461</v>
       </c>
       <c r="C249" s="5">
-        <v>0.25022623299999935</v>
+        <v>0.25040280000000337</v>
       </c>
       <c r="D249" s="5">
-        <v>5.6858678337081692</v>
+        <v>5.6900456437663616</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>54.471829800000002</v>
+        <v>54.471582425999998</v>
       </c>
       <c r="C250" s="5">
-        <v>4.8959668000001955E-2</v>
+        <v>4.9121964999997658E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>1.0848963162970904</v>
+        <v>1.0885187590475187</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>54.382735619999998</v>
+        <v>54.382667812000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-8.9094180000003576E-2</v>
+        <v>-8.8914613999996561E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.9451608657872321</v>
+        <v>-1.9412843326219398</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>54.097957614999999</v>
+        <v>54.098054828999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.28477800499999972</v>
+        <v>-0.28461298300000237</v>
       </c>
       <c r="D252" s="5">
-        <v>-6.1060024352192048</v>
+        <v>-6.1025727648553403</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>53.876873484000001</v>
+        <v>53.877093914</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.2210841309999978</v>
+        <v>-0.22096091499999915</v>
       </c>
       <c r="D253" s="5">
-        <v>-4.7953430368317669</v>
+        <v>-4.7927217960763269</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>53.716159232000003</v>
+        <v>53.716441027000002</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.16071425199999823</v>
+        <v>-0.16065288699999769</v>
       </c>
       <c r="D254" s="5">
-        <v>-3.521441402058112</v>
+        <v>-3.5201046291523652</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>54.260599894999999</v>
+        <v>54.260471453000001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.54444066299999605</v>
+        <v>0.54403042599999907</v>
       </c>
       <c r="D255" s="5">
-        <v>12.864057858348232</v>
+        <v>12.853747355857447</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>54.019748772</v>
+        <v>54.020201575999998</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.24085112299999878</v>
+        <v>-0.24026987700000291</v>
       </c>
       <c r="D256" s="5">
-        <v>-5.1984081100240438</v>
+        <v>-5.1861787198213882</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>54.344637532999997</v>
+        <v>54.345690834000003</v>
       </c>
       <c r="C257" s="5">
-        <v>0.32488876099999686</v>
+        <v>0.32548925800000461</v>
       </c>
       <c r="D257" s="5">
-        <v>7.4606928245591231</v>
+        <v>7.4748779649150165</v>
       </c>
       <c r="E257" s="5">
-        <v>-7.679586545494832E-3</v>
+        <v>-8.6085983059036586E-3</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>54.279004282999999</v>
+        <v>54.278906663000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-6.5633249999997645E-2</v>
+        <v>-6.6784171000001891E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-1.4396791167159195</v>
+        <v>-1.4647262314330556</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>54.330466549999997</v>
+        <v>54.329744255000001</v>
       </c>
       <c r="C259" s="5">
-        <v>5.1462266999998008E-2</v>
+        <v>5.0837592000000598E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>1.1436791505666788</v>
+        <v>1.1297270481825938</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>54.699392103000001</v>
+        <v>54.698970295999999</v>
       </c>
       <c r="C260" s="5">
-        <v>0.36892555300000396</v>
+        <v>0.36922604099999745</v>
       </c>
       <c r="D260" s="5">
-        <v>8.4597964340859875</v>
+        <v>8.4670632682940727</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>55.183591370999999</v>
+        <v>55.183295491000003</v>
       </c>
       <c r="C261" s="5">
-        <v>0.48419926799999757</v>
+        <v>0.48432519500000382</v>
       </c>
       <c r="D261" s="5">
-        <v>11.155136196704806</v>
+        <v>11.158270338232557</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>55.346719043</v>
+        <v>55.346553806999999</v>
       </c>
       <c r="C262" s="5">
-        <v>0.16312767200000167</v>
+        <v>0.16325831599999674</v>
       </c>
       <c r="D262" s="5">
-        <v>3.6055541953381898</v>
+        <v>3.608508584785497</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>55.940042677000001</v>
+        <v>55.940025284000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.59332363400000077</v>
+        <v>0.59347147700000136</v>
       </c>
       <c r="D263" s="5">
-        <v>13.65039478329988</v>
+        <v>13.654042409590271</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>56.916807607000003</v>
+        <v>56.916911055</v>
       </c>
       <c r="C264" s="5">
-        <v>0.97676493000000164</v>
+        <v>0.97688577099999918</v>
       </c>
       <c r="D264" s="5">
-        <v>23.087195445049026</v>
+        <v>23.090339305204743</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>57.518607631999998</v>
+        <v>57.518790912</v>
       </c>
       <c r="C265" s="5">
-        <v>0.60180002499999574</v>
+        <v>0.60187985700000013</v>
       </c>
       <c r="D265" s="5">
-        <v>13.452475465131464</v>
+        <v>13.45433916029668</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>58.228517545000003</v>
+        <v>58.228709164000001</v>
       </c>
       <c r="C266" s="5">
-        <v>0.70990991300000417</v>
+        <v>0.70991825200000136</v>
       </c>
       <c r="D266" s="5">
-        <v>15.858640500232024</v>
+        <v>15.858785596280134</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>58.461083096000003</v>
+        <v>58.460922181999997</v>
       </c>
       <c r="C267" s="5">
-        <v>0.23256555100000043</v>
+        <v>0.23221301799999594</v>
       </c>
       <c r="D267" s="5">
-        <v>4.8995161319101976</v>
+        <v>4.8919091288140537</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>58.897033493000002</v>
+        <v>58.897332255999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.43595039699999916</v>
+        <v>0.4364100740000012</v>
       </c>
       <c r="D268" s="5">
-        <v>9.324818513415579</v>
+        <v>9.3350847547075233</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>59.188573089000002</v>
+        <v>59.189039878000003</v>
       </c>
       <c r="C269" s="5">
-        <v>0.29153959599999979</v>
+        <v>0.29170762200000411</v>
       </c>
       <c r="D269" s="5">
-        <v>6.1043992934365354</v>
+        <v>6.1079820593184175</v>
       </c>
       <c r="E269" s="5">
-        <v>8.913364364715104</v>
+        <v>8.912112385863491</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>59.702415391999999</v>
+        <v>59.702410262999997</v>
       </c>
       <c r="C270" s="5">
-        <v>0.513842302999997</v>
+        <v>0.51337038499999466</v>
       </c>
       <c r="D270" s="5">
-        <v>10.929838238264455</v>
+        <v>10.919226288047245</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>60.221176974999999</v>
+        <v>60.220836859999999</v>
       </c>
       <c r="C271" s="5">
-        <v>0.51876158299999986</v>
+        <v>0.51842659700000127</v>
       </c>
       <c r="D271" s="5">
-        <v>10.939971139988236</v>
+        <v>10.932566981910696</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>60.461084517000003</v>
+        <v>60.460856376000002</v>
       </c>
       <c r="C272" s="5">
-        <v>0.23990754200000453</v>
+        <v>0.24001951600000382</v>
       </c>
       <c r="D272" s="5">
-        <v>4.8866769314863445</v>
+        <v>4.8890361784265535</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>60.565092444000001</v>
+        <v>60.564930173</v>
       </c>
       <c r="C273" s="5">
-        <v>0.10400792699999784</v>
+        <v>0.10407379699999808</v>
       </c>
       <c r="D273" s="5">
-        <v>2.0839384155628027</v>
+        <v>2.0852786725387595</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>61.048931052999997</v>
+        <v>61.048862259000003</v>
       </c>
       <c r="C274" s="5">
-        <v>0.48383860899999576</v>
+        <v>0.48393208600000293</v>
       </c>
       <c r="D274" s="5">
-        <v>10.019116874864476</v>
+        <v>10.021166443169216</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>61.303459472999997</v>
+        <v>61.3034775</v>
       </c>
       <c r="C275" s="5">
-        <v>0.25452841999999976</v>
+        <v>0.25461524099999622</v>
       </c>
       <c r="D275" s="5">
-        <v>5.1194382936749605</v>
+        <v>5.1212307159014037</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>61.343490746000001</v>
+        <v>61.343558098999999</v>
       </c>
       <c r="C276" s="5">
-        <v>4.0031273000003864E-2</v>
+        <v>4.0080598999999495E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>0.78642268109738733</v>
+        <v>0.78739495543951321</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>61.965447339999997</v>
+        <v>61.965545906999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.6219565939999967</v>
+        <v>0.62198780800000009</v>
       </c>
       <c r="D277" s="5">
-        <v>12.868626846793575</v>
+        <v>12.869294188460678</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>61.742626571000002</v>
+        <v>61.742685698999999</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.22282076899999481</v>
+        <v>-0.22286020800000017</v>
       </c>
       <c r="D278" s="5">
-        <v>-4.2307388453502899</v>
+        <v>-4.2314663325446089</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>61.844416803999998</v>
+        <v>61.844252750999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.10179023299999557</v>
+        <v>0.10156705200000005</v>
       </c>
       <c r="D279" s="5">
-        <v>1.9963834597033658</v>
+        <v>1.9919646698566051</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>62.376854997000002</v>
+        <v>62.376955619999997</v>
       </c>
       <c r="C280" s="5">
-        <v>0.53243819300000439</v>
+        <v>0.53270286899999775</v>
       </c>
       <c r="D280" s="5">
-        <v>10.83468921436317</v>
+        <v>10.840362971443817</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>62.643965637999997</v>
+        <v>62.644103127000001</v>
       </c>
       <c r="C281" s="5">
-        <v>0.26711064099999504</v>
+        <v>0.26714750700000423</v>
       </c>
       <c r="D281" s="5">
-        <v>5.2614195720969814</v>
+        <v>5.2621542416080525</v>
       </c>
       <c r="E281" s="5">
-        <v>5.8379385896061953</v>
+        <v>5.8373361962308357</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>62.598133537999999</v>
+        <v>62.598199917000002</v>
       </c>
       <c r="C282" s="5">
-        <v>-4.5832099999998377E-2</v>
+        <v>-4.5903209999998751E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.87442975019678126</v>
+        <v>-0.87577907901802421</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>63.268562109000001</v>
+        <v>63.268483471000003</v>
       </c>
       <c r="C283" s="5">
-        <v>0.67042857100000219</v>
+        <v>0.67028355400000095</v>
       </c>
       <c r="D283" s="5">
-        <v>13.636791407661498</v>
+        <v>13.633650544226782</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>63.906862132000001</v>
+        <v>63.90689339</v>
       </c>
       <c r="C284" s="5">
-        <v>0.63830002299999933</v>
+        <v>0.63840991899999722</v>
       </c>
       <c r="D284" s="5">
-        <v>12.801364666871095</v>
+        <v>12.803709212301184</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>64.487277062000004</v>
+        <v>64.487206310999994</v>
       </c>
       <c r="C285" s="5">
-        <v>0.58041493000000344</v>
+        <v>0.58031292099999376</v>
       </c>
       <c r="D285" s="5">
-        <v>11.459873721238178</v>
+        <v>11.457752103163843</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>64.766552754000003</v>
+        <v>64.766530231000004</v>
       </c>
       <c r="C286" s="5">
-        <v>0.2792756919999988</v>
+        <v>0.27932392000001016</v>
       </c>
       <c r="D286" s="5">
-        <v>5.3224396848630784</v>
+        <v>5.3233868011929086</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>64.943779108000001</v>
+        <v>64.943795894000004</v>
       </c>
       <c r="C287" s="5">
-        <v>0.17722635399999831</v>
+        <v>0.17726566300000002</v>
       </c>
       <c r="D287" s="5">
-        <v>3.3335375482032248</v>
+        <v>3.3342892731589746</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>65.196245263999998</v>
+        <v>65.196267829999996</v>
       </c>
       <c r="C288" s="5">
-        <v>0.252466155999997</v>
+        <v>0.25247193599999207</v>
       </c>
       <c r="D288" s="5">
-        <v>4.76599370808235</v>
+        <v>4.7661039066530408</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>65.725332514000002</v>
+        <v>65.725364204000002</v>
       </c>
       <c r="C289" s="5">
-        <v>0.52908725000000345</v>
+        <v>0.5290963740000052</v>
       </c>
       <c r="D289" s="5">
-        <v>10.185002246323682</v>
+        <v>10.18518211307784</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>66.078196160999994</v>
+        <v>66.077980230999998</v>
       </c>
       <c r="C290" s="5">
-        <v>0.3528636469999924</v>
+        <v>0.35261602699999628</v>
       </c>
       <c r="D290" s="5">
-        <v>6.6361957118479475</v>
+        <v>6.6313972443468261</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>65.699084768000006</v>
+        <v>65.698964876999995</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.37911139299998808</v>
+        <v>-0.37901535400000341</v>
       </c>
       <c r="D291" s="5">
-        <v>-6.6716283089418678</v>
+        <v>-6.6700122787611171</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>66.071251347</v>
+        <v>66.071297888000004</v>
       </c>
       <c r="C292" s="5">
-        <v>0.37216657899999461</v>
+        <v>0.37233301100000915</v>
       </c>
       <c r="D292" s="5">
-        <v>7.0134956268750548</v>
+        <v>7.0167436530624627</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>65.497624701999996</v>
+        <v>65.497662536000007</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.57362664500000449</v>
+        <v>-0.5736353519999966</v>
       </c>
       <c r="D293" s="5">
-        <v>-9.9349656057561848</v>
+        <v>-9.9351026127956885</v>
       </c>
       <c r="E293" s="5">
-        <v>4.5553614541110177</v>
+        <v>4.5551923749549195</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>66.591498107999996</v>
+        <v>66.591646022000006</v>
       </c>
       <c r="C294" s="5">
-        <v>1.0938734060000002</v>
+        <v>1.0939834859999991</v>
       </c>
       <c r="D294" s="5">
-        <v>21.988479704449283</v>
+        <v>21.990885691708616</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>66.989950958999998</v>
+        <v>66.989992326000007</v>
       </c>
       <c r="C295" s="5">
-        <v>0.39845285100000183</v>
+        <v>0.39834630400000037</v>
       </c>
       <c r="D295" s="5">
-        <v>7.4213224167498648</v>
+        <v>7.4192551755810632</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>67.533534129000003</v>
+        <v>67.533747508999994</v>
       </c>
       <c r="C296" s="5">
-        <v>0.54358317000000511</v>
+        <v>0.5437551829999876</v>
       </c>
       <c r="D296" s="5">
-        <v>10.1838168744107</v>
+        <v>10.187178105250494</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>68.231161478000004</v>
+        <v>68.231118563999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.69762734900000112</v>
+        <v>0.69737105500000496</v>
       </c>
       <c r="D297" s="5">
-        <v>13.125220688746309</v>
+        <v>13.120077824265319</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>68.699649636999993</v>
+        <v>68.699632233000003</v>
       </c>
       <c r="C298" s="5">
-        <v>0.46848815899998897</v>
+        <v>0.46851366900000357</v>
       </c>
       <c r="D298" s="5">
-        <v>8.5578156108043313</v>
+        <v>8.5583049241480644</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>69.063823931000002</v>
+        <v>69.063841749999995</v>
       </c>
       <c r="C299" s="5">
-        <v>0.36417429400000856</v>
+        <v>0.36420951699999193</v>
       </c>
       <c r="D299" s="5">
-        <v>6.549933350509618</v>
+        <v>6.5505871544322414</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>69.538877877999994</v>
+        <v>69.538865697999995</v>
       </c>
       <c r="C300" s="5">
-        <v>0.47505394699999215</v>
+        <v>0.47502394800000047</v>
       </c>
       <c r="D300" s="5">
-        <v>8.5737133812620705</v>
+        <v>8.5731490232668239</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>69.769240229999994</v>
+        <v>69.769215396999996</v>
       </c>
       <c r="C301" s="5">
-        <v>0.23036235200000021</v>
+        <v>0.23034969900000135</v>
       </c>
       <c r="D301" s="5">
-        <v>4.0484903542860051</v>
+        <v>4.0482646399914834</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>70.405841800000005</v>
+        <v>70.405414148999995</v>
       </c>
       <c r="C302" s="5">
-        <v>0.6366015700000105</v>
+        <v>0.63619875199999854</v>
       </c>
       <c r="D302" s="5">
-        <v>11.515804467002733</v>
+        <v>11.508152731012311</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>71.184843529000005</v>
+        <v>71.184724402000001</v>
       </c>
       <c r="C303" s="5">
-        <v>0.77900172900000086</v>
+        <v>0.77931025300000556</v>
       </c>
       <c r="D303" s="5">
-        <v>14.115876840007346</v>
+        <v>14.121903156618455</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>71.367903358999996</v>
+        <v>71.367830795000003</v>
       </c>
       <c r="C304" s="5">
-        <v>0.1830598299999906</v>
+        <v>0.18310639300000275</v>
       </c>
       <c r="D304" s="5">
-        <v>3.1299583183329149</v>
+        <v>3.1307710634370434</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>71.690799935000001</v>
+        <v>71.690694683000004</v>
       </c>
       <c r="C305" s="5">
-        <v>0.3228965760000051</v>
+        <v>0.32286388800000054</v>
       </c>
       <c r="D305" s="5">
-        <v>5.566435253420865</v>
+        <v>5.5658634491212666</v>
       </c>
       <c r="E305" s="5">
-        <v>9.4555722610974335</v>
+        <v>9.4553483394862692</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>71.518478236000007</v>
+        <v>71.519277154999997</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.17232169899999406</v>
+        <v>-0.17141752800000631</v>
       </c>
       <c r="D306" s="5">
-        <v>-2.846586510550686</v>
+        <v>-2.8318504664954447</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>70.331940836000001</v>
+        <v>70.331838492000003</v>
       </c>
       <c r="C307" s="5">
-        <v>-1.186537400000006</v>
+        <v>-1.1874386629999947</v>
       </c>
       <c r="D307" s="5">
-        <v>-18.188935220692294</v>
+        <v>-18.201329542388155</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>69.009829365000002</v>
+        <v>69.010066054000006</v>
       </c>
       <c r="C308" s="5">
-        <v>-1.3221114709999995</v>
+        <v>-1.3217724379999964</v>
       </c>
       <c r="D308" s="5">
-        <v>-20.365690701169704</v>
+        <v>-20.361022459692833</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>68.556418570000005</v>
+        <v>68.556338744000001</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.45341079499999637</v>
+        <v>-0.45372731000000499</v>
       </c>
       <c r="D309" s="5">
-        <v>-7.6055217039021965</v>
+        <v>-7.6106152699195739</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>68.212536671999999</v>
+        <v>68.212487902000007</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.34388189800000646</v>
+        <v>-0.34385084199999483</v>
       </c>
       <c r="D310" s="5">
-        <v>-5.8559357797122846</v>
+        <v>-5.8554280632576727</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>67.832502258999995</v>
+        <v>67.832506610999999</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.38003441300000418</v>
+        <v>-0.3799812910000071</v>
       </c>
       <c r="D311" s="5">
-        <v>-6.4844888090732749</v>
+        <v>-6.4836144766649113</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>67.787742635000001</v>
+        <v>67.787744461000003</v>
       </c>
       <c r="C312" s="5">
-        <v>-4.4759623999993892E-2</v>
+        <v>-4.4762149999996836E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>-0.78895875886916267</v>
+        <v>-0.78900307168033867</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>67.531315598000006</v>
+        <v>67.531279705000003</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.25642703699999458</v>
+        <v>-0.25646475599999974</v>
       </c>
       <c r="D313" s="5">
-        <v>-4.4460901901807626</v>
+        <v>-4.4467305200840634</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>67.262339874000006</v>
+        <v>67.261745680999994</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.26897572400000058</v>
+        <v>-0.26953402400000925</v>
       </c>
       <c r="D314" s="5">
-        <v>-4.6762478258922879</v>
+        <v>-4.6857444582265479</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>67.466799558000005</v>
+        <v>67.466705751000006</v>
       </c>
       <c r="C315" s="5">
-        <v>0.2044596839999997</v>
+        <v>0.20496007000001271</v>
       </c>
       <c r="D315" s="5">
-        <v>3.7092880032982167</v>
+        <v>3.7185520419880547</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>67.052461283</v>
+        <v>67.052455023999997</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.41433827500000575</v>
+        <v>-0.41425072700000953</v>
       </c>
       <c r="D316" s="5">
-        <v>-7.12573668564721</v>
+        <v>-7.1242910976005991</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>67.309297600999997</v>
+        <v>67.308565799999997</v>
       </c>
       <c r="C317" s="5">
-        <v>0.25683631799999773</v>
+        <v>0.25611077599999987</v>
       </c>
       <c r="D317" s="5">
-        <v>4.6945353881008733</v>
+        <v>4.6809943268497856</v>
       </c>
       <c r="E317" s="5">
-        <v>-6.1116661244854154</v>
+        <v>-6.1125490586704245</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>67.378801807000002</v>
+        <v>67.380463367000004</v>
       </c>
       <c r="C318" s="5">
-        <v>6.9504206000004842E-2</v>
+        <v>7.1897567000007712E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>1.2461928882617546</v>
+        <v>1.2893717879278288</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>67.485373580000001</v>
+        <v>67.485275607000005</v>
       </c>
       <c r="C319" s="5">
-        <v>0.10657177299999887</v>
+        <v>0.10481224000000111</v>
       </c>
       <c r="D319" s="5">
-        <v>1.9146159234096238</v>
+        <v>1.8826872714213128</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>66.863751394999994</v>
+        <v>66.864013658999994</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.62162218500000677</v>
+        <v>-0.62126194800001144</v>
       </c>
       <c r="D320" s="5">
-        <v>-10.510312318872462</v>
+        <v>-10.504540988401988</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>67.966643750000003</v>
+        <v>67.966405370000004</v>
       </c>
       <c r="C321" s="5">
-        <v>1.1028923550000087</v>
+        <v>1.1023917110000099</v>
       </c>
       <c r="D321" s="5">
-        <v>21.691719240636175</v>
+        <v>21.680870170189248</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>67.229251981000004</v>
+        <v>67.229256667000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.73739176899999848</v>
+        <v>-0.73714870300000257</v>
       </c>
       <c r="D322" s="5">
-        <v>-12.269732351673534</v>
+        <v>-12.265966519328908</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>67.280617167000003</v>
+        <v>67.280621698000004</v>
       </c>
       <c r="C323" s="5">
-        <v>5.1365185999998175E-2</v>
+        <v>5.1365031000003114E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.92069889591646081</v>
+        <v>0.92069604147881901</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>67.516364461999999</v>
+        <v>67.516292505999999</v>
       </c>
       <c r="C324" s="5">
-        <v>0.23574729499999592</v>
+        <v>0.23567080799999474</v>
       </c>
       <c r="D324" s="5">
-        <v>4.2867149866288035</v>
+        <v>4.2852969866875146</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>67.786614467000007</v>
+        <v>67.786431437999994</v>
       </c>
       <c r="C325" s="5">
-        <v>0.27025000500000829</v>
+        <v>0.27013893199999472</v>
       </c>
       <c r="D325" s="5">
-        <v>4.9104480911040582</v>
+        <v>4.9083906212340711</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>68.125318867999994</v>
+        <v>68.124583544000004</v>
       </c>
       <c r="C326" s="5">
-        <v>0.33870440099998689</v>
+        <v>0.33815210600000967</v>
       </c>
       <c r="D326" s="5">
-        <v>6.1635048911198087</v>
+        <v>6.1531943569193892</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>67.659784087999995</v>
+        <v>67.659609455999998</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.4655347799999987</v>
+        <v>-0.46497408800000528</v>
       </c>
       <c r="D327" s="5">
-        <v>-7.8989218649056507</v>
+        <v>-7.8898446130104443</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>67.505520399999995</v>
+        <v>67.505546831999993</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.15426368800000034</v>
+        <v>-0.15406262400000514</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.7019392602552261</v>
+        <v>-2.6984684744632892</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>67.950462354999999</v>
+        <v>67.949264502999995</v>
       </c>
       <c r="C329" s="5">
-        <v>0.44494195500000444</v>
+        <v>0.4437176710000017</v>
       </c>
       <c r="D329" s="5">
-        <v>8.2025556821424104</v>
+        <v>8.1791604635751636</v>
       </c>
       <c r="E329" s="5">
-        <v>0.95256491577246916</v>
+        <v>0.95188286273066858</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>68.690244359999994</v>
+        <v>68.692959873999996</v>
       </c>
       <c r="C330" s="5">
-        <v>0.73978200499999502</v>
+        <v>0.74369537100000116</v>
       </c>
       <c r="D330" s="5">
-        <v>13.87587903180636</v>
+        <v>13.954016161434946</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>69.357309760999996</v>
+        <v>69.357354314999995</v>
       </c>
       <c r="C331" s="5">
-        <v>0.66706540100000211</v>
+        <v>0.66439444099999889</v>
       </c>
       <c r="D331" s="5">
-        <v>12.296478079527517</v>
+        <v>12.244084349554241</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>70.016818568000005</v>
+        <v>70.017114925000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.6595088070000088</v>
+        <v>0.65976061000000641</v>
       </c>
       <c r="D332" s="5">
-        <v>12.026716831856476</v>
+        <v>12.031543399126331</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>70.357896745999994</v>
+        <v>70.357542561000002</v>
       </c>
       <c r="C333" s="5">
-        <v>0.34107817799998941</v>
+        <v>0.34042763600000114</v>
       </c>
       <c r="D333" s="5">
-        <v>6.0048411897877907</v>
+        <v>5.9930540570928059</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>70.820944062999999</v>
+        <v>70.820978390999997</v>
       </c>
       <c r="C334" s="5">
-        <v>0.46304731700000445</v>
+        <v>0.46343582999999455</v>
       </c>
       <c r="D334" s="5">
-        <v>8.1898106531160373</v>
+        <v>8.1969757936920082</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>71.324754798000001</v>
+        <v>71.324652393999997</v>
       </c>
       <c r="C335" s="5">
-        <v>0.50381073500000184</v>
+        <v>0.50367400300000043</v>
       </c>
       <c r="D335" s="5">
-        <v>8.8786950141595646</v>
+        <v>8.8761858781861491</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>71.348757042000003</v>
+        <v>71.348449212000006</v>
       </c>
       <c r="C336" s="5">
-        <v>2.4002244000001838E-2</v>
+        <v>2.3796818000008102E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>0.40457289424771226</v>
+        <v>0.40110453061514839</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>71.335428166</v>
+        <v>71.334877376999998</v>
       </c>
       <c r="C337" s="5">
-        <v>-1.3328876000002765E-2</v>
+        <v>-1.3571835000007582E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.22394542025276909</v>
+        <v>-0.22802421461750599</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>71.477876171999995</v>
+        <v>71.476643377000002</v>
       </c>
       <c r="C338" s="5">
-        <v>0.14244800599999508</v>
+        <v>0.14176600000000406</v>
       </c>
       <c r="D338" s="5">
-        <v>2.4227447835236893</v>
+        <v>2.4110370220072452</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>71.247666167999995</v>
+        <v>71.247343779000005</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.23021000399999991</v>
+        <v>-0.22929959799999722</v>
       </c>
       <c r="D339" s="5">
-        <v>-3.7971280586453604</v>
+        <v>-3.7824396943834326</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>71.646746989999997</v>
+        <v>71.647091502999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.39908082200000194</v>
+        <v>0.39974772399999381</v>
       </c>
       <c r="D340" s="5">
-        <v>6.9325702525729671</v>
+        <v>6.9445474559878262</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>72.094594873999995</v>
+        <v>72.093231607000007</v>
       </c>
       <c r="C341" s="5">
-        <v>0.44784788399999798</v>
+        <v>0.44614010400000836</v>
       </c>
       <c r="D341" s="5">
-        <v>7.7642592549238332</v>
+        <v>7.7335920805703839</v>
       </c>
       <c r="E341" s="5">
-        <v>6.0987554394397181</v>
+        <v>6.0986195131178311</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>70.823295822999995</v>
+        <v>70.826647730000005</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.2712990509999997</v>
+        <v>-1.2665838770000022</v>
       </c>
       <c r="D342" s="5">
-        <v>-19.224225774909765</v>
+        <v>-19.159996863511928</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>71.154676996000006</v>
+        <v>71.156296936999993</v>
       </c>
       <c r="C343" s="5">
-        <v>0.33138117300001113</v>
+        <v>0.32964920699998856</v>
       </c>
       <c r="D343" s="5">
-        <v>5.761553262124286</v>
+        <v>5.7303872855127835</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>71.689948827999999</v>
+        <v>71.690508008999998</v>
       </c>
       <c r="C344" s="5">
-        <v>0.53527183199999229</v>
+        <v>0.53421107200000506</v>
       </c>
       <c r="D344" s="5">
-        <v>9.4102036262609055</v>
+        <v>9.3905558622388483</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>71.722116219</v>
+        <v>71.720350672999999</v>
       </c>
       <c r="C345" s="5">
-        <v>3.2167391000001544E-2</v>
+        <v>2.9842664000000241E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>0.53977264512170553</v>
+        <v>0.50067018663633167</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>72.003552721000005</v>
+        <v>72.004220606000004</v>
       </c>
       <c r="C346" s="5">
-        <v>0.28143650200000536</v>
+        <v>0.2838699330000054</v>
       </c>
       <c r="D346" s="5">
-        <v>4.8117474899799895</v>
+        <v>4.85438409813157</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>72.100965380000005</v>
+        <v>72.101602546999999</v>
       </c>
       <c r="C347" s="5">
-        <v>9.7412658999999735E-2</v>
+        <v>9.7381940999994754E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>1.6355988504448637</v>
+        <v>1.635063960531169</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>71.860187108000005</v>
+        <v>71.857444670999996</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.24077827200000002</v>
+        <v>-0.24415787600000272</v>
       </c>
       <c r="D348" s="5">
-        <v>-3.9345617518466547</v>
+        <v>-3.9887289370871604</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>72.167236371000001</v>
+        <v>72.166989673000003</v>
       </c>
       <c r="C349" s="5">
-        <v>0.30704926299999613</v>
+        <v>0.30954500200000723</v>
       </c>
       <c r="D349" s="5">
-        <v>5.2496762700159127</v>
+        <v>5.2935692452602101</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>72.337183132000007</v>
+        <v>72.334325648999993</v>
       </c>
       <c r="C350" s="5">
-        <v>0.16994676100000561</v>
+        <v>0.16733597599998973</v>
       </c>
       <c r="D350" s="5">
-        <v>2.8627718093338528</v>
+        <v>2.8182402778929472</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>72.633507938999998</v>
+        <v>72.63335653</v>
       </c>
       <c r="C351" s="5">
-        <v>0.29632480699999064</v>
+        <v>0.2990308810000073</v>
       </c>
       <c r="D351" s="5">
-        <v>5.0280056205567414</v>
+        <v>5.0751760795600509</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>73.061990656000006</v>
+        <v>73.062520153999998</v>
       </c>
       <c r="C352" s="5">
-        <v>0.42848271700000851</v>
+        <v>0.42916362399999741</v>
       </c>
       <c r="D352" s="5">
-        <v>7.3133558332611592</v>
+        <v>7.3253736019349036</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>72.903614122999997</v>
+        <v>72.902067208999995</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.15837653300000909</v>
+        <v>-0.16045294500000296</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.5704510016915649</v>
+        <v>-2.6037265434841417</v>
       </c>
       <c r="E353" s="5">
-        <v>1.122163527534803</v>
+        <v>1.1219300119727826</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>73.475046413000001</v>
+        <v>73.482489251999993</v>
       </c>
       <c r="C354" s="5">
-        <v>0.57143229000000417</v>
+        <v>0.58042204299999867</v>
       </c>
       <c r="D354" s="5">
-        <v>9.8220955185352121</v>
+        <v>9.9836675230223761</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>73.797940842000003</v>
+        <v>73.800280767000004</v>
       </c>
       <c r="C355" s="5">
-        <v>0.32289442900000154</v>
+        <v>0.31779151500001035</v>
       </c>
       <c r="D355" s="5">
-        <v>5.4028852780017456</v>
+        <v>5.3149076205691648</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>73.703601008999996</v>
+        <v>73.703351095000002</v>
       </c>
       <c r="C356" s="5">
-        <v>-9.4339833000006479E-2</v>
+        <v>-9.6929672000001688E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.5232840207200393</v>
+        <v>-1.5647507101019476</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>73.058917684999997</v>
+        <v>73.055728513000005</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.64468332399999895</v>
+        <v>-0.64762258199999678</v>
       </c>
       <c r="D357" s="5">
-        <v>-10.005840662216858</v>
+        <v>-10.049310520590826</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>73.461961094000003</v>
+        <v>73.463093031</v>
       </c>
       <c r="C358" s="5">
-        <v>0.40304340900000568</v>
+        <v>0.40736451799999429</v>
       </c>
       <c r="D358" s="5">
-        <v>6.824631606998377</v>
+        <v>6.9003689497658893</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>73.712262183999997</v>
+        <v>73.713236092000002</v>
       </c>
       <c r="C359" s="5">
-        <v>0.25030108999999356</v>
+        <v>0.25014306100000283</v>
       </c>
       <c r="D359" s="5">
-        <v>4.166161750192332</v>
+        <v>4.1634166078037049</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>73.771352539000006</v>
+        <v>73.765914444000003</v>
       </c>
       <c r="C360" s="5">
-        <v>5.9090355000009254E-2</v>
+        <v>5.2678352000000928E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>0.96621505907017458</v>
+        <v>0.86094549928048547</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>73.680137525000006</v>
+        <v>73.680237981000005</v>
       </c>
       <c r="C361" s="5">
-        <v>-9.1215013999999428E-2</v>
+        <v>-8.5676462999998648E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-1.4736981565189766</v>
+        <v>-1.3848879327523211</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>73.785501672999999</v>
+        <v>73.780764102999996</v>
       </c>
       <c r="C362" s="5">
-        <v>0.1053641479999925</v>
+        <v>0.10052612199999089</v>
       </c>
       <c r="D362" s="5">
-        <v>1.7295865463746507</v>
+        <v>1.649569710355947</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>74.098037633999994</v>
+        <v>74.098029671999996</v>
       </c>
       <c r="C363" s="5">
-        <v>0.3125359609999947</v>
+        <v>0.31726556899999991</v>
       </c>
       <c r="D363" s="5">
-        <v>5.2029857130273305</v>
+        <v>5.283941429245731</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>74.311980953000003</v>
+        <v>74.312814414000002</v>
       </c>
       <c r="C364" s="5">
-        <v>0.21394331900000907</v>
+        <v>0.21478474200000619</v>
       </c>
       <c r="D364" s="5">
-        <v>3.5203148225373182</v>
+        <v>3.5343818174223163</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>74.292297847</v>
+        <v>74.292924704000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.9683106000002226E-2</v>
+        <v>-1.988971000000106E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.31738285314000247</v>
+        <v>-0.32070577253584531</v>
       </c>
       <c r="E365" s="5">
-        <v>1.9048215108472766</v>
+        <v>1.9078436980567437</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>73.920633745000004</v>
+        <v>73.931352916999998</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.37166410199999689</v>
+        <v>-0.36157178700000259</v>
       </c>
       <c r="D366" s="5">
-        <v>-5.8408163826833448</v>
+        <v>-5.6863882037989306</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>74.037485884999995</v>
+        <v>74.040368549999997</v>
       </c>
       <c r="C367" s="5">
-        <v>0.11685213999999178</v>
+        <v>0.1090156329999985</v>
       </c>
       <c r="D367" s="5">
-        <v>1.913513752559437</v>
+        <v>1.7838837164683596</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>73.730413721999994</v>
+        <v>73.729010531</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.30707216300000084</v>
+        <v>-0.31135801899999649</v>
       </c>
       <c r="D368" s="5">
-        <v>-4.8650496046299452</v>
+        <v>-4.931201710936528</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>70.599526974</v>
+        <v>70.594270158</v>
       </c>
       <c r="C369" s="5">
-        <v>-3.1308867479999947</v>
+        <v>-3.1347403729999996</v>
       </c>
       <c r="D369" s="5">
-        <v>-40.589741164721119</v>
+        <v>-40.629245970602689</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>71.030891943</v>
+        <v>71.031774466000002</v>
       </c>
       <c r="C370" s="5">
-        <v>0.43136496900000054</v>
+        <v>0.43750430800000117</v>
       </c>
       <c r="D370" s="5">
-        <v>7.5835134987414232</v>
+        <v>7.6957430940458815</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>70.140255358000005</v>
+        <v>70.141020390999998</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.89063658499999576</v>
+        <v>-0.89075407500000381</v>
       </c>
       <c r="D371" s="5">
-        <v>-14.050987003285343</v>
+        <v>-14.052551903094223</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>68.756720553999997</v>
+        <v>68.748005762000005</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.3835348040000071</v>
+        <v>-1.3930146289999925</v>
       </c>
       <c r="D372" s="5">
-        <v>-21.263929098108381</v>
+        <v>-21.393890609771237</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>68.688992666000004</v>
+        <v>68.689049967000003</v>
       </c>
       <c r="C373" s="5">
-        <v>-6.7727887999993186E-2</v>
+        <v>-5.8955795000002809E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>-1.1756609700647735</v>
+        <v>-1.0242365596374148</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>68.725882099000003</v>
+        <v>68.720118220000003</v>
       </c>
       <c r="C374" s="5">
-        <v>3.6889432999998917E-2</v>
+        <v>3.1068253000000823E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>0.64636716845118958</v>
+        <v>0.54411567056675825</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>68.953081695999998</v>
+        <v>68.954947516000004</v>
       </c>
       <c r="C375" s="5">
-        <v>0.22719959699999492</v>
+        <v>0.23482929600000091</v>
       </c>
       <c r="D375" s="5">
-        <v>4.039988562601815</v>
+        <v>4.1785747552814279</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>68.914662225000001</v>
+        <v>68.917471782999996</v>
       </c>
       <c r="C376" s="5">
-        <v>-3.8419470999997429E-2</v>
+        <v>-3.7475733000007949E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>-0.66657417091556814</v>
+        <v>-0.65023177937039156</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>69.256654138000002</v>
+        <v>69.261168803000004</v>
       </c>
       <c r="C377" s="5">
-        <v>0.34199191300000109</v>
+        <v>0.34369702000000757</v>
       </c>
       <c r="D377" s="5">
-        <v>6.120306483264204</v>
+        <v>6.1514053595263851</v>
       </c>
       <c r="E377" s="5">
-        <v>-6.7781504340740266</v>
+        <v>-6.7728601627243261</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>69.671370714000005</v>
+        <v>69.688309474999997</v>
       </c>
       <c r="C378" s="5">
-        <v>0.41471657600000356</v>
+        <v>0.42714067199999306</v>
       </c>
       <c r="D378" s="5">
-        <v>7.4271813963660005</v>
+        <v>7.6567732968952251</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>69.076431612999997</v>
+        <v>69.077379507000003</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.59493910100000846</v>
+        <v>-0.61092996799999355</v>
       </c>
       <c r="D379" s="5">
-        <v>-9.7792414041916196</v>
+        <v>-10.027229180696063</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>70.250936515999996</v>
+        <v>70.243497968</v>
       </c>
       <c r="C380" s="5">
-        <v>1.174504902999999</v>
+        <v>1.1661184609999964</v>
       </c>
       <c r="D380" s="5">
-        <v>22.42403372593742</v>
+        <v>22.248437268033051</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>70.932976838000002</v>
+        <v>70.925928838999994</v>
       </c>
       <c r="C381" s="5">
-        <v>0.68204032200000597</v>
+        <v>0.682430870999994</v>
       </c>
       <c r="D381" s="5">
-        <v>12.293034085399746</v>
+        <v>12.301826535891802</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>70.786649410999999</v>
+        <v>70.785505959999995</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.14632742700000279</v>
+        <v>-0.14042287899999906</v>
       </c>
       <c r="D382" s="5">
-        <v>-2.4475820794743974</v>
+        <v>-2.3501222156055879</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>70.876014361000003</v>
+        <v>70.874054982000004</v>
       </c>
       <c r="C383" s="5">
-        <v>8.9364950000003773E-2</v>
+        <v>8.8549022000009359E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>1.525509260352309</v>
+        <v>1.5115095356510455</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>71.550737507999997</v>
+        <v>71.539054323000002</v>
       </c>
       <c r="C384" s="5">
-        <v>0.67472314699999458</v>
+        <v>0.66499934099999791</v>
       </c>
       <c r="D384" s="5">
-        <v>12.041244888960811</v>
+        <v>11.859008340551735</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>71.588200858999997</v>
+        <v>71.586318532000007</v>
       </c>
       <c r="C385" s="5">
-        <v>3.7463350999999534E-2</v>
+        <v>4.7264209000005053E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>0.63012222112233118</v>
+        <v>0.7956996352803225</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>71.510313089999997</v>
+        <v>71.505871909999996</v>
       </c>
       <c r="C386" s="5">
-        <v>-7.7887769000000162E-2</v>
+        <v>-8.0446622000010848E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-1.2978123489391757</v>
+        <v>-1.3402213465755097</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>72.133698984999995</v>
+        <v>72.141415402999996</v>
       </c>
       <c r="C387" s="5">
-        <v>0.62338589499999841</v>
+        <v>0.63554349300000013</v>
       </c>
       <c r="D387" s="5">
-        <v>10.977333188239147</v>
+        <v>11.202724315692357</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>72.685545289999993</v>
+        <v>72.695749351000003</v>
       </c>
       <c r="C388" s="5">
-        <v>0.55184630499999798</v>
+        <v>0.55433394800000713</v>
       </c>
       <c r="D388" s="5">
-        <v>9.5766947294324787</v>
+        <v>9.6206329531182142</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>72.861521233000005</v>
+        <v>72.874713795000005</v>
       </c>
       <c r="C389" s="5">
-        <v>0.17597594300001163</v>
+        <v>0.17896444400000178</v>
       </c>
       <c r="D389" s="5">
-        <v>2.9442699298421582</v>
+        <v>2.9945238259972529</v>
       </c>
       <c r="E389" s="5">
-        <v>5.2050841032790673</v>
+        <v>5.2172740576729604</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>72.314502071999996</v>
+        <v>72.337011644</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.54701916100000858</v>
+        <v>-0.53770215100000485</v>
       </c>
       <c r="D390" s="5">
-        <v>-8.6463320291723438</v>
+        <v>-8.5035139484142324</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>73.202588872999996</v>
+        <v>73.201007356000005</v>
       </c>
       <c r="C391" s="5">
-        <v>0.88808680100000004</v>
+        <v>0.8639957120000048</v>
       </c>
       <c r="D391" s="5">
-        <v>15.774385423777716</v>
+        <v>15.312909699651843</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>73.513445121999993</v>
+        <v>73.490264902000007</v>
       </c>
       <c r="C392" s="5">
-        <v>0.31085624899999686</v>
+        <v>0.28925754600000175</v>
       </c>
       <c r="D392" s="5">
-        <v>5.216542107690425</v>
+        <v>4.8462887367846763</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>74.257084969999994</v>
+        <v>74.242748368999997</v>
       </c>
       <c r="C393" s="5">
-        <v>0.74363984800000082</v>
+        <v>0.75248346699999047</v>
       </c>
       <c r="D393" s="5">
-        <v>12.837498053706842</v>
+        <v>13.003197477946582</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>74.628197047</v>
+        <v>74.629969795999997</v>
       </c>
       <c r="C394" s="5">
-        <v>0.37111207700000648</v>
+        <v>0.38722142700000006</v>
       </c>
       <c r="D394" s="5">
-        <v>6.1648219277029348</v>
+        <v>6.4414308619343164</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>74.892372504999997</v>
+        <v>74.881377525999994</v>
       </c>
       <c r="C395" s="5">
-        <v>0.26417545799999687</v>
+        <v>0.25140772999999683</v>
       </c>
       <c r="D395" s="5">
-        <v>4.33155259180944</v>
+        <v>4.1182143693545115</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>75.159118374000002</v>
+        <v>75.143216730999995</v>
       </c>
       <c r="C396" s="5">
-        <v>0.26674586900000463</v>
+        <v>0.26183920500000113</v>
       </c>
       <c r="D396" s="5">
-        <v>4.3587961189117008</v>
+        <v>4.2777104871676963</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>75.713277246000004</v>
+        <v>75.708315132999999</v>
       </c>
       <c r="C397" s="5">
-        <v>0.55415887200000213</v>
+        <v>0.56509840200000383</v>
       </c>
       <c r="D397" s="5">
-        <v>9.2155342531646589</v>
+        <v>9.4071198739302808</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>76.598666335999994</v>
+        <v>76.597474921</v>
       </c>
       <c r="C398" s="5">
-        <v>0.88538908999998966</v>
+        <v>0.88915978800000062</v>
       </c>
       <c r="D398" s="5">
-        <v>14.971436577477593</v>
+        <v>15.040421156424699</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>76.052015807999993</v>
+        <v>76.069900141999995</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.54665052800000069</v>
+        <v>-0.52757477900000538</v>
       </c>
       <c r="D399" s="5">
-        <v>-8.2355936180380844</v>
+        <v>-7.9591296957781115</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>76.357033716000004</v>
+        <v>76.384742172000003</v>
       </c>
       <c r="C400" s="5">
-        <v>0.30501790800001061</v>
+        <v>0.31484203000000832</v>
       </c>
       <c r="D400" s="5">
-        <v>4.920373434432368</v>
+        <v>5.0812549633492354</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>76.361145492999995</v>
+        <v>76.400268304999997</v>
       </c>
       <c r="C401" s="5">
-        <v>4.1117769999914344E-3</v>
+        <v>1.5526132999994502E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>6.4638367564673338E-2</v>
+        <v>0.24418754286175126</v>
       </c>
       <c r="E401" s="5">
-        <v>4.8031172020259083</v>
+        <v>4.8378296481788485</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>77.255651322999995</v>
+        <v>77.276278730000001</v>
       </c>
       <c r="C402" s="5">
-        <v>0.89450582999999995</v>
+        <v>0.87601042500000403</v>
       </c>
       <c r="D402" s="5">
-        <v>14.998952436622591</v>
+        <v>14.661019371767136</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>77.622067728000005</v>
+        <v>77.612711798999996</v>
       </c>
       <c r="C403" s="5">
-        <v>0.3664164050000096</v>
+        <v>0.33643306899999459</v>
       </c>
       <c r="D403" s="5">
-        <v>5.8423295570569467</v>
+        <v>5.3512984626770344</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>78.248856076999999</v>
+        <v>78.198422538000003</v>
       </c>
       <c r="C404" s="5">
-        <v>0.62678834899999458</v>
+        <v>0.5857107390000067</v>
       </c>
       <c r="D404" s="5">
-        <v>10.131987785787832</v>
+        <v>9.4413928640356239</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>78.582933510000004</v>
+        <v>78.555265371000004</v>
       </c>
       <c r="C405" s="5">
-        <v>0.33407743300000448</v>
+        <v>0.35684283300000175</v>
       </c>
       <c r="D405" s="5">
-        <v>5.2453403561851131</v>
+        <v>5.6155081727299327</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>79.156781097999996</v>
+        <v>79.157577907000004</v>
       </c>
       <c r="C406" s="5">
-        <v>0.57384758799999247</v>
+        <v>0.60231253599999945</v>
       </c>
       <c r="D406" s="5">
-        <v>9.1235936647412927</v>
+        <v>9.5989424583601046</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>79.992180160000004</v>
+        <v>79.970708786000003</v>
       </c>
       <c r="C407" s="5">
-        <v>0.83539906200000758</v>
+        <v>0.81313087899999914</v>
       </c>
       <c r="D407" s="5">
-        <v>13.426073365121983</v>
+        <v>13.047608196422523</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>80.503024444999994</v>
+        <v>80.485551196000003</v>
       </c>
       <c r="C408" s="5">
-        <v>0.51084428499999035</v>
+        <v>0.51484240999999997</v>
       </c>
       <c r="D408" s="5">
-        <v>7.9383959816307748</v>
+        <v>8.0049670578665513</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>80.944252629999994</v>
+        <v>80.937101620999996</v>
       </c>
       <c r="C409" s="5">
-        <v>0.44122818499999994</v>
+        <v>0.45155042499999354</v>
       </c>
       <c r="D409" s="5">
-        <v>6.7789997369704036</v>
+        <v>6.9440695261184127</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>81.677244670999997</v>
+        <v>81.685095661000005</v>
       </c>
       <c r="C410" s="5">
-        <v>0.73299204100000281</v>
+        <v>0.74799404000000891</v>
       </c>
       <c r="D410" s="5">
-        <v>11.424510280237232</v>
+        <v>11.671432235453238</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>82.39801654</v>
+        <v>82.431560532000006</v>
       </c>
       <c r="C411" s="5">
-        <v>0.72077186900000356</v>
+        <v>0.74646487100000058</v>
       </c>
       <c r="D411" s="5">
-        <v>11.118954674977521</v>
+        <v>11.534287192419669</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>82.719587961000002</v>
+        <v>82.771065390000004</v>
       </c>
       <c r="C412" s="5">
-        <v>0.32157142100000158</v>
+        <v>0.33950485799999797</v>
       </c>
       <c r="D412" s="5">
-        <v>4.785033890506396</v>
+        <v>5.0558602516712403</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>83.477508099999994</v>
+        <v>83.549781511999996</v>
       </c>
       <c r="C413" s="5">
-        <v>0.75792013899999233</v>
+        <v>0.77871612199999163</v>
       </c>
       <c r="D413" s="5">
-        <v>11.566386524782279</v>
+        <v>11.892577735484444</v>
       </c>
       <c r="E413" s="5">
-        <v>9.319350254708203</v>
+        <v>9.3579687161021496</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>83.281879551000003</v>
+        <v>83.297395283</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.19562854899999138</v>
+        <v>-0.25238622899999541</v>
       </c>
       <c r="D414" s="5">
-        <v>-2.7762206283111102</v>
+        <v>-3.5653225919015208</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>84.412431048000002</v>
+        <v>84.387766920000004</v>
       </c>
       <c r="C415" s="5">
-        <v>1.130551496999999</v>
+        <v>1.0903716370000041</v>
       </c>
       <c r="D415" s="5">
-        <v>17.563005318266022</v>
+        <v>16.889871676999402</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>85.160101961999999</v>
+        <v>85.072081401999995</v>
       </c>
       <c r="C416" s="5">
-        <v>0.74767091399999686</v>
+        <v>0.68431448199999068</v>
       </c>
       <c r="D416" s="5">
-        <v>11.162211254683863</v>
+        <v>10.176955186309611</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>84.931573795999995</v>
+        <v>84.888235480999995</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.22852816600000381</v>
+        <v>-0.18384592099999963</v>
       </c>
       <c r="D417" s="5">
-        <v>-3.1731089665690826</v>
+        <v>-2.5626704415345536</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>85.108958232999996</v>
+        <v>85.110483146999997</v>
       </c>
       <c r="C418" s="5">
-        <v>0.17738443700000062</v>
+        <v>0.22224766600000123</v>
       </c>
       <c r="D418" s="5">
-        <v>2.5352594970225573</v>
+        <v>3.1873823420446978</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>85.277103173</v>
+        <v>85.245572554999995</v>
       </c>
       <c r="C419" s="5">
-        <v>0.16814494000000479</v>
+        <v>0.13508940799999891</v>
       </c>
       <c r="D419" s="5">
-        <v>2.3967032181807069</v>
+        <v>1.9213844269174052</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>85.752228622000004</v>
+        <v>85.735418019999997</v>
       </c>
       <c r="C420" s="5">
-        <v>0.47512544900000364</v>
+        <v>0.48984546500000192</v>
       </c>
       <c r="D420" s="5">
-        <v>6.8945884913516275</v>
+        <v>7.1177030480726433</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>85.898688383999996</v>
+        <v>85.891167147000004</v>
       </c>
       <c r="C421" s="5">
-        <v>0.14645976199999211</v>
+        <v>0.15574912700000709</v>
       </c>
       <c r="D421" s="5">
-        <v>2.0688920547353939</v>
+        <v>2.2018635987020252</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>86.276208689000001</v>
+        <v>86.294777707999998</v>
       </c>
       <c r="C422" s="5">
-        <v>0.37752030500000444</v>
+        <v>0.4036105609999936</v>
       </c>
       <c r="D422" s="5">
-        <v>5.4033070789398119</v>
+        <v>5.7869561239306977</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>86.132461117999995</v>
+        <v>86.182057959000005</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.14374757100000579</v>
+        <v>-0.11271974899999293</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.9811384584831448</v>
+        <v>-1.5562489423138759</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>86.255973429999997</v>
+        <v>86.332453150000006</v>
       </c>
       <c r="C424" s="5">
-        <v>0.12351231200000257</v>
+        <v>0.1503951910000012</v>
       </c>
       <c r="D424" s="5">
-        <v>1.7344138607996662</v>
+        <v>2.1143209740585922</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>86.068468529</v>
+        <v>86.175981003000004</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.18750490099999695</v>
+        <v>-0.15647214700000234</v>
       </c>
       <c r="D425" s="5">
-        <v>-2.5776198306882825</v>
+        <v>-2.1533745244141644</v>
       </c>
       <c r="E425" s="5">
-        <v>3.1037826690947901</v>
+        <v>3.1432751151154292</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>85.398616743999995</v>
+        <v>85.407114962999998</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.66985178500000586</v>
+        <v>-0.76886604000000602</v>
       </c>
       <c r="D426" s="5">
-        <v>-8.9497526126475542</v>
+        <v>-10.196391318153664</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>86.683758556000001</v>
+        <v>86.639459246000001</v>
       </c>
       <c r="C427" s="5">
-        <v>1.2851418120000062</v>
+        <v>1.2323442830000033</v>
       </c>
       <c r="D427" s="5">
-        <v>19.63073506894899</v>
+        <v>18.757261781884328</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>87.300120823</v>
+        <v>87.173782532000004</v>
       </c>
       <c r="C428" s="5">
-        <v>0.61636226699999952</v>
+        <v>0.53432328600000289</v>
       </c>
       <c r="D428" s="5">
-        <v>8.8742889170014827</v>
+        <v>7.6569056276795777</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>87.306204940000001</v>
+        <v>87.249898165000005</v>
       </c>
       <c r="C429" s="5">
-        <v>6.0841170000003331E-3</v>
+        <v>7.6115633000000571E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>8.3662421932895192E-2</v>
+        <v>1.0528242966170609</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>87.681923179999998</v>
+        <v>87.680256611999994</v>
       </c>
       <c r="C430" s="5">
-        <v>0.37571823999999765</v>
+        <v>0.43035844699998904</v>
       </c>
       <c r="D430" s="5">
-        <v>5.2881454402587291</v>
+        <v>6.0822203973706745</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>87.373576565999997</v>
+        <v>87.337356447000005</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.3083466140000013</v>
+        <v>-0.34290016499998899</v>
       </c>
       <c r="D431" s="5">
-        <v>-4.1393079095012553</v>
+        <v>-4.5933244795105965</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>87.091647705</v>
+        <v>87.077284327000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.28192886099999726</v>
+        <v>-0.26007212000000379</v>
       </c>
       <c r="D432" s="5">
-        <v>-3.8040644177786409</v>
+        <v>-3.5153988095841693</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>87.440629098000002</v>
+        <v>87.434394570999999</v>
       </c>
       <c r="C433" s="5">
-        <v>0.34898139300000253</v>
+        <v>0.35711024399999758</v>
       </c>
       <c r="D433" s="5">
-        <v>4.9158724756329875</v>
+        <v>5.0338224231439632</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>87.263575165000006</v>
+        <v>87.292995556999998</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.17705393299999628</v>
+        <v>-0.14139901400000099</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.4029386797574936</v>
+        <v>-1.9234729931066674</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>88.159519387000003</v>
+        <v>88.223739523000006</v>
       </c>
       <c r="C435" s="5">
-        <v>0.89594422199999713</v>
+        <v>0.93074396600000853</v>
       </c>
       <c r="D435" s="5">
-        <v>13.040623296932118</v>
+        <v>13.572394334871053</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>88.572318237000005</v>
+        <v>88.668051898000002</v>
       </c>
       <c r="C436" s="5">
-        <v>0.41279885000000149</v>
+        <v>0.44431237499999554</v>
       </c>
       <c r="D436" s="5">
-        <v>5.765876922449098</v>
+        <v>6.2136797976889868</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>89.067191612000002</v>
+        <v>89.197335139000003</v>
       </c>
       <c r="C437" s="5">
-        <v>0.4948733749999974</v>
+        <v>0.52928324100000168</v>
       </c>
       <c r="D437" s="5">
-        <v>6.9145872129188213</v>
+        <v>7.4030348762429643</v>
       </c>
       <c r="E437" s="5">
-        <v>3.4841134439258736</v>
+        <v>3.5060281308486818</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>90.034386022000007</v>
+        <v>89.809135081999997</v>
       </c>
       <c r="C438" s="5">
-        <v>0.96719441000000472</v>
+        <v>0.61179994299999407</v>
       </c>
       <c r="D438" s="5">
-        <v>13.838137773094218</v>
+        <v>8.548446305839752</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>90.159173690000003</v>
+        <v>90.101659072000004</v>
       </c>
       <c r="C439" s="5">
-        <v>0.12478766799999619</v>
+        <v>0.29252399000000651</v>
       </c>
       <c r="D439" s="5">
-        <v>1.6759374531190474</v>
+        <v>3.9793953777793156</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>90.758896483000001</v>
+        <v>90.400591875999993</v>
       </c>
       <c r="C440" s="5">
-        <v>0.59972279299999798</v>
+        <v>0.29893280399998901</v>
       </c>
       <c r="D440" s="5">
-        <v>8.2807881343116563</v>
+        <v>4.054731454391014</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>90.416199765000002</v>
+        <v>90.050722898000004</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.34269671799999912</v>
+        <v>-0.34986897799998928</v>
       </c>
       <c r="D441" s="5">
-        <v>-4.4381579285556194</v>
+        <v>-4.5466542619440382</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>91.065426790000004</v>
+        <v>90.655601528000005</v>
       </c>
       <c r="C442" s="5">
-        <v>0.64922702500000185</v>
+        <v>0.60487863000000175</v>
       </c>
       <c r="D442" s="5">
-        <v>8.965077968560454</v>
+        <v>8.365062191118767</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>91.184581753000003</v>
+        <v>90.805841286000003</v>
       </c>
       <c r="C443" s="5">
-        <v>0.11915496299999973</v>
+        <v>0.15023975799999789</v>
       </c>
       <c r="D443" s="5">
-        <v>1.5814943196743592</v>
+        <v>2.0069375383771515</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>90.728579822</v>
+        <v>90.373287090000005</v>
       </c>
       <c r="C444" s="5">
-        <v>-0.45600193100000297</v>
+        <v>-0.43255419599999811</v>
       </c>
       <c r="D444" s="5">
-        <v>-5.8387034577814241</v>
+        <v>-5.5687996555631507</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>90.946474352999999</v>
+      </c>
+      <c r="C445" s="5">
+        <v>0.57318726299999412</v>
+      </c>
+      <c r="D445" s="5">
+        <v>7.8821186691281131</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>