--- v9 (2026-09-25)
+++ v10 (2026-11-08)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8E9E12C5-A054-4E0C-AEC7-CB7918FC1B0D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FCBBF9C3-0B41-4151-A423-CA90630DD24E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B952B476-09F3-418F-88FD-4BF851589DB7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{24856A3E-D1FE-4DFF-82B2-E1E4EB306E36}"/>
   </bookViews>
   <sheets>
     <sheet name="fwanrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3DE59401-2C12-402F-B3CC-C513EFDA0D26}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0102FA56-91CF-4DAC-B704-5A50079F65D1}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>0.15023975799999789</v>
       </c>
       <c r="D443" s="5">
         <v>2.0069375383771515</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>90.373287090000005</v>
       </c>
       <c r="C444" s="5">
         <v>-0.43255419599999811</v>
       </c>
       <c r="D444" s="5">
         <v>-5.5687996555631507</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>90.946474352999999</v>
+        <v>90.770652996999999</v>
       </c>
       <c r="C445" s="5">
-        <v>0.57318726299999412</v>
+        <v>0.39736590699999397</v>
       </c>
       <c r="D445" s="5">
-        <v>7.8821186691281131</v>
+        <v>5.4058149159044611</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>90.731959438000004</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-3.8693558999995048E-2</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-0.5103363469018074</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>