--- v2 (2026-02-15)
+++ v3 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{63B33730-3A7A-445B-9AD9-339497939C95}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{84215D1F-7C5B-42E2-B67E-9F43A2383998}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D1156530-14E6-455B-8801-3108B94F87DD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CD6130B5-82F5-41E9-9658-06D4F95C219F}"/>
   </bookViews>
   <sheets>
     <sheet name="fwanrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E8F0007-F2DF-4B09-B2E7-63D0CBAA49F6}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{549D2EF7-12B1-4772-B864-0EC44E2C65FD}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>30.637414429</v>
+        <v>28.946539537</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>30.029209021</v>
+        <v>28.843669445</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.60820540799999989</v>
+        <v>-0.10287009199999986</v>
       </c>
       <c r="D7" s="5">
-        <v>-21.385731171232582</v>
+        <v>-4.1821801134187648</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>29.212726034999999</v>
+        <v>28.214895585000001</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.81648298600000047</v>
+        <v>-0.62877385999999902</v>
       </c>
       <c r="D8" s="5">
-        <v>-28.164633020043141</v>
+        <v>-23.239949583378394</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>28.961070450000001</v>
+        <v>28.108680208999999</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.25165558499999818</v>
+        <v>-0.10621537600000153</v>
       </c>
       <c r="D9" s="5">
-        <v>-9.8615073084922784</v>
+        <v>-4.425048532033049</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>29.150530269000001</v>
+        <v>28.350687747999999</v>
       </c>
       <c r="C10" s="5">
-        <v>0.18945981899999964</v>
+        <v>0.24200753899999938</v>
       </c>
       <c r="D10" s="5">
-        <v>8.1389605113996843</v>
+        <v>10.835205201908394</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>29.755788965000001</v>
+        <v>28.938194648</v>
       </c>
       <c r="C11" s="5">
-        <v>0.60525869599999993</v>
+        <v>0.58750690000000105</v>
       </c>
       <c r="D11" s="5">
-        <v>27.967630255637509</v>
+        <v>27.906913010210708</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>28.893134843999999</v>
+        <v>28.131867804999999</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.86265412100000205</v>
+        <v>-0.80632684300000079</v>
       </c>
       <c r="D12" s="5">
-        <v>-29.744822713804187</v>
+        <v>-28.759720771111663</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>29.063106799</v>
+        <v>28.076409100999999</v>
       </c>
       <c r="C13" s="5">
-        <v>0.16997195500000117</v>
+        <v>-5.5458703999999415E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>7.2922815648475581</v>
+        <v>-2.3401782447113995</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>29.307065763000001</v>
+        <v>28.137271097999999</v>
       </c>
       <c r="C14" s="5">
-        <v>0.24395896400000083</v>
+        <v>6.0861996999999946E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>10.551238511889881</v>
+        <v>2.6325115635775109</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>29.256366401000001</v>
+        <v>28.157975394000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-5.0699361999999581E-2</v>
+        <v>2.0704296000001676E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>-2.0562855342002306</v>
+        <v>0.88658037728153172</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>29.495280209000001</v>
+        <v>28.299203477999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.23891380799999951</v>
+        <v>0.14122808399999798</v>
       </c>
       <c r="D16" s="5">
-        <v>10.251797802970962</v>
+        <v>6.1875109930874528</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>29.724952443999999</v>
+        <v>28.392651926999999</v>
       </c>
       <c r="C17" s="5">
-        <v>0.22967223499999889</v>
+        <v>9.3448449000000267E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>9.7548461172455525</v>
+        <v>4.0353560609579731</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>29.543788837000001</v>
+        <v>28.247973737999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.18116360699999845</v>
+        <v>-0.1446781890000004</v>
       </c>
       <c r="D18" s="5">
-        <v>-7.0733534758907641</v>
+        <v>-5.9462514005209073</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>29.627133045000001</v>
+        <v>28.142357538999999</v>
       </c>
       <c r="C19" s="5">
-        <v>8.3344207999999753E-2</v>
+        <v>-0.10561619899999997</v>
       </c>
       <c r="D19" s="5">
-        <v>3.438269535942684</v>
+        <v>-4.3955502902477184</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>29.809347579000001</v>
+        <v>28.200548960999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.18221453399999987</v>
+        <v>5.8191422000000159E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>7.6351495509213052</v>
+        <v>2.5097170141641145</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>29.867115099999999</v>
+        <v>28.209962737000001</v>
       </c>
       <c r="C21" s="5">
-        <v>5.7767520999998823E-2</v>
+        <v>9.4137760000023718E-3</v>
       </c>
       <c r="D21" s="5">
-        <v>2.3504262596943049</v>
+        <v>0.40131468951609683</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>29.678233188</v>
+        <v>27.972676689</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.18888191199999937</v>
+        <v>-0.23728604800000141</v>
       </c>
       <c r="D22" s="5">
-        <v>-7.3304174093378531</v>
+        <v>-9.6395970236713868</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>29.556111794</v>
+        <v>27.638328391000002</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.12212139400000055</v>
+        <v>-0.33434829799999832</v>
       </c>
       <c r="D23" s="5">
-        <v>-4.8275843221029513</v>
+        <v>-13.43686763594234</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>29.399989168000001</v>
+        <v>27.434139300999998</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.15612262599999838</v>
+        <v>-0.2041890900000034</v>
       </c>
       <c r="D24" s="5">
-        <v>-6.157744419669875</v>
+        <v>-8.5139658381596988</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>29.150393142999999</v>
+        <v>27.075385884999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.24959602500000244</v>
+        <v>-0.35875341599999899</v>
       </c>
       <c r="D25" s="5">
-        <v>-9.7251134642908461</v>
+        <v>-14.611421030672956</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>29.091599227</v>
+        <v>27.036801363999999</v>
       </c>
       <c r="C26" s="5">
-        <v>-5.8793915999999058E-2</v>
+        <v>-3.8584521000000649E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-2.3936312884183075</v>
+        <v>-1.6967527867437049</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>28.941267918000001</v>
+        <v>26.651341415000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.15033130899999847</v>
+        <v>-0.38545994899999769</v>
       </c>
       <c r="D27" s="5">
-        <v>-6.0277788724942605</v>
+        <v>-15.828483912000701</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>28.987134752999999</v>
+        <v>26.703176718999998</v>
       </c>
       <c r="C28" s="5">
-        <v>4.5866834999998218E-2</v>
+        <v>5.1835303999997251E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>1.9184544903013023</v>
+        <v>2.3590590210137652</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>28.912276350999999</v>
+        <v>26.688354806</v>
       </c>
       <c r="C29" s="5">
-        <v>-7.4858402000000268E-2</v>
+        <v>-1.4821912999998688E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-3.0553241559300059</v>
+        <v>-0.66404448479616685</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.7339861839343005</v>
+        <v>-6.0025992830183617</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>28.876251396000001</v>
+        <v>26.448039906000002</v>
       </c>
       <c r="C30" s="5">
-        <v>-3.6024954999998471E-2</v>
+        <v>-0.24031489999999778</v>
       </c>
       <c r="D30" s="5">
-        <v>-1.4850064225854887</v>
+        <v>-10.285990645780663</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>29.029801222</v>
+        <v>26.442239057999998</v>
       </c>
       <c r="C31" s="5">
-        <v>0.153549825999999</v>
+        <v>-5.8008480000033558E-3</v>
       </c>
       <c r="D31" s="5">
-        <v>6.5709839054969521</v>
+        <v>-0.26287870790326906</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>29.295848012</v>
+        <v>26.674858777000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.26604679000000075</v>
+        <v>0.23261971900000233</v>
       </c>
       <c r="D32" s="5">
-        <v>11.569154310438922</v>
+        <v>11.082800189323127</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>29.474485685000001</v>
+        <v>26.907723252</v>
       </c>
       <c r="C33" s="5">
-        <v>0.17863767300000077</v>
+        <v>0.23286447499999952</v>
       </c>
       <c r="D33" s="5">
-        <v>7.5677145476922725</v>
+        <v>10.993585579739662</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>29.624647887999998</v>
+        <v>27.111305777999998</v>
       </c>
       <c r="C34" s="5">
-        <v>0.15016220299999716</v>
+        <v>0.20358252599999815</v>
       </c>
       <c r="D34" s="5">
-        <v>6.287829419801505</v>
+        <v>9.4666419941620958</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>29.250076923999998</v>
+        <v>26.736249729000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.37457096400000012</v>
+        <v>-0.37505604899999767</v>
       </c>
       <c r="D35" s="5">
-        <v>-14.160775530656732</v>
+        <v>-15.39410076268528</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>29.791384010000002</v>
+        <v>27.522098332999999</v>
       </c>
       <c r="C36" s="5">
-        <v>0.54130708600000332</v>
+        <v>0.78584860399999812</v>
       </c>
       <c r="D36" s="5">
-        <v>24.613187274752768</v>
+        <v>41.570458111372766</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>29.831535474999999</v>
+        <v>27.878364186999999</v>
       </c>
       <c r="C37" s="5">
-        <v>4.0151464999997444E-2</v>
+        <v>0.3562658540000001</v>
       </c>
       <c r="D37" s="5">
-        <v>1.6293476602693424</v>
+        <v>16.688737110018657</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>29.585832549999999</v>
+        <v>27.747683330000001</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.24570292499999979</v>
+        <v>-0.13068085699999799</v>
       </c>
       <c r="D38" s="5">
-        <v>-9.4479585108262487</v>
+        <v>-5.4822645713862528</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>29.600235787999999</v>
+        <v>27.924052237000001</v>
       </c>
       <c r="C39" s="5">
-        <v>1.4403237999999874E-2</v>
+        <v>0.17636890700000052</v>
       </c>
       <c r="D39" s="5">
-        <v>0.58576142394612951</v>
+        <v>7.8997770756768171</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>29.389921174000001</v>
+        <v>27.820168403</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.21031461399999785</v>
+        <v>-0.10388383400000123</v>
       </c>
       <c r="D40" s="5">
-        <v>-8.2007763167795122</v>
+        <v>-4.3740519924474803</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>29.422707630000001</v>
+        <v>27.900509934999999</v>
       </c>
       <c r="C41" s="5">
-        <v>3.2786456000000186E-2</v>
+        <v>8.0341531999998494E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>1.3469258838781029</v>
+        <v>3.5210423101718957</v>
       </c>
       <c r="E41" s="5">
-        <v>1.7654482573536523</v>
+        <v>4.5418877926768575</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>29.815104287</v>
+        <v>28.549289403</v>
       </c>
       <c r="C42" s="5">
-        <v>0.39239665699999904</v>
+        <v>0.64877946800000075</v>
       </c>
       <c r="D42" s="5">
-        <v>17.23150973292611</v>
+        <v>31.764356594496835</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>29.522288024000002</v>
+        <v>28.530070843000001</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.29281626299999886</v>
+        <v>-1.9218559999998774E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-11.169079490526567</v>
+        <v>-0.80482131332541007</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>29.499683788999999</v>
+        <v>28.767565545</v>
       </c>
       <c r="C44" s="5">
-        <v>-2.2604235000002859E-2</v>
+        <v>0.23749470199999934</v>
       </c>
       <c r="D44" s="5">
-        <v>-0.91494076459640583</v>
+        <v>10.459515678831611</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>28.499240601</v>
+        <v>27.919196597999999</v>
       </c>
       <c r="C45" s="5">
-        <v>-1.0004431879999984</v>
+        <v>-0.84836894700000087</v>
       </c>
       <c r="D45" s="5">
-        <v>-33.901572899408407</v>
+        <v>-30.177134631123447</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>29.139653741</v>
+        <v>28.521832809999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.64041313999999971</v>
+        <v>0.60263621200000017</v>
       </c>
       <c r="D46" s="5">
-        <v>30.560915989599046</v>
+        <v>29.209413425300124</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>29.423846510000001</v>
+        <v>28.916401506</v>
       </c>
       <c r="C47" s="5">
-        <v>0.28419276900000057</v>
+        <v>0.39456869600000033</v>
       </c>
       <c r="D47" s="5">
-        <v>12.351975862344178</v>
+        <v>17.923890364660554</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>29.773801876</v>
+        <v>29.305082943999999</v>
       </c>
       <c r="C48" s="5">
-        <v>0.34995536599999966</v>
+        <v>0.38868143799999899</v>
       </c>
       <c r="D48" s="5">
-        <v>15.24395988938485</v>
+        <v>17.377404856378842</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>30.084253213</v>
+        <v>29.551954631000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.31045133699999994</v>
+        <v>0.24687168700000228</v>
       </c>
       <c r="D49" s="5">
-        <v>13.255498320815962</v>
+        <v>10.590819709522826</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>30.090471374</v>
+        <v>29.579357140999999</v>
       </c>
       <c r="C50" s="5">
-        <v>6.2181609999996112E-3</v>
+        <v>2.7402509999998159E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>0.24831201848392048</v>
+        <v>1.118411080079551</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>31.181336693999999</v>
+        <v>30.811821435999999</v>
       </c>
       <c r="C51" s="5">
-        <v>1.0908653199999989</v>
+        <v>1.2324642949999998</v>
       </c>
       <c r="D51" s="5">
-        <v>53.316484256072428</v>
+        <v>63.208846335596355</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>31.333729579</v>
+        <v>30.968405136000001</v>
       </c>
       <c r="C52" s="5">
-        <v>0.15239288500000114</v>
+        <v>0.15658370000000232</v>
       </c>
       <c r="D52" s="5">
-        <v>6.0250160281700493</v>
+        <v>6.2716958043265381</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>31.464783981</v>
+        <v>31.131573871000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.13105440200000018</v>
+        <v>0.16316873499999929</v>
       </c>
       <c r="D53" s="5">
-        <v>5.1361239431236827</v>
+        <v>6.5091325485310048</v>
       </c>
       <c r="E53" s="5">
-        <v>6.9404773234325257</v>
+        <v>11.580662660028196</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>30.818443453</v>
+        <v>30.334097265</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.64634052799999964</v>
+        <v>-0.79747660600000003</v>
       </c>
       <c r="D54" s="5">
-        <v>-22.047266902862162</v>
+        <v>-26.758037361198859</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>30.491730977</v>
+        <v>30.086524382</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.32671247600000086</v>
+        <v>-0.24757288300000013</v>
       </c>
       <c r="D55" s="5">
-        <v>-12.005292370859577</v>
+        <v>-9.3659582170793279</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>31.296368422</v>
+        <v>30.858016511999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.80463744500000089</v>
+        <v>0.77149212999999861</v>
       </c>
       <c r="D56" s="5">
-        <v>36.691778781045457</v>
+        <v>35.503913345192537</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>31.658176514000001</v>
+        <v>31.153018818</v>
       </c>
       <c r="C57" s="5">
-        <v>0.36180809200000041</v>
+        <v>0.29500230600000066</v>
       </c>
       <c r="D57" s="5">
-        <v>14.789828413464923</v>
+        <v>12.094825191552738</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>31.648191242999999</v>
+        <v>31.239535806999999</v>
       </c>
       <c r="C58" s="5">
-        <v>-9.9852710000014611E-3</v>
+        <v>8.6516988999999711E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.3778347974766838</v>
+        <v>3.3839722859188015</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>31.892979097000001</v>
+        <v>31.396189230000001</v>
       </c>
       <c r="C59" s="5">
-        <v>0.24478785400000191</v>
+        <v>0.15665342300000162</v>
       </c>
       <c r="D59" s="5">
-        <v>9.6867901328613559</v>
+        <v>6.1862763831094902</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>31.923495274</v>
+        <v>31.455310485999998</v>
       </c>
       <c r="C60" s="5">
-        <v>3.051617699999909E-2</v>
+        <v>5.9121255999997402E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>1.1542584468738459</v>
+        <v>2.2832361363122278</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>32.316584914000003</v>
+        <v>31.817541912999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.39308964000000302</v>
+        <v>0.3622314270000011</v>
       </c>
       <c r="D61" s="5">
-        <v>15.819128079204381</v>
+        <v>14.728623366285532</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>32.786812666000003</v>
+        <v>32.101836831999996</v>
       </c>
       <c r="C62" s="5">
-        <v>0.47022775199999955</v>
+        <v>0.28429491899999704</v>
       </c>
       <c r="D62" s="5">
-        <v>18.928206791296809</v>
+        <v>11.265134474814031</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>32.794240960000003</v>
+        <v>32.111235823000001</v>
       </c>
       <c r="C63" s="5">
-        <v>7.428294000000335E-3</v>
+        <v>9.3989910000047416E-3</v>
       </c>
       <c r="D63" s="5">
-        <v>0.27221520286804246</v>
+        <v>0.35191037615613929</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>32.997233839000003</v>
+        <v>32.327693173999997</v>
       </c>
       <c r="C64" s="5">
-        <v>0.20299287899999996</v>
+        <v>0.21645735099999541</v>
       </c>
       <c r="D64" s="5">
-        <v>7.6860415523424264</v>
+        <v>8.395772812367186</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>33.335290528999998</v>
+        <v>32.773344700999999</v>
       </c>
       <c r="C65" s="5">
-        <v>0.33805668999999483</v>
+        <v>0.44565152700000255</v>
       </c>
       <c r="D65" s="5">
-        <v>13.01094866653969</v>
+        <v>17.856245926476831</v>
       </c>
       <c r="E65" s="5">
-        <v>5.9447620842701498</v>
+        <v>5.2736518776821617</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>33.113481215999997</v>
+        <v>33.033805104999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.2218093130000014</v>
+        <v>0.26046040399999981</v>
       </c>
       <c r="D66" s="5">
-        <v>-7.6988415943971766</v>
+        <v>9.9648880881165312</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>33.358322520999998</v>
+        <v>33.338891295000003</v>
       </c>
       <c r="C67" s="5">
-        <v>0.24484130500000134</v>
+        <v>0.30508619000000436</v>
       </c>
       <c r="D67" s="5">
-        <v>9.2426819741451727</v>
+        <v>11.663338945309377</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>33.392612213</v>
+        <v>33.358331561</v>
       </c>
       <c r="C68" s="5">
-        <v>3.4289692000001537E-2</v>
+        <v>1.9440265999996598E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>1.2405018249414868</v>
+        <v>0.70198139075983157</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>33.638047612000001</v>
+        <v>33.612177269999997</v>
       </c>
       <c r="C69" s="5">
-        <v>0.24543539900000155</v>
+        <v>0.25384570899999659</v>
       </c>
       <c r="D69" s="5">
-        <v>9.1854183990719882</v>
+        <v>9.5236458478210384</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>33.707574096000002</v>
+        <v>33.715304269999997</v>
       </c>
       <c r="C70" s="5">
-        <v>6.9526484000000721E-2</v>
+        <v>0.10312700000000063</v>
       </c>
       <c r="D70" s="5">
-        <v>2.5086709881351199</v>
+        <v>3.7445417614714094</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>33.868359415</v>
+        <v>33.878161397</v>
       </c>
       <c r="C71" s="5">
-        <v>0.16078531899999859</v>
+        <v>0.16285712700000232</v>
       </c>
       <c r="D71" s="5">
-        <v>5.8765898005125328</v>
+        <v>5.952934955563971</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>33.948004836999999</v>
+        <v>33.980289089000003</v>
       </c>
       <c r="C72" s="5">
-        <v>7.9645421999998689E-2</v>
+        <v>0.10212769200000338</v>
       </c>
       <c r="D72" s="5">
-        <v>2.8587271440890349</v>
+        <v>3.678054641862194</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>33.935051268999999</v>
+        <v>33.962021600999996</v>
       </c>
       <c r="C73" s="5">
-        <v>-1.2953568000000359E-2</v>
+        <v>-1.8267488000006438E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>-0.45692526813511103</v>
+        <v>-0.64320485024432772</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>34.359745920000002</v>
+        <v>34.407768812</v>
       </c>
       <c r="C74" s="5">
-        <v>0.42469465100000292</v>
+        <v>0.44574721100000403</v>
       </c>
       <c r="D74" s="5">
-        <v>16.095987090722417</v>
+        <v>16.938018798410859</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>35.160338697999997</v>
+        <v>35.146032468999998</v>
       </c>
       <c r="C75" s="5">
-        <v>0.80059277799999506</v>
+        <v>0.73826365699999741</v>
       </c>
       <c r="D75" s="5">
-        <v>31.836988853027837</v>
+        <v>29.014205694129537</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>35.391218111000001</v>
+        <v>35.409391956999997</v>
       </c>
       <c r="C76" s="5">
-        <v>0.23087941300000381</v>
+        <v>0.26335948799999898</v>
       </c>
       <c r="D76" s="5">
-        <v>8.1706721003813154</v>
+        <v>9.3719510736355538</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>35.793660559000003</v>
+        <v>35.814455770999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.40244244800000217</v>
+        <v>0.4050638140000018</v>
       </c>
       <c r="D77" s="5">
-        <v>14.532108306297808</v>
+        <v>14.624813670667747</v>
       </c>
       <c r="E77" s="5">
-        <v>7.3746770794193228</v>
+        <v>9.2792209575948803</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>36.728940039999998</v>
+        <v>36.651162659000001</v>
       </c>
       <c r="C78" s="5">
-        <v>0.93527948099999492</v>
+        <v>0.83670688800000192</v>
       </c>
       <c r="D78" s="5">
-        <v>36.278504730914541</v>
+        <v>31.932805914302541</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>36.744367642999997</v>
+        <v>36.707083306999998</v>
       </c>
       <c r="C79" s="5">
-        <v>1.5427602999999124E-2</v>
+        <v>5.5920647999997186E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>0.50521340527007741</v>
+        <v>1.8463471821875244</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>37.160236785999999</v>
+        <v>37.144567365999997</v>
       </c>
       <c r="C80" s="5">
-        <v>0.41586914300000188</v>
+        <v>0.43748405899999909</v>
       </c>
       <c r="D80" s="5">
-        <v>14.459630401730305</v>
+        <v>15.277652208151448</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>37.802841776999998</v>
+        <v>37.759631075999998</v>
       </c>
       <c r="C81" s="5">
-        <v>0.6426049909999989</v>
+        <v>0.61506371000000115</v>
       </c>
       <c r="D81" s="5">
-        <v>22.843366787834984</v>
+        <v>21.783725956618017</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>38.365386268999998</v>
+        <v>38.390626148999999</v>
       </c>
       <c r="C82" s="5">
-        <v>0.56254449200000067</v>
+        <v>0.63099507300000113</v>
       </c>
       <c r="D82" s="5">
-        <v>19.393729531677106</v>
+        <v>22.002698472795768</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>38.546497676000001</v>
+        <v>38.563004034999999</v>
       </c>
       <c r="C83" s="5">
-        <v>0.18111140700000306</v>
+        <v>0.17237788599999959</v>
       </c>
       <c r="D83" s="5">
-        <v>5.8142578735205896</v>
+        <v>5.5231988502610463</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>38.440777163</v>
+        <v>38.474685653999998</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.1057205130000014</v>
+        <v>-8.8318381000000556E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>-3.2420140636616135</v>
+        <v>-2.7139279554421525</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>38.773306794</v>
+        <v>38.824209713000002</v>
       </c>
       <c r="C85" s="5">
-        <v>0.33252963099999988</v>
+        <v>0.34952405900000372</v>
       </c>
       <c r="D85" s="5">
-        <v>10.888928502644113</v>
+        <v>11.462948584158973</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>38.521684104000002</v>
+        <v>38.585393052000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.25162268999999782</v>
+        <v>-0.23881666100000132</v>
       </c>
       <c r="D86" s="5">
-        <v>-7.515471325766665</v>
+        <v>-7.136798422977753</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>38.818636847999997</v>
+        <v>38.772654365999998</v>
       </c>
       <c r="C87" s="5">
-        <v>0.29695274399999505</v>
+        <v>0.18726131399999701</v>
       </c>
       <c r="D87" s="5">
-        <v>9.6529151648108815</v>
+        <v>5.9817927774374891</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>39.189137655000003</v>
+        <v>39.190157257000003</v>
       </c>
       <c r="C88" s="5">
-        <v>0.3705008070000062</v>
+        <v>0.41750289100000515</v>
       </c>
       <c r="D88" s="5">
-        <v>12.074063030322257</v>
+        <v>13.714977392216653</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>39.449183918000003</v>
+        <v>39.469192561</v>
       </c>
       <c r="C89" s="5">
-        <v>0.26004626299999956</v>
+        <v>0.2790353039999971</v>
       </c>
       <c r="D89" s="5">
-        <v>8.2599435503581731</v>
+        <v>8.8866983119541665</v>
       </c>
       <c r="E89" s="5">
-        <v>10.212767573672622</v>
+        <v>10.204641425709848</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>40.471342886999999</v>
+        <v>39.691252042000002</v>
       </c>
       <c r="C90" s="5">
-        <v>1.0221589689999959</v>
+        <v>0.22205948100000228</v>
       </c>
       <c r="D90" s="5">
-        <v>35.929931902050896</v>
+        <v>6.9642577215975887</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>40.878220489999997</v>
+        <v>40.127181532999998</v>
       </c>
       <c r="C91" s="5">
-        <v>0.40687760299999809</v>
+        <v>0.43592949099999601</v>
       </c>
       <c r="D91" s="5">
-        <v>12.754115278638189</v>
+        <v>14.005629053332424</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>41.521529303000001</v>
+        <v>40.726518212999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.64330881300000442</v>
+        <v>0.5993366800000004</v>
       </c>
       <c r="D92" s="5">
-        <v>20.608053528590965</v>
+        <v>19.471279830018151</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>40.752202224999998</v>
+        <v>39.605724596000002</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.76932707800000344</v>
+        <v>-1.1207936169999968</v>
       </c>
       <c r="D93" s="5">
-        <v>-20.102553030081815</v>
+        <v>-28.456832791875218</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>41.212332529999998</v>
+        <v>40.146457761000001</v>
       </c>
       <c r="C94" s="5">
-        <v>0.46013030499999985</v>
+        <v>0.54073316499999891</v>
       </c>
       <c r="D94" s="5">
-        <v>14.423005652913101</v>
+        <v>17.671483373858422</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>41.223869776000001</v>
+        <v>40.038304478000001</v>
       </c>
       <c r="C95" s="5">
-        <v>1.1537246000003165E-2</v>
+        <v>-0.10815328300000004</v>
       </c>
       <c r="D95" s="5">
-        <v>0.33645345957868944</v>
+        <v>-3.1852901786317167</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>42.413836234000001</v>
+        <v>41.253253333000004</v>
       </c>
       <c r="C96" s="5">
-        <v>1.1899664580000007</v>
+        <v>1.2149488550000029</v>
       </c>
       <c r="D96" s="5">
-        <v>40.703717371099593</v>
+        <v>43.149656509785508</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>42.997275236999997</v>
+        <v>41.857560364000001</v>
       </c>
       <c r="C97" s="5">
-        <v>0.58343900299999518</v>
+        <v>0.60430703099999761</v>
       </c>
       <c r="D97" s="5">
-        <v>17.81499179075572</v>
+        <v>19.066202212617501</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>43.28687446</v>
+        <v>42.056712846000003</v>
       </c>
       <c r="C98" s="5">
-        <v>0.28959922300000329</v>
+        <v>0.19915248200000235</v>
       </c>
       <c r="D98" s="5">
-        <v>8.3885792896700284</v>
+        <v>5.8612349047986623</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>43.079793117000001</v>
+        <v>41.518968252000001</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.2070813429999987</v>
+        <v>-0.53774459400000296</v>
       </c>
       <c r="D99" s="5">
-        <v>-5.5920505276919048</v>
+        <v>-14.309094829372226</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>43.374276201000001</v>
+        <v>42.053145487999998</v>
       </c>
       <c r="C100" s="5">
-        <v>0.29448308399999945</v>
+        <v>0.53417723599999789</v>
       </c>
       <c r="D100" s="5">
-        <v>8.5184494647134947</v>
+        <v>16.579770283870033</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>43.573559500999998</v>
+        <v>42.308360860999997</v>
       </c>
       <c r="C101" s="5">
-        <v>0.19928329999999761</v>
+        <v>0.25521537299999864</v>
       </c>
       <c r="D101" s="5">
-        <v>5.6548836504413114</v>
+        <v>7.5307242820529696</v>
       </c>
       <c r="E101" s="5">
-        <v>10.454907233500755</v>
+        <v>7.1933782167244331</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>44.132025986999999</v>
+        <v>42.859400149999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.55846648600000037</v>
+        <v>0.55103928900000199</v>
       </c>
       <c r="D102" s="5">
-        <v>16.511801894393543</v>
+        <v>16.798875741136875</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>44.357504931999998</v>
+        <v>43.089726181000003</v>
       </c>
       <c r="C103" s="5">
-        <v>0.22547894499999899</v>
+        <v>0.23032603100000415</v>
       </c>
       <c r="D103" s="5">
-        <v>6.3062824877553991</v>
+        <v>6.6428517880330995</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>44.792178612999997</v>
+        <v>43.506309004000002</v>
       </c>
       <c r="C104" s="5">
-        <v>0.43467368099999959</v>
+        <v>0.41658282299999883</v>
       </c>
       <c r="D104" s="5">
-        <v>12.414134544341238</v>
+        <v>12.238555675635631</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>44.899302804999998</v>
+        <v>43.552565719999997</v>
       </c>
       <c r="C105" s="5">
-        <v>0.10712419200000056</v>
+        <v>4.6256715999994924E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>2.907951407081022</v>
+        <v>1.2833496616245554</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>45.486138478999997</v>
+        <v>44.123658829999997</v>
       </c>
       <c r="C106" s="5">
-        <v>0.58683567399999959</v>
+        <v>0.57109310999999963</v>
       </c>
       <c r="D106" s="5">
-        <v>16.862093544090605</v>
+        <v>16.921203676501385</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>45.583380292000001</v>
+        <v>44.294643598999997</v>
       </c>
       <c r="C107" s="5">
-        <v>9.7241813000003674E-2</v>
+        <v>0.17098476900000037</v>
       </c>
       <c r="D107" s="5">
-        <v>2.5957809868753845</v>
+        <v>4.7505531011737823</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>46.395876113999996</v>
+        <v>45.034868707999998</v>
       </c>
       <c r="C108" s="5">
-        <v>0.81249582199999537</v>
+        <v>0.74022510900000071</v>
       </c>
       <c r="D108" s="5">
-        <v>23.61586983098849</v>
+        <v>22.003494983059714</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>46.625636583000002</v>
+        <v>45.192059848</v>
       </c>
       <c r="C109" s="5">
-        <v>0.22976046900000568</v>
+        <v>0.15719114000000189</v>
       </c>
       <c r="D109" s="5">
-        <v>6.1071697084638554</v>
+        <v>4.2698696966351202</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>47.134683123000002</v>
+        <v>45.702999163000001</v>
       </c>
       <c r="C110" s="5">
-        <v>0.50904653999999994</v>
+        <v>0.51093931500000167</v>
       </c>
       <c r="D110" s="5">
-        <v>13.917333127506248</v>
+        <v>14.443403636962881</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>47.403575920999998</v>
+        <v>46.134780128999999</v>
       </c>
       <c r="C111" s="5">
-        <v>0.26889279799999599</v>
+        <v>0.43178096599999805</v>
       </c>
       <c r="D111" s="5">
-        <v>7.0646618026064756</v>
+        <v>11.945091101226701</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>47.726812219999999</v>
+        <v>46.497162332000002</v>
       </c>
       <c r="C112" s="5">
-        <v>0.32323629900000128</v>
+        <v>0.36238220300000279</v>
       </c>
       <c r="D112" s="5">
-        <v>8.4965387490707034</v>
+        <v>9.8438960352408742</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>47.989097948999998</v>
+        <v>46.751305281999997</v>
       </c>
       <c r="C113" s="5">
-        <v>0.26228572899999847</v>
+        <v>0.25414294999999498</v>
       </c>
       <c r="D113" s="5">
-        <v>6.797701236718412</v>
+        <v>6.75973778525778</v>
       </c>
       <c r="E113" s="5">
-        <v>10.133527071385263</v>
+        <v>10.501339051155533</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>47.711367267999996</v>
+        <v>46.738268519000002</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.27773068100000131</v>
+        <v>-1.3036762999995233E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>-6.7279957204440688</v>
+        <v>-0.33411141159723767</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>48.070955482999999</v>
+        <v>46.990092509</v>
       </c>
       <c r="C115" s="5">
-        <v>0.35958821500000226</v>
+        <v>0.25182398999999833</v>
       </c>
       <c r="D115" s="5">
-        <v>9.4285653663453104</v>
+        <v>6.6606357840023778</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>48.277537416000001</v>
+        <v>47.192628640000002</v>
       </c>
       <c r="C116" s="5">
-        <v>0.20658193300000249</v>
+        <v>0.20253613100000223</v>
       </c>
       <c r="D116" s="5">
-        <v>5.280576787473934</v>
+        <v>5.2966173250996063</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>48.545801386999997</v>
+        <v>47.510701126999997</v>
       </c>
       <c r="C117" s="5">
-        <v>0.2682639709999961</v>
+        <v>0.31807248699999491</v>
       </c>
       <c r="D117" s="5">
-        <v>6.8756546003495123</v>
+        <v>8.3945018132955305</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>48.271093352999998</v>
+        <v>47.297395764000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.27470803399999966</v>
+        <v>-0.21330536299999636</v>
       </c>
       <c r="D118" s="5">
-        <v>-6.5830824841140334</v>
+        <v>-5.2564896723225285</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>48.229169358999997</v>
+        <v>47.234239049999999</v>
       </c>
       <c r="C119" s="5">
-        <v>-4.192399400000113E-2</v>
+        <v>-6.3156714000001557E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>-1.0372495837994711</v>
+        <v>-1.5906567865215271</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>48.098744930999999</v>
+        <v>47.133006563999999</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.13042442799999776</v>
+        <v>-0.10123248600000068</v>
       </c>
       <c r="D120" s="5">
-        <v>-3.1972836765071122</v>
+        <v>-2.5417413237949438</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>48.163828877</v>
+        <v>47.226588104999998</v>
       </c>
       <c r="C121" s="5">
-        <v>6.5083946000001447E-2</v>
+        <v>9.3581540999998936E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>1.635897324406943</v>
+        <v>2.4087644048061518</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>48.677304970999998</v>
+        <v>47.745646692000001</v>
       </c>
       <c r="C122" s="5">
-        <v>0.51347609399999783</v>
+        <v>0.51905858700000351</v>
       </c>
       <c r="D122" s="5">
-        <v>13.570685878111943</v>
+        <v>14.016185747153997</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>49.331136700000002</v>
+        <v>48.270748589999997</v>
       </c>
       <c r="C123" s="5">
-        <v>0.65383172900000375</v>
+        <v>0.52510189799999551</v>
       </c>
       <c r="D123" s="5">
-        <v>17.364071504726454</v>
+        <v>14.025778850363713</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>49.541106325999998</v>
+        <v>48.515440138999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.20996962599999591</v>
+        <v>0.24469154900000234</v>
       </c>
       <c r="D124" s="5">
-        <v>5.2288773731714588</v>
+        <v>6.2554710392542345</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>49.677420169999998</v>
+        <v>48.757311629999997</v>
       </c>
       <c r="C125" s="5">
-        <v>0.13631384400000002</v>
+        <v>0.24187149099999772</v>
       </c>
       <c r="D125" s="5">
-        <v>3.3522652922403529</v>
+        <v>6.14934294653946</v>
       </c>
       <c r="E125" s="5">
-        <v>3.5181370210255913</v>
+        <v>4.2908028682834276</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>50.778814003000001</v>
+        <v>49.700284603</v>
       </c>
       <c r="C126" s="5">
-        <v>1.101393833000003</v>
+        <v>0.94297297300000338</v>
       </c>
       <c r="D126" s="5">
-        <v>30.101477609070937</v>
+        <v>25.843123523019209</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>51.282048432000003</v>
+        <v>50.295851859000003</v>
       </c>
       <c r="C127" s="5">
-        <v>0.50323442900000259</v>
+        <v>0.59556725600000249</v>
       </c>
       <c r="D127" s="5">
-        <v>12.562501368392208</v>
+        <v>15.366444963944126</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>52.293182588999997</v>
+        <v>51.305723512999997</v>
       </c>
       <c r="C128" s="5">
-        <v>1.0111341569999936</v>
+        <v>1.0098716539999941</v>
       </c>
       <c r="D128" s="5">
-        <v>26.402747562475671</v>
+        <v>26.941544701985709</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>51.466221107999999</v>
+        <v>50.544001260000002</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.82696148099999789</v>
+        <v>-0.76172225299999496</v>
       </c>
       <c r="D129" s="5">
-        <v>-17.410185705034621</v>
+        <v>-16.430917180169512</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>52.172919399999998</v>
+        <v>51.184288443</v>
       </c>
       <c r="C130" s="5">
-        <v>0.70669829199999867</v>
+        <v>0.64028718299999809</v>
       </c>
       <c r="D130" s="5">
-        <v>17.780742790552019</v>
+        <v>16.306666723128927</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>53.074152927</v>
+        <v>52.079282403000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.90123352700000225</v>
+        <v>0.89499396000000075</v>
       </c>
       <c r="D131" s="5">
-        <v>22.816068539170598</v>
+        <v>23.123189087526285</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>52.652436514999998</v>
+        <v>51.580163190999997</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.42171641200000209</v>
+        <v>-0.49911921200000364</v>
       </c>
       <c r="D132" s="5">
-        <v>-9.1291019275703498</v>
+        <v>-10.913346691098514</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>52.424395855</v>
+        <v>51.377920332000002</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.22804065999999779</v>
+        <v>-0.20224285899999472</v>
       </c>
       <c r="D133" s="5">
-        <v>-5.0752343197203231</v>
+        <v>-4.6049786245424773</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>52.042810947</v>
+        <v>50.998178230000001</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.38158490800000067</v>
+        <v>-0.37974210200000158</v>
       </c>
       <c r="D134" s="5">
-        <v>-8.3931948573272912</v>
+        <v>-8.5175689460614823</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>51.831706539000002</v>
+        <v>50.688549524999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.21110440799999708</v>
+        <v>-0.3096287050000015</v>
       </c>
       <c r="D135" s="5">
-        <v>-4.7604909633254477</v>
+        <v>-7.0472125709511335</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>51.839389816000001</v>
+        <v>50.825729252000002</v>
       </c>
       <c r="C136" s="5">
-        <v>7.6832769999981565E-3</v>
+        <v>0.13717972700000303</v>
       </c>
       <c r="D136" s="5">
-        <v>0.17802718986628108</v>
+        <v>3.2963693620866819</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>51.889021102999997</v>
+        <v>50.972209393999997</v>
       </c>
       <c r="C137" s="5">
-        <v>4.963128699999686E-2</v>
+        <v>0.14648014199999437</v>
       </c>
       <c r="D137" s="5">
-        <v>1.1549549753018251</v>
+        <v>3.5137586692245648</v>
       </c>
       <c r="E137" s="5">
-        <v>4.4519238829869412</v>
+        <v>4.5426987049818957</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>51.277482884000001</v>
+        <v>50.195488046999998</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.61153821899999627</v>
+        <v>-0.77672134699999873</v>
       </c>
       <c r="D138" s="5">
-        <v>-13.260952787526591</v>
+        <v>-16.828473553292898</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>51.157149396999998</v>
+        <v>50.079030070999998</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.12033348700000346</v>
+        <v>-0.11645797599999952</v>
       </c>
       <c r="D139" s="5">
-        <v>-2.7799907022895476</v>
+        <v>-2.7488530032548253</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>51.417258711000002</v>
+        <v>50.427427330999997</v>
       </c>
       <c r="C140" s="5">
-        <v>0.26010931400000459</v>
+        <v>0.34839725999999871</v>
       </c>
       <c r="D140" s="5">
-        <v>6.2749688154507322</v>
+        <v>8.6752980485951028</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>51.765355378999999</v>
+        <v>50.657869929999997</v>
       </c>
       <c r="C141" s="5">
-        <v>0.34809666799999661</v>
+        <v>0.23044259899999986</v>
       </c>
       <c r="D141" s="5">
-        <v>8.4334745223603633</v>
+        <v>5.6236930394906404</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>52.373592909999999</v>
+        <v>51.275142723999998</v>
       </c>
       <c r="C142" s="5">
-        <v>0.60823753100000033</v>
+        <v>0.61727279400000157</v>
       </c>
       <c r="D142" s="5">
-        <v>15.047720967405587</v>
+        <v>15.643024104303338</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>53.054544083000003</v>
+        <v>51.951673225999997</v>
       </c>
       <c r="C143" s="5">
-        <v>0.68095117300000396</v>
+        <v>0.67653050199999853</v>
       </c>
       <c r="D143" s="5">
-        <v>16.767672501620922</v>
+        <v>17.033970821383051</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>52.650851185999997</v>
+        <v>51.576470135999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.40369289700000621</v>
+        <v>-0.37520308999999941</v>
       </c>
       <c r="D144" s="5">
-        <v>-8.7582265977045655</v>
+        <v>-8.3304886534301463</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>53.794925898999999</v>
+        <v>52.634497353</v>
       </c>
       <c r="C145" s="5">
-        <v>1.144074713000002</v>
+        <v>1.0580272170000029</v>
       </c>
       <c r="D145" s="5">
-        <v>29.428823555734198</v>
+        <v>27.592858487952743</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>53.043125500000002</v>
+        <v>51.882979990999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.75180039899999684</v>
+        <v>-0.7515173620000013</v>
       </c>
       <c r="D146" s="5">
-        <v>-15.53952617993416</v>
+        <v>-15.850179745158044</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>53.146518008999998</v>
+        <v>52.024819170000001</v>
       </c>
       <c r="C147" s="5">
-        <v>0.10339250899999541</v>
+        <v>0.14183917900000154</v>
       </c>
       <c r="D147" s="5">
-        <v>2.364299173246831</v>
+        <v>3.3303739143470512</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>52.831185538</v>
+        <v>51.623587573999998</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.31533247099999784</v>
+        <v>-0.40123159600000236</v>
       </c>
       <c r="D148" s="5">
-        <v>-6.8921104729750882</v>
+        <v>-8.8721261356490508</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>52.607204160000002</v>
+        <v>51.459982320000002</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.22398137799999773</v>
+        <v>-0.16360525399999659</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.9705136161798169</v>
+        <v>-3.737441109941142</v>
       </c>
       <c r="E149" s="5">
-        <v>1.3840751699177423</v>
+        <v>0.95693895124235873</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>52.599048363999998</v>
+        <v>51.438399111000003</v>
       </c>
       <c r="C150" s="5">
-        <v>-8.1557960000040453E-3</v>
+        <v>-2.1583208999999215E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>-0.1858797586664851</v>
+        <v>-0.50214141995311712</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>52.677444821999998</v>
+        <v>51.522053513000003</v>
       </c>
       <c r="C151" s="5">
-        <v>7.839645800000028E-2</v>
+        <v>8.3654402000000516E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>1.803279383445755</v>
+        <v>1.9691141685986846</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>52.640183585999999</v>
+        <v>51.447944546999999</v>
       </c>
       <c r="C152" s="5">
-        <v>-3.7261235999999087E-2</v>
+        <v>-7.4108966000004273E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.84552200888857731</v>
+        <v>-1.712481741273375</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>52.135500086999997</v>
+        <v>51.039566889</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.5046834990000022</v>
+        <v>-0.40837765799999914</v>
       </c>
       <c r="D153" s="5">
-        <v>-10.917215960481863</v>
+        <v>-9.1201873416631223</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>52.071171030999999</v>
+        <v>50.975016332000003</v>
       </c>
       <c r="C154" s="5">
-        <v>-6.4329055999998275E-2</v>
+        <v>-6.45505569999969E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-1.4706513658176767</v>
+        <v>-1.5071468374257546</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>52.283947523999998</v>
+        <v>51.173741079000003</v>
       </c>
       <c r="C155" s="5">
-        <v>0.21277649299999979</v>
+        <v>0.19872474699999998</v>
       </c>
       <c r="D155" s="5">
-        <v>5.0152342051404508</v>
+        <v>4.7797905407470642</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>52.111055207</v>
+        <v>51.026586102000003</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.17289231699999874</v>
+        <v>-0.14715497699999958</v>
       </c>
       <c r="D156" s="5">
-        <v>-3.8967737845005734</v>
+        <v>-3.3966585717259079</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>52.504874942999997</v>
+        <v>51.431094076000001</v>
       </c>
       <c r="C157" s="5">
-        <v>0.39381973599999753</v>
+        <v>0.40450797399999772</v>
       </c>
       <c r="D157" s="5">
-        <v>9.4553848834574072</v>
+        <v>9.9388015966519472</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>51.762118729000001</v>
+        <v>50.684764880000003</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.74275621399999636</v>
+        <v>-0.74632919599999781</v>
       </c>
       <c r="D158" s="5">
-        <v>-15.715251721196555</v>
+        <v>-16.088771734865361</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>51.139695299000003</v>
+        <v>50.122791792000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.62242342999999778</v>
+        <v>-0.56197308800000201</v>
       </c>
       <c r="D159" s="5">
-        <v>-13.512548916896794</v>
+        <v>-12.523016429297218</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>51.334684170999999</v>
+        <v>50.332982676</v>
       </c>
       <c r="C160" s="5">
-        <v>0.19498887199999615</v>
+        <v>0.2101908839999993</v>
       </c>
       <c r="D160" s="5">
-        <v>4.6726212927067801</v>
+        <v>5.1499256915142233</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>51.022795991999999</v>
+        <v>50.146386843000002</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.31188817900000032</v>
+        <v>-0.18659583299999838</v>
       </c>
       <c r="D161" s="5">
-        <v>-7.0519437575125803</v>
+        <v>-4.3590776326398188</v>
       </c>
       <c r="E161" s="5">
-        <v>-3.0117703331680068</v>
+        <v>-2.5526543496099618</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>50.989998513000003</v>
+        <v>49.950728968</v>
       </c>
       <c r="C162" s="5">
-        <v>-3.2797478999995633E-2</v>
+        <v>-0.19565787500000198</v>
       </c>
       <c r="D162" s="5">
-        <v>-0.76863936963151858</v>
+        <v>-4.5829011586999151</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>50.635826756</v>
+        <v>49.612294892000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.35417175700000314</v>
+        <v>-0.33843407599999864</v>
       </c>
       <c r="D163" s="5">
-        <v>-8.0239250777879185</v>
+        <v>-7.8341929497089957</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>50.314923766</v>
+        <v>49.327489716999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.32090299000000044</v>
+        <v>-0.28480517500000246</v>
       </c>
       <c r="D164" s="5">
-        <v>-7.3454045063026889</v>
+        <v>-6.6753479941082823</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>50.297484392000001</v>
+        <v>49.313803393000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.7439373999998509E-2</v>
+        <v>-1.3686323999998251E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-0.41513330780134083</v>
+        <v>-0.33244240318793805</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>50.167028932000001</v>
+        <v>49.180435340000002</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.1304554600000003</v>
+        <v>-0.1333680529999981</v>
       </c>
       <c r="D166" s="5">
-        <v>-3.0683955005294195</v>
+        <v>-3.1975313946961292</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>50.135300190000002</v>
+        <v>49.110431226999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-3.1728741999998533E-2</v>
+        <v>-7.0004113000003088E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.75631996438596527</v>
+        <v>-1.6947875634046539</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>50.428029940000002</v>
+        <v>49.427690298999998</v>
       </c>
       <c r="C168" s="5">
-        <v>0.29272974999999946</v>
+        <v>0.31725907199999881</v>
       </c>
       <c r="D168" s="5">
-        <v>7.2359955791232222</v>
+        <v>8.0335956993876412</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>50.673740807000001</v>
+        <v>49.686868705999998</v>
       </c>
       <c r="C169" s="5">
-        <v>0.24571086699999967</v>
+        <v>0.25917840700000028</v>
       </c>
       <c r="D169" s="5">
-        <v>6.0062726624963814</v>
+        <v>6.4769826314829304</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>50.601576952000002</v>
+        <v>49.714721633000003</v>
       </c>
       <c r="C170" s="5">
-        <v>-7.2163854999999444E-2</v>
+        <v>2.7852927000004968E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.695583697987435</v>
+        <v>0.67476085974460531</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>50.746432208999998</v>
+        <v>49.720001928999999</v>
       </c>
       <c r="C171" s="5">
-        <v>0.14485525699999613</v>
+        <v>5.2802959999951327E-3</v>
       </c>
       <c r="D171" s="5">
-        <v>3.4898008548786663</v>
+        <v>0.12752878388910815</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>51.12409684</v>
+        <v>50.119895358000001</v>
       </c>
       <c r="C172" s="5">
-        <v>0.3776646310000018</v>
+        <v>0.39989342900000224</v>
       </c>
       <c r="D172" s="5">
-        <v>9.3053998628792591</v>
+        <v>10.090089611779973</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>51.191723703000001</v>
+        <v>50.194690236</v>
       </c>
       <c r="C173" s="5">
-        <v>6.7626863000000981E-2</v>
+        <v>7.4794877999998732E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>1.5989575545738877</v>
+        <v>1.8055546099672082</v>
       </c>
       <c r="E173" s="5">
-        <v>0.33108281840628084</v>
+        <v>9.6324772413258763E-2</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>51.380934209999999</v>
+        <v>50.456716835999998</v>
       </c>
       <c r="C174" s="5">
-        <v>0.18921050699999853</v>
+        <v>0.26202659999999867</v>
       </c>
       <c r="D174" s="5">
-        <v>4.526622731971397</v>
+        <v>6.4472668927024968</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>51.344801517999997</v>
+        <v>50.358810052000003</v>
       </c>
       <c r="C175" s="5">
-        <v>-3.6132692000002464E-2</v>
+        <v>-9.7906783999995639E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>-0.8406215239895154</v>
+        <v>-2.3038033107951494</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>51.445037417000002</v>
+        <v>50.482546882000001</v>
       </c>
       <c r="C176" s="5">
-        <v>0.10023589900000474</v>
+        <v>0.12373682999999858</v>
       </c>
       <c r="D176" s="5">
-        <v>2.3679713502556377</v>
+        <v>2.9886994566154623</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>51.740555573999998</v>
+        <v>50.773494829000001</v>
       </c>
       <c r="C177" s="5">
-        <v>0.29551815699999651</v>
+        <v>0.29094794699999937</v>
       </c>
       <c r="D177" s="5">
-        <v>7.1152247916899558</v>
+        <v>7.1394974726487481</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>51.692829091</v>
+        <v>50.704608786000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-4.7726482999998154E-2</v>
+        <v>-6.888604299999912E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.1013046391699532</v>
+        <v>-1.6159848261212861</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>51.498442519999998</v>
+        <v>50.456421902999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.19438657100000256</v>
+        <v>-0.24818688300000247</v>
       </c>
       <c r="D179" s="5">
-        <v>-4.4203310584933098</v>
+        <v>-5.7181363554301363</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>51.792907366000001</v>
+        <v>50.768100349000001</v>
       </c>
       <c r="C180" s="5">
-        <v>0.29446484600000389</v>
+        <v>0.31167844600000194</v>
       </c>
       <c r="D180" s="5">
-        <v>7.0814762364519446</v>
+        <v>7.6697153354760239</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>51.979396653999999</v>
+        <v>50.979695511999999</v>
       </c>
       <c r="C181" s="5">
-        <v>0.18648928799999709</v>
+        <v>0.21159516299999837</v>
       </c>
       <c r="D181" s="5">
-        <v>4.4074101130662902</v>
+        <v>5.117709310372387</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>52.176158362999999</v>
+        <v>51.079069230000002</v>
       </c>
       <c r="C182" s="5">
-        <v>0.19676170900000045</v>
+        <v>9.9373718000002498E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>4.6382301688721483</v>
+        <v>2.3643780461485964</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>52.438964722000001</v>
+        <v>51.303480854</v>
       </c>
       <c r="C183" s="5">
-        <v>0.26280635900000249</v>
+        <v>0.22441162399999826</v>
       </c>
       <c r="D183" s="5">
-        <v>6.2145743295254574</v>
+        <v>5.401377898965376</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>52.291358393000003</v>
+        <v>51.182996819000003</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.14760632899999848</v>
+        <v>-0.12048403499999694</v>
       </c>
       <c r="D184" s="5">
-        <v>-3.3259801891236895</v>
+        <v>-2.7820315700242682</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>52.545380037000001</v>
+        <v>51.443633570000003</v>
       </c>
       <c r="C185" s="5">
-        <v>0.25402164399999805</v>
+        <v>0.26063675099999983</v>
       </c>
       <c r="D185" s="5">
-        <v>5.9876745546994625</v>
+        <v>6.2847866200767211</v>
       </c>
       <c r="E185" s="5">
-        <v>2.6442874669615257</v>
+        <v>2.4881981104532214</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>53.274109174000003</v>
+        <v>52.157698857</v>
       </c>
       <c r="C186" s="5">
-        <v>0.72872913700000197</v>
+        <v>0.71406528699999683</v>
       </c>
       <c r="D186" s="5">
-        <v>17.972262126136052</v>
+        <v>17.988977350137759</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>53.320420144000003</v>
+        <v>52.260765501000002</v>
       </c>
       <c r="C187" s="5">
-        <v>4.6310970000000395E-2</v>
+        <v>0.10306664400000187</v>
       </c>
       <c r="D187" s="5">
-        <v>1.0481571385731581</v>
+        <v>2.3972119652711177</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>53.513221029999997</v>
+        <v>52.487147520999997</v>
       </c>
       <c r="C188" s="5">
-        <v>0.19280088599999345</v>
+        <v>0.22638201999999552</v>
       </c>
       <c r="D188" s="5">
-        <v>4.4264119768535393</v>
+        <v>5.323783412416061</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>54.121355291999997</v>
+        <v>52.967595750000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.60813426200000009</v>
+        <v>0.48044822900000383</v>
       </c>
       <c r="D189" s="5">
-        <v>14.522508552532432</v>
+        <v>11.554596690432216</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>54.450396132000002</v>
+        <v>53.262085714999998</v>
       </c>
       <c r="C190" s="5">
-        <v>0.32904084000000466</v>
+        <v>0.2944899649999968</v>
       </c>
       <c r="D190" s="5">
-        <v>7.5445882470711156</v>
+        <v>6.8796212324927053</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>54.547606215999998</v>
+        <v>53.286061984</v>
       </c>
       <c r="C191" s="5">
-        <v>9.7210083999996755E-2</v>
+        <v>2.3976269000002048E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>2.1635171650120633</v>
+        <v>0.54152712344248677</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>55.181864687999997</v>
+        <v>53.926910636000002</v>
       </c>
       <c r="C192" s="5">
-        <v>0.63425847199999907</v>
+        <v>0.64084865200000252</v>
       </c>
       <c r="D192" s="5">
-        <v>14.880972577174534</v>
+        <v>15.425824695250935</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>55.283647231000003</v>
+        <v>53.972118123999998</v>
       </c>
       <c r="C193" s="5">
-        <v>0.10178254300000589</v>
+        <v>4.5207487999995521E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>2.2359840023325583</v>
+        <v>1.0106236644970901</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>55.868412132000003</v>
+        <v>54.572973672000003</v>
       </c>
       <c r="C194" s="5">
-        <v>0.58476490099999978</v>
+        <v>0.60085554800000551</v>
       </c>
       <c r="D194" s="5">
-        <v>13.45814896952422</v>
+        <v>14.208356630019715</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>56.433412056000002</v>
+        <v>55.089014055</v>
       </c>
       <c r="C195" s="5">
-        <v>0.56499992399999854</v>
+        <v>0.51604038299999644</v>
       </c>
       <c r="D195" s="5">
-        <v>12.833944880121951</v>
+        <v>11.956307984290792</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>56.440658032000002</v>
+        <v>55.120887762000002</v>
       </c>
       <c r="C196" s="5">
-        <v>7.2459760000000983E-3</v>
+        <v>3.1873707000002582E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>0.15418727982146052</v>
+        <v>0.69651633999134877</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>56.974734988000002</v>
+        <v>55.577328575000003</v>
       </c>
       <c r="C197" s="5">
-        <v>0.53407695599999983</v>
+        <v>0.45644081300000039</v>
       </c>
       <c r="D197" s="5">
-        <v>11.965169953873556</v>
+        <v>10.40216002855554</v>
       </c>
       <c r="E197" s="5">
-        <v>8.429580198832042</v>
+        <v>8.0353869237778994</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>56.771431679999999</v>
+        <v>55.363621991999999</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.2033033080000024</v>
+        <v>-0.213706583000004</v>
       </c>
       <c r="D198" s="5">
-        <v>-4.1989226404768427</v>
+        <v>-4.5179085326024655</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>57.280373120999997</v>
+        <v>55.832310413000002</v>
       </c>
       <c r="C199" s="5">
-        <v>0.5089414409999975</v>
+        <v>0.46868842100000307</v>
       </c>
       <c r="D199" s="5">
-        <v>11.304289280594727</v>
+        <v>10.645374174656897</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>57.770748425999997</v>
+        <v>56.388048994000002</v>
       </c>
       <c r="C200" s="5">
-        <v>0.49037530500000059</v>
+        <v>0.55573858099999995</v>
       </c>
       <c r="D200" s="5">
-        <v>10.770946737488485</v>
+        <v>12.620544397286615</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>58.453348609999999</v>
+        <v>56.913183597</v>
       </c>
       <c r="C201" s="5">
-        <v>0.68260018400000178</v>
+        <v>0.52513460299999792</v>
       </c>
       <c r="D201" s="5">
-        <v>15.13750658436166</v>
+        <v>11.766007166572944</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>59.241371915999999</v>
+        <v>57.539765791999997</v>
       </c>
       <c r="C202" s="5">
-        <v>0.78802330599999948</v>
+        <v>0.62658219499999745</v>
       </c>
       <c r="D202" s="5">
-        <v>17.432563550937296</v>
+        <v>14.041394903296368</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>59.807431725000001</v>
+        <v>58.030602764999998</v>
       </c>
       <c r="C203" s="5">
-        <v>0.56605980900000219</v>
+        <v>0.4908369730000004</v>
       </c>
       <c r="D203" s="5">
-        <v>12.088368871662958</v>
+        <v>10.730663321238577</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>59.626204121999997</v>
+        <v>57.840690838</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.18122760300000351</v>
+        <v>-0.18991192699999715</v>
       </c>
       <c r="D204" s="5">
-        <v>-3.5762290160395782</v>
+        <v>-3.8572194999182519</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>60.153674518999999</v>
+        <v>58.339691305000002</v>
       </c>
       <c r="C205" s="5">
-        <v>0.52747039700000187</v>
+        <v>0.49900046700000189</v>
       </c>
       <c r="D205" s="5">
-        <v>11.14757432042488</v>
+        <v>10.858210584659322</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>60.752797084999997</v>
+        <v>58.863237531000003</v>
       </c>
       <c r="C206" s="5">
-        <v>0.59912256599999836</v>
+        <v>0.52354622600000056</v>
       </c>
       <c r="D206" s="5">
-        <v>12.62878390605584</v>
+        <v>11.316673200867445</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>61.135510240000002</v>
+        <v>59.181311344999997</v>
       </c>
       <c r="C207" s="5">
-        <v>0.38271315500000469</v>
+        <v>0.31807381399999457</v>
       </c>
       <c r="D207" s="5">
-        <v>7.8269101448750433</v>
+        <v>6.6805555689149365</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>61.87863376</v>
+        <v>59.751590161000003</v>
       </c>
       <c r="C208" s="5">
-        <v>0.74312351999999748</v>
+        <v>0.57027881600000541</v>
       </c>
       <c r="D208" s="5">
-        <v>15.602200208999806</v>
+        <v>12.196317380583821</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>62.504724299999999</v>
+        <v>60.222944306000002</v>
       </c>
       <c r="C209" s="5">
-        <v>0.62609053999999986</v>
+        <v>0.47135414499999939</v>
       </c>
       <c r="D209" s="5">
-        <v>12.84063787465286</v>
+        <v>9.8879829207158654</v>
       </c>
       <c r="E209" s="5">
-        <v>9.7060377958137387</v>
+        <v>8.3588323694451674</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>62.301781800999997</v>
+        <v>59.997837806</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.20294249900000239</v>
+        <v>-0.22510650000000254</v>
       </c>
       <c r="D210" s="5">
-        <v>-3.8273722444718161</v>
+        <v>-4.3943887106259849</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>63.557258185999999</v>
+        <v>61.006604404999997</v>
       </c>
       <c r="C211" s="5">
-        <v>1.2554763850000015</v>
+        <v>1.0087665989999977</v>
       </c>
       <c r="D211" s="5">
-        <v>27.050458328505279</v>
+        <v>22.150441594556234</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>64.134306378000005</v>
+        <v>61.479328086999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.57704819200000657</v>
+        <v>0.47272368200000159</v>
       </c>
       <c r="D212" s="5">
-        <v>11.455878720301914</v>
+        <v>9.7051743907242702</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>64.52195184</v>
+        <v>62.083888229999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.38764546199999472</v>
+        <v>0.60456014300000049</v>
       </c>
       <c r="D213" s="5">
-        <v>7.4991757492661959</v>
+        <v>12.459863387636139</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>64.736726052999998</v>
+        <v>62.525222266</v>
       </c>
       <c r="C214" s="5">
-        <v>0.21477421299999833</v>
+        <v>0.44133403600000065</v>
       </c>
       <c r="D214" s="5">
-        <v>4.0683869837501829</v>
+        <v>8.8719572147515358</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>65.545100239000007</v>
+        <v>63.361063356999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.80837418600000888</v>
+        <v>0.83584109099999893</v>
       </c>
       <c r="D215" s="5">
-        <v>16.057710918219481</v>
+        <v>17.275300744113874</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>65.521372350999997</v>
+        <v>63.123408865999998</v>
       </c>
       <c r="C216" s="5">
-        <v>-2.3727888000010466E-2</v>
+        <v>-0.23765449100000069</v>
       </c>
       <c r="D216" s="5">
-        <v>-0.43354639536132833</v>
+        <v>-4.409255686213676</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>66.788663898999999</v>
+        <v>64.379981654999995</v>
       </c>
       <c r="C217" s="5">
-        <v>1.2672915480000029</v>
+        <v>1.2565727889999962</v>
       </c>
       <c r="D217" s="5">
-        <v>25.845370634216746</v>
+        <v>26.684900209436545</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>67.427967305999999</v>
+        <v>64.844997485999997</v>
       </c>
       <c r="C218" s="5">
-        <v>0.63930340699999988</v>
+        <v>0.46501583100000232</v>
       </c>
       <c r="D218" s="5">
-        <v>12.110875582004343</v>
+        <v>9.0203444502558803</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>68.049452485000003</v>
+        <v>65.383060229999998</v>
       </c>
       <c r="C219" s="5">
-        <v>0.621485179000004</v>
+        <v>0.5380627440000012</v>
       </c>
       <c r="D219" s="5">
-        <v>11.638710817414054</v>
+        <v>10.424436453340702</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>68.921806720999996</v>
+        <v>66.089931371000006</v>
       </c>
       <c r="C220" s="5">
-        <v>0.87235423599999251</v>
+        <v>0.7068711410000077</v>
       </c>
       <c r="D220" s="5">
-        <v>16.515638421792822</v>
+        <v>13.773386749261295</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>69.138985183000003</v>
+        <v>66.268264227000003</v>
       </c>
       <c r="C221" s="5">
-        <v>0.21717846200000679</v>
+        <v>0.17833285599999726</v>
       </c>
       <c r="D221" s="5">
-        <v>3.8475286989099411</v>
+        <v>3.2864930542147786</v>
       </c>
       <c r="E221" s="5">
-        <v>10.614015112134489</v>
+        <v>10.038233750716351</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>70.434862047999999</v>
+        <v>67.438327036000004</v>
       </c>
       <c r="C222" s="5">
-        <v>1.2958768649999968</v>
+        <v>1.1700628090000009</v>
       </c>
       <c r="D222" s="5">
-        <v>24.961437232418394</v>
+        <v>23.371349219140836</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>71.466664597000005</v>
+        <v>68.108665388000006</v>
       </c>
       <c r="C223" s="5">
-        <v>1.0318025490000053</v>
+        <v>0.67033835200000169</v>
       </c>
       <c r="D223" s="5">
-        <v>19.066652713746191</v>
+        <v>12.602228536103244</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>71.854062309</v>
+        <v>68.212585309999994</v>
       </c>
       <c r="C224" s="5">
-        <v>0.38739771199999495</v>
+        <v>0.10391992199998867</v>
       </c>
       <c r="D224" s="5">
-        <v>6.7022924684324581</v>
+        <v>1.8463986393024712</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>71.573062141999998</v>
+        <v>67.930354433000005</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.28100016700000197</v>
+        <v>-0.28223087699998928</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.59321445805484</v>
+        <v>-4.8535809952739868</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>71.943664698000006</v>
+        <v>68.014375985000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.37060255600000858</v>
+        <v>8.4021551999995836E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>6.3935982993460039</v>
+        <v>1.4943923093005518</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>72.216550624000007</v>
+        <v>68.229247366999999</v>
       </c>
       <c r="C227" s="5">
-        <v>0.27288592600000072</v>
+        <v>0.21487138199999833</v>
       </c>
       <c r="D227" s="5">
-        <v>4.647826737700167</v>
+        <v>3.8576168964694846</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>72.019408628999997</v>
+        <v>68.130048811999998</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.19714199500000973</v>
+        <v>-9.9198555000000965E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-3.2271075888355649</v>
+        <v>-1.7307970497636438</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>72.380513339000004</v>
+        <v>68.381746046999993</v>
       </c>
       <c r="C229" s="5">
-        <v>0.36110471000000643</v>
+        <v>0.25169723499999463</v>
       </c>
       <c r="D229" s="5">
-        <v>6.1855193478677517</v>
+        <v>4.5244349526679217</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>72.176366114000004</v>
+        <v>68.192469442000004</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.20414722499999982</v>
+        <v>-0.18927660499998922</v>
       </c>
       <c r="D230" s="5">
-        <v>-3.3325537065509669</v>
+        <v>-3.2714263983240399</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>72.076871992999997</v>
+        <v>68.210843264000005</v>
       </c>
       <c r="C231" s="5">
-        <v>-9.949412100000643E-2</v>
+        <v>1.8373822000000928E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-1.641699349594139</v>
+        <v>0.32380833634761963</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>71.275201967000001</v>
+        <v>67.648426706999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.80167002599999648</v>
+        <v>-0.56241655700000592</v>
       </c>
       <c r="D232" s="5">
-        <v>-12.559967577131959</v>
+        <v>-9.4577285451117206</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>70.419184075000004</v>
+        <v>66.853987610999994</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.856017891999997</v>
+        <v>-0.79443909600000495</v>
       </c>
       <c r="D233" s="5">
-        <v>-13.497156158325351</v>
+        <v>-13.216853944219487</v>
       </c>
       <c r="E233" s="5">
-        <v>1.8516310134022218</v>
+        <v>0.88386709812349196</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>68.076415577000006</v>
+        <v>64.684426842999997</v>
       </c>
       <c r="C234" s="5">
-        <v>-2.3427684979999981</v>
+        <v>-2.1695607679999966</v>
       </c>
       <c r="D234" s="5">
-        <v>-33.370231423487475</v>
+        <v>-32.691639362648537</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>66.122692388000004</v>
+        <v>63.051633738</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.9537231890000015</v>
+        <v>-1.6327931049999975</v>
       </c>
       <c r="D235" s="5">
-        <v>-29.490736699182673</v>
+        <v>-26.42007891122844</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>64.428357083999998</v>
+        <v>61.466282659000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.6943353040000062</v>
+        <v>-1.5853510789999987</v>
       </c>
       <c r="D236" s="5">
-        <v>-26.765058726896761</v>
+        <v>-26.330579100005945</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>62.701385248999998</v>
+        <v>60.045189080999997</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.7269718350000005</v>
+        <v>-1.4210935780000042</v>
       </c>
       <c r="D237" s="5">
-        <v>-27.822648098070356</v>
+        <v>-24.474220607653386</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>61.391257735000003</v>
+        <v>59.061658645999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.3101275139999942</v>
+        <v>-0.9835304349999987</v>
       </c>
       <c r="D238" s="5">
-        <v>-22.383734512654041</v>
+        <v>-17.978242707784055</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>60.174540002000001</v>
+        <v>57.994797935999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.216717733000003</v>
+        <v>-1.0668607100000003</v>
       </c>
       <c r="D239" s="5">
-        <v>-21.354300942701709</v>
+        <v>-19.647238891635254</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>59.490866298</v>
+        <v>57.424626918000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.68367370400000027</v>
+        <v>-0.57017101799999637</v>
       </c>
       <c r="D240" s="5">
-        <v>-12.813314292662314</v>
+        <v>-11.180216071486637</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>58.469366268999998</v>
+        <v>56.479230086999998</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.021500029000002</v>
+        <v>-0.9453968310000036</v>
       </c>
       <c r="D241" s="5">
-        <v>-18.766133878855364</v>
+        <v>-18.061685377231129</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>57.510580343000001</v>
+        <v>55.623555228999997</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.95878592599999735</v>
+        <v>-0.85567485800000043</v>
       </c>
       <c r="D242" s="5">
-        <v>-17.996505243201121</v>
+        <v>-16.739366620462938</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>56.383311009000003</v>
+        <v>54.526219972</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.1272693339999975</v>
+        <v>-1.0973352569999975</v>
       </c>
       <c r="D243" s="5">
-        <v>-21.144152431094888</v>
+        <v>-21.266461439086193</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>56.056015993000003</v>
+        <v>54.231432945000002</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.32729501600000077</v>
+        <v>-0.29478702699999815</v>
       </c>
       <c r="D244" s="5">
-        <v>-6.7476392074155349</v>
+        <v>-6.2981289885990392</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>56.113858909999998</v>
+        <v>54.346326095999999</v>
       </c>
       <c r="C245" s="5">
-        <v>5.7842916999994998E-2</v>
+        <v>0.11489315099999686</v>
       </c>
       <c r="D245" s="5">
-        <v>1.2453041841115065</v>
+        <v>2.5721186837734056</v>
       </c>
       <c r="E245" s="5">
-        <v>-20.314528424192059</v>
+        <v>-18.708923673749588</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>55.512135569000002</v>
+        <v>53.728410027999999</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.60172334099999603</v>
+        <v>-0.61791606799999954</v>
       </c>
       <c r="D246" s="5">
-        <v>-12.135469866348814</v>
+        <v>-12.822265050332382</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>54.912102177000001</v>
+        <v>53.229183618999997</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.60003339200000028</v>
+        <v>-0.49922640900000204</v>
       </c>
       <c r="D247" s="5">
-        <v>-12.226863427876665</v>
+        <v>-10.597471973997784</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>55.871057329999999</v>
+        <v>54.173582062000001</v>
       </c>
       <c r="C248" s="5">
-        <v>0.95895515299999801</v>
+        <v>0.94439844300000431</v>
       </c>
       <c r="D248" s="5">
-        <v>23.090870621173565</v>
+        <v>23.49602248695124</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>56.193442585</v>
+        <v>54.423531328000003</v>
       </c>
       <c r="C249" s="5">
-        <v>0.32238525500000037</v>
+        <v>0.24994926600000156</v>
       </c>
       <c r="D249" s="5">
-        <v>7.1482264653528915</v>
+        <v>5.6793129160460198</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>56.302772836000003</v>
+        <v>54.472234589000003</v>
       </c>
       <c r="C250" s="5">
-        <v>0.10933025100000293</v>
+        <v>4.8703260999999998E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>2.3598724160037277</v>
+        <v>1.0791734287961097</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>56.247543743999998</v>
+        <v>54.382854428999998</v>
       </c>
       <c r="C251" s="5">
-        <v>-5.5229092000004698E-2</v>
+        <v>-8.9380160000004594E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.1707863182656708</v>
+        <v>-1.9513339546379904</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>56.136420168999997</v>
+        <v>54.097807863</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.11112357500000059</v>
+        <v>-0.28504656599999834</v>
       </c>
       <c r="D252" s="5">
-        <v>-2.3451484790114274</v>
+        <v>-6.1115827810860557</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>55.861636724999997</v>
+        <v>53.876515910999998</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.27478344400000054</v>
+        <v>-0.2212919520000014</v>
       </c>
       <c r="D253" s="5">
-        <v>-5.7183216478217229</v>
+        <v>-4.7997627642739182</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>55.608661407</v>
+        <v>53.715629634999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.25297531799999717</v>
+        <v>-0.16088627599999938</v>
       </c>
       <c r="D254" s="5">
-        <v>-5.3009946433135058</v>
+        <v>-3.525171977801389</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>56.103596918000001</v>
+        <v>54.260781594000001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.49493551100000133</v>
+        <v>0.5451519590000018</v>
       </c>
       <c r="D255" s="5">
-        <v>11.219048653520215</v>
+        <v>12.881947579677266</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>55.938253388</v>
+        <v>54.019005077000003</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.16534353000000124</v>
+        <v>-0.24177651699999814</v>
       </c>
       <c r="D256" s="5">
-        <v>-3.4797686098609115</v>
+        <v>-5.2178773942912819</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>56.214034177999999</v>
+        <v>54.342953201999997</v>
       </c>
       <c r="C257" s="5">
-        <v>0.27578078999999889</v>
+        <v>0.32394812499999404</v>
       </c>
       <c r="D257" s="5">
-        <v>6.0791956929529434</v>
+        <v>7.438480674717618</v>
       </c>
       <c r="E257" s="5">
-        <v>0.17852143827903344</v>
+        <v>-6.2062962527420495E-3</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>54.259364622</v>
+        <v>54.279229485000002</v>
       </c>
       <c r="C258" s="5">
-        <v>-1.9546695559999989</v>
+        <v>-6.3723716999994906E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-34.602762137344726</v>
+        <v>-1.3981059447416566</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>54.322789845999999</v>
+        <v>54.331635542999997</v>
       </c>
       <c r="C259" s="5">
-        <v>6.3425223999999503E-2</v>
+        <v>5.2406057999995426E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>1.4117655316515876</v>
+        <v>1.1647602768856347</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>54.645709531999998</v>
+        <v>54.700102243000003</v>
       </c>
       <c r="C260" s="5">
-        <v>0.32291968599999876</v>
+        <v>0.36846670000000614</v>
       </c>
       <c r="D260" s="5">
-        <v>7.3712580646223103</v>
+        <v>8.4486903690713646</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>55.168199549000001</v>
+        <v>55.184103899999997</v>
       </c>
       <c r="C261" s="5">
-        <v>0.52249001700000264</v>
+        <v>0.4840016569999932</v>
       </c>
       <c r="D261" s="5">
-        <v>12.096717815226455</v>
+        <v>11.150207892147023</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>55.36766557</v>
+        <v>55.347020938999997</v>
       </c>
       <c r="C262" s="5">
-        <v>0.19946602099999922</v>
+        <v>0.16291703899999987</v>
       </c>
       <c r="D262" s="5">
-        <v>4.4260445149003402</v>
+        <v>3.6007888067157046</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>55.982244141999999</v>
+        <v>55.940098630999998</v>
       </c>
       <c r="C263" s="5">
-        <v>0.61457857199999921</v>
+        <v>0.59307769200000138</v>
       </c>
       <c r="D263" s="5">
-        <v>14.163977280999029</v>
+        <v>13.644320056938476</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>56.929109849</v>
+        <v>56.916640862999998</v>
       </c>
       <c r="C264" s="5">
-        <v>0.94686570700000061</v>
+        <v>0.9765422319999999</v>
       </c>
       <c r="D264" s="5">
-        <v>22.295104180232684</v>
+        <v>23.081390992959761</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>57.503357925000003</v>
+        <v>57.518277124000001</v>
       </c>
       <c r="C265" s="5">
-        <v>0.57424807600000349</v>
+        <v>0.601636261000003</v>
       </c>
       <c r="D265" s="5">
-        <v>12.799131555589849</v>
+        <v>13.448641051199782</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>58.228809187000003</v>
+        <v>58.228019437999997</v>
       </c>
       <c r="C266" s="5">
-        <v>0.72545126199999999</v>
+        <v>0.7097423139999961</v>
       </c>
       <c r="D266" s="5">
-        <v>16.234868689340566</v>
+        <v>15.854736228561951</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>58.491956813000002</v>
+        <v>58.461264745000001</v>
       </c>
       <c r="C267" s="5">
-        <v>0.26314762599999852</v>
+        <v>0.23324530700000423</v>
       </c>
       <c r="D267" s="5">
-        <v>5.5598840466850818</v>
+        <v>4.9141966604036913</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>58.910895939</v>
+        <v>58.896476972000002</v>
       </c>
       <c r="C268" s="5">
-        <v>0.41893912599999794</v>
+        <v>0.43521222700000095</v>
       </c>
       <c r="D268" s="5">
-        <v>8.9415937401507328</v>
+        <v>9.3083472140765622</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>59.170750521999999</v>
+        <v>59.187765401999997</v>
       </c>
       <c r="C269" s="5">
-        <v>0.2598545829999992</v>
+        <v>0.29128842999999449</v>
       </c>
       <c r="D269" s="5">
-        <v>5.4234932063610852</v>
+        <v>6.0990555934544277</v>
       </c>
       <c r="E269" s="5">
-        <v>5.2597476541847987</v>
+        <v>8.9152537993126391</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>59.681140128000003</v>
+        <v>59.702633931000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.51038960600000394</v>
+        <v>0.51486852900000457</v>
       </c>
       <c r="D270" s="5">
-        <v>10.856305046885817</v>
+        <v>10.952878388872289</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>60.213584676000004</v>
+        <v>60.221751118999997</v>
       </c>
       <c r="C271" s="5">
-        <v>0.53244454800000085</v>
+        <v>0.51911718799999562</v>
       </c>
       <c r="D271" s="5">
-        <v>11.247038481697281</v>
+        <v>10.947790568796844</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>60.436933025000002</v>
+        <v>60.461636319999997</v>
       </c>
       <c r="C272" s="5">
-        <v>0.22334834899999834</v>
+        <v>0.23988520099999988</v>
       </c>
       <c r="D272" s="5">
-        <v>4.5430615470485325</v>
+        <v>4.886164242188773</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>60.558842243000001</v>
+        <v>60.565471359999997</v>
       </c>
       <c r="C273" s="5">
-        <v>0.12190921799999899</v>
+        <v>0.10383503999999988</v>
       </c>
       <c r="D273" s="5">
-        <v>2.4475929179446743</v>
+        <v>2.0804224406239191</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>61.064663125999999</v>
+        <v>61.049159398999997</v>
       </c>
       <c r="C274" s="5">
-        <v>0.50582088299999839</v>
+        <v>0.48368803900000046</v>
       </c>
       <c r="D274" s="5">
-        <v>10.496576260301094</v>
+        <v>10.015795288768947</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>61.328069884999998</v>
+        <v>61.303488237000003</v>
       </c>
       <c r="C275" s="5">
-        <v>0.26340675899999866</v>
+        <v>0.25432883800000639</v>
       </c>
       <c r="D275" s="5">
-        <v>5.3008737093513281</v>
+        <v>5.1153120208216496</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>61.341659833000001</v>
+        <v>61.343326183999999</v>
       </c>
       <c r="C276" s="5">
-        <v>1.358994800000346E-2</v>
+        <v>3.9837946999995211E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>0.26623743284468482</v>
+        <v>0.78261079849857307</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>61.956341416999997</v>
+        <v>61.965121205999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.61468158399999595</v>
+        <v>0.62179502200000059</v>
       </c>
       <c r="D277" s="5">
-        <v>12.710114844479147</v>
+        <v>12.865131760346827</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>61.745904606000003</v>
+        <v>61.742069833000002</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.2104368109999939</v>
+        <v>-0.223051372999997</v>
       </c>
       <c r="D278" s="5">
-        <v>-4.0005555983015251</v>
+        <v>-4.2350528981242803</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>61.862241703000002</v>
+        <v>61.844424402999998</v>
       </c>
       <c r="C279" s="5">
-        <v>0.11633709699999883</v>
+        <v>0.1023545699999957</v>
       </c>
       <c r="D279" s="5">
-        <v>2.28452916579307</v>
+        <v>2.0075710245721856</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>62.382404424000001</v>
+        <v>62.376567403000003</v>
       </c>
       <c r="C280" s="5">
-        <v>0.52016272099999838</v>
+        <v>0.53214300000000492</v>
       </c>
       <c r="D280" s="5">
-        <v>10.570042570549965</v>
+        <v>10.828393798636405</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>62.639794414000001</v>
+        <v>62.643734324999997</v>
       </c>
       <c r="C281" s="5">
-        <v>0.25738999000000007</v>
+        <v>0.26716692199999414</v>
       </c>
       <c r="D281" s="5">
-        <v>5.0651211248160077</v>
+        <v>5.262579251513122</v>
       </c>
       <c r="E281" s="5">
-        <v>5.8627681099130191</v>
+        <v>5.8389920611586765</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>62.580400640000001</v>
+        <v>62.598440681</v>
       </c>
       <c r="C282" s="5">
-        <v>-5.9393774000000121E-2</v>
+        <v>-4.5293643999997357E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.1319005170519314</v>
+        <v>-0.86420055641307503</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>63.262724880999997</v>
+        <v>63.268696751999997</v>
       </c>
       <c r="C283" s="5">
-        <v>0.68232424099999633</v>
+        <v>0.67025607099999718</v>
       </c>
       <c r="D283" s="5">
-        <v>13.897622646351193</v>
+        <v>13.633002653359716</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>63.900826172000002</v>
+        <v>63.907603295999998</v>
       </c>
       <c r="C284" s="5">
-        <v>0.63810129100000523</v>
+        <v>0.63890654400000102</v>
       </c>
       <c r="D284" s="5">
-        <v>12.798402430336875</v>
+        <v>12.814183305262429</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>64.486776945000003</v>
+        <v>64.487462712999999</v>
       </c>
       <c r="C285" s="5">
-        <v>0.58595077300000042</v>
+        <v>0.57985941700000154</v>
       </c>
       <c r="D285" s="5">
-        <v>11.575894875452519</v>
+        <v>11.448213010295859</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>64.772108106000005</v>
+        <v>64.766670271999999</v>
       </c>
       <c r="C286" s="5">
-        <v>0.285331161000002</v>
+        <v>0.27920755899999961</v>
       </c>
       <c r="D286" s="5">
-        <v>5.4407114984912575</v>
+        <v>5.3210944442644736</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>64.953332505000006</v>
+        <v>64.943827696</v>
       </c>
       <c r="C287" s="5">
-        <v>0.18122439900000131</v>
+        <v>0.17715742400000067</v>
       </c>
       <c r="D287" s="5">
-        <v>3.4096029999979072</v>
+        <v>3.3322153051168701</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>65.193389933999995</v>
+        <v>65.196203741999994</v>
       </c>
       <c r="C288" s="5">
-        <v>0.2400574289999895</v>
+        <v>0.25237604599999486</v>
       </c>
       <c r="D288" s="5">
-        <v>4.5262847019857944</v>
+        <v>4.764252471646202</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>65.721997449</v>
+        <v>65.725196307999994</v>
       </c>
       <c r="C289" s="5">
-        <v>0.52860751500000447</v>
+        <v>0.52899256599999944</v>
       </c>
       <c r="D289" s="5">
-        <v>10.17581735109847</v>
+        <v>10.183104247016139</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>66.080115204999998</v>
+        <v>66.076965689999994</v>
       </c>
       <c r="C290" s="5">
-        <v>0.35811775599999862</v>
+        <v>0.35176938200000052</v>
       </c>
       <c r="D290" s="5">
-        <v>6.7383406641774668</v>
+        <v>6.6150208166568358</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>65.706341445999996</v>
+        <v>65.698931682999998</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.37377375900000231</v>
+        <v>-0.37803400699999656</v>
       </c>
       <c r="D291" s="5">
-        <v>-6.5804143780377018</v>
+        <v>-6.6533809987297632</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>66.074706265000003</v>
+        <v>66.071160952</v>
       </c>
       <c r="C292" s="5">
-        <v>0.36836481900000706</v>
+        <v>0.37222926900000175</v>
       </c>
       <c r="D292" s="5">
-        <v>6.9388377310924287</v>
+        <v>7.0147309347599052</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>65.502090722000005</v>
+        <v>65.497608420999995</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.57261554299999773</v>
+        <v>-0.57355253100000425</v>
       </c>
       <c r="D293" s="5">
-        <v>-9.9177857888936405</v>
+        <v>-9.9337555869874805</v>
       </c>
       <c r="E293" s="5">
-        <v>4.5694535475044207</v>
+        <v>4.5557215366406778</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>66.577550474000006</v>
+        <v>66.591991391999997</v>
       </c>
       <c r="C294" s="5">
-        <v>1.0754597520000004</v>
+        <v>1.0943829710000017</v>
       </c>
       <c r="D294" s="5">
-        <v>21.582705680379945</v>
+        <v>21.999687777356748</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>66.986779780000006</v>
+        <v>66.990053508000003</v>
       </c>
       <c r="C295" s="5">
-        <v>0.40922930600000029</v>
+        <v>0.39806211600000552</v>
       </c>
       <c r="D295" s="5">
-        <v>7.6305248209383114</v>
+        <v>7.4137471934074384</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>67.531471461999999</v>
+        <v>67.534657323999994</v>
       </c>
       <c r="C296" s="5">
-        <v>0.54469168199999274</v>
+        <v>0.54460381599999153</v>
       </c>
       <c r="D296" s="5">
-        <v>10.206026786083267</v>
+        <v>10.203784935830672</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>68.231865456999998</v>
+        <v>68.231175768</v>
       </c>
       <c r="C297" s="5">
-        <v>0.70039399499999888</v>
+        <v>0.69651844400000584</v>
       </c>
       <c r="D297" s="5">
-        <v>13.180702971618752</v>
+        <v>13.102929854657731</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>68.701592985000005</v>
+        <v>68.699648527999997</v>
       </c>
       <c r="C298" s="5">
-        <v>0.46972752800000706</v>
+        <v>0.46847275999999738</v>
       </c>
       <c r="D298" s="5">
-        <v>8.5812271405051543</v>
+        <v>8.5575217523933045</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>69.066025695999997</v>
+        <v>69.063957970999994</v>
       </c>
       <c r="C299" s="5">
-        <v>0.36443271099999208</v>
+        <v>0.36430944299999624</v>
       </c>
       <c r="D299" s="5">
-        <v>6.5545267455503486</v>
+        <v>6.552435540119772</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>69.539998131999994</v>
+        <v>69.538956670999994</v>
       </c>
       <c r="C300" s="5">
-        <v>0.47397243599999683</v>
+        <v>0.47499870000000044</v>
       </c>
       <c r="D300" s="5">
-        <v>8.5531688100093604</v>
+        <v>8.5726610024148933</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>69.769381992999996</v>
+        <v>69.769290945999998</v>
       </c>
       <c r="C301" s="5">
-        <v>0.2293838610000023</v>
+        <v>0.23033427500000414</v>
       </c>
       <c r="D301" s="5">
-        <v>4.030914628702198</v>
+        <v>4.0479832222402923</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>70.405176632000007</v>
+        <v>70.403960515999998</v>
       </c>
       <c r="C302" s="5">
-        <v>0.63579463900001087</v>
+        <v>0.63466956999999979</v>
       </c>
       <c r="D302" s="5">
-        <v>11.500443707790108</v>
+        <v>11.479080107689011</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>71.186457601000001</v>
+        <v>71.184445444999994</v>
       </c>
       <c r="C303" s="5">
-        <v>0.78128096899999377</v>
+        <v>0.78048492899999644</v>
       </c>
       <c r="D303" s="5">
-        <v>14.159872593564193</v>
+        <v>14.14481388176192</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>71.369739430999999</v>
+        <v>71.367371582999994</v>
       </c>
       <c r="C304" s="5">
-        <v>0.18328182999999854</v>
+        <v>0.18292613799999913</v>
       </c>
       <c r="D304" s="5">
-        <v>3.1337359240565243</v>
+        <v>3.1276577865144484</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>71.692218001000001</v>
+        <v>71.690134525999994</v>
       </c>
       <c r="C305" s="5">
-        <v>0.32247857000000124</v>
+        <v>0.32276294300000075</v>
       </c>
       <c r="D305" s="5">
-        <v>5.5589026172220501</v>
+        <v>5.5641164397202791</v>
       </c>
       <c r="E305" s="5">
-        <v>9.4502743511985834</v>
+        <v>9.45458354020532</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>71.513210749999999</v>
+        <v>71.521043719999994</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.17900725100000159</v>
+        <v>-0.16909080599999982</v>
       </c>
       <c r="D306" s="5">
-        <v>-2.9554557251620373</v>
+        <v>-2.793931408126904</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>70.331412172</v>
+        <v>70.331560523999997</v>
       </c>
       <c r="C307" s="5">
-        <v>-1.1817985779999987</v>
+        <v>-1.1894831959999976</v>
       </c>
       <c r="D307" s="5">
-        <v>-18.123979522871192</v>
+        <v>-18.229449526752738</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>69.009144372999998</v>
+        <v>69.011240860000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-1.3222677990000022</v>
+        <v>-1.3203196639999959</v>
       </c>
       <c r="D308" s="5">
-        <v>-20.367993050623834</v>
+        <v>-20.340974051960391</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>68.557028262000003</v>
+        <v>68.556504247000007</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.45211611099999516</v>
+        <v>-0.45473661299999435</v>
       </c>
       <c r="D309" s="5">
-        <v>-7.5846537499545956</v>
+        <v>-7.6268109271607543</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>68.213444338000002</v>
+        <v>68.212525885999995</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.34358392400000071</v>
+        <v>-0.343978361000012</v>
       </c>
       <c r="D310" s="5">
-        <v>-5.850950039110991</v>
+        <v>-5.8575262577156284</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>67.833489764000007</v>
+        <v>67.832726010000002</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.37995457399999566</v>
+        <v>-0.37979987599999276</v>
       </c>
       <c r="D311" s="5">
-        <v>-6.4830843437749142</v>
+        <v>-6.4806096689850046</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>67.788217368000005</v>
+        <v>67.787934082999996</v>
       </c>
       <c r="C312" s="5">
-        <v>-4.5272396000001436E-2</v>
+        <v>-4.4791927000005671E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>-0.7979524461286136</v>
+        <v>-0.78952348885535928</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>67.531175735999994</v>
+        <v>67.531155178000006</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.25704163200001062</v>
+        <v>-0.25677890499999023</v>
       </c>
       <c r="D313" s="5">
-        <v>-4.456494612186912</v>
+        <v>-4.4520522433587058</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>67.260739908000005</v>
+        <v>67.259248584000005</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.27043582799998944</v>
+        <v>-0.27190659400000072</v>
       </c>
       <c r="D314" s="5">
-        <v>-4.7010853834441813</v>
+        <v>-4.7260901813913847</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>67.466837738999999</v>
+        <v>67.466280061999996</v>
       </c>
       <c r="C315" s="5">
-        <v>0.2060978309999939</v>
+        <v>0.20703147799999044</v>
       </c>
       <c r="D315" s="5">
-        <v>3.7396002149102214</v>
+        <v>3.7569135784683017</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>67.052735312999999</v>
+        <v>67.052642755999997</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.41410242599999947</v>
+        <v>-0.41363730599999826</v>
       </c>
       <c r="D316" s="5">
-        <v>-7.1218126253433933</v>
+        <v>-7.1141380276655841</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>67.308301705000005</v>
+        <v>67.304387043999995</v>
       </c>
       <c r="C317" s="5">
-        <v>0.25556639200000575</v>
+        <v>0.2517442879999976</v>
       </c>
       <c r="D317" s="5">
-        <v>4.6708150677413851</v>
+        <v>4.5995189944374903</v>
       </c>
       <c r="E317" s="5">
-        <v>-6.1149123548372426</v>
+        <v>-6.117644374637643</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>67.379246848999998</v>
+        <v>67.385836052000002</v>
       </c>
       <c r="C318" s="5">
-        <v>7.094514399999241E-2</v>
+        <v>8.1449008000006984E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>1.2721974382074341</v>
+        <v>1.4618954647009907</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>67.485876482999998</v>
+        <v>67.486338106999995</v>
       </c>
       <c r="C319" s="5">
-        <v>0.10662963400000081</v>
+        <v>0.10050205499999265</v>
       </c>
       <c r="D319" s="5">
-        <v>1.915651726713441</v>
+        <v>1.8044844660533466</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>66.863933767999995</v>
+        <v>66.865993404999998</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.62194271500000298</v>
+        <v>-0.62034470199999703</v>
       </c>
       <c r="D320" s="5">
-        <v>-10.515385675333311</v>
+        <v>-10.48965051223114</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>67.967832564000005</v>
+        <v>67.966129563999999</v>
       </c>
       <c r="C321" s="5">
-        <v>1.10389879600001</v>
+        <v>1.1001361590000016</v>
       </c>
       <c r="D321" s="5">
-        <v>21.71328023732535</v>
+        <v>21.631721872131095</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>67.230454813999998</v>
+        <v>67.229562127999998</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.73737775000000738</v>
+        <v>-0.73656743600000141</v>
       </c>
       <c r="D322" s="5">
-        <v>-12.269310859455985</v>
+        <v>-12.256910272295684</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>67.281659352000005</v>
+        <v>67.280775461000005</v>
       </c>
       <c r="C323" s="5">
-        <v>5.120453800000746E-2</v>
+        <v>5.1213333000006855E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.91779078687808102</v>
+        <v>0.91796132942496556</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>67.516349273000003</v>
+        <v>67.515721810000002</v>
       </c>
       <c r="C324" s="5">
-        <v>0.23468992099999753</v>
+        <v>0.23494634899999767</v>
       </c>
       <c r="D324" s="5">
-        <v>4.2670504894175565</v>
+        <v>4.2718598829337262</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>67.785211161000007</v>
+        <v>67.784851888999995</v>
       </c>
       <c r="C325" s="5">
-        <v>0.26886188800000355</v>
+        <v>0.26913007899999286</v>
       </c>
       <c r="D325" s="5">
-        <v>4.8846721647674674</v>
+        <v>4.8896984088034889</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>68.121775756000005</v>
+        <v>68.119858178000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.33656459499999869</v>
+        <v>0.33500628900000606</v>
       </c>
       <c r="D326" s="5">
-        <v>6.1236270987312214</v>
+        <v>6.094532631965488</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>67.657387498000006</v>
+        <v>67.657549947000007</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.46438825799999961</v>
+        <v>-0.46230823099999441</v>
       </c>
       <c r="D327" s="5">
-        <v>-7.8805864625731132</v>
+        <v>-7.846808506225333</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>67.504138138000002</v>
+        <v>67.506333988999998</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.15324936000000378</v>
+        <v>-0.15121595800000875</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.6844878808218509</v>
+        <v>-2.6492989823007518</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>67.947938512999997</v>
+        <v>67.943298116999998</v>
       </c>
       <c r="C329" s="5">
-        <v>0.44380037499999503</v>
+        <v>0.43696412799999962</v>
       </c>
       <c r="D329" s="5">
-        <v>8.1809174464023471</v>
+        <v>8.050109360900116</v>
       </c>
       <c r="E329" s="5">
-        <v>0.95030893930945215</v>
+        <v>0.94928592482732554</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>68.697425774999999</v>
+        <v>68.704581712999996</v>
       </c>
       <c r="C330" s="5">
-        <v>0.74948726200000237</v>
+        <v>0.7612835959999984</v>
       </c>
       <c r="D330" s="5">
-        <v>14.069658343336911</v>
+        <v>14.305967205205761</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>69.359132944999999</v>
+        <v>69.361970753999998</v>
       </c>
       <c r="C331" s="5">
-        <v>0.66170716999999968</v>
+        <v>0.65738904100000184</v>
       </c>
       <c r="D331" s="5">
-        <v>12.191073284060394</v>
+        <v>12.105956968991771</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>70.018752199000005</v>
+        <v>70.020926520000003</v>
       </c>
       <c r="C332" s="5">
-        <v>0.65961925400000609</v>
+        <v>0.65895576600000538</v>
       </c>
       <c r="D332" s="5">
-        <v>12.028504518425475</v>
+        <v>12.015248815391111</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>70.360832173999995</v>
+        <v>70.356173092000006</v>
       </c>
       <c r="C333" s="5">
-        <v>0.3420799749999901</v>
+        <v>0.33524657200000263</v>
       </c>
       <c r="D333" s="5">
-        <v>6.0227840935815014</v>
+        <v>5.899099584331835</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>70.822087666000002</v>
+        <v>70.820327970999998</v>
       </c>
       <c r="C334" s="5">
-        <v>0.46125549200000648</v>
+        <v>0.46415487899999164</v>
       </c>
       <c r="D334" s="5">
-        <v>8.1566151184412572</v>
+        <v>8.210324534506297</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>71.326145908000001</v>
+        <v>71.324168091000004</v>
       </c>
       <c r="C335" s="5">
-        <v>0.50405824199999927</v>
+        <v>0.50384012000000666</v>
       </c>
       <c r="D335" s="5">
-        <v>8.8830798912162159</v>
+        <v>8.8793135879187126</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>71.347346016000003</v>
+        <v>71.345854360000004</v>
       </c>
       <c r="C336" s="5">
-        <v>2.120010800000216E-2</v>
+        <v>2.1686268999999925E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>0.35725691921484337</v>
+        <v>0.3654733932904275</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>71.331103260000006</v>
+        <v>71.329737687999994</v>
       </c>
       <c r="C337" s="5">
-        <v>-1.6242755999996916E-2</v>
+        <v>-1.6116672000009657E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.27284715436419749</v>
+        <v>-0.27073746887851247</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>71.468471226999995</v>
+        <v>71.467726916999993</v>
       </c>
       <c r="C338" s="5">
-        <v>0.13736796699998877</v>
+        <v>0.13798922899999866</v>
       </c>
       <c r="D338" s="5">
-        <v>2.3355699819545217</v>
+        <v>2.3462908957508688</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>71.241602357000005</v>
+        <v>71.242194162999994</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.2268688699999899</v>
+        <v>-0.22553275399999961</v>
       </c>
       <c r="D339" s="5">
-        <v>-3.7434612915050902</v>
+        <v>-3.7218339794123478</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>71.644618440000002</v>
+        <v>71.646143215999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.40301608299999714</v>
+        <v>0.40394905300000516</v>
       </c>
       <c r="D340" s="5">
-        <v>7.0036866826737487</v>
+        <v>7.020348802536458</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>72.091305825999996</v>
+        <v>72.081115178999994</v>
       </c>
       <c r="C341" s="5">
-        <v>0.44668738599999358</v>
+        <v>0.4349719629999953</v>
       </c>
       <c r="D341" s="5">
-        <v>7.7436830803971457</v>
+        <v>7.5335943614343925</v>
       </c>
       <c r="E341" s="5">
-        <v>6.097855805010588</v>
+        <v>6.0901033312727559</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>70.841233062000001</v>
+        <v>70.866621398999996</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.2500727639999951</v>
+        <v>-1.214493779999998</v>
       </c>
       <c r="D342" s="5">
-        <v>-18.934020104197881</v>
+        <v>-18.446468524637528</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>71.162035524000004</v>
+        <v>71.163028678000003</v>
       </c>
       <c r="C343" s="5">
-        <v>0.32080246200000317</v>
+        <v>0.29640727900000741</v>
       </c>
       <c r="D343" s="5">
-        <v>5.5715756044330211</v>
+        <v>5.1362160767005838</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>71.695193344000003</v>
+        <v>71.694871535999994</v>
       </c>
       <c r="C344" s="5">
-        <v>0.53315781999999956</v>
+        <v>0.53184285799999031</v>
       </c>
       <c r="D344" s="5">
-        <v>9.3704847660543997</v>
+        <v>9.3462797703411926</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>71.719736819000005</v>
+        <v>71.711082985999994</v>
       </c>
       <c r="C345" s="5">
-        <v>2.4543475000001536E-2</v>
+        <v>1.6211450000000127E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>0.41157133514813093</v>
+        <v>0.27167845308171401</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>72.007480267000005</v>
+        <v>72.004057661000004</v>
       </c>
       <c r="C346" s="5">
-        <v>0.28774344800000051</v>
+        <v>0.29297467500001062</v>
       </c>
       <c r="D346" s="5">
-        <v>4.92213572867084</v>
+        <v>5.0142600548107596</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>72.105617077000005</v>
+        <v>72.100963945999993</v>
       </c>
       <c r="C347" s="5">
-        <v>9.8136809999999741E-2</v>
+        <v>9.6906284999988657E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>1.6477583821960406</v>
+        <v>1.6270220942604219</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>71.852615864000001</v>
+        <v>71.848008652999994</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.25300121300000455</v>
+        <v>-0.25295529299999941</v>
       </c>
       <c r="D348" s="5">
-        <v>-4.1301981983223435</v>
+        <v>-4.1297243463483841</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>72.163264134000002</v>
+        <v>72.158311604000005</v>
       </c>
       <c r="C349" s="5">
-        <v>0.3106482700000015</v>
+        <v>0.31030295100001126</v>
       </c>
       <c r="D349" s="5">
-        <v>5.3132528216431218</v>
+        <v>5.3075540281847688</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>72.308776230999996</v>
+        <v>72.318552987999993</v>
       </c>
       <c r="C350" s="5">
-        <v>0.1455120969999939</v>
+        <v>0.16024138399998833</v>
       </c>
       <c r="D350" s="5">
-        <v>2.4467314749056834</v>
+        <v>2.6976202354781043</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>72.626685574000007</v>
+        <v>72.624370373000005</v>
       </c>
       <c r="C351" s="5">
-        <v>0.31790934300001084</v>
+        <v>0.30581738500001165</v>
       </c>
       <c r="D351" s="5">
-        <v>5.405327330337939</v>
+        <v>5.1942082144007973</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>73.059714091999993</v>
+        <v>73.056310655999994</v>
       </c>
       <c r="C352" s="5">
-        <v>0.43302851799998621</v>
+        <v>0.43194028299998877</v>
       </c>
       <c r="D352" s="5">
-        <v>7.3942231146800985</v>
+        <v>7.3752717105271204</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>72.900544707999998</v>
+        <v>72.883480747999997</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.15916938399999481</v>
+        <v>-0.17282990799999709</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.5832447155868743</v>
+        <v>-2.8022020926344204</v>
       </c>
       <c r="E353" s="5">
-        <v>1.1225193838951819</v>
+        <v>1.1131425575304776</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>73.517264011999998</v>
+        <v>73.574147437999997</v>
       </c>
       <c r="C354" s="5">
-        <v>0.61671930400000008</v>
+        <v>0.69066669000000047</v>
       </c>
       <c r="D354" s="5">
-        <v>10.637601879637115</v>
+        <v>11.98338601137683</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>73.808679132999998</v>
+        <v>73.803103785999994</v>
       </c>
       <c r="C355" s="5">
-        <v>0.291415121</v>
+        <v>0.22895634799999698</v>
       </c>
       <c r="D355" s="5">
-        <v>4.8617656921283947</v>
+        <v>3.798877704788417</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>73.710526148</v>
+        <v>73.704729553000007</v>
       </c>
       <c r="C356" s="5">
-        <v>-9.8152984999998694E-2</v>
+        <v>-9.8374232999987044E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.5841756554409669</v>
+        <v>-1.5878394959732089</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>73.050065025999999</v>
+        <v>73.036977875000005</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.66046112200000096</v>
+        <v>-0.6677516780000019</v>
       </c>
       <c r="D357" s="5">
-        <v>-10.237870385538928</v>
+        <v>-10.346086388193898</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>73.467536132000006</v>
+        <v>73.461279348000005</v>
       </c>
       <c r="C358" s="5">
-        <v>0.41747110600000781</v>
+        <v>0.42430147299999987</v>
       </c>
       <c r="D358" s="5">
-        <v>7.0775487001794479</v>
+        <v>7.1984024689062176</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>73.718036667000007</v>
+        <v>73.710206141</v>
       </c>
       <c r="C359" s="5">
-        <v>0.25050053500000047</v>
+        <v>0.24892679299999543</v>
       </c>
       <c r="D359" s="5">
-        <v>4.1692215782482833</v>
+        <v>4.1428983245827444</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>73.756468357000003</v>
+        <v>73.748892319000007</v>
       </c>
       <c r="C360" s="5">
-        <v>3.8431689999995911E-2</v>
+        <v>3.8686178000006066E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>0.62739725562432902</v>
+        <v>0.63163105766872452</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>73.677725097000007</v>
+        <v>73.668176595999995</v>
       </c>
       <c r="C361" s="5">
-        <v>-7.8743259999995985E-2</v>
+        <v>-8.0715723000011508E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-1.2736379636051676</v>
+        <v>-1.3054832132296967</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>73.727690734999996</v>
+        <v>73.755191600000003</v>
       </c>
       <c r="C362" s="5">
-        <v>4.9965637999989099E-2</v>
+        <v>8.7015004000008389E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>0.81683999362689441</v>
+        <v>1.4266544281314353</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>74.090992565999997</v>
+        <v>74.086085503000007</v>
       </c>
       <c r="C363" s="5">
-        <v>0.36330183100000113</v>
+        <v>0.33089390300000332</v>
       </c>
       <c r="D363" s="5">
-        <v>6.0760595565801045</v>
+        <v>5.5185064749626811</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>74.308852551000001</v>
+        <v>74.303656158999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.21785998500000403</v>
+        <v>0.21757065599999237</v>
       </c>
       <c r="D364" s="5">
-        <v>3.5861536459729004</v>
+        <v>3.5815549235268973</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>74.306552944000003</v>
+        <v>74.268424162000002</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.2996069999976498E-3</v>
+        <v>-3.5231996999996795E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.7129610597841367E-2</v>
+        <v>-0.56751329782829263</v>
       </c>
       <c r="E365" s="5">
-        <v>1.9286662968455381</v>
+        <v>1.9002157962084043</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>73.984662807000007</v>
+        <v>74.080804638999993</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.32189013699999691</v>
+        <v>-0.18761952300000928</v>
       </c>
       <c r="D366" s="5">
-        <v>-5.0762240321777679</v>
+        <v>-2.9897148594455802</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>74.054095181999998</v>
+        <v>74.040467692999997</v>
       </c>
       <c r="C367" s="5">
-        <v>6.9432374999990998E-2</v>
+        <v>-4.0336945999996487E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>1.1319948248975642</v>
+        <v>-0.65144593821975239</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>73.741125507999996</v>
+        <v>73.726320092999998</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.31296967400000142</v>
+        <v>-0.31414759999999831</v>
       </c>
       <c r="D368" s="5">
-        <v>-4.9552387942766618</v>
+        <v>-4.9743500385373789</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>70.583996260000006</v>
+        <v>70.564152839000002</v>
       </c>
       <c r="C369" s="5">
-        <v>-3.1571292479999897</v>
+        <v>-3.1621672539999963</v>
       </c>
       <c r="D369" s="5">
-        <v>-40.849587832559195</v>
+        <v>-40.906611490564551</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>71.036528568999998</v>
+        <v>71.026834866000002</v>
       </c>
       <c r="C370" s="5">
-        <v>0.45253230899999153</v>
+        <v>0.46268202699999961</v>
       </c>
       <c r="D370" s="5">
-        <v>7.9706814588238473</v>
+        <v>8.1583264398194633</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>70.142375090000002</v>
+        <v>70.134012350000006</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.89415347899999631</v>
+        <v>-0.8928225159999954</v>
       </c>
       <c r="D371" s="5">
-        <v>-14.101644733077645</v>
+        <v>-14.083874504969728</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>68.728192977000006</v>
+        <v>68.721190088</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.4141821129999954</v>
+        <v>-1.4128222620000059</v>
       </c>
       <c r="D372" s="5">
-        <v>-21.683459276596672</v>
+        <v>-21.667166540103409</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>68.681100787999995</v>
+        <v>68.671280362000005</v>
       </c>
       <c r="C373" s="5">
-        <v>-4.7092189000011331E-2</v>
+        <v>-4.9909725999995658E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>-0.81914198145989214</v>
+        <v>-0.86804397496881291</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>68.636486888999997</v>
+        <v>68.684107620000006</v>
       </c>
       <c r="C374" s="5">
-        <v>-4.4613898999998014E-2</v>
+        <v>1.2827258000001507E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>-0.77671763630177137</v>
+        <v>0.22438103930551012</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>68.946355019999999</v>
+        <v>68.939851293000004</v>
       </c>
       <c r="C375" s="5">
-        <v>0.30986813100000177</v>
+        <v>0.25574367299999778</v>
       </c>
       <c r="D375" s="5">
-        <v>5.5541176227926092</v>
+        <v>4.5608215392247686</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>68.913858075999997</v>
+        <v>68.904807728999998</v>
       </c>
       <c r="C376" s="5">
-        <v>-3.2496944000001804E-2</v>
+        <v>-3.5043564000005745E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>-0.56414003675567814</v>
+        <v>-0.60828253503930618</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>69.296365796000003</v>
+        <v>69.237044003999998</v>
       </c>
       <c r="C377" s="5">
-        <v>0.38250772000000666</v>
+        <v>0.33223627499999964</v>
       </c>
       <c r="D377" s="5">
-        <v>6.8677675329060772</v>
+        <v>5.9419377617265567</v>
       </c>
       <c r="E377" s="5">
-        <v>-6.7425912648321207</v>
+        <v>-6.7745885479206791</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>69.765251931999998</v>
+        <v>69.901241122000002</v>
       </c>
       <c r="C378" s="5">
-        <v>0.46888613599999474</v>
+        <v>0.66419711800000414</v>
       </c>
       <c r="D378" s="5">
-        <v>8.4287610773803756</v>
+        <v>12.138935124210782</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>69.104502917999994</v>
+        <v>69.079162045000004</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.66074901400000385</v>
+        <v>-0.82207907699999794</v>
       </c>
       <c r="D379" s="5">
-        <v>-10.791514606933516</v>
+        <v>-13.234697169822562</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>70.263558082000003</v>
+        <v>70.222294822999999</v>
       </c>
       <c r="C380" s="5">
-        <v>1.1590551640000086</v>
+        <v>1.1431327779999947</v>
       </c>
       <c r="D380" s="5">
-        <v>22.091517349493017</v>
+        <v>21.76864820582589</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>70.920892721000001</v>
+        <v>70.895519512000007</v>
       </c>
       <c r="C381" s="5">
-        <v>0.65733463899999833</v>
+        <v>0.67322468900000842</v>
       </c>
       <c r="D381" s="5">
-        <v>11.822362795497089</v>
+        <v>12.130886971288103</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>70.788198488999996</v>
+        <v>70.775467833999997</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.13269423200000574</v>
+        <v>-0.12005167800001004</v>
       </c>
       <c r="D382" s="5">
-        <v>-2.2222598398186633</v>
+        <v>-2.0132138116049414</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>70.857536198000005</v>
+        <v>70.858032131000002</v>
       </c>
       <c r="C383" s="5">
-        <v>6.9337709000009795E-2</v>
+        <v>8.2564297000004672E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>1.1817643503026165</v>
+        <v>1.4088967325692536</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>71.507083675999993</v>
+        <v>71.502046304000004</v>
       </c>
       <c r="C384" s="5">
-        <v>0.64954747799998813</v>
+        <v>0.64401417300000219</v>
       </c>
       <c r="D384" s="5">
-        <v>11.572259266931461</v>
+        <v>11.468615861870068</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>71.556352431999997</v>
+        <v>71.558940566000004</v>
       </c>
       <c r="C385" s="5">
-        <v>4.9268756000003577E-2</v>
+        <v>5.689426200000014E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>0.8299467124030846</v>
+        <v>0.95903123525020728</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>71.388149983999995</v>
+        <v>71.458733804000005</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.16820244800000239</v>
+        <v>-0.10020676199999912</v>
       </c>
       <c r="D386" s="5">
-        <v>-2.7845711999081924</v>
+        <v>-1.6675245372877789</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>72.13297378</v>
+        <v>72.120768248000005</v>
       </c>
       <c r="C387" s="5">
-        <v>0.7448237960000057</v>
+        <v>0.66203444399999967</v>
       </c>
       <c r="D387" s="5">
-        <v>13.264161530368511</v>
+        <v>11.701841462537811</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>72.692130337999998</v>
+        <v>72.681208627999993</v>
       </c>
       <c r="C388" s="5">
-        <v>0.55915655799999797</v>
+        <v>0.56044037999998864</v>
       </c>
       <c r="D388" s="5">
-        <v>9.709116098488547</v>
+        <v>9.7340874489179718</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>72.936903166999997</v>
+        <v>72.856153457000005</v>
       </c>
       <c r="C389" s="5">
-        <v>0.24477282899999864</v>
+        <v>0.17494482900001174</v>
       </c>
       <c r="D389" s="5">
-        <v>4.1163839338490993</v>
+        <v>2.9269662107707095</v>
       </c>
       <c r="E389" s="5">
-        <v>5.253576185679476</v>
+        <v>5.2271287791993526</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>72.442519512999993</v>
+        <v>72.606494205000004</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.4943836540000035</v>
+        <v>-0.24965925200000072</v>
       </c>
       <c r="D390" s="5">
-        <v>-7.8373992395114449</v>
+        <v>-4.0354681372695378</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>73.243731624000006</v>
+        <v>73.215162152999994</v>
       </c>
       <c r="C391" s="5">
-        <v>0.80121211100001233</v>
+        <v>0.60866794799999013</v>
       </c>
       <c r="D391" s="5">
-        <v>14.109813202618104</v>
+        <v>10.536760824972479</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>73.540441483999999</v>
+        <v>73.453966515000005</v>
       </c>
       <c r="C392" s="5">
-        <v>0.29670985999999289</v>
+        <v>0.23880436200001043</v>
       </c>
       <c r="D392" s="5">
-        <v>4.9709774200472179</v>
+        <v>3.9849983378403619</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>74.253071813000005</v>
+        <v>74.223292248000007</v>
       </c>
       <c r="C393" s="5">
-        <v>0.71263032900000667</v>
+        <v>0.76932573300000229</v>
       </c>
       <c r="D393" s="5">
-        <v>12.268599776377087</v>
+        <v>13.318165737573494</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>74.633767313999996</v>
+        <v>74.602103964999998</v>
       </c>
       <c r="C394" s="5">
-        <v>0.38069550099999105</v>
+        <v>0.37881171699999072</v>
       </c>
       <c r="D394" s="5">
-        <v>6.3288878848639429</v>
+        <v>6.2992846519587475</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>74.840369081000006</v>
+        <v>74.861104284000007</v>
       </c>
       <c r="C395" s="5">
-        <v>0.20660176700000932</v>
+        <v>0.25900031900000897</v>
       </c>
       <c r="D395" s="5">
-        <v>3.3728944275359884</v>
+        <v>4.2465857051874112</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>75.077664518000006</v>
+        <v>75.095404614000003</v>
       </c>
       <c r="C396" s="5">
-        <v>0.23729543700000022</v>
+        <v>0.23430032999999639</v>
       </c>
       <c r="D396" s="5">
-        <v>3.8718830423048356</v>
+        <v>3.8210912959506071</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>75.636020669000004</v>
+        <v>75.654060772999998</v>
       </c>
       <c r="C397" s="5">
-        <v>0.55835615099999814</v>
+        <v>0.55865615899999455</v>
       </c>
       <c r="D397" s="5">
-        <v>9.2987034918395004</v>
+        <v>9.3016173673096993</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>76.439916010000005</v>
+        <v>76.532160422000004</v>
       </c>
       <c r="C398" s="5">
-        <v>0.80389534100000049</v>
+        <v>0.87809964900000637</v>
       </c>
       <c r="D398" s="5">
-        <v>13.52678839146515</v>
+        <v>14.852578660078407</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>76.067284513000004</v>
+        <v>76.051366861000005</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.37263149700000042</v>
+        <v>-0.4807935609999987</v>
       </c>
       <c r="D399" s="5">
-        <v>-5.6954732045040206</v>
+        <v>-7.2835895124265253</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>76.381339763</v>
+        <v>76.365566028999993</v>
       </c>
       <c r="C400" s="5">
-        <v>0.31405524999999557</v>
+        <v>0.31419916799998759</v>
       </c>
       <c r="D400" s="5">
-        <v>5.0684456251707255</v>
+        <v>5.0719068552869118</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>76.479080984999996</v>
+        <v>76.38997286</v>
       </c>
       <c r="C401" s="5">
-        <v>9.7741221999996242E-2</v>
+        <v>2.4406831000007401E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>1.5464312195230479</v>
+        <v>0.38420111631209952</v>
       </c>
       <c r="E401" s="5">
-        <v>4.8564960454787309</v>
+        <v>4.8504062255848801</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>77.425705223999998</v>
+        <v>77.593805145000005</v>
       </c>
       <c r="C402" s="5">
-        <v>0.94662423900000192</v>
+        <v>1.2038322850000043</v>
       </c>
       <c r="D402" s="5">
-        <v>15.907118804582176</v>
+        <v>20.639167012350757</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>77.680155221000007</v>
+        <v>77.649550364999996</v>
       </c>
       <c r="C403" s="5">
-        <v>0.25444999700000892</v>
+        <v>5.5745219999991491E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>4.0157199126092502</v>
+        <v>0.86552295219823883</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>78.293975380999996</v>
+        <v>78.159619804000002</v>
       </c>
       <c r="C404" s="5">
-        <v>0.61382015999998885</v>
+        <v>0.51006943900000579</v>
       </c>
       <c r="D404" s="5">
-        <v>9.9054231998324749</v>
+        <v>8.1737573006088518</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>78.597340931999994</v>
+        <v>78.558452966000004</v>
       </c>
       <c r="C405" s="5">
-        <v>0.30336555099999885</v>
+        <v>0.39883316200000252</v>
       </c>
       <c r="D405" s="5">
-        <v>4.7500169463597919</v>
+        <v>6.2981756413468037</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>79.159694587999994</v>
+        <v>79.109803775000003</v>
       </c>
       <c r="C406" s="5">
-        <v>0.56235365599999909</v>
+        <v>0.55135080899999878</v>
       </c>
       <c r="D406" s="5">
-        <v>8.9318998553190365</v>
+        <v>8.7548462174035215</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>79.892039565000005</v>
+        <v>79.939961358000005</v>
       </c>
       <c r="C407" s="5">
-        <v>0.732344977000011</v>
+        <v>0.83015758300000186</v>
       </c>
       <c r="D407" s="5">
-        <v>11.684468426916839</v>
+        <v>13.345301094074458</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>80.382803640999995</v>
+        <v>80.424332417000002</v>
       </c>
       <c r="C408" s="5">
-        <v>0.49076407599999072</v>
+        <v>0.48437105899999722</v>
       </c>
       <c r="D408" s="5">
-        <v>7.6256272604038111</v>
+        <v>7.5182946682293972</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>80.813071890000003</v>
+        <v>80.850326081999995</v>
       </c>
       <c r="C409" s="5">
-        <v>0.43026824900000804</v>
+        <v>0.42599366499999292</v>
       </c>
       <c r="D409" s="5">
-        <v>6.6158050915522848</v>
+        <v>6.5446714491643299</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>81.486771777000001</v>
+        <v>81.602368608999996</v>
       </c>
       <c r="C410" s="5">
-        <v>0.67369988699999794</v>
+        <v>0.7520425270000004</v>
       </c>
       <c r="D410" s="5">
-        <v>10.475497904048758</v>
+        <v>11.751115905587461</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>82.423731798000006</v>
+        <v>82.404227360999997</v>
       </c>
       <c r="C411" s="5">
-        <v>0.93696002100000442</v>
+        <v>0.80185875200000112</v>
       </c>
       <c r="D411" s="5">
-        <v>14.704888993166488</v>
+        <v>12.450326829114932</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>82.765911841999994</v>
+        <v>82.751328454000003</v>
       </c>
       <c r="C412" s="5">
-        <v>0.34218004399998847</v>
+        <v>0.34710109300000624</v>
       </c>
       <c r="D412" s="5">
-        <v>5.0971079339949599</v>
+        <v>5.1733708158691716</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>83.650668280999994</v>
+        <v>83.553641654000003</v>
       </c>
       <c r="C413" s="5">
-        <v>0.88475643900000023</v>
+        <v>0.80231320000000039</v>
       </c>
       <c r="D413" s="5">
-        <v>13.609573470912428</v>
+        <v>12.275475929368218</v>
       </c>
       <c r="E413" s="5">
-        <v>9.3771881194631312</v>
+        <v>9.3777606219717757</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>83.477574578000002</v>
+        <v>83.626311478000005</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.17309370299999216</v>
+        <v>7.2669824000001881E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>-2.4550279644949158</v>
+        <v>1.0486933128113218</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>84.486604881000005</v>
+        <v>84.463799748</v>
       </c>
       <c r="C415" s="5">
-        <v>1.009030303000003</v>
+        <v>0.83748826999999437</v>
       </c>
       <c r="D415" s="5">
-        <v>15.509161578249152</v>
+        <v>12.702118503977111</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>85.231367066000004</v>
+        <v>85.058166514999996</v>
       </c>
       <c r="C416" s="5">
-        <v>0.74476218499999902</v>
+        <v>0.5943667669999968</v>
       </c>
       <c r="D416" s="5">
-        <v>11.106419854222827</v>
+        <v>8.7789402800416028</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>85.065366651999994</v>
+        <v>84.914555798999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.16600041400000976</v>
+        <v>-0.14361071599999775</v>
       </c>
       <c r="D417" s="5">
-        <v>-2.3122994682533093</v>
+        <v>-2.0073502369673091</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>85.210510842999994</v>
+        <v>85.038704856999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.14514419099999998</v>
+        <v>0.12414905800000042</v>
       </c>
       <c r="D418" s="5">
-        <v>2.0668444659088792</v>
+        <v>1.7686332247620395</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>85.332776049000003</v>
+        <v>85.207115078000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.12226520600000867</v>
+        <v>0.16841022100000202</v>
       </c>
       <c r="D419" s="5">
-        <v>1.7354861840952696</v>
+        <v>2.4025305326741631</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>85.590033544999997</v>
+        <v>85.660743646</v>
       </c>
       <c r="C420" s="5">
-        <v>0.25725749599999403</v>
+        <v>0.45362856799999918</v>
       </c>
       <c r="D420" s="5">
-        <v>3.6782998540366485</v>
+        <v>6.5790262350680306</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>85.812322965999996</v>
+        <v>85.766238658999995</v>
       </c>
       <c r="C421" s="5">
-        <v>0.22228942099999927</v>
+        <v>0.1054950129999952</v>
       </c>
       <c r="D421" s="5">
-        <v>3.1614753072351842</v>
+        <v>1.4879047730448569</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>86.167060515000003</v>
+        <v>86.196016447999995</v>
       </c>
       <c r="C422" s="5">
-        <v>0.35473754900000642</v>
+        <v>0.42977778899999919</v>
       </c>
       <c r="D422" s="5">
-        <v>5.075007533976672</v>
+        <v>6.1817732678431714</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>85.963184689000002</v>
+        <v>86.145711026000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.20387582600000087</v>
+        <v>-5.0305421999993882E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.8026052121932654</v>
+        <v>-0.69809621644653097</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>86.225139326999994</v>
+        <v>86.308469767999995</v>
       </c>
       <c r="C424" s="5">
-        <v>0.26195463799999175</v>
+        <v>0.16275874199999407</v>
       </c>
       <c r="D424" s="5">
-        <v>3.7186606074909534</v>
+        <v>2.2909193082222057</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>86.185720325999995</v>
+        <v>86.19089683</v>
       </c>
       <c r="C425" s="5">
-        <v>-3.9419000999998843E-2</v>
+        <v>-0.11757293799999502</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.54721911101197618</v>
+        <v>-1.6224970455140042</v>
       </c>
       <c r="E425" s="5">
-        <v>3.0305221668812443</v>
+        <v>3.1563617381526132</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>86.414165882000006</v>
+        <v>85.739183213000004</v>
       </c>
       <c r="C426" s="5">
-        <v>0.22844555600001115</v>
+        <v>-0.45171361699999579</v>
       </c>
       <c r="D426" s="5">
-        <v>3.2275257982393724</v>
+        <v>-6.1108715904764743</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>86.977308061000002</v>
+        <v>86.756613814999994</v>
       </c>
       <c r="C427" s="5">
-        <v>0.56314217899999619</v>
+        <v>1.0174306019999904</v>
       </c>
       <c r="D427" s="5">
-        <v>8.1066075187490085</v>
+        <v>15.207037837880133</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>87.288572529000007</v>
+        <v>87.188809278999997</v>
       </c>
       <c r="C428" s="5">
-        <v>0.31126446800000451</v>
+        <v>0.43219546400000297</v>
       </c>
       <c r="D428" s="5">
-        <v>4.379965735429292</v>
+        <v>6.144585655480328</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>87.757769803000002</v>
+        <v>87.296034032999998</v>
       </c>
       <c r="C429" s="5">
-        <v>0.46919727399999545</v>
+        <v>0.10722475400000064</v>
       </c>
       <c r="D429" s="5">
-        <v>6.6444452162423229</v>
+        <v>1.4857823166586348</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>88.876343343000002</v>
+        <v>87.596685734999994</v>
       </c>
       <c r="C430" s="5">
-        <v>1.1185735399999999</v>
+        <v>0.30065170199999613</v>
       </c>
       <c r="D430" s="5">
-        <v>16.414533234263139</v>
+        <v>4.2120485947721109</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>88.392263185000004</v>
+        <v>87.288389065999993</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.4840801579999976</v>
+        <v>-0.30829666900000063</v>
       </c>
       <c r="D431" s="5">
-        <v>-6.3437191780203346</v>
+        <v>-4.142599901672428</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>88.014173541999995</v>
+        <v>86.989527702000004</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.3780896430000098</v>
+        <v>-0.29886136399998975</v>
       </c>
       <c r="D432" s="5">
-        <v>-5.0138381321468861</v>
+        <v>-4.0321130398296763</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>87.755098184999994</v>
+        <v>87.284718866999995</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.25907535700000039</v>
+        <v>0.29519116499999143</v>
       </c>
       <c r="D433" s="5">
-        <v>-3.4756481057787725</v>
+        <v>4.1489592521040564</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>88.173829261999998</v>
+        <v>87.187457115000001</v>
       </c>
       <c r="C434" s="5">
-        <v>0.41873107700000389</v>
+        <v>-9.7261751999994317E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>5.8785892856654254</v>
+        <v>-1.3290006703308044</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>88.832218557000004</v>
+        <v>88.283499965999994</v>
       </c>
       <c r="C435" s="5">
-        <v>0.65838929500000631</v>
+        <v>1.0960428509999929</v>
       </c>
       <c r="D435" s="5">
-        <v>9.3376359572179055</v>
+        <v>16.173312087190773</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>89.121573604000005</v>
+        <v>88.620007774000001</v>
       </c>
       <c r="C436" s="5">
-        <v>0.28935504700000081</v>
+        <v>0.33650780800000746</v>
       </c>
       <c r="D436" s="5">
-        <v>3.9795780044120654</v>
+        <v>4.6711265161855753</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>89.758773723000004</v>
+        <v>89.378117133000003</v>
       </c>
       <c r="C437" s="5">
-        <v>0.63720011899999918</v>
+        <v>0.75810935900000231</v>
       </c>
       <c r="D437" s="5">
-        <v>8.9253023182219735</v>
+        <v>10.762566868127777</v>
       </c>
       <c r="E437" s="5">
-        <v>4.1457603225741213</v>
+        <v>3.6978618627050208</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>90.478054689000004</v>
+      </c>
+      <c r="C438" s="5">
+        <v>1.0999375560000004</v>
+      </c>
+      <c r="D438" s="5">
+        <v>15.809620130326696</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>