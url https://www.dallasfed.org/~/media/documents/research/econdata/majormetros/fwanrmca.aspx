--- v3 (2026-04-16)
+++ v4 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{84215D1F-7C5B-42E2-B67E-9F43A2383998}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F12B2898-29D4-4E40-BC10-F1C37B470CD7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CD6130B5-82F5-41E9-9658-06D4F95C219F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{25FDE598-CC97-403B-898F-4DBD298C5C0E}"/>
   </bookViews>
   <sheets>
     <sheet name="fwanrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{549D2EF7-12B1-4772-B864-0EC44E2C65FD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56874CA2-1B1F-4C84-B9D1-3ECAB0DD6E4A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>4.6711265161855753</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>89.378117133000003</v>
       </c>
       <c r="C437" s="5">
         <v>0.75810935900000231</v>
       </c>
       <c r="D437" s="5">
         <v>10.762566868127777</v>
       </c>
       <c r="E437" s="5">
         <v>3.6978618627050208</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>90.478054689000004</v>
+        <v>90.388595765000005</v>
       </c>
       <c r="C438" s="5">
-        <v>1.0999375560000004</v>
+        <v>1.0104786320000017</v>
       </c>
       <c r="D438" s="5">
-        <v>15.809620130326696</v>
+        <v>14.443005870265946</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>90.570319803000004</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.1817240379999987</v>
+      </c>
+      <c r="D439" s="5">
+        <v>2.4394272073574808</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>91.430989898000007</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.86067009500000324</v>
+      </c>
+      <c r="D440" s="5">
+        <v>12.018627325454446</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>