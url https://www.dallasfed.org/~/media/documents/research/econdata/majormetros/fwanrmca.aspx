--- v4 (2026-05-07)
+++ v5 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F12B2898-29D4-4E40-BC10-F1C37B470CD7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{ADF53B6E-BB12-4CEE-A575-F070E8F04C4C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{25FDE598-CC97-403B-898F-4DBD298C5C0E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{99434593-3531-41EE-84A5-5965D92D7FD0}"/>
   </bookViews>
   <sheets>
     <sheet name="fwanrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56874CA2-1B1F-4C84-B9D1-3ECAB0DD6E4A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4577FA71-8C9D-469D-A0B5-E70233E6DABD}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>28.946539537</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>28.843669445</v>
       </c>
       <c r="C7" s="5">
         <v>-0.10287009199999986</v>
       </c>
       <c r="D7" s="5">
         <v>-4.1821801134187648</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>28.214895585000001</v>
       </c>
       <c r="C8" s="5">
         <v>-0.62877385999999902</v>
       </c>
       <c r="D8" s="5">
         <v>-23.239949583378394</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>28.108680208999999</v>
       </c>
       <c r="C9" s="5">
         <v>-0.10621537600000153</v>
       </c>
       <c r="D9" s="5">
         <v>-4.425048532033049</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>28.350687747999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.24200753899999938</v>
       </c>
       <c r="D10" s="5">
         <v>10.835205201908394</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>28.938194648</v>
       </c>
       <c r="C11" s="5">
         <v>0.58750690000000105</v>
       </c>
       <c r="D11" s="5">
         <v>27.906913010210708</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>28.131867804999999</v>
       </c>
       <c r="C12" s="5">
         <v>-0.80632684300000079</v>
       </c>
       <c r="D12" s="5">
         <v>-28.759720771111663</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>28.076409100999999</v>
       </c>
       <c r="C13" s="5">
         <v>-5.5458703999999415E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-2.3401782447113995</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>28.137271097999999</v>
       </c>
       <c r="C14" s="5">
         <v>6.0861996999999946E-2</v>
       </c>
       <c r="D14" s="5">
         <v>2.6325115635775109</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>28.157975394000001</v>
       </c>
       <c r="C15" s="5">
         <v>2.0704296000001676E-2</v>
       </c>
       <c r="D15" s="5">
         <v>0.88658037728153172</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>28.299203477999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.14122808399999798</v>
       </c>
       <c r="D16" s="5">
         <v>6.1875109930874528</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>28.392651926999999</v>
       </c>
       <c r="C17" s="5">
         <v>9.3448449000000267E-2</v>
       </c>
       <c r="D17" s="5">
         <v>4.0353560609579731</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>28.247973737999999</v>
       </c>
       <c r="C18" s="5">
         <v>-0.1446781890000004</v>
       </c>
       <c r="D18" s="5">
         <v>-5.9462514005209073</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>28.142357538999999</v>
       </c>
       <c r="C19" s="5">
         <v>-0.10561619899999997</v>
       </c>
       <c r="D19" s="5">
         <v>-4.3955502902477184</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>28.200548960999999</v>
       </c>
       <c r="C20" s="5">
         <v>5.8191422000000159E-2</v>
       </c>
       <c r="D20" s="5">
         <v>2.5097170141641145</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>28.209962737000001</v>
       </c>
       <c r="C21" s="5">
         <v>9.4137760000023718E-3</v>
       </c>
       <c r="D21" s="5">
         <v>0.40131468951609683</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>27.972676689</v>
       </c>
       <c r="C22" s="5">
         <v>-0.23728604800000141</v>
       </c>
       <c r="D22" s="5">
         <v>-9.6395970236713868</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>27.638328391000002</v>
       </c>
       <c r="C23" s="5">
         <v>-0.33434829799999832</v>
       </c>
       <c r="D23" s="5">
         <v>-13.43686763594234</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>27.434139300999998</v>
       </c>
       <c r="C24" s="5">
         <v>-0.2041890900000034</v>
       </c>
       <c r="D24" s="5">
         <v>-8.5139658381596988</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>27.075385884999999</v>
       </c>
       <c r="C25" s="5">
         <v>-0.35875341599999899</v>
       </c>
       <c r="D25" s="5">
         <v>-14.611421030672956</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>27.036801363999999</v>
       </c>
       <c r="C26" s="5">
         <v>-3.8584521000000649E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-1.6967527867437049</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>26.651341415000001</v>
       </c>
       <c r="C27" s="5">
         <v>-0.38545994899999769</v>
       </c>
       <c r="D27" s="5">
         <v>-15.828483912000701</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>26.703176718999998</v>
       </c>
       <c r="C28" s="5">
         <v>5.1835303999997251E-2</v>
       </c>
       <c r="D28" s="5">
         <v>2.3590590210137652</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>26.688354806</v>
       </c>
       <c r="C29" s="5">
         <v>-1.4821912999998688E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-0.66404448479616685</v>
       </c>
       <c r="E29" s="5">
         <v>-6.0025992830183617</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>26.448039906000002</v>
       </c>
       <c r="C30" s="5">
         <v>-0.24031489999999778</v>
       </c>
       <c r="D30" s="5">
         <v>-10.285990645780663</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>26.442239057999998</v>
       </c>
       <c r="C31" s="5">
         <v>-5.8008480000033558E-3</v>
       </c>
       <c r="D31" s="5">
         <v>-0.26287870790326906</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>26.674858777000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.23261971900000233</v>
       </c>
       <c r="D32" s="5">
         <v>11.082800189323127</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>26.907723252</v>
       </c>
       <c r="C33" s="5">
         <v>0.23286447499999952</v>
       </c>
       <c r="D33" s="5">
         <v>10.993585579739662</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>27.111305777999998</v>
       </c>
       <c r="C34" s="5">
         <v>0.20358252599999815</v>
       </c>
       <c r="D34" s="5">
         <v>9.4666419941620958</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>26.736249729000001</v>
       </c>
       <c r="C35" s="5">
         <v>-0.37505604899999767</v>
       </c>
       <c r="D35" s="5">
         <v>-15.39410076268528</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>27.522098332999999</v>
       </c>
       <c r="C36" s="5">
         <v>0.78584860399999812</v>
       </c>
       <c r="D36" s="5">
         <v>41.570458111372766</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>27.878364186999999</v>
       </c>
       <c r="C37" s="5">
         <v>0.3562658540000001</v>
       </c>
       <c r="D37" s="5">
         <v>16.688737110018657</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>27.747683330000001</v>
       </c>
       <c r="C38" s="5">
         <v>-0.13068085699999799</v>
       </c>
       <c r="D38" s="5">
         <v>-5.4822645713862528</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>27.924052237000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.17636890700000052</v>
       </c>
       <c r="D39" s="5">
         <v>7.8997770756768171</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>27.820168403</v>
       </c>
       <c r="C40" s="5">
         <v>-0.10388383400000123</v>
       </c>
       <c r="D40" s="5">
         <v>-4.3740519924474803</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>27.900509934999999</v>
       </c>
       <c r="C41" s="5">
         <v>8.0341531999998494E-2</v>
       </c>
       <c r="D41" s="5">
         <v>3.5210423101718957</v>
       </c>
       <c r="E41" s="5">
         <v>4.5418877926768575</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>28.549289403</v>
       </c>
       <c r="C42" s="5">
         <v>0.64877946800000075</v>
       </c>
       <c r="D42" s="5">
         <v>31.764356594496835</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>28.530070843000001</v>
       </c>
       <c r="C43" s="5">
         <v>-1.9218559999998774E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-0.80482131332541007</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>28.767565545</v>
       </c>
       <c r="C44" s="5">
         <v>0.23749470199999934</v>
       </c>
       <c r="D44" s="5">
         <v>10.459515678831611</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>27.919196597999999</v>
       </c>
       <c r="C45" s="5">
         <v>-0.84836894700000087</v>
       </c>
       <c r="D45" s="5">
         <v>-30.177134631123447</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>28.521832809999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.60263621200000017</v>
       </c>
       <c r="D46" s="5">
         <v>29.209413425300124</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>28.916401506</v>
       </c>
       <c r="C47" s="5">
         <v>0.39456869600000033</v>
       </c>
       <c r="D47" s="5">
         <v>17.923890364660554</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>29.305082943999999</v>
       </c>
       <c r="C48" s="5">
         <v>0.38868143799999899</v>
       </c>
       <c r="D48" s="5">
         <v>17.377404856378842</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>29.551954631000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.24687168700000228</v>
       </c>
       <c r="D49" s="5">
         <v>10.590819709522826</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>29.579357140999999</v>
       </c>
       <c r="C50" s="5">
         <v>2.7402509999998159E-2</v>
       </c>
       <c r="D50" s="5">
         <v>1.118411080079551</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>30.811821435999999</v>
       </c>
       <c r="C51" s="5">
         <v>1.2324642949999998</v>
       </c>
       <c r="D51" s="5">
         <v>63.208846335596355</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>30.968405136000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.15658370000000232</v>
       </c>
       <c r="D52" s="5">
         <v>6.2716958043265381</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>31.131573871000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.16316873499999929</v>
       </c>
       <c r="D53" s="5">
         <v>6.5091325485310048</v>
       </c>
       <c r="E53" s="5">
         <v>11.580662660028196</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>30.334097265</v>
       </c>
       <c r="C54" s="5">
         <v>-0.79747660600000003</v>
       </c>
       <c r="D54" s="5">
         <v>-26.758037361198859</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>30.086524382</v>
       </c>
       <c r="C55" s="5">
         <v>-0.24757288300000013</v>
       </c>
       <c r="D55" s="5">
         <v>-9.3659582170793279</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>30.858016511999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.77149212999999861</v>
       </c>
       <c r="D56" s="5">
         <v>35.503913345192537</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>31.153018818</v>
       </c>
       <c r="C57" s="5">
         <v>0.29500230600000066</v>
       </c>
       <c r="D57" s="5">
         <v>12.094825191552738</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>31.239535806999999</v>
       </c>
       <c r="C58" s="5">
         <v>8.6516988999999711E-2</v>
       </c>
       <c r="D58" s="5">
         <v>3.3839722859188015</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>31.396189230000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.15665342300000162</v>
       </c>
       <c r="D59" s="5">
         <v>6.1862763831094902</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>31.455310485999998</v>
       </c>
       <c r="C60" s="5">
         <v>5.9121255999997402E-2</v>
       </c>
       <c r="D60" s="5">
         <v>2.2832361363122278</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>31.817541912999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.3622314270000011</v>
       </c>
       <c r="D61" s="5">
         <v>14.728623366285532</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>32.101836831999996</v>
       </c>
       <c r="C62" s="5">
         <v>0.28429491899999704</v>
       </c>
       <c r="D62" s="5">
         <v>11.265134474814031</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>32.111235823000001</v>
       </c>
       <c r="C63" s="5">
         <v>9.3989910000047416E-3</v>
       </c>
       <c r="D63" s="5">
         <v>0.35191037615613929</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>32.327693173999997</v>
       </c>
       <c r="C64" s="5">
         <v>0.21645735099999541</v>
       </c>
       <c r="D64" s="5">
         <v>8.395772812367186</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>32.773344700999999</v>
       </c>
       <c r="C65" s="5">
         <v>0.44565152700000255</v>
       </c>
       <c r="D65" s="5">
         <v>17.856245926476831</v>
       </c>
       <c r="E65" s="5">
         <v>5.2736518776821617</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>33.033805104999999</v>
       </c>
       <c r="C66" s="5">
         <v>0.26046040399999981</v>
       </c>
       <c r="D66" s="5">
         <v>9.9648880881165312</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>33.338891295000003</v>
       </c>
       <c r="C67" s="5">
         <v>0.30508619000000436</v>
       </c>
       <c r="D67" s="5">
         <v>11.663338945309377</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>33.358331561</v>
       </c>
       <c r="C68" s="5">
         <v>1.9440265999996598E-2</v>
       </c>
       <c r="D68" s="5">
         <v>0.70198139075983157</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>33.612177269999997</v>
       </c>
       <c r="C69" s="5">
         <v>0.25384570899999659</v>
       </c>
       <c r="D69" s="5">
         <v>9.5236458478210384</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>33.715304269999997</v>
       </c>
       <c r="C70" s="5">
         <v>0.10312700000000063</v>
       </c>
       <c r="D70" s="5">
         <v>3.7445417614714094</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>33.878161397</v>
       </c>
       <c r="C71" s="5">
         <v>0.16285712700000232</v>
       </c>
       <c r="D71" s="5">
         <v>5.952934955563971</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>33.980289089000003</v>
       </c>
       <c r="C72" s="5">
         <v>0.10212769200000338</v>
       </c>
       <c r="D72" s="5">
         <v>3.678054641862194</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>33.962021600999996</v>
       </c>
       <c r="C73" s="5">
         <v>-1.8267488000006438E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-0.64320485024432772</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>34.407768812</v>
       </c>
       <c r="C74" s="5">
         <v>0.44574721100000403</v>
       </c>
       <c r="D74" s="5">
         <v>16.938018798410859</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>35.146032468999998</v>
       </c>
       <c r="C75" s="5">
         <v>0.73826365699999741</v>
       </c>
       <c r="D75" s="5">
         <v>29.014205694129537</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>35.409391956999997</v>
       </c>
       <c r="C76" s="5">
         <v>0.26335948799999898</v>
       </c>
       <c r="D76" s="5">
         <v>9.3719510736355538</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>35.814455770999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.4050638140000018</v>
       </c>
       <c r="D77" s="5">
         <v>14.624813670667747</v>
       </c>
       <c r="E77" s="5">
         <v>9.2792209575948803</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>36.651162659000001</v>
       </c>
       <c r="C78" s="5">
         <v>0.83670688800000192</v>
       </c>
       <c r="D78" s="5">
         <v>31.932805914302541</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>36.707083306999998</v>
       </c>
       <c r="C79" s="5">
         <v>5.5920647999997186E-2</v>
       </c>
       <c r="D79" s="5">
         <v>1.8463471821875244</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>37.144567365999997</v>
       </c>
       <c r="C80" s="5">
         <v>0.43748405899999909</v>
       </c>
       <c r="D80" s="5">
         <v>15.277652208151448</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>37.759631075999998</v>
       </c>
       <c r="C81" s="5">
         <v>0.61506371000000115</v>
       </c>
       <c r="D81" s="5">
         <v>21.783725956618017</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>38.390626148999999</v>
       </c>
       <c r="C82" s="5">
         <v>0.63099507300000113</v>
       </c>
       <c r="D82" s="5">
         <v>22.002698472795768</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>38.563004034999999</v>
       </c>
       <c r="C83" s="5">
         <v>0.17237788599999959</v>
       </c>
       <c r="D83" s="5">
         <v>5.5231988502610463</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>38.474685653999998</v>
       </c>
       <c r="C84" s="5">
         <v>-8.8318381000000556E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-2.7139279554421525</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>38.824209713000002</v>
       </c>
       <c r="C85" s="5">
         <v>0.34952405900000372</v>
       </c>
       <c r="D85" s="5">
         <v>11.462948584158973</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>38.585393052000001</v>
       </c>
       <c r="C86" s="5">
         <v>-0.23881666100000132</v>
       </c>
       <c r="D86" s="5">
         <v>-7.136798422977753</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>38.772654365999998</v>
       </c>
       <c r="C87" s="5">
         <v>0.18726131399999701</v>
       </c>
       <c r="D87" s="5">
         <v>5.9817927774374891</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>39.190157257000003</v>
       </c>
       <c r="C88" s="5">
         <v>0.41750289100000515</v>
       </c>
       <c r="D88" s="5">
         <v>13.714977392216653</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>39.469192561</v>
       </c>
       <c r="C89" s="5">
         <v>0.2790353039999971</v>
       </c>
       <c r="D89" s="5">
         <v>8.8866983119541665</v>
       </c>
       <c r="E89" s="5">
         <v>10.204641425709848</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>39.691252042000002</v>
       </c>
       <c r="C90" s="5">
         <v>0.22205948100000228</v>
       </c>
       <c r="D90" s="5">
         <v>6.9642577215975887</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>40.127181532999998</v>
       </c>
       <c r="C91" s="5">
         <v>0.43592949099999601</v>
       </c>
       <c r="D91" s="5">
         <v>14.005629053332424</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>40.726518212999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.5993366800000004</v>
       </c>
       <c r="D92" s="5">
         <v>19.471279830018151</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>39.605724596000002</v>
       </c>
       <c r="C93" s="5">
         <v>-1.1207936169999968</v>
       </c>
       <c r="D93" s="5">
         <v>-28.456832791875218</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>40.146457761000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.54073316499999891</v>
       </c>
       <c r="D94" s="5">
         <v>17.671483373858422</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>40.038304478000001</v>
       </c>
       <c r="C95" s="5">
         <v>-0.10815328300000004</v>
       </c>
       <c r="D95" s="5">
         <v>-3.1852901786317167</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>41.253253333000004</v>
       </c>
       <c r="C96" s="5">
         <v>1.2149488550000029</v>
       </c>
       <c r="D96" s="5">
         <v>43.149656509785508</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>41.857560364000001</v>
       </c>
       <c r="C97" s="5">
         <v>0.60430703099999761</v>
       </c>
       <c r="D97" s="5">
         <v>19.066202212617501</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>42.056712846000003</v>
       </c>
       <c r="C98" s="5">
         <v>0.19915248200000235</v>
       </c>
       <c r="D98" s="5">
         <v>5.8612349047986623</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>41.518968252000001</v>
       </c>
       <c r="C99" s="5">
         <v>-0.53774459400000296</v>
       </c>
       <c r="D99" s="5">
         <v>-14.309094829372226</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>42.053145487999998</v>
       </c>
       <c r="C100" s="5">
         <v>0.53417723599999789</v>
       </c>
       <c r="D100" s="5">
         <v>16.579770283870033</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>42.308360860999997</v>
       </c>
       <c r="C101" s="5">
         <v>0.25521537299999864</v>
       </c>
       <c r="D101" s="5">
         <v>7.5307242820529696</v>
       </c>
       <c r="E101" s="5">
         <v>7.1933782167244331</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>42.859400149999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.55103928900000199</v>
       </c>
       <c r="D102" s="5">
         <v>16.798875741136875</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>43.089726181000003</v>
       </c>
       <c r="C103" s="5">
         <v>0.23032603100000415</v>
       </c>
       <c r="D103" s="5">
         <v>6.6428517880330995</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>43.506309004000002</v>
       </c>
       <c r="C104" s="5">
         <v>0.41658282299999883</v>
       </c>
       <c r="D104" s="5">
         <v>12.238555675635631</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>43.552565719999997</v>
       </c>
       <c r="C105" s="5">
         <v>4.6256715999994924E-2</v>
       </c>
       <c r="D105" s="5">
         <v>1.2833496616245554</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>44.123658829999997</v>
       </c>
       <c r="C106" s="5">
         <v>0.57109310999999963</v>
       </c>
       <c r="D106" s="5">
         <v>16.921203676501385</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>44.294643598999997</v>
       </c>
       <c r="C107" s="5">
         <v>0.17098476900000037</v>
       </c>
       <c r="D107" s="5">
         <v>4.7505531011737823</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>45.034868707999998</v>
       </c>
       <c r="C108" s="5">
         <v>0.74022510900000071</v>
       </c>
       <c r="D108" s="5">
         <v>22.003494983059714</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>45.192059848</v>
       </c>
       <c r="C109" s="5">
         <v>0.15719114000000189</v>
       </c>
       <c r="D109" s="5">
         <v>4.2698696966351202</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>45.702999163000001</v>
       </c>
       <c r="C110" s="5">
         <v>0.51093931500000167</v>
       </c>
       <c r="D110" s="5">
         <v>14.443403636962881</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>46.134780128999999</v>
       </c>
       <c r="C111" s="5">
         <v>0.43178096599999805</v>
       </c>
       <c r="D111" s="5">
         <v>11.945091101226701</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>46.497162332000002</v>
       </c>
       <c r="C112" s="5">
         <v>0.36238220300000279</v>
       </c>
       <c r="D112" s="5">
         <v>9.8438960352408742</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>46.751305281999997</v>
       </c>
       <c r="C113" s="5">
         <v>0.25414294999999498</v>
       </c>
       <c r="D113" s="5">
         <v>6.75973778525778</v>
       </c>
       <c r="E113" s="5">
         <v>10.501339051155533</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>46.738268519000002</v>
       </c>
       <c r="C114" s="5">
         <v>-1.3036762999995233E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-0.33411141159723767</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>46.990092509</v>
       </c>
       <c r="C115" s="5">
         <v>0.25182398999999833</v>
       </c>
       <c r="D115" s="5">
         <v>6.6606357840023778</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>47.192628640000002</v>
       </c>
       <c r="C116" s="5">
         <v>0.20253613100000223</v>
       </c>
       <c r="D116" s="5">
         <v>5.2966173250996063</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>47.510701126999997</v>
       </c>
       <c r="C117" s="5">
         <v>0.31807248699999491</v>
       </c>
       <c r="D117" s="5">
         <v>8.3945018132955305</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>47.297395764000001</v>
       </c>
       <c r="C118" s="5">
         <v>-0.21330536299999636</v>
       </c>
       <c r="D118" s="5">
         <v>-5.2564896723225285</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>47.234239049999999</v>
       </c>
       <c r="C119" s="5">
         <v>-6.3156714000001557E-2</v>
       </c>
       <c r="D119" s="5">
         <v>-1.5906567865215271</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>47.133006563999999</v>
       </c>
       <c r="C120" s="5">
         <v>-0.10123248600000068</v>
       </c>
       <c r="D120" s="5">
         <v>-2.5417413237949438</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>47.226588104999998</v>
       </c>
       <c r="C121" s="5">
         <v>9.3581540999998936E-2</v>
       </c>
       <c r="D121" s="5">
         <v>2.4087644048061518</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>47.745646692000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.51905858700000351</v>
       </c>
       <c r="D122" s="5">
         <v>14.016185747153997</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>48.270748589999997</v>
       </c>
       <c r="C123" s="5">
         <v>0.52510189799999551</v>
       </c>
       <c r="D123" s="5">
         <v>14.025778850363713</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>48.515440138999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.24469154900000234</v>
       </c>
       <c r="D124" s="5">
         <v>6.2554710392542345</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>48.757311629999997</v>
       </c>
       <c r="C125" s="5">
         <v>0.24187149099999772</v>
       </c>
       <c r="D125" s="5">
         <v>6.14934294653946</v>
       </c>
       <c r="E125" s="5">
         <v>4.2908028682834276</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>49.700284603</v>
       </c>
       <c r="C126" s="5">
         <v>0.94297297300000338</v>
       </c>
       <c r="D126" s="5">
         <v>25.843123523019209</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>50.295851859000003</v>
       </c>
       <c r="C127" s="5">
         <v>0.59556725600000249</v>
       </c>
       <c r="D127" s="5">
         <v>15.366444963944126</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>51.305723512999997</v>
       </c>
       <c r="C128" s="5">
         <v>1.0098716539999941</v>
       </c>
       <c r="D128" s="5">
         <v>26.941544701985709</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>50.544001260000002</v>
       </c>
       <c r="C129" s="5">
         <v>-0.76172225299999496</v>
       </c>
       <c r="D129" s="5">
         <v>-16.430917180169512</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>51.184288443</v>
       </c>
       <c r="C130" s="5">
         <v>0.64028718299999809</v>
       </c>
       <c r="D130" s="5">
         <v>16.306666723128927</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>52.079282403000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.89499396000000075</v>
       </c>
       <c r="D131" s="5">
         <v>23.123189087526285</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>51.580163190999997</v>
       </c>
       <c r="C132" s="5">
         <v>-0.49911921200000364</v>
       </c>
       <c r="D132" s="5">
         <v>-10.913346691098514</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>51.377920332000002</v>
       </c>
       <c r="C133" s="5">
         <v>-0.20224285899999472</v>
       </c>
       <c r="D133" s="5">
         <v>-4.6049786245424773</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>50.998178230000001</v>
       </c>
       <c r="C134" s="5">
         <v>-0.37974210200000158</v>
       </c>
       <c r="D134" s="5">
         <v>-8.5175689460614823</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>50.688549524999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.3096287050000015</v>
       </c>
       <c r="D135" s="5">
         <v>-7.0472125709511335</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>50.825729252000002</v>
       </c>
       <c r="C136" s="5">
         <v>0.13717972700000303</v>
       </c>
       <c r="D136" s="5">
         <v>3.2963693620866819</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>50.972209393999997</v>
       </c>
       <c r="C137" s="5">
         <v>0.14648014199999437</v>
       </c>
       <c r="D137" s="5">
         <v>3.5137586692245648</v>
       </c>
       <c r="E137" s="5">
         <v>4.5426987049818957</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>50.195488046999998</v>
       </c>
       <c r="C138" s="5">
         <v>-0.77672134699999873</v>
       </c>
       <c r="D138" s="5">
         <v>-16.828473553292898</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>50.079030070999998</v>
       </c>
       <c r="C139" s="5">
         <v>-0.11645797599999952</v>
       </c>
       <c r="D139" s="5">
         <v>-2.7488530032548253</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>50.427427330999997</v>
       </c>
       <c r="C140" s="5">
         <v>0.34839725999999871</v>
       </c>
       <c r="D140" s="5">
         <v>8.6752980485951028</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>50.657869929999997</v>
       </c>
       <c r="C141" s="5">
         <v>0.23044259899999986</v>
       </c>
       <c r="D141" s="5">
         <v>5.6236930394906404</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>51.275142723999998</v>
       </c>
       <c r="C142" s="5">
         <v>0.61727279400000157</v>
       </c>
       <c r="D142" s="5">
         <v>15.643024104303338</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>51.951673225999997</v>
       </c>
       <c r="C143" s="5">
         <v>0.67653050199999853</v>
       </c>
       <c r="D143" s="5">
         <v>17.033970821383051</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>51.576470135999998</v>
       </c>
       <c r="C144" s="5">
         <v>-0.37520308999999941</v>
       </c>
       <c r="D144" s="5">
         <v>-8.3304886534301463</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>52.634497353</v>
       </c>
       <c r="C145" s="5">
         <v>1.0580272170000029</v>
       </c>
       <c r="D145" s="5">
         <v>27.592858487952743</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>51.882979990999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.7515173620000013</v>
       </c>
       <c r="D146" s="5">
         <v>-15.850179745158044</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>52.024819170000001</v>
       </c>
       <c r="C147" s="5">
         <v>0.14183917900000154</v>
       </c>
       <c r="D147" s="5">
         <v>3.3303739143470512</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>51.623587573999998</v>
       </c>
       <c r="C148" s="5">
         <v>-0.40123159600000236</v>
       </c>
       <c r="D148" s="5">
         <v>-8.8721261356490508</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>51.459982320000002</v>
       </c>
       <c r="C149" s="5">
         <v>-0.16360525399999659</v>
       </c>
       <c r="D149" s="5">
         <v>-3.737441109941142</v>
       </c>
       <c r="E149" s="5">
         <v>0.95693895124235873</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>51.438399111000003</v>
       </c>
       <c r="C150" s="5">
         <v>-2.1583208999999215E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-0.50214141995311712</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>51.522053513000003</v>
       </c>
       <c r="C151" s="5">
         <v>8.3654402000000516E-2</v>
       </c>
       <c r="D151" s="5">
         <v>1.9691141685986846</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>51.447944546999999</v>
       </c>
       <c r="C152" s="5">
         <v>-7.4108966000004273E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-1.712481741273375</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>51.039566889</v>
       </c>
       <c r="C153" s="5">
         <v>-0.40837765799999914</v>
       </c>
       <c r="D153" s="5">
         <v>-9.1201873416631223</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>50.975016332000003</v>
       </c>
       <c r="C154" s="5">
         <v>-6.45505569999969E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-1.5071468374257546</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>51.173741079000003</v>
       </c>
       <c r="C155" s="5">
         <v>0.19872474699999998</v>
       </c>
       <c r="D155" s="5">
         <v>4.7797905407470642</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>51.026586102000003</v>
       </c>
       <c r="C156" s="5">
         <v>-0.14715497699999958</v>
       </c>
       <c r="D156" s="5">
         <v>-3.3966585717259079</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>51.431094076000001</v>
       </c>
       <c r="C157" s="5">
         <v>0.40450797399999772</v>
       </c>
       <c r="D157" s="5">
         <v>9.9388015966519472</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>50.684764880000003</v>
       </c>
       <c r="C158" s="5">
         <v>-0.74632919599999781</v>
       </c>
       <c r="D158" s="5">
         <v>-16.088771734865361</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>50.122791792000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.56197308800000201</v>
       </c>
       <c r="D159" s="5">
         <v>-12.523016429297218</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>50.332982676</v>
       </c>
       <c r="C160" s="5">
         <v>0.2101908839999993</v>
       </c>
       <c r="D160" s="5">
         <v>5.1499256915142233</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>50.146386843000002</v>
       </c>
       <c r="C161" s="5">
         <v>-0.18659583299999838</v>
       </c>
       <c r="D161" s="5">
         <v>-4.3590776326398188</v>
       </c>
       <c r="E161" s="5">
         <v>-2.5526543496099618</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>49.950728968</v>
       </c>
       <c r="C162" s="5">
         <v>-0.19565787500000198</v>
       </c>
       <c r="D162" s="5">
         <v>-4.5829011586999151</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>49.612294892000001</v>
       </c>
       <c r="C163" s="5">
         <v>-0.33843407599999864</v>
       </c>
       <c r="D163" s="5">
         <v>-7.8341929497089957</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>49.327489716999999</v>
       </c>
       <c r="C164" s="5">
         <v>-0.28480517500000246</v>
       </c>
       <c r="D164" s="5">
         <v>-6.6753479941082823</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>49.313803393000001</v>
       </c>
       <c r="C165" s="5">
         <v>-1.3686323999998251E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-0.33244240318793805</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>49.180435340000002</v>
       </c>
       <c r="C166" s="5">
         <v>-0.1333680529999981</v>
       </c>
       <c r="D166" s="5">
         <v>-3.1975313946961292</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>49.110431226999999</v>
       </c>
       <c r="C167" s="5">
         <v>-7.0004113000003088E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-1.6947875634046539</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>49.427690298999998</v>
       </c>
       <c r="C168" s="5">
         <v>0.31725907199999881</v>
       </c>
       <c r="D168" s="5">
         <v>8.0335956993876412</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>49.686868705999998</v>
       </c>
       <c r="C169" s="5">
         <v>0.25917840700000028</v>
       </c>
       <c r="D169" s="5">
         <v>6.4769826314829304</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>49.714721633000003</v>
       </c>
       <c r="C170" s="5">
         <v>2.7852927000004968E-2</v>
       </c>
       <c r="D170" s="5">
         <v>0.67476085974460531</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>49.720001928999999</v>
       </c>
       <c r="C171" s="5">
         <v>5.2802959999951327E-3</v>
       </c>
       <c r="D171" s="5">
         <v>0.12752878388910815</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>50.119895358000001</v>
       </c>
       <c r="C172" s="5">
         <v>0.39989342900000224</v>
       </c>
       <c r="D172" s="5">
         <v>10.090089611779973</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>50.194690236</v>
       </c>
       <c r="C173" s="5">
         <v>7.4794877999998732E-2</v>
       </c>
       <c r="D173" s="5">
         <v>1.8055546099672082</v>
       </c>
       <c r="E173" s="5">
         <v>9.6324772413258763E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>50.456716835999998</v>
       </c>
       <c r="C174" s="5">
         <v>0.26202659999999867</v>
       </c>
       <c r="D174" s="5">
         <v>6.4472668927024968</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>50.358810052000003</v>
       </c>
       <c r="C175" s="5">
         <v>-9.7906783999995639E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-2.3038033107951494</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>50.482546882000001</v>
       </c>
       <c r="C176" s="5">
         <v>0.12373682999999858</v>
       </c>
       <c r="D176" s="5">
         <v>2.9886994566154623</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>50.773494829000001</v>
       </c>
       <c r="C177" s="5">
         <v>0.29094794699999937</v>
       </c>
       <c r="D177" s="5">
         <v>7.1394974726487481</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>50.704608786000001</v>
       </c>
       <c r="C178" s="5">
         <v>-6.888604299999912E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-1.6159848261212861</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>50.456421902999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.24818688300000247</v>
       </c>
       <c r="D179" s="5">
         <v>-5.7181363554301363</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>50.768100349000001</v>
       </c>
       <c r="C180" s="5">
         <v>0.31167844600000194</v>
       </c>
       <c r="D180" s="5">
         <v>7.6697153354760239</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>50.979695511999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.21159516299999837</v>
       </c>
       <c r="D181" s="5">
         <v>5.117709310372387</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>51.079069230000002</v>
       </c>
       <c r="C182" s="5">
         <v>9.9373718000002498E-2</v>
       </c>
       <c r="D182" s="5">
         <v>2.3643780461485964</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>51.303480854</v>
       </c>
       <c r="C183" s="5">
         <v>0.22441162399999826</v>
       </c>
       <c r="D183" s="5">
         <v>5.401377898965376</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>51.182996819000003</v>
       </c>
       <c r="C184" s="5">
         <v>-0.12048403499999694</v>
       </c>
       <c r="D184" s="5">
         <v>-2.7820315700242682</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>51.443633570000003</v>
       </c>
       <c r="C185" s="5">
         <v>0.26063675099999983</v>
       </c>
       <c r="D185" s="5">
         <v>6.2847866200767211</v>
       </c>
       <c r="E185" s="5">
         <v>2.4881981104532214</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>52.157698857</v>
       </c>
       <c r="C186" s="5">
         <v>0.71406528699999683</v>
       </c>
       <c r="D186" s="5">
         <v>17.988977350137759</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>52.260765501000002</v>
       </c>
       <c r="C187" s="5">
         <v>0.10306664400000187</v>
       </c>
       <c r="D187" s="5">
         <v>2.3972119652711177</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>52.487147520999997</v>
       </c>
       <c r="C188" s="5">
         <v>0.22638201999999552</v>
       </c>
       <c r="D188" s="5">
         <v>5.323783412416061</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>52.967595750000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.48044822900000383</v>
       </c>
       <c r="D189" s="5">
         <v>11.554596690432216</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>53.262085714999998</v>
       </c>
       <c r="C190" s="5">
         <v>0.2944899649999968</v>
       </c>
       <c r="D190" s="5">
         <v>6.8796212324927053</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>53.286061984</v>
       </c>
       <c r="C191" s="5">
         <v>2.3976269000002048E-2</v>
       </c>
       <c r="D191" s="5">
         <v>0.54152712344248677</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>53.926910636000002</v>
       </c>
       <c r="C192" s="5">
         <v>0.64084865200000252</v>
       </c>
       <c r="D192" s="5">
         <v>15.425824695250935</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>53.972118123999998</v>
       </c>
       <c r="C193" s="5">
         <v>4.5207487999995521E-2</v>
       </c>
       <c r="D193" s="5">
         <v>1.0106236644970901</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>54.572973672000003</v>
       </c>
       <c r="C194" s="5">
         <v>0.60085554800000551</v>
       </c>
       <c r="D194" s="5">
         <v>14.208356630019715</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>55.089014055</v>
       </c>
       <c r="C195" s="5">
         <v>0.51604038299999644</v>
       </c>
       <c r="D195" s="5">
         <v>11.956307984290792</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>55.120887762000002</v>
       </c>
       <c r="C196" s="5">
         <v>3.1873707000002582E-2</v>
       </c>
       <c r="D196" s="5">
         <v>0.69651633999134877</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>55.577328575000003</v>
       </c>
       <c r="C197" s="5">
         <v>0.45644081300000039</v>
       </c>
       <c r="D197" s="5">
         <v>10.40216002855554</v>
       </c>
       <c r="E197" s="5">
         <v>8.0353869237778994</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>55.363621991999999</v>
       </c>
       <c r="C198" s="5">
         <v>-0.213706583000004</v>
       </c>
       <c r="D198" s="5">
         <v>-4.5179085326024655</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>55.832310413000002</v>
       </c>
       <c r="C199" s="5">
         <v>0.46868842100000307</v>
       </c>
       <c r="D199" s="5">
         <v>10.645374174656897</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>56.388048994000002</v>
       </c>
       <c r="C200" s="5">
         <v>0.55573858099999995</v>
       </c>
       <c r="D200" s="5">
         <v>12.620544397286615</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>56.913183597</v>
       </c>
       <c r="C201" s="5">
         <v>0.52513460299999792</v>
       </c>
       <c r="D201" s="5">
         <v>11.766007166572944</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>57.539765791999997</v>
       </c>
       <c r="C202" s="5">
         <v>0.62658219499999745</v>
       </c>
       <c r="D202" s="5">
         <v>14.041394903296368</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>58.030602764999998</v>
       </c>
       <c r="C203" s="5">
         <v>0.4908369730000004</v>
       </c>
       <c r="D203" s="5">
         <v>10.730663321238577</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>57.840690838</v>
       </c>
       <c r="C204" s="5">
         <v>-0.18991192699999715</v>
       </c>
       <c r="D204" s="5">
         <v>-3.8572194999182519</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>58.339691305000002</v>
       </c>
       <c r="C205" s="5">
         <v>0.49900046700000189</v>
       </c>
       <c r="D205" s="5">
         <v>10.858210584659322</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>58.863237531000003</v>
       </c>
       <c r="C206" s="5">
         <v>0.52354622600000056</v>
       </c>
       <c r="D206" s="5">
         <v>11.316673200867445</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>59.181311344999997</v>
       </c>
       <c r="C207" s="5">
         <v>0.31807381399999457</v>
       </c>
       <c r="D207" s="5">
         <v>6.6805555689149365</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>59.751590161000003</v>
       </c>
       <c r="C208" s="5">
         <v>0.57027881600000541</v>
       </c>
       <c r="D208" s="5">
         <v>12.196317380583821</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>60.222944306000002</v>
       </c>
       <c r="C209" s="5">
         <v>0.47135414499999939</v>
       </c>
       <c r="D209" s="5">
         <v>9.8879829207158654</v>
       </c>
       <c r="E209" s="5">
         <v>8.3588323694451674</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>59.997837806</v>
       </c>
       <c r="C210" s="5">
         <v>-0.22510650000000254</v>
       </c>
       <c r="D210" s="5">
         <v>-4.3943887106259849</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>61.006604404999997</v>
       </c>
       <c r="C211" s="5">
         <v>1.0087665989999977</v>
       </c>
       <c r="D211" s="5">
         <v>22.150441594556234</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>61.479328086999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.47272368200000159</v>
       </c>
       <c r="D212" s="5">
         <v>9.7051743907242702</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>62.083888229999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.60456014300000049</v>
       </c>
       <c r="D213" s="5">
         <v>12.459863387636139</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>62.525222266</v>
       </c>
       <c r="C214" s="5">
         <v>0.44133403600000065</v>
       </c>
       <c r="D214" s="5">
         <v>8.8719572147515358</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>63.361063356999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.83584109099999893</v>
       </c>
       <c r="D215" s="5">
         <v>17.275300744113874</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>63.123408865999998</v>
       </c>
       <c r="C216" s="5">
         <v>-0.23765449100000069</v>
       </c>
       <c r="D216" s="5">
         <v>-4.409255686213676</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>64.379981654999995</v>
       </c>
       <c r="C217" s="5">
         <v>1.2565727889999962</v>
       </c>
       <c r="D217" s="5">
         <v>26.684900209436545</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>64.844997485999997</v>
       </c>
       <c r="C218" s="5">
         <v>0.46501583100000232</v>
       </c>
       <c r="D218" s="5">
         <v>9.0203444502558803</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>65.383060229999998</v>
       </c>
       <c r="C219" s="5">
         <v>0.5380627440000012</v>
       </c>
       <c r="D219" s="5">
         <v>10.424436453340702</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>66.089931371000006</v>
       </c>
       <c r="C220" s="5">
         <v>0.7068711410000077</v>
       </c>
       <c r="D220" s="5">
         <v>13.773386749261295</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>66.268264227000003</v>
       </c>
       <c r="C221" s="5">
         <v>0.17833285599999726</v>
       </c>
       <c r="D221" s="5">
         <v>3.2864930542147786</v>
       </c>
       <c r="E221" s="5">
         <v>10.038233750716351</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>67.438327036000004</v>
       </c>
       <c r="C222" s="5">
         <v>1.1700628090000009</v>
       </c>
       <c r="D222" s="5">
         <v>23.371349219140836</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>68.108665388000006</v>
       </c>
       <c r="C223" s="5">
         <v>0.67033835200000169</v>
       </c>
       <c r="D223" s="5">
         <v>12.602228536103244</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>68.212585309999994</v>
       </c>
       <c r="C224" s="5">
         <v>0.10391992199998867</v>
       </c>
       <c r="D224" s="5">
         <v>1.8463986393024712</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>67.930354433000005</v>
       </c>
       <c r="C225" s="5">
         <v>-0.28223087699998928</v>
       </c>
       <c r="D225" s="5">
         <v>-4.8535809952739868</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>68.014375985000001</v>
       </c>
       <c r="C226" s="5">
         <v>8.4021551999995836E-2</v>
       </c>
       <c r="D226" s="5">
         <v>1.4943923093005518</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>68.229247366999999</v>
       </c>
       <c r="C227" s="5">
         <v>0.21487138199999833</v>
       </c>
       <c r="D227" s="5">
         <v>3.8576168964694846</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>68.130048811999998</v>
       </c>
       <c r="C228" s="5">
         <v>-9.9198555000000965E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-1.7307970497636438</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>68.381746046999993</v>
       </c>
       <c r="C229" s="5">
         <v>0.25169723499999463</v>
       </c>
       <c r="D229" s="5">
         <v>4.5244349526679217</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>68.192469442000004</v>
       </c>
       <c r="C230" s="5">
         <v>-0.18927660499998922</v>
       </c>
       <c r="D230" s="5">
         <v>-3.2714263983240399</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>68.210843264000005</v>
       </c>
       <c r="C231" s="5">
         <v>1.8373822000000928E-2</v>
       </c>
       <c r="D231" s="5">
         <v>0.32380833634761963</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>67.648426706999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.56241655700000592</v>
       </c>
       <c r="D232" s="5">
         <v>-9.4577285451117206</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>66.853987610999994</v>
       </c>
       <c r="C233" s="5">
         <v>-0.79443909600000495</v>
       </c>
       <c r="D233" s="5">
         <v>-13.216853944219487</v>
       </c>
       <c r="E233" s="5">
         <v>0.88386709812349196</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>64.684426842999997</v>
       </c>
       <c r="C234" s="5">
         <v>-2.1695607679999966</v>
       </c>
       <c r="D234" s="5">
         <v>-32.691639362648537</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>63.051633738</v>
       </c>
       <c r="C235" s="5">
         <v>-1.6327931049999975</v>
       </c>
       <c r="D235" s="5">
         <v>-26.42007891122844</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>61.466282659000001</v>
       </c>
       <c r="C236" s="5">
         <v>-1.5853510789999987</v>
       </c>
       <c r="D236" s="5">
         <v>-26.330579100005945</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>60.045189080999997</v>
       </c>
       <c r="C237" s="5">
         <v>-1.4210935780000042</v>
       </c>
       <c r="D237" s="5">
         <v>-24.474220607653386</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>59.061658645999998</v>
       </c>
       <c r="C238" s="5">
         <v>-0.9835304349999987</v>
       </c>
       <c r="D238" s="5">
         <v>-17.978242707784055</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>57.994797935999998</v>
       </c>
       <c r="C239" s="5">
         <v>-1.0668607100000003</v>
       </c>
       <c r="D239" s="5">
         <v>-19.647238891635254</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>57.424626918000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.57017101799999637</v>
       </c>
       <c r="D240" s="5">
         <v>-11.180216071486637</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>56.479230086999998</v>
       </c>
       <c r="C241" s="5">
         <v>-0.9453968310000036</v>
       </c>
       <c r="D241" s="5">
         <v>-18.061685377231129</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>55.623555228999997</v>
       </c>
       <c r="C242" s="5">
         <v>-0.85567485800000043</v>
       </c>
       <c r="D242" s="5">
         <v>-16.739366620462938</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>54.526219972</v>
       </c>
       <c r="C243" s="5">
         <v>-1.0973352569999975</v>
       </c>
       <c r="D243" s="5">
         <v>-21.266461439086193</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>54.231432945000002</v>
       </c>
       <c r="C244" s="5">
         <v>-0.29478702699999815</v>
       </c>
       <c r="D244" s="5">
         <v>-6.2981289885990392</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>54.346326095999999</v>
       </c>
       <c r="C245" s="5">
         <v>0.11489315099999686</v>
       </c>
       <c r="D245" s="5">
         <v>2.5721186837734056</v>
       </c>
       <c r="E245" s="5">
         <v>-18.708923673749588</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>53.728410027999999</v>
       </c>
       <c r="C246" s="5">
         <v>-0.61791606799999954</v>
       </c>
       <c r="D246" s="5">
         <v>-12.822265050332382</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>53.229183618999997</v>
       </c>
       <c r="C247" s="5">
         <v>-0.49922640900000204</v>
       </c>
       <c r="D247" s="5">
         <v>-10.597471973997784</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>54.173582062000001</v>
       </c>
       <c r="C248" s="5">
         <v>0.94439844300000431</v>
       </c>
       <c r="D248" s="5">
         <v>23.49602248695124</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>54.423531328000003</v>
       </c>
       <c r="C249" s="5">
         <v>0.24994926600000156</v>
       </c>
       <c r="D249" s="5">
         <v>5.6793129160460198</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>54.472234589000003</v>
       </c>
       <c r="C250" s="5">
         <v>4.8703260999999998E-2</v>
       </c>
       <c r="D250" s="5">
         <v>1.0791734287961097</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>54.382854428999998</v>
       </c>
       <c r="C251" s="5">
         <v>-8.9380160000004594E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-1.9513339546379904</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>54.097807863</v>
       </c>
       <c r="C252" s="5">
         <v>-0.28504656599999834</v>
       </c>
       <c r="D252" s="5">
         <v>-6.1115827810860557</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>53.876515910999998</v>
       </c>
       <c r="C253" s="5">
         <v>-0.2212919520000014</v>
       </c>
       <c r="D253" s="5">
         <v>-4.7997627642739182</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>53.715629634999999</v>
       </c>
       <c r="C254" s="5">
         <v>-0.16088627599999938</v>
       </c>
       <c r="D254" s="5">
         <v>-3.525171977801389</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>54.260781594000001</v>
       </c>
       <c r="C255" s="5">
         <v>0.5451519590000018</v>
       </c>
       <c r="D255" s="5">
         <v>12.881947579677266</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>54.019005077000003</v>
       </c>
       <c r="C256" s="5">
         <v>-0.24177651699999814</v>
       </c>
       <c r="D256" s="5">
         <v>-5.2178773942912819</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>54.342953201999997</v>
       </c>
       <c r="C257" s="5">
         <v>0.32394812499999404</v>
       </c>
       <c r="D257" s="5">
         <v>7.438480674717618</v>
       </c>
       <c r="E257" s="5">
         <v>-6.2062962527420495E-3</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>54.279229485000002</v>
       </c>
       <c r="C258" s="5">
         <v>-6.3723716999994906E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-1.3981059447416566</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>54.331635542999997</v>
       </c>
       <c r="C259" s="5">
         <v>5.2406057999995426E-2</v>
       </c>
       <c r="D259" s="5">
         <v>1.1647602768856347</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>54.700102243000003</v>
       </c>
       <c r="C260" s="5">
         <v>0.36846670000000614</v>
       </c>
       <c r="D260" s="5">
         <v>8.4486903690713646</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>55.184103899999997</v>
       </c>
       <c r="C261" s="5">
         <v>0.4840016569999932</v>
       </c>
       <c r="D261" s="5">
         <v>11.150207892147023</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>55.347020938999997</v>
       </c>
       <c r="C262" s="5">
         <v>0.16291703899999987</v>
       </c>
       <c r="D262" s="5">
         <v>3.6007888067157046</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>55.940098630999998</v>
       </c>
       <c r="C263" s="5">
         <v>0.59307769200000138</v>
       </c>
       <c r="D263" s="5">
         <v>13.644320056938476</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>56.916640862999998</v>
       </c>
       <c r="C264" s="5">
         <v>0.9765422319999999</v>
       </c>
       <c r="D264" s="5">
         <v>23.081390992959761</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>57.518277124000001</v>
       </c>
       <c r="C265" s="5">
         <v>0.601636261000003</v>
       </c>
       <c r="D265" s="5">
         <v>13.448641051199782</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>58.228019437999997</v>
       </c>
       <c r="C266" s="5">
         <v>0.7097423139999961</v>
       </c>
       <c r="D266" s="5">
         <v>15.854736228561951</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>58.461264745000001</v>
       </c>
       <c r="C267" s="5">
         <v>0.23324530700000423</v>
       </c>
       <c r="D267" s="5">
         <v>4.9141966604036913</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>58.896476972000002</v>
       </c>
       <c r="C268" s="5">
         <v>0.43521222700000095</v>
       </c>
       <c r="D268" s="5">
         <v>9.3083472140765622</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>59.187765401999997</v>
       </c>
       <c r="C269" s="5">
         <v>0.29128842999999449</v>
       </c>
       <c r="D269" s="5">
         <v>6.0990555934544277</v>
       </c>
       <c r="E269" s="5">
         <v>8.9152537993126391</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>59.702633931000001</v>
       </c>
       <c r="C270" s="5">
         <v>0.51486852900000457</v>
       </c>
       <c r="D270" s="5">
         <v>10.952878388872289</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>60.221751118999997</v>
       </c>
       <c r="C271" s="5">
         <v>0.51911718799999562</v>
       </c>
       <c r="D271" s="5">
         <v>10.947790568796844</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>60.461636319999997</v>
       </c>
       <c r="C272" s="5">
         <v>0.23988520099999988</v>
       </c>
       <c r="D272" s="5">
         <v>4.886164242188773</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>60.565471359999997</v>
       </c>
       <c r="C273" s="5">
         <v>0.10383503999999988</v>
       </c>
       <c r="D273" s="5">
         <v>2.0804224406239191</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>61.049159398999997</v>
       </c>
       <c r="C274" s="5">
         <v>0.48368803900000046</v>
       </c>
       <c r="D274" s="5">
         <v>10.015795288768947</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>61.303488237000003</v>
       </c>
       <c r="C275" s="5">
         <v>0.25432883800000639</v>
       </c>
       <c r="D275" s="5">
         <v>5.1153120208216496</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>61.343326183999999</v>
       </c>
       <c r="C276" s="5">
         <v>3.9837946999995211E-2</v>
       </c>
       <c r="D276" s="5">
         <v>0.78261079849857307</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>61.965121205999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.62179502200000059</v>
       </c>
       <c r="D277" s="5">
         <v>12.865131760346827</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>61.742069833000002</v>
       </c>
       <c r="C278" s="5">
         <v>-0.223051372999997</v>
       </c>
       <c r="D278" s="5">
         <v>-4.2350528981242803</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>61.844424402999998</v>
       </c>
       <c r="C279" s="5">
         <v>0.1023545699999957</v>
       </c>
       <c r="D279" s="5">
         <v>2.0075710245721856</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>62.376567403000003</v>
       </c>
       <c r="C280" s="5">
         <v>0.53214300000000492</v>
       </c>
       <c r="D280" s="5">
         <v>10.828393798636405</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>62.643734324999997</v>
       </c>
       <c r="C281" s="5">
         <v>0.26716692199999414</v>
       </c>
       <c r="D281" s="5">
         <v>5.262579251513122</v>
       </c>
       <c r="E281" s="5">
         <v>5.8389920611586765</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>62.598440681</v>
       </c>
       <c r="C282" s="5">
         <v>-4.5293643999997357E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-0.86420055641307503</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>63.268696751999997</v>
       </c>
       <c r="C283" s="5">
         <v>0.67025607099999718</v>
       </c>
       <c r="D283" s="5">
         <v>13.633002653359716</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>63.907603295999998</v>
       </c>
       <c r="C284" s="5">
         <v>0.63890654400000102</v>
       </c>
       <c r="D284" s="5">
         <v>12.814183305262429</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>64.487462712999999</v>
       </c>
       <c r="C285" s="5">
         <v>0.57985941700000154</v>
       </c>
       <c r="D285" s="5">
         <v>11.448213010295859</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>64.766670271999999</v>
       </c>
       <c r="C286" s="5">
         <v>0.27920755899999961</v>
       </c>
       <c r="D286" s="5">
         <v>5.3210944442644736</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>64.943827696</v>
       </c>
       <c r="C287" s="5">
         <v>0.17715742400000067</v>
       </c>
       <c r="D287" s="5">
         <v>3.3322153051168701</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>65.196203741999994</v>
       </c>
       <c r="C288" s="5">
         <v>0.25237604599999486</v>
       </c>
       <c r="D288" s="5">
         <v>4.764252471646202</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>65.725196307999994</v>
       </c>
       <c r="C289" s="5">
         <v>0.52899256599999944</v>
       </c>
       <c r="D289" s="5">
         <v>10.183104247016139</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>66.076965689999994</v>
       </c>
       <c r="C290" s="5">
         <v>0.35176938200000052</v>
       </c>
       <c r="D290" s="5">
         <v>6.6150208166568358</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>65.698931682999998</v>
       </c>
       <c r="C291" s="5">
         <v>-0.37803400699999656</v>
       </c>
       <c r="D291" s="5">
         <v>-6.6533809987297632</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>66.071160952</v>
       </c>
       <c r="C292" s="5">
         <v>0.37222926900000175</v>
       </c>
       <c r="D292" s="5">
         <v>7.0147309347599052</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>65.497608420999995</v>
       </c>
       <c r="C293" s="5">
         <v>-0.57355253100000425</v>
       </c>
       <c r="D293" s="5">
         <v>-9.9337555869874805</v>
       </c>
       <c r="E293" s="5">
         <v>4.5557215366406778</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>66.591991391999997</v>
       </c>
       <c r="C294" s="5">
         <v>1.0943829710000017</v>
       </c>
       <c r="D294" s="5">
         <v>21.999687777356748</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>66.990053508000003</v>
       </c>
       <c r="C295" s="5">
         <v>0.39806211600000552</v>
       </c>
       <c r="D295" s="5">
         <v>7.4137471934074384</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>67.534657323999994</v>
       </c>
       <c r="C296" s="5">
         <v>0.54460381599999153</v>
       </c>
       <c r="D296" s="5">
         <v>10.203784935830672</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>68.231175768</v>
       </c>
       <c r="C297" s="5">
         <v>0.69651844400000584</v>
       </c>
       <c r="D297" s="5">
         <v>13.102929854657731</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>68.699648527999997</v>
       </c>
       <c r="C298" s="5">
         <v>0.46847275999999738</v>
       </c>
       <c r="D298" s="5">
         <v>8.5575217523933045</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>69.063957970999994</v>
       </c>
       <c r="C299" s="5">
         <v>0.36430944299999624</v>
       </c>
       <c r="D299" s="5">
         <v>6.552435540119772</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>69.538956670999994</v>
       </c>
       <c r="C300" s="5">
         <v>0.47499870000000044</v>
       </c>
       <c r="D300" s="5">
         <v>8.5726610024148933</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>69.769290945999998</v>
       </c>
       <c r="C301" s="5">
         <v>0.23033427500000414</v>
       </c>
       <c r="D301" s="5">
         <v>4.0479832222402923</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>70.403960515999998</v>
       </c>
       <c r="C302" s="5">
         <v>0.63466956999999979</v>
       </c>
       <c r="D302" s="5">
         <v>11.479080107689011</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>71.184445444999994</v>
       </c>
       <c r="C303" s="5">
         <v>0.78048492899999644</v>
       </c>
       <c r="D303" s="5">
         <v>14.14481388176192</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>71.367371582999994</v>
       </c>
       <c r="C304" s="5">
         <v>0.18292613799999913</v>
       </c>
       <c r="D304" s="5">
         <v>3.1276577865144484</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>71.690134525999994</v>
       </c>
       <c r="C305" s="5">
         <v>0.32276294300000075</v>
       </c>
       <c r="D305" s="5">
         <v>5.5641164397202791</v>
       </c>
       <c r="E305" s="5">
         <v>9.45458354020532</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>71.521043719999994</v>
       </c>
       <c r="C306" s="5">
         <v>-0.16909080599999982</v>
       </c>
       <c r="D306" s="5">
         <v>-2.793931408126904</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>70.331560523999997</v>
       </c>
       <c r="C307" s="5">
         <v>-1.1894831959999976</v>
       </c>
       <c r="D307" s="5">
         <v>-18.229449526752738</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>69.011240860000001</v>
       </c>
       <c r="C308" s="5">
         <v>-1.3203196639999959</v>
       </c>
       <c r="D308" s="5">
         <v>-20.340974051960391</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>68.556504247000007</v>
       </c>
       <c r="C309" s="5">
         <v>-0.45473661299999435</v>
       </c>
       <c r="D309" s="5">
         <v>-7.6268109271607543</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>68.212525885999995</v>
       </c>
       <c r="C310" s="5">
         <v>-0.343978361000012</v>
       </c>
       <c r="D310" s="5">
         <v>-5.8575262577156284</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>67.832726010000002</v>
       </c>
       <c r="C311" s="5">
         <v>-0.37979987599999276</v>
       </c>
       <c r="D311" s="5">
         <v>-6.4806096689850046</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>67.787934082999996</v>
       </c>
       <c r="C312" s="5">
         <v>-4.4791927000005671E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-0.78952348885535928</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>67.531155178000006</v>
       </c>
       <c r="C313" s="5">
         <v>-0.25677890499999023</v>
       </c>
       <c r="D313" s="5">
         <v>-4.4520522433587058</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>67.259248584000005</v>
       </c>
       <c r="C314" s="5">
         <v>-0.27190659400000072</v>
       </c>
       <c r="D314" s="5">
         <v>-4.7260901813913847</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>67.466280061999996</v>
       </c>
       <c r="C315" s="5">
         <v>0.20703147799999044</v>
       </c>
       <c r="D315" s="5">
         <v>3.7569135784683017</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>67.052642755999997</v>
       </c>
       <c r="C316" s="5">
         <v>-0.41363730599999826</v>
       </c>
       <c r="D316" s="5">
         <v>-7.1141380276655841</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>67.304387043999995</v>
       </c>
       <c r="C317" s="5">
         <v>0.2517442879999976</v>
       </c>
       <c r="D317" s="5">
         <v>4.5995189944374903</v>
       </c>
       <c r="E317" s="5">
         <v>-6.117644374637643</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>67.385836052000002</v>
       </c>
       <c r="C318" s="5">
         <v>8.1449008000006984E-2</v>
       </c>
       <c r="D318" s="5">
         <v>1.4618954647009907</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>67.486338106999995</v>
       </c>
       <c r="C319" s="5">
         <v>0.10050205499999265</v>
       </c>
       <c r="D319" s="5">
         <v>1.8044844660533466</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>66.865993404999998</v>
       </c>
       <c r="C320" s="5">
         <v>-0.62034470199999703</v>
       </c>
       <c r="D320" s="5">
         <v>-10.48965051223114</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>67.966129563999999</v>
       </c>
       <c r="C321" s="5">
         <v>1.1001361590000016</v>
       </c>
       <c r="D321" s="5">
         <v>21.631721872131095</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>67.229562127999998</v>
       </c>
       <c r="C322" s="5">
         <v>-0.73656743600000141</v>
       </c>
       <c r="D322" s="5">
         <v>-12.256910272295684</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>67.280775461000005</v>
       </c>
       <c r="C323" s="5">
         <v>5.1213333000006855E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.91796132942496556</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>67.515721810000002</v>
       </c>
       <c r="C324" s="5">
         <v>0.23494634899999767</v>
       </c>
       <c r="D324" s="5">
         <v>4.2718598829337262</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>67.784851888999995</v>
       </c>
       <c r="C325" s="5">
         <v>0.26913007899999286</v>
       </c>
       <c r="D325" s="5">
         <v>4.8896984088034889</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>68.119858178000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.33500628900000606</v>
       </c>
       <c r="D326" s="5">
         <v>6.094532631965488</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>67.657549947000007</v>
       </c>
       <c r="C327" s="5">
         <v>-0.46230823099999441</v>
       </c>
       <c r="D327" s="5">
         <v>-7.846808506225333</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>67.506333988999998</v>
       </c>
       <c r="C328" s="5">
         <v>-0.15121595800000875</v>
       </c>
       <c r="D328" s="5">
         <v>-2.6492989823007518</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>67.943298116999998</v>
       </c>
       <c r="C329" s="5">
         <v>0.43696412799999962</v>
       </c>
       <c r="D329" s="5">
         <v>8.050109360900116</v>
       </c>
       <c r="E329" s="5">
         <v>0.94928592482732554</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>68.704581712999996</v>
       </c>
       <c r="C330" s="5">
         <v>0.7612835959999984</v>
       </c>
       <c r="D330" s="5">
         <v>14.305967205205761</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>69.361970753999998</v>
       </c>
       <c r="C331" s="5">
         <v>0.65738904100000184</v>
       </c>
       <c r="D331" s="5">
         <v>12.105956968991771</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>70.020926520000003</v>
       </c>
       <c r="C332" s="5">
         <v>0.65895576600000538</v>
       </c>
       <c r="D332" s="5">
         <v>12.015248815391111</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>70.356173092000006</v>
       </c>
       <c r="C333" s="5">
         <v>0.33524657200000263</v>
       </c>
       <c r="D333" s="5">
         <v>5.899099584331835</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>70.820327970999998</v>
       </c>
       <c r="C334" s="5">
         <v>0.46415487899999164</v>
       </c>
       <c r="D334" s="5">
         <v>8.210324534506297</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>71.324168091000004</v>
       </c>
       <c r="C335" s="5">
         <v>0.50384012000000666</v>
       </c>
       <c r="D335" s="5">
         <v>8.8793135879187126</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>71.345854360000004</v>
       </c>
       <c r="C336" s="5">
         <v>2.1686268999999925E-2</v>
       </c>
       <c r="D336" s="5">
         <v>0.3654733932904275</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>71.329737687999994</v>
       </c>
       <c r="C337" s="5">
         <v>-1.6116672000009657E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-0.27073746887851247</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>71.467726916999993</v>
       </c>
       <c r="C338" s="5">
         <v>0.13798922899999866</v>
       </c>
       <c r="D338" s="5">
         <v>2.3462908957508688</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>71.242194162999994</v>
       </c>
       <c r="C339" s="5">
         <v>-0.22553275399999961</v>
       </c>
       <c r="D339" s="5">
         <v>-3.7218339794123478</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>71.646143215999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.40394905300000516</v>
       </c>
       <c r="D340" s="5">
         <v>7.020348802536458</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>72.081115178999994</v>
       </c>
       <c r="C341" s="5">
         <v>0.4349719629999953</v>
       </c>
       <c r="D341" s="5">
         <v>7.5335943614343925</v>
       </c>
       <c r="E341" s="5">
         <v>6.0901033312727559</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>70.866621398999996</v>
       </c>
       <c r="C342" s="5">
         <v>-1.214493779999998</v>
       </c>
       <c r="D342" s="5">
         <v>-18.446468524637528</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>71.163028678000003</v>
       </c>
       <c r="C343" s="5">
         <v>0.29640727900000741</v>
       </c>
       <c r="D343" s="5">
         <v>5.1362160767005838</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>71.694871535999994</v>
       </c>
       <c r="C344" s="5">
         <v>0.53184285799999031</v>
       </c>
       <c r="D344" s="5">
         <v>9.3462797703411926</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>71.711082985999994</v>
       </c>
       <c r="C345" s="5">
         <v>1.6211450000000127E-2</v>
       </c>
       <c r="D345" s="5">
         <v>0.27167845308171401</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>72.004057661000004</v>
       </c>
       <c r="C346" s="5">
         <v>0.29297467500001062</v>
       </c>
       <c r="D346" s="5">
         <v>5.0142600548107596</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>72.100963945999993</v>
       </c>
       <c r="C347" s="5">
         <v>9.6906284999988657E-2</v>
       </c>
       <c r="D347" s="5">
         <v>1.6270220942604219</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>71.848008652999994</v>
       </c>
       <c r="C348" s="5">
         <v>-0.25295529299999941</v>
       </c>
       <c r="D348" s="5">
         <v>-4.1297243463483841</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>72.158311604000005</v>
       </c>
       <c r="C349" s="5">
         <v>0.31030295100001126</v>
       </c>
       <c r="D349" s="5">
         <v>5.3075540281847688</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>72.318552987999993</v>
       </c>
       <c r="C350" s="5">
         <v>0.16024138399998833</v>
       </c>
       <c r="D350" s="5">
         <v>2.6976202354781043</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>72.624370373000005</v>
       </c>
       <c r="C351" s="5">
         <v>0.30581738500001165</v>
       </c>
       <c r="D351" s="5">
         <v>5.1942082144007973</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>73.056310655999994</v>
       </c>
       <c r="C352" s="5">
         <v>0.43194028299998877</v>
       </c>
       <c r="D352" s="5">
         <v>7.3752717105271204</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>72.883480747999997</v>
       </c>
       <c r="C353" s="5">
         <v>-0.17282990799999709</v>
       </c>
       <c r="D353" s="5">
         <v>-2.8022020926344204</v>
       </c>
       <c r="E353" s="5">
         <v>1.1131425575304776</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>73.574147437999997</v>
       </c>
       <c r="C354" s="5">
         <v>0.69066669000000047</v>
       </c>
       <c r="D354" s="5">
         <v>11.98338601137683</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>73.803103785999994</v>
       </c>
       <c r="C355" s="5">
         <v>0.22895634799999698</v>
       </c>
       <c r="D355" s="5">
         <v>3.798877704788417</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>73.704729553000007</v>
       </c>
       <c r="C356" s="5">
         <v>-9.8374232999987044E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-1.5878394959732089</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>73.036977875000005</v>
       </c>
       <c r="C357" s="5">
         <v>-0.6677516780000019</v>
       </c>
       <c r="D357" s="5">
         <v>-10.346086388193898</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>73.461279348000005</v>
       </c>
       <c r="C358" s="5">
         <v>0.42430147299999987</v>
       </c>
       <c r="D358" s="5">
         <v>7.1984024689062176</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>73.710206141</v>
       </c>
       <c r="C359" s="5">
         <v>0.24892679299999543</v>
       </c>
       <c r="D359" s="5">
         <v>4.1428983245827444</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>73.748892319000007</v>
       </c>
       <c r="C360" s="5">
         <v>3.8686178000006066E-2</v>
       </c>
       <c r="D360" s="5">
         <v>0.63163105766872452</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>73.668176595999995</v>
       </c>
       <c r="C361" s="5">
         <v>-8.0715723000011508E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-1.3054832132296967</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>73.755191600000003</v>
       </c>
       <c r="C362" s="5">
         <v>8.7015004000008389E-2</v>
       </c>
       <c r="D362" s="5">
         <v>1.4266544281314353</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>74.086085503000007</v>
       </c>
       <c r="C363" s="5">
         <v>0.33089390300000332</v>
       </c>
       <c r="D363" s="5">
         <v>5.5185064749626811</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>74.303656158999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.21757065599999237</v>
       </c>
       <c r="D364" s="5">
         <v>3.5815549235268973</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>74.268424162000002</v>
       </c>
       <c r="C365" s="5">
         <v>-3.5231996999996795E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.56751329782829263</v>
       </c>
       <c r="E365" s="5">
         <v>1.9002157962084043</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>74.080804638999993</v>
       </c>
       <c r="C366" s="5">
         <v>-0.18761952300000928</v>
       </c>
       <c r="D366" s="5">
         <v>-2.9897148594455802</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>74.040467692999997</v>
       </c>
       <c r="C367" s="5">
         <v>-4.0336945999996487E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-0.65144593821975239</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>73.726320092999998</v>
       </c>
       <c r="C368" s="5">
         <v>-0.31414759999999831</v>
       </c>
       <c r="D368" s="5">
         <v>-4.9743500385373789</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>70.564152839000002</v>
       </c>
       <c r="C369" s="5">
         <v>-3.1621672539999963</v>
       </c>
       <c r="D369" s="5">
         <v>-40.906611490564551</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>71.026834866000002</v>
       </c>
       <c r="C370" s="5">
         <v>0.46268202699999961</v>
       </c>
       <c r="D370" s="5">
         <v>8.1583264398194633</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>70.134012350000006</v>
       </c>
       <c r="C371" s="5">
         <v>-0.8928225159999954</v>
       </c>
       <c r="D371" s="5">
         <v>-14.083874504969728</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>68.721190088</v>
       </c>
       <c r="C372" s="5">
         <v>-1.4128222620000059</v>
       </c>
       <c r="D372" s="5">
         <v>-21.667166540103409</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>68.671280362000005</v>
       </c>
       <c r="C373" s="5">
         <v>-4.9909725999995658E-2</v>
       </c>
       <c r="D373" s="5">
         <v>-0.86804397496881291</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>68.684107620000006</v>
       </c>
       <c r="C374" s="5">
         <v>1.2827258000001507E-2</v>
       </c>
       <c r="D374" s="5">
         <v>0.22438103930551012</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>68.939851293000004</v>
       </c>
       <c r="C375" s="5">
         <v>0.25574367299999778</v>
       </c>
       <c r="D375" s="5">
         <v>4.5608215392247686</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>68.904807728999998</v>
       </c>
       <c r="C376" s="5">
         <v>-3.5043564000005745E-2</v>
       </c>
       <c r="D376" s="5">
         <v>-0.60828253503930618</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>69.237044003999998</v>
       </c>
       <c r="C377" s="5">
         <v>0.33223627499999964</v>
       </c>
       <c r="D377" s="5">
         <v>5.9419377617265567</v>
       </c>
       <c r="E377" s="5">
         <v>-6.7745885479206791</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>69.901241122000002</v>
       </c>
       <c r="C378" s="5">
         <v>0.66419711800000414</v>
       </c>
       <c r="D378" s="5">
         <v>12.138935124210782</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>69.079162045000004</v>
       </c>
       <c r="C379" s="5">
         <v>-0.82207907699999794</v>
       </c>
       <c r="D379" s="5">
         <v>-13.234697169822562</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>70.222294822999999</v>
       </c>
       <c r="C380" s="5">
         <v>1.1431327779999947</v>
       </c>
       <c r="D380" s="5">
         <v>21.76864820582589</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>70.895519512000007</v>
       </c>
       <c r="C381" s="5">
         <v>0.67322468900000842</v>
       </c>
       <c r="D381" s="5">
         <v>12.130886971288103</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>70.775467833999997</v>
       </c>
       <c r="C382" s="5">
         <v>-0.12005167800001004</v>
       </c>
       <c r="D382" s="5">
         <v>-2.0132138116049414</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>70.858032131000002</v>
       </c>
       <c r="C383" s="5">
         <v>8.2564297000004672E-2</v>
       </c>
       <c r="D383" s="5">
         <v>1.4088967325692536</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>71.502046304000004</v>
       </c>
       <c r="C384" s="5">
         <v>0.64401417300000219</v>
       </c>
       <c r="D384" s="5">
         <v>11.468615861870068</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>71.558940566000004</v>
       </c>
       <c r="C385" s="5">
         <v>5.689426200000014E-2</v>
       </c>
       <c r="D385" s="5">
         <v>0.95903123525020728</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>71.458733804000005</v>
       </c>
       <c r="C386" s="5">
         <v>-0.10020676199999912</v>
       </c>
       <c r="D386" s="5">
         <v>-1.6675245372877789</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>72.120768248000005</v>
       </c>
       <c r="C387" s="5">
         <v>0.66203444399999967</v>
       </c>
       <c r="D387" s="5">
         <v>11.701841462537811</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>72.681208627999993</v>
       </c>
       <c r="C388" s="5">
         <v>0.56044037999998864</v>
       </c>
       <c r="D388" s="5">
         <v>9.7340874489179718</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>72.856153457000005</v>
       </c>
       <c r="C389" s="5">
         <v>0.17494482900001174</v>
       </c>
       <c r="D389" s="5">
         <v>2.9269662107707095</v>
       </c>
       <c r="E389" s="5">
         <v>5.2271287791993526</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>72.606494205000004</v>
       </c>
       <c r="C390" s="5">
         <v>-0.24965925200000072</v>
       </c>
       <c r="D390" s="5">
         <v>-4.0354681372695378</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>73.215162152999994</v>
       </c>
       <c r="C391" s="5">
         <v>0.60866794799999013</v>
       </c>
       <c r="D391" s="5">
         <v>10.536760824972479</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>73.453966515000005</v>
       </c>
       <c r="C392" s="5">
         <v>0.23880436200001043</v>
       </c>
       <c r="D392" s="5">
         <v>3.9849983378403619</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>74.223292248000007</v>
       </c>
       <c r="C393" s="5">
         <v>0.76932573300000229</v>
       </c>
       <c r="D393" s="5">
         <v>13.318165737573494</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>74.602103964999998</v>
       </c>
       <c r="C394" s="5">
         <v>0.37881171699999072</v>
       </c>
       <c r="D394" s="5">
         <v>6.2992846519587475</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>74.861104284000007</v>
       </c>
       <c r="C395" s="5">
         <v>0.25900031900000897</v>
       </c>
       <c r="D395" s="5">
         <v>4.2465857051874112</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>75.095404614000003</v>
       </c>
       <c r="C396" s="5">
         <v>0.23430032999999639</v>
       </c>
       <c r="D396" s="5">
         <v>3.8210912959506071</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>75.654060772999998</v>
       </c>
       <c r="C397" s="5">
         <v>0.55865615899999455</v>
       </c>
       <c r="D397" s="5">
         <v>9.3016173673096993</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>76.532160422000004</v>
       </c>
       <c r="C398" s="5">
         <v>0.87809964900000637</v>
       </c>
       <c r="D398" s="5">
         <v>14.852578660078407</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>76.051366861000005</v>
       </c>
       <c r="C399" s="5">
         <v>-0.4807935609999987</v>
       </c>
       <c r="D399" s="5">
         <v>-7.2835895124265253</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>76.365566028999993</v>
       </c>
       <c r="C400" s="5">
         <v>0.31419916799998759</v>
       </c>
       <c r="D400" s="5">
         <v>5.0719068552869118</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>76.38997286</v>
       </c>
       <c r="C401" s="5">
         <v>2.4406831000007401E-2</v>
       </c>
       <c r="D401" s="5">
         <v>0.38420111631209952</v>
       </c>
       <c r="E401" s="5">
         <v>4.8504062255848801</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>77.593805145000005</v>
       </c>
       <c r="C402" s="5">
         <v>1.2038322850000043</v>
       </c>
       <c r="D402" s="5">
         <v>20.639167012350757</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>77.649550364999996</v>
       </c>
       <c r="C403" s="5">
         <v>5.5745219999991491E-2</v>
       </c>
       <c r="D403" s="5">
         <v>0.86552295219823883</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>78.159619804000002</v>
       </c>
       <c r="C404" s="5">
         <v>0.51006943900000579</v>
       </c>
       <c r="D404" s="5">
         <v>8.1737573006088518</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>78.558452966000004</v>
       </c>
       <c r="C405" s="5">
         <v>0.39883316200000252</v>
       </c>
       <c r="D405" s="5">
         <v>6.2981756413468037</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>79.109803775000003</v>
       </c>
       <c r="C406" s="5">
         <v>0.55135080899999878</v>
       </c>
       <c r="D406" s="5">
         <v>8.7548462174035215</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>79.939961358000005</v>
       </c>
       <c r="C407" s="5">
         <v>0.83015758300000186</v>
       </c>
       <c r="D407" s="5">
         <v>13.345301094074458</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>80.424332417000002</v>
       </c>
       <c r="C408" s="5">
         <v>0.48437105899999722</v>
       </c>
       <c r="D408" s="5">
         <v>7.5182946682293972</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>80.850326081999995</v>
       </c>
       <c r="C409" s="5">
         <v>0.42599366499999292</v>
       </c>
       <c r="D409" s="5">
         <v>6.5446714491643299</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>81.602368608999996</v>
       </c>
       <c r="C410" s="5">
         <v>0.7520425270000004</v>
       </c>
       <c r="D410" s="5">
         <v>11.751115905587461</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>82.404227360999997</v>
       </c>
       <c r="C411" s="5">
         <v>0.80185875200000112</v>
       </c>
       <c r="D411" s="5">
         <v>12.450326829114932</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>82.751328454000003</v>
       </c>
       <c r="C412" s="5">
         <v>0.34710109300000624</v>
       </c>
       <c r="D412" s="5">
         <v>5.1733708158691716</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>83.553641654000003</v>
       </c>
       <c r="C413" s="5">
         <v>0.80231320000000039</v>
       </c>
       <c r="D413" s="5">
         <v>12.275475929368218</v>
       </c>
       <c r="E413" s="5">
         <v>9.3777606219717757</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>83.626311478000005</v>
       </c>
       <c r="C414" s="5">
         <v>7.2669824000001881E-2</v>
       </c>
       <c r="D414" s="5">
         <v>1.0486933128113218</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>84.463799748</v>
       </c>
       <c r="C415" s="5">
         <v>0.83748826999999437</v>
       </c>
       <c r="D415" s="5">
         <v>12.702118503977111</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>85.058166514999996</v>
       </c>
       <c r="C416" s="5">
         <v>0.5943667669999968</v>
       </c>
       <c r="D416" s="5">
         <v>8.7789402800416028</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>84.914555798999999</v>
       </c>
       <c r="C417" s="5">
         <v>-0.14361071599999775</v>
       </c>
       <c r="D417" s="5">
         <v>-2.0073502369673091</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>85.038704856999999</v>
       </c>
       <c r="C418" s="5">
         <v>0.12414905800000042</v>
       </c>
       <c r="D418" s="5">
         <v>1.7686332247620395</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>85.207115078000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.16841022100000202</v>
       </c>
       <c r="D419" s="5">
         <v>2.4025305326741631</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>85.660743646</v>
       </c>
       <c r="C420" s="5">
         <v>0.45362856799999918</v>
       </c>
       <c r="D420" s="5">
         <v>6.5790262350680306</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>85.766238658999995</v>
       </c>
       <c r="C421" s="5">
         <v>0.1054950129999952</v>
       </c>
       <c r="D421" s="5">
         <v>1.4879047730448569</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>86.196016447999995</v>
       </c>
       <c r="C422" s="5">
         <v>0.42977778899999919</v>
       </c>
       <c r="D422" s="5">
         <v>6.1817732678431714</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>86.145711026000001</v>
       </c>
       <c r="C423" s="5">
         <v>-5.0305421999993882E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-0.69809621644653097</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>86.308469767999995</v>
       </c>
       <c r="C424" s="5">
         <v>0.16275874199999407</v>
       </c>
       <c r="D424" s="5">
         <v>2.2909193082222057</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>86.19089683</v>
       </c>
       <c r="C425" s="5">
         <v>-0.11757293799999502</v>
       </c>
       <c r="D425" s="5">
         <v>-1.6224970455140042</v>
       </c>
       <c r="E425" s="5">
         <v>3.1563617381526132</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>85.739183213000004</v>
       </c>
       <c r="C426" s="5">
         <v>-0.45171361699999579</v>
       </c>
       <c r="D426" s="5">
         <v>-6.1108715904764743</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>86.756613814999994</v>
       </c>
       <c r="C427" s="5">
         <v>1.0174306019999904</v>
       </c>
       <c r="D427" s="5">
         <v>15.207037837880133</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>87.188809278999997</v>
       </c>
       <c r="C428" s="5">
         <v>0.43219546400000297</v>
       </c>
       <c r="D428" s="5">
         <v>6.144585655480328</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>87.296034032999998</v>
       </c>
       <c r="C429" s="5">
         <v>0.10722475400000064</v>
       </c>
       <c r="D429" s="5">
         <v>1.4857823166586348</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>87.596685734999994</v>
       </c>
       <c r="C430" s="5">
         <v>0.30065170199999613</v>
       </c>
       <c r="D430" s="5">
         <v>4.2120485947721109</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>87.288389065999993</v>
       </c>
       <c r="C431" s="5">
         <v>-0.30829666900000063</v>
       </c>
       <c r="D431" s="5">
         <v>-4.142599901672428</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>86.989527702000004</v>
       </c>
       <c r="C432" s="5">
         <v>-0.29886136399998975</v>
       </c>
       <c r="D432" s="5">
         <v>-4.0321130398296763</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>87.284718866999995</v>
       </c>
       <c r="C433" s="5">
         <v>0.29519116499999143</v>
       </c>
       <c r="D433" s="5">
         <v>4.1489592521040564</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>87.187457115000001</v>
       </c>
       <c r="C434" s="5">
         <v>-9.7261751999994317E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-1.3290006703308044</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>88.283499965999994</v>
       </c>
       <c r="C435" s="5">
         <v>1.0960428509999929</v>
       </c>
       <c r="D435" s="5">
         <v>16.173312087190773</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>88.620007774000001</v>
       </c>
       <c r="C436" s="5">
         <v>0.33650780800000746</v>
       </c>
       <c r="D436" s="5">
         <v>4.6711265161855753</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>89.378117133000003</v>
       </c>
       <c r="C437" s="5">
         <v>0.75810935900000231</v>
       </c>
       <c r="D437" s="5">
         <v>10.762566868127777</v>
       </c>
       <c r="E437" s="5">
         <v>3.6978618627050208</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>90.388595765000005</v>
       </c>
       <c r="C438" s="5">
         <v>1.0104786320000017</v>
       </c>
       <c r="D438" s="5">
         <v>14.443005870265946</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>90.570319803000004</v>
       </c>
       <c r="C439" s="5">
         <v>0.1817240379999987</v>
       </c>
       <c r="D439" s="5">
         <v>2.4394272073574808</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>91.430989898000007</v>
+        <v>91.172777467000003</v>
       </c>
       <c r="C440" s="5">
-        <v>0.86067009500000324</v>
+        <v>0.60245766399999923</v>
       </c>
       <c r="D440" s="5">
-        <v>12.018627325454446</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2807881365704503</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>90.844803819999996</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.32797364700000742</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-4.2323404927871122</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>