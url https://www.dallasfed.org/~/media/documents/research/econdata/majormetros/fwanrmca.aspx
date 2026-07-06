--- v5 (2026-05-27)
+++ v6 (2026-07-06)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{ADF53B6E-BB12-4CEE-A575-F070E8F04C4C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DF00D446-27FB-4CEA-AEA6-104519C6A8B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{99434593-3531-41EE-84A5-5965D92D7FD0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E1D67D15-0C53-4D29-87BC-0E72202CCB48}"/>
   </bookViews>
   <sheets>
     <sheet name="fwanrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4577FA71-8C9D-469D-A0B5-E70233E6DABD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{859FD922-17D7-480D-8FC1-2835B8EF1036}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>28.946539537</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>28.843669445</v>
       </c>
       <c r="C7" s="5">
         <v>-0.10287009199999986</v>
       </c>
       <c r="D7" s="5">
         <v>-4.1821801134187648</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>28.214895585000001</v>
       </c>
       <c r="C8" s="5">
         <v>-0.62877385999999902</v>
       </c>
       <c r="D8" s="5">
         <v>-23.239949583378394</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>28.108680208999999</v>
       </c>
       <c r="C9" s="5">
         <v>-0.10621537600000153</v>
       </c>
       <c r="D9" s="5">
         <v>-4.425048532033049</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>28.350687747999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.24200753899999938</v>
       </c>
       <c r="D10" s="5">
         <v>10.835205201908394</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>28.938194648</v>
       </c>
       <c r="C11" s="5">
         <v>0.58750690000000105</v>
       </c>
       <c r="D11" s="5">
         <v>27.906913010210708</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>28.131867804999999</v>
       </c>
       <c r="C12" s="5">
         <v>-0.80632684300000079</v>
       </c>
       <c r="D12" s="5">
         <v>-28.759720771111663</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>28.076409100999999</v>
       </c>
       <c r="C13" s="5">
         <v>-5.5458703999999415E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-2.3401782447113995</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>28.137271097999999</v>
       </c>
       <c r="C14" s="5">
         <v>6.0861996999999946E-2</v>
       </c>
       <c r="D14" s="5">
         <v>2.6325115635775109</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>28.157975394000001</v>
       </c>
       <c r="C15" s="5">
         <v>2.0704296000001676E-2</v>
       </c>
       <c r="D15" s="5">
         <v>0.88658037728153172</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>28.299203477999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.14122808399999798</v>
       </c>
       <c r="D16" s="5">
         <v>6.1875109930874528</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>28.392651926999999</v>
       </c>
       <c r="C17" s="5">
         <v>9.3448449000000267E-2</v>
       </c>
       <c r="D17" s="5">
         <v>4.0353560609579731</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>28.247973737999999</v>
+        <v>28.247973738999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.1446781890000004</v>
+        <v>-0.14467818800000032</v>
       </c>
       <c r="D18" s="5">
-        <v>-5.9462514005209073</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-5.9462513605660021</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>28.142357538999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.10561619899999997</v>
+        <v>-0.10561620000000005</v>
       </c>
       <c r="D19" s="5">
-        <v>-4.3955502902477184</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-4.3955503308614201</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>28.200548960999999</v>
       </c>
       <c r="C20" s="5">
         <v>5.8191422000000159E-2</v>
       </c>
       <c r="D20" s="5">
         <v>2.5097170141641145</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>28.209962737000001</v>
       </c>
       <c r="C21" s="5">
         <v>9.4137760000023718E-3</v>
       </c>
       <c r="D21" s="5">
         <v>0.40131468951609683</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>27.972676689</v>
       </c>
       <c r="C22" s="5">
         <v>-0.23728604800000141</v>
       </c>
       <c r="D22" s="5">
         <v>-9.6395970236713868</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>27.638328391000002</v>
       </c>
       <c r="C23" s="5">
         <v>-0.33434829799999832</v>
       </c>
       <c r="D23" s="5">
         <v>-13.43686763594234</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>27.434139300999998</v>
       </c>
       <c r="C24" s="5">
         <v>-0.2041890900000034</v>
       </c>
       <c r="D24" s="5">
         <v>-8.5139658381596988</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>27.075385884999999</v>
       </c>
       <c r="C25" s="5">
         <v>-0.35875341599999899</v>
       </c>
       <c r="D25" s="5">
         <v>-14.611421030672956</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>27.036801363999999</v>
       </c>
       <c r="C26" s="5">
         <v>-3.8584521000000649E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-1.6967527867437049</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>26.651341415000001</v>
       </c>
       <c r="C27" s="5">
         <v>-0.38545994899999769</v>
       </c>
       <c r="D27" s="5">
         <v>-15.828483912000701</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>26.703176718999998</v>
       </c>
       <c r="C28" s="5">
         <v>5.1835303999997251E-2</v>
       </c>
       <c r="D28" s="5">
         <v>2.3590590210137652</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>26.688354806</v>
       </c>
       <c r="C29" s="5">
         <v>-1.4821912999998688E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-0.66404448479616685</v>
       </c>
       <c r="E29" s="5">
         <v>-6.0025992830183617</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>26.448039906000002</v>
       </c>
       <c r="C30" s="5">
         <v>-0.24031489999999778</v>
       </c>
       <c r="D30" s="5">
         <v>-10.285990645780663</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>26.442239057999998</v>
+        <v>26.442239056999998</v>
       </c>
       <c r="C31" s="5">
-        <v>-5.8008480000033558E-3</v>
+        <v>-5.8008490000034385E-3</v>
       </c>
       <c r="D31" s="5">
-        <v>-0.26287870790326906</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-0.26287875316589604</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>26.674858777000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.23261971900000233</v>
+        <v>0.23261972000000242</v>
       </c>
       <c r="D32" s="5">
-        <v>11.082800189323127</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>11.082800239734446</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>26.907723252</v>
+        <v>26.907723251</v>
       </c>
       <c r="C33" s="5">
-        <v>0.23286447499999952</v>
+        <v>0.23286447399999943</v>
       </c>
       <c r="D33" s="5">
-        <v>10.993585579739662</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>10.993585530240036</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>27.111305777999998</v>
       </c>
       <c r="C34" s="5">
-        <v>0.20358252599999815</v>
+        <v>0.20358252699999824</v>
       </c>
       <c r="D34" s="5">
-        <v>9.4666419941620958</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>9.4666420429806664</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>26.736249729000001</v>
       </c>
       <c r="C35" s="5">
         <v>-0.37505604899999767</v>
       </c>
       <c r="D35" s="5">
         <v>-15.39410076268528</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>27.522098332999999</v>
       </c>
       <c r="C36" s="5">
         <v>0.78584860399999812</v>
       </c>
       <c r="D36" s="5">
         <v>41.570458111372766</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>27.878364186999999</v>
       </c>
       <c r="C37" s="5">
         <v>0.3562658540000001</v>
       </c>
       <c r="D37" s="5">
         <v>16.688737110018657</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>27.747683330000001</v>
       </c>
       <c r="C38" s="5">
         <v>-0.13068085699999799</v>
       </c>
       <c r="D38" s="5">
         <v>-5.4822645713862528</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>27.924052237000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.17636890700000052</v>
       </c>
       <c r="D39" s="5">
         <v>7.8997770756768171</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>27.820168403</v>
       </c>
       <c r="C40" s="5">
         <v>-0.10388383400000123</v>
       </c>
       <c r="D40" s="5">
         <v>-4.3740519924474803</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>27.900509934999999</v>
       </c>
       <c r="C41" s="5">
         <v>8.0341531999998494E-2</v>
       </c>
       <c r="D41" s="5">
         <v>3.5210423101718957</v>
       </c>
       <c r="E41" s="5">
         <v>4.5418877926768575</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>28.549289403</v>
       </c>
       <c r="C42" s="5">
         <v>0.64877946800000075</v>
       </c>
       <c r="D42" s="5">
         <v>31.764356594496835</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>28.530070843000001</v>
+        <v>28.530070842000001</v>
       </c>
       <c r="C43" s="5">
-        <v>-1.9218559999998774E-2</v>
+        <v>-1.9218560999998857E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-0.80482131332541007</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-0.80482135504784669</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>28.767565545</v>
       </c>
       <c r="C44" s="5">
-        <v>0.23749470199999934</v>
+        <v>0.23749470299999942</v>
       </c>
       <c r="D44" s="5">
-        <v>10.459515678831611</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>10.459515725291691</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>27.919196597999999</v>
+        <v>27.919196596999999</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.84836894700000087</v>
+        <v>-0.84836894800000096</v>
       </c>
       <c r="D45" s="5">
-        <v>-30.177134631123447</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-30.177134661134087</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>28.521832809999999</v>
+        <v>28.521832808999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.60263621200000017</v>
       </c>
       <c r="D46" s="5">
-        <v>29.209413425300124</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>29.20941342647323</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>28.916401506</v>
       </c>
       <c r="C47" s="5">
-        <v>0.39456869600000033</v>
+        <v>0.39456869700000041</v>
       </c>
       <c r="D47" s="5">
-        <v>17.923890364660554</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>17.923890414274556</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>29.305082943999999</v>
+        <v>29.305082944999999</v>
       </c>
       <c r="C48" s="5">
-        <v>0.38868143799999899</v>
+        <v>0.38868143899999907</v>
       </c>
       <c r="D48" s="5">
-        <v>17.377404856378842</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>17.377404904443019</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>29.551954631000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.24687168700000228</v>
+        <v>0.2468716860000022</v>
       </c>
       <c r="D49" s="5">
-        <v>10.590819709522826</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>10.590819664237362</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>29.579357140999999</v>
+        <v>29.579357141999999</v>
       </c>
       <c r="C50" s="5">
-        <v>2.7402509999998159E-2</v>
+        <v>2.7402510999998242E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>1.118411080079551</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>1.1184111211021142</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>30.811821435999999</v>
       </c>
       <c r="C51" s="5">
-        <v>1.2324642949999998</v>
+        <v>1.2324642939999997</v>
       </c>
       <c r="D51" s="5">
-        <v>63.208846335596355</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>63.208846269384743</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>30.968405136000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.15658370000000232</v>
       </c>
       <c r="D52" s="5">
         <v>6.2716958043265381</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>31.131573871000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.16316873499999929</v>
       </c>
       <c r="D53" s="5">
         <v>6.5091325485310048</v>
       </c>
       <c r="E53" s="5">
         <v>11.580662660028196</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>30.334097265</v>
+        <v>30.334097267000001</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.79747660600000003</v>
+        <v>-0.79747660399999987</v>
       </c>
       <c r="D54" s="5">
-        <v>-26.758037361198859</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-26.758037303250703</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>30.086524382</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.24757288300000013</v>
+        <v>-0.2475728850000003</v>
       </c>
       <c r="D55" s="5">
-        <v>-9.3659582170793279</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-9.3659582887879118</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>30.858016511999999</v>
+        <v>30.858016509999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.77149212999999861</v>
+        <v>0.77149212799999844</v>
       </c>
       <c r="D56" s="5">
-        <v>35.503913345192537</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>35.503913239803417</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>31.153018818</v>
+        <v>31.153018814999999</v>
       </c>
       <c r="C57" s="5">
-        <v>0.29500230600000066</v>
+        <v>0.29500230500000058</v>
       </c>
       <c r="D57" s="5">
-        <v>12.094825191552738</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>12.094825149200016</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>31.239535806999999</v>
+        <v>31.239535805999999</v>
       </c>
       <c r="C58" s="5">
-        <v>8.6516988999999711E-2</v>
+        <v>8.6516990999999877E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>3.3839722859188015</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>3.3839723656751364</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>31.396189230000001</v>
+        <v>31.396189232000001</v>
       </c>
       <c r="C59" s="5">
-        <v>0.15665342300000162</v>
+        <v>0.15665342600000187</v>
       </c>
       <c r="D59" s="5">
-        <v>6.1862763831094902</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>6.186276505069932</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>31.455310485999998</v>
+        <v>31.455310484999998</v>
       </c>
       <c r="C60" s="5">
-        <v>5.9121255999997402E-2</v>
+        <v>5.9121252999997154E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>2.2832361363122278</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>2.2832360191042511</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>31.817541912999999</v>
+        <v>31.817541919</v>
       </c>
       <c r="C61" s="5">
-        <v>0.3622314270000011</v>
+        <v>0.36223143400000168</v>
       </c>
       <c r="D61" s="5">
-        <v>14.728623366285532</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>14.728623669673624</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>32.101836831999996</v>
       </c>
       <c r="C62" s="5">
-        <v>0.28429491899999704</v>
+        <v>0.28429491299999654</v>
       </c>
       <c r="D62" s="5">
-        <v>11.265134474814031</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>11.265134223031769</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>32.111235823000001</v>
       </c>
       <c r="C63" s="5">
         <v>9.3989910000047416E-3</v>
       </c>
       <c r="D63" s="5">
         <v>0.35191037615613929</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>32.327693173999997</v>
+        <v>32.327693175</v>
       </c>
       <c r="C64" s="5">
-        <v>0.21645735099999541</v>
+        <v>0.21645735199999905</v>
       </c>
       <c r="D64" s="5">
-        <v>8.395772812367186</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>8.3957728526038657</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>32.773344700999999</v>
       </c>
       <c r="C65" s="5">
-        <v>0.44565152700000255</v>
+        <v>0.44565152599999891</v>
       </c>
       <c r="D65" s="5">
-        <v>17.856245926476831</v>
+        <v>17.856245882728537</v>
       </c>
       <c r="E65" s="5">
         <v>5.2736518776821617</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>33.033805104999999</v>
+        <v>33.033805106000003</v>
       </c>
       <c r="C66" s="5">
-        <v>0.26046040399999981</v>
+        <v>0.26046040500000345</v>
       </c>
       <c r="D66" s="5">
-        <v>9.9648880881165312</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>9.9648881280629773</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>33.338891295000003</v>
+        <v>33.338891291000003</v>
       </c>
       <c r="C67" s="5">
-        <v>0.30508619000000436</v>
+        <v>0.3050861850000004</v>
       </c>
       <c r="D67" s="5">
-        <v>11.663338945309377</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>11.663338743977491</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>33.358331561</v>
+        <v>33.358331554999999</v>
       </c>
       <c r="C68" s="5">
-        <v>1.9440265999996598E-2</v>
+        <v>1.9440263999996432E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>0.70198139075983157</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>0.70198131839318556</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>33.612177269999997</v>
+        <v>33.612177262000003</v>
       </c>
       <c r="C69" s="5">
-        <v>0.25384570899999659</v>
+        <v>0.25384570700000353</v>
       </c>
       <c r="D69" s="5">
-        <v>9.5236458478210384</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>9.5236457714038991</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>33.715304269999997</v>
+        <v>33.715304267999997</v>
       </c>
       <c r="C70" s="5">
-        <v>0.10312700000000063</v>
+        <v>0.10312700599999403</v>
       </c>
       <c r="D70" s="5">
-        <v>3.7445417614714094</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>3.7445419839270189</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>33.878161397</v>
+        <v>33.878161403</v>
       </c>
       <c r="C71" s="5">
-        <v>0.16285712700000232</v>
+        <v>0.16285713500000298</v>
       </c>
       <c r="D71" s="5">
-        <v>5.952934955563971</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>5.9529352561636939</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>33.980289089000003</v>
+        <v>33.980289092</v>
       </c>
       <c r="C72" s="5">
-        <v>0.10212769200000338</v>
+        <v>0.10212768899999958</v>
       </c>
       <c r="D72" s="5">
-        <v>3.678054641862194</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>3.6780545313594981</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>33.962021600999996</v>
+        <v>33.962021620000002</v>
       </c>
       <c r="C73" s="5">
-        <v>-1.8267488000006438E-2</v>
+        <v>-1.8267471999998008E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>-0.64320485024432772</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>-0.64320428848624323</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>34.407768812</v>
+        <v>34.407768818999998</v>
       </c>
       <c r="C74" s="5">
-        <v>0.44574721100000403</v>
+        <v>0.44574719899999593</v>
       </c>
       <c r="D74" s="5">
-        <v>16.938018798410859</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>16.938018298842827</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>35.146032468999998</v>
+        <v>35.146032474999998</v>
       </c>
       <c r="C75" s="5">
-        <v>0.73826365699999741</v>
+        <v>0.73826365600000088</v>
       </c>
       <c r="D75" s="5">
-        <v>29.014205694129537</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>29.014205643464152</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>35.409391956999997</v>
       </c>
       <c r="C76" s="5">
-        <v>0.26335948799999898</v>
+        <v>0.26335948199999848</v>
       </c>
       <c r="D76" s="5">
-        <v>9.3719510736355538</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>9.371950849576649</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>35.814455770999999</v>
+        <v>35.814455762000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.4050638140000018</v>
+        <v>0.40506380500000461</v>
       </c>
       <c r="D77" s="5">
-        <v>14.624813670667747</v>
+        <v>14.624813325011864</v>
       </c>
       <c r="E77" s="5">
-        <v>9.2792209575948803</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>9.2792209301335369</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>36.651162659000001</v>
+        <v>36.651162644999999</v>
       </c>
       <c r="C78" s="5">
-        <v>0.83670688800000192</v>
+        <v>0.83670688299999796</v>
       </c>
       <c r="D78" s="5">
-        <v>31.932805914302541</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>31.93280570740351</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>36.707083306999998</v>
+        <v>36.707083281999999</v>
       </c>
       <c r="C79" s="5">
-        <v>5.5920647999997186E-2</v>
+        <v>5.5920636999999829E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>1.8463471821875244</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>1.8463468166557639</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>37.144567365999997</v>
+        <v>37.144567340999998</v>
       </c>
       <c r="C80" s="5">
         <v>0.43748405899999909</v>
       </c>
       <c r="D80" s="5">
-        <v>15.277652208151448</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>15.277652219247795</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>37.759631075999998</v>
+        <v>37.759631063999997</v>
       </c>
       <c r="C81" s="5">
-        <v>0.61506371000000115</v>
+        <v>0.61506372299999867</v>
       </c>
       <c r="D81" s="5">
-        <v>21.783725956618017</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>21.783726475776621</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>38.390626148999999</v>
+        <v>38.390626163</v>
       </c>
       <c r="C82" s="5">
-        <v>0.63099507300000113</v>
+        <v>0.63099509900000328</v>
       </c>
       <c r="D82" s="5">
-        <v>22.002698472795768</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>22.002699471956966</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>38.563004034999999</v>
+        <v>38.563004071000002</v>
       </c>
       <c r="C83" s="5">
-        <v>0.17237788599999959</v>
+        <v>0.17237790800000141</v>
       </c>
       <c r="D83" s="5">
-        <v>5.5231988502610463</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>5.523199570602344</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>38.474685653999998</v>
+        <v>38.474685682</v>
       </c>
       <c r="C84" s="5">
-        <v>-8.8318381000000556E-2</v>
+        <v>-8.8318389000001218E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>-2.7139279554421525</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-2.713928195683557</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>38.824209713000002</v>
+        <v>38.824209758999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.34952405900000372</v>
+        <v>0.3495240769999981</v>
       </c>
       <c r="D85" s="5">
-        <v>11.462948584158973</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>11.462949195523819</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>38.585393052000001</v>
+        <v>38.585393070000002</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.23881666100000132</v>
+        <v>-0.23881668899999653</v>
       </c>
       <c r="D86" s="5">
-        <v>-7.136798422977753</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-7.1367992234545703</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>38.772654365999998</v>
+        <v>38.772654369999998</v>
       </c>
       <c r="C87" s="5">
-        <v>0.18726131399999701</v>
+        <v>0.18726129999999586</v>
       </c>
       <c r="D87" s="5">
-        <v>5.9817927774374891</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>5.9817923153583141</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>39.190157257000003</v>
+        <v>39.190157235999997</v>
       </c>
       <c r="C88" s="5">
-        <v>0.41750289100000515</v>
+        <v>0.41750286599999953</v>
       </c>
       <c r="D88" s="5">
-        <v>13.714977392216653</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>13.714976520230504</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>39.469192561</v>
+        <v>39.469192524</v>
       </c>
       <c r="C89" s="5">
-        <v>0.2790353039999971</v>
+        <v>0.27903528800000288</v>
       </c>
       <c r="D89" s="5">
-        <v>8.8866983119541665</v>
+        <v>8.8866977872189779</v>
       </c>
       <c r="E89" s="5">
-        <v>10.204641425709848</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>10.204641350093514</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>39.691252042000002</v>
+        <v>39.691251972000003</v>
       </c>
       <c r="C90" s="5">
-        <v>0.22205948100000228</v>
+        <v>0.2220594480000031</v>
       </c>
       <c r="D90" s="5">
-        <v>6.9642577215975887</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>6.9642566611460843</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>40.127181532999998</v>
+        <v>40.127181456000002</v>
       </c>
       <c r="C91" s="5">
-        <v>0.43592949099999601</v>
+        <v>0.43592948399999898</v>
       </c>
       <c r="D91" s="5">
-        <v>14.005629053332424</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>14.00562884089096</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>40.726518212999999</v>
+        <v>40.726518136000003</v>
       </c>
       <c r="C92" s="5">
         <v>0.5993366800000004</v>
       </c>
       <c r="D92" s="5">
-        <v>19.471279830018151</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>19.471279870502634</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>39.605724596000002</v>
+        <v>39.605724612000003</v>
       </c>
       <c r="C93" s="5">
-        <v>-1.1207936169999968</v>
+        <v>-1.1207935239999998</v>
       </c>
       <c r="D93" s="5">
-        <v>-28.456832791875218</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-28.456830821883749</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>40.146457761000001</v>
+        <v>40.146457835</v>
       </c>
       <c r="C94" s="5">
-        <v>0.54073316499999891</v>
+        <v>0.5407332229999966</v>
       </c>
       <c r="D94" s="5">
-        <v>17.671483373858422</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>17.671485406189458</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>40.038304478000001</v>
+        <v>40.038304672999999</v>
       </c>
       <c r="C95" s="5">
-        <v>-0.10815328300000004</v>
+        <v>-0.10815316200000069</v>
       </c>
       <c r="D95" s="5">
-        <v>-3.1852901786317167</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>-3.1852866618352849</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>41.253253333000004</v>
+        <v>41.253253426999997</v>
       </c>
       <c r="C96" s="5">
-        <v>1.2149488550000029</v>
+        <v>1.2149487539999981</v>
       </c>
       <c r="D96" s="5">
-        <v>43.149656509785508</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>43.149652057725653</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>41.857560364000001</v>
+        <v>41.857560415999998</v>
       </c>
       <c r="C97" s="5">
-        <v>0.60430703099999761</v>
+        <v>0.60430698900000124</v>
       </c>
       <c r="D97" s="5">
-        <v>19.066202212617501</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>19.06620073195846</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>42.056712846000003</v>
+        <v>42.056712822999998</v>
       </c>
       <c r="C98" s="5">
-        <v>0.19915248200000235</v>
+        <v>0.1991524069999997</v>
       </c>
       <c r="D98" s="5">
-        <v>5.8612349047986623</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>5.8612326319295249</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>41.518968252000001</v>
+        <v>41.518968211000001</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.53774459400000296</v>
+        <v>-0.53774461199999735</v>
       </c>
       <c r="D99" s="5">
-        <v>-14.309094829372226</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-14.309095282457518</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>42.053145487999998</v>
+        <v>42.053145456999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.53417723599999789</v>
+        <v>0.53417724599999872</v>
       </c>
       <c r="D100" s="5">
-        <v>16.579770283870033</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>16.579770634082379</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>42.308360860999997</v>
+        <v>42.308360610999998</v>
       </c>
       <c r="C101" s="5">
-        <v>0.25521537299999864</v>
+        <v>0.25521515399999828</v>
       </c>
       <c r="D101" s="5">
-        <v>7.5307242820529696</v>
+        <v>7.5307176084791205</v>
       </c>
       <c r="E101" s="5">
-        <v>7.1933782167244331</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>7.1933776838063901</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>42.859400149999999</v>
+        <v>42.859400049999998</v>
       </c>
       <c r="C102" s="5">
-        <v>0.55103928900000199</v>
+        <v>0.55103943900000019</v>
       </c>
       <c r="D102" s="5">
-        <v>16.798875741136875</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>16.798880752912048</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>43.089726181000003</v>
+        <v>43.089726057999997</v>
       </c>
       <c r="C103" s="5">
-        <v>0.23032603100000415</v>
+        <v>0.23032600799999869</v>
       </c>
       <c r="D103" s="5">
-        <v>6.6428517880330995</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>6.6428511209201124</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>43.506309004000002</v>
+        <v>43.506308902000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.41658282299999883</v>
+        <v>0.41658284400000412</v>
       </c>
       <c r="D104" s="5">
-        <v>12.238555675635631</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>12.238556362564278</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>43.552565719999997</v>
+        <v>43.552565747000003</v>
       </c>
       <c r="C105" s="5">
-        <v>4.6256715999994924E-2</v>
+        <v>4.6256845000002045E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>1.2833496616245554</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>1.2833532645913914</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>44.123658829999997</v>
+        <v>44.123658900000002</v>
       </c>
       <c r="C106" s="5">
-        <v>0.57109310999999963</v>
+        <v>0.57109315299999963</v>
       </c>
       <c r="D106" s="5">
-        <v>16.921203676501385</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>16.921205032567286</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>44.294643598999997</v>
+        <v>44.294644476000002</v>
       </c>
       <c r="C107" s="5">
-        <v>0.17098476900000037</v>
+        <v>0.17098557599999964</v>
       </c>
       <c r="D107" s="5">
-        <v>4.7505531011737823</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>4.7505759947653159</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>45.034868707999998</v>
+        <v>45.034868779</v>
       </c>
       <c r="C108" s="5">
-        <v>0.74022510900000071</v>
+        <v>0.74022430299999797</v>
       </c>
       <c r="D108" s="5">
-        <v>22.003494983059714</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>22.0034683042986</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>45.192059848</v>
+        <v>45.192059815</v>
       </c>
       <c r="C109" s="5">
-        <v>0.15719114000000189</v>
+        <v>0.15719103600000039</v>
       </c>
       <c r="D109" s="5">
-        <v>4.2698696966351202</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.2698668103122284</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>45.702999163000001</v>
+        <v>45.702999042000002</v>
       </c>
       <c r="C110" s="5">
-        <v>0.51093931500000167</v>
+        <v>0.51093922700000149</v>
       </c>
       <c r="D110" s="5">
-        <v>14.443403636962881</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>14.443401003878487</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>46.134780128999999</v>
+        <v>46.134779979000001</v>
       </c>
       <c r="C111" s="5">
-        <v>0.43178096599999805</v>
+        <v>0.4317809369999992</v>
       </c>
       <c r="D111" s="5">
-        <v>11.945091101226701</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>11.945090290098115</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>46.497162332000002</v>
+        <v>46.497162195000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.36238220300000279</v>
+        <v>0.36238221600000031</v>
       </c>
       <c r="D112" s="5">
-        <v>9.8438960352408742</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>9.8438964371727611</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>46.751305281999997</v>
+        <v>46.751304722999997</v>
       </c>
       <c r="C113" s="5">
-        <v>0.25414294999999498</v>
+        <v>0.25414252799999559</v>
       </c>
       <c r="D113" s="5">
-        <v>6.75973778525778</v>
+        <v>6.7597262417944837</v>
       </c>
       <c r="E113" s="5">
-        <v>10.501339051155533</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>10.501338382855829</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>46.738268519000002</v>
+        <v>46.738268294000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-1.3036762999995233E-2</v>
+        <v>-1.3036428999996019E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.33411141159723767</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-0.33410286882303852</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>46.990092509</v>
+        <v>46.990092199000003</v>
       </c>
       <c r="C115" s="5">
-        <v>0.25182398999999833</v>
+        <v>0.25182390500000196</v>
       </c>
       <c r="D115" s="5">
-        <v>6.6606357840023778</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>6.6606335017721507</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>47.192628640000002</v>
+        <v>47.192628452999998</v>
       </c>
       <c r="C116" s="5">
-        <v>0.20253613100000223</v>
+        <v>0.20253625399999464</v>
       </c>
       <c r="D116" s="5">
-        <v>5.2966173250996063</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>5.2966206541389838</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>47.510701126999997</v>
+        <v>47.510701388000001</v>
       </c>
       <c r="C117" s="5">
-        <v>0.31807248699999491</v>
+        <v>0.31807293500000355</v>
       </c>
       <c r="D117" s="5">
-        <v>8.3945018132955305</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>8.3945141130145053</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>47.297395764000001</v>
+        <v>47.297396321999997</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.21330536299999636</v>
+        <v>-0.21330506600000376</v>
       </c>
       <c r="D118" s="5">
-        <v>-5.2564896723225285</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-5.2564825049488784</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>47.234239049999999</v>
+        <v>47.234241072000003</v>
       </c>
       <c r="C119" s="5">
-        <v>-6.3156714000001557E-2</v>
+        <v>-6.3155249999994112E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>-1.5906567865215271</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>-1.5906201661469055</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>47.133006563999999</v>
+        <v>47.133006905000002</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.10123248600000068</v>
+        <v>-0.10123416700000121</v>
       </c>
       <c r="D120" s="5">
-        <v>-2.5417413237949438</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-2.5417829264759884</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>47.226588104999998</v>
+        <v>47.226587449999997</v>
       </c>
       <c r="C121" s="5">
-        <v>9.3581540999998936E-2</v>
+        <v>9.3580544999994686E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>2.4087644048061518</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>2.408738469809002</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>47.745646692000001</v>
+        <v>47.745646336999997</v>
       </c>
       <c r="C122" s="5">
-        <v>0.51905858700000351</v>
+        <v>0.51905888699999991</v>
       </c>
       <c r="D122" s="5">
-        <v>14.016185747153997</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>14.016194550215877</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>48.270748589999997</v>
+        <v>48.270746467999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.52510189799999551</v>
+        <v>0.52510013100000208</v>
       </c>
       <c r="D123" s="5">
-        <v>14.025778850363713</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>14.025728872686116</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>48.515440138999999</v>
+        <v>48.515440185999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.24469154900000234</v>
+        <v>0.24469371800000062</v>
       </c>
       <c r="D124" s="5">
-        <v>6.2554710392542345</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>6.2555283268671102</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>48.757311629999997</v>
+        <v>48.757311324</v>
       </c>
       <c r="C125" s="5">
-        <v>0.24187149099999772</v>
+        <v>0.24187113800000049</v>
       </c>
       <c r="D125" s="5">
-        <v>6.14934294653946</v>
+        <v>6.1493337182400465</v>
       </c>
       <c r="E125" s="5">
-        <v>4.2908028682834276</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>4.2908034607494372</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>49.700284603</v>
+        <v>49.700284904</v>
       </c>
       <c r="C126" s="5">
-        <v>0.94297297300000338</v>
+        <v>0.94297358000000031</v>
       </c>
       <c r="D126" s="5">
-        <v>25.843123523019209</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>25.843142146220011</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>50.295851859000003</v>
+        <v>50.295851683000002</v>
       </c>
       <c r="C127" s="5">
-        <v>0.59556725600000249</v>
+        <v>0.5955667790000021</v>
       </c>
       <c r="D127" s="5">
-        <v>15.366444963944126</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>15.366431735200582</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>51.305723512999997</v>
+        <v>51.305723284000003</v>
       </c>
       <c r="C128" s="5">
-        <v>1.0098716539999941</v>
+        <v>1.0098716010000004</v>
       </c>
       <c r="D128" s="5">
-        <v>26.941544701985709</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>26.941543233305019</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>50.544001260000002</v>
+        <v>50.544001700000003</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.76172225299999496</v>
+        <v>-0.76172158400000001</v>
       </c>
       <c r="D129" s="5">
-        <v>-16.430917180169512</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-16.430903974188393</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>51.184288443</v>
+        <v>51.184289638999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.64028718299999809</v>
+        <v>0.6402879389999967</v>
       </c>
       <c r="D130" s="5">
-        <v>16.306666723128927</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>16.306687185556434</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>52.079282403000001</v>
+        <v>52.079285833</v>
       </c>
       <c r="C131" s="5">
-        <v>0.89499396000000075</v>
+        <v>0.89499619400000086</v>
       </c>
       <c r="D131" s="5">
-        <v>23.123189087526285</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>23.123251872353933</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>51.580163190999997</v>
+        <v>51.580163847000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.49911921200000364</v>
+        <v>-0.49912198599999869</v>
       </c>
       <c r="D132" s="5">
-        <v>-10.913346691098514</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-10.91340350312111</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>51.377920332000002</v>
+        <v>51.377918680000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.20224285899999472</v>
+        <v>-0.20224516700000095</v>
       </c>
       <c r="D133" s="5">
-        <v>-4.6049786245424773</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-4.6050299912655301</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>50.998178230000001</v>
+        <v>50.998176874000002</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.37974210200000158</v>
+        <v>-0.37974180599999841</v>
       </c>
       <c r="D134" s="5">
-        <v>-8.5175689460614823</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>-8.5175628371881977</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>50.688549524999999</v>
+        <v>50.688544843999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.3096287050000015</v>
+        <v>-0.30963203000000306</v>
       </c>
       <c r="D135" s="5">
-        <v>-7.0472125709511335</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-7.0472859208126177</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>50.825729252000002</v>
+        <v>50.825729600999999</v>
       </c>
       <c r="C136" s="5">
-        <v>0.13717972700000303</v>
+        <v>0.13718475699999999</v>
       </c>
       <c r="D136" s="5">
-        <v>3.2963693620866819</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>3.2964923446000105</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>50.972209393999997</v>
+        <v>50.972209878999998</v>
       </c>
       <c r="C137" s="5">
-        <v>0.14648014199999437</v>
+        <v>0.14648027799999852</v>
       </c>
       <c r="D137" s="5">
-        <v>3.5137586692245648</v>
+        <v>3.513761958959849</v>
       </c>
       <c r="E137" s="5">
-        <v>4.5426987049818957</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>4.54270035581259</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>50.195488046999998</v>
+        <v>50.195489078999998</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.77672134699999873</v>
+        <v>-0.77672079999999966</v>
       </c>
       <c r="D138" s="5">
-        <v>-16.828473553292898</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-16.828462530109491</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>50.079030070999998</v>
+        <v>50.079030359999997</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.11645797599999952</v>
+        <v>-0.1164587190000006</v>
       </c>
       <c r="D139" s="5">
-        <v>-2.7488530032548253</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-2.7488702619141936</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>50.427427330999997</v>
+        <v>50.427426752999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.34839725999999871</v>
+        <v>0.34839639300000158</v>
       </c>
       <c r="D140" s="5">
-        <v>8.6752980485951028</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>8.6752755751174462</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>50.657869929999997</v>
+        <v>50.657869296999998</v>
       </c>
       <c r="C141" s="5">
-        <v>0.23044259899999986</v>
+        <v>0.23044254399999886</v>
       </c>
       <c r="D141" s="5">
-        <v>5.6236930394906404</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>5.6236917294517852</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>51.275142723999998</v>
+        <v>51.275142617</v>
       </c>
       <c r="C142" s="5">
-        <v>0.61727279400000157</v>
+        <v>0.61727332000000246</v>
       </c>
       <c r="D142" s="5">
-        <v>15.643024104303338</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>15.643038548778554</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>51.951673225999997</v>
+        <v>51.951686639000002</v>
       </c>
       <c r="C143" s="5">
-        <v>0.67653050199999853</v>
+        <v>0.67654402200000163</v>
       </c>
       <c r="D143" s="5">
-        <v>17.033970821383051</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>17.034336345728551</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>51.576470135999998</v>
+        <v>51.576468704</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.37520308999999941</v>
+        <v>-0.375217935000002</v>
       </c>
       <c r="D144" s="5">
-        <v>-8.3304886534301463</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-8.3308032041515272</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>52.634497353</v>
+        <v>52.634492322</v>
       </c>
       <c r="C145" s="5">
-        <v>1.0580272170000029</v>
+        <v>1.058023618</v>
       </c>
       <c r="D145" s="5">
-        <v>27.592858487952743</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>27.592754649192862</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>51.882979990999999</v>
+        <v>51.882977255</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.7515173620000013</v>
+        <v>-0.7515150669999997</v>
       </c>
       <c r="D146" s="5">
-        <v>-15.850179745158044</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-15.850136475666254</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>52.024819170000001</v>
+        <v>52.024811225000001</v>
       </c>
       <c r="C147" s="5">
-        <v>0.14183917900000154</v>
+        <v>0.14183397000000042</v>
       </c>
       <c r="D147" s="5">
-        <v>3.3303739143470512</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>3.3302499408804254</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>51.623587573999998</v>
+        <v>51.623584346000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.40123159600000236</v>
+        <v>-0.40122687899999931</v>
       </c>
       <c r="D148" s="5">
-        <v>-8.8721261356490508</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-8.8720275140664171</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>51.459982320000002</v>
+        <v>51.459976605000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.16360525399999659</v>
+        <v>-0.16360774099999986</v>
       </c>
       <c r="D149" s="5">
-        <v>-3.737441109941142</v>
+        <v>-3.7374971666374046</v>
       </c>
       <c r="E149" s="5">
-        <v>0.95693895124235873</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>0.9569267786464053</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>51.438399111000003</v>
+        <v>51.438421488000003</v>
       </c>
       <c r="C150" s="5">
-        <v>-2.1583208999999215E-2</v>
+        <v>-2.1555116999998347E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>-0.50214141995311712</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-0.50148940960221822</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>51.522053513000003</v>
+        <v>51.522048329</v>
       </c>
       <c r="C151" s="5">
-        <v>8.3654402000000516E-2</v>
+        <v>8.3626840999997398E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>1.9691141685986846</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>1.9684587431519684</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>51.447944546999999</v>
+        <v>51.447942404000003</v>
       </c>
       <c r="C152" s="5">
-        <v>-7.4108966000004273E-2</v>
+        <v>-7.4105924999997796E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.712481741273375</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-1.7124121969027128</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>51.039566889</v>
+        <v>51.039567148000003</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.40837765799999914</v>
+        <v>-0.40837525599999935</v>
       </c>
       <c r="D153" s="5">
-        <v>-9.1201873416631223</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-9.1201363817948078</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>50.975016332000003</v>
+        <v>50.975016261999997</v>
       </c>
       <c r="C154" s="5">
-        <v>-6.45505569999969E-2</v>
+        <v>-6.4550886000006358E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-1.5071468374257546</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-1.5071544580731788</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>51.173741079000003</v>
+        <v>51.173762084000003</v>
       </c>
       <c r="C155" s="5">
-        <v>0.19872474699999998</v>
+        <v>0.19874582200000646</v>
       </c>
       <c r="D155" s="5">
-        <v>4.7797905407470642</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>4.7803083690640902</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>51.026586102000003</v>
+        <v>51.026579372</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.14715497699999958</v>
+        <v>-0.14718271200000288</v>
       </c>
       <c r="D156" s="5">
-        <v>-3.3966585717259079</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-3.3972872909367902</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>51.431094076000001</v>
+        <v>51.431073609000002</v>
       </c>
       <c r="C157" s="5">
-        <v>0.40450797399999772</v>
+        <v>0.40449423700000153</v>
       </c>
       <c r="D157" s="5">
-        <v>9.9388015966519472</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>9.9384505960860015</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>50.684764880000003</v>
+        <v>50.684755336000002</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.74632919599999781</v>
+        <v>-0.74631827299999998</v>
       </c>
       <c r="D158" s="5">
-        <v>-16.088771734865361</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-16.088560631913595</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>50.122791792000001</v>
+        <v>50.122785753999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.56197308800000201</v>
+        <v>-0.56196958200000324</v>
       </c>
       <c r="D159" s="5">
-        <v>-12.523016429297218</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-12.522945219143832</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>50.332982676</v>
+        <v>50.332990807000002</v>
       </c>
       <c r="C160" s="5">
-        <v>0.2101908839999993</v>
+        <v>0.21020505300000281</v>
       </c>
       <c r="D160" s="5">
-        <v>5.1499256915142233</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>5.1502815299704796</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>50.146386843000002</v>
+        <v>50.146395355999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.18659583299999838</v>
+        <v>-0.1865954510000023</v>
       </c>
       <c r="D161" s="5">
-        <v>-4.3590776326398188</v>
+        <v>-4.3590681999897907</v>
       </c>
       <c r="E161" s="5">
-        <v>-2.5526543496099618</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-2.5526269844288518</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>49.950728968</v>
+        <v>49.950763864999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.19565787500000198</v>
+        <v>-0.19563149100000032</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.5829011586999151</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-4.5822956033420903</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>49.612294892000001</v>
+        <v>49.612291974999998</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.33843407599999864</v>
+        <v>-0.338471890000001</v>
       </c>
       <c r="D163" s="5">
-        <v>-7.8341929497089957</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-7.8350306491546178</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>49.327489716999999</v>
+        <v>49.327482709999998</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.28480517500000246</v>
+        <v>-0.28480926499999981</v>
       </c>
       <c r="D164" s="5">
-        <v>-6.6753479941082823</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-6.6754412306623268</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>49.313803393000001</v>
+        <v>49.313792184</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.3686323999998251E-2</v>
+        <v>-1.369052599999776E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-0.33244240318793805</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-0.33254436166926249</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>49.180435340000002</v>
+        <v>49.180416194999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.1333680529999981</v>
+        <v>-0.13337598900000103</v>
       </c>
       <c r="D166" s="5">
-        <v>-3.1975313946961292</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-3.1977195569337424</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>49.110431226999999</v>
+        <v>49.110456182</v>
       </c>
       <c r="C167" s="5">
-        <v>-7.0004113000003088E-2</v>
+        <v>-6.9960012999999321E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.6947875634046539</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-1.6937289034275382</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>49.427690298999998</v>
+        <v>49.427652010000003</v>
       </c>
       <c r="C168" s="5">
-        <v>0.31725907199999881</v>
+        <v>0.31719582800000268</v>
       </c>
       <c r="D168" s="5">
-        <v>8.0335956993876412</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>8.0319327025026865</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>49.686868705999998</v>
+        <v>49.686812512000003</v>
       </c>
       <c r="C169" s="5">
-        <v>0.25917840700000028</v>
+        <v>0.25916050200000029</v>
       </c>
       <c r="D169" s="5">
-        <v>6.4769826314829304</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>6.4765273585408734</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>49.714721633000003</v>
+        <v>49.714709743999997</v>
       </c>
       <c r="C170" s="5">
-        <v>2.7852927000004968E-2</v>
+        <v>2.7897231999993721E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>0.67476085974460531</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>0.67583826942736458</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>49.720001928999999</v>
+        <v>49.720037794</v>
       </c>
       <c r="C171" s="5">
-        <v>5.2802959999951327E-3</v>
+        <v>5.3280500000028042E-3</v>
       </c>
       <c r="D171" s="5">
-        <v>0.12752878388910815</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>0.1286828408473939</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>50.119895358000001</v>
+        <v>50.119974816000003</v>
       </c>
       <c r="C172" s="5">
-        <v>0.39989342900000224</v>
+        <v>0.39993702200000314</v>
       </c>
       <c r="D172" s="5">
-        <v>10.090089611779973</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>10.091231055509908</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>50.194690236</v>
+        <v>50.194762822999998</v>
       </c>
       <c r="C173" s="5">
-        <v>7.4794877999998732E-2</v>
+        <v>7.4788006999995105E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>1.8055546099672082</v>
+        <v>1.8053844941109842</v>
       </c>
       <c r="E173" s="5">
-        <v>9.6324772413258763E-2</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>9.6452529950807886E-2</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>50.456716835999998</v>
+        <v>50.456786891999997</v>
       </c>
       <c r="C174" s="5">
-        <v>0.26202659999999867</v>
+        <v>0.26202406899999886</v>
       </c>
       <c r="D174" s="5">
-        <v>6.4472668927024968</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>6.4471932250354635</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>50.358810052000003</v>
+        <v>50.358778331000003</v>
       </c>
       <c r="C175" s="5">
-        <v>-9.7906783999995639E-2</v>
+        <v>-9.8008560999993222E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>-2.3038033107951494</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-2.3061694877267946</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>50.482546882000001</v>
+        <v>50.482480486</v>
       </c>
       <c r="C176" s="5">
-        <v>0.12373682999999858</v>
+        <v>0.12370215499999659</v>
       </c>
       <c r="D176" s="5">
-        <v>2.9886994566154623</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>2.987852487895104</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>50.773494829000001</v>
+        <v>50.773423876000003</v>
       </c>
       <c r="C177" s="5">
-        <v>0.29094794699999937</v>
+        <v>0.29094339000000247</v>
       </c>
       <c r="D177" s="5">
-        <v>7.1394974726487481</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>7.1393917710095733</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>50.704608786000001</v>
+        <v>50.704544831</v>
       </c>
       <c r="C178" s="5">
-        <v>-6.888604299999912E-2</v>
+        <v>-6.8879045000002748E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.6159848261212861</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-1.6158241254789485</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>50.456421902999999</v>
+        <v>50.456411342999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.24818688300000247</v>
+        <v>-0.24813348800000057</v>
       </c>
       <c r="D179" s="5">
-        <v>-5.7181363554301363</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-5.7169460924383912</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>50.768100349000001</v>
+        <v>50.768002183999997</v>
       </c>
       <c r="C180" s="5">
-        <v>0.31167844600000194</v>
+        <v>0.31159084099999745</v>
       </c>
       <c r="D180" s="5">
-        <v>7.6697153354760239</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>7.6674874889677058</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>50.979695511999999</v>
+        <v>50.979611190999996</v>
       </c>
       <c r="C181" s="5">
-        <v>0.21159516299999837</v>
+        <v>0.21160900699999985</v>
       </c>
       <c r="D181" s="5">
-        <v>5.117709310372387</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>5.1180619831537877</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>51.079069230000002</v>
+        <v>51.079084622000003</v>
       </c>
       <c r="C182" s="5">
-        <v>9.9373718000002498E-2</v>
+        <v>9.947343100000694E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>2.3643780461485964</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>2.3667799719615967</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>51.303480854</v>
+        <v>51.303578299000002</v>
       </c>
       <c r="C183" s="5">
-        <v>0.22441162399999826</v>
+        <v>0.22449367699999812</v>
       </c>
       <c r="D183" s="5">
-        <v>5.401377898965376</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>5.4033991524609526</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>51.182996819000003</v>
+        <v>51.183137883000001</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.12048403499999694</v>
+        <v>-0.12044041600000099</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.7820315700242682</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-2.7810321419237893</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>51.443633570000003</v>
+        <v>51.444194983000003</v>
       </c>
       <c r="C185" s="5">
-        <v>0.26063675099999983</v>
+        <v>0.26105710000000215</v>
       </c>
       <c r="D185" s="5">
-        <v>6.2847866200767211</v>
+        <v>6.2951907608787439</v>
       </c>
       <c r="E185" s="5">
-        <v>2.4881981104532214</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.4891683708235357</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>52.157698857</v>
+        <v>52.157720130000001</v>
       </c>
       <c r="C186" s="5">
-        <v>0.71406528699999683</v>
+        <v>0.71352514699999858</v>
       </c>
       <c r="D186" s="5">
-        <v>17.988977350137759</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>17.974104244625266</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>52.260765501000002</v>
+        <v>52.260497481000002</v>
       </c>
       <c r="C187" s="5">
-        <v>0.10306664400000187</v>
+        <v>0.10277735100000029</v>
       </c>
       <c r="D187" s="5">
-        <v>2.3972119652711177</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>2.3904092665542942</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>52.487147520999997</v>
+        <v>52.486965230000003</v>
       </c>
       <c r="C188" s="5">
-        <v>0.22638201999999552</v>
+        <v>0.22646774900000111</v>
       </c>
       <c r="D188" s="5">
-        <v>5.323783412416061</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>5.3258757450098226</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>52.967595750000001</v>
+        <v>52.967406932000003</v>
       </c>
       <c r="C189" s="5">
-        <v>0.48044822900000383</v>
+        <v>0.48044170200000025</v>
       </c>
       <c r="D189" s="5">
-        <v>11.554596690432216</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>11.554473903897634</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>53.262085714999998</v>
+        <v>53.261912344000002</v>
       </c>
       <c r="C190" s="5">
-        <v>0.2944899649999968</v>
+        <v>0.29450541199999947</v>
       </c>
       <c r="D190" s="5">
-        <v>6.8796212324927053</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>6.8800184787310759</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>53.286061984</v>
+        <v>53.285975272000002</v>
       </c>
       <c r="C191" s="5">
-        <v>2.3976269000002048E-2</v>
+        <v>2.4062927999999317E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>0.54152712344248677</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>0.54349103993489578</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>53.926910636000002</v>
+        <v>53.926741835999998</v>
       </c>
       <c r="C192" s="5">
-        <v>0.64084865200000252</v>
+        <v>0.64076656399999621</v>
       </c>
       <c r="D192" s="5">
-        <v>15.425824695250935</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>15.423743068556227</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>53.972118123999998</v>
+        <v>53.972023522000001</v>
       </c>
       <c r="C193" s="5">
-        <v>4.5207487999995521E-2</v>
+        <v>4.5281686000002708E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>1.0106236644970901</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>1.0122932288415765</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>54.572973672000003</v>
+        <v>54.573044680999999</v>
       </c>
       <c r="C194" s="5">
-        <v>0.60085554800000551</v>
+        <v>0.60102115899999831</v>
       </c>
       <c r="D194" s="5">
-        <v>14.208356630019715</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>14.212542173181308</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>55.089014055</v>
+        <v>55.089226281000002</v>
       </c>
       <c r="C195" s="5">
-        <v>0.51604038299999644</v>
+        <v>0.51618160000000302</v>
       </c>
       <c r="D195" s="5">
-        <v>11.956307984290792</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>11.959735562831032</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>55.120887762000002</v>
+        <v>55.121228876000004</v>
       </c>
       <c r="C196" s="5">
-        <v>3.1873707000002582E-2</v>
+        <v>3.2002595000001577E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>0.69651633999134877</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>0.6993391518476777</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>55.577328575000003</v>
+        <v>55.578697458999997</v>
       </c>
       <c r="C197" s="5">
-        <v>0.45644081300000039</v>
+        <v>0.4574685829999936</v>
       </c>
       <c r="D197" s="5">
-        <v>10.40216002855554</v>
+        <v>10.426594514824306</v>
       </c>
       <c r="E197" s="5">
-        <v>8.0353869237778994</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>8.036868838877286</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>55.363621991999999</v>
+        <v>55.363563859999999</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.213706583000004</v>
+        <v>-0.21513359899999784</v>
       </c>
       <c r="D198" s="5">
-        <v>-4.5179085326024655</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-4.5473277147564222</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>55.832310413000002</v>
+        <v>55.831513129999998</v>
       </c>
       <c r="C199" s="5">
-        <v>0.46868842100000307</v>
+        <v>0.46794926999999831</v>
       </c>
       <c r="D199" s="5">
-        <v>10.645374174656897</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>10.627809436363144</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>56.388048994000002</v>
+        <v>56.387614896000002</v>
       </c>
       <c r="C200" s="5">
-        <v>0.55573858099999995</v>
+        <v>0.55610176600000472</v>
       </c>
       <c r="D200" s="5">
-        <v>12.620544397286615</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>12.629439463036451</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>56.913183597</v>
+        <v>56.912821960000002</v>
       </c>
       <c r="C201" s="5">
-        <v>0.52513460299999792</v>
+        <v>0.52520706399999995</v>
       </c>
       <c r="D201" s="5">
-        <v>11.766007166572944</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>11.767810047680815</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>57.539765791999997</v>
+        <v>57.539467895000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.62658219499999745</v>
+        <v>0.6266459349999991</v>
       </c>
       <c r="D202" s="5">
-        <v>14.041394903296368</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>14.043005576026712</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>58.030602764999998</v>
+        <v>58.030428348000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.4908369730000004</v>
+        <v>0.49096045299999957</v>
       </c>
       <c r="D203" s="5">
-        <v>10.730663321238577</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>10.733548967162854</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>57.840690838</v>
+        <v>57.840509580000003</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.18991192699999715</v>
+        <v>-0.18991876799999829</v>
       </c>
       <c r="D204" s="5">
-        <v>-3.8572194999182519</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-3.8573673389618701</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>58.339691305000002</v>
+        <v>58.339660696999999</v>
       </c>
       <c r="C205" s="5">
-        <v>0.49900046700000189</v>
+        <v>0.4991511169999967</v>
       </c>
       <c r="D205" s="5">
-        <v>10.858210584659322</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>10.861681519291789</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>58.863237531000003</v>
+        <v>58.863433028999999</v>
       </c>
       <c r="C206" s="5">
-        <v>0.52354622600000056</v>
+        <v>0.52377233200000006</v>
       </c>
       <c r="D206" s="5">
-        <v>11.316673200867445</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>11.321810632938512</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>59.181311344999997</v>
+        <v>59.181560544</v>
       </c>
       <c r="C207" s="5">
-        <v>0.31807381399999457</v>
+        <v>0.31812751500000047</v>
       </c>
       <c r="D207" s="5">
-        <v>6.6805555689149365</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>6.6816943401528883</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>59.751590161000003</v>
+        <v>59.752162192999997</v>
       </c>
       <c r="C208" s="5">
-        <v>0.57027881600000541</v>
+        <v>0.57060164899999677</v>
       </c>
       <c r="D208" s="5">
-        <v>12.196317380583821</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>12.203537706748735</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>60.222944306000002</v>
+        <v>60.225231735000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.47135414499999939</v>
+        <v>0.47306954200000462</v>
       </c>
       <c r="D209" s="5">
-        <v>9.8879829207158654</v>
+        <v>9.9254503463513721</v>
       </c>
       <c r="E209" s="5">
-        <v>8.3588323694451674</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>8.3602791868732105</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>59.997837806</v>
+        <v>59.997644782999998</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.22510650000000254</v>
+        <v>-0.2275869520000029</v>
       </c>
       <c r="D210" s="5">
-        <v>-4.3943887106259849</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-4.4416434477791977</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>61.006604404999997</v>
+        <v>61.005215145999998</v>
       </c>
       <c r="C211" s="5">
-        <v>1.0087665989999977</v>
+        <v>1.0075703629999992</v>
       </c>
       <c r="D211" s="5">
-        <v>22.150441594556234</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>22.121780606705954</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>61.479328086999999</v>
+        <v>61.478619494999997</v>
       </c>
       <c r="C212" s="5">
-        <v>0.47272368200000159</v>
+        <v>0.47340434899999906</v>
       </c>
       <c r="D212" s="5">
-        <v>9.7051743907242702</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>9.7199813359788898</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>62.083888229999999</v>
+        <v>62.083335624999997</v>
       </c>
       <c r="C213" s="5">
-        <v>0.60456014300000049</v>
+        <v>0.60471612999999991</v>
       </c>
       <c r="D213" s="5">
-        <v>12.459863387636139</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>12.463405634227364</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>62.525222266</v>
+        <v>62.524792202</v>
       </c>
       <c r="C214" s="5">
-        <v>0.44133403600000065</v>
+        <v>0.44145657700000385</v>
       </c>
       <c r="D214" s="5">
-        <v>8.8719572147515358</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>8.8745998413567015</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>63.361063356999999</v>
+        <v>63.360831916000002</v>
       </c>
       <c r="C215" s="5">
-        <v>0.83584109099999893</v>
+        <v>0.83603971400000177</v>
       </c>
       <c r="D215" s="5">
-        <v>17.275300744113874</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>17.279840136149559</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>63.123408865999998</v>
+        <v>63.123273709000003</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.23765449100000069</v>
+        <v>-0.2375582069999993</v>
       </c>
       <c r="D216" s="5">
-        <v>-4.409255686213676</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-4.407521751877419</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>64.379981654999995</v>
+        <v>64.380063457999995</v>
       </c>
       <c r="C217" s="5">
-        <v>1.2565727889999962</v>
+        <v>1.2567897489999922</v>
       </c>
       <c r="D217" s="5">
-        <v>26.684900209436545</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>26.690086974303242</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>64.844997485999997</v>
+        <v>64.845349912000003</v>
       </c>
       <c r="C218" s="5">
-        <v>0.46501583100000232</v>
+        <v>0.46528645400000812</v>
       </c>
       <c r="D218" s="5">
-        <v>9.0203444502558803</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>9.0257924511234258</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>65.383060229999998</v>
+        <v>65.383263032000002</v>
       </c>
       <c r="C219" s="5">
-        <v>0.5380627440000012</v>
+        <v>0.53791311999999891</v>
       </c>
       <c r="D219" s="5">
-        <v>10.424436453340702</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>10.421344871981809</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>66.089931371000006</v>
+        <v>66.090796776999994</v>
       </c>
       <c r="C220" s="5">
-        <v>0.7068711410000077</v>
+        <v>0.70753374499999211</v>
       </c>
       <c r="D220" s="5">
-        <v>13.773386749261295</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>13.787030185156945</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>66.268264227000003</v>
+        <v>66.271070178000002</v>
       </c>
       <c r="C221" s="5">
-        <v>0.17833285599999726</v>
+        <v>0.18027340100000799</v>
       </c>
       <c r="D221" s="5">
-        <v>3.2864930542147786</v>
+        <v>3.3227494102759048</v>
       </c>
       <c r="E221" s="5">
-        <v>10.038233750716351</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>10.038713457513282</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>67.438327036000004</v>
+        <v>67.438071841999999</v>
       </c>
       <c r="C222" s="5">
-        <v>1.1700628090000009</v>
+        <v>1.1670016639999972</v>
       </c>
       <c r="D222" s="5">
-        <v>23.371349219140836</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>23.303081296396154</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>68.108665388000006</v>
+        <v>68.106860960999995</v>
       </c>
       <c r="C223" s="5">
-        <v>0.67033835200000169</v>
+        <v>0.66878911899999594</v>
       </c>
       <c r="D223" s="5">
-        <v>12.602228536103244</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>12.571546913254995</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>68.212585309999994</v>
+        <v>68.211626453999997</v>
       </c>
       <c r="C224" s="5">
-        <v>0.10391992199998867</v>
+        <v>0.10476549300000215</v>
       </c>
       <c r="D224" s="5">
-        <v>1.8463986393024712</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>1.8615994053732488</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>67.930354433000005</v>
+        <v>67.929648856</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.28223087699998928</v>
+        <v>-0.28197759799999744</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.8535809952739868</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-4.8493904805531729</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>68.014375985000001</v>
+        <v>68.013883301999996</v>
       </c>
       <c r="C226" s="5">
-        <v>8.4021551999995836E-2</v>
+        <v>8.423444599999641E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>1.4943923093005518</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.4982203334829247</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>68.229247366999999</v>
+        <v>68.229012761000007</v>
       </c>
       <c r="C227" s="5">
-        <v>0.21487138199999833</v>
+        <v>0.21512945900001057</v>
       </c>
       <c r="D227" s="5">
-        <v>3.8576168964694846</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>3.8623595561253943</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>68.130048811999998</v>
+        <v>68.130017796000004</v>
       </c>
       <c r="C228" s="5">
-        <v>-9.9198555000000965E-2</v>
+        <v>-9.8994965000002821E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.7307970497636438</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-1.7272790418203843</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>68.381746046999993</v>
+        <v>68.381970863000006</v>
       </c>
       <c r="C229" s="5">
-        <v>0.25169723499999463</v>
+        <v>0.25195306700000231</v>
       </c>
       <c r="D229" s="5">
-        <v>4.5244349526679217</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>4.5291297555783538</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>68.192469442000004</v>
+        <v>68.192957797000005</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.18927660499998922</v>
+        <v>-0.18901306600000112</v>
       </c>
       <c r="D230" s="5">
-        <v>-3.2714263983240399</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-3.2669298776678568</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>68.210843264000005</v>
+        <v>68.210900925000004</v>
       </c>
       <c r="C231" s="5">
-        <v>1.8373822000000928E-2</v>
+        <v>1.7943127999998865E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>0.32380833634761963</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>0.31620480878438162</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>67.648426706999999</v>
+        <v>67.649366692000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.56241655700000592</v>
+        <v>-0.56153423300000327</v>
       </c>
       <c r="D232" s="5">
-        <v>-9.4577285451117206</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-9.4435488210596894</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>66.853987610999994</v>
+        <v>66.856920467999998</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.79443909600000495</v>
+        <v>-0.79244622400000253</v>
       </c>
       <c r="D233" s="5">
-        <v>-13.216853944219487</v>
+        <v>-13.185633916842377</v>
       </c>
       <c r="E233" s="5">
-        <v>0.88386709812349196</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>0.88402117006174397</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>64.684426842999997</v>
+        <v>64.684127673000006</v>
       </c>
       <c r="C234" s="5">
-        <v>-2.1695607679999966</v>
+        <v>-2.1727927949999923</v>
       </c>
       <c r="D234" s="5">
-        <v>-32.691639362648537</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-32.730796352200329</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>63.051633738</v>
+        <v>63.049731833000003</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.6327931049999975</v>
+        <v>-1.6343958400000034</v>
       </c>
       <c r="D235" s="5">
-        <v>-26.42007891122844</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-26.442625895076254</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>61.466282659000001</v>
+        <v>61.465266118999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.5853510789999987</v>
+        <v>-1.5844657140000038</v>
       </c>
       <c r="D236" s="5">
-        <v>-26.330579100005945</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-26.318531934535315</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>60.045189080999997</v>
+        <v>60.044445660999997</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.4210935780000042</v>
+        <v>-1.4208204580000015</v>
       </c>
       <c r="D237" s="5">
-        <v>-24.474220607653386</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-24.470452782419493</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>59.061658645999998</v>
+        <v>59.061161943999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.9835304349999987</v>
+        <v>-0.98328371699999906</v>
       </c>
       <c r="D238" s="5">
-        <v>-17.978242707784055</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-17.974333955672538</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>57.994797935999998</v>
+        <v>57.994601324999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.0668607100000003</v>
+        <v>-1.0665606190000005</v>
       </c>
       <c r="D239" s="5">
-        <v>-19.647238891635254</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-19.64239851745354</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>57.424626918000001</v>
+        <v>57.424696879000003</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.57017101799999637</v>
+        <v>-0.56990444599999535</v>
       </c>
       <c r="D240" s="5">
-        <v>-11.180216071486637</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-11.1753040624044</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>56.479230086999998</v>
+        <v>56.479556225000003</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.9453968310000036</v>
+        <v>-0.94514065399999936</v>
       </c>
       <c r="D241" s="5">
-        <v>-18.061685377231129</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-18.057205374995444</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>55.623555228999997</v>
+        <v>55.624078372</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.85567485800000043</v>
+        <v>-0.85547785300000356</v>
       </c>
       <c r="D242" s="5">
-        <v>-16.739366620462938</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-16.73573915077019</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>54.526219972</v>
+        <v>54.526154714999997</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.0973352569999975</v>
+        <v>-1.0979236570000026</v>
       </c>
       <c r="D243" s="5">
-        <v>-21.266461439086193</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-21.276477426754546</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>54.231432945000002</v>
+        <v>54.232372851000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.29478702699999815</v>
+        <v>-0.29378186399999606</v>
       </c>
       <c r="D244" s="5">
-        <v>-6.2981289885990392</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-6.2772933296216689</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>54.346326095999999</v>
+        <v>54.348811296999997</v>
       </c>
       <c r="C245" s="5">
-        <v>0.11489315099999686</v>
+        <v>0.11643844599999653</v>
       </c>
       <c r="D245" s="5">
-        <v>2.5721186837734056</v>
+        <v>2.6070771278772664</v>
       </c>
       <c r="E245" s="5">
-        <v>-18.708923673749588</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-18.708772530117969</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>53.728410027999999</v>
+        <v>53.728134722999997</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.61791606799999954</v>
+        <v>-0.62067657400000087</v>
       </c>
       <c r="D246" s="5">
-        <v>-12.822265050332382</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-12.875446705466253</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>53.229183618999997</v>
+        <v>53.227496604999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.49922640900000204</v>
+        <v>-0.50063811799999769</v>
       </c>
       <c r="D247" s="5">
-        <v>-10.597471973997784</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-10.625972404664452</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>54.173582062000001</v>
+        <v>54.172643899000001</v>
       </c>
       <c r="C248" s="5">
-        <v>0.94439844300000431</v>
+        <v>0.94514729400000164</v>
       </c>
       <c r="D248" s="5">
-        <v>23.49602248695124</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>23.517328921704305</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>54.423531328000003</v>
+        <v>54.422870132</v>
       </c>
       <c r="C249" s="5">
-        <v>0.24994926600000156</v>
+        <v>0.25022623299999935</v>
       </c>
       <c r="D249" s="5">
-        <v>5.6793129160460198</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>5.6858678337081692</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>54.472234589000003</v>
+        <v>54.471829800000002</v>
       </c>
       <c r="C250" s="5">
-        <v>4.8703260999999998E-2</v>
+        <v>4.8959668000001955E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>1.0791734287961097</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>1.0848963162970904</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>54.382854428999998</v>
+        <v>54.382735619999998</v>
       </c>
       <c r="C251" s="5">
-        <v>-8.9380160000004594E-2</v>
+        <v>-8.9094180000003576E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.9513339546379904</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-1.945160865787221</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>54.097807863</v>
+        <v>54.097957614999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.28504656599999834</v>
+        <v>-0.28477800499999972</v>
       </c>
       <c r="D252" s="5">
-        <v>-6.1115827810860557</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-6.1060024352192048</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>53.876515910999998</v>
+        <v>53.876873484000001</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.2212919520000014</v>
+        <v>-0.2210841309999978</v>
       </c>
       <c r="D253" s="5">
-        <v>-4.7997627642739182</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-4.7953430368317669</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>53.715629634999999</v>
+        <v>53.716159232000003</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.16088627599999938</v>
+        <v>-0.16071425199999823</v>
       </c>
       <c r="D254" s="5">
-        <v>-3.525171977801389</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-3.521441402058112</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>54.260781594000001</v>
+        <v>54.260599894999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.5451519590000018</v>
+        <v>0.54444066299999605</v>
       </c>
       <c r="D255" s="5">
-        <v>12.881947579677266</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>12.864057858348232</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>54.019005077000003</v>
+        <v>54.019748772</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.24177651699999814</v>
+        <v>-0.24085112299999878</v>
       </c>
       <c r="D256" s="5">
-        <v>-5.2178773942912819</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-5.1984081100240438</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>54.342953201999997</v>
+        <v>54.344637532999997</v>
       </c>
       <c r="C257" s="5">
-        <v>0.32394812499999404</v>
+        <v>0.32488876099999686</v>
       </c>
       <c r="D257" s="5">
-        <v>7.438480674717618</v>
+        <v>7.4606928245591231</v>
       </c>
       <c r="E257" s="5">
-        <v>-6.2062962527420495E-3</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-7.679586545494832E-3</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>54.279229485000002</v>
+        <v>54.279004282999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-6.3723716999994906E-2</v>
+        <v>-6.5633249999997645E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-1.3981059447416566</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-1.4396791167159195</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>54.331635542999997</v>
+        <v>54.330466549999997</v>
       </c>
       <c r="C259" s="5">
-        <v>5.2406057999995426E-2</v>
+        <v>5.1462266999998008E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>1.1647602768856347</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.1436791505666788</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>54.700102243000003</v>
+        <v>54.699392103000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.36846670000000614</v>
+        <v>0.36892555300000396</v>
       </c>
       <c r="D260" s="5">
-        <v>8.4486903690713646</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>8.4597964340859875</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>55.184103899999997</v>
+        <v>55.183591370999999</v>
       </c>
       <c r="C261" s="5">
-        <v>0.4840016569999932</v>
+        <v>0.48419926799999757</v>
       </c>
       <c r="D261" s="5">
-        <v>11.150207892147023</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>11.155136196704806</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>55.347020938999997</v>
+        <v>55.346719043</v>
       </c>
       <c r="C262" s="5">
-        <v>0.16291703899999987</v>
+        <v>0.16312767200000167</v>
       </c>
       <c r="D262" s="5">
-        <v>3.6007888067157046</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>3.6055541953381898</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>55.940098630999998</v>
+        <v>55.940042677000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.59307769200000138</v>
+        <v>0.59332363400000077</v>
       </c>
       <c r="D263" s="5">
-        <v>13.644320056938476</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>13.65039478329988</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>56.916640862999998</v>
+        <v>56.916807607000003</v>
       </c>
       <c r="C264" s="5">
-        <v>0.9765422319999999</v>
+        <v>0.97676493000000164</v>
       </c>
       <c r="D264" s="5">
-        <v>23.081390992959761</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>23.087195445049026</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>57.518277124000001</v>
+        <v>57.518607631999998</v>
       </c>
       <c r="C265" s="5">
-        <v>0.601636261000003</v>
+        <v>0.60180002499999574</v>
       </c>
       <c r="D265" s="5">
-        <v>13.448641051199782</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>13.452475465131464</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>58.228019437999997</v>
+        <v>58.228517545000003</v>
       </c>
       <c r="C266" s="5">
-        <v>0.7097423139999961</v>
+        <v>0.70990991300000417</v>
       </c>
       <c r="D266" s="5">
-        <v>15.854736228561951</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>15.858640500232024</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>58.461264745000001</v>
+        <v>58.461083096000003</v>
       </c>
       <c r="C267" s="5">
-        <v>0.23324530700000423</v>
+        <v>0.23256555100000043</v>
       </c>
       <c r="D267" s="5">
-        <v>4.9141966604036913</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>4.8995161319101976</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>58.896476972000002</v>
+        <v>58.897033493000002</v>
       </c>
       <c r="C268" s="5">
-        <v>0.43521222700000095</v>
+        <v>0.43595039699999916</v>
       </c>
       <c r="D268" s="5">
-        <v>9.3083472140765622</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>9.324818513415579</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>59.187765401999997</v>
+        <v>59.188573089000002</v>
       </c>
       <c r="C269" s="5">
-        <v>0.29128842999999449</v>
+        <v>0.29153959599999979</v>
       </c>
       <c r="D269" s="5">
-        <v>6.0990555934544277</v>
+        <v>6.1043992934365354</v>
       </c>
       <c r="E269" s="5">
-        <v>8.9152537993126391</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>8.913364364715104</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>59.702633931000001</v>
+        <v>59.702415391999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.51486852900000457</v>
+        <v>0.513842302999997</v>
       </c>
       <c r="D270" s="5">
-        <v>10.952878388872289</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>10.929838238264455</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>60.221751118999997</v>
+        <v>60.221176974999999</v>
       </c>
       <c r="C271" s="5">
-        <v>0.51911718799999562</v>
+        <v>0.51876158299999986</v>
       </c>
       <c r="D271" s="5">
-        <v>10.947790568796844</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>10.939971139988236</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>60.461636319999997</v>
+        <v>60.461084517000003</v>
       </c>
       <c r="C272" s="5">
-        <v>0.23988520099999988</v>
+        <v>0.23990754200000453</v>
       </c>
       <c r="D272" s="5">
-        <v>4.886164242188773</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>4.8866769314863445</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>60.565471359999997</v>
+        <v>60.565092444000001</v>
       </c>
       <c r="C273" s="5">
-        <v>0.10383503999999988</v>
+        <v>0.10400792699999784</v>
       </c>
       <c r="D273" s="5">
-        <v>2.0804224406239191</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.0839384155628027</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>61.049159398999997</v>
+        <v>61.048931052999997</v>
       </c>
       <c r="C274" s="5">
-        <v>0.48368803900000046</v>
+        <v>0.48383860899999576</v>
       </c>
       <c r="D274" s="5">
-        <v>10.015795288768947</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>10.019116874864476</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>61.303488237000003</v>
+        <v>61.303459472999997</v>
       </c>
       <c r="C275" s="5">
-        <v>0.25432883800000639</v>
+        <v>0.25452841999999976</v>
       </c>
       <c r="D275" s="5">
-        <v>5.1153120208216496</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>5.1194382936749605</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>61.343326183999999</v>
+        <v>61.343490746000001</v>
       </c>
       <c r="C276" s="5">
-        <v>3.9837946999995211E-2</v>
+        <v>4.0031273000003864E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>0.78261079849857307</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>0.78642268109738733</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>61.965121205999999</v>
+        <v>61.965447339999997</v>
       </c>
       <c r="C277" s="5">
-        <v>0.62179502200000059</v>
+        <v>0.6219565939999967</v>
       </c>
       <c r="D277" s="5">
-        <v>12.865131760346827</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>12.868626846793575</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>61.742069833000002</v>
+        <v>61.742626571000002</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.223051372999997</v>
+        <v>-0.22282076899999481</v>
       </c>
       <c r="D278" s="5">
-        <v>-4.2350528981242803</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-4.2307388453502899</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>61.844424402999998</v>
+        <v>61.844416803999998</v>
       </c>
       <c r="C279" s="5">
-        <v>0.1023545699999957</v>
+        <v>0.10179023299999557</v>
       </c>
       <c r="D279" s="5">
-        <v>2.0075710245721856</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>1.9963834597033658</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>62.376567403000003</v>
+        <v>62.376854997000002</v>
       </c>
       <c r="C280" s="5">
-        <v>0.53214300000000492</v>
+        <v>0.53243819300000439</v>
       </c>
       <c r="D280" s="5">
-        <v>10.828393798636405</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>10.83468921436317</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>62.643734324999997</v>
+        <v>62.643965637999997</v>
       </c>
       <c r="C281" s="5">
-        <v>0.26716692199999414</v>
+        <v>0.26711064099999504</v>
       </c>
       <c r="D281" s="5">
-        <v>5.262579251513122</v>
+        <v>5.2614195720969814</v>
       </c>
       <c r="E281" s="5">
-        <v>5.8389920611586765</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>5.8379385896061953</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>62.598440681</v>
+        <v>62.598133537999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-4.5293643999997357E-2</v>
+        <v>-4.5832099999998377E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.86420055641307503</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-0.87442975019678126</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>63.268696751999997</v>
+        <v>63.268562109000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.67025607099999718</v>
+        <v>0.67042857100000219</v>
       </c>
       <c r="D283" s="5">
-        <v>13.633002653359716</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>13.636791407661498</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>63.907603295999998</v>
+        <v>63.906862132000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.63890654400000102</v>
+        <v>0.63830002299999933</v>
       </c>
       <c r="D284" s="5">
-        <v>12.814183305262429</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>12.801364666871095</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>64.487462712999999</v>
+        <v>64.487277062000004</v>
       </c>
       <c r="C285" s="5">
-        <v>0.57985941700000154</v>
+        <v>0.58041493000000344</v>
       </c>
       <c r="D285" s="5">
-        <v>11.448213010295859</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>11.459873721238178</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>64.766670271999999</v>
+        <v>64.766552754000003</v>
       </c>
       <c r="C286" s="5">
-        <v>0.27920755899999961</v>
+        <v>0.2792756919999988</v>
       </c>
       <c r="D286" s="5">
-        <v>5.3210944442644736</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>5.3224396848630784</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>64.943827696</v>
+        <v>64.943779108000001</v>
       </c>
       <c r="C287" s="5">
-        <v>0.17715742400000067</v>
+        <v>0.17722635399999831</v>
       </c>
       <c r="D287" s="5">
-        <v>3.3322153051168701</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.3335375482032248</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>65.196203741999994</v>
+        <v>65.196245263999998</v>
       </c>
       <c r="C288" s="5">
-        <v>0.25237604599999486</v>
+        <v>0.252466155999997</v>
       </c>
       <c r="D288" s="5">
-        <v>4.764252471646202</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>4.76599370808235</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>65.725196307999994</v>
+        <v>65.725332514000002</v>
       </c>
       <c r="C289" s="5">
-        <v>0.52899256599999944</v>
+        <v>0.52908725000000345</v>
       </c>
       <c r="D289" s="5">
-        <v>10.183104247016139</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>10.185002246323682</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>66.076965689999994</v>
+        <v>66.078196160999994</v>
       </c>
       <c r="C290" s="5">
-        <v>0.35176938200000052</v>
+        <v>0.3528636469999924</v>
       </c>
       <c r="D290" s="5">
-        <v>6.6150208166568358</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>6.6361957118479475</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>65.698931682999998</v>
+        <v>65.699084768000006</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.37803400699999656</v>
+        <v>-0.37911139299998808</v>
       </c>
       <c r="D291" s="5">
-        <v>-6.6533809987297632</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-6.6716283089418678</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>66.071160952</v>
+        <v>66.071251347</v>
       </c>
       <c r="C292" s="5">
-        <v>0.37222926900000175</v>
+        <v>0.37216657899999461</v>
       </c>
       <c r="D292" s="5">
-        <v>7.0147309347599052</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>7.0134956268750548</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>65.497608420999995</v>
+        <v>65.497624701999996</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.57355253100000425</v>
+        <v>-0.57362664500000449</v>
       </c>
       <c r="D293" s="5">
-        <v>-9.9337555869874805</v>
+        <v>-9.9349656057561848</v>
       </c>
       <c r="E293" s="5">
-        <v>4.5557215366406778</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>4.5553614541110177</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>66.591991391999997</v>
+        <v>66.591498107999996</v>
       </c>
       <c r="C294" s="5">
-        <v>1.0943829710000017</v>
+        <v>1.0938734060000002</v>
       </c>
       <c r="D294" s="5">
-        <v>21.999687777356748</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>21.988479704449283</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>66.990053508000003</v>
+        <v>66.989950958999998</v>
       </c>
       <c r="C295" s="5">
-        <v>0.39806211600000552</v>
+        <v>0.39845285100000183</v>
       </c>
       <c r="D295" s="5">
-        <v>7.4137471934074384</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>7.4213224167498648</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>67.534657323999994</v>
+        <v>67.533534129000003</v>
       </c>
       <c r="C296" s="5">
-        <v>0.54460381599999153</v>
+        <v>0.54358317000000511</v>
       </c>
       <c r="D296" s="5">
-        <v>10.203784935830672</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>10.1838168744107</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>68.231175768</v>
+        <v>68.231161478000004</v>
       </c>
       <c r="C297" s="5">
-        <v>0.69651844400000584</v>
+        <v>0.69762734900000112</v>
       </c>
       <c r="D297" s="5">
-        <v>13.102929854657731</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>13.125220688746309</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>68.699648527999997</v>
+        <v>68.699649636999993</v>
       </c>
       <c r="C298" s="5">
-        <v>0.46847275999999738</v>
+        <v>0.46848815899998897</v>
       </c>
       <c r="D298" s="5">
-        <v>8.5575217523933045</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>8.5578156108043313</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>69.063957970999994</v>
+        <v>69.063823931000002</v>
       </c>
       <c r="C299" s="5">
-        <v>0.36430944299999624</v>
+        <v>0.36417429400000856</v>
       </c>
       <c r="D299" s="5">
-        <v>6.552435540119772</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>6.549933350509618</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>69.538956670999994</v>
+        <v>69.538877877999994</v>
       </c>
       <c r="C300" s="5">
-        <v>0.47499870000000044</v>
+        <v>0.47505394699999215</v>
       </c>
       <c r="D300" s="5">
-        <v>8.5726610024148933</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>8.5737133812620705</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>69.769290945999998</v>
+        <v>69.769240229999994</v>
       </c>
       <c r="C301" s="5">
-        <v>0.23033427500000414</v>
+        <v>0.23036235200000021</v>
       </c>
       <c r="D301" s="5">
-        <v>4.0479832222402923</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>4.0484903542860051</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>70.403960515999998</v>
+        <v>70.405841800000005</v>
       </c>
       <c r="C302" s="5">
-        <v>0.63466956999999979</v>
+        <v>0.6366015700000105</v>
       </c>
       <c r="D302" s="5">
-        <v>11.479080107689011</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>11.515804467002733</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>71.184445444999994</v>
+        <v>71.184843529000005</v>
       </c>
       <c r="C303" s="5">
-        <v>0.78048492899999644</v>
+        <v>0.77900172900000086</v>
       </c>
       <c r="D303" s="5">
-        <v>14.14481388176192</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>14.115876840007346</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>71.367371582999994</v>
+        <v>71.367903358999996</v>
       </c>
       <c r="C304" s="5">
-        <v>0.18292613799999913</v>
+        <v>0.1830598299999906</v>
       </c>
       <c r="D304" s="5">
-        <v>3.1276577865144484</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>3.1299583183329149</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>71.690134525999994</v>
+        <v>71.690799935000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.32276294300000075</v>
+        <v>0.3228965760000051</v>
       </c>
       <c r="D305" s="5">
-        <v>5.5641164397202791</v>
+        <v>5.566435253420865</v>
       </c>
       <c r="E305" s="5">
-        <v>9.45458354020532</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>9.4555722610974335</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>71.521043719999994</v>
+        <v>71.518478236000007</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.16909080599999982</v>
+        <v>-0.17232169899999406</v>
       </c>
       <c r="D306" s="5">
-        <v>-2.793931408126904</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-2.846586510550686</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>70.331560523999997</v>
+        <v>70.331940836000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-1.1894831959999976</v>
+        <v>-1.186537400000006</v>
       </c>
       <c r="D307" s="5">
-        <v>-18.229449526752738</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-18.188935220692294</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>69.011240860000001</v>
+        <v>69.009829365000002</v>
       </c>
       <c r="C308" s="5">
-        <v>-1.3203196639999959</v>
+        <v>-1.3221114709999995</v>
       </c>
       <c r="D308" s="5">
-        <v>-20.340974051960391</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-20.365690701169704</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>68.556504247000007</v>
+        <v>68.556418570000005</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.45473661299999435</v>
+        <v>-0.45341079499999637</v>
       </c>
       <c r="D309" s="5">
-        <v>-7.6268109271607543</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-7.6055217039021965</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>68.212525885999995</v>
+        <v>68.212536671999999</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.343978361000012</v>
+        <v>-0.34388189800000646</v>
       </c>
       <c r="D310" s="5">
-        <v>-5.8575262577156284</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-5.8559357797122846</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>67.832726010000002</v>
+        <v>67.832502258999995</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.37979987599999276</v>
+        <v>-0.38003441300000418</v>
       </c>
       <c r="D311" s="5">
-        <v>-6.4806096689850046</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-6.4844888090732749</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>67.787934082999996</v>
+        <v>67.787742635000001</v>
       </c>
       <c r="C312" s="5">
-        <v>-4.4791927000005671E-2</v>
+        <v>-4.4759623999993892E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>-0.78952348885535928</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-0.78895875886916267</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>67.531155178000006</v>
+        <v>67.531315598000006</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.25677890499999023</v>
+        <v>-0.25642703699999458</v>
       </c>
       <c r="D313" s="5">
-        <v>-4.4520522433587058</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-4.4460901901807626</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>67.259248584000005</v>
+        <v>67.262339874000006</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.27190659400000072</v>
+        <v>-0.26897572400000058</v>
       </c>
       <c r="D314" s="5">
-        <v>-4.7260901813913847</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-4.6762478258922879</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>67.466280061999996</v>
+        <v>67.466799558000005</v>
       </c>
       <c r="C315" s="5">
-        <v>0.20703147799999044</v>
+        <v>0.2044596839999997</v>
       </c>
       <c r="D315" s="5">
-        <v>3.7569135784683017</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>3.7092880032982167</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>67.052642755999997</v>
+        <v>67.052461283</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.41363730599999826</v>
+        <v>-0.41433827500000575</v>
       </c>
       <c r="D316" s="5">
-        <v>-7.1141380276655841</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-7.12573668564721</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>67.304387043999995</v>
+        <v>67.309297600999997</v>
       </c>
       <c r="C317" s="5">
-        <v>0.2517442879999976</v>
+        <v>0.25683631799999773</v>
       </c>
       <c r="D317" s="5">
-        <v>4.5995189944374903</v>
+        <v>4.6945353881008733</v>
       </c>
       <c r="E317" s="5">
-        <v>-6.117644374637643</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-6.1116661244854154</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>67.385836052000002</v>
+        <v>67.378801807000002</v>
       </c>
       <c r="C318" s="5">
-        <v>8.1449008000006984E-2</v>
+        <v>6.9504206000004842E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>1.4618954647009907</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>1.2461928882617546</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>67.486338106999995</v>
+        <v>67.485373580000001</v>
       </c>
       <c r="C319" s="5">
-        <v>0.10050205499999265</v>
+        <v>0.10657177299999887</v>
       </c>
       <c r="D319" s="5">
-        <v>1.8044844660533466</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>1.9146159234096238</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>66.865993404999998</v>
+        <v>66.863751394999994</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.62034470199999703</v>
+        <v>-0.62162218500000677</v>
       </c>
       <c r="D320" s="5">
-        <v>-10.48965051223114</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-10.510312318872462</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>67.966129563999999</v>
+        <v>67.966643750000003</v>
       </c>
       <c r="C321" s="5">
-        <v>1.1001361590000016</v>
+        <v>1.1028923550000087</v>
       </c>
       <c r="D321" s="5">
-        <v>21.631721872131095</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>21.691719240636175</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>67.229562127999998</v>
+        <v>67.229251981000004</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.73656743600000141</v>
+        <v>-0.73739176899999848</v>
       </c>
       <c r="D322" s="5">
-        <v>-12.256910272295684</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-12.269732351673534</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>67.280775461000005</v>
+        <v>67.280617167000003</v>
       </c>
       <c r="C323" s="5">
-        <v>5.1213333000006855E-2</v>
+        <v>5.1365185999998175E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.91796132942496556</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.92069889591646081</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>67.515721810000002</v>
+        <v>67.516364461999999</v>
       </c>
       <c r="C324" s="5">
-        <v>0.23494634899999767</v>
+        <v>0.23574729499999592</v>
       </c>
       <c r="D324" s="5">
-        <v>4.2718598829337262</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>4.2867149866288035</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>67.784851888999995</v>
+        <v>67.786614467000007</v>
       </c>
       <c r="C325" s="5">
-        <v>0.26913007899999286</v>
+        <v>0.27025000500000829</v>
       </c>
       <c r="D325" s="5">
-        <v>4.8896984088034889</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>4.9104480911040582</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>68.119858178000001</v>
+        <v>68.125318867999994</v>
       </c>
       <c r="C326" s="5">
-        <v>0.33500628900000606</v>
+        <v>0.33870440099998689</v>
       </c>
       <c r="D326" s="5">
-        <v>6.094532631965488</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>6.1635048911198087</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>67.657549947000007</v>
+        <v>67.659784087999995</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.46230823099999441</v>
+        <v>-0.4655347799999987</v>
       </c>
       <c r="D327" s="5">
-        <v>-7.846808506225333</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-7.8989218649056507</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>67.506333988999998</v>
+        <v>67.505520399999995</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.15121595800000875</v>
+        <v>-0.15426368800000034</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.6492989823007518</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-2.7019392602552261</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>67.943298116999998</v>
+        <v>67.950462354999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.43696412799999962</v>
+        <v>0.44494195500000444</v>
       </c>
       <c r="D329" s="5">
-        <v>8.050109360900116</v>
+        <v>8.2025556821424104</v>
       </c>
       <c r="E329" s="5">
-        <v>0.94928592482732554</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>0.95256491577246916</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>68.704581712999996</v>
+        <v>68.690244359999994</v>
       </c>
       <c r="C330" s="5">
-        <v>0.7612835959999984</v>
+        <v>0.73978200499999502</v>
       </c>
       <c r="D330" s="5">
-        <v>14.305967205205761</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>13.87587903180636</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>69.361970753999998</v>
+        <v>69.357309760999996</v>
       </c>
       <c r="C331" s="5">
-        <v>0.65738904100000184</v>
+        <v>0.66706540100000211</v>
       </c>
       <c r="D331" s="5">
-        <v>12.105956968991771</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>12.296478079527517</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>70.020926520000003</v>
+        <v>70.016818568000005</v>
       </c>
       <c r="C332" s="5">
-        <v>0.65895576600000538</v>
+        <v>0.6595088070000088</v>
       </c>
       <c r="D332" s="5">
-        <v>12.015248815391111</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>12.026716831856476</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>70.356173092000006</v>
+        <v>70.357896745999994</v>
       </c>
       <c r="C333" s="5">
-        <v>0.33524657200000263</v>
+        <v>0.34107817799998941</v>
       </c>
       <c r="D333" s="5">
-        <v>5.899099584331835</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>6.0048411897877907</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>70.820327970999998</v>
+        <v>70.820944062999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.46415487899999164</v>
+        <v>0.46304731700000445</v>
       </c>
       <c r="D334" s="5">
-        <v>8.210324534506297</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>8.1898106531160373</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>71.324168091000004</v>
+        <v>71.324754798000001</v>
       </c>
       <c r="C335" s="5">
-        <v>0.50384012000000666</v>
+        <v>0.50381073500000184</v>
       </c>
       <c r="D335" s="5">
-        <v>8.8793135879187126</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>8.8786950141595646</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>71.345854360000004</v>
+        <v>71.348757042000003</v>
       </c>
       <c r="C336" s="5">
-        <v>2.1686268999999925E-2</v>
+        <v>2.4002244000001838E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>0.3654733932904275</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>0.40457289424771226</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>71.329737687999994</v>
+        <v>71.335428166</v>
       </c>
       <c r="C337" s="5">
-        <v>-1.6116672000009657E-2</v>
+        <v>-1.3328876000002765E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.27073746887851247</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-0.22394542025276909</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>71.467726916999993</v>
+        <v>71.477876171999995</v>
       </c>
       <c r="C338" s="5">
-        <v>0.13798922899999866</v>
+        <v>0.14244800599999508</v>
       </c>
       <c r="D338" s="5">
-        <v>2.3462908957508688</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>2.4227447835236893</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>71.242194162999994</v>
+        <v>71.247666167999995</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.22553275399999961</v>
+        <v>-0.23021000399999991</v>
       </c>
       <c r="D339" s="5">
-        <v>-3.7218339794123478</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-3.7971280586453604</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>71.646143215999999</v>
+        <v>71.646746989999997</v>
       </c>
       <c r="C340" s="5">
-        <v>0.40394905300000516</v>
+        <v>0.39908082200000194</v>
       </c>
       <c r="D340" s="5">
-        <v>7.020348802536458</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>6.9325702525729671</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>72.081115178999994</v>
+        <v>72.094594873999995</v>
       </c>
       <c r="C341" s="5">
-        <v>0.4349719629999953</v>
+        <v>0.44784788399999798</v>
       </c>
       <c r="D341" s="5">
-        <v>7.5335943614343925</v>
+        <v>7.7642592549238332</v>
       </c>
       <c r="E341" s="5">
-        <v>6.0901033312727559</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>6.0987554394397181</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>70.866621398999996</v>
+        <v>70.823295822999995</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.214493779999998</v>
+        <v>-1.2712990509999997</v>
       </c>
       <c r="D342" s="5">
-        <v>-18.446468524637528</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-19.224225774909765</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>71.163028678000003</v>
+        <v>71.154676996000006</v>
       </c>
       <c r="C343" s="5">
-        <v>0.29640727900000741</v>
+        <v>0.33138117300001113</v>
       </c>
       <c r="D343" s="5">
-        <v>5.1362160767005838</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>5.761553262124286</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>71.694871535999994</v>
+        <v>71.689948827999999</v>
       </c>
       <c r="C344" s="5">
-        <v>0.53184285799999031</v>
+        <v>0.53527183199999229</v>
       </c>
       <c r="D344" s="5">
-        <v>9.3462797703411926</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>9.4102036262609055</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>71.711082985999994</v>
+        <v>71.722116219</v>
       </c>
       <c r="C345" s="5">
-        <v>1.6211450000000127E-2</v>
+        <v>3.2167391000001544E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>0.27167845308171401</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>0.53977264512170553</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>72.004057661000004</v>
+        <v>72.003552721000005</v>
       </c>
       <c r="C346" s="5">
-        <v>0.29297467500001062</v>
+        <v>0.28143650200000536</v>
       </c>
       <c r="D346" s="5">
-        <v>5.0142600548107596</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>4.8117474899799895</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>72.100963945999993</v>
+        <v>72.100965380000005</v>
       </c>
       <c r="C347" s="5">
-        <v>9.6906284999988657E-2</v>
+        <v>9.7412658999999735E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>1.6270220942604219</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>1.6355988504448637</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>71.848008652999994</v>
+        <v>71.860187108000005</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.25295529299999941</v>
+        <v>-0.24077827200000002</v>
       </c>
       <c r="D348" s="5">
-        <v>-4.1297243463483841</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-3.9345617518466547</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>72.158311604000005</v>
+        <v>72.167236371000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.31030295100001126</v>
+        <v>0.30704926299999613</v>
       </c>
       <c r="D349" s="5">
-        <v>5.3075540281847688</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>5.2496762700159127</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>72.318552987999993</v>
+        <v>72.337183132000007</v>
       </c>
       <c r="C350" s="5">
-        <v>0.16024138399998833</v>
+        <v>0.16994676100000561</v>
       </c>
       <c r="D350" s="5">
-        <v>2.6976202354781043</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>2.8627718093338528</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>72.624370373000005</v>
+        <v>72.633507938999998</v>
       </c>
       <c r="C351" s="5">
-        <v>0.30581738500001165</v>
+        <v>0.29632480699999064</v>
       </c>
       <c r="D351" s="5">
-        <v>5.1942082144007973</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>5.0280056205567414</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>73.056310655999994</v>
+        <v>73.061990656000006</v>
       </c>
       <c r="C352" s="5">
-        <v>0.43194028299998877</v>
+        <v>0.42848271700000851</v>
       </c>
       <c r="D352" s="5">
-        <v>7.3752717105271204</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>7.3133558332611592</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>72.883480747999997</v>
+        <v>72.903614122999997</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.17282990799999709</v>
+        <v>-0.15837653300000909</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.8022020926344204</v>
+        <v>-2.5704510016915649</v>
       </c>
       <c r="E353" s="5">
-        <v>1.1131425575304776</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>1.122163527534803</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>73.574147437999997</v>
+        <v>73.475046413000001</v>
       </c>
       <c r="C354" s="5">
-        <v>0.69066669000000047</v>
+        <v>0.57143229000000417</v>
       </c>
       <c r="D354" s="5">
-        <v>11.98338601137683</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>9.8220955185352121</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>73.803103785999994</v>
+        <v>73.797940842000003</v>
       </c>
       <c r="C355" s="5">
-        <v>0.22895634799999698</v>
+        <v>0.32289442900000154</v>
       </c>
       <c r="D355" s="5">
-        <v>3.798877704788417</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>5.4028852780017456</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>73.704729553000007</v>
+        <v>73.703601008999996</v>
       </c>
       <c r="C356" s="5">
-        <v>-9.8374232999987044E-2</v>
+        <v>-9.4339833000006479E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.5878394959732089</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-1.5232840207200393</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>73.036977875000005</v>
+        <v>73.058917684999997</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.6677516780000019</v>
+        <v>-0.64468332399999895</v>
       </c>
       <c r="D357" s="5">
-        <v>-10.346086388193898</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-10.005840662216858</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>73.461279348000005</v>
+        <v>73.461961094000003</v>
       </c>
       <c r="C358" s="5">
-        <v>0.42430147299999987</v>
+        <v>0.40304340900000568</v>
       </c>
       <c r="D358" s="5">
-        <v>7.1984024689062176</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>6.824631606998377</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>73.710206141</v>
+        <v>73.712262183999997</v>
       </c>
       <c r="C359" s="5">
-        <v>0.24892679299999543</v>
+        <v>0.25030108999999356</v>
       </c>
       <c r="D359" s="5">
-        <v>4.1428983245827444</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>4.166161750192332</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>73.748892319000007</v>
+        <v>73.771352539000006</v>
       </c>
       <c r="C360" s="5">
-        <v>3.8686178000006066E-2</v>
+        <v>5.9090355000009254E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>0.63163105766872452</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>0.96621505907017458</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>73.668176595999995</v>
+        <v>73.680137525000006</v>
       </c>
       <c r="C361" s="5">
-        <v>-8.0715723000011508E-2</v>
+        <v>-9.1215013999999428E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-1.3054832132296967</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>-1.4736981565189766</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>73.755191600000003</v>
+        <v>73.785501672999999</v>
       </c>
       <c r="C362" s="5">
-        <v>8.7015004000008389E-2</v>
+        <v>0.1053641479999925</v>
       </c>
       <c r="D362" s="5">
-        <v>1.4266544281314353</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.7295865463746507</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>74.086085503000007</v>
+        <v>74.098037633999994</v>
       </c>
       <c r="C363" s="5">
-        <v>0.33089390300000332</v>
+        <v>0.3125359609999947</v>
       </c>
       <c r="D363" s="5">
-        <v>5.5185064749626811</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>5.2029857130273305</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>74.303656158999999</v>
+        <v>74.311980953000003</v>
       </c>
       <c r="C364" s="5">
-        <v>0.21757065599999237</v>
+        <v>0.21394331900000907</v>
       </c>
       <c r="D364" s="5">
-        <v>3.5815549235268973</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>3.5203148225373182</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>74.268424162000002</v>
+        <v>74.292297847</v>
       </c>
       <c r="C365" s="5">
-        <v>-3.5231996999996795E-2</v>
+        <v>-1.9683106000002226E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.56751329782829263</v>
+        <v>-0.31738285314000247</v>
       </c>
       <c r="E365" s="5">
-        <v>1.9002157962084043</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.9048215108472766</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>74.080804638999993</v>
+        <v>73.920633745000004</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.18761952300000928</v>
+        <v>-0.37166410199999689</v>
       </c>
       <c r="D366" s="5">
-        <v>-2.9897148594455802</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-5.8408163826833448</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>74.040467692999997</v>
+        <v>74.037485884999995</v>
       </c>
       <c r="C367" s="5">
-        <v>-4.0336945999996487E-2</v>
+        <v>0.11685213999999178</v>
       </c>
       <c r="D367" s="5">
-        <v>-0.65144593821975239</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>1.913513752559437</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>73.726320092999998</v>
+        <v>73.730413721999994</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.31414759999999831</v>
+        <v>-0.30707216300000084</v>
       </c>
       <c r="D368" s="5">
-        <v>-4.9743500385373789</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-4.8650496046299452</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>70.564152839000002</v>
+        <v>70.599526974</v>
       </c>
       <c r="C369" s="5">
-        <v>-3.1621672539999963</v>
+        <v>-3.1308867479999947</v>
       </c>
       <c r="D369" s="5">
-        <v>-40.906611490564551</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-40.589741164721119</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>71.026834866000002</v>
+        <v>71.030891943</v>
       </c>
       <c r="C370" s="5">
-        <v>0.46268202699999961</v>
+        <v>0.43136496900000054</v>
       </c>
       <c r="D370" s="5">
-        <v>8.1583264398194633</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>7.5835134987414232</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>70.134012350000006</v>
+        <v>70.140255358000005</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.8928225159999954</v>
+        <v>-0.89063658499999576</v>
       </c>
       <c r="D371" s="5">
-        <v>-14.083874504969728</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-14.050987003285343</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>68.721190088</v>
+        <v>68.756720553999997</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.4128222620000059</v>
+        <v>-1.3835348040000071</v>
       </c>
       <c r="D372" s="5">
-        <v>-21.667166540103409</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-21.263929098108381</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>68.671280362000005</v>
+        <v>68.688992666000004</v>
       </c>
       <c r="C373" s="5">
-        <v>-4.9909725999995658E-2</v>
+        <v>-6.7727887999993186E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>-0.86804397496881291</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-1.1756609700647735</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>68.684107620000006</v>
+        <v>68.725882099000003</v>
       </c>
       <c r="C374" s="5">
-        <v>1.2827258000001507E-2</v>
+        <v>3.6889432999998917E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>0.22438103930551012</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>0.64636716845118958</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>68.939851293000004</v>
+        <v>68.953081695999998</v>
       </c>
       <c r="C375" s="5">
-        <v>0.25574367299999778</v>
+        <v>0.22719959699999492</v>
       </c>
       <c r="D375" s="5">
-        <v>4.5608215392247686</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>4.039988562601815</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>68.904807728999998</v>
+        <v>68.914662225000001</v>
       </c>
       <c r="C376" s="5">
-        <v>-3.5043564000005745E-2</v>
+        <v>-3.8419470999997429E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>-0.60828253503930618</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-0.66657417091556814</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>69.237044003999998</v>
+        <v>69.256654138000002</v>
       </c>
       <c r="C377" s="5">
-        <v>0.33223627499999964</v>
+        <v>0.34199191300000109</v>
       </c>
       <c r="D377" s="5">
-        <v>5.9419377617265567</v>
+        <v>6.120306483264204</v>
       </c>
       <c r="E377" s="5">
-        <v>-6.7745885479206791</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-6.7781504340740266</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>69.901241122000002</v>
+        <v>69.671370714000005</v>
       </c>
       <c r="C378" s="5">
-        <v>0.66419711800000414</v>
+        <v>0.41471657600000356</v>
       </c>
       <c r="D378" s="5">
-        <v>12.138935124210782</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>7.4271813963660005</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>69.079162045000004</v>
+        <v>69.076431612999997</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.82207907699999794</v>
+        <v>-0.59493910100000846</v>
       </c>
       <c r="D379" s="5">
-        <v>-13.234697169822562</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-9.7792414041916196</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>70.222294822999999</v>
+        <v>70.250936515999996</v>
       </c>
       <c r="C380" s="5">
-        <v>1.1431327779999947</v>
+        <v>1.174504902999999</v>
       </c>
       <c r="D380" s="5">
-        <v>21.76864820582589</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>22.42403372593742</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>70.895519512000007</v>
+        <v>70.932976838000002</v>
       </c>
       <c r="C381" s="5">
-        <v>0.67322468900000842</v>
+        <v>0.68204032200000597</v>
       </c>
       <c r="D381" s="5">
-        <v>12.130886971288103</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>12.293034085399746</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>70.775467833999997</v>
+        <v>70.786649410999999</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.12005167800001004</v>
+        <v>-0.14632742700000279</v>
       </c>
       <c r="D382" s="5">
-        <v>-2.0132138116049414</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-2.4475820794743974</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>70.858032131000002</v>
+        <v>70.876014361000003</v>
       </c>
       <c r="C383" s="5">
-        <v>8.2564297000004672E-2</v>
+        <v>8.9364950000003773E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>1.4088967325692536</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>1.525509260352309</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>71.502046304000004</v>
+        <v>71.550737507999997</v>
       </c>
       <c r="C384" s="5">
-        <v>0.64401417300000219</v>
+        <v>0.67472314699999458</v>
       </c>
       <c r="D384" s="5">
-        <v>11.468615861870068</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>12.041244888960811</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>71.558940566000004</v>
+        <v>71.588200858999997</v>
       </c>
       <c r="C385" s="5">
-        <v>5.689426200000014E-2</v>
+        <v>3.7463350999999534E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>0.95903123525020728</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>0.63012222112233118</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>71.458733804000005</v>
+        <v>71.510313089999997</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.10020676199999912</v>
+        <v>-7.7887769000000162E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-1.6675245372877789</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>-1.2978123489391757</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>72.120768248000005</v>
+        <v>72.133698984999995</v>
       </c>
       <c r="C387" s="5">
-        <v>0.66203444399999967</v>
+        <v>0.62338589499999841</v>
       </c>
       <c r="D387" s="5">
-        <v>11.701841462537811</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>10.977333188239147</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>72.681208627999993</v>
+        <v>72.685545289999993</v>
       </c>
       <c r="C388" s="5">
-        <v>0.56044037999998864</v>
+        <v>0.55184630499999798</v>
       </c>
       <c r="D388" s="5">
-        <v>9.7340874489179718</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>9.5766947294324787</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>72.856153457000005</v>
+        <v>72.861521233000005</v>
       </c>
       <c r="C389" s="5">
-        <v>0.17494482900001174</v>
+        <v>0.17597594300001163</v>
       </c>
       <c r="D389" s="5">
-        <v>2.9269662107707095</v>
+        <v>2.9442699298421582</v>
       </c>
       <c r="E389" s="5">
-        <v>5.2271287791993526</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>5.2050841032790673</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>72.606494205000004</v>
+        <v>72.314502071999996</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.24965925200000072</v>
+        <v>-0.54701916100000858</v>
       </c>
       <c r="D390" s="5">
-        <v>-4.0354681372695378</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-8.6463320291723438</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>73.215162152999994</v>
+        <v>73.202588872999996</v>
       </c>
       <c r="C391" s="5">
-        <v>0.60866794799999013</v>
+        <v>0.88808680100000004</v>
       </c>
       <c r="D391" s="5">
-        <v>10.536760824972479</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>15.774385423777716</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>73.453966515000005</v>
+        <v>73.513445121999993</v>
       </c>
       <c r="C392" s="5">
-        <v>0.23880436200001043</v>
+        <v>0.31085624899999686</v>
       </c>
       <c r="D392" s="5">
-        <v>3.9849983378403619</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>5.216542107690425</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>74.223292248000007</v>
+        <v>74.257084969999994</v>
       </c>
       <c r="C393" s="5">
-        <v>0.76932573300000229</v>
+        <v>0.74363984800000082</v>
       </c>
       <c r="D393" s="5">
-        <v>13.318165737573494</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>12.837498053706842</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>74.602103964999998</v>
+        <v>74.628197047</v>
       </c>
       <c r="C394" s="5">
-        <v>0.37881171699999072</v>
+        <v>0.37111207700000648</v>
       </c>
       <c r="D394" s="5">
-        <v>6.2992846519587475</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>6.1648219277029348</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>74.861104284000007</v>
+        <v>74.892372504999997</v>
       </c>
       <c r="C395" s="5">
-        <v>0.25900031900000897</v>
+        <v>0.26417545799999687</v>
       </c>
       <c r="D395" s="5">
-        <v>4.2465857051874112</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>4.33155259180944</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>75.095404614000003</v>
+        <v>75.159118374000002</v>
       </c>
       <c r="C396" s="5">
-        <v>0.23430032999999639</v>
+        <v>0.26674586900000463</v>
       </c>
       <c r="D396" s="5">
-        <v>3.8210912959506071</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>4.3587961189117008</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>75.654060772999998</v>
+        <v>75.713277246000004</v>
       </c>
       <c r="C397" s="5">
-        <v>0.55865615899999455</v>
+        <v>0.55415887200000213</v>
       </c>
       <c r="D397" s="5">
-        <v>9.3016173673096993</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>9.2155342531646589</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>76.532160422000004</v>
+        <v>76.598666335999994</v>
       </c>
       <c r="C398" s="5">
-        <v>0.87809964900000637</v>
+        <v>0.88538908999998966</v>
       </c>
       <c r="D398" s="5">
-        <v>14.852578660078407</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>14.971436577477593</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>76.051366861000005</v>
+        <v>76.052015807999993</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.4807935609999987</v>
+        <v>-0.54665052800000069</v>
       </c>
       <c r="D399" s="5">
-        <v>-7.2835895124265253</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-8.2355936180380844</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>76.365566028999993</v>
+        <v>76.357033716000004</v>
       </c>
       <c r="C400" s="5">
-        <v>0.31419916799998759</v>
+        <v>0.30501790800001061</v>
       </c>
       <c r="D400" s="5">
-        <v>5.0719068552869118</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>4.920373434432368</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>76.38997286</v>
+        <v>76.361145492999995</v>
       </c>
       <c r="C401" s="5">
-        <v>2.4406831000007401E-2</v>
+        <v>4.1117769999914344E-3</v>
       </c>
       <c r="D401" s="5">
-        <v>0.38420111631209952</v>
+        <v>6.4638367564673338E-2</v>
       </c>
       <c r="E401" s="5">
-        <v>4.8504062255848801</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.8031172020259083</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>77.593805145000005</v>
+        <v>77.255651322999995</v>
       </c>
       <c r="C402" s="5">
-        <v>1.2038322850000043</v>
+        <v>0.89450582999999995</v>
       </c>
       <c r="D402" s="5">
-        <v>20.639167012350757</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>14.998952436622591</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>77.649550364999996</v>
+        <v>77.622067728000005</v>
       </c>
       <c r="C403" s="5">
-        <v>5.5745219999991491E-2</v>
+        <v>0.3664164050000096</v>
       </c>
       <c r="D403" s="5">
-        <v>0.86552295219823883</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>5.8423295570569467</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>78.159619804000002</v>
+        <v>78.248856076999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.51006943900000579</v>
+        <v>0.62678834899999458</v>
       </c>
       <c r="D404" s="5">
-        <v>8.1737573006088518</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>10.131987785787832</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>78.558452966000004</v>
+        <v>78.582933510000004</v>
       </c>
       <c r="C405" s="5">
-        <v>0.39883316200000252</v>
+        <v>0.33407743300000448</v>
       </c>
       <c r="D405" s="5">
-        <v>6.2981756413468037</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>5.2453403561851131</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>79.109803775000003</v>
+        <v>79.156781097999996</v>
       </c>
       <c r="C406" s="5">
-        <v>0.55135080899999878</v>
+        <v>0.57384758799999247</v>
       </c>
       <c r="D406" s="5">
-        <v>8.7548462174035215</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>9.1235936647412927</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>79.939961358000005</v>
+        <v>79.992180160000004</v>
       </c>
       <c r="C407" s="5">
-        <v>0.83015758300000186</v>
+        <v>0.83539906200000758</v>
       </c>
       <c r="D407" s="5">
-        <v>13.345301094074458</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>13.426073365121983</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>80.424332417000002</v>
+        <v>80.503024444999994</v>
       </c>
       <c r="C408" s="5">
-        <v>0.48437105899999722</v>
+        <v>0.51084428499999035</v>
       </c>
       <c r="D408" s="5">
-        <v>7.5182946682293972</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>7.9383959816307748</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>80.850326081999995</v>
+        <v>80.944252629999994</v>
       </c>
       <c r="C409" s="5">
-        <v>0.42599366499999292</v>
+        <v>0.44122818499999994</v>
       </c>
       <c r="D409" s="5">
-        <v>6.5446714491643299</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>6.7789997369704036</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>81.602368608999996</v>
+        <v>81.677244670999997</v>
       </c>
       <c r="C410" s="5">
-        <v>0.7520425270000004</v>
+        <v>0.73299204100000281</v>
       </c>
       <c r="D410" s="5">
-        <v>11.751115905587461</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>11.424510280237232</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>82.404227360999997</v>
+        <v>82.39801654</v>
       </c>
       <c r="C411" s="5">
-        <v>0.80185875200000112</v>
+        <v>0.72077186900000356</v>
       </c>
       <c r="D411" s="5">
-        <v>12.450326829114932</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>11.118954674977521</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>82.751328454000003</v>
+        <v>82.719587961000002</v>
       </c>
       <c r="C412" s="5">
-        <v>0.34710109300000624</v>
+        <v>0.32157142100000158</v>
       </c>
       <c r="D412" s="5">
-        <v>5.1733708158691716</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>4.785033890506396</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>83.553641654000003</v>
+        <v>83.477508099999994</v>
       </c>
       <c r="C413" s="5">
-        <v>0.80231320000000039</v>
+        <v>0.75792013899999233</v>
       </c>
       <c r="D413" s="5">
-        <v>12.275475929368218</v>
+        <v>11.566386524782279</v>
       </c>
       <c r="E413" s="5">
-        <v>9.3777606219717757</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>9.319350254708203</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>83.626311478000005</v>
+        <v>83.281879551000003</v>
       </c>
       <c r="C414" s="5">
-        <v>7.2669824000001881E-2</v>
+        <v>-0.19562854899999138</v>
       </c>
       <c r="D414" s="5">
-        <v>1.0486933128113218</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-2.7762206283111102</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>84.463799748</v>
+        <v>84.412431048000002</v>
       </c>
       <c r="C415" s="5">
-        <v>0.83748826999999437</v>
+        <v>1.130551496999999</v>
       </c>
       <c r="D415" s="5">
-        <v>12.702118503977111</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>17.563005318266022</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>85.058166514999996</v>
+        <v>85.160101961999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.5943667669999968</v>
+        <v>0.74767091399999686</v>
       </c>
       <c r="D416" s="5">
-        <v>8.7789402800416028</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>11.162211254683863</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>84.914555798999999</v>
+        <v>84.931573795999995</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.14361071599999775</v>
+        <v>-0.22852816600000381</v>
       </c>
       <c r="D417" s="5">
-        <v>-2.0073502369673091</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-3.1731089665690826</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>85.038704856999999</v>
+        <v>85.108958232999996</v>
       </c>
       <c r="C418" s="5">
-        <v>0.12414905800000042</v>
+        <v>0.17738443700000062</v>
       </c>
       <c r="D418" s="5">
-        <v>1.7686332247620395</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.5352594970225573</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>85.207115078000001</v>
+        <v>85.277103173</v>
       </c>
       <c r="C419" s="5">
-        <v>0.16841022100000202</v>
+        <v>0.16814494000000479</v>
       </c>
       <c r="D419" s="5">
-        <v>2.4025305326741631</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.3967032181807069</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>85.660743646</v>
+        <v>85.752228622000004</v>
       </c>
       <c r="C420" s="5">
-        <v>0.45362856799999918</v>
+        <v>0.47512544900000364</v>
       </c>
       <c r="D420" s="5">
-        <v>6.5790262350680306</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>6.8945884913516275</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>85.766238658999995</v>
+        <v>85.898688383999996</v>
       </c>
       <c r="C421" s="5">
-        <v>0.1054950129999952</v>
+        <v>0.14645976199999211</v>
       </c>
       <c r="D421" s="5">
-        <v>1.4879047730448569</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>2.0688920547353939</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>86.196016447999995</v>
+        <v>86.276208689000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.42977778899999919</v>
+        <v>0.37752030500000444</v>
       </c>
       <c r="D422" s="5">
-        <v>6.1817732678431714</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>5.4033070789398119</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>86.145711026000001</v>
+        <v>86.132461117999995</v>
       </c>
       <c r="C423" s="5">
-        <v>-5.0305421999993882E-2</v>
+        <v>-0.14374757100000579</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.69809621644653097</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-1.9811384584831448</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>86.308469767999995</v>
+        <v>86.255973429999997</v>
       </c>
       <c r="C424" s="5">
-        <v>0.16275874199999407</v>
+        <v>0.12351231200000257</v>
       </c>
       <c r="D424" s="5">
-        <v>2.2909193082222057</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.7344138607996662</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>86.19089683</v>
+        <v>86.068468529</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.11757293799999502</v>
+        <v>-0.18750490099999695</v>
       </c>
       <c r="D425" s="5">
-        <v>-1.6224970455140042</v>
+        <v>-2.5776198306882825</v>
       </c>
       <c r="E425" s="5">
-        <v>3.1563617381526132</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>3.1037826690947901</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>85.739183213000004</v>
+        <v>85.398616743999995</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.45171361699999579</v>
+        <v>-0.66985178500000586</v>
       </c>
       <c r="D426" s="5">
-        <v>-6.1108715904764743</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-8.9497526126475542</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>86.756613814999994</v>
+        <v>86.683758556000001</v>
       </c>
       <c r="C427" s="5">
-        <v>1.0174306019999904</v>
+        <v>1.2851418120000062</v>
       </c>
       <c r="D427" s="5">
-        <v>15.207037837880133</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>19.63073506894899</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>87.188809278999997</v>
+        <v>87.300120823</v>
       </c>
       <c r="C428" s="5">
-        <v>0.43219546400000297</v>
+        <v>0.61636226699999952</v>
       </c>
       <c r="D428" s="5">
-        <v>6.144585655480328</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>8.8742889170014827</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>87.296034032999998</v>
+        <v>87.306204940000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.10722475400000064</v>
+        <v>6.0841170000003331E-3</v>
       </c>
       <c r="D429" s="5">
-        <v>1.4857823166586348</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>8.3662421932895192E-2</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>87.596685734999994</v>
+        <v>87.681923179999998</v>
       </c>
       <c r="C430" s="5">
-        <v>0.30065170199999613</v>
+        <v>0.37571823999999765</v>
       </c>
       <c r="D430" s="5">
-        <v>4.2120485947721109</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>5.2881454402587291</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>87.288389065999993</v>
+        <v>87.373576565999997</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.30829666900000063</v>
+        <v>-0.3083466140000013</v>
       </c>
       <c r="D431" s="5">
-        <v>-4.142599901672428</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-4.1393079095012553</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>86.989527702000004</v>
+        <v>87.091647705</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.29886136399998975</v>
+        <v>-0.28192886099999726</v>
       </c>
       <c r="D432" s="5">
-        <v>-4.0321130398296763</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-3.8040644177786409</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>87.284718866999995</v>
+        <v>87.440629098000002</v>
       </c>
       <c r="C433" s="5">
-        <v>0.29519116499999143</v>
+        <v>0.34898139300000253</v>
       </c>
       <c r="D433" s="5">
-        <v>4.1489592521040564</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>4.9158724756329875</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>87.187457115000001</v>
+        <v>87.263575165000006</v>
       </c>
       <c r="C434" s="5">
-        <v>-9.7261751999994317E-2</v>
+        <v>-0.17705393299999628</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.3290006703308044</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-2.4029386797574936</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>88.283499965999994</v>
+        <v>88.159519387000003</v>
       </c>
       <c r="C435" s="5">
-        <v>1.0960428509999929</v>
+        <v>0.89594422199999713</v>
       </c>
       <c r="D435" s="5">
-        <v>16.173312087190773</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>13.040623296932118</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>88.620007774000001</v>
+        <v>88.572318237000005</v>
       </c>
       <c r="C436" s="5">
-        <v>0.33650780800000746</v>
+        <v>0.41279885000000149</v>
       </c>
       <c r="D436" s="5">
-        <v>4.6711265161855753</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>5.765876922449098</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>89.378117133000003</v>
+        <v>89.067191612000002</v>
       </c>
       <c r="C437" s="5">
-        <v>0.75810935900000231</v>
+        <v>0.4948733749999974</v>
       </c>
       <c r="D437" s="5">
-        <v>10.762566868127777</v>
+        <v>6.9145872129188213</v>
       </c>
       <c r="E437" s="5">
-        <v>3.6978618627050208</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>3.4841134439258736</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>90.388595765000005</v>
+        <v>90.034386022000007</v>
       </c>
       <c r="C438" s="5">
-        <v>1.0104786320000017</v>
+        <v>0.96719441000000472</v>
       </c>
       <c r="D438" s="5">
-        <v>14.443005870265946</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>13.838137773094218</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>90.570319803000004</v>
+        <v>90.159173690000003</v>
       </c>
       <c r="C439" s="5">
-        <v>0.1817240379999987</v>
+        <v>0.12478766799999619</v>
       </c>
       <c r="D439" s="5">
-        <v>2.4394272073574808</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>1.6759374531190474</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>91.172777467000003</v>
+        <v>90.758896483000001</v>
       </c>
       <c r="C440" s="5">
-        <v>0.60245766399999923</v>
+        <v>0.59972279299999798</v>
       </c>
       <c r="D440" s="5">
-        <v>8.2807881365704503</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>8.2807881343116563</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>90.844803819999996</v>
+        <v>90.416199765000002</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.32797364700000742</v>
+        <v>-0.34269671799999912</v>
       </c>
       <c r="D441" s="5">
-        <v>-4.2323404927871122</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-4.4381579285556194</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>90.914963741999998</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.49876397699999586</v>
+      </c>
+      <c r="D442" s="5">
+        <v>6.8241496937442303</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>