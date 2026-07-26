--- v6 (2026-07-06)
+++ v7 (2026-07-26)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DF00D446-27FB-4CEA-AEA6-104519C6A8B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{55A2671F-8307-49FF-8151-80FA2C9FE6EB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E1D67D15-0C53-4D29-87BC-0E72202CCB48}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8B8546AF-DA30-4776-BA5D-9EB538C12F73}"/>
   </bookViews>
   <sheets>
     <sheet name="fwanrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{859FD922-17D7-480D-8FC1-2835B8EF1036}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E4846C2-80E6-4F0A-BAA7-73B261A6D9E3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>28.946539537</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>28.843669445</v>
       </c>
       <c r="C7" s="5">
         <v>-0.10287009199999986</v>
       </c>
       <c r="D7" s="5">
         <v>-4.1821801134187648</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>28.214895585000001</v>
       </c>
       <c r="C8" s="5">
         <v>-0.62877385999999902</v>
       </c>
       <c r="D8" s="5">
         <v>-23.239949583378394</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>28.108680208999999</v>
       </c>
       <c r="C9" s="5">
         <v>-0.10621537600000153</v>
       </c>
       <c r="D9" s="5">
         <v>-4.425048532033049</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>28.350687747999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.24200753899999938</v>
       </c>
       <c r="D10" s="5">
         <v>10.835205201908394</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>28.938194648</v>
       </c>
       <c r="C11" s="5">
         <v>0.58750690000000105</v>
       </c>
       <c r="D11" s="5">
         <v>27.906913010210708</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>28.131867804999999</v>
       </c>
       <c r="C12" s="5">
         <v>-0.80632684300000079</v>
       </c>
       <c r="D12" s="5">
         <v>-28.759720771111663</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>28.076409100999999</v>
       </c>
       <c r="C13" s="5">
         <v>-5.5458703999999415E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-2.3401782447113995</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>28.137271097999999</v>
       </c>
       <c r="C14" s="5">
         <v>6.0861996999999946E-2</v>
       </c>
       <c r="D14" s="5">
         <v>2.6325115635775109</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>28.157975394000001</v>
       </c>
       <c r="C15" s="5">
         <v>2.0704296000001676E-2</v>
       </c>
       <c r="D15" s="5">
         <v>0.88658037728153172</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>28.299203477999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.14122808399999798</v>
       </c>
       <c r="D16" s="5">
         <v>6.1875109930874528</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>28.392651926999999</v>
       </c>
       <c r="C17" s="5">
         <v>9.3448449000000267E-2</v>
       </c>
       <c r="D17" s="5">
         <v>4.0353560609579731</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>28.247973738999999</v>
       </c>
       <c r="C18" s="5">
         <v>-0.14467818800000032</v>
       </c>
       <c r="D18" s="5">
         <v>-5.9462513605660021</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>28.142357538999999</v>
       </c>
       <c r="C19" s="5">
         <v>-0.10561620000000005</v>
       </c>
       <c r="D19" s="5">
         <v>-4.3955503308614201</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>28.200548960999999</v>
       </c>
       <c r="C20" s="5">
         <v>5.8191422000000159E-2</v>
       </c>
       <c r="D20" s="5">
         <v>2.5097170141641145</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>28.209962737000001</v>
       </c>
       <c r="C21" s="5">
         <v>9.4137760000023718E-3</v>
       </c>
       <c r="D21" s="5">
         <v>0.40131468951609683</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>27.972676689</v>
       </c>
       <c r="C22" s="5">
         <v>-0.23728604800000141</v>
       </c>
       <c r="D22" s="5">
         <v>-9.6395970236713868</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>27.638328391000002</v>
       </c>
       <c r="C23" s="5">
         <v>-0.33434829799999832</v>
       </c>
       <c r="D23" s="5">
         <v>-13.43686763594234</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>27.434139300999998</v>
       </c>
       <c r="C24" s="5">
         <v>-0.2041890900000034</v>
       </c>
       <c r="D24" s="5">
         <v>-8.5139658381596988</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>27.075385884999999</v>
       </c>
       <c r="C25" s="5">
         <v>-0.35875341599999899</v>
       </c>
       <c r="D25" s="5">
         <v>-14.611421030672956</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>27.036801363999999</v>
       </c>
       <c r="C26" s="5">
         <v>-3.8584521000000649E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-1.6967527867437049</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>26.651341415000001</v>
       </c>
       <c r="C27" s="5">
         <v>-0.38545994899999769</v>
       </c>
       <c r="D27" s="5">
         <v>-15.828483912000701</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>26.703176718999998</v>
       </c>
       <c r="C28" s="5">
         <v>5.1835303999997251E-2</v>
       </c>
       <c r="D28" s="5">
         <v>2.3590590210137652</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>26.688354806</v>
       </c>
       <c r="C29" s="5">
         <v>-1.4821912999998688E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-0.66404448479616685</v>
       </c>
       <c r="E29" s="5">
         <v>-6.0025992830183617</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>26.448039906000002</v>
       </c>
       <c r="C30" s="5">
         <v>-0.24031489999999778</v>
       </c>
       <c r="D30" s="5">
         <v>-10.285990645780663</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>26.442239056999998</v>
       </c>
       <c r="C31" s="5">
         <v>-5.8008490000034385E-3</v>
       </c>
       <c r="D31" s="5">
         <v>-0.26287875316589604</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>26.674858777000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.23261972000000242</v>
       </c>
       <c r="D32" s="5">
         <v>11.082800239734446</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>26.907723251</v>
       </c>
       <c r="C33" s="5">
         <v>0.23286447399999943</v>
       </c>
       <c r="D33" s="5">
         <v>10.993585530240036</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>27.111305777999998</v>
       </c>
       <c r="C34" s="5">
         <v>0.20358252699999824</v>
       </c>
       <c r="D34" s="5">
         <v>9.4666420429806664</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>26.736249729000001</v>
       </c>
       <c r="C35" s="5">
         <v>-0.37505604899999767</v>
       </c>
       <c r="D35" s="5">
         <v>-15.39410076268528</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>27.522098332999999</v>
       </c>
       <c r="C36" s="5">
         <v>0.78584860399999812</v>
       </c>
       <c r="D36" s="5">
         <v>41.570458111372766</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>27.878364186999999</v>
       </c>
       <c r="C37" s="5">
         <v>0.3562658540000001</v>
       </c>
       <c r="D37" s="5">
         <v>16.688737110018657</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>27.747683330000001</v>
       </c>
       <c r="C38" s="5">
         <v>-0.13068085699999799</v>
       </c>
       <c r="D38" s="5">
         <v>-5.4822645713862528</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>27.924052237000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.17636890700000052</v>
       </c>
       <c r="D39" s="5">
         <v>7.8997770756768171</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>27.820168403</v>
       </c>
       <c r="C40" s="5">
         <v>-0.10388383400000123</v>
       </c>
       <c r="D40" s="5">
         <v>-4.3740519924474803</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>27.900509934999999</v>
       </c>
       <c r="C41" s="5">
         <v>8.0341531999998494E-2</v>
       </c>
       <c r="D41" s="5">
         <v>3.5210423101718957</v>
       </c>
       <c r="E41" s="5">
         <v>4.5418877926768575</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>28.549289403</v>
       </c>
       <c r="C42" s="5">
         <v>0.64877946800000075</v>
       </c>
       <c r="D42" s="5">
         <v>31.764356594496835</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>28.530070842000001</v>
       </c>
       <c r="C43" s="5">
         <v>-1.9218560999998857E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-0.80482135504784669</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>28.767565545</v>
       </c>
       <c r="C44" s="5">
         <v>0.23749470299999942</v>
       </c>
       <c r="D44" s="5">
         <v>10.459515725291691</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>27.919196596999999</v>
       </c>
       <c r="C45" s="5">
         <v>-0.84836894800000096</v>
       </c>
       <c r="D45" s="5">
         <v>-30.177134661134087</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>28.521832808999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.60263621200000017</v>
       </c>
       <c r="D46" s="5">
         <v>29.20941342647323</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>28.916401506</v>
       </c>
       <c r="C47" s="5">
         <v>0.39456869700000041</v>
       </c>
       <c r="D47" s="5">
         <v>17.923890414274556</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>29.305082944999999</v>
       </c>
       <c r="C48" s="5">
         <v>0.38868143899999907</v>
       </c>
       <c r="D48" s="5">
         <v>17.377404904443019</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>29.551954631000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.2468716860000022</v>
       </c>
       <c r="D49" s="5">
         <v>10.590819664237362</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>29.579357141999999</v>
       </c>
       <c r="C50" s="5">
         <v>2.7402510999998242E-2</v>
       </c>
       <c r="D50" s="5">
         <v>1.1184111211021142</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>30.811821435999999</v>
       </c>
       <c r="C51" s="5">
         <v>1.2324642939999997</v>
       </c>
       <c r="D51" s="5">
         <v>63.208846269384743</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>30.968405136000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.15658370000000232</v>
       </c>
       <c r="D52" s="5">
         <v>6.2716958043265381</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>31.131573871000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.16316873499999929</v>
       </c>
       <c r="D53" s="5">
         <v>6.5091325485310048</v>
       </c>
       <c r="E53" s="5">
         <v>11.580662660028196</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>30.334097267000001</v>
       </c>
       <c r="C54" s="5">
         <v>-0.79747660399999987</v>
       </c>
       <c r="D54" s="5">
         <v>-26.758037303250703</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>30.086524382</v>
       </c>
       <c r="C55" s="5">
         <v>-0.2475728850000003</v>
       </c>
       <c r="D55" s="5">
         <v>-9.3659582887879118</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>30.858016509999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.77149212799999844</v>
       </c>
       <c r="D56" s="5">
         <v>35.503913239803417</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>31.153018814999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.29500230500000058</v>
       </c>
       <c r="D57" s="5">
         <v>12.094825149200016</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>31.239535805999999</v>
       </c>
       <c r="C58" s="5">
         <v>8.6516990999999877E-2</v>
       </c>
       <c r="D58" s="5">
         <v>3.3839723656751364</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>31.396189232000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.15665342600000187</v>
       </c>
       <c r="D59" s="5">
         <v>6.186276505069932</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>31.455310484999998</v>
       </c>
       <c r="C60" s="5">
         <v>5.9121252999997154E-2</v>
       </c>
       <c r="D60" s="5">
         <v>2.2832360191042511</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>31.817541919</v>
       </c>
       <c r="C61" s="5">
         <v>0.36223143400000168</v>
       </c>
       <c r="D61" s="5">
         <v>14.728623669673624</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>32.101836831999996</v>
       </c>
       <c r="C62" s="5">
         <v>0.28429491299999654</v>
       </c>
       <c r="D62" s="5">
         <v>11.265134223031769</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>32.111235823000001</v>
       </c>
       <c r="C63" s="5">
         <v>9.3989910000047416E-3</v>
       </c>
       <c r="D63" s="5">
         <v>0.35191037615613929</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>32.327693175</v>
       </c>
       <c r="C64" s="5">
         <v>0.21645735199999905</v>
       </c>
       <c r="D64" s="5">
         <v>8.3957728526038657</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>32.773344700999999</v>
       </c>
       <c r="C65" s="5">
         <v>0.44565152599999891</v>
       </c>
       <c r="D65" s="5">
         <v>17.856245882728537</v>
       </c>
       <c r="E65" s="5">
         <v>5.2736518776821617</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>33.033805106000003</v>
       </c>
       <c r="C66" s="5">
         <v>0.26046040500000345</v>
       </c>
       <c r="D66" s="5">
         <v>9.9648881280629773</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>33.338891291000003</v>
       </c>
       <c r="C67" s="5">
         <v>0.3050861850000004</v>
       </c>
       <c r="D67" s="5">
         <v>11.663338743977491</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>33.358331554999999</v>
       </c>
       <c r="C68" s="5">
         <v>1.9440263999996432E-2</v>
       </c>
       <c r="D68" s="5">
         <v>0.70198131839318556</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>33.612177262000003</v>
       </c>
       <c r="C69" s="5">
         <v>0.25384570700000353</v>
       </c>
       <c r="D69" s="5">
         <v>9.5236457714038991</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>33.715304267999997</v>
       </c>
       <c r="C70" s="5">
         <v>0.10312700599999403</v>
       </c>
       <c r="D70" s="5">
         <v>3.7445419839270189</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>33.878161403</v>
       </c>
       <c r="C71" s="5">
         <v>0.16285713500000298</v>
       </c>
       <c r="D71" s="5">
         <v>5.9529352561636939</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>33.980289092</v>
       </c>
       <c r="C72" s="5">
         <v>0.10212768899999958</v>
       </c>
       <c r="D72" s="5">
         <v>3.6780545313594981</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>33.962021620000002</v>
       </c>
       <c r="C73" s="5">
         <v>-1.8267471999998008E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-0.64320428848624323</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>34.407768818999998</v>
       </c>
       <c r="C74" s="5">
         <v>0.44574719899999593</v>
       </c>
       <c r="D74" s="5">
         <v>16.938018298842827</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>35.146032474999998</v>
       </c>
       <c r="C75" s="5">
         <v>0.73826365600000088</v>
       </c>
       <c r="D75" s="5">
         <v>29.014205643464152</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>35.409391956999997</v>
       </c>
       <c r="C76" s="5">
         <v>0.26335948199999848</v>
       </c>
       <c r="D76" s="5">
         <v>9.371950849576649</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>35.814455762000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.40506380500000461</v>
       </c>
       <c r="D77" s="5">
         <v>14.624813325011864</v>
       </c>
       <c r="E77" s="5">
         <v>9.2792209301335369</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>36.651162644999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.83670688299999796</v>
       </c>
       <c r="D78" s="5">
         <v>31.93280570740351</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>36.707083281999999</v>
       </c>
       <c r="C79" s="5">
         <v>5.5920636999999829E-2</v>
       </c>
       <c r="D79" s="5">
         <v>1.8463468166557639</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>37.144567340999998</v>
       </c>
       <c r="C80" s="5">
         <v>0.43748405899999909</v>
       </c>
       <c r="D80" s="5">
         <v>15.277652219247795</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>37.759631063999997</v>
       </c>
       <c r="C81" s="5">
         <v>0.61506372299999867</v>
       </c>
       <c r="D81" s="5">
         <v>21.783726475776621</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>38.390626163</v>
       </c>
       <c r="C82" s="5">
         <v>0.63099509900000328</v>
       </c>
       <c r="D82" s="5">
         <v>22.002699471956966</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>38.563004071000002</v>
       </c>
       <c r="C83" s="5">
         <v>0.17237790800000141</v>
       </c>
       <c r="D83" s="5">
         <v>5.523199570602344</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>38.474685682</v>
       </c>
       <c r="C84" s="5">
         <v>-8.8318389000001218E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-2.713928195683557</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>38.824209758999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.3495240769999981</v>
       </c>
       <c r="D85" s="5">
         <v>11.462949195523819</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>38.585393070000002</v>
       </c>
       <c r="C86" s="5">
         <v>-0.23881668899999653</v>
       </c>
       <c r="D86" s="5">
         <v>-7.1367992234545703</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>38.772654369999998</v>
       </c>
       <c r="C87" s="5">
         <v>0.18726129999999586</v>
       </c>
       <c r="D87" s="5">
         <v>5.9817923153583141</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>39.190157235999997</v>
       </c>
       <c r="C88" s="5">
         <v>0.41750286599999953</v>
       </c>
       <c r="D88" s="5">
         <v>13.714976520230504</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>39.469192524</v>
       </c>
       <c r="C89" s="5">
         <v>0.27903528800000288</v>
       </c>
       <c r="D89" s="5">
         <v>8.8866977872189779</v>
       </c>
       <c r="E89" s="5">
         <v>10.204641350093514</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>39.691251972000003</v>
       </c>
       <c r="C90" s="5">
         <v>0.2220594480000031</v>
       </c>
       <c r="D90" s="5">
         <v>6.9642566611460843</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>40.127181456000002</v>
       </c>
       <c r="C91" s="5">
         <v>0.43592948399999898</v>
       </c>
       <c r="D91" s="5">
         <v>14.00562884089096</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>40.726518136000003</v>
       </c>
       <c r="C92" s="5">
         <v>0.5993366800000004</v>
       </c>
       <c r="D92" s="5">
         <v>19.471279870502634</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>39.605724612000003</v>
       </c>
       <c r="C93" s="5">
         <v>-1.1207935239999998</v>
       </c>
       <c r="D93" s="5">
         <v>-28.456830821883749</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>40.146457835</v>
       </c>
       <c r="C94" s="5">
         <v>0.5407332229999966</v>
       </c>
       <c r="D94" s="5">
         <v>17.671485406189458</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>40.038304672999999</v>
       </c>
       <c r="C95" s="5">
         <v>-0.10815316200000069</v>
       </c>
       <c r="D95" s="5">
         <v>-3.1852866618352849</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>41.253253426999997</v>
       </c>
       <c r="C96" s="5">
         <v>1.2149487539999981</v>
       </c>
       <c r="D96" s="5">
         <v>43.149652057725653</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>41.857560415999998</v>
       </c>
       <c r="C97" s="5">
         <v>0.60430698900000124</v>
       </c>
       <c r="D97" s="5">
         <v>19.06620073195846</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>42.056712822999998</v>
       </c>
       <c r="C98" s="5">
         <v>0.1991524069999997</v>
       </c>
       <c r="D98" s="5">
         <v>5.8612326319295249</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>41.518968211000001</v>
       </c>
       <c r="C99" s="5">
         <v>-0.53774461199999735</v>
       </c>
       <c r="D99" s="5">
         <v>-14.309095282457518</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>42.053145456999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.53417724599999872</v>
       </c>
       <c r="D100" s="5">
         <v>16.579770634082379</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>42.308360610999998</v>
       </c>
       <c r="C101" s="5">
         <v>0.25521515399999828</v>
       </c>
       <c r="D101" s="5">
         <v>7.5307176084791205</v>
       </c>
       <c r="E101" s="5">
         <v>7.1933776838063901</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>42.859400049999998</v>
       </c>
       <c r="C102" s="5">
         <v>0.55103943900000019</v>
       </c>
       <c r="D102" s="5">
         <v>16.798880752912048</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>43.089726057999997</v>
       </c>
       <c r="C103" s="5">
         <v>0.23032600799999869</v>
       </c>
       <c r="D103" s="5">
         <v>6.6428511209201124</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>43.506308902000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.41658284400000412</v>
       </c>
       <c r="D104" s="5">
         <v>12.238556362564278</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>43.552565747000003</v>
       </c>
       <c r="C105" s="5">
         <v>4.6256845000002045E-2</v>
       </c>
       <c r="D105" s="5">
         <v>1.2833532645913914</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>44.123658900000002</v>
       </c>
       <c r="C106" s="5">
         <v>0.57109315299999963</v>
       </c>
       <c r="D106" s="5">
         <v>16.921205032567286</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>44.294644476000002</v>
       </c>
       <c r="C107" s="5">
         <v>0.17098557599999964</v>
       </c>
       <c r="D107" s="5">
         <v>4.7505759947653159</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>45.034868779</v>
       </c>
       <c r="C108" s="5">
         <v>0.74022430299999797</v>
       </c>
       <c r="D108" s="5">
         <v>22.0034683042986</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>45.192059815</v>
       </c>
       <c r="C109" s="5">
         <v>0.15719103600000039</v>
       </c>
       <c r="D109" s="5">
         <v>4.2698668103122284</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>45.702999042000002</v>
       </c>
       <c r="C110" s="5">
         <v>0.51093922700000149</v>
       </c>
       <c r="D110" s="5">
         <v>14.443401003878487</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>46.134779979000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.4317809369999992</v>
       </c>
       <c r="D111" s="5">
         <v>11.945090290098115</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>46.497162195000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.36238221600000031</v>
       </c>
       <c r="D112" s="5">
         <v>9.8438964371727611</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>46.751304722999997</v>
       </c>
       <c r="C113" s="5">
         <v>0.25414252799999559</v>
       </c>
       <c r="D113" s="5">
         <v>6.7597262417944837</v>
       </c>
       <c r="E113" s="5">
         <v>10.501338382855829</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>46.738268294000001</v>
       </c>
       <c r="C114" s="5">
         <v>-1.3036428999996019E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-0.33410286882303852</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>46.990092199000003</v>
       </c>
       <c r="C115" s="5">
         <v>0.25182390500000196</v>
       </c>
       <c r="D115" s="5">
         <v>6.6606335017721507</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>47.192628452999998</v>
       </c>
       <c r="C116" s="5">
         <v>0.20253625399999464</v>
       </c>
       <c r="D116" s="5">
         <v>5.2966206541389838</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>47.510701388000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.31807293500000355</v>
       </c>
       <c r="D117" s="5">
         <v>8.3945141130145053</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>47.297396321999997</v>
       </c>
       <c r="C118" s="5">
         <v>-0.21330506600000376</v>
       </c>
       <c r="D118" s="5">
         <v>-5.2564825049488784</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>47.234241072000003</v>
       </c>
       <c r="C119" s="5">
         <v>-6.3155249999994112E-2</v>
       </c>
       <c r="D119" s="5">
         <v>-1.5906201661469055</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>47.133006905000002</v>
       </c>
       <c r="C120" s="5">
         <v>-0.10123416700000121</v>
       </c>
       <c r="D120" s="5">
         <v>-2.5417829264759884</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>47.226587449999997</v>
       </c>
       <c r="C121" s="5">
         <v>9.3580544999994686E-2</v>
       </c>
       <c r="D121" s="5">
         <v>2.408738469809002</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>47.745646336999997</v>
       </c>
       <c r="C122" s="5">
         <v>0.51905888699999991</v>
       </c>
       <c r="D122" s="5">
         <v>14.016194550215877</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>48.270746467999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.52510013100000208</v>
       </c>
       <c r="D123" s="5">
         <v>14.025728872686116</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>48.515440185999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.24469371800000062</v>
       </c>
       <c r="D124" s="5">
         <v>6.2555283268671102</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>48.757311324</v>
       </c>
       <c r="C125" s="5">
         <v>0.24187113800000049</v>
       </c>
       <c r="D125" s="5">
         <v>6.1493337182400465</v>
       </c>
       <c r="E125" s="5">
         <v>4.2908034607494372</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>49.700284904</v>
       </c>
       <c r="C126" s="5">
         <v>0.94297358000000031</v>
       </c>
       <c r="D126" s="5">
         <v>25.843142146220011</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>50.295851683000002</v>
       </c>
       <c r="C127" s="5">
         <v>0.5955667790000021</v>
       </c>
       <c r="D127" s="5">
         <v>15.366431735200582</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>51.305723284000003</v>
       </c>
       <c r="C128" s="5">
         <v>1.0098716010000004</v>
       </c>
       <c r="D128" s="5">
         <v>26.941543233305019</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>50.544001700000003</v>
       </c>
       <c r="C129" s="5">
         <v>-0.76172158400000001</v>
       </c>
       <c r="D129" s="5">
         <v>-16.430903974188393</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>51.184289638999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.6402879389999967</v>
       </c>
       <c r="D130" s="5">
         <v>16.306687185556434</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>52.079285833</v>
       </c>
       <c r="C131" s="5">
         <v>0.89499619400000086</v>
       </c>
       <c r="D131" s="5">
         <v>23.123251872353933</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>51.580163847000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.49912198599999869</v>
       </c>
       <c r="D132" s="5">
         <v>-10.91340350312111</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>51.377918680000001</v>
       </c>
       <c r="C133" s="5">
         <v>-0.20224516700000095</v>
       </c>
       <c r="D133" s="5">
         <v>-4.6050299912655301</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>50.998176874000002</v>
       </c>
       <c r="C134" s="5">
         <v>-0.37974180599999841</v>
       </c>
       <c r="D134" s="5">
         <v>-8.5175628371881977</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>50.688544843999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.30963203000000306</v>
       </c>
       <c r="D135" s="5">
         <v>-7.0472859208126177</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>50.825729600999999</v>
       </c>
       <c r="C136" s="5">
         <v>0.13718475699999999</v>
       </c>
       <c r="D136" s="5">
         <v>3.2964923446000105</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>50.972209878999998</v>
       </c>
       <c r="C137" s="5">
         <v>0.14648027799999852</v>
       </c>
       <c r="D137" s="5">
         <v>3.513761958959849</v>
       </c>
       <c r="E137" s="5">
         <v>4.54270035581259</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>50.195489078999998</v>
       </c>
       <c r="C138" s="5">
         <v>-0.77672079999999966</v>
       </c>
       <c r="D138" s="5">
         <v>-16.828462530109491</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>50.079030359999997</v>
       </c>
       <c r="C139" s="5">
         <v>-0.1164587190000006</v>
       </c>
       <c r="D139" s="5">
         <v>-2.7488702619141936</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>50.427426752999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.34839639300000158</v>
       </c>
       <c r="D140" s="5">
         <v>8.6752755751174462</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>50.657869296999998</v>
       </c>
       <c r="C141" s="5">
         <v>0.23044254399999886</v>
       </c>
       <c r="D141" s="5">
         <v>5.6236917294517852</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>51.275142617</v>
       </c>
       <c r="C142" s="5">
         <v>0.61727332000000246</v>
       </c>
       <c r="D142" s="5">
         <v>15.643038548778554</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>51.951686639000002</v>
       </c>
       <c r="C143" s="5">
         <v>0.67654402200000163</v>
       </c>
       <c r="D143" s="5">
         <v>17.034336345728551</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>51.576468704</v>
       </c>
       <c r="C144" s="5">
         <v>-0.375217935000002</v>
       </c>
       <c r="D144" s="5">
         <v>-8.3308032041515272</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>52.634492322</v>
       </c>
       <c r="C145" s="5">
         <v>1.058023618</v>
       </c>
       <c r="D145" s="5">
         <v>27.592754649192862</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>51.882977255</v>
       </c>
       <c r="C146" s="5">
         <v>-0.7515150669999997</v>
       </c>
       <c r="D146" s="5">
         <v>-15.850136475666254</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>52.024811225000001</v>
       </c>
       <c r="C147" s="5">
         <v>0.14183397000000042</v>
       </c>
       <c r="D147" s="5">
         <v>3.3302499408804254</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>51.623584346000001</v>
       </c>
       <c r="C148" s="5">
         <v>-0.40122687899999931</v>
       </c>
       <c r="D148" s="5">
         <v>-8.8720275140664171</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>51.459976605000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.16360774099999986</v>
       </c>
       <c r="D149" s="5">
         <v>-3.7374971666374046</v>
       </c>
       <c r="E149" s="5">
         <v>0.9569267786464053</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>51.438421488000003</v>
       </c>
       <c r="C150" s="5">
         <v>-2.1555116999998347E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-0.50148940960221822</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>51.522048329</v>
       </c>
       <c r="C151" s="5">
         <v>8.3626840999997398E-2</v>
       </c>
       <c r="D151" s="5">
         <v>1.9684587431519684</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>51.447942404000003</v>
       </c>
       <c r="C152" s="5">
         <v>-7.4105924999997796E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-1.7124121969027128</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>51.039567148000003</v>
       </c>
       <c r="C153" s="5">
         <v>-0.40837525599999935</v>
       </c>
       <c r="D153" s="5">
         <v>-9.1201363817948078</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>50.975016261999997</v>
       </c>
       <c r="C154" s="5">
         <v>-6.4550886000006358E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-1.5071544580731788</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>51.173762084000003</v>
       </c>
       <c r="C155" s="5">
         <v>0.19874582200000646</v>
       </c>
       <c r="D155" s="5">
         <v>4.7803083690640902</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>51.026579372</v>
       </c>
       <c r="C156" s="5">
         <v>-0.14718271200000288</v>
       </c>
       <c r="D156" s="5">
         <v>-3.3972872909367902</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>51.431073609000002</v>
       </c>
       <c r="C157" s="5">
         <v>0.40449423700000153</v>
       </c>
       <c r="D157" s="5">
         <v>9.9384505960860015</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>50.684755336000002</v>
       </c>
       <c r="C158" s="5">
         <v>-0.74631827299999998</v>
       </c>
       <c r="D158" s="5">
         <v>-16.088560631913595</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>50.122785753999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.56196958200000324</v>
       </c>
       <c r="D159" s="5">
         <v>-12.522945219143832</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>50.332990807000002</v>
       </c>
       <c r="C160" s="5">
         <v>0.21020505300000281</v>
       </c>
       <c r="D160" s="5">
         <v>5.1502815299704796</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>50.146395355999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.1865954510000023</v>
       </c>
       <c r="D161" s="5">
         <v>-4.3590681999897907</v>
       </c>
       <c r="E161" s="5">
         <v>-2.5526269844288518</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>49.950763864999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.19563149100000032</v>
       </c>
       <c r="D162" s="5">
         <v>-4.5822956033420903</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>49.612291974999998</v>
       </c>
       <c r="C163" s="5">
         <v>-0.338471890000001</v>
       </c>
       <c r="D163" s="5">
         <v>-7.8350306491546178</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>49.327482709999998</v>
       </c>
       <c r="C164" s="5">
         <v>-0.28480926499999981</v>
       </c>
       <c r="D164" s="5">
         <v>-6.6754412306623268</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>49.313792184</v>
       </c>
       <c r="C165" s="5">
         <v>-1.369052599999776E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-0.33254436166926249</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>49.180416194999999</v>
       </c>
       <c r="C166" s="5">
         <v>-0.13337598900000103</v>
       </c>
       <c r="D166" s="5">
         <v>-3.1977195569337424</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>49.110456182</v>
       </c>
       <c r="C167" s="5">
         <v>-6.9960012999999321E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-1.6937289034275382</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>49.427652010000003</v>
       </c>
       <c r="C168" s="5">
         <v>0.31719582800000268</v>
       </c>
       <c r="D168" s="5">
         <v>8.0319327025026865</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>49.686812512000003</v>
       </c>
       <c r="C169" s="5">
         <v>0.25916050200000029</v>
       </c>
       <c r="D169" s="5">
         <v>6.4765273585408734</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>49.714709743999997</v>
       </c>
       <c r="C170" s="5">
         <v>2.7897231999993721E-2</v>
       </c>
       <c r="D170" s="5">
         <v>0.67583826942736458</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>49.720037794</v>
       </c>
       <c r="C171" s="5">
         <v>5.3280500000028042E-3</v>
       </c>
       <c r="D171" s="5">
         <v>0.1286828408473939</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>50.119974816000003</v>
       </c>
       <c r="C172" s="5">
         <v>0.39993702200000314</v>
       </c>
       <c r="D172" s="5">
         <v>10.091231055509908</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>50.194762822999998</v>
       </c>
       <c r="C173" s="5">
         <v>7.4788006999995105E-2</v>
       </c>
       <c r="D173" s="5">
         <v>1.8053844941109842</v>
       </c>
       <c r="E173" s="5">
         <v>9.6452529950807886E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>50.456786891999997</v>
       </c>
       <c r="C174" s="5">
         <v>0.26202406899999886</v>
       </c>
       <c r="D174" s="5">
         <v>6.4471932250354635</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>50.358778331000003</v>
       </c>
       <c r="C175" s="5">
         <v>-9.8008560999993222E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-2.3061694877267946</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>50.482480486</v>
       </c>
       <c r="C176" s="5">
         <v>0.12370215499999659</v>
       </c>
       <c r="D176" s="5">
         <v>2.987852487895104</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>50.773423876000003</v>
       </c>
       <c r="C177" s="5">
         <v>0.29094339000000247</v>
       </c>
       <c r="D177" s="5">
         <v>7.1393917710095733</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>50.704544831</v>
       </c>
       <c r="C178" s="5">
         <v>-6.8879045000002748E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-1.6158241254789485</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>50.456411342999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.24813348800000057</v>
       </c>
       <c r="D179" s="5">
         <v>-5.7169460924383912</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>50.768002183999997</v>
       </c>
       <c r="C180" s="5">
         <v>0.31159084099999745</v>
       </c>
       <c r="D180" s="5">
         <v>7.6674874889677058</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>50.979611190999996</v>
       </c>
       <c r="C181" s="5">
         <v>0.21160900699999985</v>
       </c>
       <c r="D181" s="5">
         <v>5.1180619831537877</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>51.079084622000003</v>
       </c>
       <c r="C182" s="5">
         <v>9.947343100000694E-2</v>
       </c>
       <c r="D182" s="5">
         <v>2.3667799719615967</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>51.303578299000002</v>
       </c>
       <c r="C183" s="5">
         <v>0.22449367699999812</v>
       </c>
       <c r="D183" s="5">
         <v>5.4033991524609526</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>51.183137883000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.12044041600000099</v>
       </c>
       <c r="D184" s="5">
         <v>-2.7810321419237893</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>51.444194983000003</v>
       </c>
       <c r="C185" s="5">
         <v>0.26105710000000215</v>
       </c>
       <c r="D185" s="5">
         <v>6.2951907608787439</v>
       </c>
       <c r="E185" s="5">
         <v>2.4891683708235357</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>52.157720130000001</v>
       </c>
       <c r="C186" s="5">
         <v>0.71352514699999858</v>
       </c>
       <c r="D186" s="5">
         <v>17.974104244625266</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>52.260497481000002</v>
       </c>
       <c r="C187" s="5">
         <v>0.10277735100000029</v>
       </c>
       <c r="D187" s="5">
         <v>2.3904092665542942</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>52.486965230000003</v>
       </c>
       <c r="C188" s="5">
         <v>0.22646774900000111</v>
       </c>
       <c r="D188" s="5">
         <v>5.3258757450098226</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>52.967406932000003</v>
       </c>
       <c r="C189" s="5">
         <v>0.48044170200000025</v>
       </c>
       <c r="D189" s="5">
         <v>11.554473903897634</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>53.261912344000002</v>
       </c>
       <c r="C190" s="5">
         <v>0.29450541199999947</v>
       </c>
       <c r="D190" s="5">
         <v>6.8800184787310759</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>53.285975272000002</v>
       </c>
       <c r="C191" s="5">
         <v>2.4062927999999317E-2</v>
       </c>
       <c r="D191" s="5">
         <v>0.54349103993489578</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>53.926741835999998</v>
       </c>
       <c r="C192" s="5">
         <v>0.64076656399999621</v>
       </c>
       <c r="D192" s="5">
         <v>15.423743068556227</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>53.972023522000001</v>
       </c>
       <c r="C193" s="5">
         <v>4.5281686000002708E-2</v>
       </c>
       <c r="D193" s="5">
         <v>1.0122932288415765</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>54.573044680999999</v>
       </c>
       <c r="C194" s="5">
         <v>0.60102115899999831</v>
       </c>
       <c r="D194" s="5">
         <v>14.212542173181308</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>55.089226281000002</v>
       </c>
       <c r="C195" s="5">
         <v>0.51618160000000302</v>
       </c>
       <c r="D195" s="5">
         <v>11.959735562831032</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>55.121228876000004</v>
       </c>
       <c r="C196" s="5">
         <v>3.2002595000001577E-2</v>
       </c>
       <c r="D196" s="5">
         <v>0.6993391518476777</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>55.578697458999997</v>
       </c>
       <c r="C197" s="5">
         <v>0.4574685829999936</v>
       </c>
       <c r="D197" s="5">
         <v>10.426594514824306</v>
       </c>
       <c r="E197" s="5">
         <v>8.036868838877286</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>55.363563859999999</v>
       </c>
       <c r="C198" s="5">
         <v>-0.21513359899999784</v>
       </c>
       <c r="D198" s="5">
         <v>-4.5473277147564222</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>55.831513129999998</v>
       </c>
       <c r="C199" s="5">
         <v>0.46794926999999831</v>
       </c>
       <c r="D199" s="5">
         <v>10.627809436363144</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>56.387614896000002</v>
       </c>
       <c r="C200" s="5">
         <v>0.55610176600000472</v>
       </c>
       <c r="D200" s="5">
         <v>12.629439463036451</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>56.912821960000002</v>
       </c>
       <c r="C201" s="5">
         <v>0.52520706399999995</v>
       </c>
       <c r="D201" s="5">
         <v>11.767810047680815</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>57.539467895000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.6266459349999991</v>
       </c>
       <c r="D202" s="5">
         <v>14.043005576026712</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>58.030428348000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.49096045299999957</v>
       </c>
       <c r="D203" s="5">
         <v>10.733548967162854</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>57.840509580000003</v>
       </c>
       <c r="C204" s="5">
         <v>-0.18991876799999829</v>
       </c>
       <c r="D204" s="5">
         <v>-3.8573673389618701</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>58.339660696999999</v>
       </c>
       <c r="C205" s="5">
         <v>0.4991511169999967</v>
       </c>
       <c r="D205" s="5">
         <v>10.861681519291789</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>58.863433028999999</v>
       </c>
       <c r="C206" s="5">
         <v>0.52377233200000006</v>
       </c>
       <c r="D206" s="5">
         <v>11.321810632938512</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>59.181560544</v>
       </c>
       <c r="C207" s="5">
         <v>0.31812751500000047</v>
       </c>
       <c r="D207" s="5">
         <v>6.6816943401528883</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>59.752162192999997</v>
       </c>
       <c r="C208" s="5">
         <v>0.57060164899999677</v>
       </c>
       <c r="D208" s="5">
         <v>12.203537706748735</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>60.225231735000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.47306954200000462</v>
       </c>
       <c r="D209" s="5">
         <v>9.9254503463513721</v>
       </c>
       <c r="E209" s="5">
         <v>8.3602791868732105</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>59.997644782999998</v>
       </c>
       <c r="C210" s="5">
         <v>-0.2275869520000029</v>
       </c>
       <c r="D210" s="5">
         <v>-4.4416434477791977</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>61.005215145999998</v>
       </c>
       <c r="C211" s="5">
         <v>1.0075703629999992</v>
       </c>
       <c r="D211" s="5">
         <v>22.121780606705954</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>61.478619494999997</v>
       </c>
       <c r="C212" s="5">
         <v>0.47340434899999906</v>
       </c>
       <c r="D212" s="5">
         <v>9.7199813359788898</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>62.083335624999997</v>
       </c>
       <c r="C213" s="5">
         <v>0.60471612999999991</v>
       </c>
       <c r="D213" s="5">
         <v>12.463405634227364</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>62.524792202</v>
       </c>
       <c r="C214" s="5">
         <v>0.44145657700000385</v>
       </c>
       <c r="D214" s="5">
         <v>8.8745998413567015</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>63.360831916000002</v>
       </c>
       <c r="C215" s="5">
         <v>0.83603971400000177</v>
       </c>
       <c r="D215" s="5">
         <v>17.279840136149559</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>63.123273709000003</v>
       </c>
       <c r="C216" s="5">
         <v>-0.2375582069999993</v>
       </c>
       <c r="D216" s="5">
         <v>-4.407521751877419</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>64.380063457999995</v>
       </c>
       <c r="C217" s="5">
         <v>1.2567897489999922</v>
       </c>
       <c r="D217" s="5">
         <v>26.690086974303242</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>64.845349912000003</v>
       </c>
       <c r="C218" s="5">
         <v>0.46528645400000812</v>
       </c>
       <c r="D218" s="5">
         <v>9.0257924511234258</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>65.383263032000002</v>
       </c>
       <c r="C219" s="5">
         <v>0.53791311999999891</v>
       </c>
       <c r="D219" s="5">
         <v>10.421344871981809</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>66.090796776999994</v>
       </c>
       <c r="C220" s="5">
         <v>0.70753374499999211</v>
       </c>
       <c r="D220" s="5">
         <v>13.787030185156945</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>66.271070178000002</v>
       </c>
       <c r="C221" s="5">
         <v>0.18027340100000799</v>
       </c>
       <c r="D221" s="5">
         <v>3.3227494102759048</v>
       </c>
       <c r="E221" s="5">
         <v>10.038713457513282</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>67.438071841999999</v>
       </c>
       <c r="C222" s="5">
         <v>1.1670016639999972</v>
       </c>
       <c r="D222" s="5">
         <v>23.303081296396154</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>68.106860960999995</v>
       </c>
       <c r="C223" s="5">
         <v>0.66878911899999594</v>
       </c>
       <c r="D223" s="5">
         <v>12.571546913254995</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>68.211626453999997</v>
       </c>
       <c r="C224" s="5">
         <v>0.10476549300000215</v>
       </c>
       <c r="D224" s="5">
         <v>1.8615994053732488</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>67.929648856</v>
       </c>
       <c r="C225" s="5">
         <v>-0.28197759799999744</v>
       </c>
       <c r="D225" s="5">
         <v>-4.8493904805531729</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>68.013883301999996</v>
       </c>
       <c r="C226" s="5">
         <v>8.423444599999641E-2</v>
       </c>
       <c r="D226" s="5">
         <v>1.4982203334829247</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>68.229012761000007</v>
       </c>
       <c r="C227" s="5">
         <v>0.21512945900001057</v>
       </c>
       <c r="D227" s="5">
         <v>3.8623595561253943</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>68.130017796000004</v>
       </c>
       <c r="C228" s="5">
         <v>-9.8994965000002821E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-1.7272790418203843</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>68.381970863000006</v>
       </c>
       <c r="C229" s="5">
         <v>0.25195306700000231</v>
       </c>
       <c r="D229" s="5">
         <v>4.5291297555783538</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>68.192957797000005</v>
       </c>
       <c r="C230" s="5">
         <v>-0.18901306600000112</v>
       </c>
       <c r="D230" s="5">
         <v>-3.2669298776678568</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>68.210900925000004</v>
       </c>
       <c r="C231" s="5">
         <v>1.7943127999998865E-2</v>
       </c>
       <c r="D231" s="5">
         <v>0.31620480878438162</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>67.649366692000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.56153423300000327</v>
       </c>
       <c r="D232" s="5">
         <v>-9.4435488210596894</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>66.856920467999998</v>
       </c>
       <c r="C233" s="5">
         <v>-0.79244622400000253</v>
       </c>
       <c r="D233" s="5">
         <v>-13.185633916842377</v>
       </c>
       <c r="E233" s="5">
         <v>0.88402117006174397</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>64.684127673000006</v>
       </c>
       <c r="C234" s="5">
         <v>-2.1727927949999923</v>
       </c>
       <c r="D234" s="5">
         <v>-32.730796352200329</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>63.049731833000003</v>
       </c>
       <c r="C235" s="5">
         <v>-1.6343958400000034</v>
       </c>
       <c r="D235" s="5">
         <v>-26.442625895076254</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>61.465266118999999</v>
       </c>
       <c r="C236" s="5">
         <v>-1.5844657140000038</v>
       </c>
       <c r="D236" s="5">
         <v>-26.318531934535315</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>60.044445660999997</v>
       </c>
       <c r="C237" s="5">
         <v>-1.4208204580000015</v>
       </c>
       <c r="D237" s="5">
         <v>-24.470452782419493</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>59.061161943999998</v>
       </c>
       <c r="C238" s="5">
         <v>-0.98328371699999906</v>
       </c>
       <c r="D238" s="5">
         <v>-17.974333955672538</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>57.994601324999998</v>
       </c>
       <c r="C239" s="5">
         <v>-1.0665606190000005</v>
       </c>
       <c r="D239" s="5">
         <v>-19.64239851745354</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>57.424696879000003</v>
       </c>
       <c r="C240" s="5">
         <v>-0.56990444599999535</v>
       </c>
       <c r="D240" s="5">
         <v>-11.1753040624044</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>56.479556225000003</v>
       </c>
       <c r="C241" s="5">
         <v>-0.94514065399999936</v>
       </c>
       <c r="D241" s="5">
         <v>-18.057205374995444</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>55.624078372</v>
       </c>
       <c r="C242" s="5">
         <v>-0.85547785300000356</v>
       </c>
       <c r="D242" s="5">
         <v>-16.73573915077019</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>54.526154714999997</v>
       </c>
       <c r="C243" s="5">
         <v>-1.0979236570000026</v>
       </c>
       <c r="D243" s="5">
         <v>-21.276477426754546</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>54.232372851000001</v>
       </c>
       <c r="C244" s="5">
         <v>-0.29378186399999606</v>
       </c>
       <c r="D244" s="5">
         <v>-6.2772933296216689</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>54.348811296999997</v>
       </c>
       <c r="C245" s="5">
         <v>0.11643844599999653</v>
       </c>
       <c r="D245" s="5">
         <v>2.6070771278772664</v>
       </c>
       <c r="E245" s="5">
         <v>-18.708772530117969</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>53.728134722999997</v>
       </c>
       <c r="C246" s="5">
         <v>-0.62067657400000087</v>
       </c>
       <c r="D246" s="5">
         <v>-12.875446705466253</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>53.227496604999999</v>
       </c>
       <c r="C247" s="5">
         <v>-0.50063811799999769</v>
       </c>
       <c r="D247" s="5">
         <v>-10.625972404664452</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>54.172643899000001</v>
       </c>
       <c r="C248" s="5">
         <v>0.94514729400000164</v>
       </c>
       <c r="D248" s="5">
         <v>23.517328921704305</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>54.422870132</v>
       </c>
       <c r="C249" s="5">
         <v>0.25022623299999935</v>
       </c>
       <c r="D249" s="5">
         <v>5.6858678337081692</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>54.471829800000002</v>
       </c>
       <c r="C250" s="5">
         <v>4.8959668000001955E-2</v>
       </c>
       <c r="D250" s="5">
         <v>1.0848963162970904</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>54.382735619999998</v>
       </c>
       <c r="C251" s="5">
         <v>-8.9094180000003576E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.945160865787221</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9451608657872321</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>54.097957614999999</v>
       </c>
       <c r="C252" s="5">
         <v>-0.28477800499999972</v>
       </c>
       <c r="D252" s="5">
         <v>-6.1060024352192048</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>53.876873484000001</v>
       </c>
       <c r="C253" s="5">
         <v>-0.2210841309999978</v>
       </c>
       <c r="D253" s="5">
         <v>-4.7953430368317669</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>53.716159232000003</v>
       </c>
       <c r="C254" s="5">
         <v>-0.16071425199999823</v>
       </c>
       <c r="D254" s="5">
         <v>-3.521441402058112</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>54.260599894999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.54444066299999605</v>
       </c>
       <c r="D255" s="5">
         <v>12.864057858348232</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>54.019748772</v>
       </c>
       <c r="C256" s="5">
         <v>-0.24085112299999878</v>
       </c>
       <c r="D256" s="5">
         <v>-5.1984081100240438</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>54.344637532999997</v>
       </c>
       <c r="C257" s="5">
         <v>0.32488876099999686</v>
       </c>
       <c r="D257" s="5">
         <v>7.4606928245591231</v>
       </c>
       <c r="E257" s="5">
         <v>-7.679586545494832E-3</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>54.279004282999999</v>
       </c>
       <c r="C258" s="5">
         <v>-6.5633249999997645E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-1.4396791167159195</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>54.330466549999997</v>
       </c>
       <c r="C259" s="5">
         <v>5.1462266999998008E-2</v>
       </c>
       <c r="D259" s="5">
         <v>1.1436791505666788</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>54.699392103000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.36892555300000396</v>
       </c>
       <c r="D260" s="5">
         <v>8.4597964340859875</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>55.183591370999999</v>
       </c>
       <c r="C261" s="5">
         <v>0.48419926799999757</v>
       </c>
       <c r="D261" s="5">
         <v>11.155136196704806</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>55.346719043</v>
       </c>
       <c r="C262" s="5">
         <v>0.16312767200000167</v>
       </c>
       <c r="D262" s="5">
         <v>3.6055541953381898</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>55.940042677000001</v>
       </c>
       <c r="C263" s="5">
         <v>0.59332363400000077</v>
       </c>
       <c r="D263" s="5">
         <v>13.65039478329988</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>56.916807607000003</v>
       </c>
       <c r="C264" s="5">
         <v>0.97676493000000164</v>
       </c>
       <c r="D264" s="5">
         <v>23.087195445049026</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>57.518607631999998</v>
       </c>
       <c r="C265" s="5">
         <v>0.60180002499999574</v>
       </c>
       <c r="D265" s="5">
         <v>13.452475465131464</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>58.228517545000003</v>
       </c>
       <c r="C266" s="5">
         <v>0.70990991300000417</v>
       </c>
       <c r="D266" s="5">
         <v>15.858640500232024</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>58.461083096000003</v>
       </c>
       <c r="C267" s="5">
         <v>0.23256555100000043</v>
       </c>
       <c r="D267" s="5">
         <v>4.8995161319101976</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>58.897033493000002</v>
       </c>
       <c r="C268" s="5">
         <v>0.43595039699999916</v>
       </c>
       <c r="D268" s="5">
         <v>9.324818513415579</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>59.188573089000002</v>
       </c>
       <c r="C269" s="5">
         <v>0.29153959599999979</v>
       </c>
       <c r="D269" s="5">
         <v>6.1043992934365354</v>
       </c>
       <c r="E269" s="5">
         <v>8.913364364715104</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>59.702415391999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.513842302999997</v>
       </c>
       <c r="D270" s="5">
         <v>10.929838238264455</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>60.221176974999999</v>
       </c>
       <c r="C271" s="5">
         <v>0.51876158299999986</v>
       </c>
       <c r="D271" s="5">
         <v>10.939971139988236</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>60.461084517000003</v>
       </c>
       <c r="C272" s="5">
         <v>0.23990754200000453</v>
       </c>
       <c r="D272" s="5">
         <v>4.8866769314863445</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>60.565092444000001</v>
       </c>
       <c r="C273" s="5">
         <v>0.10400792699999784</v>
       </c>
       <c r="D273" s="5">
         <v>2.0839384155628027</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>61.048931052999997</v>
       </c>
       <c r="C274" s="5">
         <v>0.48383860899999576</v>
       </c>
       <c r="D274" s="5">
         <v>10.019116874864476</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>61.303459472999997</v>
       </c>
       <c r="C275" s="5">
         <v>0.25452841999999976</v>
       </c>
       <c r="D275" s="5">
         <v>5.1194382936749605</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>61.343490746000001</v>
       </c>
       <c r="C276" s="5">
         <v>4.0031273000003864E-2</v>
       </c>
       <c r="D276" s="5">
         <v>0.78642268109738733</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>61.965447339999997</v>
       </c>
       <c r="C277" s="5">
         <v>0.6219565939999967</v>
       </c>
       <c r="D277" s="5">
         <v>12.868626846793575</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>61.742626571000002</v>
       </c>
       <c r="C278" s="5">
         <v>-0.22282076899999481</v>
       </c>
       <c r="D278" s="5">
         <v>-4.2307388453502899</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>61.844416803999998</v>
       </c>
       <c r="C279" s="5">
         <v>0.10179023299999557</v>
       </c>
       <c r="D279" s="5">
         <v>1.9963834597033658</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>62.376854997000002</v>
       </c>
       <c r="C280" s="5">
         <v>0.53243819300000439</v>
       </c>
       <c r="D280" s="5">
         <v>10.83468921436317</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>62.643965637999997</v>
       </c>
       <c r="C281" s="5">
         <v>0.26711064099999504</v>
       </c>
       <c r="D281" s="5">
         <v>5.2614195720969814</v>
       </c>
       <c r="E281" s="5">
         <v>5.8379385896061953</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>62.598133537999999</v>
       </c>
       <c r="C282" s="5">
         <v>-4.5832099999998377E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-0.87442975019678126</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>63.268562109000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.67042857100000219</v>
       </c>
       <c r="D283" s="5">
         <v>13.636791407661498</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>63.906862132000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.63830002299999933</v>
       </c>
       <c r="D284" s="5">
         <v>12.801364666871095</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>64.487277062000004</v>
       </c>
       <c r="C285" s="5">
         <v>0.58041493000000344</v>
       </c>
       <c r="D285" s="5">
         <v>11.459873721238178</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>64.766552754000003</v>
       </c>
       <c r="C286" s="5">
         <v>0.2792756919999988</v>
       </c>
       <c r="D286" s="5">
         <v>5.3224396848630784</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>64.943779108000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.17722635399999831</v>
       </c>
       <c r="D287" s="5">
         <v>3.3335375482032248</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>65.196245263999998</v>
       </c>
       <c r="C288" s="5">
         <v>0.252466155999997</v>
       </c>
       <c r="D288" s="5">
         <v>4.76599370808235</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>65.725332514000002</v>
       </c>
       <c r="C289" s="5">
         <v>0.52908725000000345</v>
       </c>
       <c r="D289" s="5">
         <v>10.185002246323682</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>66.078196160999994</v>
       </c>
       <c r="C290" s="5">
         <v>0.3528636469999924</v>
       </c>
       <c r="D290" s="5">
         <v>6.6361957118479475</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>65.699084768000006</v>
       </c>
       <c r="C291" s="5">
         <v>-0.37911139299998808</v>
       </c>
       <c r="D291" s="5">
         <v>-6.6716283089418678</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>66.071251347</v>
       </c>
       <c r="C292" s="5">
         <v>0.37216657899999461</v>
       </c>
       <c r="D292" s="5">
         <v>7.0134956268750548</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>65.497624701999996</v>
       </c>
       <c r="C293" s="5">
         <v>-0.57362664500000449</v>
       </c>
       <c r="D293" s="5">
         <v>-9.9349656057561848</v>
       </c>
       <c r="E293" s="5">
         <v>4.5553614541110177</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>66.591498107999996</v>
       </c>
       <c r="C294" s="5">
         <v>1.0938734060000002</v>
       </c>
       <c r="D294" s="5">
         <v>21.988479704449283</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>66.989950958999998</v>
       </c>
       <c r="C295" s="5">
         <v>0.39845285100000183</v>
       </c>
       <c r="D295" s="5">
         <v>7.4213224167498648</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>67.533534129000003</v>
       </c>
       <c r="C296" s="5">
         <v>0.54358317000000511</v>
       </c>
       <c r="D296" s="5">
         <v>10.1838168744107</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>68.231161478000004</v>
       </c>
       <c r="C297" s="5">
         <v>0.69762734900000112</v>
       </c>
       <c r="D297" s="5">
         <v>13.125220688746309</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>68.699649636999993</v>
       </c>
       <c r="C298" s="5">
         <v>0.46848815899998897</v>
       </c>
       <c r="D298" s="5">
         <v>8.5578156108043313</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>69.063823931000002</v>
       </c>
       <c r="C299" s="5">
         <v>0.36417429400000856</v>
       </c>
       <c r="D299" s="5">
         <v>6.549933350509618</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>69.538877877999994</v>
       </c>
       <c r="C300" s="5">
         <v>0.47505394699999215</v>
       </c>
       <c r="D300" s="5">
         <v>8.5737133812620705</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>69.769240229999994</v>
       </c>
       <c r="C301" s="5">
         <v>0.23036235200000021</v>
       </c>
       <c r="D301" s="5">
         <v>4.0484903542860051</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>70.405841800000005</v>
       </c>
       <c r="C302" s="5">
         <v>0.6366015700000105</v>
       </c>
       <c r="D302" s="5">
         <v>11.515804467002733</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>71.184843529000005</v>
       </c>
       <c r="C303" s="5">
         <v>0.77900172900000086</v>
       </c>
       <c r="D303" s="5">
         <v>14.115876840007346</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>71.367903358999996</v>
       </c>
       <c r="C304" s="5">
         <v>0.1830598299999906</v>
       </c>
       <c r="D304" s="5">
         <v>3.1299583183329149</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>71.690799935000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.3228965760000051</v>
       </c>
       <c r="D305" s="5">
         <v>5.566435253420865</v>
       </c>
       <c r="E305" s="5">
         <v>9.4555722610974335</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>71.518478236000007</v>
       </c>
       <c r="C306" s="5">
         <v>-0.17232169899999406</v>
       </c>
       <c r="D306" s="5">
         <v>-2.846586510550686</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>70.331940836000001</v>
       </c>
       <c r="C307" s="5">
         <v>-1.186537400000006</v>
       </c>
       <c r="D307" s="5">
         <v>-18.188935220692294</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>69.009829365000002</v>
       </c>
       <c r="C308" s="5">
         <v>-1.3221114709999995</v>
       </c>
       <c r="D308" s="5">
         <v>-20.365690701169704</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>68.556418570000005</v>
       </c>
       <c r="C309" s="5">
         <v>-0.45341079499999637</v>
       </c>
       <c r="D309" s="5">
         <v>-7.6055217039021965</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>68.212536671999999</v>
       </c>
       <c r="C310" s="5">
         <v>-0.34388189800000646</v>
       </c>
       <c r="D310" s="5">
         <v>-5.8559357797122846</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>67.832502258999995</v>
       </c>
       <c r="C311" s="5">
         <v>-0.38003441300000418</v>
       </c>
       <c r="D311" s="5">
         <v>-6.4844888090732749</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>67.787742635000001</v>
       </c>
       <c r="C312" s="5">
         <v>-4.4759623999993892E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-0.78895875886916267</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>67.531315598000006</v>
       </c>
       <c r="C313" s="5">
         <v>-0.25642703699999458</v>
       </c>
       <c r="D313" s="5">
         <v>-4.4460901901807626</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>67.262339874000006</v>
       </c>
       <c r="C314" s="5">
         <v>-0.26897572400000058</v>
       </c>
       <c r="D314" s="5">
         <v>-4.6762478258922879</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>67.466799558000005</v>
       </c>
       <c r="C315" s="5">
         <v>0.2044596839999997</v>
       </c>
       <c r="D315" s="5">
         <v>3.7092880032982167</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>67.052461283</v>
       </c>
       <c r="C316" s="5">
         <v>-0.41433827500000575</v>
       </c>
       <c r="D316" s="5">
         <v>-7.12573668564721</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>67.309297600999997</v>
       </c>
       <c r="C317" s="5">
         <v>0.25683631799999773</v>
       </c>
       <c r="D317" s="5">
         <v>4.6945353881008733</v>
       </c>
       <c r="E317" s="5">
         <v>-6.1116661244854154</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>67.378801807000002</v>
       </c>
       <c r="C318" s="5">
         <v>6.9504206000004842E-2</v>
       </c>
       <c r="D318" s="5">
         <v>1.2461928882617546</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>67.485373580000001</v>
       </c>
       <c r="C319" s="5">
         <v>0.10657177299999887</v>
       </c>
       <c r="D319" s="5">
         <v>1.9146159234096238</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>66.863751394999994</v>
       </c>
       <c r="C320" s="5">
         <v>-0.62162218500000677</v>
       </c>
       <c r="D320" s="5">
         <v>-10.510312318872462</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>67.966643750000003</v>
       </c>
       <c r="C321" s="5">
         <v>1.1028923550000087</v>
       </c>
       <c r="D321" s="5">
         <v>21.691719240636175</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>67.229251981000004</v>
       </c>
       <c r="C322" s="5">
         <v>-0.73739176899999848</v>
       </c>
       <c r="D322" s="5">
         <v>-12.269732351673534</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>67.280617167000003</v>
       </c>
       <c r="C323" s="5">
         <v>5.1365185999998175E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.92069889591646081</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>67.516364461999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.23574729499999592</v>
       </c>
       <c r="D324" s="5">
         <v>4.2867149866288035</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>67.786614467000007</v>
       </c>
       <c r="C325" s="5">
         <v>0.27025000500000829</v>
       </c>
       <c r="D325" s="5">
         <v>4.9104480911040582</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>68.125318867999994</v>
       </c>
       <c r="C326" s="5">
         <v>0.33870440099998689</v>
       </c>
       <c r="D326" s="5">
         <v>6.1635048911198087</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>67.659784087999995</v>
       </c>
       <c r="C327" s="5">
         <v>-0.4655347799999987</v>
       </c>
       <c r="D327" s="5">
         <v>-7.8989218649056507</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>67.505520399999995</v>
       </c>
       <c r="C328" s="5">
         <v>-0.15426368800000034</v>
       </c>
       <c r="D328" s="5">
         <v>-2.7019392602552261</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>67.950462354999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.44494195500000444</v>
       </c>
       <c r="D329" s="5">
         <v>8.2025556821424104</v>
       </c>
       <c r="E329" s="5">
         <v>0.95256491577246916</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>68.690244359999994</v>
       </c>
       <c r="C330" s="5">
         <v>0.73978200499999502</v>
       </c>
       <c r="D330" s="5">
         <v>13.87587903180636</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>69.357309760999996</v>
       </c>
       <c r="C331" s="5">
         <v>0.66706540100000211</v>
       </c>
       <c r="D331" s="5">
         <v>12.296478079527517</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>70.016818568000005</v>
       </c>
       <c r="C332" s="5">
         <v>0.6595088070000088</v>
       </c>
       <c r="D332" s="5">
         <v>12.026716831856476</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>70.357896745999994</v>
       </c>
       <c r="C333" s="5">
         <v>0.34107817799998941</v>
       </c>
       <c r="D333" s="5">
         <v>6.0048411897877907</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>70.820944062999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.46304731700000445</v>
       </c>
       <c r="D334" s="5">
         <v>8.1898106531160373</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>71.324754798000001</v>
       </c>
       <c r="C335" s="5">
         <v>0.50381073500000184</v>
       </c>
       <c r="D335" s="5">
         <v>8.8786950141595646</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>71.348757042000003</v>
       </c>
       <c r="C336" s="5">
         <v>2.4002244000001838E-2</v>
       </c>
       <c r="D336" s="5">
         <v>0.40457289424771226</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>71.335428166</v>
       </c>
       <c r="C337" s="5">
         <v>-1.3328876000002765E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-0.22394542025276909</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>71.477876171999995</v>
       </c>
       <c r="C338" s="5">
         <v>0.14244800599999508</v>
       </c>
       <c r="D338" s="5">
         <v>2.4227447835236893</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>71.247666167999995</v>
       </c>
       <c r="C339" s="5">
         <v>-0.23021000399999991</v>
       </c>
       <c r="D339" s="5">
         <v>-3.7971280586453604</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>71.646746989999997</v>
       </c>
       <c r="C340" s="5">
         <v>0.39908082200000194</v>
       </c>
       <c r="D340" s="5">
         <v>6.9325702525729671</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>72.094594873999995</v>
       </c>
       <c r="C341" s="5">
         <v>0.44784788399999798</v>
       </c>
       <c r="D341" s="5">
         <v>7.7642592549238332</v>
       </c>
       <c r="E341" s="5">
         <v>6.0987554394397181</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>70.823295822999995</v>
       </c>
       <c r="C342" s="5">
         <v>-1.2712990509999997</v>
       </c>
       <c r="D342" s="5">
         <v>-19.224225774909765</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>71.154676996000006</v>
       </c>
       <c r="C343" s="5">
         <v>0.33138117300001113</v>
       </c>
       <c r="D343" s="5">
         <v>5.761553262124286</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>71.689948827999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.53527183199999229</v>
       </c>
       <c r="D344" s="5">
         <v>9.4102036262609055</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>71.722116219</v>
       </c>
       <c r="C345" s="5">
         <v>3.2167391000001544E-2</v>
       </c>
       <c r="D345" s="5">
         <v>0.53977264512170553</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>72.003552721000005</v>
       </c>
       <c r="C346" s="5">
         <v>0.28143650200000536</v>
       </c>
       <c r="D346" s="5">
         <v>4.8117474899799895</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>72.100965380000005</v>
       </c>
       <c r="C347" s="5">
         <v>9.7412658999999735E-2</v>
       </c>
       <c r="D347" s="5">
         <v>1.6355988504448637</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>71.860187108000005</v>
       </c>
       <c r="C348" s="5">
         <v>-0.24077827200000002</v>
       </c>
       <c r="D348" s="5">
         <v>-3.9345617518466547</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>72.167236371000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.30704926299999613</v>
       </c>
       <c r="D349" s="5">
         <v>5.2496762700159127</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>72.337183132000007</v>
       </c>
       <c r="C350" s="5">
         <v>0.16994676100000561</v>
       </c>
       <c r="D350" s="5">
         <v>2.8627718093338528</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>72.633507938999998</v>
       </c>
       <c r="C351" s="5">
         <v>0.29632480699999064</v>
       </c>
       <c r="D351" s="5">
         <v>5.0280056205567414</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>73.061990656000006</v>
       </c>
       <c r="C352" s="5">
         <v>0.42848271700000851</v>
       </c>
       <c r="D352" s="5">
         <v>7.3133558332611592</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>72.903614122999997</v>
       </c>
       <c r="C353" s="5">
         <v>-0.15837653300000909</v>
       </c>
       <c r="D353" s="5">
         <v>-2.5704510016915649</v>
       </c>
       <c r="E353" s="5">
         <v>1.122163527534803</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>73.475046413000001</v>
       </c>
       <c r="C354" s="5">
         <v>0.57143229000000417</v>
       </c>
       <c r="D354" s="5">
         <v>9.8220955185352121</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>73.797940842000003</v>
       </c>
       <c r="C355" s="5">
         <v>0.32289442900000154</v>
       </c>
       <c r="D355" s="5">
         <v>5.4028852780017456</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>73.703601008999996</v>
       </c>
       <c r="C356" s="5">
         <v>-9.4339833000006479E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-1.5232840207200393</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>73.058917684999997</v>
       </c>
       <c r="C357" s="5">
         <v>-0.64468332399999895</v>
       </c>
       <c r="D357" s="5">
         <v>-10.005840662216858</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>73.461961094000003</v>
       </c>
       <c r="C358" s="5">
         <v>0.40304340900000568</v>
       </c>
       <c r="D358" s="5">
         <v>6.824631606998377</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>73.712262183999997</v>
       </c>
       <c r="C359" s="5">
         <v>0.25030108999999356</v>
       </c>
       <c r="D359" s="5">
         <v>4.166161750192332</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>73.771352539000006</v>
       </c>
       <c r="C360" s="5">
         <v>5.9090355000009254E-2</v>
       </c>
       <c r="D360" s="5">
         <v>0.96621505907017458</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>73.680137525000006</v>
       </c>
       <c r="C361" s="5">
         <v>-9.1215013999999428E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-1.4736981565189766</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>73.785501672999999</v>
       </c>
       <c r="C362" s="5">
         <v>0.1053641479999925</v>
       </c>
       <c r="D362" s="5">
         <v>1.7295865463746507</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>74.098037633999994</v>
       </c>
       <c r="C363" s="5">
         <v>0.3125359609999947</v>
       </c>
       <c r="D363" s="5">
         <v>5.2029857130273305</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>74.311980953000003</v>
       </c>
       <c r="C364" s="5">
         <v>0.21394331900000907</v>
       </c>
       <c r="D364" s="5">
         <v>3.5203148225373182</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>74.292297847</v>
       </c>
       <c r="C365" s="5">
         <v>-1.9683106000002226E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.31738285314000247</v>
       </c>
       <c r="E365" s="5">
         <v>1.9048215108472766</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>73.920633745000004</v>
       </c>
       <c r="C366" s="5">
         <v>-0.37166410199999689</v>
       </c>
       <c r="D366" s="5">
         <v>-5.8408163826833448</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>74.037485884999995</v>
       </c>
       <c r="C367" s="5">
         <v>0.11685213999999178</v>
       </c>
       <c r="D367" s="5">
         <v>1.913513752559437</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>73.730413721999994</v>
       </c>
       <c r="C368" s="5">
         <v>-0.30707216300000084</v>
       </c>
       <c r="D368" s="5">
         <v>-4.8650496046299452</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>70.599526974</v>
       </c>
       <c r="C369" s="5">
         <v>-3.1308867479999947</v>
       </c>
       <c r="D369" s="5">
         <v>-40.589741164721119</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>71.030891943</v>
       </c>
       <c r="C370" s="5">
         <v>0.43136496900000054</v>
       </c>
       <c r="D370" s="5">
         <v>7.5835134987414232</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>70.140255358000005</v>
       </c>
       <c r="C371" s="5">
         <v>-0.89063658499999576</v>
       </c>
       <c r="D371" s="5">
         <v>-14.050987003285343</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>68.756720553999997</v>
       </c>
       <c r="C372" s="5">
         <v>-1.3835348040000071</v>
       </c>
       <c r="D372" s="5">
         <v>-21.263929098108381</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>68.688992666000004</v>
       </c>
       <c r="C373" s="5">
         <v>-6.7727887999993186E-2</v>
       </c>
       <c r="D373" s="5">
         <v>-1.1756609700647735</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>68.725882099000003</v>
       </c>
       <c r="C374" s="5">
         <v>3.6889432999998917E-2</v>
       </c>
       <c r="D374" s="5">
         <v>0.64636716845118958</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>68.953081695999998</v>
       </c>
       <c r="C375" s="5">
         <v>0.22719959699999492</v>
       </c>
       <c r="D375" s="5">
         <v>4.039988562601815</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>68.914662225000001</v>
       </c>
       <c r="C376" s="5">
         <v>-3.8419470999997429E-2</v>
       </c>
       <c r="D376" s="5">
         <v>-0.66657417091556814</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>69.256654138000002</v>
       </c>
       <c r="C377" s="5">
         <v>0.34199191300000109</v>
       </c>
       <c r="D377" s="5">
         <v>6.120306483264204</v>
       </c>
       <c r="E377" s="5">
         <v>-6.7781504340740266</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>69.671370714000005</v>
       </c>
       <c r="C378" s="5">
         <v>0.41471657600000356</v>
       </c>
       <c r="D378" s="5">
         <v>7.4271813963660005</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>69.076431612999997</v>
       </c>
       <c r="C379" s="5">
         <v>-0.59493910100000846</v>
       </c>
       <c r="D379" s="5">
         <v>-9.7792414041916196</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>70.250936515999996</v>
       </c>
       <c r="C380" s="5">
         <v>1.174504902999999</v>
       </c>
       <c r="D380" s="5">
         <v>22.42403372593742</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>70.932976838000002</v>
       </c>
       <c r="C381" s="5">
         <v>0.68204032200000597</v>
       </c>
       <c r="D381" s="5">
         <v>12.293034085399746</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>70.786649410999999</v>
       </c>
       <c r="C382" s="5">
         <v>-0.14632742700000279</v>
       </c>
       <c r="D382" s="5">
         <v>-2.4475820794743974</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>70.876014361000003</v>
       </c>
       <c r="C383" s="5">
         <v>8.9364950000003773E-2</v>
       </c>
       <c r="D383" s="5">
         <v>1.525509260352309</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>71.550737507999997</v>
       </c>
       <c r="C384" s="5">
         <v>0.67472314699999458</v>
       </c>
       <c r="D384" s="5">
         <v>12.041244888960811</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>71.588200858999997</v>
       </c>
       <c r="C385" s="5">
         <v>3.7463350999999534E-2</v>
       </c>
       <c r="D385" s="5">
         <v>0.63012222112233118</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>71.510313089999997</v>
       </c>
       <c r="C386" s="5">
         <v>-7.7887769000000162E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-1.2978123489391757</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>72.133698984999995</v>
       </c>
       <c r="C387" s="5">
         <v>0.62338589499999841</v>
       </c>
       <c r="D387" s="5">
         <v>10.977333188239147</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>72.685545289999993</v>
       </c>
       <c r="C388" s="5">
         <v>0.55184630499999798</v>
       </c>
       <c r="D388" s="5">
         <v>9.5766947294324787</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>72.861521233000005</v>
       </c>
       <c r="C389" s="5">
         <v>0.17597594300001163</v>
       </c>
       <c r="D389" s="5">
         <v>2.9442699298421582</v>
       </c>
       <c r="E389" s="5">
         <v>5.2050841032790673</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>72.314502071999996</v>
       </c>
       <c r="C390" s="5">
         <v>-0.54701916100000858</v>
       </c>
       <c r="D390" s="5">
         <v>-8.6463320291723438</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>73.202588872999996</v>
       </c>
       <c r="C391" s="5">
         <v>0.88808680100000004</v>
       </c>
       <c r="D391" s="5">
         <v>15.774385423777716</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>73.513445121999993</v>
       </c>
       <c r="C392" s="5">
         <v>0.31085624899999686</v>
       </c>
       <c r="D392" s="5">
         <v>5.216542107690425</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>74.257084969999994</v>
       </c>
       <c r="C393" s="5">
         <v>0.74363984800000082</v>
       </c>
       <c r="D393" s="5">
         <v>12.837498053706842</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>74.628197047</v>
       </c>
       <c r="C394" s="5">
         <v>0.37111207700000648</v>
       </c>
       <c r="D394" s="5">
         <v>6.1648219277029348</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>74.892372504999997</v>
       </c>
       <c r="C395" s="5">
         <v>0.26417545799999687</v>
       </c>
       <c r="D395" s="5">
         <v>4.33155259180944</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>75.159118374000002</v>
       </c>
       <c r="C396" s="5">
         <v>0.26674586900000463</v>
       </c>
       <c r="D396" s="5">
         <v>4.3587961189117008</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>75.713277246000004</v>
       </c>
       <c r="C397" s="5">
         <v>0.55415887200000213</v>
       </c>
       <c r="D397" s="5">
         <v>9.2155342531646589</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>76.598666335999994</v>
       </c>
       <c r="C398" s="5">
         <v>0.88538908999998966</v>
       </c>
       <c r="D398" s="5">
         <v>14.971436577477593</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>76.052015807999993</v>
       </c>
       <c r="C399" s="5">
         <v>-0.54665052800000069</v>
       </c>
       <c r="D399" s="5">
         <v>-8.2355936180380844</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>76.357033716000004</v>
       </c>
       <c r="C400" s="5">
         <v>0.30501790800001061</v>
       </c>
       <c r="D400" s="5">
         <v>4.920373434432368</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>76.361145492999995</v>
       </c>
       <c r="C401" s="5">
         <v>4.1117769999914344E-3</v>
       </c>
       <c r="D401" s="5">
         <v>6.4638367564673338E-2</v>
       </c>
       <c r="E401" s="5">
         <v>4.8031172020259083</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>77.255651322999995</v>
       </c>
       <c r="C402" s="5">
         <v>0.89450582999999995</v>
       </c>
       <c r="D402" s="5">
         <v>14.998952436622591</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>77.622067728000005</v>
       </c>
       <c r="C403" s="5">
         <v>0.3664164050000096</v>
       </c>
       <c r="D403" s="5">
         <v>5.8423295570569467</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>78.248856076999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.62678834899999458</v>
       </c>
       <c r="D404" s="5">
         <v>10.131987785787832</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>78.582933510000004</v>
       </c>
       <c r="C405" s="5">
         <v>0.33407743300000448</v>
       </c>
       <c r="D405" s="5">
         <v>5.2453403561851131</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>79.156781097999996</v>
       </c>
       <c r="C406" s="5">
         <v>0.57384758799999247</v>
       </c>
       <c r="D406" s="5">
         <v>9.1235936647412927</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>79.992180160000004</v>
       </c>
       <c r="C407" s="5">
         <v>0.83539906200000758</v>
       </c>
       <c r="D407" s="5">
         <v>13.426073365121983</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>80.503024444999994</v>
       </c>
       <c r="C408" s="5">
         <v>0.51084428499999035</v>
       </c>
       <c r="D408" s="5">
         <v>7.9383959816307748</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>80.944252629999994</v>
       </c>
       <c r="C409" s="5">
         <v>0.44122818499999994</v>
       </c>
       <c r="D409" s="5">
         <v>6.7789997369704036</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>81.677244670999997</v>
       </c>
       <c r="C410" s="5">
         <v>0.73299204100000281</v>
       </c>
       <c r="D410" s="5">
         <v>11.424510280237232</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>82.39801654</v>
       </c>
       <c r="C411" s="5">
         <v>0.72077186900000356</v>
       </c>
       <c r="D411" s="5">
         <v>11.118954674977521</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>82.719587961000002</v>
       </c>
       <c r="C412" s="5">
         <v>0.32157142100000158</v>
       </c>
       <c r="D412" s="5">
         <v>4.785033890506396</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>83.477508099999994</v>
       </c>
       <c r="C413" s="5">
         <v>0.75792013899999233</v>
       </c>
       <c r="D413" s="5">
         <v>11.566386524782279</v>
       </c>
       <c r="E413" s="5">
         <v>9.319350254708203</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>83.281879551000003</v>
       </c>
       <c r="C414" s="5">
         <v>-0.19562854899999138</v>
       </c>
       <c r="D414" s="5">
         <v>-2.7762206283111102</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>84.412431048000002</v>
       </c>
       <c r="C415" s="5">
         <v>1.130551496999999</v>
       </c>
       <c r="D415" s="5">
         <v>17.563005318266022</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>85.160101961999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.74767091399999686</v>
       </c>
       <c r="D416" s="5">
         <v>11.162211254683863</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>84.931573795999995</v>
       </c>
       <c r="C417" s="5">
         <v>-0.22852816600000381</v>
       </c>
       <c r="D417" s="5">
         <v>-3.1731089665690826</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>85.108958232999996</v>
       </c>
       <c r="C418" s="5">
         <v>0.17738443700000062</v>
       </c>
       <c r="D418" s="5">
         <v>2.5352594970225573</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>85.277103173</v>
       </c>
       <c r="C419" s="5">
         <v>0.16814494000000479</v>
       </c>
       <c r="D419" s="5">
         <v>2.3967032181807069</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>85.752228622000004</v>
       </c>
       <c r="C420" s="5">
         <v>0.47512544900000364</v>
       </c>
       <c r="D420" s="5">
         <v>6.8945884913516275</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>85.898688383999996</v>
       </c>
       <c r="C421" s="5">
         <v>0.14645976199999211</v>
       </c>
       <c r="D421" s="5">
         <v>2.0688920547353939</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>86.276208689000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.37752030500000444</v>
       </c>
       <c r="D422" s="5">
         <v>5.4033070789398119</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>86.132461117999995</v>
       </c>
       <c r="C423" s="5">
         <v>-0.14374757100000579</v>
       </c>
       <c r="D423" s="5">
         <v>-1.9811384584831448</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>86.255973429999997</v>
       </c>
       <c r="C424" s="5">
         <v>0.12351231200000257</v>
       </c>
       <c r="D424" s="5">
         <v>1.7344138607996662</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>86.068468529</v>
       </c>
       <c r="C425" s="5">
         <v>-0.18750490099999695</v>
       </c>
       <c r="D425" s="5">
         <v>-2.5776198306882825</v>
       </c>
       <c r="E425" s="5">
         <v>3.1037826690947901</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>85.398616743999995</v>
       </c>
       <c r="C426" s="5">
         <v>-0.66985178500000586</v>
       </c>
       <c r="D426" s="5">
         <v>-8.9497526126475542</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>86.683758556000001</v>
       </c>
       <c r="C427" s="5">
         <v>1.2851418120000062</v>
       </c>
       <c r="D427" s="5">
         <v>19.63073506894899</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>87.300120823</v>
       </c>
       <c r="C428" s="5">
         <v>0.61636226699999952</v>
       </c>
       <c r="D428" s="5">
         <v>8.8742889170014827</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>87.306204940000001</v>
       </c>
       <c r="C429" s="5">
         <v>6.0841170000003331E-3</v>
       </c>
       <c r="D429" s="5">
         <v>8.3662421932895192E-2</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>87.681923179999998</v>
       </c>
       <c r="C430" s="5">
         <v>0.37571823999999765</v>
       </c>
       <c r="D430" s="5">
         <v>5.2881454402587291</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>87.373576565999997</v>
       </c>
       <c r="C431" s="5">
         <v>-0.3083466140000013</v>
       </c>
       <c r="D431" s="5">
         <v>-4.1393079095012553</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>87.091647705</v>
       </c>
       <c r="C432" s="5">
         <v>-0.28192886099999726</v>
       </c>
       <c r="D432" s="5">
         <v>-3.8040644177786409</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>87.440629098000002</v>
       </c>
       <c r="C433" s="5">
         <v>0.34898139300000253</v>
       </c>
       <c r="D433" s="5">
         <v>4.9158724756329875</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>87.263575165000006</v>
       </c>
       <c r="C434" s="5">
         <v>-0.17705393299999628</v>
       </c>
       <c r="D434" s="5">
         <v>-2.4029386797574936</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>88.159519387000003</v>
       </c>
       <c r="C435" s="5">
         <v>0.89594422199999713</v>
       </c>
       <c r="D435" s="5">
         <v>13.040623296932118</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>88.572318237000005</v>
       </c>
       <c r="C436" s="5">
         <v>0.41279885000000149</v>
       </c>
       <c r="D436" s="5">
         <v>5.765876922449098</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>89.067191612000002</v>
       </c>
       <c r="C437" s="5">
         <v>0.4948733749999974</v>
       </c>
       <c r="D437" s="5">
         <v>6.9145872129188213</v>
       </c>
       <c r="E437" s="5">
         <v>3.4841134439258736</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>90.034386022000007</v>
       </c>
       <c r="C438" s="5">
         <v>0.96719441000000472</v>
       </c>
       <c r="D438" s="5">
         <v>13.838137773094218</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>90.159173690000003</v>
       </c>
       <c r="C439" s="5">
         <v>0.12478766799999619</v>
       </c>
       <c r="D439" s="5">
         <v>1.6759374531190474</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>90.758896483000001</v>
       </c>
       <c r="C440" s="5">
         <v>0.59972279299999798</v>
       </c>
       <c r="D440" s="5">
         <v>8.2807881343116563</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>90.416199765000002</v>
       </c>
       <c r="C441" s="5">
         <v>-0.34269671799999912</v>
       </c>
       <c r="D441" s="5">
         <v>-4.4381579285556194</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>90.914963741999998</v>
+        <v>91.065426790000004</v>
       </c>
       <c r="C442" s="5">
-        <v>0.49876397699999586</v>
+        <v>0.64922702500000185</v>
       </c>
       <c r="D442" s="5">
-        <v>6.8241496937442303</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.965077968560454</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>91.401638500999994</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.33621171099999003</v>
+      </c>
+      <c r="D443" s="5">
+        <v>4.5214547933969174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCC12F92-4A0B-4617-AD46-FE9F2BF5ED95}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37611389-6F07-48C3-81C3-ACDA2A32684B}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9910D5A4-8EB1-43EE-A05C-3FC7EE74AE30}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>fwanrmca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>