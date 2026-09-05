--- v7 (2026-07-26)
+++ v8 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{55A2671F-8307-49FF-8151-80FA2C9FE6EB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{13D2C28C-30B7-4764-96DA-F36725DC375C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8B8546AF-DA30-4776-BA5D-9EB538C12F73}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3C26636B-E7B9-4B99-B951-4FC98CA34A68}"/>
   </bookViews>
   <sheets>
     <sheet name="fwanrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E4846C2-80E6-4F0A-BAA7-73B261A6D9E3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F990BF59-E563-46DC-A746-4D8A434EC8DC}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>28.946539537</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>28.843669445</v>
       </c>
       <c r="C7" s="5">
         <v>-0.10287009199999986</v>
       </c>
       <c r="D7" s="5">
         <v>-4.1821801134187648</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>28.214895585000001</v>
       </c>
       <c r="C8" s="5">
         <v>-0.62877385999999902</v>
       </c>
       <c r="D8" s="5">
         <v>-23.239949583378394</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>28.108680208999999</v>
       </c>
       <c r="C9" s="5">
         <v>-0.10621537600000153</v>
       </c>
       <c r="D9" s="5">
         <v>-4.425048532033049</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>28.350687747999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.24200753899999938</v>
       </c>
       <c r="D10" s="5">
         <v>10.835205201908394</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>28.938194648</v>
       </c>
       <c r="C11" s="5">
         <v>0.58750690000000105</v>
       </c>
       <c r="D11" s="5">
         <v>27.906913010210708</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>28.131867804999999</v>
       </c>
       <c r="C12" s="5">
         <v>-0.80632684300000079</v>
       </c>
       <c r="D12" s="5">
         <v>-28.759720771111663</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>28.076409100999999</v>
       </c>
       <c r="C13" s="5">
         <v>-5.5458703999999415E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-2.3401782447113995</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>28.137271097999999</v>
       </c>
       <c r="C14" s="5">
         <v>6.0861996999999946E-2</v>
       </c>
       <c r="D14" s="5">
         <v>2.6325115635775109</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>28.157975394000001</v>
       </c>
       <c r="C15" s="5">
         <v>2.0704296000001676E-2</v>
       </c>
       <c r="D15" s="5">
         <v>0.88658037728153172</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>28.299203477999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.14122808399999798</v>
       </c>
       <c r="D16" s="5">
         <v>6.1875109930874528</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>28.392651926999999</v>
       </c>
       <c r="C17" s="5">
         <v>9.3448449000000267E-2</v>
       </c>
       <c r="D17" s="5">
         <v>4.0353560609579731</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>28.247973738999999</v>
       </c>
       <c r="C18" s="5">
         <v>-0.14467818800000032</v>
       </c>
       <c r="D18" s="5">
         <v>-5.9462513605660021</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>28.142357538999999</v>
       </c>
       <c r="C19" s="5">
         <v>-0.10561620000000005</v>
       </c>
       <c r="D19" s="5">
         <v>-4.3955503308614201</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>28.200548960999999</v>
       </c>
       <c r="C20" s="5">
         <v>5.8191422000000159E-2</v>
       </c>
       <c r="D20" s="5">
         <v>2.5097170141641145</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>28.209962737000001</v>
       </c>
       <c r="C21" s="5">
         <v>9.4137760000023718E-3</v>
       </c>
       <c r="D21" s="5">
         <v>0.40131468951609683</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>27.972676689</v>
       </c>
       <c r="C22" s="5">
         <v>-0.23728604800000141</v>
       </c>
       <c r="D22" s="5">
         <v>-9.6395970236713868</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>27.638328391000002</v>
       </c>
       <c r="C23" s="5">
         <v>-0.33434829799999832</v>
       </c>
       <c r="D23" s="5">
         <v>-13.43686763594234</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>27.434139300999998</v>
       </c>
       <c r="C24" s="5">
         <v>-0.2041890900000034</v>
       </c>
       <c r="D24" s="5">
         <v>-8.5139658381596988</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>27.075385884999999</v>
       </c>
       <c r="C25" s="5">
         <v>-0.35875341599999899</v>
       </c>
       <c r="D25" s="5">
         <v>-14.611421030672956</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>27.036801363999999</v>
       </c>
       <c r="C26" s="5">
         <v>-3.8584521000000649E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-1.6967527867437049</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>26.651341415000001</v>
       </c>
       <c r="C27" s="5">
         <v>-0.38545994899999769</v>
       </c>
       <c r="D27" s="5">
         <v>-15.828483912000701</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>26.703176718999998</v>
       </c>
       <c r="C28" s="5">
         <v>5.1835303999997251E-2</v>
       </c>
       <c r="D28" s="5">
         <v>2.3590590210137652</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>26.688354806</v>
       </c>
       <c r="C29" s="5">
         <v>-1.4821912999998688E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-0.66404448479616685</v>
       </c>
       <c r="E29" s="5">
         <v>-6.0025992830183617</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>26.448039906000002</v>
       </c>
       <c r="C30" s="5">
         <v>-0.24031489999999778</v>
       </c>
       <c r="D30" s="5">
         <v>-10.285990645780663</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>26.442239056999998</v>
       </c>
       <c r="C31" s="5">
         <v>-5.8008490000034385E-3</v>
       </c>
       <c r="D31" s="5">
         <v>-0.26287875316589604</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>26.674858777000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.23261972000000242</v>
       </c>
       <c r="D32" s="5">
         <v>11.082800239734446</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>26.907723251</v>
       </c>
       <c r="C33" s="5">
         <v>0.23286447399999943</v>
       </c>
       <c r="D33" s="5">
         <v>10.993585530240036</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>27.111305777999998</v>
       </c>
       <c r="C34" s="5">
         <v>0.20358252699999824</v>
       </c>
       <c r="D34" s="5">
         <v>9.4666420429806664</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>26.736249729000001</v>
       </c>
       <c r="C35" s="5">
         <v>-0.37505604899999767</v>
       </c>
       <c r="D35" s="5">
         <v>-15.39410076268528</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>27.522098332999999</v>
       </c>
       <c r="C36" s="5">
         <v>0.78584860399999812</v>
       </c>
       <c r="D36" s="5">
         <v>41.570458111372766</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>27.878364186999999</v>
       </c>
       <c r="C37" s="5">
         <v>0.3562658540000001</v>
       </c>
       <c r="D37" s="5">
         <v>16.688737110018657</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>27.747683330000001</v>
       </c>
       <c r="C38" s="5">
         <v>-0.13068085699999799</v>
       </c>
       <c r="D38" s="5">
         <v>-5.4822645713862528</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>27.924052237000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.17636890700000052</v>
       </c>
       <c r="D39" s="5">
         <v>7.8997770756768171</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>27.820168403</v>
       </c>
       <c r="C40" s="5">
         <v>-0.10388383400000123</v>
       </c>
       <c r="D40" s="5">
         <v>-4.3740519924474803</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>27.900509934999999</v>
       </c>
       <c r="C41" s="5">
         <v>8.0341531999998494E-2</v>
       </c>
       <c r="D41" s="5">
         <v>3.5210423101718957</v>
       </c>
       <c r="E41" s="5">
         <v>4.5418877926768575</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>28.549289403</v>
       </c>
       <c r="C42" s="5">
         <v>0.64877946800000075</v>
       </c>
       <c r="D42" s="5">
         <v>31.764356594496835</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>28.530070842000001</v>
       </c>
       <c r="C43" s="5">
         <v>-1.9218560999998857E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-0.80482135504784669</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>28.767565545</v>
       </c>
       <c r="C44" s="5">
         <v>0.23749470299999942</v>
       </c>
       <c r="D44" s="5">
         <v>10.459515725291691</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>27.919196596999999</v>
       </c>
       <c r="C45" s="5">
         <v>-0.84836894800000096</v>
       </c>
       <c r="D45" s="5">
         <v>-30.177134661134087</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>28.521832808999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.60263621200000017</v>
       </c>
       <c r="D46" s="5">
         <v>29.20941342647323</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>28.916401506</v>
       </c>
       <c r="C47" s="5">
         <v>0.39456869700000041</v>
       </c>
       <c r="D47" s="5">
         <v>17.923890414274556</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>29.305082944999999</v>
       </c>
       <c r="C48" s="5">
         <v>0.38868143899999907</v>
       </c>
       <c r="D48" s="5">
         <v>17.377404904443019</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>29.551954631000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.2468716860000022</v>
       </c>
       <c r="D49" s="5">
         <v>10.590819664237362</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>29.579357141999999</v>
       </c>
       <c r="C50" s="5">
         <v>2.7402510999998242E-2</v>
       </c>
       <c r="D50" s="5">
         <v>1.1184111211021142</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>30.811821435999999</v>
       </c>
       <c r="C51" s="5">
         <v>1.2324642939999997</v>
       </c>
       <c r="D51" s="5">
         <v>63.208846269384743</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>30.968405136000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.15658370000000232</v>
       </c>
       <c r="D52" s="5">
         <v>6.2716958043265381</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>31.131573871000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.16316873499999929</v>
       </c>
       <c r="D53" s="5">
         <v>6.5091325485310048</v>
       </c>
       <c r="E53" s="5">
         <v>11.580662660028196</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>30.334097267000001</v>
       </c>
       <c r="C54" s="5">
         <v>-0.79747660399999987</v>
       </c>
       <c r="D54" s="5">
         <v>-26.758037303250703</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>30.086524382</v>
       </c>
       <c r="C55" s="5">
         <v>-0.2475728850000003</v>
       </c>
       <c r="D55" s="5">
         <v>-9.3659582887879118</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>30.858016509999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.77149212799999844</v>
       </c>
       <c r="D56" s="5">
         <v>35.503913239803417</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>31.153018814999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.29500230500000058</v>
       </c>
       <c r="D57" s="5">
         <v>12.094825149200016</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>31.239535805999999</v>
       </c>
       <c r="C58" s="5">
         <v>8.6516990999999877E-2</v>
       </c>
       <c r="D58" s="5">
         <v>3.3839723656751364</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>31.396189232000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.15665342600000187</v>
       </c>
       <c r="D59" s="5">
         <v>6.186276505069932</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>31.455310484999998</v>
       </c>
       <c r="C60" s="5">
         <v>5.9121252999997154E-2</v>
       </c>
       <c r="D60" s="5">
         <v>2.2832360191042511</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>31.817541919</v>
       </c>
       <c r="C61" s="5">
         <v>0.36223143400000168</v>
       </c>
       <c r="D61" s="5">
         <v>14.728623669673624</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>32.101836831999996</v>
       </c>
       <c r="C62" s="5">
         <v>0.28429491299999654</v>
       </c>
       <c r="D62" s="5">
         <v>11.265134223031769</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>32.111235823000001</v>
       </c>
       <c r="C63" s="5">
         <v>9.3989910000047416E-3</v>
       </c>
       <c r="D63" s="5">
         <v>0.35191037615613929</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>32.327693175</v>
       </c>
       <c r="C64" s="5">
         <v>0.21645735199999905</v>
       </c>
       <c r="D64" s="5">
         <v>8.3957728526038657</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>32.773344700999999</v>
       </c>
       <c r="C65" s="5">
         <v>0.44565152599999891</v>
       </c>
       <c r="D65" s="5">
         <v>17.856245882728537</v>
       </c>
       <c r="E65" s="5">
         <v>5.2736518776821617</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>33.033805106000003</v>
       </c>
       <c r="C66" s="5">
         <v>0.26046040500000345</v>
       </c>
       <c r="D66" s="5">
         <v>9.9648881280629773</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>33.338891291000003</v>
       </c>
       <c r="C67" s="5">
         <v>0.3050861850000004</v>
       </c>
       <c r="D67" s="5">
         <v>11.663338743977491</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>33.358331554999999</v>
       </c>
       <c r="C68" s="5">
         <v>1.9440263999996432E-2</v>
       </c>
       <c r="D68" s="5">
         <v>0.70198131839318556</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>33.612177262000003</v>
       </c>
       <c r="C69" s="5">
         <v>0.25384570700000353</v>
       </c>
       <c r="D69" s="5">
         <v>9.5236457714038991</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>33.715304267999997</v>
       </c>
       <c r="C70" s="5">
         <v>0.10312700599999403</v>
       </c>
       <c r="D70" s="5">
         <v>3.7445419839270189</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>33.878161403</v>
       </c>
       <c r="C71" s="5">
         <v>0.16285713500000298</v>
       </c>
       <c r="D71" s="5">
         <v>5.9529352561636939</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>33.980289092</v>
       </c>
       <c r="C72" s="5">
         <v>0.10212768899999958</v>
       </c>
       <c r="D72" s="5">
         <v>3.6780545313594981</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>33.962021620000002</v>
       </c>
       <c r="C73" s="5">
         <v>-1.8267471999998008E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-0.64320428848624323</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>34.407768818999998</v>
       </c>
       <c r="C74" s="5">
         <v>0.44574719899999593</v>
       </c>
       <c r="D74" s="5">
         <v>16.938018298842827</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>35.146032474999998</v>
       </c>
       <c r="C75" s="5">
         <v>0.73826365600000088</v>
       </c>
       <c r="D75" s="5">
         <v>29.014205643464152</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>35.409391956999997</v>
       </c>
       <c r="C76" s="5">
         <v>0.26335948199999848</v>
       </c>
       <c r="D76" s="5">
         <v>9.371950849576649</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>35.814455762000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.40506380500000461</v>
       </c>
       <c r="D77" s="5">
         <v>14.624813325011864</v>
       </c>
       <c r="E77" s="5">
         <v>9.2792209301335369</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>36.651162644999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.83670688299999796</v>
       </c>
       <c r="D78" s="5">
         <v>31.93280570740351</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>36.707083281999999</v>
       </c>
       <c r="C79" s="5">
         <v>5.5920636999999829E-2</v>
       </c>
       <c r="D79" s="5">
         <v>1.8463468166557639</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>37.144567340999998</v>
       </c>
       <c r="C80" s="5">
         <v>0.43748405899999909</v>
       </c>
       <c r="D80" s="5">
         <v>15.277652219247795</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>37.759631063999997</v>
       </c>
       <c r="C81" s="5">
         <v>0.61506372299999867</v>
       </c>
       <c r="D81" s="5">
         <v>21.783726475776621</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>38.390626163</v>
       </c>
       <c r="C82" s="5">
         <v>0.63099509900000328</v>
       </c>
       <c r="D82" s="5">
         <v>22.002699471956966</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>38.563004071000002</v>
       </c>
       <c r="C83" s="5">
         <v>0.17237790800000141</v>
       </c>
       <c r="D83" s="5">
         <v>5.523199570602344</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>38.474685682</v>
       </c>
       <c r="C84" s="5">
         <v>-8.8318389000001218E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-2.713928195683557</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>38.824209758999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.3495240769999981</v>
       </c>
       <c r="D85" s="5">
         <v>11.462949195523819</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>38.585393070000002</v>
       </c>
       <c r="C86" s="5">
         <v>-0.23881668899999653</v>
       </c>
       <c r="D86" s="5">
         <v>-7.1367992234545703</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>38.772654369999998</v>
       </c>
       <c r="C87" s="5">
         <v>0.18726129999999586</v>
       </c>
       <c r="D87" s="5">
         <v>5.9817923153583141</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>39.190157235999997</v>
       </c>
       <c r="C88" s="5">
         <v>0.41750286599999953</v>
       </c>
       <c r="D88" s="5">
         <v>13.714976520230504</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>39.469192524</v>
       </c>
       <c r="C89" s="5">
         <v>0.27903528800000288</v>
       </c>
       <c r="D89" s="5">
         <v>8.8866977872189779</v>
       </c>
       <c r="E89" s="5">
         <v>10.204641350093514</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>39.691251972000003</v>
       </c>
       <c r="C90" s="5">
         <v>0.2220594480000031</v>
       </c>
       <c r="D90" s="5">
         <v>6.9642566611460843</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>40.127181456000002</v>
       </c>
       <c r="C91" s="5">
         <v>0.43592948399999898</v>
       </c>
       <c r="D91" s="5">
         <v>14.00562884089096</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>40.726518136000003</v>
       </c>
       <c r="C92" s="5">
         <v>0.5993366800000004</v>
       </c>
       <c r="D92" s="5">
         <v>19.471279870502634</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>39.605724612000003</v>
       </c>
       <c r="C93" s="5">
         <v>-1.1207935239999998</v>
       </c>
       <c r="D93" s="5">
         <v>-28.456830821883749</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>40.146457835</v>
       </c>
       <c r="C94" s="5">
         <v>0.5407332229999966</v>
       </c>
       <c r="D94" s="5">
         <v>17.671485406189458</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>40.038304672999999</v>
       </c>
       <c r="C95" s="5">
         <v>-0.10815316200000069</v>
       </c>
       <c r="D95" s="5">
         <v>-3.1852866618352849</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>41.253253426999997</v>
       </c>
       <c r="C96" s="5">
         <v>1.2149487539999981</v>
       </c>
       <c r="D96" s="5">
         <v>43.149652057725653</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>41.857560415999998</v>
       </c>
       <c r="C97" s="5">
         <v>0.60430698900000124</v>
       </c>
       <c r="D97" s="5">
         <v>19.06620073195846</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>42.056712822999998</v>
       </c>
       <c r="C98" s="5">
         <v>0.1991524069999997</v>
       </c>
       <c r="D98" s="5">
         <v>5.8612326319295249</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>41.518968211000001</v>
       </c>
       <c r="C99" s="5">
         <v>-0.53774461199999735</v>
       </c>
       <c r="D99" s="5">
         <v>-14.309095282457518</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>42.053145456999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.53417724599999872</v>
       </c>
       <c r="D100" s="5">
         <v>16.579770634082379</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>42.308360610999998</v>
       </c>
       <c r="C101" s="5">
         <v>0.25521515399999828</v>
       </c>
       <c r="D101" s="5">
         <v>7.5307176084791205</v>
       </c>
       <c r="E101" s="5">
         <v>7.1933776838063901</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>42.859400049999998</v>
       </c>
       <c r="C102" s="5">
         <v>0.55103943900000019</v>
       </c>
       <c r="D102" s="5">
         <v>16.798880752912048</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>43.089726057999997</v>
       </c>
       <c r="C103" s="5">
         <v>0.23032600799999869</v>
       </c>
       <c r="D103" s="5">
         <v>6.6428511209201124</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>43.506308902000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.41658284400000412</v>
       </c>
       <c r="D104" s="5">
         <v>12.238556362564278</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>43.552565747000003</v>
       </c>
       <c r="C105" s="5">
         <v>4.6256845000002045E-2</v>
       </c>
       <c r="D105" s="5">
         <v>1.2833532645913914</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>44.123658900000002</v>
       </c>
       <c r="C106" s="5">
         <v>0.57109315299999963</v>
       </c>
       <c r="D106" s="5">
         <v>16.921205032567286</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>44.294644476000002</v>
       </c>
       <c r="C107" s="5">
         <v>0.17098557599999964</v>
       </c>
       <c r="D107" s="5">
         <v>4.7505759947653159</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>45.034868779</v>
       </c>
       <c r="C108" s="5">
         <v>0.74022430299999797</v>
       </c>
       <c r="D108" s="5">
         <v>22.0034683042986</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>45.192059815</v>
       </c>
       <c r="C109" s="5">
         <v>0.15719103600000039</v>
       </c>
       <c r="D109" s="5">
         <v>4.2698668103122284</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>45.702999042000002</v>
       </c>
       <c r="C110" s="5">
         <v>0.51093922700000149</v>
       </c>
       <c r="D110" s="5">
         <v>14.443401003878487</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>46.134779979000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.4317809369999992</v>
       </c>
       <c r="D111" s="5">
         <v>11.945090290098115</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>46.497162195000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.36238221600000031</v>
       </c>
       <c r="D112" s="5">
         <v>9.8438964371727611</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>46.751304722999997</v>
       </c>
       <c r="C113" s="5">
         <v>0.25414252799999559</v>
       </c>
       <c r="D113" s="5">
         <v>6.7597262417944837</v>
       </c>
       <c r="E113" s="5">
         <v>10.501338382855829</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>46.738268294000001</v>
       </c>
       <c r="C114" s="5">
         <v>-1.3036428999996019E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-0.33410286882303852</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>46.990092199000003</v>
       </c>
       <c r="C115" s="5">
         <v>0.25182390500000196</v>
       </c>
       <c r="D115" s="5">
         <v>6.6606335017721507</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>47.192628452999998</v>
       </c>
       <c r="C116" s="5">
         <v>0.20253625399999464</v>
       </c>
       <c r="D116" s="5">
         <v>5.2966206541389838</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>47.510701388000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.31807293500000355</v>
       </c>
       <c r="D117" s="5">
         <v>8.3945141130145053</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>47.297396321999997</v>
       </c>
       <c r="C118" s="5">
         <v>-0.21330506600000376</v>
       </c>
       <c r="D118" s="5">
         <v>-5.2564825049488784</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>47.234241072000003</v>
       </c>
       <c r="C119" s="5">
         <v>-6.3155249999994112E-2</v>
       </c>
       <c r="D119" s="5">
         <v>-1.5906201661469055</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>47.133006905000002</v>
       </c>
       <c r="C120" s="5">
         <v>-0.10123416700000121</v>
       </c>
       <c r="D120" s="5">
         <v>-2.5417829264759884</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>47.226587449999997</v>
       </c>
       <c r="C121" s="5">
         <v>9.3580544999994686E-2</v>
       </c>
       <c r="D121" s="5">
         <v>2.408738469809002</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>47.745646336999997</v>
       </c>
       <c r="C122" s="5">
         <v>0.51905888699999991</v>
       </c>
       <c r="D122" s="5">
         <v>14.016194550215877</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>48.270746467999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.52510013100000208</v>
       </c>
       <c r="D123" s="5">
         <v>14.025728872686116</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>48.515440185999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.24469371800000062</v>
       </c>
       <c r="D124" s="5">
         <v>6.2555283268671102</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>48.757311324</v>
       </c>
       <c r="C125" s="5">
         <v>0.24187113800000049</v>
       </c>
       <c r="D125" s="5">
         <v>6.1493337182400465</v>
       </c>
       <c r="E125" s="5">
         <v>4.2908034607494372</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>49.700284904</v>
       </c>
       <c r="C126" s="5">
         <v>0.94297358000000031</v>
       </c>
       <c r="D126" s="5">
         <v>25.843142146220011</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>50.295851683000002</v>
       </c>
       <c r="C127" s="5">
         <v>0.5955667790000021</v>
       </c>
       <c r="D127" s="5">
         <v>15.366431735200582</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>51.305723284000003</v>
       </c>
       <c r="C128" s="5">
         <v>1.0098716010000004</v>
       </c>
       <c r="D128" s="5">
         <v>26.941543233305019</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>50.544001700000003</v>
       </c>
       <c r="C129" s="5">
         <v>-0.76172158400000001</v>
       </c>
       <c r="D129" s="5">
         <v>-16.430903974188393</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>51.184289638999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.6402879389999967</v>
       </c>
       <c r="D130" s="5">
         <v>16.306687185556434</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>52.079285833</v>
       </c>
       <c r="C131" s="5">
         <v>0.89499619400000086</v>
       </c>
       <c r="D131" s="5">
         <v>23.123251872353933</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>51.580163847000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.49912198599999869</v>
       </c>
       <c r="D132" s="5">
         <v>-10.91340350312111</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>51.377918680000001</v>
       </c>
       <c r="C133" s="5">
         <v>-0.20224516700000095</v>
       </c>
       <c r="D133" s="5">
         <v>-4.6050299912655301</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>50.998176874000002</v>
       </c>
       <c r="C134" s="5">
         <v>-0.37974180599999841</v>
       </c>
       <c r="D134" s="5">
         <v>-8.5175628371881977</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>50.688544843999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.30963203000000306</v>
       </c>
       <c r="D135" s="5">
         <v>-7.0472859208126177</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>50.825729600999999</v>
       </c>
       <c r="C136" s="5">
         <v>0.13718475699999999</v>
       </c>
       <c r="D136" s="5">
         <v>3.2964923446000105</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>50.972209878999998</v>
       </c>
       <c r="C137" s="5">
         <v>0.14648027799999852</v>
       </c>
       <c r="D137" s="5">
         <v>3.513761958959849</v>
       </c>
       <c r="E137" s="5">
         <v>4.54270035581259</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>50.195489078999998</v>
       </c>
       <c r="C138" s="5">
         <v>-0.77672079999999966</v>
       </c>
       <c r="D138" s="5">
         <v>-16.828462530109491</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>50.079030359999997</v>
       </c>
       <c r="C139" s="5">
         <v>-0.1164587190000006</v>
       </c>
       <c r="D139" s="5">
         <v>-2.7488702619141936</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>50.427426752999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.34839639300000158</v>
       </c>
       <c r="D140" s="5">
         <v>8.6752755751174462</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>50.657869296999998</v>
       </c>
       <c r="C141" s="5">
         <v>0.23044254399999886</v>
       </c>
       <c r="D141" s="5">
         <v>5.6236917294517852</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>51.275142617</v>
       </c>
       <c r="C142" s="5">
         <v>0.61727332000000246</v>
       </c>
       <c r="D142" s="5">
         <v>15.643038548778554</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>51.951686639000002</v>
       </c>
       <c r="C143" s="5">
         <v>0.67654402200000163</v>
       </c>
       <c r="D143" s="5">
         <v>17.034336345728551</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>51.576468704</v>
       </c>
       <c r="C144" s="5">
         <v>-0.375217935000002</v>
       </c>
       <c r="D144" s="5">
         <v>-8.3308032041515272</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>52.634492322</v>
       </c>
       <c r="C145" s="5">
         <v>1.058023618</v>
       </c>
       <c r="D145" s="5">
         <v>27.592754649192862</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>51.882977255</v>
       </c>
       <c r="C146" s="5">
         <v>-0.7515150669999997</v>
       </c>
       <c r="D146" s="5">
         <v>-15.850136475666254</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>52.024811225000001</v>
       </c>
       <c r="C147" s="5">
         <v>0.14183397000000042</v>
       </c>
       <c r="D147" s="5">
         <v>3.3302499408804254</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>51.623584346000001</v>
       </c>
       <c r="C148" s="5">
         <v>-0.40122687899999931</v>
       </c>
       <c r="D148" s="5">
         <v>-8.8720275140664171</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>51.459976605000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.16360774099999986</v>
       </c>
       <c r="D149" s="5">
         <v>-3.7374971666374046</v>
       </c>
       <c r="E149" s="5">
         <v>0.9569267786464053</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>51.438421488000003</v>
       </c>
       <c r="C150" s="5">
         <v>-2.1555116999998347E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-0.50148940960221822</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>51.522048329</v>
       </c>
       <c r="C151" s="5">
         <v>8.3626840999997398E-2</v>
       </c>
       <c r="D151" s="5">
         <v>1.9684587431519684</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>51.447942404000003</v>
       </c>
       <c r="C152" s="5">
         <v>-7.4105924999997796E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-1.7124121969027128</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>51.039567148000003</v>
       </c>
       <c r="C153" s="5">
         <v>-0.40837525599999935</v>
       </c>
       <c r="D153" s="5">
         <v>-9.1201363817948078</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>50.975016261999997</v>
       </c>
       <c r="C154" s="5">
         <v>-6.4550886000006358E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-1.5071544580731788</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>51.173762084000003</v>
       </c>
       <c r="C155" s="5">
         <v>0.19874582200000646</v>
       </c>
       <c r="D155" s="5">
         <v>4.7803083690640902</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>51.026579372</v>
       </c>
       <c r="C156" s="5">
         <v>-0.14718271200000288</v>
       </c>
       <c r="D156" s="5">
         <v>-3.3972872909367902</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>51.431073609000002</v>
       </c>
       <c r="C157" s="5">
         <v>0.40449423700000153</v>
       </c>
       <c r="D157" s="5">
         <v>9.9384505960860015</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>50.684755336000002</v>
       </c>
       <c r="C158" s="5">
         <v>-0.74631827299999998</v>
       </c>
       <c r="D158" s="5">
         <v>-16.088560631913595</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>50.122785753999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.56196958200000324</v>
       </c>
       <c r="D159" s="5">
         <v>-12.522945219143832</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>50.332990807000002</v>
       </c>
       <c r="C160" s="5">
         <v>0.21020505300000281</v>
       </c>
       <c r="D160" s="5">
         <v>5.1502815299704796</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>50.146395355999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.1865954510000023</v>
       </c>
       <c r="D161" s="5">
         <v>-4.3590681999897907</v>
       </c>
       <c r="E161" s="5">
         <v>-2.5526269844288518</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>49.950763864999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.19563149100000032</v>
       </c>
       <c r="D162" s="5">
         <v>-4.5822956033420903</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>49.612291974999998</v>
       </c>
       <c r="C163" s="5">
         <v>-0.338471890000001</v>
       </c>
       <c r="D163" s="5">
         <v>-7.8350306491546178</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>49.327482709999998</v>
       </c>
       <c r="C164" s="5">
         <v>-0.28480926499999981</v>
       </c>
       <c r="D164" s="5">
         <v>-6.6754412306623268</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>49.313792184</v>
       </c>
       <c r="C165" s="5">
         <v>-1.369052599999776E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-0.33254436166926249</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>49.180416194999999</v>
       </c>
       <c r="C166" s="5">
         <v>-0.13337598900000103</v>
       </c>
       <c r="D166" s="5">
         <v>-3.1977195569337424</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>49.110456182</v>
       </c>
       <c r="C167" s="5">
         <v>-6.9960012999999321E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-1.6937289034275382</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>49.427652010000003</v>
       </c>
       <c r="C168" s="5">
         <v>0.31719582800000268</v>
       </c>
       <c r="D168" s="5">
         <v>8.0319327025026865</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>49.686812512000003</v>
       </c>
       <c r="C169" s="5">
         <v>0.25916050200000029</v>
       </c>
       <c r="D169" s="5">
         <v>6.4765273585408734</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>49.714709743999997</v>
       </c>
       <c r="C170" s="5">
         <v>2.7897231999993721E-2</v>
       </c>
       <c r="D170" s="5">
         <v>0.67583826942736458</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>49.720037794</v>
       </c>
       <c r="C171" s="5">
         <v>5.3280500000028042E-3</v>
       </c>
       <c r="D171" s="5">
         <v>0.1286828408473939</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>50.119974816000003</v>
       </c>
       <c r="C172" s="5">
         <v>0.39993702200000314</v>
       </c>
       <c r="D172" s="5">
         <v>10.091231055509908</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>50.194762822999998</v>
       </c>
       <c r="C173" s="5">
         <v>7.4788006999995105E-2</v>
       </c>
       <c r="D173" s="5">
         <v>1.8053844941109842</v>
       </c>
       <c r="E173" s="5">
         <v>9.6452529950807886E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>50.456786891999997</v>
       </c>
       <c r="C174" s="5">
         <v>0.26202406899999886</v>
       </c>
       <c r="D174" s="5">
         <v>6.4471932250354635</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>50.358778331000003</v>
       </c>
       <c r="C175" s="5">
         <v>-9.8008560999993222E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-2.3061694877267946</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>50.482480486</v>
       </c>
       <c r="C176" s="5">
         <v>0.12370215499999659</v>
       </c>
       <c r="D176" s="5">
         <v>2.987852487895104</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>50.773423876000003</v>
       </c>
       <c r="C177" s="5">
         <v>0.29094339000000247</v>
       </c>
       <c r="D177" s="5">
         <v>7.1393917710095733</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>50.704544831</v>
       </c>
       <c r="C178" s="5">
         <v>-6.8879045000002748E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-1.6158241254789485</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>50.456411342999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.24813348800000057</v>
       </c>
       <c r="D179" s="5">
         <v>-5.7169460924383912</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>50.768002183999997</v>
       </c>
       <c r="C180" s="5">
         <v>0.31159084099999745</v>
       </c>
       <c r="D180" s="5">
         <v>7.6674874889677058</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>50.979611190999996</v>
       </c>
       <c r="C181" s="5">
         <v>0.21160900699999985</v>
       </c>
       <c r="D181" s="5">
         <v>5.1180619831537877</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>51.079084622000003</v>
       </c>
       <c r="C182" s="5">
         <v>9.947343100000694E-2</v>
       </c>
       <c r="D182" s="5">
         <v>2.3667799719615967</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>51.303578299000002</v>
       </c>
       <c r="C183" s="5">
         <v>0.22449367699999812</v>
       </c>
       <c r="D183" s="5">
         <v>5.4033991524609526</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>51.183137883000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.12044041600000099</v>
       </c>
       <c r="D184" s="5">
         <v>-2.7810321419237893</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>51.444194983000003</v>
       </c>
       <c r="C185" s="5">
         <v>0.26105710000000215</v>
       </c>
       <c r="D185" s="5">
         <v>6.2951907608787439</v>
       </c>
       <c r="E185" s="5">
         <v>2.4891683708235357</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>52.157720130000001</v>
       </c>
       <c r="C186" s="5">
         <v>0.71352514699999858</v>
       </c>
       <c r="D186" s="5">
         <v>17.974104244625266</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>52.260497481000002</v>
       </c>
       <c r="C187" s="5">
         <v>0.10277735100000029</v>
       </c>
       <c r="D187" s="5">
         <v>2.3904092665542942</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>52.486965230000003</v>
       </c>
       <c r="C188" s="5">
         <v>0.22646774900000111</v>
       </c>
       <c r="D188" s="5">
         <v>5.3258757450098226</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>52.967406932000003</v>
       </c>
       <c r="C189" s="5">
         <v>0.48044170200000025</v>
       </c>
       <c r="D189" s="5">
         <v>11.554473903897634</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>53.261912344000002</v>
       </c>
       <c r="C190" s="5">
         <v>0.29450541199999947</v>
       </c>
       <c r="D190" s="5">
         <v>6.8800184787310759</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>53.285975272000002</v>
       </c>
       <c r="C191" s="5">
         <v>2.4062927999999317E-2</v>
       </c>
       <c r="D191" s="5">
         <v>0.54349103993489578</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>53.926741835999998</v>
       </c>
       <c r="C192" s="5">
         <v>0.64076656399999621</v>
       </c>
       <c r="D192" s="5">
         <v>15.423743068556227</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>53.972023522000001</v>
       </c>
       <c r="C193" s="5">
         <v>4.5281686000002708E-2</v>
       </c>
       <c r="D193" s="5">
         <v>1.0122932288415765</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>54.573044680999999</v>
       </c>
       <c r="C194" s="5">
         <v>0.60102115899999831</v>
       </c>
       <c r="D194" s="5">
         <v>14.212542173181308</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>55.089226281000002</v>
       </c>
       <c r="C195" s="5">
         <v>0.51618160000000302</v>
       </c>
       <c r="D195" s="5">
         <v>11.959735562831032</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>55.121228876000004</v>
       </c>
       <c r="C196" s="5">
         <v>3.2002595000001577E-2</v>
       </c>
       <c r="D196" s="5">
         <v>0.6993391518476777</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>55.578697458999997</v>
       </c>
       <c r="C197" s="5">
         <v>0.4574685829999936</v>
       </c>
       <c r="D197" s="5">
         <v>10.426594514824306</v>
       </c>
       <c r="E197" s="5">
         <v>8.036868838877286</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>55.363563859999999</v>
       </c>
       <c r="C198" s="5">
         <v>-0.21513359899999784</v>
       </c>
       <c r="D198" s="5">
         <v>-4.5473277147564222</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>55.831513129999998</v>
       </c>
       <c r="C199" s="5">
         <v>0.46794926999999831</v>
       </c>
       <c r="D199" s="5">
         <v>10.627809436363144</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>56.387614896000002</v>
       </c>
       <c r="C200" s="5">
         <v>0.55610176600000472</v>
       </c>
       <c r="D200" s="5">
         <v>12.629439463036451</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>56.912821960000002</v>
       </c>
       <c r="C201" s="5">
         <v>0.52520706399999995</v>
       </c>
       <c r="D201" s="5">
         <v>11.767810047680815</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>57.539467895000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.6266459349999991</v>
       </c>
       <c r="D202" s="5">
         <v>14.043005576026712</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>58.030428348000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.49096045299999957</v>
       </c>
       <c r="D203" s="5">
         <v>10.733548967162854</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>57.840509580000003</v>
       </c>
       <c r="C204" s="5">
         <v>-0.18991876799999829</v>
       </c>
       <c r="D204" s="5">
         <v>-3.8573673389618701</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>58.339660696999999</v>
       </c>
       <c r="C205" s="5">
         <v>0.4991511169999967</v>
       </c>
       <c r="D205" s="5">
         <v>10.861681519291789</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>58.863433028999999</v>
       </c>
       <c r="C206" s="5">
         <v>0.52377233200000006</v>
       </c>
       <c r="D206" s="5">
         <v>11.321810632938512</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>59.181560544</v>
       </c>
       <c r="C207" s="5">
         <v>0.31812751500000047</v>
       </c>
       <c r="D207" s="5">
         <v>6.6816943401528883</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>59.752162192999997</v>
       </c>
       <c r="C208" s="5">
         <v>0.57060164899999677</v>
       </c>
       <c r="D208" s="5">
         <v>12.203537706748735</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>60.225231735000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.47306954200000462</v>
       </c>
       <c r="D209" s="5">
         <v>9.9254503463513721</v>
       </c>
       <c r="E209" s="5">
         <v>8.3602791868732105</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>59.997644782999998</v>
       </c>
       <c r="C210" s="5">
         <v>-0.2275869520000029</v>
       </c>
       <c r="D210" s="5">
         <v>-4.4416434477791977</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>61.005215145999998</v>
       </c>
       <c r="C211" s="5">
         <v>1.0075703629999992</v>
       </c>
       <c r="D211" s="5">
         <v>22.121780606705954</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>61.478619494999997</v>
       </c>
       <c r="C212" s="5">
         <v>0.47340434899999906</v>
       </c>
       <c r="D212" s="5">
         <v>9.7199813359788898</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>62.083335624999997</v>
       </c>
       <c r="C213" s="5">
         <v>0.60471612999999991</v>
       </c>
       <c r="D213" s="5">
         <v>12.463405634227364</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>62.524792202</v>
       </c>
       <c r="C214" s="5">
         <v>0.44145657700000385</v>
       </c>
       <c r="D214" s="5">
         <v>8.8745998413567015</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>63.360831916000002</v>
       </c>
       <c r="C215" s="5">
         <v>0.83603971400000177</v>
       </c>
       <c r="D215" s="5">
         <v>17.279840136149559</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>63.123273709000003</v>
       </c>
       <c r="C216" s="5">
         <v>-0.2375582069999993</v>
       </c>
       <c r="D216" s="5">
         <v>-4.407521751877419</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>64.380063457999995</v>
       </c>
       <c r="C217" s="5">
         <v>1.2567897489999922</v>
       </c>
       <c r="D217" s="5">
         <v>26.690086974303242</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>64.845349912000003</v>
       </c>
       <c r="C218" s="5">
         <v>0.46528645400000812</v>
       </c>
       <c r="D218" s="5">
         <v>9.0257924511234258</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>65.383263032000002</v>
       </c>
       <c r="C219" s="5">
         <v>0.53791311999999891</v>
       </c>
       <c r="D219" s="5">
         <v>10.421344871981809</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>66.090796776999994</v>
       </c>
       <c r="C220" s="5">
         <v>0.70753374499999211</v>
       </c>
       <c r="D220" s="5">
         <v>13.787030185156945</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>66.271070178000002</v>
       </c>
       <c r="C221" s="5">
         <v>0.18027340100000799</v>
       </c>
       <c r="D221" s="5">
         <v>3.3227494102759048</v>
       </c>
       <c r="E221" s="5">
         <v>10.038713457513282</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>67.438071841999999</v>
       </c>
       <c r="C222" s="5">
         <v>1.1670016639999972</v>
       </c>
       <c r="D222" s="5">
         <v>23.303081296396154</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>68.106860960999995</v>
       </c>
       <c r="C223" s="5">
         <v>0.66878911899999594</v>
       </c>
       <c r="D223" s="5">
         <v>12.571546913254995</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>68.211626453999997</v>
       </c>
       <c r="C224" s="5">
         <v>0.10476549300000215</v>
       </c>
       <c r="D224" s="5">
         <v>1.8615994053732488</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>67.929648856</v>
       </c>
       <c r="C225" s="5">
         <v>-0.28197759799999744</v>
       </c>
       <c r="D225" s="5">
         <v>-4.8493904805531729</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>68.013883301999996</v>
       </c>
       <c r="C226" s="5">
         <v>8.423444599999641E-2</v>
       </c>
       <c r="D226" s="5">
         <v>1.4982203334829247</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>68.229012761000007</v>
       </c>
       <c r="C227" s="5">
         <v>0.21512945900001057</v>
       </c>
       <c r="D227" s="5">
         <v>3.8623595561253943</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>68.130017796000004</v>
       </c>
       <c r="C228" s="5">
         <v>-9.8994965000002821E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-1.7272790418203843</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>68.381970863000006</v>
       </c>
       <c r="C229" s="5">
         <v>0.25195306700000231</v>
       </c>
       <c r="D229" s="5">
         <v>4.5291297555783538</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>68.192957797000005</v>
       </c>
       <c r="C230" s="5">
         <v>-0.18901306600000112</v>
       </c>
       <c r="D230" s="5">
         <v>-3.2669298776678568</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>68.210900925000004</v>
       </c>
       <c r="C231" s="5">
         <v>1.7943127999998865E-2</v>
       </c>
       <c r="D231" s="5">
         <v>0.31620480878438162</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>67.649366692000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.56153423300000327</v>
       </c>
       <c r="D232" s="5">
         <v>-9.4435488210596894</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>66.856920467999998</v>
       </c>
       <c r="C233" s="5">
         <v>-0.79244622400000253</v>
       </c>
       <c r="D233" s="5">
         <v>-13.185633916842377</v>
       </c>
       <c r="E233" s="5">
         <v>0.88402117006174397</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>64.684127673000006</v>
       </c>
       <c r="C234" s="5">
         <v>-2.1727927949999923</v>
       </c>
       <c r="D234" s="5">
         <v>-32.730796352200329</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>63.049731833000003</v>
       </c>
       <c r="C235" s="5">
         <v>-1.6343958400000034</v>
       </c>
       <c r="D235" s="5">
         <v>-26.442625895076254</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>61.465266118999999</v>
       </c>
       <c r="C236" s="5">
         <v>-1.5844657140000038</v>
       </c>
       <c r="D236" s="5">
         <v>-26.318531934535315</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>60.044445660999997</v>
       </c>
       <c r="C237" s="5">
         <v>-1.4208204580000015</v>
       </c>
       <c r="D237" s="5">
         <v>-24.470452782419493</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>59.061161943999998</v>
       </c>
       <c r="C238" s="5">
         <v>-0.98328371699999906</v>
       </c>
       <c r="D238" s="5">
         <v>-17.974333955672538</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>57.994601324999998</v>
       </c>
       <c r="C239" s="5">
         <v>-1.0665606190000005</v>
       </c>
       <c r="D239" s="5">
         <v>-19.64239851745354</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>57.424696879000003</v>
       </c>
       <c r="C240" s="5">
         <v>-0.56990444599999535</v>
       </c>
       <c r="D240" s="5">
         <v>-11.1753040624044</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>56.479556225000003</v>
       </c>
       <c r="C241" s="5">
         <v>-0.94514065399999936</v>
       </c>
       <c r="D241" s="5">
         <v>-18.057205374995444</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>55.624078372</v>
       </c>
       <c r="C242" s="5">
         <v>-0.85547785300000356</v>
       </c>
       <c r="D242" s="5">
         <v>-16.73573915077019</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>54.526154714999997</v>
       </c>
       <c r="C243" s="5">
         <v>-1.0979236570000026</v>
       </c>
       <c r="D243" s="5">
         <v>-21.276477426754546</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>54.232372851000001</v>
       </c>
       <c r="C244" s="5">
         <v>-0.29378186399999606</v>
       </c>
       <c r="D244" s="5">
         <v>-6.2772933296216689</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>54.348811296999997</v>
       </c>
       <c r="C245" s="5">
         <v>0.11643844599999653</v>
       </c>
       <c r="D245" s="5">
         <v>2.6070771278772664</v>
       </c>
       <c r="E245" s="5">
         <v>-18.708772530117969</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>53.728134722999997</v>
       </c>
       <c r="C246" s="5">
         <v>-0.62067657400000087</v>
       </c>
       <c r="D246" s="5">
         <v>-12.875446705466253</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>53.227496604999999</v>
       </c>
       <c r="C247" s="5">
         <v>-0.50063811799999769</v>
       </c>
       <c r="D247" s="5">
         <v>-10.625972404664452</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>54.172643899000001</v>
       </c>
       <c r="C248" s="5">
         <v>0.94514729400000164</v>
       </c>
       <c r="D248" s="5">
         <v>23.517328921704305</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>54.422870132</v>
       </c>
       <c r="C249" s="5">
         <v>0.25022623299999935</v>
       </c>
       <c r="D249" s="5">
         <v>5.6858678337081692</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>54.471829800000002</v>
       </c>
       <c r="C250" s="5">
         <v>4.8959668000001955E-2</v>
       </c>
       <c r="D250" s="5">
         <v>1.0848963162970904</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>54.382735619999998</v>
       </c>
       <c r="C251" s="5">
         <v>-8.9094180000003576E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-1.9451608657872321</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>54.097957614999999</v>
       </c>
       <c r="C252" s="5">
         <v>-0.28477800499999972</v>
       </c>
       <c r="D252" s="5">
         <v>-6.1060024352192048</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>53.876873484000001</v>
       </c>
       <c r="C253" s="5">
         <v>-0.2210841309999978</v>
       </c>
       <c r="D253" s="5">
         <v>-4.7953430368317669</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>53.716159232000003</v>
       </c>
       <c r="C254" s="5">
         <v>-0.16071425199999823</v>
       </c>
       <c r="D254" s="5">
         <v>-3.521441402058112</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>54.260599894999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.54444066299999605</v>
       </c>
       <c r="D255" s="5">
         <v>12.864057858348232</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>54.019748772</v>
       </c>
       <c r="C256" s="5">
         <v>-0.24085112299999878</v>
       </c>
       <c r="D256" s="5">
         <v>-5.1984081100240438</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>54.344637532999997</v>
       </c>
       <c r="C257" s="5">
         <v>0.32488876099999686</v>
       </c>
       <c r="D257" s="5">
         <v>7.4606928245591231</v>
       </c>
       <c r="E257" s="5">
         <v>-7.679586545494832E-3</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>54.279004282999999</v>
       </c>
       <c r="C258" s="5">
         <v>-6.5633249999997645E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-1.4396791167159195</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>54.330466549999997</v>
       </c>
       <c r="C259" s="5">
         <v>5.1462266999998008E-2</v>
       </c>
       <c r="D259" s="5">
         <v>1.1436791505666788</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>54.699392103000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.36892555300000396</v>
       </c>
       <c r="D260" s="5">
         <v>8.4597964340859875</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>55.183591370999999</v>
       </c>
       <c r="C261" s="5">
         <v>0.48419926799999757</v>
       </c>
       <c r="D261" s="5">
         <v>11.155136196704806</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>55.346719043</v>
       </c>
       <c r="C262" s="5">
         <v>0.16312767200000167</v>
       </c>
       <c r="D262" s="5">
         <v>3.6055541953381898</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>55.940042677000001</v>
       </c>
       <c r="C263" s="5">
         <v>0.59332363400000077</v>
       </c>
       <c r="D263" s="5">
         <v>13.65039478329988</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>56.916807607000003</v>
       </c>
       <c r="C264" s="5">
         <v>0.97676493000000164</v>
       </c>
       <c r="D264" s="5">
         <v>23.087195445049026</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>57.518607631999998</v>
       </c>
       <c r="C265" s="5">
         <v>0.60180002499999574</v>
       </c>
       <c r="D265" s="5">
         <v>13.452475465131464</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>58.228517545000003</v>
       </c>
       <c r="C266" s="5">
         <v>0.70990991300000417</v>
       </c>
       <c r="D266" s="5">
         <v>15.858640500232024</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>58.461083096000003</v>
       </c>
       <c r="C267" s="5">
         <v>0.23256555100000043</v>
       </c>
       <c r="D267" s="5">
         <v>4.8995161319101976</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>58.897033493000002</v>
       </c>
       <c r="C268" s="5">
         <v>0.43595039699999916</v>
       </c>
       <c r="D268" s="5">
         <v>9.324818513415579</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>59.188573089000002</v>
       </c>
       <c r="C269" s="5">
         <v>0.29153959599999979</v>
       </c>
       <c r="D269" s="5">
         <v>6.1043992934365354</v>
       </c>
       <c r="E269" s="5">
         <v>8.913364364715104</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>59.702415391999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.513842302999997</v>
       </c>
       <c r="D270" s="5">
         <v>10.929838238264455</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>60.221176974999999</v>
       </c>
       <c r="C271" s="5">
         <v>0.51876158299999986</v>
       </c>
       <c r="D271" s="5">
         <v>10.939971139988236</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>60.461084517000003</v>
       </c>
       <c r="C272" s="5">
         <v>0.23990754200000453</v>
       </c>
       <c r="D272" s="5">
         <v>4.8866769314863445</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>60.565092444000001</v>
       </c>
       <c r="C273" s="5">
         <v>0.10400792699999784</v>
       </c>
       <c r="D273" s="5">
         <v>2.0839384155628027</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>61.048931052999997</v>
       </c>
       <c r="C274" s="5">
         <v>0.48383860899999576</v>
       </c>
       <c r="D274" s="5">
         <v>10.019116874864476</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>61.303459472999997</v>
       </c>
       <c r="C275" s="5">
         <v>0.25452841999999976</v>
       </c>
       <c r="D275" s="5">
         <v>5.1194382936749605</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>61.343490746000001</v>
       </c>
       <c r="C276" s="5">
         <v>4.0031273000003864E-2</v>
       </c>
       <c r="D276" s="5">
         <v>0.78642268109738733</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>61.965447339999997</v>
       </c>
       <c r="C277" s="5">
         <v>0.6219565939999967</v>
       </c>
       <c r="D277" s="5">
         <v>12.868626846793575</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>61.742626571000002</v>
       </c>
       <c r="C278" s="5">
         <v>-0.22282076899999481</v>
       </c>
       <c r="D278" s="5">
         <v>-4.2307388453502899</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>61.844416803999998</v>
       </c>
       <c r="C279" s="5">
         <v>0.10179023299999557</v>
       </c>
       <c r="D279" s="5">
         <v>1.9963834597033658</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>62.376854997000002</v>
       </c>
       <c r="C280" s="5">
         <v>0.53243819300000439</v>
       </c>
       <c r="D280" s="5">
         <v>10.83468921436317</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>62.643965637999997</v>
       </c>
       <c r="C281" s="5">
         <v>0.26711064099999504</v>
       </c>
       <c r="D281" s="5">
         <v>5.2614195720969814</v>
       </c>
       <c r="E281" s="5">
         <v>5.8379385896061953</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>62.598133537999999</v>
       </c>
       <c r="C282" s="5">
         <v>-4.5832099999998377E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-0.87442975019678126</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>63.268562109000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.67042857100000219</v>
       </c>
       <c r="D283" s="5">
         <v>13.636791407661498</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>63.906862132000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.63830002299999933</v>
       </c>
       <c r="D284" s="5">
         <v>12.801364666871095</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>64.487277062000004</v>
       </c>
       <c r="C285" s="5">
         <v>0.58041493000000344</v>
       </c>
       <c r="D285" s="5">
         <v>11.459873721238178</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>64.766552754000003</v>
       </c>
       <c r="C286" s="5">
         <v>0.2792756919999988</v>
       </c>
       <c r="D286" s="5">
         <v>5.3224396848630784</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>64.943779108000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.17722635399999831</v>
       </c>
       <c r="D287" s="5">
         <v>3.3335375482032248</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>65.196245263999998</v>
       </c>
       <c r="C288" s="5">
         <v>0.252466155999997</v>
       </c>
       <c r="D288" s="5">
         <v>4.76599370808235</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>65.725332514000002</v>
       </c>
       <c r="C289" s="5">
         <v>0.52908725000000345</v>
       </c>
       <c r="D289" s="5">
         <v>10.185002246323682</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>66.078196160999994</v>
       </c>
       <c r="C290" s="5">
         <v>0.3528636469999924</v>
       </c>
       <c r="D290" s="5">
         <v>6.6361957118479475</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>65.699084768000006</v>
       </c>
       <c r="C291" s="5">
         <v>-0.37911139299998808</v>
       </c>
       <c r="D291" s="5">
         <v>-6.6716283089418678</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>66.071251347</v>
       </c>
       <c r="C292" s="5">
         <v>0.37216657899999461</v>
       </c>
       <c r="D292" s="5">
         <v>7.0134956268750548</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>65.497624701999996</v>
       </c>
       <c r="C293" s="5">
         <v>-0.57362664500000449</v>
       </c>
       <c r="D293" s="5">
         <v>-9.9349656057561848</v>
       </c>
       <c r="E293" s="5">
         <v>4.5553614541110177</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>66.591498107999996</v>
       </c>
       <c r="C294" s="5">
         <v>1.0938734060000002</v>
       </c>
       <c r="D294" s="5">
         <v>21.988479704449283</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>66.989950958999998</v>
       </c>
       <c r="C295" s="5">
         <v>0.39845285100000183</v>
       </c>
       <c r="D295" s="5">
         <v>7.4213224167498648</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>67.533534129000003</v>
       </c>
       <c r="C296" s="5">
         <v>0.54358317000000511</v>
       </c>
       <c r="D296" s="5">
         <v>10.1838168744107</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>68.231161478000004</v>
       </c>
       <c r="C297" s="5">
         <v>0.69762734900000112</v>
       </c>
       <c r="D297" s="5">
         <v>13.125220688746309</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>68.699649636999993</v>
       </c>
       <c r="C298" s="5">
         <v>0.46848815899998897</v>
       </c>
       <c r="D298" s="5">
         <v>8.5578156108043313</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>69.063823931000002</v>
       </c>
       <c r="C299" s="5">
         <v>0.36417429400000856</v>
       </c>
       <c r="D299" s="5">
         <v>6.549933350509618</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>69.538877877999994</v>
       </c>
       <c r="C300" s="5">
         <v>0.47505394699999215</v>
       </c>
       <c r="D300" s="5">
         <v>8.5737133812620705</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>69.769240229999994</v>
       </c>
       <c r="C301" s="5">
         <v>0.23036235200000021</v>
       </c>
       <c r="D301" s="5">
         <v>4.0484903542860051</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>70.405841800000005</v>
       </c>
       <c r="C302" s="5">
         <v>0.6366015700000105</v>
       </c>
       <c r="D302" s="5">
         <v>11.515804467002733</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>71.184843529000005</v>
       </c>
       <c r="C303" s="5">
         <v>0.77900172900000086</v>
       </c>
       <c r="D303" s="5">
         <v>14.115876840007346</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>71.367903358999996</v>
       </c>
       <c r="C304" s="5">
         <v>0.1830598299999906</v>
       </c>
       <c r="D304" s="5">
         <v>3.1299583183329149</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>71.690799935000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.3228965760000051</v>
       </c>
       <c r="D305" s="5">
         <v>5.566435253420865</v>
       </c>
       <c r="E305" s="5">
         <v>9.4555722610974335</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>71.518478236000007</v>
       </c>
       <c r="C306" s="5">
         <v>-0.17232169899999406</v>
       </c>
       <c r="D306" s="5">
         <v>-2.846586510550686</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>70.331940836000001</v>
       </c>
       <c r="C307" s="5">
         <v>-1.186537400000006</v>
       </c>
       <c r="D307" s="5">
         <v>-18.188935220692294</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>69.009829365000002</v>
       </c>
       <c r="C308" s="5">
         <v>-1.3221114709999995</v>
       </c>
       <c r="D308" s="5">
         <v>-20.365690701169704</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>68.556418570000005</v>
       </c>
       <c r="C309" s="5">
         <v>-0.45341079499999637</v>
       </c>
       <c r="D309" s="5">
         <v>-7.6055217039021965</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>68.212536671999999</v>
       </c>
       <c r="C310" s="5">
         <v>-0.34388189800000646</v>
       </c>
       <c r="D310" s="5">
         <v>-5.8559357797122846</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>67.832502258999995</v>
       </c>
       <c r="C311" s="5">
         <v>-0.38003441300000418</v>
       </c>
       <c r="D311" s="5">
         <v>-6.4844888090732749</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>67.787742635000001</v>
       </c>
       <c r="C312" s="5">
         <v>-4.4759623999993892E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-0.78895875886916267</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>67.531315598000006</v>
       </c>
       <c r="C313" s="5">
         <v>-0.25642703699999458</v>
       </c>
       <c r="D313" s="5">
         <v>-4.4460901901807626</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>67.262339874000006</v>
       </c>
       <c r="C314" s="5">
         <v>-0.26897572400000058</v>
       </c>
       <c r="D314" s="5">
         <v>-4.6762478258922879</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>67.466799558000005</v>
       </c>
       <c r="C315" s="5">
         <v>0.2044596839999997</v>
       </c>
       <c r="D315" s="5">
         <v>3.7092880032982167</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>67.052461283</v>
       </c>
       <c r="C316" s="5">
         <v>-0.41433827500000575</v>
       </c>
       <c r="D316" s="5">
         <v>-7.12573668564721</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>67.309297600999997</v>
       </c>
       <c r="C317" s="5">
         <v>0.25683631799999773</v>
       </c>
       <c r="D317" s="5">
         <v>4.6945353881008733</v>
       </c>
       <c r="E317" s="5">
         <v>-6.1116661244854154</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>67.378801807000002</v>
       </c>
       <c r="C318" s="5">
         <v>6.9504206000004842E-2</v>
       </c>
       <c r="D318" s="5">
         <v>1.2461928882617546</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>67.485373580000001</v>
       </c>
       <c r="C319" s="5">
         <v>0.10657177299999887</v>
       </c>
       <c r="D319" s="5">
         <v>1.9146159234096238</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>66.863751394999994</v>
       </c>
       <c r="C320" s="5">
         <v>-0.62162218500000677</v>
       </c>
       <c r="D320" s="5">
         <v>-10.510312318872462</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>67.966643750000003</v>
       </c>
       <c r="C321" s="5">
         <v>1.1028923550000087</v>
       </c>
       <c r="D321" s="5">
         <v>21.691719240636175</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>67.229251981000004</v>
       </c>
       <c r="C322" s="5">
         <v>-0.73739176899999848</v>
       </c>
       <c r="D322" s="5">
         <v>-12.269732351673534</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>67.280617167000003</v>
       </c>
       <c r="C323" s="5">
         <v>5.1365185999998175E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.92069889591646081</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>67.516364461999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.23574729499999592</v>
       </c>
       <c r="D324" s="5">
         <v>4.2867149866288035</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>67.786614467000007</v>
       </c>
       <c r="C325" s="5">
         <v>0.27025000500000829</v>
       </c>
       <c r="D325" s="5">
         <v>4.9104480911040582</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>68.125318867999994</v>
       </c>
       <c r="C326" s="5">
         <v>0.33870440099998689</v>
       </c>
       <c r="D326" s="5">
         <v>6.1635048911198087</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>67.659784087999995</v>
       </c>
       <c r="C327" s="5">
         <v>-0.4655347799999987</v>
       </c>
       <c r="D327" s="5">
         <v>-7.8989218649056507</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>67.505520399999995</v>
       </c>
       <c r="C328" s="5">
         <v>-0.15426368800000034</v>
       </c>
       <c r="D328" s="5">
         <v>-2.7019392602552261</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>67.950462354999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.44494195500000444</v>
       </c>
       <c r="D329" s="5">
         <v>8.2025556821424104</v>
       </c>
       <c r="E329" s="5">
         <v>0.95256491577246916</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>68.690244359999994</v>
       </c>
       <c r="C330" s="5">
         <v>0.73978200499999502</v>
       </c>
       <c r="D330" s="5">
         <v>13.87587903180636</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>69.357309760999996</v>
       </c>
       <c r="C331" s="5">
         <v>0.66706540100000211</v>
       </c>
       <c r="D331" s="5">
         <v>12.296478079527517</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>70.016818568000005</v>
       </c>
       <c r="C332" s="5">
         <v>0.6595088070000088</v>
       </c>
       <c r="D332" s="5">
         <v>12.026716831856476</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>70.357896745999994</v>
       </c>
       <c r="C333" s="5">
         <v>0.34107817799998941</v>
       </c>
       <c r="D333" s="5">
         <v>6.0048411897877907</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>70.820944062999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.46304731700000445</v>
       </c>
       <c r="D334" s="5">
         <v>8.1898106531160373</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>71.324754798000001</v>
       </c>
       <c r="C335" s="5">
         <v>0.50381073500000184</v>
       </c>
       <c r="D335" s="5">
         <v>8.8786950141595646</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>71.348757042000003</v>
       </c>
       <c r="C336" s="5">
         <v>2.4002244000001838E-2</v>
       </c>
       <c r="D336" s="5">
         <v>0.40457289424771226</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>71.335428166</v>
       </c>
       <c r="C337" s="5">
         <v>-1.3328876000002765E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-0.22394542025276909</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>71.477876171999995</v>
       </c>
       <c r="C338" s="5">
         <v>0.14244800599999508</v>
       </c>
       <c r="D338" s="5">
         <v>2.4227447835236893</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>71.247666167999995</v>
       </c>
       <c r="C339" s="5">
         <v>-0.23021000399999991</v>
       </c>
       <c r="D339" s="5">
         <v>-3.7971280586453604</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>71.646746989999997</v>
       </c>
       <c r="C340" s="5">
         <v>0.39908082200000194</v>
       </c>
       <c r="D340" s="5">
         <v>6.9325702525729671</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>72.094594873999995</v>
       </c>
       <c r="C341" s="5">
         <v>0.44784788399999798</v>
       </c>
       <c r="D341" s="5">
         <v>7.7642592549238332</v>
       </c>
       <c r="E341" s="5">
         <v>6.0987554394397181</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>70.823295822999995</v>
       </c>
       <c r="C342" s="5">
         <v>-1.2712990509999997</v>
       </c>
       <c r="D342" s="5">
         <v>-19.224225774909765</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>71.154676996000006</v>
       </c>
       <c r="C343" s="5">
         <v>0.33138117300001113</v>
       </c>
       <c r="D343" s="5">
         <v>5.761553262124286</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>71.689948827999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.53527183199999229</v>
       </c>
       <c r="D344" s="5">
         <v>9.4102036262609055</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>71.722116219</v>
       </c>
       <c r="C345" s="5">
         <v>3.2167391000001544E-2</v>
       </c>
       <c r="D345" s="5">
         <v>0.53977264512170553</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>72.003552721000005</v>
       </c>
       <c r="C346" s="5">
         <v>0.28143650200000536</v>
       </c>
       <c r="D346" s="5">
         <v>4.8117474899799895</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>72.100965380000005</v>
       </c>
       <c r="C347" s="5">
         <v>9.7412658999999735E-2</v>
       </c>
       <c r="D347" s="5">
         <v>1.6355988504448637</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>71.860187108000005</v>
       </c>
       <c r="C348" s="5">
         <v>-0.24077827200000002</v>
       </c>
       <c r="D348" s="5">
         <v>-3.9345617518466547</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>72.167236371000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.30704926299999613</v>
       </c>
       <c r="D349" s="5">
         <v>5.2496762700159127</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>72.337183132000007</v>
       </c>
       <c r="C350" s="5">
         <v>0.16994676100000561</v>
       </c>
       <c r="D350" s="5">
         <v>2.8627718093338528</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>72.633507938999998</v>
       </c>
       <c r="C351" s="5">
         <v>0.29632480699999064</v>
       </c>
       <c r="D351" s="5">
         <v>5.0280056205567414</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>73.061990656000006</v>
       </c>
       <c r="C352" s="5">
         <v>0.42848271700000851</v>
       </c>
       <c r="D352" s="5">
         <v>7.3133558332611592</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>72.903614122999997</v>
       </c>
       <c r="C353" s="5">
         <v>-0.15837653300000909</v>
       </c>
       <c r="D353" s="5">
         <v>-2.5704510016915649</v>
       </c>
       <c r="E353" s="5">
         <v>1.122163527534803</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>73.475046413000001</v>
       </c>
       <c r="C354" s="5">
         <v>0.57143229000000417</v>
       </c>
       <c r="D354" s="5">
         <v>9.8220955185352121</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>73.797940842000003</v>
       </c>
       <c r="C355" s="5">
         <v>0.32289442900000154</v>
       </c>
       <c r="D355" s="5">
         <v>5.4028852780017456</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>73.703601008999996</v>
       </c>
       <c r="C356" s="5">
         <v>-9.4339833000006479E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-1.5232840207200393</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>73.058917684999997</v>
       </c>
       <c r="C357" s="5">
         <v>-0.64468332399999895</v>
       </c>
       <c r="D357" s="5">
         <v>-10.005840662216858</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>73.461961094000003</v>
       </c>
       <c r="C358" s="5">
         <v>0.40304340900000568</v>
       </c>
       <c r="D358" s="5">
         <v>6.824631606998377</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>73.712262183999997</v>
       </c>
       <c r="C359" s="5">
         <v>0.25030108999999356</v>
       </c>
       <c r="D359" s="5">
         <v>4.166161750192332</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>73.771352539000006</v>
       </c>
       <c r="C360" s="5">
         <v>5.9090355000009254E-2</v>
       </c>
       <c r="D360" s="5">
         <v>0.96621505907017458</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>73.680137525000006</v>
       </c>
       <c r="C361" s="5">
         <v>-9.1215013999999428E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-1.4736981565189766</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>73.785501672999999</v>
       </c>
       <c r="C362" s="5">
         <v>0.1053641479999925</v>
       </c>
       <c r="D362" s="5">
         <v>1.7295865463746507</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>74.098037633999994</v>
       </c>
       <c r="C363" s="5">
         <v>0.3125359609999947</v>
       </c>
       <c r="D363" s="5">
         <v>5.2029857130273305</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>74.311980953000003</v>
       </c>
       <c r="C364" s="5">
         <v>0.21394331900000907</v>
       </c>
       <c r="D364" s="5">
         <v>3.5203148225373182</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>74.292297847</v>
       </c>
       <c r="C365" s="5">
         <v>-1.9683106000002226E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.31738285314000247</v>
       </c>
       <c r="E365" s="5">
         <v>1.9048215108472766</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>73.920633745000004</v>
       </c>
       <c r="C366" s="5">
         <v>-0.37166410199999689</v>
       </c>
       <c r="D366" s="5">
         <v>-5.8408163826833448</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>74.037485884999995</v>
       </c>
       <c r="C367" s="5">
         <v>0.11685213999999178</v>
       </c>
       <c r="D367" s="5">
         <v>1.913513752559437</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>73.730413721999994</v>
       </c>
       <c r="C368" s="5">
         <v>-0.30707216300000084</v>
       </c>
       <c r="D368" s="5">
         <v>-4.8650496046299452</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>70.599526974</v>
       </c>
       <c r="C369" s="5">
         <v>-3.1308867479999947</v>
       </c>
       <c r="D369" s="5">
         <v>-40.589741164721119</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>71.030891943</v>
       </c>
       <c r="C370" s="5">
         <v>0.43136496900000054</v>
       </c>
       <c r="D370" s="5">
         <v>7.5835134987414232</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>70.140255358000005</v>
       </c>
       <c r="C371" s="5">
         <v>-0.89063658499999576</v>
       </c>
       <c r="D371" s="5">
         <v>-14.050987003285343</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>68.756720553999997</v>
       </c>
       <c r="C372" s="5">
         <v>-1.3835348040000071</v>
       </c>
       <c r="D372" s="5">
         <v>-21.263929098108381</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>68.688992666000004</v>
       </c>
       <c r="C373" s="5">
         <v>-6.7727887999993186E-2</v>
       </c>
       <c r="D373" s="5">
         <v>-1.1756609700647735</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>68.725882099000003</v>
       </c>
       <c r="C374" s="5">
         <v>3.6889432999998917E-2</v>
       </c>
       <c r="D374" s="5">
         <v>0.64636716845118958</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>68.953081695999998</v>
       </c>
       <c r="C375" s="5">
         <v>0.22719959699999492</v>
       </c>
       <c r="D375" s="5">
         <v>4.039988562601815</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>68.914662225000001</v>
       </c>
       <c r="C376" s="5">
         <v>-3.8419470999997429E-2</v>
       </c>
       <c r="D376" s="5">
         <v>-0.66657417091556814</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>69.256654138000002</v>
       </c>
       <c r="C377" s="5">
         <v>0.34199191300000109</v>
       </c>
       <c r="D377" s="5">
         <v>6.120306483264204</v>
       </c>
       <c r="E377" s="5">
         <v>-6.7781504340740266</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>69.671370714000005</v>
       </c>
       <c r="C378" s="5">
         <v>0.41471657600000356</v>
       </c>
       <c r="D378" s="5">
         <v>7.4271813963660005</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>69.076431612999997</v>
       </c>
       <c r="C379" s="5">
         <v>-0.59493910100000846</v>
       </c>
       <c r="D379" s="5">
         <v>-9.7792414041916196</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>70.250936515999996</v>
       </c>
       <c r="C380" s="5">
         <v>1.174504902999999</v>
       </c>
       <c r="D380" s="5">
         <v>22.42403372593742</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>70.932976838000002</v>
       </c>
       <c r="C381" s="5">
         <v>0.68204032200000597</v>
       </c>
       <c r="D381" s="5">
         <v>12.293034085399746</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>70.786649410999999</v>
       </c>
       <c r="C382" s="5">
         <v>-0.14632742700000279</v>
       </c>
       <c r="D382" s="5">
         <v>-2.4475820794743974</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>70.876014361000003</v>
       </c>
       <c r="C383" s="5">
         <v>8.9364950000003773E-2</v>
       </c>
       <c r="D383" s="5">
         <v>1.525509260352309</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>71.550737507999997</v>
       </c>
       <c r="C384" s="5">
         <v>0.67472314699999458</v>
       </c>
       <c r="D384" s="5">
         <v>12.041244888960811</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>71.588200858999997</v>
       </c>
       <c r="C385" s="5">
         <v>3.7463350999999534E-2</v>
       </c>
       <c r="D385" s="5">
         <v>0.63012222112233118</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>71.510313089999997</v>
       </c>
       <c r="C386" s="5">
         <v>-7.7887769000000162E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-1.2978123489391757</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>72.133698984999995</v>
       </c>
       <c r="C387" s="5">
         <v>0.62338589499999841</v>
       </c>
       <c r="D387" s="5">
         <v>10.977333188239147</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>72.685545289999993</v>
       </c>
       <c r="C388" s="5">
         <v>0.55184630499999798</v>
       </c>
       <c r="D388" s="5">
         <v>9.5766947294324787</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>72.861521233000005</v>
       </c>
       <c r="C389" s="5">
         <v>0.17597594300001163</v>
       </c>
       <c r="D389" s="5">
         <v>2.9442699298421582</v>
       </c>
       <c r="E389" s="5">
         <v>5.2050841032790673</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>72.314502071999996</v>
       </c>
       <c r="C390" s="5">
         <v>-0.54701916100000858</v>
       </c>
       <c r="D390" s="5">
         <v>-8.6463320291723438</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>73.202588872999996</v>
       </c>
       <c r="C391" s="5">
         <v>0.88808680100000004</v>
       </c>
       <c r="D391" s="5">
         <v>15.774385423777716</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>73.513445121999993</v>
       </c>
       <c r="C392" s="5">
         <v>0.31085624899999686</v>
       </c>
       <c r="D392" s="5">
         <v>5.216542107690425</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>74.257084969999994</v>
       </c>
       <c r="C393" s="5">
         <v>0.74363984800000082</v>
       </c>
       <c r="D393" s="5">
         <v>12.837498053706842</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>74.628197047</v>
       </c>
       <c r="C394" s="5">
         <v>0.37111207700000648</v>
       </c>
       <c r="D394" s="5">
         <v>6.1648219277029348</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>74.892372504999997</v>
       </c>
       <c r="C395" s="5">
         <v>0.26417545799999687</v>
       </c>
       <c r="D395" s="5">
         <v>4.33155259180944</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>75.159118374000002</v>
       </c>
       <c r="C396" s="5">
         <v>0.26674586900000463</v>
       </c>
       <c r="D396" s="5">
         <v>4.3587961189117008</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>75.713277246000004</v>
       </c>
       <c r="C397" s="5">
         <v>0.55415887200000213</v>
       </c>
       <c r="D397" s="5">
         <v>9.2155342531646589</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>76.598666335999994</v>
       </c>
       <c r="C398" s="5">
         <v>0.88538908999998966</v>
       </c>
       <c r="D398" s="5">
         <v>14.971436577477593</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>76.052015807999993</v>
       </c>
       <c r="C399" s="5">
         <v>-0.54665052800000069</v>
       </c>
       <c r="D399" s="5">
         <v>-8.2355936180380844</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>76.357033716000004</v>
       </c>
       <c r="C400" s="5">
         <v>0.30501790800001061</v>
       </c>
       <c r="D400" s="5">
         <v>4.920373434432368</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>76.361145492999995</v>
       </c>
       <c r="C401" s="5">
         <v>4.1117769999914344E-3</v>
       </c>
       <c r="D401" s="5">
         <v>6.4638367564673338E-2</v>
       </c>
       <c r="E401" s="5">
         <v>4.8031172020259083</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>77.255651322999995</v>
       </c>
       <c r="C402" s="5">
         <v>0.89450582999999995</v>
       </c>
       <c r="D402" s="5">
         <v>14.998952436622591</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>77.622067728000005</v>
       </c>
       <c r="C403" s="5">
         <v>0.3664164050000096</v>
       </c>
       <c r="D403" s="5">
         <v>5.8423295570569467</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>78.248856076999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.62678834899999458</v>
       </c>
       <c r="D404" s="5">
         <v>10.131987785787832</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>78.582933510000004</v>
       </c>
       <c r="C405" s="5">
         <v>0.33407743300000448</v>
       </c>
       <c r="D405" s="5">
         <v>5.2453403561851131</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>79.156781097999996</v>
       </c>
       <c r="C406" s="5">
         <v>0.57384758799999247</v>
       </c>
       <c r="D406" s="5">
         <v>9.1235936647412927</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>79.992180160000004</v>
       </c>
       <c r="C407" s="5">
         <v>0.83539906200000758</v>
       </c>
       <c r="D407" s="5">
         <v>13.426073365121983</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>80.503024444999994</v>
       </c>
       <c r="C408" s="5">
         <v>0.51084428499999035</v>
       </c>
       <c r="D408" s="5">
         <v>7.9383959816307748</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>80.944252629999994</v>
       </c>
       <c r="C409" s="5">
         <v>0.44122818499999994</v>
       </c>
       <c r="D409" s="5">
         <v>6.7789997369704036</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>81.677244670999997</v>
       </c>
       <c r="C410" s="5">
         <v>0.73299204100000281</v>
       </c>
       <c r="D410" s="5">
         <v>11.424510280237232</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>82.39801654</v>
       </c>
       <c r="C411" s="5">
         <v>0.72077186900000356</v>
       </c>
       <c r="D411" s="5">
         <v>11.118954674977521</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>82.719587961000002</v>
       </c>
       <c r="C412" s="5">
         <v>0.32157142100000158</v>
       </c>
       <c r="D412" s="5">
         <v>4.785033890506396</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>83.477508099999994</v>
       </c>
       <c r="C413" s="5">
         <v>0.75792013899999233</v>
       </c>
       <c r="D413" s="5">
         <v>11.566386524782279</v>
       </c>
       <c r="E413" s="5">
         <v>9.319350254708203</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>83.281879551000003</v>
       </c>
       <c r="C414" s="5">
         <v>-0.19562854899999138</v>
       </c>
       <c r="D414" s="5">
         <v>-2.7762206283111102</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>84.412431048000002</v>
       </c>
       <c r="C415" s="5">
         <v>1.130551496999999</v>
       </c>
       <c r="D415" s="5">
         <v>17.563005318266022</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>85.160101961999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.74767091399999686</v>
       </c>
       <c r="D416" s="5">
         <v>11.162211254683863</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>84.931573795999995</v>
       </c>
       <c r="C417" s="5">
         <v>-0.22852816600000381</v>
       </c>
       <c r="D417" s="5">
         <v>-3.1731089665690826</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>85.108958232999996</v>
       </c>
       <c r="C418" s="5">
         <v>0.17738443700000062</v>
       </c>
       <c r="D418" s="5">
         <v>2.5352594970225573</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>85.277103173</v>
       </c>
       <c r="C419" s="5">
         <v>0.16814494000000479</v>
       </c>
       <c r="D419" s="5">
         <v>2.3967032181807069</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>85.752228622000004</v>
       </c>
       <c r="C420" s="5">
         <v>0.47512544900000364</v>
       </c>
       <c r="D420" s="5">
         <v>6.8945884913516275</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>85.898688383999996</v>
       </c>
       <c r="C421" s="5">
         <v>0.14645976199999211</v>
       </c>
       <c r="D421" s="5">
         <v>2.0688920547353939</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>86.276208689000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.37752030500000444</v>
       </c>
       <c r="D422" s="5">
         <v>5.4033070789398119</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>86.132461117999995</v>
       </c>
       <c r="C423" s="5">
         <v>-0.14374757100000579</v>
       </c>
       <c r="D423" s="5">
         <v>-1.9811384584831448</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>86.255973429999997</v>
       </c>
       <c r="C424" s="5">
         <v>0.12351231200000257</v>
       </c>
       <c r="D424" s="5">
         <v>1.7344138607996662</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>86.068468529</v>
       </c>
       <c r="C425" s="5">
         <v>-0.18750490099999695</v>
       </c>
       <c r="D425" s="5">
         <v>-2.5776198306882825</v>
       </c>
       <c r="E425" s="5">
         <v>3.1037826690947901</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>85.398616743999995</v>
       </c>
       <c r="C426" s="5">
         <v>-0.66985178500000586</v>
       </c>
       <c r="D426" s="5">
         <v>-8.9497526126475542</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>86.683758556000001</v>
       </c>
       <c r="C427" s="5">
         <v>1.2851418120000062</v>
       </c>
       <c r="D427" s="5">
         <v>19.63073506894899</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>87.300120823</v>
       </c>
       <c r="C428" s="5">
         <v>0.61636226699999952</v>
       </c>
       <c r="D428" s="5">
         <v>8.8742889170014827</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>87.306204940000001</v>
       </c>
       <c r="C429" s="5">
         <v>6.0841170000003331E-3</v>
       </c>
       <c r="D429" s="5">
         <v>8.3662421932895192E-2</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>87.681923179999998</v>
       </c>
       <c r="C430" s="5">
         <v>0.37571823999999765</v>
       </c>
       <c r="D430" s="5">
         <v>5.2881454402587291</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>87.373576565999997</v>
       </c>
       <c r="C431" s="5">
         <v>-0.3083466140000013</v>
       </c>
       <c r="D431" s="5">
         <v>-4.1393079095012553</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>87.091647705</v>
       </c>
       <c r="C432" s="5">
         <v>-0.28192886099999726</v>
       </c>
       <c r="D432" s="5">
         <v>-3.8040644177786409</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>87.440629098000002</v>
       </c>
       <c r="C433" s="5">
         <v>0.34898139300000253</v>
       </c>
       <c r="D433" s="5">
         <v>4.9158724756329875</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>87.263575165000006</v>
       </c>
       <c r="C434" s="5">
         <v>-0.17705393299999628</v>
       </c>
       <c r="D434" s="5">
         <v>-2.4029386797574936</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>88.159519387000003</v>
       </c>
       <c r="C435" s="5">
         <v>0.89594422199999713</v>
       </c>
       <c r="D435" s="5">
         <v>13.040623296932118</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>88.572318237000005</v>
       </c>
       <c r="C436" s="5">
         <v>0.41279885000000149</v>
       </c>
       <c r="D436" s="5">
         <v>5.765876922449098</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>89.067191612000002</v>
       </c>
       <c r="C437" s="5">
         <v>0.4948733749999974</v>
       </c>
       <c r="D437" s="5">
         <v>6.9145872129188213</v>
       </c>
       <c r="E437" s="5">
         <v>3.4841134439258736</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>90.034386022000007</v>
       </c>
       <c r="C438" s="5">
         <v>0.96719441000000472</v>
       </c>
       <c r="D438" s="5">
         <v>13.838137773094218</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>90.159173690000003</v>
       </c>
       <c r="C439" s="5">
         <v>0.12478766799999619</v>
       </c>
       <c r="D439" s="5">
         <v>1.6759374531190474</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>90.758896483000001</v>
       </c>
       <c r="C440" s="5">
         <v>0.59972279299999798</v>
       </c>
       <c r="D440" s="5">
         <v>8.2807881343116563</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>90.416199765000002</v>
       </c>
       <c r="C441" s="5">
         <v>-0.34269671799999912</v>
       </c>
       <c r="D441" s="5">
         <v>-4.4381579285556194</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>91.065426790000004</v>
       </c>
       <c r="C442" s="5">
         <v>0.64922702500000185</v>
       </c>
       <c r="D442" s="5">
         <v>8.965077968560454</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>91.401638500999994</v>
+        <v>91.184581753000003</v>
       </c>
       <c r="C443" s="5">
-        <v>0.33621171099999003</v>
+        <v>0.11915496299999973</v>
       </c>
       <c r="D443" s="5">
-        <v>4.5214547933969174</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>1.5814943196743592</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>90.728579822</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-0.45600193100000297</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-5.8387034577814241</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9910D5A4-8EB1-43EE-A05C-3FC7EE74AE30}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>fwanrmca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>